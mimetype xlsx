--- v0 (2025-10-03)
+++ v1 (2026-08-14)
@@ -26,51 +26,51 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pass\Desktop\総合テスト\持ち込み\20201007\【開発】公開側内部API\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8D70069-D5EA-4B9E-9A00-C642FC898946}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="1470" yWindow="1095" windowWidth="11520" windowHeight="7890" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式１－１ " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式１－１ '!$A$6:$AC$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'様式１－１ '!$A$1:$AD$422</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'様式１－１ '!$3:$6</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11238" uniqueCount="2970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11240" uniqueCount="2966">
   <si>
     <t>左の項目で「その他」と回答した場合、そのデータ形式を回答してください。</t>
     <rPh sb="0" eb="1">
       <t>ヒダリ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウモク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>タ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カイトウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ケイシキ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カイトウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -501,159 +501,162 @@
     <t>・常勤職員在職状況
 ・検察官在職状況
 ・再任用職員在職状況
 ・休職・派遣・休業状況
 ・非常勤職員在職状況</t>
   </si>
   <si>
     <t>国家公務員法第20条（統計報告）</t>
   </si>
   <si>
     <t>00004</t>
   </si>
   <si>
     <t>管理職への任用状況等について</t>
   </si>
   <si>
     <t>管理職への任用の状況等を把握するため。</t>
   </si>
   <si>
     <t>平成26年度</t>
   </si>
   <si>
     <t>12～１月頃</t>
   </si>
   <si>
-    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/files/kanri_r070205.pdf</t>
+    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/jinji_b.html</t>
   </si>
   <si>
     <t>・管理職への任用に関する状況（管理職員数等、府省間人事交流の実施状況）
 ・本府省室長級又は課長級の官職に初めて任用された者についての状況（採用試験の種類及び勤続年数、出向経験）
 ・これまでの慣行にとらわれない人事運用を行った取組例
 ・採用（選考を含む）の状況</t>
   </si>
   <si>
     <t>国家公務員法（昭和22年法律第120号）第61条の５第１項及び幹部職員の任用等に関する政令（平成26年政令第191号）第９条並びに採用昇任等基本方針（平成26年６月24日閣議決定）７（３）</t>
   </si>
   <si>
     <t>00005</t>
   </si>
   <si>
     <t>幹部候補育成課程の運用の状況</t>
   </si>
   <si>
     <t>幹部候補育成課程の運用の管理に資するため。</t>
   </si>
   <si>
     <t>平成27年度</t>
   </si>
   <si>
     <t>９～11月</t>
   </si>
   <si>
     <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/jinji_g.html</t>
   </si>
   <si>
     <t>前年度における幹部候補育成課程における育成の対象となるべき者の選定の実施状況　等</t>
   </si>
   <si>
     <t>国家公務員法（昭和22年法律第120号）第61条の10第１項及び幹部職員の任用等に関する政令（平成26年政令第191号）第14条第１項</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>女性国家公務員の採用状況のフォローアップ</t>
   </si>
   <si>
     <t>女性活躍の推進に資するため。</t>
   </si>
   <si>
     <t>平成17年</t>
   </si>
   <si>
     <t>５～６月頃</t>
   </si>
   <si>
-    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/pdf/20240607_siryou.pdf</t>
+    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/pdf/20250613_siryou.pdf</t>
   </si>
   <si>
     <t>総合職、一般職、専門職及び技術系区分の採用者に占める女性の割合</t>
   </si>
   <si>
     <t>女性国家公務員の採用状況に関する各府省等からの聞き取り調査</t>
   </si>
   <si>
     <t>ＰＤＦ形式のみで掲載していたが、令和４年度以降、Excel形式での掲載も追加した。</t>
   </si>
   <si>
     <t>00007</t>
   </si>
   <si>
     <t>女性国家公務員の登用状況のフォローアップ</t>
   </si>
   <si>
     <t>女性活躍及びワークライフバランスの推進に資するため。</t>
   </si>
   <si>
-    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/pdf/20250128_siryou.pdf</t>
+    <t>11～１月頃</t>
+  </si>
+  <si>
+    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/pdf/20251128_siryou1.pdf</t>
   </si>
   <si>
     <t>係長相当職（本省）のうち新たに昇任した職員、係長相当職（本省）、国の地方機関課長・本省課長補佐相当職、本省課室長相当職、指定職相当に占める女性の割合</t>
   </si>
   <si>
     <t>一般職国家公務員在職状況統計表（人事統計報告）等</t>
   </si>
   <si>
     <t>00008</t>
   </si>
   <si>
     <t>国家公務員の育児休業等の取得状況のフォローアップ</t>
   </si>
   <si>
-    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/pdf/20250128_chousakekka.pdf</t>
+    <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/pdf/20251128_siryou2.pdf</t>
   </si>
   <si>
     <t>新たに育児休業を取得した男性職員・女性職員の割合（取得率）等及び「男の産休」の５日以上使用率</t>
   </si>
   <si>
     <t>仕事と家庭の両立支援関係制度の利用状況調査　等</t>
   </si>
   <si>
     <t>00009</t>
   </si>
   <si>
     <t>男性国家公務員の育児に伴う休暇・休業の取得促進に係るフォローアップ</t>
   </si>
   <si>
-    <t>男性職員の育休取得推進に資するため。</t>
+    <t>男性職員の育休取得促進に資するため。</t>
   </si>
   <si>
     <t>令和２年</t>
   </si>
   <si>
-    <t>子の出生後１年以内の育児に伴う休暇・休業の取得職員の割合、平均取得日数、１か月以上取得職員の割合、取得計画策定率、平均取得予定日数、１か月以上取得予定職員の割合</t>
+    <t>子の出生後１年以内の育児に伴う休暇・休業の取得職員の割合、平均取得日数、１か月以上取得職員の割合、平均取得予定日数</t>
   </si>
   <si>
     <t>各府省等から提出された国家公務員男性職員の育児に伴う休暇・休業に関するデータ</t>
   </si>
   <si>
     <t>00010</t>
   </si>
   <si>
     <t>00000003</t>
   </si>
   <si>
     <t>国家公務員退職手当実態調査</t>
   </si>
   <si>
     <t>国家公務員退職手当法に基づく退職手当制度の運用状況について、基礎資料を得るため。</t>
   </si>
   <si>
     <t>昭和44年度</t>
   </si>
   <si>
     <t>12～１月</t>
   </si>
   <si>
     <t>https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/jinji_c5.html</t>
   </si>
@@ -757,53 +760,51 @@
     <t>https://www.jinji.go.jp/seisaku/kinmu/ryouritu.html</t>
   </si>
   <si>
     <t>育児休業取得者数及び取得率</t>
   </si>
   <si>
     <t>勤務時間法第2条、国家公務員法第3条及び第17条並びに人事院規則19-0第34条に基づき、各府省等から提出されたデータ</t>
   </si>
   <si>
     <t>国家公務員長期病休者実態調査</t>
   </si>
   <si>
     <t>国家公務員の長期病休者の実情を把握し、職員の健康管理に関する諸施策の検討に資する。</t>
   </si>
   <si>
     <t>昭和57年
 (昭和56年分)</t>
   </si>
   <si>
     <t>５年</t>
   </si>
   <si>
     <t>https://www.jinji.go.jp/content/900039211.pdf</t>
   </si>
   <si>
-    <t>・長期病休者数及び長期病休者率の推移
-[...1 lines deleted...]
-・長期病休者の年齢階層別、傷病別順位</t>
+    <t>長期病休者数及び長期病休者率</t>
   </si>
   <si>
     <t>勤務時間法第2条及び国家公務員法第17条に基づき、各府省から提出されたデータ</t>
   </si>
   <si>
     <t>00020131</t>
   </si>
   <si>
     <t>国家公務員災害補償統計</t>
   </si>
   <si>
     <t>職員福祉局補償課</t>
   </si>
   <si>
     <t>一般職の国家公務員に係る補償及び福祉事業の実施状況を把握し、災害補償制度運営の基礎資料とする。</t>
   </si>
   <si>
     <t>昭和27年</t>
   </si>
   <si>
     <t>２～４月</t>
   </si>
   <si>
     <t>https://www.jinji.go.jp/kouho_houdo/toukei/0131_saigaihosho/saigaihosho.html</t>
   </si>
@@ -835,51 +836,51 @@
   <si>
     <t>https://www.jinji.go.jp/kouho_houdo/koumuinhakusyo.html</t>
   </si>
   <si>
     <t>懲戒処分及び分限処分の件数</t>
   </si>
   <si>
     <t>人事院規則12―０第７条、人事院規則11―４第13条及び人事院規則11―10第８条に基づき提出された処分説明書の写し</t>
   </si>
   <si>
     <t>00020211</t>
   </si>
   <si>
     <t>一般職の国家公務員の任用状況調査</t>
   </si>
   <si>
     <t>人材局企画課</t>
   </si>
   <si>
     <t>一般職の国家公務員の任用状況等の実態を把握し、今後の任用施策等人事行政全般の検討に資する。</t>
   </si>
   <si>
     <t>昭和29年度</t>
   </si>
   <si>
-    <t>1月</t>
+    <t>１月</t>
   </si>
   <si>
     <t>https://www.jinji.go.jp/kouho_houdo/toukei/0211_ninnyoujoukyou/ninnyoujoukyou.html</t>
   </si>
   <si>
     <t>給与法職員、任期付職員、任期付研究員、行政執行法人職員：俸給表別・項目別集計
 給与法職員、任期付職員、任期付研究員：府省別・項目別総集計表</t>
   </si>
   <si>
     <t>国家公務員法第17条に基づき、各府省から提出された報告</t>
   </si>
   <si>
     <t>総合職試験等からの新規採用職員に対するアンケート調査</t>
   </si>
   <si>
     <t>国家公務員採用総合職試験等に合格して採用された新人職員の意識を調査し、今後の人材確保施策へ反映させる。</t>
   </si>
   <si>
     <t>昭和62年度</t>
   </si>
   <si>
     <t>12月</t>
   </si>
   <si>
     <t>https://www.jinji.go.jp/kouho_houdo/kisya/2412/anketo2024.html</t>
@@ -933,51 +934,51 @@
   <si>
     <t>https://www.jinji.go.jp/kouho_houdo/toukei/0312_koumuinkyuuyo/koumuinkyuuyo.html</t>
   </si>
   <si>
     <t>俸給表別、学歴別人員、平均俸給額</t>
   </si>
   <si>
     <t>国家公務員法第17条の規定に基づき、各府省から提出されたデータ</t>
   </si>
   <si>
     <t>国家公務員の苦情相談の概要</t>
   </si>
   <si>
     <t>公平審査局職員相談課</t>
   </si>
   <si>
     <t>人事院に寄せられた苦情相談の概要について取りまとめたもの。</t>
   </si>
   <si>
     <t>平成11年</t>
   </si>
   <si>
     <t>７月頃</t>
   </si>
   <si>
-    <t>https://www.jinji.go.jp/kouho_houdo/kisya/2407/soudan01_00001.html</t>
+    <t>https://www.jinji.go.jp/kouho_houdo/kisya/2506/page_00260.html</t>
   </si>
   <si>
     <t>件数、内容別内訳</t>
   </si>
   <si>
     <t>人事院規則13－５第６条に基づき作成された相談記録</t>
   </si>
   <si>
     <t>倫理法等違反事案の調査及び懲戒処分等の状況</t>
   </si>
   <si>
     <t>国家公務員倫理審査会事務局</t>
   </si>
   <si>
     <t>一般職の国家公務員の倫理法等違反事案の調査及び懲戒処分等の状況を把握し、職員の倫理の保持の確保に資する。</t>
   </si>
   <si>
     <t>平成13年
 （平成12年度）</t>
   </si>
   <si>
     <t>７月</t>
   </si>
   <si>
     <t>https://www.jinji.go.jp/content/000000410.pdf</t>
@@ -1015,69 +1016,69 @@
   <si>
     <t>https://www.jinji.go.jp/rinri/news.html</t>
   </si>
   <si>
     <t>贈与等報告書の提出件数</t>
   </si>
   <si>
     <t>国家公務員倫理法第６条に基づき各府省から提出された報告書の写し</t>
   </si>
   <si>
     <t>00014</t>
   </si>
   <si>
     <t>放射線施設等実態調査</t>
   </si>
   <si>
     <t>職員福祉局職員福祉課健康安全対策推進室</t>
   </si>
   <si>
     <t>職員の放射線障害の防止に関する諸施策を講ずるために必要な基礎資料を得ること</t>
   </si>
   <si>
     <t>昭和49年</t>
   </si>
   <si>
-    <t>放射線施設等を有する機関の状況や放射線業務の従事状況など</t>
+    <t>放射線施設等を有する機関の状況</t>
   </si>
   <si>
     <t>規則10-4（職員の保健及び安全保持）第２条に基づき、各府省等から提出されたデータ</t>
   </si>
   <si>
     <t>00100</t>
   </si>
   <si>
     <t>00100503</t>
   </si>
   <si>
     <t>公益法人の概況及び公益認定等委員会の活動報告</t>
   </si>
   <si>
     <t>内閣府</t>
   </si>
   <si>
-    <t>大臣官房公益法人行政担当室</t>
+    <t>公益法人行政担当室</t>
   </si>
   <si>
     <t>公益社団法人及び公益財団法人の認定等に関する法律（平成18年法律第49号）第48条及び第57条の規定に基づき、公益認定等委員会の事務処理状況、公益法人の活動の状況、公益法人に対して行政庁がとった措置その他の事項についての報告、調査を行った結果を取りまとめることを目的とする。</t>
   </si>
   <si>
     <t>平成26年</t>
   </si>
   <si>
     <t>毎年</t>
   </si>
   <si>
     <t>12月頃</t>
   </si>
   <si>
     <t>https://www.koeki-info.go.jp/outline/koueki_toukei_n4.html</t>
   </si>
   <si>
     <t>公益法人数、理事・監事数、公益目的事業区分、資産状況、監督状況等</t>
   </si>
   <si>
     <t>公益認定の申請（公益社団法人及び公益財団法人の認定等に関する法律第７条）、財産目録等の提出（公益社団法人及び公益財団法人の認定等に関する法律第22条第１項）等の規定により、法人から把握した情報</t>
   </si>
   <si>
     <t>令和２年分までをe-Statにおいて公表済み
 その他の年次については随時公開予定</t>
@@ -1209,52 +1210,52 @@
     <t>交通事故統計事務取扱要綱（令和５年８月８日付け警察庁丙交企発第63号ほか別添）
 ※交通事故統計事務取扱要綱の一部改正について（令和７年２月12日付け警察庁丙交企発第６号ほか別添）により内容の一部改正を実施</t>
   </si>
   <si>
     <t>00190</t>
   </si>
   <si>
     <t>個人情報保護法施行状況調査</t>
   </si>
   <si>
     <t>個人情報保護委員会</t>
   </si>
   <si>
     <t>事務局監視・監督室</t>
   </si>
   <si>
     <t>個人情報の保護に関する法律（平成15年法律第57号）第165条の定めに従い同法の施行状況を的確に把握し、広く国民に明らかにすることによって、個人情報保護制度の適正かつ的確な運用に資する</t>
   </si>
   <si>
     <t>平成18年</t>
   </si>
   <si>
     <t>https://www.ppc.go.jp/personalinfo/sekoujyoukyou/</t>
   </si>
   <si>
-    <t>・開示請求件数、処理の状況
-・個人情報の漏えい等の件数
+    <t>・個人情報ファイル数
+・開示請求件数、処理の状況
 ・保有個人情報に係る安全管理措置の状況</t>
   </si>
   <si>
     <t>個人情報の保護に関する法律（平成15年法律第57号）第165条に基づき、行政機関、独立行政法人等、地方公共団体の機関及び地方独立行政法人からなされた報告</t>
   </si>
   <si>
     <t>令和３年度までは総務省行政管理局において実施。
 令和６年度から地方公共団体の機関及び地方独立行政法人を対象とした調査を実施。</t>
   </si>
   <si>
     <t>00160</t>
   </si>
   <si>
     <t>消費者事故等に関する情報の集約及び分析の取りまとめ結果の報告</t>
   </si>
   <si>
     <t>消費者庁</t>
   </si>
   <si>
     <t>参事官（調査研究・国際担当）</t>
   </si>
   <si>
     <t>消費者安全法に基づき通知された消費者事故等に関する情報について集約・分析し、消費者被害の未然防止、拡大防止等の施策に活用する。</t>
   </si>
   <si>
@@ -1264,181 +1265,176 @@
     <t>６月
 （予定）</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/policies/policy/consumer_research/white_paper/</t>
   </si>
   <si>
     <t>消費者安全法に基づき通知された消費者事故等</t>
   </si>
   <si>
     <t>消費者安全法に基づき通知された消費者事故等（消費者安全法第12条）</t>
   </si>
   <si>
     <t>行政機関における公益通報者保護法の施行状況調査</t>
   </si>
   <si>
     <t>参事官（公益通報・協働担当）</t>
   </si>
   <si>
     <t>国（関係府省庁及び外局）、都道府県、市区町村（合計約1,800機関）における、内部の職員等からの通報・相談窓口の設置状況、通報の受理等の件数、外部の労働者からの通報・相談窓口の設置状況、公益通報の受理等の件数等の調査を通じて、公益通報者保護制度の円滑な運用と実効性の向上に向けた検討に関する基礎資料とする。</t>
   </si>
   <si>
     <t>平成19年度</t>
   </si>
   <si>
-    <t>3月
-（予定）</t>
+    <t>不定期</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/policies/policy/consumer_partnerships/whisleblower_protection_system/research/#domestic</t>
   </si>
   <si>
     <t>Ⅰ.内部の職員等からの通報
 ･ 各行政機関の通報・相談窓口の設置状況、内部規程の制定状況
 ・各行政機関が受け付けている通報対象事実の範囲
 ・各行政機関の通報の受理件数、調査に着手した件数、是正措置等を講じた件数
 Ⅱ.外部の労働者からの公益通報
 ・各行政機関の通報･相談窓口の設置状況
-・通報のあった対象法律、受理件数、調査に着手した件数、是正措置等を講じた件数、措置の内容</t>
+・通報のあった対象法律、受理件数、調査に着手した件数、是正措置等を講じた件数</t>
   </si>
   <si>
     <t>行政機関における公益通報者保護法の施行状況を把握するため、各府省庁、都道府県、市区町村から提出された調査票（消費者庁及び消費者委員会設置法第５条）</t>
   </si>
   <si>
     <t>00160003</t>
   </si>
   <si>
     <t>地方消費者行政の現況調査</t>
   </si>
   <si>
     <t>地方協力課</t>
   </si>
   <si>
     <t>地方自治体における消費者行政の現況を把握し、地方消費者行政支援の企画・立案に資することを目的としている。
 本調査は、地方に出向き、ヒアリングを行うなどの取組の延長として行うものであり、その結果は執務上の参考資料となる。</t>
   </si>
   <si>
     <t>平成21年</t>
   </si>
   <si>
-    <t>10月
+    <t>12月
 （予定）</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/policies/policy/local_cooperation/local_consumer_administration/status_investigation/</t>
   </si>
   <si>
     <t>地方自治体ごとの相談窓口の設置・開所状況、位置付け、行政担当職員の配置状況及び資格保有状況などの現況</t>
   </si>
   <si>
     <t>地方消費者行政の実態を把握するため、各自治体から提出されたデータ</t>
   </si>
   <si>
     <t>風評被害に関する消費者意識の実態調査</t>
   </si>
   <si>
     <t>消費者安全課</t>
   </si>
   <si>
     <t>消費者庁では、東京電力福島第一原子力発電所事故を受けて、消費者の理解増進を図る風評被害対策に取り組んでいる。この取組の一環として、消費者意識の実態調査を行い、本調査結果を継続して行っている全国各地でのリスクコミュニケーションを始め、各種の施策等に活用している。</t>
   </si>
   <si>
     <t>２月
 (予定)</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/disaster/earthquake/understanding_food_and_radiation/#harmful_rumor</t>
   </si>
   <si>
     <t>・検査についての知識
 ・食品選択についての考え方
 ・低線量リスクの受け止め　等</t>
   </si>
   <si>
     <t>風評被害に関する消費者意識の実態を調査するため、被災地域及び都市圏の消費者を対象としたインターネット調査により得られたデータ</t>
   </si>
   <si>
     <t>食品表示に関する消費者意向調査</t>
   </si>
   <si>
     <t>食品表示課</t>
   </si>
   <si>
-    <t>消費者基本計画（令和２年３月31日閣議決定）において、食品表示制度について、消費者の更なる食品表示の活用に向け、戦略的な普及啓発に取り組むこととされている。
+    <t>消費者基本計画（令和７年３月18日閣議決定）において、食品表示法（平成25年法律第70号）に基づく食品表示制度の適切な運用を図るため、消費者・事業者向けの普及啓発を積極的に継続していくこととされている。
 本調査は、消費者の食品表示制度に対する理解度等を調査し、その結果を分析することで、食品表示法等の関係法令やガイドライン等の定着状況を把握するとともに、消費者の食品表示に対するニーズを把握し、食品表示制度の見直しに役立てることを目的とする。</t>
   </si>
   <si>
     <t>平成28年度</t>
   </si>
   <si>
     <t>５月
 （予定）</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/policies/policy/food_labeling/information/research/2023#food240813</t>
   </si>
   <si>
     <t>ア）属性（消費者の年齢、地域、男女の別等）
 イ）食品表示制度等の理解・活用状況
-・期限表示、栄養成分表示、アレルゲン表示、原材料・添加物表示、保健機能食品等の理解・活用状況
-[...1 lines deleted...]
-・文字の大きさ、情報量、表示方法等</t>
+・期限表示、栄養成分表示、原材料・添加物表示、保健機能食品等の理解・活用状況
+ウ）現行の食品表示に対する意見や要望</t>
   </si>
   <si>
     <t>消費者の食品表示に対する認知状況等の実態を把握するため、ウェブを用いて提出された調査票（消費者庁及び消費者委員会設置法第４条14の２）</t>
   </si>
   <si>
     <t>消費者意識基本調査</t>
   </si>
   <si>
     <t>消費者の日常の消費生活における意識や行動、消費者事故・トラブルの経験等を調査し、その結果を分析することで、消費者問題の現状や求められる政策ニーズ等を把握し、消費者政策の企画立案にいかす。</t>
   </si>
   <si>
     <t>６月
 (予定)</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/policies/policy/consumer_research/research_report/survey_002/</t>
   </si>
   <si>
     <t>日頃の消費生活での意識や行動、消費者トラブルの経験等の消費生活全般</t>
   </si>
   <si>
     <t>調査対象者から委託業者を通じて取得した個票データ及び委託業者が作成した集計表</t>
   </si>
   <si>
     <t>消費生活意識調査</t>
   </si>
   <si>
     <t>本調査は、インターネットアンケートサービスを活用して、消費者の意識や行動、消費者トラブルの状況等を把握することを目的とする。</t>
   </si>
   <si>
     <t>令和４年度</t>
-  </si>
-[...1 lines deleted...]
-    <t>不定期</t>
   </si>
   <si>
     <t>６月、10月、11月、12月、２月</t>
   </si>
   <si>
     <t>https://www.caa.go.jp/policies/policy/consumer_research/research_report/survey_003/</t>
   </si>
   <si>
     <t>インターネット調査によって得られたデータ</t>
   </si>
   <si>
     <t>00170</t>
   </si>
   <si>
     <t>00100112</t>
   </si>
   <si>
     <t>児童手当事業年報</t>
   </si>
   <si>
     <t>こども家庭庁</t>
   </si>
   <si>
     <t>成育局成育環境課児童手当管理室</t>
   </si>
@@ -1488,126 +1484,128 @@
   <si>
     <t>事故報告件数　等</t>
   </si>
   <si>
     <t>教育・保育施設等において発生した事故に関する情報（児童福祉法施行規則第49条の7の2、特定教育・保育施設及び特定地域型保育事業の運営に関する基準第32条、第50条）</t>
   </si>
   <si>
     <t>00450651</t>
   </si>
   <si>
     <t>子ども虐待による死亡事例等の検証結果</t>
   </si>
   <si>
     <t>支援局虐待防止対策課</t>
   </si>
   <si>
     <t>児童虐待により死亡あるいは重症となった事例等について、事例を分析・検証し、明らかとなった問題点・課題から具体的な対応策の提言を行うことを目的としている。</t>
   </si>
   <si>
     <t>平成16年</t>
   </si>
   <si>
     <t>８月～10月</t>
   </si>
   <si>
-    <t>https://www.cfa.go.jp/councils/shingikai/gyakutai_boushi/hogojirei/</t>
+    <t>https://www.cfa.go.jp/councils/shingikai/gyakutai_boushi/hogojirei/kekka</t>
   </si>
   <si>
     <t>児童虐待による死亡事例　等</t>
   </si>
   <si>
     <t>児童虐待防止法第４条第５項　
 地方自治法第245条の４第１項</t>
   </si>
   <si>
     <t>00450652</t>
   </si>
   <si>
     <t>市区町村の児童家庭相談業務の実施状況等の調査結果</t>
   </si>
   <si>
-    <t>市区町村及び都道府県の児童家庭相談業務等の取組状況を把握し、今後の児童福祉施策の推進に向けた方策を検討する上での参考資料とすることを目的とする。</t>
+    <t>市区町村のこども家庭相談業務等の取組状況を把握し、今後のこども家庭福祉施策の推進に向けた方策を検討する上での参考資料とすることを目的とする。</t>
   </si>
   <si>
     <t>４月</t>
   </si>
   <si>
-    <t>https://warp.da.ndl.go.jp/info:ndljp/pid/12862028/www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000198650.html
-https://www.cfa.go.jp/policies/jidougyakutai/shikuchoson-jokyochosa</t>
+    <t>https://www.cfa.go.jp/policies/jidougyakutai/shikuchoson-jokyochosa</t>
   </si>
   <si>
     <t>児童家庭相談業務の状況 等</t>
   </si>
   <si>
     <t>地方自治法第245条の４第１項</t>
+  </si>
+  <si>
+    <t>※過去「市区町村の児童家庭相談業務の実施状況等の調査結果」、「市区町村（虐待対応担当窓口等）の児童家庭相談業務の実施状況等の調査結果」等として実施していたものを令和６年度から「市区町村（こども家庭センター等）の状況調査」に名称変更して実施</t>
   </si>
   <si>
     <t>00450653</t>
   </si>
   <si>
     <t>母子家庭の母及び父子家庭の父の自立支援施策の実施状況について</t>
   </si>
   <si>
     <t>支援局家庭福祉課</t>
   </si>
   <si>
     <t>母子家庭の母及び父子家庭の父の就業の支援に関する特別措置法（平成24年法律第92号）第４条に基づき、母子家庭等への自立支援施策の実施状況を把握して公表することを目的とする。</t>
   </si>
   <si>
     <t>平成25年
 （平成24年度分）</t>
   </si>
   <si>
-    <t>1～3月頃</t>
+    <t>１～３月頃</t>
   </si>
   <si>
     <t>https://www.cfa.go.jp/policies/hitori-oya/</t>
   </si>
   <si>
     <t>事業実績（主に利用者数、就職件数）、事業実施自治体数</t>
   </si>
   <si>
     <t>母子家庭の母及び父子家庭の父の就業の支援に関する特別措置法第４条に基づく事業の実施状況に関し自治体から提出されたデータ</t>
   </si>
   <si>
     <t>00450671</t>
   </si>
   <si>
     <t>放課後児童健全育成事業（放課後児童クラブ）の実施状況</t>
   </si>
   <si>
     <t>成育局成育環境課</t>
   </si>
   <si>
     <t>放課後児童クラブの現状把握と今後の施策のための基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>平成10年</t>
   </si>
   <si>
-    <t>https://www.cfa.go.jp/assets/contents/node/basic_page/field_ref_resources/69799c33-85cb-44f6-8c70-08ed3a292ab5/3a1c440d/20250127_policies_kosodateshien_houkago-jidou_57.pdf</t>
+    <t>https://www.cfa.go.jp/assets/contents/node/basic_page/field_ref_resources/69799c33-85cb-44f6-8c70-08ed3a292ab5/c253a682/20251222_policies_kosodateshien_houkago-jidou_80.pdf</t>
   </si>
   <si>
     <t>・放課後児童クラブ数
 ・登録児童数
 ・待機児童数</t>
   </si>
   <si>
     <t>00450681</t>
   </si>
   <si>
     <t>保育所等関連状況取りまとめ</t>
   </si>
   <si>
     <t>成育局保育政策課</t>
   </si>
   <si>
     <t>４月１日時点における保育所等利用児童数や保育所等入所待機児童数等を把握し、待機児童解消等の保育施策検討のための基礎資料とする。</t>
   </si>
   <si>
     <t>平成13年</t>
   </si>
   <si>
     <t>８～９月頃</t>
   </si>
   <si>
@@ -1644,137 +1642,116 @@
   <si>
     <t>・認可外保育施設数
 ・認可外保育施設の利用児童数
 ・指導監督基準の適合状況    等</t>
   </si>
   <si>
     <t>認可外保育施設の届出等に関する情報（児童福祉法第59条の２、第59条の２の５）</t>
   </si>
   <si>
     <t>00450691</t>
   </si>
   <si>
     <t>乳幼児等に係る医療費の援助についての調査結果</t>
   </si>
   <si>
     <t>成育局母子保健課</t>
   </si>
   <si>
     <t>地方自治体が実施しているこどもに係る医療費助成の現状の把握及び、各自治体や住民に対するサービスの周知並びに情報提供に資するため。</t>
   </si>
   <si>
     <t>平成16年度
 （把握可能な限り）</t>
   </si>
   <si>
-    <t>https://www.cfa.go.jp/policies/boshihoken/kodomoiryouhityousa-r4r5/</t>
+    <t>https://www.cfa.go.jp/policies/boshihoken/kodomoiryouhityousa-r7/</t>
   </si>
   <si>
     <t>都道府県及び市町村のこどもに対する医療費助成の対象年齢、所得制限等</t>
   </si>
   <si>
     <t>都道府県及び市町村のこども医療費助成の状況（こども医療費に対する援助の実施状況調査（依頼）母子保健課長通知）</t>
   </si>
   <si>
     <t>00450693</t>
   </si>
   <si>
     <t>妊婦健康診査の公費負担の状況にかかる調査結果</t>
   </si>
   <si>
     <t>市町村が実施している妊婦健康診査の公費負担の状況を把握するため。</t>
   </si>
   <si>
     <t>平成22年度
 （把握可能な限り）</t>
   </si>
   <si>
-    <t>隔年</t>
-[...1 lines deleted...]
-  <si>
     <t>３～４月頃</t>
   </si>
   <si>
     <t>https://www.cfa.go.jp/press/2cf467a4-025c-4b69-a1a6-8a69626fd658</t>
   </si>
   <si>
     <t>市町村の妊産婦健康診査の状況</t>
   </si>
   <si>
     <t>市町村の妊産婦健康診査の状況（母子保健法第13条）</t>
   </si>
   <si>
     <t>00450279</t>
   </si>
   <si>
     <t>次世代育成支援対策推進法に基づく市町村行動計画等に関する策定状況等の調査</t>
   </si>
   <si>
     <t>長官官房少子化対策室</t>
   </si>
   <si>
     <t>次世代育成支援対策法に基づく市町村行動計画及び都道府県行動計画の策定状況等を把握するため。</t>
   </si>
   <si>
     <t>https://www.cfa.go.jp/policies/shoushika/jisedaishien/</t>
   </si>
   <si>
     <t>・策定状況
 ・公表状況</t>
   </si>
   <si>
     <t>市町村及び都道府県の地域行動計画の策定状況及び公表状況（次世代育成支援対策推進法第８条、第９条）</t>
   </si>
   <si>
     <t>00450270</t>
   </si>
   <si>
     <t>次世代育成支援対策推進法に基づく特定事業主行動計画の策定状況の調査</t>
   </si>
   <si>
     <t>次世代育成支援対策法に基づく特定事業主行動計画の策定状況等を把握するため。</t>
   </si>
   <si>
     <t>国及び地方公共団体（都道府県、市町村及び特別区）の特定事業主行動計画の策定状況及び公表状況（次世代育成支援対策推進法第19条）</t>
-  </si>
-[...16 lines deleted...]
-    <t>児童相談所における児童虐相談対応件数</t>
   </si>
   <si>
     <t>00200</t>
   </si>
   <si>
     <t>行政執行法人の常勤職員数の国会報告</t>
   </si>
   <si>
     <t>総務省</t>
   </si>
   <si>
     <t>行政管理局管理官（独立行政法人制度総括）</t>
   </si>
   <si>
     <t>行政執行法人の常勤職員数を把握するもの。</t>
   </si>
   <si>
     <t>平成13年度</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/main_sosiki/gyoukan/kanri/satei2_06.html</t>
   </si>
   <si>
     <t>常勤職員数</t>
   </si>
@@ -1834,141 +1811,141 @@
   </si>
   <si>
     <t>行政機関の保有する情報の公開に関する法律第23条及び独立行政法人等の保有する情報の公開に関する法律第24条に基づき、行政機関及び独立行政法人等からなされた報告</t>
   </si>
   <si>
     <t>00200101</t>
   </si>
   <si>
     <t>行政手続法の施行状況に関する調査</t>
   </si>
   <si>
     <t>行政手続法の施行状況を調査し、同法の円滑かつ的確な施行を確保するため。</t>
   </si>
   <si>
     <t>平成７年度</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/main_sosiki/gyoukan/kanri/tetsuzuki/tetsuzuki_tyousa.html</t>
   </si>
   <si>
     <t>・審査基準・標準処理期間・処分基準等の設定状況
 ・処分等の求めへの対応状況
 ・意見公募手続等の実施状況　等</t>
   </si>
   <si>
-    <t>・申請に対する処分データ（行政手続法第5条・第6条）
+    <t>・申請に対する処分データ（行政手続法第５条・第６条）
 ・不利益処分データ（行政手続法第12条・第13条）
-・行政指導データ（行政手続法第35条・第36条・第36条の2）
-[...1 lines deleted...]
-・意見公募手続等データ（行政手続法第3条・第4条・第39条・第40条・第42条・第43条）</t>
+・行政指導データ（行政手続法第35条・第36条・第36条の２）
+・処分等の求めデータ（行政手続法第36条の３）
+・意見公募手続等データ（行政手続法第３条・第４条・第39条・第40条・第42条・第43条）</t>
   </si>
   <si>
     <t>00200102</t>
   </si>
   <si>
     <t>行政不服審査法等の施行状況に関する調査</t>
   </si>
   <si>
     <t>行政不服審査法等に基づき、国又は地方公共団体に対して行われた不服申立ての件数、処理状況等の実態を把握し、その施行状況を広く国民に明らかにすることにより、不服申立制度の適正かつ適格な運用を図るための基礎資料を得るため。</t>
   </si>
   <si>
     <t>昭和37年度</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/main_sosiki/gyoukan/kanri/fufuku/tyousa_kekka.html</t>
   </si>
   <si>
     <t>・不服申立ての類型ごとの処理件数、処理内容、不服申立てから処理までに要した期間、次年度に処理を繰り越した件数等</t>
   </si>
   <si>
     <t>・行政庁になされた不服申立て（審査請求、再調査の請求及び再審査請求（行政不服審査法第２条、第３条、第５条、第６条等）)等</t>
   </si>
   <si>
     <t>行政相談の実績</t>
   </si>
   <si>
     <t>行政評価局行政相談企画課</t>
   </si>
   <si>
     <t>行政相談受付件数を把握し、行政相談業務の運営に資するため。
 また、そのデータを公表することにより、国民に行政相談を周知し、利用を促すため。</t>
   </si>
   <si>
     <t>昭和36年</t>
   </si>
   <si>
-    <t>おおむね６月</t>
+    <t>おおむね８月</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/main_sosiki/hyouka/soudan_n/jituseki.html</t>
   </si>
   <si>
     <t>・受付窓口別行政相談受付件数　　
 ・相談内容別行政相談受付件数　
 ・行政分野別行政相談受付件数</t>
   </si>
   <si>
     <t>行政相談総合システムに登録されている情報</t>
   </si>
   <si>
     <t>政策評価等の実施状況及びこれらの結果の政策への反映状況に関する報告</t>
   </si>
   <si>
     <t>行政評価局政策評価課</t>
   </si>
   <si>
     <t>各行政機関における政策評価等の実施状況並びにこれらの結果の政策への反映状況を明らかにするため。</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/main_sosiki/hyouka/seisaku_n/nenji_houkoku.html</t>
   </si>
   <si>
     <t>・政策評価等の実施状況
 ・政策評価の結果の政策への反映状況</t>
   </si>
   <si>
     <t>行政機関が行う政策の評価に関する法律（平成13年法律第86号）第19条</t>
   </si>
   <si>
     <t>00200241</t>
   </si>
   <si>
     <t>住民基本台帳に基づく人口、人口動態及び世帯数調査</t>
   </si>
   <si>
     <t>自治行政局住民制度課</t>
   </si>
   <si>
     <t>住民基本台帳に記載されている者の数及びそれらの者が構成している世帯の数を明らかにすること。</t>
   </si>
   <si>
     <t>昭和43年
 （人口動態は昭和54年）</t>
   </si>
   <si>
-    <t>６～７月頃</t>
+    <t>７～８月頃</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/main_sosiki/jichi_gyousei/daityo/gaiyou.html</t>
   </si>
   <si>
     <t>人口、人口動態及び世帯数</t>
   </si>
   <si>
     <t>住民基本台帳（住民基本台帳法第37条）</t>
   </si>
   <si>
     <t>地方行政サービス改革の取組状況等に関する調査</t>
   </si>
   <si>
     <t>自治行政局市町村課行政経営支援室</t>
   </si>
   <si>
     <t>地方公共団体における行政改革の取組状況等を把握するため。</t>
   </si>
   <si>
     <t>平成23年度</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/iken/main.html</t>
   </si>
@@ -2032,79 +2009,79 @@
     <t>行政投資実績＜都道府県別行政投資実績報告書＞</t>
   </si>
   <si>
     <t>自治行政局地域振興室</t>
   </si>
   <si>
     <t>国、地方公共団体等が行う投資的事業の地域別、事業別の実施状況を把握し、今後の社会資本整備、さらには国土政策や地域政策の推進に資すること。</t>
   </si>
   <si>
     <t>昭和37年</t>
   </si>
   <si>
     <t>12～３月頃</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/main_sosiki/jichi_gyousei/c-gyousei/kanrentoukei.html</t>
   </si>
   <si>
     <t>地域別、事業別行政投資額</t>
   </si>
   <si>
     <t>「決算書」（地方自治法第233条）</t>
   </si>
   <si>
     <t>・業務統計の作成に際し、届出者からの同意を得て当該行政記録情報を使用
-・e-stat掲載は平成18年度版以降の分</t>
+・e-Stat掲載は平成18年度版以降の分</t>
   </si>
   <si>
     <t>自治体DX・情報化推進概要</t>
   </si>
   <si>
     <t>地方公共団体における行政情報化施策等の取組みを支援する際の参考とするため。</t>
   </si>
   <si>
     <t>平成９年から作成していることを確認</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/denshijiti/060213_02.html</t>
   </si>
   <si>
     <t>地方公共団体の行政情報化の推進状況</t>
   </si>
   <si>
     <t>都道府県、市区町村を対象にした行政情報化調査結果</t>
   </si>
   <si>
     <t>土地開発公社事業実績調査結果</t>
   </si>
   <si>
     <t>全国の土地開発公社の経営状況などを把握するため。</t>
   </si>
   <si>
     <t>平成12年
-(確認できるもの)</t>
+（確認できるもの）</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/main_sosiki/jichi_gyousei/c-gyousei/kanrentoukei.html</t>
   </si>
   <si>
     <t>土地の取得実績、土地の保有状況</t>
   </si>
   <si>
     <t>全国の土地開発公社の土地の取得実績や土地の保有状況</t>
   </si>
   <si>
     <t>・業務統計の作成に際し、届出者からの同意を得て当該行政記録情報を使用</t>
   </si>
   <si>
     <t>00015</t>
   </si>
   <si>
     <t>00200216</t>
   </si>
   <si>
     <t>地方公共団体定員管理調査</t>
   </si>
   <si>
     <t>自治行政局公務員部給与能率推進室</t>
   </si>
@@ -2181,85 +2158,82 @@
   <si>
     <t>・地共済法の適用状況
 ・短期・長期給付支給状況
 ・各経理貸借対照表及び損益計算書等</t>
   </si>
   <si>
     <t>・貸借対照表及び損益計算書（地方公務員等共済組合法第22条第２項）
 ・事業報告書（地方公務員等共済組合法施行規程第167条第２項及び第３項）</t>
   </si>
   <si>
     <t>00018</t>
   </si>
   <si>
     <t>00200231</t>
   </si>
   <si>
     <t>地方公共団体の議会の議員及び長の所属党派別人員調</t>
   </si>
   <si>
     <t>自治行政局選挙部管理課</t>
   </si>
   <si>
     <t>選挙関係業務の参考に資するため。</t>
   </si>
   <si>
+    <t>http://www.soumu.go.jp/senkyo/senkyo_s/data/syozoku/</t>
+  </si>
+  <si>
+    <t>地方公共団体の議会の議員及び長の所属党派別人員数等</t>
+  </si>
+  <si>
+    <t>公職選挙法（第５条の３）</t>
+  </si>
+  <si>
+    <t>00019</t>
+  </si>
+  <si>
+    <t>00200232</t>
+  </si>
+  <si>
+    <t>選挙人名簿及び在外選挙人名簿登録者数</t>
+  </si>
+  <si>
     <t>平成12年
-（確認できるもの）</t>
-[...17 lines deleted...]
-    <t>選挙人名簿及び在外選挙人名簿登録者数</t>
+(確認できるもの)</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/senkyo/senkyo_s/data/meibo/</t>
   </si>
   <si>
     <t>選挙人名簿登録者数等</t>
   </si>
   <si>
     <t>00200233</t>
   </si>
   <si>
     <t>地方公共団体の議会の議員及び長の任期満了に関する調</t>
-  </si>
-[...1 lines deleted...]
-    <t>１月</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/senkyo/senkyo_s/data/ninki/</t>
   </si>
   <si>
     <t>地方公共団体の議会の議員の任期満了数等</t>
   </si>
   <si>
     <t>00021</t>
   </si>
   <si>
     <t>00200234</t>
   </si>
   <si>
     <t>地方選挙結果調</t>
   </si>
   <si>
     <t>昭和22年</t>
   </si>
   <si>
     <t>４年</t>
   </si>
   <si>
     <t>まとまり次第</t>
   </si>
@@ -2345,50 +2319,53 @@
   <si>
     <t>平成８年</t>
   </si>
   <si>
     <t>９月</t>
   </si>
   <si>
     <t>政党交付金の使途</t>
   </si>
   <si>
     <t>政党助成法第17条、第28条、第29条に基づいて提出された政党交付金使途等報告書</t>
   </si>
   <si>
     <t>00026</t>
   </si>
   <si>
     <t>第三セクター等の状況に関する調査結果</t>
   </si>
   <si>
     <t>自治財政局公営企業課</t>
   </si>
   <si>
     <t>地方公共団体が出資・出えんを行っている法人等の出資、経営等の状況を把握するため。</t>
   </si>
   <si>
+    <t>隔年</t>
+  </si>
+  <si>
     <t>http://www.soumu.go.jp/main_sosiki/c-zaisei/kouei/02zaisei06_03000041.html</t>
   </si>
   <si>
     <t>第三セクター等の数・出資額・決算資料等</t>
   </si>
   <si>
     <t>地方公共団体が出資・出えんを行う企業の決算（地方自治法第252条の17の５）</t>
   </si>
   <si>
     <t>00027</t>
   </si>
   <si>
     <t>00200251</t>
   </si>
   <si>
     <t>地方財政状況調査</t>
   </si>
   <si>
     <t>自治財政局財務調査課</t>
   </si>
   <si>
     <t>法定白書である「地方財政の状況（地方財政白書）」を作成　等</t>
   </si>
   <si>
     <t>昭和26年</t>
@@ -2405,215 +2382,206 @@
   <si>
     <t>00028</t>
   </si>
   <si>
     <t>00200252</t>
   </si>
   <si>
     <t>公共施設状況調査</t>
   </si>
   <si>
     <t>公共施設の現況を把握して地方公共団体の能率的な行政に資するための資料作成等</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/iken/shisetsu/</t>
   </si>
   <si>
     <t>地方公共団体の施設の数（地方自治法第252条の17の５）</t>
   </si>
   <si>
     <t>00029</t>
   </si>
   <si>
     <t>地方公共団体の決算に係る財務書類の作成状況等</t>
   </si>
   <si>
-    <t>簡素で効率的な政府を実現するための行政改革の推進に関する法律（平成18年法律第47号）第62条第2項の規定に基づき、地方公共団体の財務書類の整備に関しての情報を提供</t>
+    <t>簡素で効率的な政府を実現するための行政改革の推進に関する法律（平成18年法律第47号）第62条第２項の規定に基づき、地方公共団体の財務書類の整備に関しての情報を提供</t>
   </si>
   <si>
     <t>５月</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/iken/kokaikei/</t>
   </si>
   <si>
     <t>地方公共団体の財務書類の作成状況</t>
   </si>
   <si>
     <t>地方公共団体の財務書類の作成状況等（簡素で効率的な政府を実現するための行政改革の推進に関する法第62条第２項）</t>
   </si>
   <si>
     <t>00030</t>
   </si>
   <si>
     <t>決算に基づく健全化判断比率・資金不足比率</t>
   </si>
   <si>
     <t>自治財政局財務調査課、公営企業課</t>
   </si>
   <si>
     <t>地方公共団体の財政の健全化に関する法律第3条第5項及び第22条第3項の規定に基づき、地方公共団体から報告のあった健全化判断比率及び資金不足比率を取りまとめ、その概要を公表</t>
   </si>
   <si>
     <t>平成20年度</t>
   </si>
   <si>
     <t>９月
 (速報)
 11月
 (確報)</t>
   </si>
   <si>
     <t>http://www.soumu.go.jp/iken/zaisei/kenzenka/</t>
   </si>
   <si>
     <t>団体別健全化判断比率</t>
   </si>
   <si>
-    <t>健全化判断比率等（地方公共団体の財政の健全化に関する法律第３条第５項。第22条第３項）</t>
+    <t>健全化判断比率等（地方公共団体の財政の健全化に関する法律第３条第５項、第22条第３項）</t>
   </si>
   <si>
     <t>00031</t>
   </si>
   <si>
     <t>放送の停止事故の発生状況</t>
   </si>
   <si>
-    <t>情報流通行政局放送技術課（地域放送推進室）</t>
+    <t>情報流通行政局放送技術課</t>
   </si>
   <si>
     <t>総務省は、放送法（昭和25年法律第132号）の規定に基づき、放送事業者から、設備等の状況（放送停止事故の発生状況）について、定期的に報告を求めており、この結果を公表するため。</t>
   </si>
   <si>
     <t>平成23年</t>
   </si>
   <si>
     <t>おおむね10月</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/menu_seisaku/ictseisaku/housou_suishin/hoso_teishijiko.html</t>
   </si>
   <si>
     <t>・設備等に関する報告（放送法施行規則第127条）
 ・設備に関する報告（放送法施行規則第159条）</t>
   </si>
   <si>
     <t>00032</t>
   </si>
   <si>
     <t>字幕放送等の実績</t>
   </si>
   <si>
-    <t>情報流通行政局地上放送課、衛星・地域放送課</t>
+    <t>情報流通行政局放送業務課</t>
   </si>
   <si>
     <t>テレビジョン放送を行う基幹放送事業者による字幕放送等の実績を明らかにするため</t>
   </si>
   <si>
     <t>おおむね９月</t>
   </si>
   <si>
-    <t>https://www.soumu.go.jp/menu_news/s-news/01ryutsu09_02000346.html</t>
+    <t>https://www.soumu.go.jp/menu_news/s-news/01ryutsu09_02000370.html</t>
   </si>
   <si>
     <t>字幕放送等の時間数</t>
   </si>
   <si>
     <t>字幕放送等の時間数（放送分野における情報アクセシビリティに関する指針）</t>
   </si>
   <si>
     <t>00033</t>
   </si>
   <si>
     <t>民間放送事業者の収支状況</t>
   </si>
   <si>
-    <t>情報流通行政局地上放送課（衛星・地域放送課、地域放送推進室）</t>
-[...1 lines deleted...]
-  <si>
     <t>民間放送事業者の収支状況を把握するため。</t>
   </si>
   <si>
-    <t>https://www.soumu.go.jp/menu_news/s-news/01ryutsu09_02000343.html</t>
+    <t>https://www.soumu.go.jp/menu_news/s-news/01ryutsu09_02000369.html</t>
   </si>
   <si>
     <t>地上基幹放送事業者、衛星系放送事業者、有線テレビジョン放送事業者の収支状況等</t>
   </si>
   <si>
     <t>・電波法施行規則第43条の２第２項
 ・放送法施行規則第86条第２項
 ・放送法施行規則第170条第２項</t>
   </si>
   <si>
     <t>00034</t>
   </si>
   <si>
     <t>ケーブルテレビの現状</t>
   </si>
   <si>
-    <t>情報流通行政局衛星・地域放送課地域放送推進室</t>
-[...1 lines deleted...]
-  <si>
     <t>ケーブルテレビの普及状況等を把握するため。</t>
   </si>
   <si>
     <t>昭和63年
 (確認できるもの)</t>
   </si>
   <si>
     <t>おおむね
 ９月</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/menu_seisaku/ictseisaku/housou_suishin/catv_portal.html</t>
   </si>
   <si>
     <t>登録に係る自主放送を行うための有線電気通信設備によりサービスを受ける加入世帯数等</t>
   </si>
   <si>
     <t>放送法施行規則第169条、第170条等</t>
   </si>
   <si>
     <t>00035</t>
   </si>
   <si>
     <t>特定信書便事業の現況</t>
   </si>
   <si>
-    <t>情報流通行政局郵政行政部信書便事業課</t>
+    <t>情報流通行政局郵政行政部企画課信書便事業室</t>
   </si>
   <si>
     <t>特定信書便事業の現況を把握するため。</t>
   </si>
   <si>
-    <t>年（ただし平成24年は報道発表せず。）</t>
-[...1 lines deleted...]
-  <si>
     <t>８月又は９月（まとまり次第）</t>
   </si>
   <si>
-    <t>https://www.soumu.go.jp/menu_news/s-news/01ryutsu17_02000082.html</t>
+    <t>https://www.soumu.go.jp/menu_news/s-news/01ryutsu17_02000126.html</t>
   </si>
   <si>
     <t>特定信書便事業者数、役務別提供者数、信書便物引受通数、信書便売上高 等</t>
   </si>
   <si>
     <t>民間事業者による信書の送達に関する法律施行規則（平成15年総務省令第27号）第41条の規定に基づき、事業者から毎年７月10日までに提出される前年度の事業実績報告書</t>
   </si>
   <si>
     <t>00036</t>
   </si>
   <si>
     <t>電気通信事業分野における市場検証に関する年次レポート</t>
   </si>
   <si>
     <t>総合通信基盤局電気通信事業部事業政策課</t>
   </si>
   <si>
     <t>電気通信事業分野における市場動向の分析・検証結果等を公表するため。</t>
   </si>
   <si>
     <t>平成29年</t>
   </si>
   <si>
     <t>おおむね
 ８月</t>
@@ -2688,111 +2656,108 @@
   <si>
     <t>総合通信基盤局電気通信事業部データ通信課</t>
   </si>
   <si>
     <t>我が国のインターネットにおけるトラヒックの実態を把握するため。</t>
   </si>
   <si>
     <t>年２回</t>
   </si>
   <si>
     <t>おおむね８月、２月</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/joho_tsusin/eidsystem/market01_05_03.html</t>
   </si>
   <si>
     <t>固定（ISP、IX）のトラヒック状況</t>
   </si>
   <si>
     <t>00040</t>
   </si>
   <si>
     <t>電気通信サービスの事故発生状況</t>
   </si>
   <si>
-    <t>総合通信基盤局電気通信事業部電気通信技術システム課安全・信頼性対策室</t>
+    <t>総合通信基盤局電気通信事業部安全・信頼性対策課</t>
   </si>
   <si>
     <t>１年間の電気通信サービスの安全・信頼性の状況評価の一環</t>
   </si>
   <si>
     <t>７～９月頃</t>
   </si>
   <si>
     <t>https://www.soumu.go.jp/menu_seisaku/ictseisaku/net_anzen/jiko/result.html</t>
   </si>
   <si>
     <t>継続時間、影響利用者数、原因、対象設備、影響を受けた役務　等</t>
   </si>
   <si>
-    <t>電気通信事故発生状況の報告（電気通信事業法第28条、第166条、電気通信事業法施行規則第58条及び電気通信事業報告規則第７条の３）</t>
+    <t>電気通信事故発生状況の報告（電気通信事業法第28条、第166条、電気通信事業法施行規則第58条、電気通信事業法施行規則第58条の２及び電気通信事業報告規則第７条の３）</t>
   </si>
   <si>
     <t>00041</t>
   </si>
   <si>
     <t>電気通信番号の使用状況</t>
   </si>
   <si>
     <t>総合通信基盤局電気通信事業部電気通信技術システム課番号企画室</t>
   </si>
   <si>
     <t>電気通信番号の効率的な使用の確保に資するため。</t>
   </si>
   <si>
-    <t>７～８月頃</t>
-[...2 lines deleted...]
-    <t>https://www.soumu.go.jp/menu_news/s-news/01kiban06_02000107.html</t>
+    <t>https://www.soumu.go.jp/menu_news/s-news/01kiban06_02000129.html</t>
   </si>
   <si>
     <t>電気通信事業報告規則第８条（電気通信番号に関する使用状況報告）</t>
   </si>
   <si>
     <t>00042</t>
   </si>
   <si>
     <t>固定端末系伝送路設備の設置状況</t>
   </si>
   <si>
     <t>総合通信基盤局電気通信事業部料金サービス課</t>
   </si>
   <si>
     <t>電気通信事業法（昭和59年法律第86号）第33条第１項の規定の適正な運用のため。</t>
   </si>
   <si>
     <t>平成16年度</t>
   </si>
   <si>
     <t>年１回</t>
   </si>
   <si>
     <t>６月～８月頃</t>
   </si>
   <si>
-    <t>https://www.soumu.go.jp/johotsusintokei/field/tsuushin03.html</t>
+    <t>https://www.soumu.go.jp/menu_news/s-news/01kiban03_02000994.html</t>
   </si>
   <si>
     <t>業務区域（都道府県単位）における固定端末系伝送路設備の設置状況</t>
   </si>
   <si>
     <t>00043</t>
   </si>
   <si>
     <t>00200523</t>
   </si>
   <si>
     <t>住民基本台帳人口移動報告</t>
   </si>
   <si>
     <t>統計局統計調査部国勢統計課</t>
   </si>
   <si>
     <t>市町村長（東京都特別区の区長を含む。）が作成する住民基本台帳により、人口の移動状況を明らかにすること。</t>
   </si>
   <si>
     <t>昭和29年</t>
   </si>
   <si>
     <t>月</t>
   </si>
@@ -3186,526 +3151,557 @@
     <t>緊急消防援助隊に関する政令に基づき、部隊登録の状況を公表するもの。</t>
   </si>
   <si>
     <t>原則４月</t>
   </si>
   <si>
     <t>https://www.fdma.go.jp/pressrelease/houdou/items/200410_kouiki_1.pdf</t>
   </si>
   <si>
     <t>部隊登録数</t>
   </si>
   <si>
     <t>・消防組織法第45条
 ・緊急消防援助隊に関する政令第4条</t>
   </si>
   <si>
     <t>救急搬送における医療機関の受入れ状況等実態調査</t>
   </si>
   <si>
     <t>救急搬送における医療機関の受入状況を把握し、今後の救急搬送における医療機関の受入状況改善のための資料とする。</t>
   </si>
   <si>
     <t>平成19年</t>
   </si>
   <si>
-    <t>3月</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.fdma.go.jp/singi_kento/kento/post-48.html</t>
   </si>
   <si>
     <t>都道府県別①重症以上傷病者②産科・周産期傷病者③小児傷病者④救命救急センター搬送事案の各救急搬送状況</t>
   </si>
   <si>
     <t>全国の消防本部の救急隊が行った医療機関への照会回数や現場滞在時間についての報告を取りまとめたもの</t>
   </si>
   <si>
     <t>00250</t>
   </si>
   <si>
     <t>00250002</t>
   </si>
   <si>
     <t>登記統計</t>
   </si>
   <si>
     <t>法務省</t>
   </si>
   <si>
     <t>大臣官房司法法制部司法法制課</t>
   </si>
   <si>
     <t>登記所において取り扱った登記事件の件数及び登録免許税額等を明らかにし、登記行政の施策の基礎資料とする。</t>
   </si>
   <si>
     <t>明治20年
 （年報の刊行を基準とする）</t>
   </si>
   <si>
-    <t>年報:5月,9月
-月報:毎月</t>
+    <t>年報：５月、９月
+月報：毎月</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_touki.html</t>
   </si>
   <si>
     <t>刊行物（令和３年まで）</t>
   </si>
   <si>
     <t xml:space="preserve">・不動産登記の件数及び個数
 ・商業・法人登記の件数　</t>
   </si>
   <si>
     <t>登記統計規程（平成20年12月15日付け法務省司司訓第1201号）に基づく登記事件の報告表及び調査票</t>
   </si>
   <si>
     <t>00250003</t>
   </si>
   <si>
     <t>検察統計調査</t>
   </si>
   <si>
     <t xml:space="preserve">検察庁で取り扱う刑事事件の受理、処理の状況及び被疑者の身上等を明らかにし、検察行政の施策及び刑事政策の基礎資料とする。　　</t>
   </si>
   <si>
-    <t>明治8年
+    <t>明治８年
 （年報の刊行を基準とする）</t>
   </si>
   <si>
-    <t>年報:8月
-月報:毎月</t>
+    <t>年報：８月
+月報：毎月</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_kensatsu.html</t>
   </si>
   <si>
     <t>・被疑事件の受理、既済及び未済人員の累年比較
 ・被疑事件の罪名別通常受理人員の累年比較</t>
   </si>
   <si>
     <t>刑事統計調査規程（平成３年12月２日法務省司調訓第502号）に基づく報告表及び調査票</t>
   </si>
   <si>
     <t>00250005</t>
   </si>
   <si>
     <t>矯正統計調査</t>
   </si>
   <si>
-    <t>婦人補導院の収容状況等を明らかにし、婦人補導行政の施策及び刑事政策の基礎資料とする。</t>
+    <t xml:space="preserve">刑務所、少年刑務所及び拘置所等の収容状況、被収容者の罪名、刑名、刑期、再入状況、前刑関係等を明らかにし、矯正行政の施策及び刑事政策の基礎資料とする。　</t>
+  </si>
+  <si>
+    <t>明治32年
+（年報の刊行を基準とする）</t>
+  </si>
+  <si>
+    <t>年報：７月
+月報：毎月</t>
+  </si>
+  <si>
+    <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_kousei.html</t>
+  </si>
+  <si>
+    <t>被収容者の１日平均収容人員、年末収容人員</t>
+  </si>
+  <si>
+    <t>矯正統計調査規程（平成13年３月30日法務省司司訓第332号）に基づく報告表及び調査票</t>
+  </si>
+  <si>
+    <t>00250006</t>
+  </si>
+  <si>
+    <t>少年矯正統計調査</t>
+  </si>
+  <si>
+    <t xml:space="preserve">少年院及び少年鑑別所の収容状況、少年の特質、処遇状況等を明らかにし、少年矯正行政の施策及び刑事政策の基礎資料とする。　　</t>
+  </si>
+  <si>
+    <t>昭和24年
+（年報の刊行を基準とする）</t>
+  </si>
+  <si>
+    <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_shonen-kyosei.html</t>
+  </si>
+  <si>
+    <t>・少年院及び少年鑑別所の１日平均収容人員
+・少年院及び少年鑑別所の新収容者の非行名</t>
+  </si>
+  <si>
+    <t>少年矯正統計調査規程（平成５年法務省司調訓第700号）に基づく報告表及び調査票</t>
+  </si>
+  <si>
+    <t>00250007</t>
+  </si>
+  <si>
+    <t>保護統計調査</t>
+  </si>
+  <si>
+    <t>仮釈放等の審理状況、保護観察、更生緊急保護の実施状況等を明らかにし、更生保護行政の施策及び刑事政策の基礎資料とする。</t>
+  </si>
+  <si>
+    <t>昭和35年
+（年報の刊行を基準とする）</t>
+  </si>
+  <si>
+    <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_hogo.html</t>
+  </si>
+  <si>
+    <t>・仮釈放等審理の開始及び終了人員　累年比較
+・保護観察の開始及び終了人員等　累年比較</t>
+  </si>
+  <si>
+    <t>保護統計調査規程（平成20年７月29日法務省司司訓第735号）に基づく更生保護に関する調査票及び報告表</t>
+  </si>
+  <si>
+    <t>00250011</t>
+  </si>
+  <si>
+    <t>出入国管理統計</t>
+  </si>
+  <si>
+    <t>出入国在留管理庁在留管理支援部情報分析官</t>
+  </si>
+  <si>
+    <t xml:space="preserve">日本人及び外国人の出入（帰）国の状況を明らかにし、出入国在留管理行政の施策の基礎資料とするため。　　　　　　　　　　　　　　　　</t>
   </si>
   <si>
     <t>昭和36年
 （年報の刊行を基準とする）</t>
   </si>
   <si>
-    <t>年報:7月
-[...85 lines deleted...]
-  <si>
     <t>https://www.moj.go.jp/isa/policies/statistics/toukei_ichiran_nyukan.html</t>
   </si>
   <si>
     <t>刊行物（令和３年分まで）</t>
   </si>
   <si>
     <t>・国籍・地域別在留資格別入国外国人
 ・地方出入国在留管理局管内別　在留資格取得等の受理及び処理人員</t>
   </si>
   <si>
     <t>・業務統計表（令和７年３月３日付け入管庁情第18号出入国在留管理庁在留管理支援部情報分析官通知）
 ・外国人出入国記録マスタファイル</t>
   </si>
   <si>
     <t>00250008</t>
   </si>
   <si>
     <t>戸籍統計</t>
   </si>
   <si>
     <t>民事局民事第一課</t>
   </si>
   <si>
     <t>本籍人口、戸籍届出事件の動向及び戸籍事務を取り扱う事務所数並びに従事職員数等の実態を明らかにし、戸籍行政の施策の基礎資料とする。</t>
   </si>
   <si>
     <t>昭和47年
 （年報の刊行を基準とする）</t>
   </si>
   <si>
-    <t>年報:8月</t>
+    <t>年報：８月</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_koseki.html</t>
   </si>
   <si>
     <t xml:space="preserve">本籍数、届出事件数　</t>
   </si>
   <si>
     <t>戸籍事件表
 戸籍事務取扱準則制定標準（平成16年４月１日法務省民一第850号民事局長通達）第21条</t>
   </si>
   <si>
     <t>00250009</t>
   </si>
   <si>
     <t>供託統計</t>
   </si>
   <si>
     <t>民事局商事課</t>
   </si>
   <si>
     <t>各種供託事件の動向を明らかにし、供託行政の施策の基礎資料とする。</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_kyotaku.html</t>
   </si>
   <si>
     <t xml:space="preserve">供託件数、金額　</t>
   </si>
   <si>
     <t>年計表（供託事務取扱手続準則第95条）</t>
   </si>
   <si>
     <t>00250010</t>
   </si>
   <si>
     <t>人権侵犯事件統計</t>
   </si>
   <si>
     <t>人権擁護局調査救済課</t>
   </si>
   <si>
     <t xml:space="preserve">人権侵犯事件の受理及び処理状況等を明らかにし、人権擁護行政の施策の基礎資料とする。　　　</t>
   </si>
   <si>
-    <t>年報:5月
-月報:毎月</t>
+    <t>年報：５月
+月報：毎月</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_jinken.html</t>
   </si>
   <si>
     <t>人権侵犯事件の受理及び処理件数</t>
   </si>
   <si>
     <t>・人権侵犯事件統計報告要領（平成12年12月11日権調第679号人権擁護局長通達）
 ・人権相談取扱規程（昭和59年８月31日法務省訓令第３号）</t>
   </si>
   <si>
     <t>00250001</t>
   </si>
   <si>
     <t>訟務事件統計</t>
   </si>
   <si>
     <t>訟務局訟務企画課</t>
   </si>
   <si>
     <t xml:space="preserve">国の利害に関係のある民事、行政及び税務に関する争訟事件の動向を明らかにし、訟務行政の施策の基礎資料とする。　</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/housei/toukei/toukei_ichiran_shomu.html</t>
   </si>
   <si>
     <t xml:space="preserve">訟務事件数　</t>
   </si>
   <si>
     <t>訟務統計要領（平成30年12月26日法務省訟企第799号訟務局長通達）</t>
   </si>
   <si>
     <t>00250012</t>
   </si>
   <si>
     <t>在留外国人統計（旧登録外国人統計）</t>
   </si>
   <si>
     <t>本邦に在留する外国人の実態を明らかにし、出入国在留管理行政の施策の基礎資料とするため。</t>
   </si>
   <si>
-    <t>12月末現在：7月
-6月末現在：12月</t>
+    <t>12月末現在：７月
+６月末現在：12月</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/isa/policies/statistics/toukei_ichiran_touroku.html</t>
   </si>
   <si>
     <t>国籍・地域別在留資格（在留目的）別在留外国人</t>
   </si>
   <si>
     <t>外国人出入国記録マスタファイル</t>
   </si>
   <si>
     <t>検察運営に関する報告に基づく統計</t>
   </si>
   <si>
     <t>刑事局</t>
   </si>
   <si>
     <t>検察庁で取り扱う刑事事件の受理、処理等の状況を明らかにするため。</t>
-  </si>
-[...1 lines deleted...]
-    <t>令和2年</t>
   </si>
   <si>
     <t>年１回
 （不定期）</t>
   </si>
   <si>
     <t>行政機関の保有する情報の公開に関する法律（平成11年法律第42号）第５条第１号又は第４号に該当し得る情報を含むため</t>
   </si>
   <si>
     <t>検察庁で取り扱う刑事事件の受理、処理件数等</t>
   </si>
   <si>
-    <t>検察運営に関する報告について（令和2年7月10日付け法務省刑総第699号刑事局長通達）</t>
+    <t>検察運営に関する報告について（令和２年７月10日付け法務省刑総第699号刑事局長通達）</t>
   </si>
   <si>
     <t>戸籍事務報告</t>
   </si>
   <si>
     <t>市区町村からの受理照会に対する指示件数や戸籍現地指導を行った市区町村数等から、法務局の市区町村に対する戸籍事務への関与の状況を明らかにし、戸籍行政の施策の基礎資料とする。</t>
   </si>
   <si>
     <t>昭和30年</t>
   </si>
   <si>
     <t>年報:１月頃</t>
   </si>
   <si>
     <t>届出受否指示件数、戸籍現地指導件数</t>
   </si>
   <si>
     <t>平成14年12月18日付け法務省民一第3004号民事局長通達</t>
   </si>
   <si>
     <t>国籍に関する統計</t>
   </si>
   <si>
     <t>帰化許可者、国籍取得者及び離脱者の数等を明らかにし、国籍に関する施策の基礎資料とする。</t>
   </si>
   <si>
     <t>https://www.moj.go.jp/MINJI/toukei_t_minj03.html</t>
   </si>
   <si>
     <t>帰化許可者、国籍取得者、離脱者数等</t>
   </si>
   <si>
     <t>令和５年２月20日付け法務省民一第514号民事局長通達
 令和４年２月９日付け法務省民一第285号民事第一課長依命通知
 平成24年３月22日付け法務省民一第748号民事第一課長依命通知</t>
   </si>
   <si>
+    <t>外国法事務弁護士関係基礎資料</t>
+  </si>
+  <si>
+    <t>外国法事務弁護士の申請状況等を明らかにし、外国法事務弁護士制度の企画・立案の基礎資料とするため。</t>
+  </si>
+  <si>
+    <t>平成15年度</t>
+  </si>
+  <si>
+    <t>年ごとにまとめて、一部のデータを法務年鑑に掲載する形式で公開している</t>
+  </si>
+  <si>
+    <t>承認又は指定件数、登録件数、指定法の付記件数、登録取消件数、変更届出及び二年ごとの報告受理件数</t>
+  </si>
+  <si>
+    <t>外国法事務弁護士における申請等の状況</t>
+  </si>
+  <si>
+    <t>弁護士資格認定関係基礎資料</t>
+  </si>
+  <si>
+    <t>弁護士資格認定の申請状況等を明らかにし、弁護士資格認定制度の企画・立案の基礎資料とするため。</t>
+  </si>
+  <si>
+    <t>年度ごとの弁護士資格認定の申請・認定・却下・取下げ件数</t>
+  </si>
+  <si>
+    <t>弁護士資格認定における申請等の状況</t>
+  </si>
+  <si>
+    <t>認証紛争解決手続の実施状況集計表</t>
+  </si>
+  <si>
+    <t>大臣官房司法法制部審査監督課</t>
+  </si>
+  <si>
+    <t>・認証紛争解決事業者の実情を把握して、その業務の適正な運営を確保するため。
+・認証紛争解決手続の業務に関する情報を広く国民に提供するため。</t>
+  </si>
+  <si>
+    <t>https://www.adr.go.jp/other/statistics/</t>
+  </si>
+  <si>
+    <t>認証紛争解決事業者の取扱件数等</t>
+  </si>
+  <si>
+    <t>裁判外紛争解決手続の利用の促進に関する法律第20条に基づき認証紛争解決事業者から提出された報告</t>
+  </si>
+  <si>
     <t>00300</t>
   </si>
   <si>
     <t>00300100</t>
   </si>
   <si>
     <t>海外在留邦人数調査統計</t>
   </si>
   <si>
     <t>外務省</t>
   </si>
   <si>
     <t>領事局政策課</t>
   </si>
   <si>
     <t>海外における邦人の生命及び身体の保護その他の安全に資するための基礎資料として作成する。</t>
   </si>
   <si>
     <t>昭和43年</t>
   </si>
   <si>
     <t>https://www.mofa.go.jp/mofaj/toko/tokei/hojin/index.html</t>
   </si>
   <si>
     <t>国・地域別、主要都市別、永住／長期滞在別海外在留邦人数</t>
   </si>
   <si>
     <t>在留届データ（旅券法第16条）</t>
   </si>
   <si>
     <t>00300300</t>
   </si>
   <si>
     <t>海外邦人援護統計</t>
   </si>
   <si>
-    <t>領事局海外邦人安全課</t>
+    <t>領事局海外安全邦人支援室</t>
   </si>
   <si>
     <t>在外公館が一年間に取り扱った邦人援護件数及び人数を集計し公表する資料として作成する。</t>
   </si>
   <si>
     <t>昭和61年</t>
   </si>
   <si>
     <t>https://www.anzen.mofa.go.jp/anzen_info/support.html</t>
   </si>
   <si>
     <t>地域毎の援護内容別・年齢別・性別・滞在形態別件数及び人数等</t>
   </si>
   <si>
     <t>邦人援護事件情報（事案毎に在外公館が随時入力しており、本統計は当該情報の内容を集計しているもの）</t>
   </si>
   <si>
     <t>00300400</t>
   </si>
   <si>
     <t>旅券統計</t>
   </si>
   <si>
     <t>領事局旅券課</t>
   </si>
   <si>
     <t>旅券発行数の動向等を明らかにする資料として作成する。</t>
   </si>
   <si>
     <t>昭和36年（確認できる資料）</t>
   </si>
   <si>
     <t>２月</t>
   </si>
   <si>
     <t>https://www.mofa.go.jp/mofaj/toko/tokei/passport/</t>
   </si>
   <si>
     <t>・一般旅券年代別・性別・月別・都道府県別の区分別・在外公館別発行数
 ・一般旅券の紛失盗難件数等</t>
   </si>
   <si>
     <t>・旅券発行数（旅券法第５条）
 ・旅券紛失・盗難数（旅券法第17条）</t>
   </si>
   <si>
     <t>00300500</t>
   </si>
   <si>
-    <t>ビザ（査証）発給統計</t>
+    <t>査証（ビザ）発給統計</t>
   </si>
   <si>
     <t>領事局外国人課</t>
   </si>
   <si>
-    <t>ビザ（査証）の発給傾向を把握し、執務の参考とするための資料として作成する。</t>
+    <t>査証（ビザ）の発給傾向を把握し、執務の参考とするための資料として作成する。</t>
   </si>
   <si>
     <t>昭和28年（確認できる資料）</t>
   </si>
   <si>
     <t>https://www.mofa.go.jp/mofaj/toko/tokei/hakkyu/</t>
   </si>
   <si>
     <t>国籍・地域別及び公館別発給数</t>
   </si>
   <si>
-    <t>在外公館で取り扱ったビザ（査証）発給件数</t>
+    <t>在外公館で取り扱った査証（ビザ）発給件数</t>
   </si>
   <si>
     <t>00350</t>
   </si>
   <si>
     <t>00350120</t>
   </si>
   <si>
     <t>財政統計</t>
   </si>
   <si>
     <t>財務省</t>
   </si>
   <si>
     <t>主計局調査課</t>
   </si>
   <si>
     <t>一般会計、特別会計及び政府関係機関について、予算・決算業務の資料に資するため、また、統計情報を利用者の利便に供するため作成している。</t>
   </si>
   <si>
     <t>令和２年度当初予算以降、当初予算及び補正予算成立時、決算の国会提出時を目途にそれぞれ公表することとしている。</t>
   </si>
   <si>
     <t>http://www.mof.go.jp/budget/reference/statistics/</t>
   </si>
@@ -3740,51 +3736,51 @@
     <t>国家公務員共済組合事業の実績及びこれに関連する経理概況</t>
   </si>
   <si>
     <t>・事業報告書（国家公務員共済組合法施行規則第125条）
 ・決算事業報告書（国家公務員共済組合法施行規則第125条の２）　等</t>
   </si>
   <si>
     <t>00350140</t>
   </si>
   <si>
     <t>契約に関する統計</t>
   </si>
   <si>
     <t>主計局法規課</t>
   </si>
   <si>
     <t>「公共調達の適正化について」（平成18年8月25日財計第2017号）に基づき、各省各庁の長から送付を受けた統計をとりまとめ、公表するもの。</t>
   </si>
   <si>
     <t>12月～３月頃</t>
   </si>
   <si>
     <t>http://www.mof.go.jp/budget/topics/public_purchase/</t>
   </si>
   <si>
-    <t>国の支出の原因となる契約（予定価格が予算決算及び会計令（昭和22年勅令第165号。以下「予決令」という。）第99条第2号、第3号、第4号又は第7号で規定するそれぞれの金額を超えないもの及び主要食糧の需給及び価格の安定に関する法律（平成6年法律第113号）第31条に規定する方式による米穀等の買入れに係るものを除く。）であって統計の対象期間において締結したもの（会計法（昭和22年法律第35号）第29条の12に規定する長期継続契約であって、統計の対象期間に契約を締結しなかったもののうち、過年度に締結した契約に基づき統計の対象期間に支出した額の合計が、予決令第99条第3号又は第7号で規定するそれぞれの金額を超えるものを含む。）。</t>
+    <t>国の支出の原因となる契約（予定価格が予算決算及び会計令（昭和22年勅令第165号。以下「予決令」という。）第99条第２号、第３号、第４号又は第７号で規定するそれぞれの金額を超えないもの及び主要食糧の需給及び価格の安定に関する法律（平成６年法律第113号）第31条に規定する方式による米穀等の買入れに係るものを除く。）であって統計の対象期間において締結したもの（会計法（昭和22年法律第35号）第29条の12に規定する長期継続契約であって、統計の対象期間に契約を締結しなかったもののうち、過年度に締結した契約に基づき統計の対象期間に支出した額の合計が、予決令第99条第３号又は第７号で規定するそれぞれの金額を超えるものを含む。）。</t>
   </si>
   <si>
     <t>・「公共調達の適正化について」（平成18年８月25日財計第2017号）</t>
   </si>
   <si>
     <t>00350300</t>
   </si>
   <si>
     <t>普通貿易統計</t>
   </si>
   <si>
     <t>関税局関税課</t>
   </si>
   <si>
     <t>外国貿易等に関する統計は、条約及び関税法第102条((証明書類の交付及び統計の閲覧等))に基づき作成及び公表し、並びに閲覧に供するものであり、貿易の実態を正確に把握し各国の外国貿易との比較を容易にすることにより、国及び公共機関の経済政策並びに私企業の経済活動の資料に資することを目的とする。</t>
   </si>
   <si>
     <t>明治15年</t>
   </si>
   <si>
     <t>毎月</t>
   </si>
   <si>
     <t>https://www.customs.go.jp/toukei/info/index.htm</t>
   </si>
@@ -3933,51 +3929,51 @@
   </si>
   <si>
     <t>明治40年
 （確認できる資料）</t>
   </si>
   <si>
     <t>https://www.mof.go.jp/jgbs/publication/annual_report/index.html</t>
   </si>
   <si>
     <t>・国債・借入金等の現在額
 ・国債・借入金等の負担会計別現在高　ほか</t>
   </si>
   <si>
     <t>国債の発行及び償還等の情報</t>
   </si>
   <si>
     <t>00350471</t>
   </si>
   <si>
     <t>分離適格振替国債の分離状況並びに現在高推移</t>
   </si>
   <si>
     <t>分離適格振替国債の分離状況等を取りまとめ一般の利用に供するため。</t>
   </si>
   <si>
-    <t>４月、７月、1０月、１月</t>
+    <t>４月、７月、10月、１月</t>
   </si>
   <si>
     <t>https://www.mof.go.jp/jgbs/reference/appendix/suii/index.htm</t>
   </si>
   <si>
     <t>・分離適格振替国債の分離状況
 ・分離元本振替国債の現在高推移
 ・分離利息振替国債の現在高推移</t>
   </si>
   <si>
     <t>00350473</t>
   </si>
   <si>
     <t>国債及び借入金並びに政府保証債務現在高</t>
   </si>
   <si>
     <t>内国債及び借入金、政府短期証券並びに政府保証債務現在高について、透明性と情報開示を促進するため。</t>
   </si>
   <si>
     <t>平成８年
 (平成11年までは「国債及び借入金現在高」の名称)</t>
   </si>
   <si>
     <t>５月、８月、11月、２月</t>
   </si>
@@ -4167,51 +4163,51 @@
     <t>財政融資資金法の規定に基づき、財政融資資金運用報告書を作成している。</t>
   </si>
   <si>
     <t>昭和26年度</t>
   </si>
   <si>
     <t>翌年度:７月</t>
   </si>
   <si>
     <t>https://www.mof.go.jp/filp/reference/management_report/data.htm</t>
   </si>
   <si>
     <t>財政融資資金の運用状況等</t>
   </si>
   <si>
     <t>財政融資資金の運用状況
 ※　ただし、「損益計算書」「貸借対照表」の2点については加工された計数（加工統計）が含まれている。</t>
   </si>
   <si>
     <t>00350461</t>
   </si>
   <si>
     <t>国庫の状況報告書</t>
   </si>
   <si>
-    <t>財政法第46条第2項の規定に基づく国会及び国民に対する報告である。政府預金の増減を明確にすることを目的として財政資金対民間収支等の状況を集計している。</t>
+    <t>財政法第46条第２項の規定に基づく国会及び国民に対する報告である。政府預金の増減を明確にすることを目的として財政資金対民間収支等の状況を集計している。</t>
   </si>
   <si>
     <t>https://www.mof.go.jp/policy/exchequer/reference/exchequer_report/data.htm</t>
   </si>
   <si>
     <t>・政府預金残高
 ・財政資金対民間収支</t>
   </si>
   <si>
     <t>政府預金の増減等</t>
   </si>
   <si>
     <t>00350500</t>
   </si>
   <si>
     <t>外貨準備等の状況</t>
   </si>
   <si>
     <t>国際局為替市場課</t>
   </si>
   <si>
     <t>外国為替相場の安定のために行う為替介入等の原資として外国為替資金特別会計及び日本銀行が保有する外貨準備資産の状況を明らかにすることを目的としている。</t>
   </si>
   <si>
     <t>昭和27年
@@ -4267,76 +4263,76 @@
   <si>
     <t>https://www.mof.go.jp/international_policy/reference/feio/index.html</t>
   </si>
   <si>
     <t>外国為替平衡操作（為替介入）の実施金額</t>
   </si>
   <si>
     <t>外国為替および外国為替貿易法第7条第3項に基づく所要の措置（外国為替平衡操作）の実施状況</t>
   </si>
   <si>
     <t>00350510</t>
   </si>
   <si>
     <t>開発途上国に対する資金の流れ</t>
   </si>
   <si>
     <t>国際局開発政策課</t>
   </si>
   <si>
     <t>経済協力開発機構（OECD）開発援助委員会（DAC）からの要請に基づいて実施している各加盟国から開発途上国等への開発協力実績等の集計について、我が国における動向を把握するため。</t>
   </si>
   <si>
     <t>平成７年</t>
   </si>
   <si>
-    <t>4月頃</t>
+    <t>４月頃</t>
   </si>
   <si>
     <t>https://www.mof.go.jp/international_policy/reference/financial_flows_to_developing_countries/data.htm</t>
   </si>
   <si>
     <t>政府開発援助(ODA)、その他の政府資金（OOF）、民間資金（PF）の支出総額・支出純額・回収額</t>
   </si>
   <si>
     <t>経済協力開発機構（OECD）開発援助委員会（DAC）からの要請に基づき実施するもの。</t>
   </si>
   <si>
     <t>00350503</t>
   </si>
   <si>
     <t>国際収支統計</t>
   </si>
   <si>
     <t>一定の期間における居住者と非居住者の間で行われたあらゆる対外経済取引（財貨、サービス、証券等の各種経済金融取引、それらに伴って生じる決済資金の流れ等）を体系的に記録することを目的としている。</t>
   </si>
   <si>
     <t>月・年</t>
   </si>
   <si>
     <t>月次:１～12月
-年次:2月、5月</t>
+年次:２月、５月</t>
   </si>
   <si>
     <t>https://www.mof.go.jp/policy/international_policy/reference/balance_of_payments/data.htm</t>
   </si>
   <si>
     <t>・国際収支
 ・地域別国際収支
 ・対外・対内直接投資
 ・対外・対内直接投資（地域別・業種別）
 ・対外・対内証券投資</t>
   </si>
   <si>
     <t>（記録情報等）
 ・外国為替及び外国貿易法の規定に基づく報告
 （根拠法令）
 ・外国為替及び外国貿易法 第五十五条の九
 ・外国為替令 第十八条の九</t>
   </si>
   <si>
     <t>00350504</t>
   </si>
   <si>
     <t>本邦対外資産負債残高</t>
   </si>
   <si>
@@ -4451,103 +4447,79 @@
   <si>
     <t>確定申告（法人税法第74条）</t>
   </si>
   <si>
     <t>00351030</t>
   </si>
   <si>
     <t>申告所得税標本調査</t>
   </si>
   <si>
     <t>申告所得税納税者について、所得者区分別・所得種類別の構成、所得階級別の分布及び各種控除の適用状況の実態を明らかにし、併せて租税収入の見積り、税制改正及び税務行政の運営等の基礎資料とすることを目的としている。</t>
   </si>
   <si>
     <t>https://www.nta.go.jp/publication/statistics/kokuzeicho/shinkokuhyohon/top.htm</t>
   </si>
   <si>
     <t>所得者区分別・合計所得階級別の合計所得金額・所得控除額等</t>
   </si>
   <si>
     <t>確定所得申告（所得税法第120条）</t>
   </si>
   <si>
     <t>00400</t>
   </si>
   <si>
-    <t>国立大学法人等における役職員の給与水準</t>
+    <t>00400101</t>
+  </si>
+  <si>
+    <t>公立学校施設実態調査</t>
   </si>
   <si>
     <t>文部科学省</t>
   </si>
   <si>
-    <t>大臣官房人事課</t>
-[...22 lines deleted...]
-  <si>
     <t>大臣官房文教施設企画・防災部施設助成課</t>
   </si>
   <si>
     <t>義務教育諸学校等の施設費の国庫負担等に関する法律（昭和33年法律第81号）、及び公立学校施設災害復旧費国庫負担法（昭和28年法律第247号）等に基づく国庫補助金の執行に関する資料を得るとともに、公立学校の施設の実態を把握することを目的とする。</t>
-  </si>
-[...1 lines deleted...]
-    <t>１～３月頃</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/b_menu/toukei/chousa01/kouritsu/1262949.htm</t>
   </si>
   <si>
     <t>・学校数・学級数・児童生徒数（学校種別）
 ・必要・保有・整備資格・危険・要改築面積（学校種別・建物区分別）
 ・構造別保有面積（学校種別・建物区分別）
 ・学校別建物の実態
 ・小中学校校舎等の１校・１学級・１人当たり保有面積等
 ・屋内運動場の保有状況（学校種別）
 ・地域別の小中学校建物の実態
 ・校地面積（学校種別・用途別）
 ・公立学校建物の整備率＜全国＞（校舎・屋体・寄宿舎の計）
 ・公立学校建物の構造別保有面積＜全国＞（校舎・屋体・寄宿舎の計）
-・公立学校の用途別校地面積＜全国＞</t>
+・公立学校の用途別校地面積＜全国＞　　等</t>
   </si>
   <si>
     <t>地方教育行政の組織及び運営に関する法律第54条第２項に基づき地方公共団体からなされた報告</t>
   </si>
   <si>
     <t>00400302</t>
   </si>
   <si>
     <t>教職員の組織する職員団体の実態調査</t>
   </si>
   <si>
     <t>初等中等教育局初等中等教育企画課</t>
   </si>
   <si>
     <t>教職員が組織する職員団体について、その加入者数や新採用職員の加入者数等の実態について調査し、文教行政上の基礎的資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>昭和33年</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/a_menu/shotou/jinji/1300807.htm</t>
   </si>
   <si>
     <t>・職員団体の加入者数
 ・新採用教職員の加入者数</t>
@@ -4565,86 +4537,89 @@
     <t>昭和61年度</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/koutou/ryugaku/koukousei/1323946.htm</t>
   </si>
   <si>
     <t>・高校生の留学、外国への研修旅行・修学旅行の実施状況
 ・高等学校等における外国からの留学生、研修旅行生などの受入状況　等</t>
   </si>
   <si>
     <t>地方教育行政の組織及び運営に関する法律第54条第２項に基づき地方公共団体及び教育委員会に対して行う調査</t>
   </si>
   <si>
     <t>00400305</t>
   </si>
   <si>
     <t>日本語指導が必要な児童生徒の受入状況等に関する調査</t>
   </si>
   <si>
     <t>日本語指導が必要な児童生徒の教育の改善充実に資する基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>平成３年度</t>
   </si>
   <si>
-    <t>9～12月頃</t>
+    <t>９～12月頃</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/b_menu/toukei/chousa01/nihongo/1266536.htm</t>
   </si>
   <si>
     <t>・日本語指導が必要な児童生徒数
 ・日本語指導が必要な児童生徒が在籍する学校数　等</t>
   </si>
   <si>
     <t>00400205</t>
   </si>
   <si>
     <t>外国人の子供の就学状況等調査</t>
   </si>
   <si>
     <t>外国人の子供の就学状況等を把握することを目的とする。</t>
   </si>
   <si>
     <t>令和元年度</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/clarinet/genjyou/1295897.htm</t>
   </si>
   <si>
     <t>・学齢相当の外国人の子供の住民基本台帳上の人数
 ・学齢相当の外国人の子供の就学状況の把握状況　等</t>
   </si>
   <si>
     <t>高等学校卒業程度認定試験合格者の企業等における扱いに関する調査</t>
   </si>
   <si>
     <t>総合教育政策局生涯学習推進課</t>
   </si>
   <si>
     <t>地方自治体や企業における高等学校卒業程度認定試験の認知度及び合格者の採用に関する現状を調査・分析することにより、本制度の改善に資する基礎資料を得ることを目的とする。</t>
+  </si>
+  <si>
+    <t>平成17年度</t>
   </si>
   <si>
     <t>およそ５年に一度</t>
   </si>
   <si>
     <t>随時</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/koutou/shiken/06033010/009_00002.htm</t>
   </si>
   <si>
     <t>・高等学校卒業程度認定試験の認知度
 ・採用試験・人事考課における合格者の取扱い　等</t>
   </si>
   <si>
     <t>地方公共団体や企業における高校卒業程度認定試験の認知度及び合格者の採用に関する状況</t>
   </si>
   <si>
     <t>高等学校教育の改革に関する推進状況</t>
   </si>
   <si>
     <t>初等中等教育局参事官（高等学校担当）付</t>
   </si>
   <si>
     <t>高等学校教育改革の推進状況を把握し、今後の施策の推進の参考にすることを目的とする。</t>
@@ -4686,480 +4661,450 @@
     <t>学校図書館関係の地方財政措置要望、委託研究、行政説明等を実施する際の基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>平成４年</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/a_menu/shotou/dokusho/link/1360234.htm</t>
   </si>
   <si>
     <t>・学校図書館の人的・物的整備の現状
 ・学校図書館における読書活動の状況</t>
   </si>
   <si>
     <t>学校図書館の現状</t>
   </si>
   <si>
     <t>通級による指導実施状況調査</t>
   </si>
   <si>
     <t>初等中等教育局特別支援教育課</t>
   </si>
   <si>
     <t>通級による指導の実施状況等を把握し、今後の施策等の参考とするため。</t>
   </si>
   <si>
-    <t>平成5年度</t>
+    <t>平成５年度</t>
   </si>
   <si>
     <t>年等</t>
   </si>
   <si>
     <t>３月等</t>
   </si>
   <si>
-    <t>https://www.mext.go.jp/content/20241107-mxt_tokubetu02-000037897_1.pdf</t>
+    <t>https://www.mext.go.jp/a_menu/shotou/tokubetu/1402845_00013.htm</t>
   </si>
   <si>
     <t>通級指導実施状況（指導を受けている児童生徒数）</t>
   </si>
   <si>
     <t>通級指導実施状況について都道府県等からなされた報告</t>
   </si>
   <si>
     <t>学校における医療的ケアに関する実態調査</t>
   </si>
   <si>
     <t>学校における医療的ケアに関する実態等を把握し、今後の施策等の参考とするため。</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/tokubetu/1402845_00008.htm</t>
   </si>
   <si>
     <t>医療的ケア児数等の医療的ケアの実施状況</t>
   </si>
   <si>
     <t>医療的ケアの実施状況について都道府県等からなされた報告</t>
   </si>
   <si>
     <t>特別支援学校のセンター的機能の取組に関する状況調査</t>
   </si>
   <si>
     <t>特別支援学校のセンター的機能の取組を把握し、今後の施策等の参考とするため。</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/content/20231031-mxt_tokubetu02-000032436-3r.pdf</t>
   </si>
   <si>
     <t>特別支援学校のセンター的機能の取組に関する状況</t>
   </si>
   <si>
     <t>特別支援学校のセンター的機能の取組について都道府県等からなされた報告</t>
   </si>
   <si>
     <t>特別支援教育体制整備状況調査</t>
   </si>
   <si>
     <t>特別支援教育の体制整備等の状況を把握し、今後の施策等の参考とするため。</t>
   </si>
   <si>
-    <t>平成15年度</t>
+    <t>２年等</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/content/20240906mxt_tokubetu02-000037861-02rr.pdf</t>
   </si>
   <si>
     <t>特別支援教育の体制整備等の状況</t>
   </si>
   <si>
     <t>特別支援教育の体制整備等の状況について都道府県等からなされた報告</t>
   </si>
   <si>
     <t>病気療養児に関する調査</t>
   </si>
   <si>
     <t>病気療養児に対する支援状況等を把握し、今後の施策等の参考とするため。</t>
   </si>
   <si>
+    <t>10月等</t>
+  </si>
+  <si>
     <t>https://www.mext.go.jp/content/20231031-mxt_tokubetu02-000032436-2.pdf</t>
   </si>
   <si>
     <t>病気療養児に対する支援の実施状況</t>
   </si>
   <si>
     <t>病気療養児に対する支援の実施状況について都道府県等からなされた報告</t>
   </si>
   <si>
-    <t>教育と福祉の連携に関する調査</t>
-[...2 lines deleted...]
-    <t>教育と福祉の連携状況等を把握し、今後の施策等の参考とするため。</t>
+    <t>公立小・中学校において学校教育法施行令第22条の３に規定する障害の程度に該当し、特別な教育的支援を必要とする児童生徒の数等に関する調査</t>
+  </si>
+  <si>
+    <t>就学先決定の状況等を把握し、今後の施策等の参考とするため。</t>
   </si>
   <si>
     <t>平成30年度</t>
   </si>
   <si>
-    <t>https://www.mext.go.jp/content/20200317-mxt_tokubetu01-000005538-01.pdf</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.mext.go.jp/b_menu/houdou/2023/mext_01302.html</t>
   </si>
   <si>
     <t>就学先決定の状況</t>
   </si>
   <si>
     <t>就学先決定の状況について都道府県等からなされた報告</t>
   </si>
   <si>
-    <t>公立小学校・義務教育学校（前期課程）、公立中学校・中等教育学校（前期課程）・義務教育学校（後期課程）、公立高等学校・中等教育学校（後期課程）における英語教育実施状況調査</t>
+    <t>英語教育実施状況調査</t>
   </si>
   <si>
     <t>初等中等教育局教育課程課</t>
   </si>
   <si>
-    <t>全国の公立小・中学校及び高等学校、義務教育学校及び中等教育学校における英語教育の取組状況を把握することを目的とする。</t>
+    <t>全国の公立小学校、中学校、高等学校、義務教育学校、中等教育学校及び特別支援学校における英語教育の取組状況を把握することを目的とする。</t>
   </si>
   <si>
     <t>平成25年</t>
   </si>
   <si>
     <t>４～７月頃</t>
   </si>
   <si>
-    <t>http://www.mext.go.jp/a_menu/kokusai/gaikokugo/index.htm</t>
+    <t>https://www.mext.go.jp/a_menu/kokusai/gaikokugo/index_00006.htm</t>
   </si>
   <si>
     <t>・生徒の英語力の状況
 ・英語担当教員の英語力の状況
 ・外国語指導助手（ALT）等の活用状況</t>
   </si>
   <si>
-    <t>公立小・中学校及び高等学校における英語教育の取組状況</t>
+    <t>公立小・中学校及び高等学校等における英語教育の取組状況</t>
   </si>
   <si>
     <t>全国学力・学習状況調査</t>
   </si>
   <si>
     <t>総合教育政策局参事官（調査企画担当）付</t>
   </si>
   <si>
-    <t>義務教育の機会均等とその水準の維持向上の観点から、全国的な児童生徒の学力や学習状況を把握・分析し、教育施策の成果と課題を検証し、その改善を図るとともに、学校における児童生徒への教育指導の充実や学習状況の改善等に役立て、さらに、そのような取組を通じた教育に関する継続的な検証改善サイクルを確立するため、全国的な学力調査を実施する。</t>
-[...2 lines deleted...]
-    <t>７～８月</t>
+    <t>義務教育の機会均等とその水準の維持向上の観点から、全国的な児童生徒の学力や学習状況を把握・分析し、教育施策の成果と課題を検証し、その改善を図るとともに、学校における児童生徒への学習指導の充実や学習状況の改善等に役立てる。さらに、そのような取組を通じて、教育に関する継続的な検証改善サイクルを確立する。</t>
+  </si>
+  <si>
+    <t>７～９月</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/a_menu/shotou/gakuryoku-chousa/sonota/1347088.htm</t>
   </si>
   <si>
     <t>・児童生徒の学力の状況
 ・児童生徒の生活習慣や学習環境
-等</t>
-[...2 lines deleted...]
-    <t>地方教育行政の組織及び運営に関する法律第54条第2項に基づき教育委員会からなされた報告 等</t>
+等
+（・児童生徒の学習意欲、学習方法、学習環境、生活の諸側面等に関する質問）</t>
+  </si>
+  <si>
+    <t>地方教育行政の組織及び運営に関する法律第54条第２項に基づき教育委員会からなされた報告 等</t>
   </si>
   <si>
     <t>設置計画履行状況等調査の結果等</t>
   </si>
   <si>
     <t>高等教育局高等教育企画課</t>
   </si>
   <si>
     <t>大学の設置認可時等における留意事項及び授業科目の開設状況、教員組織の整備状況、その他の設置計画の履行状況について、各大学からの報告を求め、書面、面接又は実地により調査を行い、各大学の教育水準の維持・向上及びその主体的な改善・充実に資することを目的として実施するものである。</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/a_menu/koutou/ninka/1354958.htm</t>
   </si>
   <si>
     <t>指摘事項が付された大学数等</t>
   </si>
   <si>
     <t>「設置計画履行状況報告書」、「収容定員に係る学則変更を行った大学の履行状況報告書」（大学の設置等の認可の申請及び届出に係る手続き等に関する規則（平成18年文部科学省令第12号）第14条）</t>
   </si>
   <si>
     <t>国公私立大学・短期大学入学者選抜実施状況の概要</t>
   </si>
   <si>
     <t>高等教育局大学振興課</t>
   </si>
   <si>
-    <t>実施した国公私立大学・短期大学の入試結果を入学者選抜実施に関する指導・助言等の業務に使用するほか、入試区分毎の志願者数や入学者数を総体として把握することで、入試の実施状況を把握・分析し、政策立案に活用。</t>
+    <t>実施した国公私立大学・短期大学の入試結果を入学者選抜実施に関する指導・助言等の業務に使用するほか、入試区分毎の志願者数や入学者数を総体として把握することで、入試の実施状況を把握・分析し、政策立案に活用</t>
   </si>
   <si>
     <t>平成６年</t>
   </si>
   <si>
     <t>９～３月頃</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/koutou/senbatsu/1346790.htm</t>
   </si>
   <si>
     <t>入試区分毎の志願者数、合格者数、入学者数等</t>
   </si>
   <si>
     <t>国公私立大学・短期大学入学者選抜実施状況</t>
   </si>
   <si>
     <t>国公立大学入学者選抜の概要</t>
   </si>
   <si>
-    <t>これから実施する国公立大学の入試状況を把握し、入学者選抜実施に関する指導・助言等の業務に使用するほか、国公立大学の入試に関する社会的関心の高さに対応するため、取りまとめた結果を公表。</t>
+    <t>これから実施する国公立大学の入試状況を把握し、入学者選抜実施に関する指導・助言等の業務に使用するほか、国公立大学の入試に関する社会的関心の高さに対応するため、取りまとめた結果を公表</t>
   </si>
   <si>
     <t>９月～12月頃</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/koutou/senbatsu/1346792.htm</t>
   </si>
   <si>
     <t>入試区分毎の募集人員等</t>
   </si>
   <si>
     <t>国公立大学入学者選抜の状況</t>
   </si>
   <si>
     <t>国公立大学入学者選抜の確定志願状況及び２段階選抜実施状況</t>
   </si>
   <si>
-    <t>国公立大学の一般選抜の志願状況を把握し、入学者選抜実施に関する助言等の業務に使用するほか、国公立大学の入試に関する社会的関心の高さに対応するため、取りまとめた結果を公表。</t>
+    <t>国公立大学の一般選抜の志願状況を把握し、入学者選抜実施に関する助言等の業務に使用するほか、国公立大学の入試に関する社会的関心の高さに対応するため、取りまとめた結果を公表</t>
   </si>
   <si>
     <t>平成２年</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/koutou/senbatsu/1346791.htm</t>
   </si>
   <si>
     <t>一般選抜の志願者数、第一段階選抜不合格者数等</t>
   </si>
   <si>
     <t>教員養成学部等及び附属学校調査</t>
   </si>
   <si>
-    <t>総合教育政策局教育人材政策課</t>
+    <t>高等教育局専門教育課</t>
   </si>
   <si>
     <t>教員養成学部等及び附属学校に関する全国的な状況を把握することを目的とする。</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/koutou/kyoushoku/kyoushoku/1354464.htm</t>
   </si>
   <si>
     <t>・国立大学教員養成学部・課程卒業者の就職状況
 ・教職大学院修了者の就職者状況</t>
   </si>
   <si>
     <t>国立の教員養成大学・学部（教員養成課程）等の卒業者の就職状況</t>
   </si>
   <si>
-    <t>公立小・中学校における教育課程の編成・実施状況調査結果</t>
+    <t>公立小・中学校等における教育課程の編成・実施状況調査</t>
   </si>
   <si>
     <t>義務教育に関する政策の企画・立案等のために、全国の公立小・中学校における教育課程の編成状況等を調査するもの。</t>
   </si>
   <si>
-    <t>未定</t>
+    <t>12月～1月頃</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/a_menu/shotou/new-cs/1263169.htm</t>
   </si>
   <si>
-    <t xml:space="preserve">・年間の総授業時数、総授業日数
-・指導方法の改善に関する取組の実施状況　
+    <t xml:space="preserve">・年間の総授業時数の状況
+・年間総授業日数の状況　
+・週当たり授業時数の状況
 　等　</t>
   </si>
   <si>
-    <t>公立小・中学校における教育課程の編成・実施状況</t>
-[...2 lines deleted...]
-    <t>公立高等学校における教育課程の編成・実施状況調査結果</t>
+    <t>公立小・中学校等における教育課程の編成・実施状況</t>
+  </si>
+  <si>
+    <t>公立高等学校等における教育課程の編成・実施状況調査</t>
   </si>
   <si>
     <t>高等学校教育に関する政策の企画・立案等のために、全国の公立高等学校における教育課程の編成状況等を調査するもの。</t>
   </si>
   <si>
-    <t xml:space="preserve">・週あたりの授業時数、年間総授業日数
-[...4 lines deleted...]
-    <t>公立高等学校における教育課程の編成・実施状況</t>
+    <t xml:space="preserve">・修得単位数、履修単位数の状況
+・週あたりの授業時数の状況
+・年間総授業日数の状況
+　等　</t>
+  </si>
+  <si>
+    <t>公立高等学校等における教育課程の編成・実施状況</t>
   </si>
   <si>
     <t>公立学校教員採用選考の実施状況調査</t>
   </si>
   <si>
+    <t>初等中等教育局教育職員政策課</t>
+  </si>
+  <si>
     <t>都道府県・指定都市・豊能地区（大阪府）教育委員会において実施された採用選考の実施状況を把握することを目的とする。</t>
   </si>
   <si>
     <t>昭和54年</t>
   </si>
   <si>
     <t>12～４月頃</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/senkou/1243159.htm</t>
   </si>
   <si>
     <t>公立学校教員採用選考試験の受験者数、採用者数、採用倍率</t>
   </si>
   <si>
     <t>都道府県、指定都市等教育委員会から収集した公立学校教員採用選考の実施状況についての報告</t>
   </si>
   <si>
-    <t>公立学校教員採用選考の実施方法調査</t>
-[...13 lines deleted...]
-  <si>
     <t>就学援助実施状況等調査</t>
   </si>
   <si>
-    <t>初等中等教育局修学支援プロジェクトチーム</t>
+    <t>初等中等教育局財務課</t>
   </si>
   <si>
     <t>学校教育法第19条の規定や「こども大綱」に基づく子供の貧困対策を推進する観点から、市町村における就学援助の実施状況等を把握することを目的とする。</t>
   </si>
   <si>
     <t>10月～３月頃</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/career/05010502/1412177_00003.htm</t>
   </si>
   <si>
     <t>要保護及び準要保護児童生徒数，就学援助制度の周知方法，準要保護の認定基準等</t>
   </si>
   <si>
     <t>市町村における就学援助の実施状況等</t>
   </si>
   <si>
-    <t>高等学校等における政治参加に関する学習活動に係る実態調査</t>
-[...2 lines deleted...]
-    <t>全国の国公私立の高等学校等（中等教育学校。特別支援学校高等部含む）における政治参加に関する学習活動の実施状況等を調査するもの。</t>
+    <t>高等学校等における主権者教育に関する学習活動に係る実態調査</t>
+  </si>
+  <si>
+    <t>全国の国公私立の高等学校等（中等教育学校。特別支援学校高等部含む）における主権者教育に関する学習活動の実施状況等を調査するもの。</t>
+  </si>
+  <si>
+    <t>４月～５月頃</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/shukensha/1388336.htm</t>
   </si>
   <si>
-    <t>・学校における主権者教育の実施状況
-[...4 lines deleted...]
-（根拠：地方教育行政の組織及び運営に関する法律　第54条第2項）</t>
+    <t>・高等学校等における主権者教育（政治的教養の教育）の実施状況
+　等</t>
+  </si>
+  <si>
+    <t>高等学校等における主権者教育に係る取組状況
+（根拠：地方教育行政の組織及び運営に関する法律　第54条第２項）</t>
   </si>
   <si>
     <t>令和元年度調査より、学校について抽出調査</t>
   </si>
   <si>
     <t>道徳教育実施状況調査</t>
   </si>
   <si>
     <t>道徳教育の取組状況や課題を把握し、今後の道徳教育のさらなる改善・充実を図るために必要な知見を得ることを目的に実施。
 ※令和3年度調査は、「特別の教科　道徳」が全面実施（小：H30年度、中：R元年度）されて以降、初めての調査。</t>
   </si>
   <si>
     <t>昭和58年</t>
   </si>
   <si>
-    <t>4月～５月頃</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mext.go.jp/a_menu/shotou/doutoku/chousa/mext_00080.html</t>
   </si>
   <si>
     <t>・小中学校及び教育委員会を対象とした道徳教育についての調査</t>
   </si>
   <si>
     <t>都道府県、市区町村教育委員会及び公立小中学校における道徳教育の取組状況
-（根拠：地方教育行政の組織及び運営に関する法律 第54条第2項）</t>
-[...2 lines deleted...]
-    <t>令和3年度調査より、学校について抽出調査</t>
+（根拠：地方教育行政の組織及び運営に関する法律 第54条第２項）</t>
+  </si>
+  <si>
+    <t>令和３年度調査より、学校について抽出調査</t>
   </si>
   <si>
     <t>初任者研修実施状況調査</t>
   </si>
   <si>
     <t>教員研修の充実・改善を図るため。</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/kenshu/index.htm</t>
   </si>
   <si>
     <t>初任者研修の対象者数指導教員の人数、１人当たりの研修時間、日数、研修内容　等</t>
   </si>
   <si>
     <t>都道府県、指定都市、中核市教育委員会等から収集した教員研修実施状況についての報告</t>
   </si>
   <si>
     <t>中堅教諭等資質向上研修実施状況調査</t>
   </si>
   <si>
     <t>中堅教諭研修の対象者数指導教員の人数、１人当たりの研修時間、日数、研修内容　等</t>
   </si>
   <si>
     <t>教職経験者研修・職階研修・その他の研修等実施状況調査</t>
   </si>
   <si>
-    <t>２年等</t>
-[...1 lines deleted...]
-  <si>
     <t>教職経験年数や職階に応じた研修等の実施教委数、日数　等</t>
   </si>
   <si>
-    <t>社会体験研修実施状況調査</t>
-[...4 lines deleted...]
-  <si>
     <t>大学院等派遣研修実施状況調査</t>
   </si>
   <si>
     <t>大学院等派遣研修実施教委数、派遣者数　等</t>
   </si>
   <si>
     <t>都道府県、指定都市教育委員会等から収集した教員研修実施状況についての報告</t>
   </si>
   <si>
     <t>大学院修学休業制度等に基づく休業者に関する調査</t>
   </si>
   <si>
     <t>大学院等への修学に伴う休業制度を活用した、公立学校教員の休業状況等を把握するため。</t>
   </si>
   <si>
     <t>https://www.mext.go.jp/a_menu/shotou/kyuugyou/syuugaku.htm</t>
   </si>
   <si>
     <t>大学院等への修学休業者数、休業期間、取得予定免許の種類　等</t>
   </si>
   <si>
     <t>都道府県、指定都市委員会等から収集した修学休業状況についての報告</t>
   </si>
   <si>
     <t>教員免許状授与件数等調査</t>
@@ -5212,243 +5157,284 @@
   <si>
     <t>学校評価等実施状況調査</t>
   </si>
   <si>
     <t>初等中等教育企画課</t>
   </si>
   <si>
     <t>学校運営の改善を図るため、活用を推進している学校評価等の現状と課題を把握するもの。</t>
   </si>
   <si>
     <t>５年等</t>
   </si>
   <si>
     <t>３月頃等</t>
   </si>
   <si>
     <t>http://www.mext.go.jp/a_menu/shotou/gakko-hyoka/1369130.htm</t>
   </si>
   <si>
     <t>自己評価、学校関係者評価、第三者評価について等</t>
   </si>
   <si>
     <t>学校の教職員が行う自己評価については、法令上、全ての学校について、その実施と結果の公表の義務が課せられており、その実施状況や課題の把握等</t>
   </si>
   <si>
-    <t>令和２～６年度は調査実施延期</t>
-[...5 lines deleted...]
-    <t>初等中等教育局財務課</t>
+    <t>令和２～７年度は調査実施延期</t>
+  </si>
+  <si>
+    <t>教育委員会における学校の働き方改革のための「見える化」調査</t>
   </si>
   <si>
     <t>中央教育審議会答申を踏まえ、平成28年度から実施している「教育委員会における学校の業務改善のための取組状況調査」を抜本的に見直し、各教育委員会や学校における働き方改革の進捗状況を明確にし、市区町村別の公表等や優良事例の展開を通じて、働き方改革の取組を促すことを目的とするもの。</t>
   </si>
   <si>
-    <t>https://www.mext.go.jp/a_menu/shotou/uneishien/detail/1407520_00015.htm</t>
+    <t>12月等</t>
+  </si>
+  <si>
+    <t>https://www.mext.go.jp/a_menu/shotou/uneishien/detail/1407520_00025.htm</t>
   </si>
   <si>
     <t>・「学校・教師が担う業務に係る３分類」に係る業務の役割分担・適正化のために必要な取組の進捗状況
-・在校等時間の把握方法　等</t>
+・在校等時間の把握方法
+・1箇月当たりの時間外在校等時間の平均値　等</t>
   </si>
   <si>
     <t>・地方教育行政の組織及び運営に関する法律第54条第2項に基づき教育委員会からなされた報告
 ・教育委員会における学校の働き方改革のための取組状況</t>
   </si>
   <si>
-    <t>令和元年度から、「教育委員会における学校の働き方改革のための取組状況調査」に名称変更して実施</t>
+    <t>令和元年度から、「教育委員会における学校の働き方改革のための取組状況調査」に名称変更して実施
+令和７年度からは、「教育委員会における学校の働き方改革のための「見える化」調査」に名称変更して実施</t>
+  </si>
+  <si>
+    <t>教育行政に係る法務相談体制の整備等に関する調査</t>
+  </si>
+  <si>
+    <t>教育行政に係る法務相談体制の整備のを推進するため、教育委員会事務局として弁護士に相談できる体制の有無等の実態を把握するもの。</t>
+  </si>
+  <si>
+    <t>https://www.mext.go.jp/content/20260312-mxt_kyoikujinzai01-000011909.pdf</t>
+  </si>
+  <si>
+    <t>・教育委員会事務局として弁護士に相談できる体制の有無
+・弁護士への報酬の支払い方法　等</t>
+  </si>
+  <si>
+    <t>・地方教育行政の組織及び運営に関する法律第54条第２項に基づき教育委員会からなされた報告
+・教育行政に係る法務相談体制の整備状況</t>
+  </si>
+  <si>
+    <t xml:space="preserve">　</t>
+  </si>
+  <si>
+    <t>「GIGAスクール構想の下での校務DXチェックリスト」に基づく学校・学校設置者の自己点検結果</t>
+  </si>
+  <si>
+    <t>校務DXの推進に当たって取り組むことが望ましい項目を整理した「GIGAスクール構想の下での校務DXチェックリスト」に基づき、学校・学校設置者における校務DXの取組状況を把握することで、取組の検討・実施の一層の促進に繋げることを目的とするもの。</t>
+  </si>
+  <si>
+    <t>令和５年度</t>
+  </si>
+  <si>
+    <t>https://www.mext.go.jp/a_menu/shotou/zyouhou/detail/mext_00085.html</t>
+  </si>
+  <si>
+    <t>・教職員と保護者・児童生徒間や学校内の連絡のデジタル化の状況　等</t>
+  </si>
+  <si>
+    <t>・地方教育行政の組織及び運営に関する法律第54条第２項に基づき教育委員会からなされた報告
+・学校・学校設置者における校務DXの取組状況</t>
   </si>
   <si>
     <t>コミュニティ・スクール及び地域学校協働活動実施状況調査</t>
   </si>
   <si>
     <t>全国の「コミュニティ・スクール（学校運営協議会制度）」の導入・推進状況及び「地域学校協働活動」の実施状況等を把握し、今後の施策推進の参考にすることを目的とするもの。</t>
   </si>
   <si>
     <t>令和元年</t>
   </si>
   <si>
     <t>11月頃</t>
   </si>
   <si>
     <t>https://manabi-mirai.mext.go.jp/document/chosa/2024.html</t>
   </si>
   <si>
     <t>コミュニティ・スクールを導入している学校数、地域学校協働本部の数等</t>
   </si>
   <si>
     <t>コミュニティ・スクールの導入状況、地域学校協働本部の整備状況等
-・地方教育行政の組織及び運営に関する法律第54条第2項に基づき教育委員会からなされた報告</t>
+・地方教育行政の組織及び運営に関する法律第54条第２項に基づき教育委員会からなされた報告</t>
   </si>
   <si>
     <t>学校安全の推進に関する計画に係る取組状況調査</t>
   </si>
   <si>
     <t>総合教育政策局男女共同参画共生社会学習・安全課</t>
   </si>
   <si>
-    <t>学校保健安全法（昭和33年法律第56号）及び第3次学校安全の推進に関する計画（2022年3月25日閣議決定）等に基づき、今後の総合的な学校安全の推進を図るため、各学校における学校安全の取組を調査するもの。</t>
+    <t>学校保健安全法（昭和33年法律第56号）及び第３次学校安全の推進に関する計画（2022年３月25日閣議決定）等に基づき、今後の総合的な学校安全の推進を図るため、各学校における学校安全の取組を調査するもの。</t>
   </si>
   <si>
     <t>平成16年度開始（平成15年度実績）</t>
   </si>
   <si>
     <t>２～３年</t>
   </si>
   <si>
     <t>https://anzenkyouiku.mext.go.jp/report-gakkouanzen/index.html</t>
   </si>
   <si>
     <t>・学校安全計画の策定状況と内容の充実</t>
   </si>
   <si>
-    <t>学校保健安全法（昭和33年法律第56号）、地方教育行政の組織及び運営に関する法律第54条第2項に基づき教育委員会からなされた報告</t>
-[...2 lines deleted...]
-    <t>研究者・教員等の雇用状況等に関する調査</t>
+    <t>学校保健安全法（昭和33年法律第56号）、地方教育行政の組織及び運営に関する法律第54条第２項に基づき教育委員会からなされた報告</t>
+  </si>
+  <si>
+    <t>研究者・教員等の雇用状況に関する調査</t>
   </si>
   <si>
     <t>科学技術・学術政策局人材政策課</t>
   </si>
   <si>
     <t>大学及び研究開発法人等の研究者、教員等に対する労働契約法の特例等について、特例を定めた法律の施行状況等を把握し、今後の政策検討を行うための基礎資料として活用するとともに、各機関に対する適切な対応の依頼につなげることを目的とするもの。</t>
   </si>
   <si>
-    <t>９月等</t>
-[...2 lines deleted...]
-    <t>https://www.mext.go.jp/a_menu/jinzai/1357901_00010.htm</t>
+    <t>未定</t>
+  </si>
+  <si>
+    <t>https://www.mext.go.jp/a_menu/jinzai/1357901_00018.htm</t>
   </si>
   <si>
     <t>大学及び研究開発法人等の研究者、教員等に対する労働契約法の特例の対象者の状況、本特例に関する労働者への説明状況等</t>
   </si>
   <si>
     <t>大学、研究開発法人等における研究者等の雇用・育成に関わる状況</t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
     <t>埋蔵文化財関係統計資料</t>
   </si>
   <si>
     <t>文化庁（文部科学省）</t>
   </si>
   <si>
-    <t>文化財第二課</t>
+    <t>文化資源政策・記念物課</t>
   </si>
   <si>
     <t>埋蔵文化財に携わる専門職員の数や、全国的に行われる発掘調査の費用及び届出件数などを把握することによって、今後の埋蔵文化財行政に係る問題点や方向性を探る上での基礎資料とする。</t>
   </si>
   <si>
     <t>昭和46年</t>
   </si>
   <si>
     <t>３月末</t>
   </si>
   <si>
     <t>https://www.bunka.go.jp/seisaku/bunkazai/shokai/maizo.html</t>
   </si>
   <si>
     <t>文化庁HP
 公開</t>
   </si>
   <si>
     <t>・埋蔵文化財担当専門職員数
 ・発掘調査の届出等の件数
 ・発掘調査の費用　　等</t>
   </si>
   <si>
     <t>・「調査のための発掘に関する届出」（文化財保護法第92条）
 ・「土木工事等のための発掘に関する届出」（文化財保護法第93条）
 ・「遺跡の発見に関する届出」（文化財保護法第96条）等</t>
   </si>
   <si>
     <t>国語に関する世論調査</t>
   </si>
   <si>
     <t>国語課</t>
   </si>
   <si>
-    <t>日本人の国語に関する意識や理解の現状について調査し，国語施策の立案に資するとともに，国民の国語に関する興味・関心を喚起することを目的とする。</t>
+    <t>日本人の国語に関する意識や理解の現状について調査し、国語施策の立案に資するとともに、国民の国語に関する興味・関心を喚起することを目的とする。</t>
   </si>
   <si>
     <t>９月頃</t>
   </si>
   <si>
     <t>https://www.bunka.go.jp/tokei_hakusho_shuppan/tokeichosa/kokugo_yoronchosa/index.html</t>
   </si>
   <si>
     <t>・国民の言葉遣いに関する意識
 ・国民の国語に関する意識
 ・文化審議会国語分科会の審議内容に関わる国民の言葉などに対する意識　等</t>
   </si>
   <si>
-    <t>国語や言葉遣いに対する国民の意識や，文化審議会国語分科会の審議内容に関わる国民の意識を調査した「国語に関する世論調査」結果</t>
+    <t>国語や言葉遣いに対する国民の意識や、文化審議会国語分科会の審議内容に関わる国民の意識を調査した「国語に関する世論調査」結果</t>
   </si>
   <si>
     <t>00450</t>
   </si>
   <si>
     <t>00450026</t>
   </si>
   <si>
     <t>医師・歯科医師・薬剤師統計</t>
   </si>
   <si>
     <t>厚生労働省</t>
   </si>
   <si>
     <t>政策統括官付参事官付保健統計室</t>
   </si>
   <si>
     <t>医師、歯科医師及び薬剤師について、性、年齢、業務の種別、従事場所及び診療科名（薬剤師を除く。）等による分布を明らかにし、厚生労働行政の基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>平成30年</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/toukei/list/33-20.html</t>
   </si>
   <si>
     <t>医師数、歯科医師数及び薬剤師数（性、年齢、業務の種別、従事場所及び診療科名（薬剤師を除く。）等）</t>
   </si>
   <si>
     <t>医師届出票（医師法第６条第３項）
 歯科医師届出票（歯科医師法第６条第３項）
 薬剤師届出票（薬剤師法第９条）</t>
   </si>
   <si>
     <t>・平成28年度までは一般統計調査である「医師・歯科医師・薬剤師調査」の結果から作成</t>
   </si>
   <si>
     <t>00450048</t>
   </si>
   <si>
-    <t>社会医療診療行為別統計（旧：社会医療診療行為別調査）</t>
+    <t>社会医療診療行為別統計</t>
   </si>
   <si>
     <t>政策統括官付参事官付社会統計室</t>
   </si>
   <si>
     <t>医療保険制度における医療の給付の受給者に係る診療行為の内容、傷病の状況、調剤行為の内容及び薬剤の使用状況等を明らかにし、医療保険行政に必要な基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>http://www.mhlw.go.jp/toukei/list/26-19.html</t>
   </si>
   <si>
     <t>・診療報酬明細書に係る年齢、傷病、診療実日数、診療行為別点数・回数及び薬剤の使用状況等
 ・調剤報酬明細書に係る年齢、処方箋受付回数、調剤行為別点数・回数及び薬剤の使用状況等</t>
   </si>
   <si>
     <t>・匿名医療保険等関連情報データベース（NDB)
 ・高齢者の医療の確保に関する法律第16条（医療費適正化計画の作成等のための調査及び分析等）に基づいた提出</t>
   </si>
   <si>
     <t>平成26年までは一般統計調査である「社会医療診療行為別調査」の結果から作成</t>
   </si>
   <si>
     <t>00450049</t>
   </si>
   <si>
@@ -5465,209 +5451,209 @@
     <t>https://www.mhlw.go.jp/toukei/list/45-1.html</t>
   </si>
   <si>
     <t>・介護給付費明細書及び介護予防・日常生活支援総合事業費明細書に係る性、年齢、要介護(要支援)状態区分、サービス種類別単位数・回数等
 ・給付管理票に係る性、年齢、要介護(要支援)状態区分、サービス種類別計画単位数等</t>
   </si>
   <si>
     <t>介護保険総合データベースに蓄積されている都道府県国民健康保険団体連合会の審査したすべての介護給付費明細書、介護予防・日常生活支援総合事業費明細書及び給付管理票（福祉用具購入費、住宅改修費など市区町村が直接支払う費用（償還払い）に係るものは除く。）</t>
   </si>
   <si>
     <t>・平成29年度までは一般統計調査である「介護給付費等実態調査」の結果から作成</t>
   </si>
   <si>
     <t>00450155</t>
   </si>
   <si>
     <t>医療用医薬品における情報化進捗状況調査</t>
   </si>
   <si>
     <t>医政局医薬産業振興・医療情報企画課</t>
   </si>
   <si>
     <t>医療用医薬品へのバーコードの表示状況等を把握し、表示等の推進に向けて更なる取組を検討するため。</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_54246.html</t>
+    <t>https://www.mhlw.go.jp/stf/newpage_71887.html</t>
   </si>
   <si>
     <t>アイテム数、バーコード表示数等</t>
   </si>
   <si>
     <t>医療用医薬品へのバーコード表示の実施について（平成18年９月15日付薬食安発第0915001号厚生労働省医薬食品局安全対策課長通知）</t>
   </si>
   <si>
     <t>00450156</t>
   </si>
   <si>
     <t>医療機器等における情報化進捗状況調査</t>
   </si>
   <si>
     <t>医療機器等へのバーコードの表示状況等を把握し、表示等の推進に向けて更なる取組を検討するため。</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_54295.html</t>
+    <t>https://www.mhlw.go.jp/stf/newpage_71894.html</t>
   </si>
   <si>
     <t>総規格数、バーコード表示数等</t>
   </si>
   <si>
     <t>医療機器等へのバーコード表示の実施について（平成20年３月28日付医政経発第0328001号厚生労働省医政局経済課長通知）</t>
   </si>
   <si>
     <t>00450125</t>
   </si>
   <si>
     <t>病床機能報告制度</t>
   </si>
   <si>
     <t>医政局地域医療計画課</t>
   </si>
   <si>
     <t>医療機関が、病床において担っている医療機能の現状と今後の方向を選択し、その他の報告項目と併せて、病棟単位で、都道府県に報告する。都道府県は、報告された情報等を活用して、構想区域ごとの各医療機能の将来の必要量等を含めた地域医療構想を策定する。</t>
   </si>
   <si>
-    <t>８月</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000055891.html</t>
   </si>
   <si>
-    <t>・2023年度病床機能報告について
-・【参考】2023年の病床機能ごとの病床数（2023年度病床機能報告）</t>
+    <t>・2024年度病床機能報告について
+・【参考】2024年の病床機能ごとの病床数（2024年度病床機能報告）</t>
   </si>
   <si>
     <t>・医療法（昭和23年法律第205号）第30条の13
 ・医療法第30条の３の２
 ・医療法施行規則第30条の27の２
 ・医療法施行規則第30条の33の２の５～第30条の33の８</t>
   </si>
   <si>
     <t>00450124</t>
   </si>
   <si>
     <t>人生の最終段階における医療・ケアに関する意識調査</t>
   </si>
   <si>
     <t>一般国民及び医療・介護従事者の人生の最終段階における医療・ケアに対する意識やその変化を把握することで、本人の意思を尊重した望ましい人生の最終段階における医療・ケアのあり方を検討するため。</t>
   </si>
   <si>
     <t>平成４年度</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>http://www.mhlw.go.jp/toukei/list/saisyuiryo.html</t>
   </si>
   <si>
     <t>人生の最終段階における医療・ケアの関心、意思決定支援の実態等</t>
   </si>
   <si>
     <t>「住民基本台帳」（住民基本台帳法第11条の２第１項）</t>
   </si>
   <si>
     <t>臓器移植の実施状況等に関する報告書</t>
   </si>
   <si>
     <t>健康・生活衛生局難病対策課移植医療対策推進室</t>
   </si>
   <si>
     <t>臓器の移植に関する法律案に対する附帯決議（平成９年６月16日（参議院臓器の移植に関する特別委員会）において、「移植医療について国民の理解を深めるため、臓器移植の実施状況、移植結果等（臓器配分の公平性の状況を把握するための調査の結果を含む。）について、毎年、国会に報告書を提出すること」とされているため。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/kenkou_iryou/kenkou/zouki_ishoku/houkoku_00001.html</t>
   </si>
   <si>
     <t>(参)厚生労働委員会にて配布</t>
   </si>
   <si>
-    <t>臓器移植法に基づき脳死と判定された者の数、臓器移植実施数、臓器提供施設数等</t>
-[...2 lines deleted...]
-    <t>臓器のあっせんを全国一元的に行う機関である（公社）日本臓器移植ネットワーク等から情報提供がなされる、臓器移植法に基づき脳死と判定された者の数や臓器移植実施数等の情報等</t>
+    <t>臓器移植法に基づき脳死と判定された者の数、臓器移植実施数、臓器移植に関する生存率・生着率等</t>
+  </si>
+  <si>
+    <t>臓器のあっせんを行う機関である（公社）日本臓器移植ネットワーク等から情報提供がなされる、臓器移植法に基づき脳死と判定された者の数や臓器移植実施数等の情報等</t>
   </si>
   <si>
     <t>医薬品販売制度実態把握調査</t>
   </si>
   <si>
     <t>医薬局総務課</t>
   </si>
   <si>
     <t>消費者が薬局や薬店において購入可能な医薬品の販売実態を、一般消費者からの目線で調査することにより、医薬品販売の適正化を図ることを目的としている。</t>
   </si>
   <si>
     <t>６～９月頃</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_43096.html</t>
+    <t>https://www.mhlw.go.jp/stf/newpage_62122.html</t>
   </si>
   <si>
     <t>一般消費者が調査した薬局等における一般用医薬品等の情報提供の実施状況等</t>
   </si>
   <si>
     <t>医薬品販売制度実態把握調査結果</t>
   </si>
   <si>
     <t>00450531</t>
   </si>
   <si>
     <t>検疫所業務年報</t>
   </si>
   <si>
     <t>健康・生活衛生局感染症対策部企画・検疫課</t>
   </si>
   <si>
     <t>・検疫法（昭和26年法律第201号）に基づく検疫感染症の病原体発見例、検疫業務実績、申請業務実績、港湾区域等衛生管理業務実績
 ・感染症法（平成10年法律第114号）に基づく輸入動物届出実績等
 ・輸入食品の届出件数、輸入重量、検査件数、食品衛生法（昭和22年法律第233号）違反件数等の状況
 について毎年１回公表しているもの。</t>
   </si>
   <si>
+    <t>翌々年３月頃</t>
+  </si>
+  <si>
     <t>https://www.forth.go.jp/ihr/fragment1/index.html</t>
   </si>
   <si>
     <t>・検疫感染症の病原体発見例、検疫業務実績、申請業務実績、港湾区域等衛生管理業務実績、輸入動物届出実績等を年別に集計
 ・輸入食品の届出件数、輸入重量、検査件数、食品衛生法違反件数等を年別に集計</t>
   </si>
   <si>
     <t>・検疫済証・仮検疫済証（根拠規定：検疫法第17条、第18条、施行規則第５条、第６条）
 ・申請書（根拠規定：検疫法第26条、26条の２、施行規則第９条）
 ・届出書（根拠規定：感染症法第56条の２、施行規則第29条）
 ・食品等輸入届出書（根拠規定：食品衛生法第27条、施行規則第32条）</t>
   </si>
   <si>
     <t>00450532</t>
   </si>
   <si>
     <t>輸入食品監視統計</t>
   </si>
   <si>
     <t>健康・生活衛生局食品監視安全課</t>
   </si>
   <si>
-    <t>輸入食品の届出件数、輸入重量、検査件数、食品衛生法（昭和22年法律第22号。）違反件数等の状況を集計し、毎年一回公表しているもの。</t>
+    <t>輸入食品の届出件数、輸入重量、検査件数、食品衛生法（昭和22年法律第22号）違反件数等の状況を集計し、毎年一回公表しているもの。</t>
   </si>
   <si>
     <t>昭和56年</t>
   </si>
   <si>
     <t>http://www.mhlw.go.jp/stf/seisakunitsuite/bunya/kenkou_iryou/shokuhin/yunyu_kanshi/kanshi/index.html</t>
   </si>
   <si>
     <t>輸入食品の届出件数、輸入重量、検査件数、食品衛生法違反件数等を年別に集計</t>
   </si>
   <si>
     <t>食品等輸入届出書（根拠規定：食品衛生法第27条、施行令第32条）</t>
   </si>
   <si>
     <t>00450191</t>
   </si>
   <si>
     <t>食中毒統計調査</t>
   </si>
   <si>
     <t>食中毒の患者並びに食中毒死者の発生状況を的確に把握し、食品衛生対策の基礎資料とするため。</t>
   </si>
   <si>
     <t>昭和48年</t>
   </si>
@@ -5724,51 +5710,51 @@
     <t>00450551</t>
   </si>
   <si>
     <t>労働災害発生状況</t>
   </si>
   <si>
     <t>労働基準局安全衛生部安全課</t>
   </si>
   <si>
     <t>労働災害の発生状況を把握し、労働災害防止対策に役立てるため。</t>
   </si>
   <si>
     <t>昭和25年
 （確認できる範囲）</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/bunya/roudoukijun/anzeneisei11/rousai-hassei/</t>
   </si>
   <si>
     <t>休業４日以上の死傷災害の業種別、死亡災害の業種別、都道府県別、事故型別件数　等</t>
   </si>
   <si>
     <t>労働者死傷病報告（労働安全衛生規則第97条）、死亡災害報告、重大災害報告（平成27年まで）、労災保険給付データ(平成23年まで)</t>
   </si>
   <si>
-    <t>統計は月次（速報値）で作成しているが、e-statへの掲載は年次（確定値）のみ</t>
+    <t>統計は月次（速報値）で作成しているが、e-Statへの掲載は年次（確定値）のみ</t>
   </si>
   <si>
     <t>00450211</t>
   </si>
   <si>
     <t>定期健康診断結果報告</t>
   </si>
   <si>
     <t>労働基準局安全衛生部労働衛生課</t>
   </si>
   <si>
     <t>労働安全衛生法に基づく一般定期健康診断の有所見率等を把握し、労働者の健康管理対策に役立てるため。</t>
   </si>
   <si>
     <t>昭和31年
 （確認できる資料）</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/roudoukijun/anzen/toukei.html</t>
   </si>
   <si>
     <t>定期健康診断実施結果（年次別、業種別、都道府県別）</t>
   </si>
   <si>
     <t>定期健康診断結果報告書（労働安全衛生規則第52条）</t>
@@ -5835,51 +5821,51 @@
   </si>
   <si>
     <t>・労働保険の適用状況
 ・労働保険料の収納率等</t>
   </si>
   <si>
     <t>各都道府県労働局で取り扱った、労働保険の適用徴収業務に関するデータ</t>
   </si>
   <si>
     <t>00450571</t>
   </si>
   <si>
     <t>石綿による疾病に関する労災保険給付などの請求・決定状況</t>
   </si>
   <si>
     <t>労働基準局補償課</t>
   </si>
   <si>
     <t>石綿による疾病に関する労災保険給付などの請求・決定件数を把握することを目的とする。</t>
   </si>
   <si>
     <t>速報値：６月頃
 確定値：12月頃</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_46437.html</t>
+    <t>https://www.mhlw.go.jp/stf/newpage_66993.html</t>
   </si>
   <si>
     <t>疾病別請求・決定状況</t>
   </si>
   <si>
     <t>石綿による疾病に関する労災保険等の請求・決定に関するデータ</t>
   </si>
   <si>
     <t>00450572</t>
   </si>
   <si>
     <t>過労死等の労災補償状況</t>
   </si>
   <si>
     <t>脳・心臓疾患や、精神障害に関する労災保険の請求・決定件数を把握することを目的とする。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/roudoukijun/rousai/090316_00002.html</t>
   </si>
   <si>
     <t>脳・心臓疾患及び精神障害に関する労災保険の請求・決定に関するデータ</t>
   </si>
   <si>
     <t>00450581</t>
   </si>
@@ -5982,51 +5968,51 @@
   </si>
   <si>
     <t>障害者雇用促進法に定められた障害者の雇用義務の履行状況を把握し、雇用制度の適切な運営を図ることを目的とする。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000079194_00005.html</t>
   </si>
   <si>
     <t>・障害者の雇用者数
 ・障害者雇用率の達成状況</t>
   </si>
   <si>
     <t>・障害者雇用促進法第43条第７項
 ・障害者雇用促進法第40条</t>
   </si>
   <si>
     <t>00450592</t>
   </si>
   <si>
     <t>障害者職業紹介状況</t>
   </si>
   <si>
     <t>公共職業安定所における障害者の職業紹介状況について把握し、適切な運営を図ることを目的とする。</t>
   </si>
   <si>
-    <t>5月～6月</t>
+    <t>５月～６月</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000079194_00006.html</t>
   </si>
   <si>
     <t>・新規求職者数
 ・就職件数
 ・求人数
 ・解雇者数</t>
   </si>
   <si>
     <t>・職業安定法第14条
 ・障害者雇用の促進等に関する法律第81条</t>
   </si>
   <si>
     <t>00450601</t>
   </si>
   <si>
     <t>労働者派遣事業報告書の集計結果</t>
   </si>
   <si>
     <t>職業安定局需給調整事業課</t>
   </si>
   <si>
     <t>派遣労働者数、派遣先件数、年間売上高、派遣料金及び派遣賃金等を時系列的、構造的に把握することを目的とする。</t>
@@ -6057,54 +6043,54 @@
     <t>求職者数、求人者数、就職件数等を時系列的、構造的に把握することを目的とする。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/koyou/haken-shoukai/shoukaishukei.html</t>
   </si>
   <si>
     <t>・求人数
 ・求職者数
 ・就職件数
 ・手数料額
 ・離職者数</t>
   </si>
   <si>
     <t>職業紹介事業報告書（職業安定法、職業安定法施行規則）</t>
   </si>
   <si>
     <t>00450621</t>
   </si>
   <si>
     <t>高年齢者の雇用状況等</t>
   </si>
   <si>
     <t>職業安定局高齢者雇用対策課</t>
   </si>
   <si>
-    <t>定年及び継続雇用制度の状況その他高年齢者の雇用等に関する状況を把握することを目的とする。</t>
-[...2 lines deleted...]
-    <t>12月～1月</t>
+    <t>定年及び継続雇用制度の状況その他高年齢者の雇用等に関する措置の実施状況等を把握することを目的とする。</t>
+  </si>
+  <si>
+    <t>12月～１月</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/newpage_37431.html</t>
   </si>
   <si>
     <t>高年齢者雇用確保措置及び高年齢者就業確保措置の実施状況</t>
   </si>
   <si>
     <t>高年齢者雇用状況等報告書（高年齢者等の雇用の安定等に関する法律第52条第１項）</t>
   </si>
   <si>
     <t>「外国人雇用状況」の届出状況</t>
   </si>
   <si>
     <t>職業安定局外国人雇用対策課</t>
   </si>
   <si>
     <t>外国人労働者の雇用状況を把握し、外国人労働者の雇用管理の改善や再就職支援を図ることを目的とする。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/koyou/gaikokujin/gaikokujin-koyou/06.html</t>
   </si>
   <si>
     <t>・外国人労働者数
 ・外国人雇用事業所数</t>
@@ -6136,51 +6122,51 @@
   <si>
     <t>・求人数
 ・求職者数
 ・求人倍率
 ・就職内定者数、就職内定率</t>
   </si>
   <si>
     <t>ハローワーク経由で収集した新規学校卒業者の求人・求職・就職等の状況報告</t>
   </si>
   <si>
     <t>00450631</t>
   </si>
   <si>
     <t>「技能検定」の実施状況まとめ</t>
   </si>
   <si>
     <t>人材開発統括官付能力評価担当参事官室</t>
   </si>
   <si>
     <t>職業能力開発促進法に基づく技能検定の実施状況を把握し、基礎資料を得るとともに、技能検定職種の統廃合等に活用し、技能検定制度の活性化に寄与することを目的とする。</t>
   </si>
   <si>
     <t>昭和55年（確認できる資料）</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_41729.html</t>
+    <t>https://www.mhlw.go.jp/stf/newpage_60485.html</t>
   </si>
   <si>
     <t>・検定職種・作業・等級別の技能検定受検申請者数、合格者数及び合格率
 ・同受検申請者数及び合格者数の推移</t>
   </si>
   <si>
     <t>「都道府県知事が行う技能検定に関する業務に係る通知の整備について（平成16年４月１日付け能発0401001号厚生労働省職業能力開発局長通知）」に基づき、都道府県から提出された実施結果報告書（職業能力開発促進法第46条第２項、職業能力開発促進法施行令第３条及び地方自治法第245条の４第１項）</t>
   </si>
   <si>
     <t>00450643</t>
   </si>
   <si>
     <t>ハロートレーニング（公共職業訓練）の実施状況</t>
   </si>
   <si>
     <t>人材開発統括官付人材開発政策担当参事官室</t>
   </si>
   <si>
     <t>公共職業訓練の実施状況を把握するとともに、職業訓練制度の円滑な運営に資するための基礎資料を得ることを目的としている。</t>
   </si>
   <si>
     <t>平成25年
 （把握可能な限り）</t>
   </si>
   <si>
@@ -6254,51 +6240,51 @@
     <t>次世代育成支援対策推進法に基づく一般事業主行動計画の策定届の届出及び認定状況を把握し、法施行業務等の基礎資料とするため。</t>
   </si>
   <si>
     <t>http://www.mhlw.go.jp/general/seido/koyou/jisedai/sekoujyoukyou.html</t>
   </si>
   <si>
     <t>・一般事業主行動計画策定届（次世代育成支援対策推進法第12条）
 ・次世代育成支援対策推進法に基づく認定（次世代育成支援対策推進法第13条及び第15条の２）</t>
   </si>
   <si>
     <t>00450292</t>
   </si>
   <si>
     <t>家内労働概況調査</t>
   </si>
   <si>
     <t>雇用環境・均等局在宅労働課</t>
   </si>
   <si>
     <t>全国の家内労働者数、委託者数等を把握するとともに、危険有害業務に従事する家内労働者の概況を把握し、家内労働対策を推進するための基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>昭和47年</t>
   </si>
   <si>
-    <t>http://www.mhlw.go.jp/toukei/list/93-1b.html</t>
+    <t>https://www.mhlw.go.jp/toukei/list/dl/93-1b17.pdf</t>
   </si>
   <si>
     <t>・家内労働従事者数、家内労働者数、補助者数、委託者数及び代理人数
 ・危険有害業務の種類、性別及び類型別危険有害業務に従事する家内労働従事者数　等</t>
   </si>
   <si>
     <t>委託状況届（家内労働法第26条）</t>
   </si>
   <si>
     <t>00450711</t>
   </si>
   <si>
     <t>使用者による障害者虐待の状況等</t>
   </si>
   <si>
     <t>雇用環境・均等局総務課</t>
   </si>
   <si>
     <t>障害者虐待の防止、障害者の養護者に対する支援等に関する法律第28条に基づき公表すること。</t>
   </si>
   <si>
     <t>平成25年度</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/gyakutaiboushi/index.html</t>
@@ -6316,53 +6302,50 @@
     <t>個別労働紛争解決制度施行状況</t>
   </si>
   <si>
     <t>個別労働紛争解決制度における総合労働相談、助言・指導、あっせんの状況を集計し、毎年1回公表すること。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/general/seido/chihou/kaiketu/index.html</t>
   </si>
   <si>
     <t>総合労働相談件数、助言・指導申出件数、あっせん申請件数等</t>
   </si>
   <si>
     <t>各都道府県労働局で取り扱った総合労働相談件数、助言・指導申出件数、あっせん申請件数等のデータ</t>
   </si>
   <si>
     <t>00450347</t>
   </si>
   <si>
     <t>都道府県・市区町村における障害者虐待事例への対応状況等</t>
   </si>
   <si>
     <t>社会・援護局障害保健福祉部障害福祉課</t>
   </si>
   <si>
     <t>障害者虐待防止法に基づく都道府県、市区町村の対応状況等を把握し、障害者虐待防止対策の基礎資料を得ることを目的とする。</t>
-  </si>
-[...1 lines deleted...]
-    <t>１２月頃</t>
   </si>
   <si>
     <t>・障害者虐待の通報・届出件数
 ・都道府県、市区町村による障害者虐待への対応状況
 ・虐待と判断された事例及び虐待者／被虐待者の状況
 ・都道府県、市区町村による障害者虐待防止のための体制整備の状況</t>
   </si>
   <si>
     <t>・都道府県、市区町村による障害者虐待防止法に基づく各種相談記録
 ・障害者虐待防止法第42条を踏まえて実施する調査に対して地方公共団体からなされた報告</t>
   </si>
   <si>
     <t>00450348</t>
   </si>
   <si>
     <t>障害者相談支援事業の実施状況</t>
   </si>
   <si>
     <t>障害者相談支援事業にかかる都道府県、市区町村の対応状況等を把握し、相談支援の基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/toukei/index.html</t>
   </si>
   <si>
     <t>・障害者相談支援事業の実施状況
@@ -6438,51 +6421,51 @@
   <si>
     <t>https://www.mhlw.go.jp/toukei/list/67-17.html</t>
   </si>
   <si>
     <t>一般診療件数・日数・決定点数
 歯科診療件数・日数・決定点数
 調剤件数・処方せん受付回数・点数
 薬剤数量に占める後発医薬品割合</t>
   </si>
   <si>
     <t>「レセプト情報・特定健診等情報データベース」（高齢者の医療の確保に関する法律第16条（医療費適正化計画の作成等のための調査及び分析等））</t>
   </si>
   <si>
     <t>令和２年までは、一般統計調査である「医療扶助実態調査」の結果から作成</t>
   </si>
   <si>
     <t>00450323</t>
   </si>
   <si>
     <t>ホームレスの実態に関する全国調査（概数調査）</t>
   </si>
   <si>
     <t>社会・援護局地域福祉課</t>
   </si>
   <si>
-    <t>本調査は、ホームレスの自立の支援等に関する特別措置法（平成14年法律第105号）及びホームレスの自立の支援等に関する基本方針（令和5年7月厚生労働省・国土交通省告示第1号）に基づき実施される施策の効果を継続的に把握することを目的とする。</t>
+    <t>本調査は、ホームレスの自立の支援等に関する特別措置法（平成14年法律第105号）及びホームレスの自立の支援等に関する基本方針（令和５年７月厚生労働省・国土交通省告示第１号）に基づき実施される施策の効果を継続的に把握することを目的とする。</t>
   </si>
   <si>
     <t>http://www.mhlw.go.jp/toukei/list/63-15.html</t>
   </si>
   <si>
     <t>・男女別ホームレス数
 ・場所別ホームレス数（都市公園、河川、道路、駅舎、その他施設の５区分に分類</t>
   </si>
   <si>
     <t>・ホームレスの自立の支援等に関する特別措置法第14条
 ・同条に基づき、自治体に調査・集計を業務委託</t>
   </si>
   <si>
     <t>00048</t>
   </si>
   <si>
     <t>00450351</t>
   </si>
   <si>
     <t>介護保険事業状況報告</t>
   </si>
   <si>
     <t>老健局介護保険計画課</t>
   </si>
   <si>
@@ -6502,51 +6485,51 @@
 ・地域密着型(介護予防)サービス受給者数
 ・施設サービス受給者数
 ・保険給付　介護給付・予防給付　総数(給付費)
 ・保険給付　介護給付・予防給付　居宅(介護予防)サービス(給付費)
 ・保険給付　介護給付・予防給付　地域密着型(介護予防)サービス(給付費)
 ・保険給付　介護給付・予防給付　施設サービス(給付費)
 ・保険給付　特定入所者介護(介護予防)サービス費　総数(給付費)
 ・保険給付　高額介護(介護予防)サービス費　総数(給付費)</t>
   </si>
   <si>
     <t>介護保険法第197条の２に基づき地方公共団体からなされた報告</t>
   </si>
   <si>
     <t>00049</t>
   </si>
   <si>
     <t>有料老人ホームを対象とした指導状況等のフォローアップ調査結果</t>
   </si>
   <si>
     <t>老健局高齢者支援課</t>
   </si>
   <si>
     <t>老人福祉法に基づく届出が行われているか等の実態把握を目的としている。</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_41039.html</t>
+    <t>https://www.mhlw.go.jp/stf/newpage_59346.html</t>
   </si>
   <si>
     <t>・有料老人ホームの届出状況
 ・有料老人ホームにおける前払金の保全措置の実施状況</t>
   </si>
   <si>
     <t>老人福祉法第29条第１項に基づき地方公共団体からなされた届出</t>
   </si>
   <si>
     <t>00050</t>
   </si>
   <si>
     <t>高齢者虐待の防止、高齢者の養護者に対する支援等に関する法律に基づく対応状況等に関する調査結果</t>
   </si>
   <si>
     <t>高齢者虐待の防止、高齢者の養護者に対する支援等に関する法律に基づく都道府県、市区町村の対応状況等を把握し、高齢者虐待防止対策の基礎資料を得ることを目的とする。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/newpage_22753.html</t>
   </si>
   <si>
     <t>・養介護施設従事者等による高齢者虐待についての対応状況等
 ・養護者による高齢者虐待についての対応状況等
 ・市町村における高齢者虐待防止対応のための体制整備等について
 ・クロス集計等分析結果表等</t>
@@ -6752,53 +6735,50 @@
 月：毎月</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/iryouhoken/database/seido/kenpo_zyoukyou.html</t>
   </si>
   <si>
     <t>・適用及び給付の状況
 ・収支状況</t>
   </si>
   <si>
     <t>健康保険法施行規則第14条に基づき健康保険組合からなされた報告並びに健康保険法施行規則第２条の８及び船員保険法施行規則第３条に基づき全国健康保険協会からなされた報告</t>
   </si>
   <si>
     <t>00060</t>
   </si>
   <si>
     <t>00450381</t>
   </si>
   <si>
     <t>医療経済実態調査（医療機関等調査）</t>
   </si>
   <si>
     <t>医療保険の保険者の財政状況の実態を把握し、社会保険診療報酬に関する基礎資料を整備することを目的とする。</t>
   </si>
   <si>
-    <t>令和５年度</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/iryouhoken/database/keizai-hokensya.html</t>
   </si>
   <si>
     <t>・決算状況
 ・適用及び保険給付状況</t>
   </si>
   <si>
     <t>中央社会保険医療協議会</t>
   </si>
   <si>
     <t>00061</t>
   </si>
   <si>
     <t>00450484</t>
   </si>
   <si>
     <t>入院基本料等実施状況報告</t>
   </si>
   <si>
     <t>保険局医療課</t>
   </si>
   <si>
     <t>診療報酬の施設基準の届出状況について、直近の状況を把握し、基礎資料を得ることを目的とするため。</t>
   </si>
   <si>
@@ -6925,51 +6905,51 @@
     <t>00450741</t>
   </si>
   <si>
     <t>厚生年金基金の財政状況等</t>
   </si>
   <si>
     <t>年金局企業年金・個人年金課</t>
   </si>
   <si>
     <t>厚生年金基金の財政運営状況等（適用・給付・積立等）を把握し、適正な運営をはかるための基礎資料として利用するため。</t>
   </si>
   <si>
     <t>平成21年度
 （把握可能な限り）</t>
   </si>
   <si>
     <t>12月～３月</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/nenkin/nenkin/kousei/index.html</t>
   </si>
   <si>
     <t>厚生年金基金の適用・給付等の状況、積立の状況</t>
   </si>
   <si>
-    <t>厚生年金基金の貸借対照表、損益計算書及び業務報告書（公的年金制度の健全性及び信頼性の確保のための厚生年金保険法等の一部を改正する法律の施行に伴う経過措置に関する政令第３条第２項にの規定よりなおその効力を有するものとされた廃止前の厚生年金基金令第39条に基づき提出されたもの）</t>
+    <t>厚生年金基金の貸借対照表、損益計算書及び業務報告書（公的年金制度の健全性及び信頼性の確保のための厚生年金保険法等の一部を改正する法律の施行に伴う経過措置に関する政令第３条第２項の規定によりなおその効力を有するものとされた廃止前の厚生年金基金令第39条に基づき提出されたもの）</t>
   </si>
   <si>
     <t>00067</t>
   </si>
   <si>
     <t>00450742</t>
   </si>
   <si>
     <t>厚生年金基金の解散・代行返上の状況</t>
   </si>
   <si>
     <t>厚生年金基金の状況（解散、代行返上、存続基金数）を把握し、厚生年金基金の適正な運営をはかるための基礎資料として利用するため。</t>
   </si>
   <si>
     <t>平成21年
 （確認できる資料）</t>
   </si>
   <si>
     <t>厚生年金基金の解散基金数、代行返上基金数、存続基金数</t>
   </si>
   <si>
     <t>厚生年金基金の解散・代行返上に係る情報</t>
   </si>
   <si>
     <t>00068</t>
@@ -7004,141 +6984,144 @@
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000059350.html</t>
   </si>
   <si>
     <t>国民年金基金の受給年齢に達しているが年金の支払い請求を行っていない方（未請求者）数、受給者数及び割合</t>
   </si>
   <si>
     <t>各国民年金基金及び国民年金基金連合会の年金支払業務、裁定請求等状況に関する調査のデータ</t>
   </si>
   <si>
     <t>00070</t>
   </si>
   <si>
     <t>00450748</t>
   </si>
   <si>
     <t>確定給付企業年金の事業状況等</t>
   </si>
   <si>
     <t>確定給付企業年金の事業状況（適用、給付、掛金、積立状況、運用状況等）を把握し、制度改善等をはかるための基礎資料として利用するため。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000062851.html</t>
   </si>
   <si>
-    <t>適用・給付の状況、積立の状況、運用資産残高・構成割合、運用利回り</t>
+    <t>確定給付企業年金の適用・給付・掛金の状況、積立の状況、運用資産残高・構成割合、運用利回り</t>
   </si>
   <si>
     <t>確定給付企業年金の事業及び決算に関する報告書（確定給付企業年金法第100条に基づき提出されたもの）</t>
   </si>
   <si>
     <t>00071</t>
   </si>
   <si>
     <t>00450749</t>
   </si>
   <si>
     <t>厚生年金基金資産運用業務報告書</t>
   </si>
   <si>
     <t>厚生年金基金の資産運用状況等を把握するための基礎資料として利用するため。</t>
   </si>
   <si>
-    <t>運用資産残高・構成割合、運用利回り</t>
-[...2 lines deleted...]
-    <t>厚生年金基金の資産運用業務報告書（公的年金制度の健全性及び信頼性の確保のための厚生年金保険法等の一部を改正する法律の施行に伴う厚生労働省関係省令の整備等及び経過措置に関する省令第17条第1項の規定によりなおその効力を有するものとされた同令第１条の規定による廃止前の厚生年金基金規則第56条第２項に基づき提出されたもの）</t>
+    <t>厚生年金基金の運用資産残高・構成割合、運用利回り</t>
+  </si>
+  <si>
+    <t>厚生年金基金の資産運用業務報告書（公的年金制度の健全性及び信頼性の確保のための厚生年金保険法等の一部を改正する法律の施行に伴う厚生労働省関係省令の整備等及び経過措置に関する省令第17条第１項の規定によりなおその効力を有するものとされた同令第１条の規定による廃止前の厚生年金基金規則第56条第２項に基づき提出されたもの）</t>
   </si>
   <si>
     <t>00072</t>
   </si>
   <si>
     <t>00450751</t>
   </si>
   <si>
     <t>年金記録に係る訂正請求の受付・処理状況</t>
   </si>
   <si>
     <t>年金局事業管理課年金記録審査室</t>
   </si>
   <si>
     <t>年金記録に係る訂正請求の受付・処理状況について、直近の状況を把握するため。</t>
   </si>
   <si>
     <t>http://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000086501.html</t>
   </si>
   <si>
     <t>年金記録の訂正請求に係る受付・処理件数</t>
   </si>
   <si>
     <t>地方厚生（支）局及び年金事務所に提出された年金記録訂正請求書に係る情報</t>
   </si>
   <si>
     <t>00073</t>
   </si>
   <si>
     <t>民間主要企業夏季一時金妥結状況</t>
   </si>
   <si>
     <t>政策統括官付労使関係担当参事官室</t>
   </si>
   <si>
     <t>春闘時における交渉の妥結状況を把握するため。</t>
   </si>
   <si>
     <t>昭和45年</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_43424.html</t>
+    <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/roudouseisaku/shuntou/roushi-c2.html</t>
   </si>
   <si>
     <t>妥結額・平均年齢</t>
   </si>
   <si>
-    <t>労使関係担当参事官室は、「労働組合その他労働に関する団体に係る連絡調整（厚生労働省組織令第16条9号）」等を業務内容としており、その日常業務の一環として、職員が提供を受けた資料の中から、了解を得て、集計対象基準に適合する数値を集計しているものである。</t>
+    <t>労使関係担当参事官室は、「労働組合その他労働に関する団体に係る連絡調整（厚生労働省組織令第16条９号）」等を業務内容としており、その日常業務の一環として、職員が提供を受けた資料の中から、了解を得て、集計対象基準に適合する数値を集計しているものである。</t>
   </si>
   <si>
     <t>00074</t>
   </si>
   <si>
     <t>民間主要企業春季賃上げ要求・妥結状況</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_41871.html</t>
+    <t>８月</t>
+  </si>
+  <si>
+    <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/roudouseisaku/shuntou/roushi-c1.html</t>
   </si>
   <si>
     <t>妥結額・要求額・現行ベース・平均年齢</t>
   </si>
   <si>
     <t>00075</t>
   </si>
   <si>
     <t>民間主要企業年末一時金妥結状況</t>
   </si>
   <si>
-    <t>https://www.mhlw.go.jp/stf/newpage_48748.html</t>
+    <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/koyou_roudou/roudouseisaku/shuntou/roushi-c3.html</t>
   </si>
   <si>
     <t>00076</t>
   </si>
   <si>
     <t>00450126</t>
   </si>
   <si>
     <t>外来機能報告</t>
   </si>
   <si>
     <t>地域の医療機関における外来機能の明確化・連携に向けて、データに基づく議論を地域で進めるため、医療機関を対象（無床診療所は任意）として、都道府県に外来医療の実施状況を報告する。都道府県では「協議の場」において報告結果を踏まえて協議を行い、紹介受診重点外来を地域で基幹的に担う医療機関として、紹介受診重点医療機関を明確化する。</t>
   </si>
   <si>
     <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000095525_00013.html</t>
   </si>
   <si>
     <t>・紹介受診重点外来の基準への該当状況</t>
   </si>
   <si>
     <t>・医療法（昭和23年法律第205号）第30条の18の２
 ・医療法第30条の３の２
 ・医療法施行規則第30条の27の２
 ・医療法施行規則第30条の33の11～第30条の33の14</t>
   </si>
@@ -7171,102 +7154,105 @@
 ・賃金改定額・率
 ・モデル所定内賃金・一時金</t>
   </si>
   <si>
     <t>労働争議のあっせん、調停及び仲裁のため、民間企業等から収集した情報</t>
   </si>
   <si>
     <t>00500</t>
   </si>
   <si>
     <t>米穀等の取引等に係る情報の記録及び産地情報の伝達に関する法律違反に係る国による指導の件数等</t>
   </si>
   <si>
     <t>農林水産省</t>
   </si>
   <si>
     <t>消費・安全局消費者行政・食育課</t>
   </si>
   <si>
     <t>米トレーサビリティ制度適正化のための取組みの一環として、国による指導件数等を公表</t>
   </si>
   <si>
     <t>平成24年</t>
   </si>
   <si>
+    <t>https://www.maff.go.jp/j/syouan/kanshitoppage.html</t>
+  </si>
+  <si>
+    <t>農林水産省が実施した１年間の指導・勧告・命令の件数、施行年月、事業者所在都道府県、事業者の主な業種、主な違反内容</t>
+  </si>
+  <si>
+    <t>米穀等の取引等に係る情報の記録及び産地情報の伝達に関する法律違反に対する指導文書</t>
+  </si>
+  <si>
+    <t xml:space="preserve">有機ＪＡＳに係る指導の件数等　</t>
+  </si>
+  <si>
+    <t>JAS法に基づく指定農林物資に係る名称の表示等の適正化のための取り組みの一環として、国による指導件数等を公表</t>
+  </si>
+  <si>
+    <t>農林水産省が実施した１年間の指導・命令の件数、施行年月、事業者所在都道府県、違反品目、主な違反内容</t>
+  </si>
+  <si>
+    <t>JAS法違反に対する指導文書</t>
+  </si>
+  <si>
+    <t>食品表示法の食品表示基準に係る指示及び命令件数</t>
+  </si>
+  <si>
+    <t>食品表示法に基づく食品表示の適正化のための取組みの一環として、国による指示及び命令件数を公表</t>
+  </si>
+  <si>
     <t>６月、12月頃</t>
   </si>
   <si>
-    <t>https://www.maff.go.jp/j/syouan/kanshitoppage.html</t>
-[...25 lines deleted...]
-  <si>
     <t>国（消費者庁、国税庁及び農林水産省）及び都道府県等が実施した半年間の指示・命令の件数</t>
   </si>
   <si>
     <t>食品表示法違反に対する指示文書</t>
   </si>
   <si>
     <t>食品表示法の食品表示基準に係る指導の件数等</t>
   </si>
   <si>
     <t>食品表示法に基づく食品表示の適正化のための取組みの一環として、国による指導件数等を公表</t>
   </si>
   <si>
     <t>国（消費者庁、国税庁及び農林水産省）が実施した半年間の指導等の件数、施行年月、事業者所在都道府県、違反品目、主な違反内容</t>
   </si>
   <si>
     <t>食品表示法違反に対する指導文書</t>
   </si>
   <si>
     <t>牛の個体識別のための情報の管理及び伝達に関する特別措置法の流通段階における違反に係る指導の件数等</t>
   </si>
   <si>
     <t>牛トレーサビリティ制度（流通段階）適正化のための取組みの一環として、国による指導件数等を公表</t>
+  </si>
+  <si>
+    <t>農林水産省が実施した１年間の指導・勧告・命令の件数、施行年月、事業者所在都道府県、違反品目、事業者の主な業種、主な違反内容</t>
   </si>
   <si>
     <t>牛トレーサビリティ法違反に対する指示文書</t>
   </si>
   <si>
     <t>麦類のかび毒含有実態調査</t>
   </si>
   <si>
     <t>消費・安全局農産安全管理課</t>
   </si>
   <si>
     <t>国産麦類についてかび毒の全国的な含有実態及び年次変動を把握し、リスク管理措置の必要性を検討。また、策定したリスク管理措置の有効性を検証。</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/syouan/seisaku/risk_analysis/priority/kabidoku/tyosa/index.html#mugirui</t>
   </si>
   <si>
     <t>・国産麦類のかび毒含有濃度</t>
   </si>
   <si>
     <t>麦類のかび毒含有実態調査の結果</t>
   </si>
   <si>
     <t>遺伝子組換え植物実態調査</t>
   </si>
@@ -7353,161 +7339,155 @@
     <t>農薬製造・出荷数量報告</t>
   </si>
   <si>
     <t>農薬の製造数量及び出荷数量の把握</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/nouyaku/n_info/index.html</t>
   </si>
   <si>
     <t>農薬の製造数量及び出荷数量</t>
   </si>
   <si>
     <t>農薬の都道府県別出荷及び輸入実績等に関する調査の結果</t>
   </si>
   <si>
     <t>00500400</t>
   </si>
   <si>
     <t>動物検疫統計</t>
   </si>
   <si>
     <t>動物検疫所</t>
   </si>
   <si>
     <t>動物検疫所が実施する動物・畜産物の輸出入検疫の実績等を公表するため。</t>
-  </si>
-[...1 lines deleted...]
-    <t>８～12月頃</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/aqs/tokei/toukei.html</t>
   </si>
   <si>
     <t>・動物、畜産物の種類別輸出入検疫状況、
 ・動物、畜産物仕出地域別輸入検疫状況
 ・摘発監視伝染病とその措置状況
 ・水産動物の輸入許可状況</t>
   </si>
   <si>
     <t>・犬等の輸出入検疫規則第２条及び第３条に基づく犬等の輸出入検疫の結果に関する情報
 ・家畜伝染病予防法第40条及び45条に基づく動物・畜産物の輸出入検査の結果に関する情報
 ・家畜伝染病予防法第46条に基づく検査に基づく処置の実施状況に関する情報
 ・感染症の病原体を媒介するおそれのある動物の輸入に関する規則第５条に基づく指定動物の輸入検査の結果に関する情報
 ・水産資源保護法第13条の２に基づく輸入の許可状況に関する情報</t>
   </si>
   <si>
     <t>植物検疫統計</t>
   </si>
   <si>
     <t>横浜植物防疫所</t>
   </si>
   <si>
     <t>植物防疫所が実施する植物検疫に係る輸出入検査の実績等を公表するため。</t>
   </si>
   <si>
     <t>昭和29年
 （昭和61年に改正）</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/pps/j/tokei/index.html</t>
   </si>
   <si>
     <t>・年次別輸出植物検査表
 ・年次別輸入植物検査表
 ・輸出植物所別・種類別検査表
 ・輸出植物国別・種類別検査表
 ・輸入植物所別・種類別検査表
 ・輸入植物国別・種類別検査表
 ・輸入植物品目別・国別検査表</t>
   </si>
   <si>
     <t>・植物防疫法第８条に基づく輸入植物等の検査に関する情報
 ・植物防疫法第10条に基づく輸出植物の検査に関する情報
 ・植物検疫統計の作成について（昭和61年12月15日61農蚕第7045号農蚕園芸局長通知）
 （旧通知）
-・輸出入植物検査統計について（昭和29年2月17日付け29改局第189号農林省農業改良局長通達）</t>
-[...2 lines deleted...]
-    <t>米の相対取引価格・数量、契約・販売状況、民間在庫の推移</t>
+・輸出入植物検査統計について（昭和29年２月17日付け29改局第189号農林省農業改良局長通達）</t>
+  </si>
+  <si>
+    <t>米の相対取引価格・数量、契約・販売状況、民間在庫、とう精数量実績の推移</t>
   </si>
   <si>
     <t>農産局企画課</t>
   </si>
   <si>
     <t>全国の出荷団体及び出荷業者における国内産米穀の取引の状況を把握することが目的。</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/seisan/keikaku/soukatu/aitaikakaku.html</t>
   </si>
   <si>
     <t>産地品種銘柄別及び全銘柄平均の国内産米穀相対取引価格等</t>
   </si>
   <si>
-    <t>主要食糧の需給及び価格の安定に関する法律第52条に基づく報告徴収</t>
+    <t>主要食糧の需給及び価格の安定に関する法律第51条に基づく調査及び同法第52条に基づく報告徴収</t>
   </si>
   <si>
     <t>農産物検査結果</t>
   </si>
   <si>
     <t>農産局穀物課</t>
   </si>
   <si>
     <t>市場において、銘柄毎の品質・数量に応じた適正かつ合理的な価格形成が図られるために、国が一元的に把握・集約した上で、全国的な品質概要等の検査関連情報を市場関係者等に対し提供する。</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/j/seisan/syoryu/kensa/index.html</t>
   </si>
   <si>
     <t>・農産物検査を行った農産物の数量
 ・農産物検査を行った農産物の種類及び銘柄、量目、荷造り及び包装並びに品位又は成分についての検査の結果</t>
   </si>
   <si>
     <t>農産物検査法第20条第３項による報告</t>
   </si>
   <si>
     <t>00500502</t>
   </si>
   <si>
     <t>園芸用施設及び農業用廃プラスチックに関する調査</t>
   </si>
   <si>
     <t>農産局園芸作物課花き産業・施設園芸振興室</t>
   </si>
   <si>
     <t>全国の園芸用施設の設置・利用状況及び園芸用施設等に由来する農業用廃プラスチックの処理状況の実態を把握するとともに、把握した情報を園芸作物の安定供給の確保、産地の収益力向上など園芸作物の生産の改善及び増進に必要な施策の企画立案を行うための基礎資料として活用することを目的とする。</t>
   </si>
   <si>
     <t>２年(加温設備の設置状況については1年周期で調査)</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/seisan/ryutu/engei/sisetsu/setti_matome.html</t>
   </si>
   <si>
-    <t>―</t>
-[...1 lines deleted...]
-  <si>
     <t>園芸用施設の面積、資材や設備別面積、野菜等種類別の利用状況及び園芸用施設等に由来する農業用廃プラスチックの処理状況</t>
   </si>
   <si>
     <t>園芸用施設の設置等の状況把握の実施</t>
   </si>
   <si>
     <t>00500503</t>
   </si>
   <si>
     <t>特産果樹生産動態等調査</t>
   </si>
   <si>
     <t>農産局果樹・茶グループ</t>
   </si>
   <si>
     <t>都道府県において生産される多様な果樹について、産地の状況に応じたきめ細かな果樹行政を推進していく上で必要不可欠な基礎的資料を得ること。</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/tokei/kouhyou/tokusan_kazyu/</t>
   </si>
   <si>
     <t>・果樹品種別生産動向
 ・特産果樹生産出荷実績等</t>
   </si>
   <si>
@@ -7592,53 +7572,50 @@
   </si>
   <si>
     <t>昭和14年</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/j/tokei/kouhyou/nousaku_kyosai/</t>
   </si>
   <si>
     <t>農作物共済事業における、引受・被害・収支の事業実績</t>
   </si>
   <si>
     <t>・農作物共済引受要綱（昭和47年１月31日47農経B第209号農林省農林経済局長通知）
 ・農作物共済損害評価要綱（昭和47年３月23日47農経B第466号農林省農林経済局長通知）</t>
   </si>
   <si>
     <t>00500605</t>
   </si>
   <si>
     <t>家畜共済統計表</t>
   </si>
   <si>
     <t>当該年度の事業実績の取りまとめ、料率等保険設計データとして活用</t>
   </si>
   <si>
     <t>昭和５年</t>
-  </si>
-[...1 lines deleted...]
-    <t>11～１月頃</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/j/tokei/kouhyou/katiku_kyosai/</t>
   </si>
   <si>
     <t>家畜共済事業における、引受・被害・収支の事業実績</t>
   </si>
   <si>
     <t>家畜共済の事務取扱要領・事務処理要領（昭和61年３月31日61農経B第804号農林水産省経済局長通知）</t>
   </si>
   <si>
     <t>00500606</t>
   </si>
   <si>
     <t>果樹共済統計表</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/j/tokei/kouhyou/kazyu_kyosai/</t>
   </si>
   <si>
     <t>果樹共済事業における、引受・被害・収支の事業実績</t>
   </si>
   <si>
     <t>・果樹共済引受要綱（昭和56年４月23日56農経B第999号農林水産省経済局長通知）
 ・果樹共済損害評価要綱（昭和61年２月17日61農経Ｂ第384号農林水産省経済局長通知）</t>
@@ -7660,141 +7637,141 @@
 ・茶共済事務取扱要領（昭和56年11月11日56農経B第3407号農林水産省経済局長通知）
 ・畑作物共済損害評価要綱（昭和54年４月23日54農経B第1018号農林水産省経済局長通知）</t>
   </si>
   <si>
     <t>00500608</t>
   </si>
   <si>
     <t>園芸施設共済統計表</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/j/tokei/kouhyou/engei_kyosai/</t>
   </si>
   <si>
     <t>園芸施設共済事業における、引受・被害・収支の事業実績</t>
   </si>
   <si>
     <t>園芸施設共済事務取扱要領（昭和54年３月30日54農経B第871号農林水産省経済局長通知）</t>
   </si>
   <si>
     <t>農用地区域内の農地面積</t>
   </si>
   <si>
     <t>農村振興局農村政策部農村計画課</t>
   </si>
   <si>
-    <t>農業振興地域の整備に関する法律第５条の２に基づき、都道府県の基本方針に定める確保すべき農用地等の面積の目標の達成状況について把握する。</t>
+    <t>農業振興地域の整備に関する法律第５条の２に基づき、都道府県の基本方針に定める都道府県面積目標の達成状況について把握する。</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/nousin/noukei/totiriyo/t_sinko/sinko_04.html</t>
   </si>
   <si>
     <t>・農用地区域内の農地面積
 ・除外等、編入等の面積</t>
   </si>
   <si>
-    <t>確保すべき農用地等の面積の目標の達成状況に関する資料（農業振興地域の整備に関する法律第５条の２）</t>
+    <t>都道府県面積目標の達成状況に関する資料（農業振興地域の整備に関する法律第５条の２）</t>
   </si>
   <si>
     <t>00500701</t>
   </si>
   <si>
     <t>中山間地域等直接支払制度の実施状況</t>
   </si>
   <si>
     <t>農村振興局農村政策部地域振興課</t>
   </si>
   <si>
     <t>中山間地域等直接支払制度の実施状況を整備し、本制度の今後の円滑な推進に資すること。</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/tokei/kouhyou/sankan_siharai/</t>
   </si>
   <si>
     <t>・協定数
 ・交付面積等</t>
   </si>
   <si>
     <t>中山間地域等直接支払制度における協定（中山間地域等直接支払交付金実施要領第６の２の集落協定及び個別協定）の認定状況</t>
   </si>
   <si>
     <t>家畜クローン研究の現状</t>
   </si>
   <si>
-    <t>農林水産技術会議事務局研究開発官</t>
+    <t>農林水産技術会議事務局研究開発官（基礎・基盤、環境）室</t>
   </si>
   <si>
     <t>家畜クローン研究についての情報公開</t>
   </si>
   <si>
     <t>６月、
 12月</t>
   </si>
   <si>
     <t>http://www.affrc.maff.go.jp/docs/clone/</t>
   </si>
   <si>
     <t>クローン家畜に関する以下のデータを集計
 ・出生のあった研究機関数
 ・出生頭数及び出生時の状況別（正常娩出、死産、生後直死）頭数
 ・正常娩出したクローン家畜の出生後の状況別（育成・試験中、病死、事故死、試験供用等）頭数</t>
   </si>
   <si>
     <t>・「クローン牛の取り扱いについて」（平成11年11月11日付け畜産局長、農林水産技術会議事務局長連名通知）の１の（１）
 【内容（一部抜粋）】
 　クローン技術を用いた牛等の研究情報の公開については、（中略）、家畜のクローン技術を研究している機関の研究情報をとりまとめ、公開してきたところであり、農林水産省は、今後もこれらの研究情報の公開（プレスリリース及び農林水産省のホームページへの掲載等）に努めるものとする。
 ・「体細胞クローン家畜等の取扱いについて」（平成21年８月26日付け農林水産省農林水産技術会議事務局長、農林水産省生産局長連名通知）の２
 【内容（一部抜粋）】
 　農林水産省は、（中略）、クローン研究機関における体細胞クローン技術を用いた家畜の研究情報の公表を行ってきたところであるが、（中略）、今後ともこれらの研究情報の公表に努めることとする。</t>
   </si>
   <si>
     <t>00500800</t>
   </si>
   <si>
     <t>農林水産関係試験研究機関基礎調査</t>
   </si>
   <si>
     <t>農林水産技術会議事務局研究企画課</t>
   </si>
   <si>
     <t>農林水産分野の都道府県試験研究機関、地方独立行政法人、財団法人、国立試験研究機関及び独立行政法人における人員及び資金の実態等を調査し、農林水産関係試験研究の効率的推進を図るために必要な基礎資料を得ること。</t>
   </si>
   <si>
-    <t>2～3月頃</t>
+    <t>２～３月頃</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/tokei/kouhyou/kenkyu_kikan/index.html</t>
   </si>
   <si>
     <t>・人員
 ・資金</t>
   </si>
   <si>
     <t>・独立行政法人等
 農林水産関係独立行政法人等試験研究機関基礎調査実施要領（平成15年7月28日付け15農会第549号 農林水産技術会議事務局長通知（最終改正令和5年7月10日付け5農会第198号）
 ・都道府県、地方独立行政法人、財団法人
-農林水産関係試験研究機関基礎調査実施要領（平成15年7月11日付け15農会第548号 農林水産技術会議事務局長通知（最終改正令和5年7月10日付け5農会第198号）</t>
+農林水産関係試験研究機関基礎調査実施要領（平成15年7月11日付け15農会第548号 農林水産技術会議事務局長通知（最終改正令和５年７月10日付け５農会第198号）</t>
   </si>
   <si>
     <t>平成15年度～平成21年度まで届出統計調査である「農林水産関係試験研究機関基礎調査」の結果から作成</t>
   </si>
   <si>
     <t>養蜂振興法に基づく蜜蜂飼育の届出結果等の報告</t>
   </si>
   <si>
     <t>畜産局畜産振興課</t>
   </si>
   <si>
     <t>・全国の養蜂家戸数、蜂群数、蜂蜜生産量、蜜源植物の植栽面積等を公表するため。</t>
   </si>
   <si>
     <t>昭和35年</t>
   </si>
   <si>
     <t>10～11月頃</t>
   </si>
   <si>
     <t>https://www.maff.go.jp/j/chikusan/kikaku/lin/sonota/bee.html</t>
   </si>
   <si>
     <t>養蜂家戸数、蜂群数、蜂蜜生産量、蜜源植物の植栽面積等</t>
   </si>
@@ -7874,72 +7851,66 @@
 ・収穫
 ・造林　等</t>
   </si>
   <si>
     <t>各森林管理局より報告のあった「森林管理局事業統計」に基づき作成（国有林野管理経営規程第23条）</t>
   </si>
   <si>
     <t>00502</t>
   </si>
   <si>
     <t>00502003</t>
   </si>
   <si>
     <t>水産業協同組合年次報告</t>
   </si>
   <si>
     <t>水産庁（農林水産省）</t>
   </si>
   <si>
     <t>漁政部水産経営課</t>
   </si>
   <si>
     <t>大臣認可及び都道府県知事認可の水産業協同組合の毎年度末現在の設立、合併、解散等の状況を把握し、漁協を指導する際の基礎資料とすること。</t>
   </si>
   <si>
-    <t>5月</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.maff.go.jp/j/tokei/kouhyou/gyokyo/</t>
   </si>
   <si>
     <t>漁協の設立、合併、解散等の状況</t>
   </si>
   <si>
     <t>農林水産省及び都道府県が業務上入手する水産業協同組合に関する情報</t>
   </si>
   <si>
     <t>00502004</t>
   </si>
   <si>
     <t>水産業協同組合統計表</t>
   </si>
   <si>
     <t>水産業協同組合の組織状況、事業実績、財務状況、損益状況に関する実態を把握し、水産業協同組合の行政施策の企画、推進等漁協に対する指導を行う上での基礎資料とすること。</t>
-  </si>
-[...1 lines deleted...]
-    <t>4月</t>
   </si>
   <si>
     <t>http://www.maff.go.jp/j/tokei/kouhyou/suisan_kumiai_toukei/</t>
   </si>
   <si>
     <t>漁協の組織状況、事業実績、財務状況、損益状況</t>
   </si>
   <si>
     <t>漁協系統金融機関の水協法開示債権等の状況</t>
   </si>
   <si>
     <t>水産業協同組合法等に基づき、漁協系統金融機関が抱える不良債権の実態を把握し、更なる不良債権処理への取組を促すること。</t>
   </si>
   <si>
     <t>https://www.jfa.maff.go.jp/j/keiei/gyokyou/riskkanrisaiken.html</t>
   </si>
   <si>
     <t>漁協系統金融機関の貸出金及び水協法開示債権の額</t>
   </si>
   <si>
     <t>漁業経営安定対策の加入状況</t>
   </si>
   <si>
     <t>漁政部漁業保険管理官、企画課
 増殖推進部栽培養殖課</t>
@@ -7947,69 +7918,72 @@
   <si>
     <t>①漁業共済及び漁業収入安定対策事業の加入率・加入件数の把握
 ②漁業経営セーフティーネット構築事業における加入漁業者・養殖業者の把握</t>
   </si>
   <si>
     <t>https://www.jfa.maff.go.jp/j/kikaku/syotoku_hosyo/</t>
   </si>
   <si>
     <t>①漁業共済及び漁業収入安定対策事業の年度末の加入率・加入件数
 ②漁業経営セーフティーネット構築事業における年度末の加入率、加入件数</t>
   </si>
   <si>
     <t>①漁業共済団体が業務上入手するデータを基に算定する漁業共済及び漁業収入安定対策事業の加入状況の集計
 ②漁業経営安定化推進協会が業務上入手するデータを基に算定する漁業経営セーフティーネット構築事業の加入状況の集計</t>
   </si>
   <si>
     <t>漁船統計表</t>
   </si>
   <si>
     <t>資源管理部漁業取締課</t>
   </si>
   <si>
     <t>漁船法に基づき各都道府県知事が登録している漁船の隻数等、我が国の漁船の勢力の状況について把握し、水産行政施策の検討・立案等の基礎資料とすること。</t>
   </si>
   <si>
-    <t>https://www.library-archive.maff.go.jp/index/200561108_0001?p=1</t>
+    <t>８～12月頃</t>
+  </si>
+  <si>
+    <t>https://www.library-archive.maff.go.jp/index/200567626_0001?p=6</t>
   </si>
   <si>
     <t>毎年12月31日現在において各都道府県知事が登録している全ての漁船の隻数等の状況</t>
   </si>
   <si>
     <t>漁船法施行規則（昭和25年８月12日農林省令第95号）第14条第２項に基づき各都道府県から提出された統計表</t>
   </si>
   <si>
     <t>外国漁船取締実績</t>
   </si>
   <si>
     <t>水産庁における外国漁船取締実績の推移の把握</t>
   </si>
   <si>
     <t>１～２月頃</t>
   </si>
   <si>
-    <t>https://www.jfa.maff.go.jp/j/press/kanri/250321.html</t>
+    <t>https://www.jfa.maff.go.jp/j/press/kanri/260210.html</t>
   </si>
   <si>
     <t>水産庁における当該年の外国漁船取締実績</t>
   </si>
   <si>
     <t>水産庁における日々の外国漁船取締活動において収集される情報</t>
   </si>
   <si>
     <t>国内のクロマグロ養殖実績</t>
   </si>
   <si>
     <t>増殖推進部栽培養殖課
 資源管理部管理調整課</t>
   </si>
   <si>
     <t>・近年、国際社会において、くろまぐろの資源管理に高い関心が集まる中で、我が国は、太平洋くろまぐろの最大の漁業国かつ消費国であることから、その持続的な利用に大きな責任を有する立場にある。
 ・こうした状況を踏まえ、太平洋くろまぐろの資源管理措置に我が国が率先して取り組むべきとの考えの下、  「太平洋クロマグロの管理強化についての対応」（平成22年５月11日農林水産省発表プレスリリース）を公表しており  、この中で養殖について、養殖業者に対して養殖実績報告の提出を義務化」することとしている。
 ・このため、平成23年１月から、漁業法第134条第１項（現漁業法176条第１項）の規定に基づき報告を求め、太平洋くろまぐろの養殖実態や養殖に係る漁獲状況を把握し、我が国として、太平洋くろまぐろの適切な管理措置を講じ、水産資源の繁殖保護及び漁業調整を図る。</t>
   </si>
   <si>
     <t>https://www.jfa.maff.go.jp/j/tuna/maguro_gyogyou/bluefinkanri.html</t>
   </si>
   <si>
     <t>クロマグロ養殖を行っている経営体の数、クロマグロ養殖場及び養殖生簀の数、クロマグロ種苗活込み数、養殖クロマグロ出荷数量</t>
   </si>
@@ -8040,288 +8014,285 @@
   <si>
     <t>http://www.meti.go.jp/policy/mono_info_service/mono/jyutaku/</t>
   </si>
   <si>
     <t>・砂利採取量総括表
 ・河川砂利採取量
 ・河川を除く砂利採取量
 ・都道府県別・採取地別の砂利採取量</t>
   </si>
   <si>
     <t>砂利採取業務状況報告書（砂利の採取計画等に関する規則第９条）</t>
   </si>
   <si>
     <t>00552</t>
   </si>
   <si>
     <t>00552040</t>
   </si>
   <si>
     <t>模倣品・海賊版対策の相談業務に関する年次報告</t>
   </si>
   <si>
     <t>特許庁（経済産業省）</t>
   </si>
   <si>
-    <t>総務部国際協力課模倣品対策室</t>
+    <t>総務部国際協力課海外展開支援室</t>
   </si>
   <si>
     <t>「知的財産推進計画2005」に基づき、政府模倣品・海賊版対策総合窓口の業務内容を報告するため。</t>
   </si>
   <si>
     <t>https://www.jpo.go.jp/resources/report/mohohin/nenji.html</t>
   </si>
   <si>
     <t>政府模倣品・海賊版対策総合窓口に寄せられた下記事項
 ・相談受付状況
 ・国・地域別の相談件数
 ・侵害を受けている知的財産別の相談件数
 ・商品分野別の相談件数</t>
   </si>
   <si>
     <t>政府模倣品・海賊版対策総合窓口に寄せられた相談等の情報</t>
   </si>
   <si>
     <t>消費者相談報告書</t>
   </si>
   <si>
-    <t>商務情報政策局商務・サービスグループ消費・流通政策課消費者相談室</t>
+    <t>商務情報政策局商務・サービスグループ商取引・消費経済政策課消費者相談室</t>
   </si>
   <si>
     <t>経済産業省で受け付けた消費者トラブル等の相談について、集計・分析結果を公表することにより消費者トラブルの未然の防止を図るとともに、関係機関等へ情報提供し、消費者行政に的確に反映させることを目的とする。</t>
   </si>
   <si>
     <t>昭和41年度</t>
+  </si>
+  <si>
+    <t>８月頃</t>
   </si>
   <si>
     <t>http://www.meti.go.jp/policy/economy/consumer/index.html</t>
   </si>
   <si>
     <t>・消費者相談件数（窓口別、受付方法別、属性別、事項別、商品別等）
 ・消費者相談の動向
 ・消費者相談事例</t>
   </si>
   <si>
     <t>経済産業省消費者相談室で受付けた消費者相談の内容を記録した相談カード</t>
   </si>
   <si>
     <t>00550690</t>
   </si>
   <si>
     <t>電気保安統計</t>
   </si>
   <si>
-    <t>商務情報政策局産業保安グループ電力安全課</t>
+    <t>大臣官房産業保安・安全グループ電力安全課</t>
   </si>
   <si>
     <t>電気工作物における事故の発生傾向を把握し、安全で安定的な電気の供給のため、技術基準の検討と、電気工作物設置者への適切な指導に資するため。</t>
   </si>
   <si>
     <t>https://www.meti.go.jp/policy/safety_security/industrial_safety/sangyo/electric/detail/denkihoantoukei.html</t>
   </si>
   <si>
     <t>・設備別電気事故件数
 ・事故種類別事故件数
 ・電気供給支障事故の推移
 ・電力設備別事故の推移</t>
   </si>
   <si>
     <t>・電気保安年報（電気関係報告規則第２条）
-・電気関係事故報告（電気関係報告規則第３条）</t>
+・電気関係事故報告（電気関係報告規則第３条及び第３条の２）</t>
   </si>
   <si>
     <t>00550700</t>
   </si>
   <si>
     <t>鉱山保安統計月報</t>
   </si>
   <si>
-    <t>商務情報政策局産業保安グループ鉱山・火薬類監理官付</t>
+    <t>大臣官房産業保安・安全グループ鉱山・火薬類監理官付</t>
   </si>
   <si>
     <t>各鉱山の災害状況、各管内の災害状況ひいては全国の災害状況を確実に把握し、統計結果は鉱山労働者等に対する災害防止のための対策をたてる資料の基礎になることを目的とする。</t>
   </si>
   <si>
     <t>https://www.meti.go.jp/policy/safety_security/industrial_safety/sangyo/mine/2017_newpage/syuukei.html</t>
   </si>
   <si>
     <t>災害発生状況、鉱山労働者数、稼働延人員、稼働延時間</t>
   </si>
   <si>
     <t>災害月報（鉱山保安法施行規則第46条第２項）</t>
   </si>
   <si>
     <t>00551</t>
   </si>
   <si>
     <t>再生可能エネルギー発電設備の導入状況</t>
   </si>
   <si>
     <t>資源エネルギー庁（経済産業省）</t>
   </si>
   <si>
     <t>省エネルギー・新エネルギー部新エネルギー課</t>
   </si>
   <si>
-    <t>再生可能エネルギーの固定価格買取制度は、国民による賦課金で成り立つため、毎月の再生可能エネルギー源の導入状況を公表することにより透明性を確保し、一般の理解を得る。また、導入動向を把握することにより、適時適切な施策立案に資するため。</t>
+    <t>FIT/FIP制度は、国民による再エネ賦課金を原資に成り立つため、毎月の再生可能エネルギーの導入状況を公表することにより透明性を確保し、一般の理解を得る。また、導入動向を把握することにより、適時適切な施策立案に資するため。</t>
   </si>
   <si>
     <t>四半期に１回</t>
   </si>
   <si>
-    <t>１、４、７、１０月</t>
+    <t>１、４、７、10月頃</t>
   </si>
   <si>
     <t>https://www.fit-portal.go.jp/PublicInfoSummary</t>
   </si>
   <si>
     <t>・再生可能エネルギー発電設備の認定件数
 ・再生可能エネルギー発電設備の認定容量
 ・再生可能エネルギー発電設備の導入件数
 ・再生可能エネルギー発電設備の導入容量
 ・再生可能エネルギーの買取電力量
 ・再生可能エネルギーの買取金額</t>
   </si>
   <si>
-    <t>電気事業者による再生可能エネルギー電気の調達に関する特別措置法（以下、法という。）に基づく下記の手続
-[...2 lines deleted...]
-・「再生可能エネルギー発電軽微変更届出」（法第１０条第２、３項）
+    <t>再生可能エネルギー電気の利用の促進に関する特別措置法（以下、法という。）に基づく発電事業計画の新規認定（法第９条第１項）及び変更認定（法第10条第１項）
 ・費用負担調整機関による交付金交付状況</t>
   </si>
   <si>
     <t>00551140</t>
   </si>
   <si>
     <t>石油備蓄の現況</t>
   </si>
   <si>
-    <t>資源・燃料部石油精製備蓄課</t>
+    <t>資源・燃料部燃料供給基盤整備課</t>
   </si>
   <si>
     <t>我が国の石油の国家備蓄及び民間備蓄の維持・確保を図るための措置を講じることにより、我が国への石油の供給が不足する等の事態が生じた場合において石油の安定的な供給を確保し、もって国民生活の安定と国民経済の円滑な運営に資するため。</t>
   </si>
   <si>
     <t>昭和53年</t>
   </si>
   <si>
     <t>https://www.enecho.meti.go.jp/statistics/petroleum_and_lpgas/pl001/results.html</t>
   </si>
   <si>
     <t>石油保有量　等</t>
   </si>
   <si>
     <t>・石油備蓄状況届出書（石油の備蓄の確保等に関する法律第36条）
 ・国家備蓄石油の数量報告（国家備蓄石油管理等事業に関する委託契約書第５条）</t>
   </si>
   <si>
     <t>00551150</t>
   </si>
   <si>
     <t>LPガス備蓄の現況</t>
   </si>
   <si>
-    <t>資源・燃料部石油流通課</t>
+    <t>資源・燃料部燃料流通政策室</t>
   </si>
   <si>
     <t>我が国のＬＰガスの国家備蓄及び民間企業による備蓄の維持・確保を図るための措置を講じることにより、我が国への石油の供給が不足する等の事態が生じた場合において石油の安定的な供給を確保し、もって国民生活の安定と国民経済の円滑な運営に資するため。</t>
   </si>
   <si>
     <t>昭和56年度</t>
   </si>
   <si>
     <t>http://www.enecho.meti.go.jp/statistics/petroleum_and_lpgas/pl002/results.html</t>
   </si>
   <si>
     <t>・基準備蓄量
 ・石油ガス保有量
 等</t>
   </si>
   <si>
     <t>・基準備蓄量等届出書（石油の備蓄の確保等に関する法律第10条第１項及び第36条）
 ・石油ガス備蓄状況届出書（石油の備蓄の確保等に関する法律第36条）
 ・国家備蓄石油ガスの数量報告（国家備蓄石油ガス管理等事業に関する委託契約書第５条）</t>
   </si>
   <si>
     <t>00551190</t>
   </si>
   <si>
     <t>採石業者の業務の状況に関する報告書の集計結果</t>
   </si>
   <si>
-    <t>資源・燃料部鉱物資源課</t>
+    <t>製造産業局鉱物課</t>
   </si>
   <si>
     <t>岩石資源は我が国の社会資本整備や民間需要に大きく寄与することから、採石業者の業務状況を把握し政策立案等に資するため。</t>
   </si>
   <si>
     <t>昭和48年
 （確認できるもの）</t>
-  </si>
-[...1 lines deleted...]
-    <t>1月頃</t>
   </si>
   <si>
     <t>http://www.enecho.meti.go.jp/category/resources_and_fuel/mineral_resource/situation/004/</t>
   </si>
   <si>
     <t>・報告書の提出状況（採石業者・採取場）
 ・企業形態（採石業者数・採取場）
 ・従業員規模別従業員数
 ・生産量（製品別・岩石別）
 ・採取場数（生産規模別・採取方法別）
 ・採掘設備の状況
 ・災害の発生状況
 等</t>
   </si>
   <si>
     <t>採石業者の業務に関する報告書（採石法施行規則第11条）</t>
   </si>
   <si>
     <t>00551120</t>
   </si>
   <si>
     <t>電力調査統計</t>
   </si>
   <si>
     <t>電力・ガス事業部電力産業・市場室</t>
   </si>
   <si>
     <t>我が国における経済活動及び国民生活の基盤を成す電気事業における需要実績、発電電力量及び燃料消費実績等を毎月明らかにし、我が国の電力の安定供給に資するため。</t>
   </si>
   <si>
     <t>http://www.enecho.meti.go.jp/statistics/electric_power/ep002/results.html#headline2</t>
   </si>
   <si>
     <t>・発電実績
 ・電力需要実績　等</t>
   </si>
   <si>
     <t>発受電月報（電気関係報告規則第２条）</t>
   </si>
   <si>
-    <t>2015年度実績までe-statに掲載。それ以降については、HP上で公開している。</t>
+    <t>2015年度実績までe-Statに掲載。それ以降については、HP上で公開している。</t>
   </si>
   <si>
     <t>00552020</t>
   </si>
   <si>
     <t>特許行政年次報告書（統計情報）</t>
   </si>
   <si>
     <t>総務部企画調査課</t>
   </si>
   <si>
     <t>企業や大学等が戦略的な知的財産管理を推し進め、技術経営力の強化を行う上で有用な情報を提供すべく、企業や大学等における知的財産の現状を把握するために必要な情報を収集・分析し、公表している「特許行政年次報告書」のうち、「第2部詳細な統計情報」において、我が国の産業財産権の出願等の状況について、基本的なデータを提供するため。</t>
   </si>
   <si>
     <t>昭和23年
 （平成８年までは「特許庁年報」の名称）</t>
   </si>
   <si>
     <t>https://www.jpo.go.jp/resources/statistics/nenji/index.html</t>
   </si>
   <si>
     <t>・特許、実用新案、意匠、商標の出願件数、登録件数、審判及び異議申立て件数等
 ・内外国人別統計
 ・分類別統計
 ・出願種別出願・登録件数
@@ -8367,144 +8338,161 @@
   </si>
   <si>
     <t>倉庫業法施行規則第24条（料金の届出等）</t>
   </si>
   <si>
     <t>倉庫事業経営指標</t>
   </si>
   <si>
     <t>主要倉庫業者の財務・経営・原価等の実態を把握・分析することにより、倉庫業における企業経営の指針を明らかにするとともに、倉庫業の健全な発展と経営の合理化に資することを目的とする。</t>
   </si>
   <si>
     <t>https://www.mlit.go.jp/seisakutokatsu/freight/butsuryu06000.html</t>
   </si>
   <si>
     <t>・売上高
 ・経常収支
 ・経常収支率等</t>
   </si>
   <si>
     <t>倉庫業法第27条（報告及び検査）</t>
   </si>
   <si>
     <t>営業普通倉庫の実績（主要21社）</t>
   </si>
   <si>
-    <t>大手倉庫事業者等の主要２１社（全国シェアの約２割）を選定し、早期に普通倉庫の動向を把握することを目的とする。</t>
+    <t>大手倉庫事業者等の主要21社（全国シェアの約２割）を選定し、早期に普通倉庫の動向を把握することを目的とする。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/seisakutokatsu/freight/seisakutokatsu_freight_mn2_000008.html</t>
   </si>
   <si>
     <t>・入庫高
 ・保管残高
 ・所管面積</t>
   </si>
   <si>
     <t>大手倉庫事業者等の主要21社の営業普通倉庫毎月の実績</t>
   </si>
   <si>
     <t>00600240</t>
   </si>
   <si>
     <t>建築物滅失統計調査</t>
   </si>
   <si>
     <t>総合政策局情報政策課建設経済統計調査室</t>
   </si>
   <si>
     <t>建築及び住宅に関する基礎資料を得ること。</t>
   </si>
   <si>
     <t>https://www.mlit.go.jp/sogoseisaku/jouhouka/sosei_jouhouka_fr4_000014.html</t>
   </si>
   <si>
     <t>滅失建築物の原因別床面積の合計及び戸数推移表</t>
   </si>
   <si>
     <t>建築基準法第15条（届出及び統計）</t>
   </si>
   <si>
     <t>00600910</t>
   </si>
   <si>
     <t>災害統計</t>
   </si>
   <si>
     <t>水管理・国土保全局防災課</t>
   </si>
   <si>
     <t>国土交通省所管公共土木施設災害復旧事業についての各種分類と国庫負担率に関する資料等を整理し、防災行政の基礎資料とすること。</t>
   </si>
   <si>
-    <t>http://www.mlit.go.jp/toukeijouhou/chojou/gaiyo_b5t2.html</t>
+    <t>https://www.mlit.go.jp/statistics/details/sample03_2_00042.html</t>
   </si>
   <si>
     <t>国土交通省所管決定総額（申請額、決定額、工種別決定額）</t>
   </si>
   <si>
-    <t>公共土木施設災害復旧事業費国庫負担法第7条（災害復旧事業費の決定）</t>
+    <t>公共土木施設災害復旧事業費国庫負担法第７条（災害復旧事業費の決定）</t>
   </si>
   <si>
     <t>00600610</t>
   </si>
   <si>
     <t>道路統計調査</t>
   </si>
   <si>
     <t>道路局企画課</t>
   </si>
   <si>
-    <t>今後の道路行政に資するための基礎資料を得ること。</t>
+    <t>道路整備計画の立案、策定及び道路施設の管理に関する基礎資料の収集。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/road/ir/ir-data/tokei-nen/index.html</t>
   </si>
   <si>
-    <t>道路種類別、都道府県整備別整備状況</t>
-[...6 lines deleted...]
-    <t>鉄軌道輸送の安全にかかわる情報</t>
+    <t>・都道府県別道路現況＜一般国道＞
+・令和４年度　道路・都市計画街路事業費（総括・一般国道）</t>
+  </si>
+  <si>
+    <t>道路法第77条（道路に関する調査）及び道路整備特別措置法第55条に基づき各調査機関からなされた報告</t>
+  </si>
+  <si>
+    <t>鉄軌道輸送の安全に関わる情報</t>
   </si>
   <si>
     <t>鉄道局安全監理官</t>
   </si>
   <si>
     <t>鉄軌道事業者自らの安全の確保に対する意識の向上と、鉄道の安全利用に関する利用者や沿線住民等の理解の促進を図るため。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/tetudo/tetudo_tk8_000001.html</t>
   </si>
   <si>
     <t>鉄道運転事故　等</t>
   </si>
   <si>
-    <t>・鉄道事業法第19条、第19条の2、第19条の3
+    <t>・鉄道事業法第19条、第19条の２、第19条の３
+・鉄道事故等報告規則
+　　等</t>
+  </si>
+  <si>
+    <t>索道輸送の安全に関わる情報</t>
+  </si>
+  <si>
+    <t>索道事業者自らの安全の確保に対する意識の向上と、索道の安全利用に関する利用者や沿線住民等の理解の促進を図るため。</t>
+  </si>
+  <si>
+    <t>https://www.mlit.go.jp/tetudo/tetudo_tk8_000005.html</t>
+  </si>
+  <si>
+    <t>索道運転事故　等</t>
+  </si>
+  <si>
+    <t>・鉄道事業法第19条、第19条の２、第19条の３、第38条
 ・鉄道事故等報告規則
 　　等</t>
   </si>
   <si>
     <t>00600680</t>
   </si>
   <si>
     <t>鉄道統計年報</t>
   </si>
   <si>
     <t>鉄道局鉄道サービス政策室</t>
   </si>
   <si>
     <t>各種調査等の基礎資料とするため。</t>
   </si>
   <si>
     <t>１～３月</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/tetudo/tetudo_tk6_000032.html</t>
   </si>
   <si>
     <t>鉄軌道事業者の輸送実績　等</t>
   </si>
   <si>
@@ -8539,219 +8527,216 @@
   <si>
     <t>貨物自動車運送事業の実績を把握するとともに、政策立案・課題抽出等の基礎資料とするため。</t>
   </si>
   <si>
     <t>https://www.mlit.go.jp/statistics/details/jidosha_list.html</t>
   </si>
   <si>
     <t>貨物自動車運送事業者数等</t>
   </si>
   <si>
     <t>貨物自動車運送事業報告規則（平成２年11月29日　運輸省令第33号）</t>
   </si>
   <si>
     <t>旅客自動車運送事業報告</t>
   </si>
   <si>
     <t>物流・自動車局旅客課</t>
   </si>
   <si>
     <t>旅客自動車運送事業の実績を把握するとともに、政策立案・課題抽出等の基礎資料とするため。</t>
   </si>
   <si>
     <t>昭和39年</t>
   </si>
   <si>
-    <t>https://www.mlit.go.jp/jidosha/jidosha_fr1_000084.html</t>
+    <t>https://www.mlit.go.jp/jidosha/jidosha_fr1_000096.html</t>
   </si>
   <si>
     <t>旅客自動車運送事業者数等</t>
   </si>
   <si>
     <t>旅客自動車運送事業報告規則（昭和39年３月３１日　運輸省令第21号）</t>
   </si>
   <si>
     <t>00600700</t>
   </si>
   <si>
     <t>自動車保有車両数</t>
   </si>
   <si>
     <t>物流・自動車局自動車情報課</t>
   </si>
   <si>
     <t>自動車保有車両数の実態を把握し、各種調査等の基礎資料とするため。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/toukeijouhou/toukei08/sokuhou/car_possession/car_possession08_02_.html</t>
   </si>
   <si>
     <t>用途別・車種別・業態別の台数</t>
   </si>
   <si>
     <t>自動車の登録等（道路運送車両法第四条・第五十八条）</t>
   </si>
   <si>
     <t>船員災害疾病発生状況報告（船員法第111条）集計書</t>
   </si>
   <si>
     <t>海事局船員政策課</t>
   </si>
   <si>
     <t>船員の災害・疾病の実態を明らかにするとともに、船員災害防止対策に活用するため。</t>
   </si>
   <si>
     <t>昭和42年度</t>
   </si>
   <si>
-    <t>https://www.mlit.go.jp/maritime/maritime_tk4_000006.html</t>
+    <t>https://www.mlit.go.jp/maritime/maritime_tk4_000044.html</t>
   </si>
   <si>
     <t>・災害発生状況
 ・疾病発生状況</t>
   </si>
   <si>
     <t>船員法第111条及び船員法施行規則第73条に基づき船舶所有者からなされた報告</t>
   </si>
   <si>
     <t>海上輸送（海上運送法及び内航海運業法）の安全にかかわる情報</t>
   </si>
   <si>
     <t>海事局安全政策課</t>
   </si>
   <si>
     <t>船舶運航事業者及び利用者の輸送の安全確保に対する意識の向上及び一層の海上輸送の安全確保を図るため。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/maritime/maritime_fr4_000006.html</t>
   </si>
   <si>
     <t>海難の発生状況　等</t>
   </si>
   <si>
-    <t>・海上運送法第19条の２の２
+    <t>・海上運送法第19条の３
 ・内航海運業法第21条</t>
   </si>
   <si>
     <t>00600720</t>
   </si>
   <si>
     <t>外航船舶運航実績報告</t>
   </si>
   <si>
     <t>海事局外航課</t>
   </si>
   <si>
     <t>外航海運行政を行うための基礎資料とするため。</t>
   </si>
   <si>
     <t>https://www.mlit.go.jp/maritime/content/2023-1.pdf</t>
   </si>
   <si>
     <t>我が国商船隊の輸送量及び運賃収入</t>
   </si>
   <si>
     <t>・海上運送法第24条（報告の徴収）
 ・船舶運航事業者等の提出する定期報告書に関する省令第３条（運航実績等の報告）</t>
   </si>
   <si>
     <t>00600730</t>
   </si>
   <si>
     <t>輸送実績報告書</t>
   </si>
   <si>
     <t>海事局内航課</t>
   </si>
   <si>
     <t>輸送実績報告書の集計結果を基に各種データを作成することにより、国内旅客船事業の実態を把握するとともに、政策立案や課題抽出等に役立てるため。</t>
   </si>
   <si>
-    <t>https://www.mlit.go.jp/maritime/maritime_fr1_000087.html</t>
+    <t>https://www.mlit.go.jp/statistics/file000009.html</t>
   </si>
   <si>
     <t>旅客輸送・自動車航送実績等</t>
   </si>
   <si>
     <t>00600740</t>
   </si>
   <si>
     <t>内航海運業事業概況報告書</t>
   </si>
   <si>
     <t>内航海運業事業概況報告書の集計結果を基に各種データを作成することにより、内航貨物船事業の実態を把握するとともに、政策立案や課題抽出等に役立てるため。</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.mlit.go.jp/statistics/file000009.html</t>
   </si>
   <si>
     <t>内航海運事業者の資産、負債等</t>
   </si>
   <si>
     <t>・内航海運業法第25条（報告及び検査）
 ・内航海運業報告規則第３条（報告書の提出）</t>
   </si>
   <si>
     <t>00600750</t>
   </si>
   <si>
     <t>舶用工業統計</t>
   </si>
   <si>
     <t>海事局船舶産業課</t>
   </si>
   <si>
     <t>舶用工業に関する各種施策を講じていくための基礎資料として活用するため。</t>
   </si>
   <si>
     <t>昭和32年ごろ</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/statistics/details/kaiun_list.html</t>
   </si>
   <si>
     <t>舶用工業事業所の施設状況、舶用工業製品の生産、輸出入状況</t>
   </si>
   <si>
     <t>・造船法第10条（報告）
 ・造船法施行規則第５条（報告）</t>
   </si>
   <si>
     <t>00600850</t>
   </si>
   <si>
     <t>公共測量実態調査</t>
   </si>
   <si>
     <t>国土地理院企画部測量指導課</t>
   </si>
   <si>
     <t>各種測量の調整及び測量制度の改善発達のための資料を得ること。
 公共測量等の実態を把握し、適切な測量行政に役立つ基礎資料とするため。</t>
   </si>
   <si>
-    <t>https://psgsv2.gsi.go.jp/koukyou/record/record.html</t>
+    <t>https://www.gsi.go.jp/KOUKYOU/sokuryosidou41060.html</t>
   </si>
   <si>
     <t>公共測量実施計画書届出件数と事業量の内訳</t>
   </si>
   <si>
     <t>測量法第35条に基づき測量計画機関から提出された公共測量についての長期計画もしくは年度計画の報告、測量法第36条に基づき測量計画機関から提出された公共測量実施計画書</t>
   </si>
   <si>
     <t>平成19年度までは、届出統計調査である「公共測量実態調査」の結果から作成</t>
   </si>
   <si>
     <t>土地取引規制実態統計</t>
   </si>
   <si>
     <t>不動産・建設経済局土地政策課</t>
   </si>
   <si>
     <t>国土利用計画法にもとづき届出のあった土地取引について、届出件数、面積、利用目的、取引主体等ごとに全国や地域別に集計し、大規模な土地の取得状況を把握するため。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/totikensangyo/totikensangyo_tk2_000020.html</t>
   </si>
   <si>
     <t>届出等の受理・処理状況（集計表）</t>
   </si>
@@ -8762,101 +8747,104 @@
   <si>
     <t>航空機登録の件数</t>
   </si>
   <si>
     <t>航空局総務課</t>
   </si>
   <si>
     <t>航空機登録の件数を把握するため。</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/koku/koku_tk1_000040.html</t>
   </si>
   <si>
     <t>「登録受付帳」（航空機登録規則第3条）</t>
   </si>
   <si>
     <t>登録航空機数</t>
   </si>
   <si>
     <t>登録航空機の機数を把握するため。</t>
   </si>
   <si>
     <t>登録航空機の機数</t>
   </si>
   <si>
-    <t>「航空機登録原簿」（航空法第3条）</t>
+    <t>「航空機登録原簿」（航空法第３条）</t>
   </si>
   <si>
     <t>00601</t>
   </si>
   <si>
     <t>主要旅行業者の旅行取扱状況速報</t>
   </si>
   <si>
     <t>観光庁（国土交通省）</t>
   </si>
   <si>
-    <t>観光産業課</t>
+    <t>参事官（旅行振興）</t>
   </si>
   <si>
     <t>主要旅行業者の取扱状況を把握するため。</t>
   </si>
   <si>
     <t>平成17年度（確認できる資料）</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/kankocho/siryou/toukei/toriatsukai.html</t>
   </si>
   <si>
     <t>・取扱額
 ・取扱人数</t>
   </si>
   <si>
     <t>主な旅行業者から任意で提出される旅行取扱状況速報</t>
   </si>
   <si>
     <t>住宅宿泊事業法に基づく届出及び登録の状況</t>
   </si>
   <si>
+    <t>観光産業課</t>
+  </si>
+  <si>
     <t>住宅宿泊事業法に基づく届出と登録の状況を把握するため。</t>
   </si>
   <si>
     <t>２ヶ月</t>
   </si>
   <si>
-    <t>5月、7月、9月、11月、1月、3月</t>
+    <t>５月、７月、９月、11月、１月、３月</t>
   </si>
   <si>
     <t>http://www.mlit.go.jp/kankocho/minpaku/business/host/construction_situation.html</t>
   </si>
   <si>
     <t>・届出件数
 ・事業廃止件数</t>
   </si>
   <si>
-    <t>住宅宿泊事業に関する届出（住宅宿泊事業法第3条）、住宅宿泊管理業に関する登録・届出（住宅宿泊事業法第22条、同法第28条）住宅宿泊仲介業に関する登録・届出（住宅宿泊事業法第46条、同法第52条）。</t>
+    <t>住宅宿泊事業に関する届出（住宅宿泊事業法第３条）、住宅宿泊管理業に関する登録・届出（住宅宿泊事業法第22条、同法第28条）住宅宿泊仲介業に関する登録・届出（住宅宿泊事業法第46条、同法第52条）。</t>
   </si>
   <si>
     <t>個人情報取扱の同意を取得する際に、業務統計の取得情報利用については包括的な同意を得ている。</t>
   </si>
   <si>
     <t>住宅宿泊事業の宿泊実績</t>
   </si>
   <si>
     <t>住宅宿泊事業の宿泊実績を把握するため。</t>
   </si>
   <si>
     <t>・宿泊日数
 ・宿泊者数
 ・延べ宿泊者数</t>
   </si>
   <si>
     <t>都道府県知事への定期報告（住宅宿泊事業法第14条）</t>
   </si>
   <si>
     <t>インバウンド消費動向調査</t>
   </si>
   <si>
     <t>観光戦略課</t>
   </si>
   <si>
@@ -8882,57 +8870,57 @@
   <si>
     <t>観光立国推進基本法第25条（観光に関する統計の整備）</t>
   </si>
   <si>
     <t>00602</t>
   </si>
   <si>
     <t>天候</t>
   </si>
   <si>
     <t>気象庁（国土交通省）</t>
   </si>
   <si>
     <t>大気海洋部観測整備計画課</t>
   </si>
   <si>
     <t>月・季節・年</t>
   </si>
   <si>
     <t>https://www.data.jma.go.jp/cpd/longfcst/tenkou_index.html</t>
   </si>
   <si>
     <t>観測データ等に関する各種統計</t>
   </si>
   <si>
-    <t>気象等に関する各種観測成果等（気象業務法第4条）</t>
+    <t>気象等に関する各種観測成果等（気象業務法第４条）</t>
   </si>
   <si>
     <t>平年値</t>
   </si>
   <si>
-    <t>１０年</t>
+    <t>10年</t>
   </si>
   <si>
     <t>https://www.data.jma.go.jp/stats/etrn/index.php</t>
   </si>
   <si>
     <t>二酸化炭素濃度</t>
   </si>
   <si>
     <t>大気海洋部環境・海洋気象課</t>
   </si>
   <si>
     <t>https://www.data.jma.go.jp/ghg/kanshi/ghgp/co2_trend.html</t>
   </si>
   <si>
     <t>00604</t>
   </si>
   <si>
     <t>00604010</t>
   </si>
   <si>
     <t>海上保安統計年報</t>
   </si>
   <si>
     <t>海上保安庁（国土交通省）</t>
   </si>
@@ -9191,67 +9179,67 @@
     <t>公共用水域水質測定結果</t>
   </si>
   <si>
     <t>都道府県等が実施した公共用水域における水質測定の結果をとりまとめ、全国的な水質の状況を把握することにより、今後の水環境行政の円滑な推進に資する。</t>
   </si>
   <si>
     <t>平成10年
 （確認できるもの）</t>
   </si>
   <si>
     <t>http://www.env.go.jp/water/suiiki/</t>
   </si>
   <si>
     <t>水域別の環境基準項目の達成状況及びその推移、環境基準超過地点、水質ランキング</t>
   </si>
   <si>
     <t>水質汚濁防止法</t>
   </si>
   <si>
     <t>土壌汚染対策法の施行状況及び土壌汚染調査・対策事例等に関する調査結果</t>
   </si>
   <si>
     <t>土壌汚染対策法の施行状況及び都道府県、政令市が把握している土壌汚染対策事例を把握し、整理することにより、土壌汚染調査対策の現状について公表するとともに、今後の土壌汚染対策の推進に資する資料として実施している。</t>
   </si>
   <si>
-    <t>４月頃</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.env.go.jp/water/dojo/chosa.html</t>
   </si>
   <si>
     <t>土壌汚染対策法に基づく要措置区域等の指定状況及び基準超過事例の状況、土壌汚染対策法に基づく措置等の状況</t>
   </si>
   <si>
     <t>土壌汚染対策法</t>
   </si>
   <si>
     <t>農用地土壌汚染防止法の施行状況</t>
   </si>
   <si>
     <t>農用地の土壌汚染対策の一層の推進を図るため、農用地土壌汚染防止法の施行状況について調査し、その結果をとりまとめて公表しているもの。
 具体的には、農用地土壌汚染防止法に基づき都道府県が実施する常時監視結果、農用地土壌汚染対策地域の状況、農用地土壌汚染対策の進捗状況の年度ごとの推移等を掲載している。</t>
+  </si>
+  <si>
+    <t>とりまとめ次第</t>
   </si>
   <si>
     <t>https://www.env.go.jp/water/nouyo-dojo/survey.html</t>
   </si>
   <si>
     <t>・農用地土壌汚染防止法に基づき都道府県が実施する常時監視結果
 ・農用地土壌汚染対策地域一覧
 ・農用地土壌汚染対策の進捗状況の年度ごとの推移
 等</t>
   </si>
   <si>
     <t>農用地土壌汚染防止法第11条の２に基づく常時監視結果報告等</t>
   </si>
   <si>
     <t>全国の地盤沈下地域の概況</t>
   </si>
   <si>
     <t>全国の地盤沈下の現状の監視</t>
   </si>
   <si>
     <t>http://www.env.go.jp/water/jiban/chinka.html</t>
   </si>
   <si>
     <t>・全国の地盤沈下の状況（単年及び５年）
 ・地下水採取に関する規制等の状況</t>
@@ -9270,54 +9258,54 @@
   </si>
   <si>
     <t>http://www.env.go.jp/water/chikasui/</t>
   </si>
   <si>
     <t>・環境基準値超過井戸の存在状況
 ・項目別・都道府県別調査結果
 ・項目別・年度別地下水質測定結果</t>
   </si>
   <si>
     <t>水質汚濁防止法第15条第2項に基づき地方公共団体からなされた報告</t>
   </si>
   <si>
     <t>00650103</t>
   </si>
   <si>
     <t>自然公園等利用者数調</t>
   </si>
   <si>
     <t>自然環境局国立公園課国立公園利用推進室</t>
   </si>
   <si>
     <t>自然公園等の利用者数を把握し、公園計画の策定及び施設整備等、自然公園行政の推進に必要な基礎資料を得ようとするもの。</t>
   </si>
   <si>
-    <t>とりまとめ次第</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.env.go.jp/park/doc/data.html</t>
+  </si>
+  <si>
+    <t>〇</t>
   </si>
   <si>
     <t>・国立公園利用者数
 ・国定公園利用者数　等</t>
   </si>
   <si>
     <t>公園計画の策定、施設整備等の自然公園行政の推進に必要な基礎資料として、都道府県及び地方環境事務所からの情報をとりまとめたもの</t>
   </si>
   <si>
     <t>自然環境保全地域等指定一覧</t>
   </si>
   <si>
     <t>自然環境局自然環境計画課</t>
   </si>
   <si>
     <t>自然環境保全法に基づき指定された自然環境保全地域等の指定状況を把握することにより、自然環境行政の推進に資することを目的とする。</t>
   </si>
   <si>
     <t>昭和47年
 （確認できるもの）</t>
   </si>
   <si>
     <t>http://www.env.go.jp/nature/hozen/data.html</t>
   </si>
   <si>
@@ -9531,51 +9519,51 @@
   <si>
     <t>防衛省教育機関における留学生の教育の受託決定に関する通知</t>
   </si>
   <si>
     <t>00700005</t>
   </si>
   <si>
     <t>退職自衛官の地方公共団体の防災・危機管理部門における在職状況</t>
   </si>
   <si>
     <t>https://www.mod.go.jp/j/profile/syogu/taishoku/index.html</t>
   </si>
   <si>
     <t>退職自衛官の地方公共団体防災・危機管理部門への再就職先状況（県・市町村別）</t>
   </si>
   <si>
     <t>退職自衛官の地方公共団体防災・危機管理部門への再就職状況に係る各幕僚監部からの報告</t>
   </si>
   <si>
     <t>00700010</t>
   </si>
   <si>
     <t>自衛隊施設（土地）の状況</t>
   </si>
   <si>
-    <t>整備計画局施設整備官</t>
+    <t>整備計画局施設整備課</t>
   </si>
   <si>
     <t>我が国の防衛政策に対する内外の理解を得るため。</t>
   </si>
   <si>
     <t>自衛隊施設地域分布及び用途別面積</t>
   </si>
   <si>
     <t>00700011</t>
   </si>
   <si>
     <t>在日米軍施設・区域の状況</t>
   </si>
   <si>
     <t>地方協力局総務課</t>
   </si>
   <si>
     <t>駐留軍に提供している施設及び区域の件数、財産数量等を把握することにより、国民の理解を得るため。</t>
   </si>
   <si>
     <t>https://www.mod.go.jp/j/approach/zaibeigun/us_sisetsu/index.html</t>
   </si>
   <si>
     <t>・在日米軍施設・区域（専用施設）面積
 ・在日米軍施設・区域（専用施設）都道府県別面積
@@ -9604,196 +9592,200 @@
   </si>
   <si>
     <t>https://www.mod.go.jp/js/press/index.html</t>
   </si>
   <si>
     <t>（年）
 年度急患輸送実績件数、要請都道府県等別実績、陸海空別実績
 （月）
 月日、要請者、区間、実施部隊、機種等</t>
   </si>
   <si>
     <t>自衛隊の災害派遣に関する訓令の防衛大臣への報告事項</t>
   </si>
   <si>
     <t>00700013</t>
   </si>
   <si>
     <t>緊急発進実施状況</t>
   </si>
   <si>
     <t>航空自衛隊による緊急発進について、具体的なデータを示すことで、国民の理解を深めるため。</t>
   </si>
   <si>
     <t>四半期
 （平成21年度以降）、　月
-（令和2年4月以降）</t>
+（令和２年４月以降）</t>
   </si>
   <si>
     <t>四半期、月※速報値</t>
   </si>
   <si>
     <t>https://www.mod.go.jp/js/activity/domestic.html</t>
   </si>
   <si>
     <t>（四半期）
 ・年度緊急発進回数
 ・四半期毎の緊急発進回数
 ・航空方面隊別緊急発進回数
 ・国・地域別緊急発進回数
 （月）
 ・月間緊急発進回数
 ・航空方面隊別緊急発進回数
 ・国・地域別緊急発進回数</t>
   </si>
   <si>
     <t>「年度緊急発進状況等に係る公表の基準及び手続きについて（通達）」に基づく緊急発進回数に係る航空総隊司令部からの報告</t>
   </si>
   <si>
     <t>00700014</t>
   </si>
   <si>
     <t>災害派遣及び不発弾等処理実績</t>
   </si>
   <si>
     <t>自衛隊の行う災害派遣等の実績を積極的に広報するため。</t>
   </si>
   <si>
     <t>・年間の災害派遣等実績
 ・年間の不発弾等処理実績
 ・年間の機雷等処理実績</t>
   </si>
   <si>
-    <t>自衛隊の災害派遣に関する達第８条、陸上において発見された不発弾等の処理に関する達第１１条、海上自衛隊業務報告規則第７条に基づく災害派遣及び不発弾等処理実績の各自衛隊からの報告</t>
+    <t>自衛隊の災害派遣に関する達第８条、陸上において発見された不発弾等の処理に関する達第11条、海上自衛隊業務報告規則第７条に基づく災害派遣及び不発弾等処理実績の各自衛隊からの報告</t>
   </si>
   <si>
     <t>国家公務員の留学費用の償還等に関する状況</t>
   </si>
   <si>
     <t>共管</t>
   </si>
   <si>
     <t>人事院人材局研修推進課
 内閣官房内閣人事局</t>
   </si>
   <si>
     <t>国家公務員の留学費用の償還等に関する状況を把握し、制度の適正な運営に資するため。</t>
   </si>
   <si>
     <t>８～９月</t>
   </si>
   <si>
     <t>https://www.jinji.go.jp/seisaku/ninmen/kensyuu.html
 https://www.cas.go.jp/jp/gaiyou/jimu/jinjikyoku/jinji_g.html</t>
   </si>
   <si>
     <t>年度別留学実施状況、
 年度別留学費用の償還状況</t>
   </si>
   <si>
     <t>・国家公務員の留学費用の償還に関する法律（附帯決議）
 ・一般職の国家公務員については、人事院規則10－12第13条に基づき各府省から提出された報告</t>
   </si>
   <si>
     <t>フロン排出抑制法に基づくフロン類の再生量等及び破壊量等の集計結果</t>
   </si>
   <si>
-    <t>経済産業省製造産業局化学物質管理課オゾン層保護等推進室
+    <t>経済産業省大臣官房産業保安・安全グループ化学物質管理課オゾン層保護等推進室
 環境省地球環境局地球温暖化対策課フロン対策室</t>
   </si>
   <si>
     <t>フロン類の使用の合理化及び管理の適正化に関する法律（略称「フロン排出抑制法」）第94条の規定に基づき、特定製品に係るフロン類の再生及び破壊の状況に関する情報を公表するもの。</t>
   </si>
   <si>
     <t>平成15年度
 （再生量に関しては、平成28年度）</t>
   </si>
   <si>
     <t>https://www.meti.go.jp/policy/chemical_management/ozone/saisei-hakai.html
-https://www.env.go.jp/earth/ozone/cfc/report2.html</t>
+https://www.env.go.jp/press/press_03034.html</t>
   </si>
   <si>
     <t>・年度当初の保管量
 ・引き取った量の合計
 ・再生した量
 ・破壊した量
 ・年度末の保管量</t>
   </si>
   <si>
     <t>・フロン類再生量等に関する報告書（フロン排出抑制法第60条第３項）
 ・フロン類破壊量等に関する報告書（フロン排出抑制法第71条第３項）</t>
   </si>
   <si>
     <t>フロン排出抑制法に基づく業務用冷凍空調機器からのフロン類の充塡量及び回収量等の集計結果</t>
   </si>
   <si>
     <t>フロン類の使用の合理化及び管理の適正化に関する法律（略称「フロン排出抑制法」）第94条の規定に基づき、特定製品に係るフロン類の充塡及び回収の状況に関する情報を公表するもの。</t>
   </si>
   <si>
     <t>https://www.meti.go.jp/policy/chemical_management/ozone/juten-kaisyu.html
-https://www.env.go.jp/press/press_02690.html</t>
+https://www.env.go.jp/press/press_03034.html</t>
   </si>
   <si>
     <t>・充塡した第一種特定製品の台数・量
 ・回収した第一種特定製品の台数・量
 ・年度当初の保管量
 ・破壊業者に引き渡した量
 ・再生業者に引き渡した量
 ・再利用等された量
 ・年度末の保管量</t>
   </si>
   <si>
     <t>第一種フロン類充塡回収業者のフロン類の充塡量及び回収量等に関する通知書（フロン排出抑制法第47条第４項）</t>
   </si>
   <si>
     <t>フロン排出抑制法に基づくフロン類算定漏えい量報告の集計結果</t>
   </si>
   <si>
     <t>フロン類の使用の合理化及び管理の適正化に関する法律（略称「フロン排出抑制法」）第20条の規定に基づき、国に報告されたフロン類算定漏えい量等の情報を集計・公表するもの。</t>
   </si>
   <si>
+    <t>1月頃</t>
+  </si>
+  <si>
     <t>https://www.meti.go.jp/policy/chemical_management/ozone/santei-roei.html
-https://www.env.go.jp/earth/furon/operator/result.html</t>
+https://www.env.go.jp/press/press_03034.html</t>
   </si>
   <si>
     <t>フロン類算定漏えい量等</t>
   </si>
   <si>
     <t>フロン類算定漏えい量等の報告書（フロン排出抑制法第19条第１項、第20条）</t>
   </si>
   <si>
-    <t>温室効果ガス算定排出量の報告</t>
-[...2 lines deleted...]
-    <t>経済産業省産業技術環境局環境経済室
+    <t>地球温暖化対策の推進に関する
+法律に基づく温室効果ガス排出量算定・報告・公表制度における温室効果ガス排出量の集計結果</t>
+  </si>
+  <si>
+    <t>経済産業省イノベーション・環境局 GX グループ環境政策課GX推進企画室
 環境省地球環境局地球温暖化対策課</t>
   </si>
   <si>
     <t>地球温暖化対策推進法に基づき、温室効果ガスを一定量以上排出する事業者に、毎年度、排出量を国に報告することを義務付け、国がそれを集計して公表することにより、事業者におけるより積極的な温室効果ガスの排出抑制の促進を図るもの。</t>
   </si>
   <si>
-    <t>http://ghg-santeikohyo.env.go.jp/result</t>
+    <t>https://eegs.env.go.jp/ghg-santeikohyo-result/</t>
   </si>
   <si>
     <t>温室効果ガスの排出量等</t>
   </si>
   <si>
     <t>地球温暖化対策の推進に関する法律(第26条)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -11369,2881 +11361,2881 @@
       <c r="C13" t="s" s="43">
         <v>92</v>
       </c>
       <c r="D13" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E13" t="s" s="43">
         <v>93</v>
       </c>
       <c r="F13" t="s" s="43">
         <v>36</v>
       </c>
       <c r="G13" t="s" s="43">
         <v>37</v>
       </c>
       <c r="H13" t="s" s="43">
         <v>94</v>
       </c>
       <c r="I13" t="s" s="44">
         <v>86</v>
       </c>
       <c r="J13" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K13" t="s" s="44">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="L13" t="s" s="43">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M13" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z13" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA13" t="s" s="43">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB13" t="s" s="43">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AC13" t="s" s="43">
         <v>91</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" t="s" s="43">
         <v>32</v>
       </c>
       <c r="C14" t="s" s="43">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D14" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E14" t="s" s="43">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F14" t="s" s="43">
         <v>36</v>
       </c>
       <c r="G14" t="s" s="43">
         <v>37</v>
       </c>
       <c r="H14" t="s" s="43">
         <v>94</v>
       </c>
       <c r="I14" t="s" s="44">
         <v>86</v>
       </c>
       <c r="J14" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K14" t="s" s="44">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="L14" t="s" s="43">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M14" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z14" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA14" t="s" s="43">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AB14" t="s" s="43">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AC14" t="s" s="43">
         <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" t="s" s="43">
         <v>32</v>
       </c>
       <c r="C15" t="s" s="43">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D15" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E15" t="s" s="43">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F15" t="s" s="43">
         <v>36</v>
       </c>
       <c r="G15" t="s" s="43">
         <v>37</v>
       </c>
       <c r="H15" t="s" s="43">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I15" t="s" s="44">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J15" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K15" t="s" s="44">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="L15" t="s" s="43">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M15" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z15" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA15" t="s" s="43">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AB15" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AC15" t="s" s="43">
         <v>91</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" t="s" s="43">
         <v>32</v>
       </c>
       <c r="C16" t="s" s="43">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D16" t="s" s="43">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E16" t="s" s="43">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F16" t="s" s="43">
         <v>36</v>
       </c>
       <c r="G16" t="s" s="43">
         <v>37</v>
       </c>
       <c r="H16" t="s" s="43">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I16" t="s" s="44">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J16" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K16" t="s" s="44">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s" s="43">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M16" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q16" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X16" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z16" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA16" t="s" s="43">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AB16" t="s" s="43">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AC16" s="43"/>
     </row>
     <row r="17">
       <c r="B17" t="s" s="43">
         <v>32</v>
       </c>
       <c r="C17" t="s" s="43">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E17" t="s" s="43">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F17" t="s" s="43">
         <v>36</v>
       </c>
       <c r="G17" t="s" s="43">
         <v>37</v>
       </c>
       <c r="H17" t="s" s="43">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I17" t="s" s="44">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J17" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K17" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L17" t="s" s="43">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M17" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z17" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA17" t="s" s="43">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AB17" t="s" s="43">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AC17" s="43"/>
     </row>
     <row r="18">
       <c r="B18" t="s" s="43">
         <v>32</v>
       </c>
       <c r="C18" t="s" s="43">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D18" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E18" t="s" s="43">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F18" t="s" s="43">
         <v>36</v>
       </c>
       <c r="G18" t="s" s="43">
         <v>37</v>
       </c>
       <c r="H18" t="s" s="43">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I18" t="s" s="44">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J18" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K18" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L18" t="s" s="43">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M18" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z18" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA18" t="s" s="43">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AB18" t="s" s="43">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AC18" s="43"/>
     </row>
     <row r="19">
       <c r="B19" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C19" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D19" t="s" s="43">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E19" t="s" s="43">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F19" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G19" t="s" s="43">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H19" t="s" s="43">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I19" t="s" s="44">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J19" t="s" s="44">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="K19" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L19" t="s" s="43">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M19" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N19" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q19" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W19" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X19" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y19" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z19" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA19" t="s" s="43">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AB19" t="s" s="43">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AC19" s="43"/>
     </row>
     <row r="20">
       <c r="B20" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D20" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E20" t="s" s="43">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F20" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G20" t="s" s="43">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H20" t="s" s="43">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I20" t="s" s="44">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J20" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K20" t="s" s="44">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L20" t="s" s="43">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M20" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z20" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA20" t="s" s="43">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AB20" t="s" s="43">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AC20" s="43"/>
     </row>
     <row r="21">
       <c r="B21" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D21" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E21" t="s" s="43">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F21" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G21" t="s" s="43">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H21" t="s" s="43">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I21" t="s" s="44">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J21" t="s" s="44">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K21" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L21" t="s" s="43">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M21" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y21" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z21" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA21" t="s" s="43">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AB21" t="s" s="43">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AC21" s="43"/>
     </row>
     <row r="22">
       <c r="B22" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C22" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D22" t="s" s="43">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E22" t="s" s="43">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F22" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G22" t="s" s="43">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H22" t="s" s="43">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I22" t="s" s="44">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J22" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K22" t="s" s="44">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L22" t="s" s="43">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M22" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N22" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P22" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q22" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V22" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W22" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X22" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z22" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA22" t="s" s="43">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AB22" t="s" s="43">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="AC22" s="43"/>
     </row>
     <row r="23">
       <c r="B23" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C23" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D23" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E23" t="s" s="43">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F23" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G23" t="s" s="43">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H23" t="s" s="43">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I23" t="s" s="44">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J23" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K23" t="s" s="44">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L23" t="s" s="43">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M23" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z23" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA23" t="s" s="43">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AB23" t="s" s="43">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AC23" s="43"/>
     </row>
     <row r="24">
       <c r="B24" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s" s="43">
         <v>83</v>
       </c>
       <c r="D24" t="s" s="43">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E24" t="s" s="43">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F24" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G24" t="s" s="43">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H24" t="s" s="43">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I24" t="s" s="44">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J24" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K24" t="s" s="44">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L24" t="s" s="43">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M24" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N24" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q24" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W24" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X24" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z24" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA24" t="s" s="43">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AB24" t="s" s="43">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AC24" s="43"/>
     </row>
     <row r="25">
       <c r="B25" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C25" t="s" s="43">
         <v>92</v>
       </c>
       <c r="D25" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E25" t="s" s="43">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F25" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G25" t="s" s="43">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H25" t="s" s="43">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I25" t="s" s="44">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J25" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K25" t="s" s="44">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L25" t="s" s="43">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M25" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z25" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA25" t="s" s="43">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AB25" t="s" s="43">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AC25" s="43"/>
     </row>
     <row r="26">
       <c r="B26" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C26" t="s" s="43">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E26" t="s" s="43">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F26" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G26" t="s" s="43">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H26" t="s" s="43">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I26" t="s" s="44">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J26" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K26" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L26" t="s" s="43">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M26" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y26" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z26" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA26" t="s" s="43">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AB26" t="s" s="43">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AC26" s="43"/>
     </row>
     <row r="27">
       <c r="B27" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C27" t="s" s="43">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D27" t="s" s="43">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E27" t="s" s="43">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F27" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G27" t="s" s="43">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H27" t="s" s="43">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I27" t="s" s="44">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J27" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K27" t="s" s="44">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L27" t="s" s="43">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M27" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P27" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q27" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W27" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X27" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z27" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA27" t="s" s="43">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AB27" t="s" s="43">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="AC27" s="43"/>
     </row>
     <row r="28">
       <c r="B28" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C28" t="s" s="43">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E28" t="s" s="43">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F28" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G28" t="s" s="43">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H28" t="s" s="43">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I28" t="s" s="44">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J28" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K28" t="s" s="44">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L28" t="s" s="43">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M28" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z28" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA28" t="s" s="43">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AB28" t="s" s="43">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="AC28" s="43"/>
     </row>
     <row r="29">
       <c r="B29" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C29" t="s" s="43">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E29" t="s" s="43">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F29" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G29" t="s" s="43">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H29" t="s" s="43">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I29" t="s" s="44">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J29" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K29" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L29" t="s" s="43">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M29" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z29" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA29" t="s" s="43">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AB29" t="s" s="43">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AC29" s="43"/>
     </row>
     <row r="30">
       <c r="B30" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C30" t="s" s="43">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E30" t="s" s="43">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F30" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G30" t="s" s="43">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H30" t="s" s="43">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I30" t="s" s="44">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J30" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K30" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L30" t="s" s="43">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M30" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z30" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA30" t="s" s="43">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AB30" t="s" s="43">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AC30" s="43"/>
     </row>
     <row r="31">
       <c r="B31" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C31" t="s" s="43">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D31" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E31" t="s" s="43">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F31" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G31" t="s" s="43">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H31" t="s" s="43">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I31" t="s" s="44">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J31" t="s" s="44">
         <v>40</v>
       </c>
       <c r="K31" t="s" s="44">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="L31" t="s" s="43">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M31" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z31" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA31" t="s" s="43">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="AB31" t="s" s="43">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="AC31" s="43"/>
     </row>
     <row r="32">
       <c r="B32" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C32" t="s" s="43">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D32" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E32" t="s" s="43">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F32" t="s" s="43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G32" t="s" s="43">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H32" t="s" s="43">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I32" t="s" s="44">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J32" t="s" s="44">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K32" t="s" s="44">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L32" t="s" s="43">
         <v>44</v>
       </c>
       <c r="M32" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y32" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z32" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA32" t="s" s="43">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AB32" t="s" s="43">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="AC32" s="43"/>
     </row>
     <row r="33">
       <c r="B33" t="s" s="43">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C33" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D33" t="s" s="43">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E33" t="s" s="43">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F33" t="s" s="43">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G33" t="s" s="43">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H33" t="s" s="43">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I33" t="s" s="44">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J33" t="s" s="44">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K33" t="s" s="44">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L33" t="s" s="43">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M33" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q33" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S33" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W33" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z33" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA33" t="s" s="43">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AB33" t="s" s="43">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="AC33" t="s" s="43">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" t="s" s="43">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C34" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D34" t="s" s="43">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E34" t="s" s="43">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F34" t="s" s="43">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G34" t="s" s="43">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H34" t="s" s="43">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I34" t="s" s="44">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J34" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K34" t="s" s="44">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L34" t="s" s="43">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M34" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z34" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA34" t="s" s="43">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="AB34" t="s" s="43">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="AC34" s="43"/>
     </row>
     <row r="35">
       <c r="B35" t="s" s="43">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C35" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D35" t="s" s="43">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E35" t="s" s="43">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F35" t="s" s="43">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G35" t="s" s="43">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H35" t="s" s="43">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I35" t="s" s="44">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J35" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K35" t="s" s="44">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L35" t="s" s="43">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M35" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z35" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA35" t="s" s="43">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="AB35" t="s" s="43">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="AC35" s="43"/>
     </row>
     <row r="36">
       <c r="B36" t="s" s="43">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C36" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D36" t="s" s="43">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E36" t="s" s="43">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F36" t="s" s="43">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G36" t="s" s="43">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H36" t="s" s="43">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I36" t="s" s="44">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J36" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K36" t="s" s="44">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L36" t="s" s="43">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M36" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z36" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA36" t="s" s="43">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AB36" t="s" s="43">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="AC36" s="43"/>
     </row>
     <row r="37">
       <c r="B37" t="s" s="43">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C37" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D37" t="s" s="43">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E37" t="s" s="43">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F37" t="s" s="43">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G37" t="s" s="43">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H37" t="s" s="43">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I37" t="s" s="44">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J37" t="s" s="44">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K37" t="s" s="44">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L37" t="s" s="43">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M37" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O37" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R37" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T37" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U37" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X37" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y37" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z37" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA37" t="s" s="43">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AB37" t="s" s="43">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="AC37" s="43"/>
     </row>
     <row r="38">
       <c r="B38" t="s" s="43">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C38" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D38" t="s" s="43">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E38" t="s" s="43">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F38" t="s" s="43">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G38" t="s" s="43">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H38" t="s" s="43">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="I38" t="s" s="44">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="J38" t="s" s="44">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="K38" t="s" s="44">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L38" t="s" s="43">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M38" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O38" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R38" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T38" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U38" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X38" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y38" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z38" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA38" t="s" s="43">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="AB38" t="s" s="43">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AC38" s="43"/>
     </row>
     <row r="39">
       <c r="B39" t="s" s="43">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C39" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D39" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E39" t="s" s="43">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F39" t="s" s="43">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G39" t="s" s="43">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H39" t="s" s="43">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="I39" t="s" s="44">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J39" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K39" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L39" t="s" s="43">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M39" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z39" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA39" t="s" s="43">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="AB39" t="s" s="43">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="AC39" t="s" s="43">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C40" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D40" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E40" t="s" s="43">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F40" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G40" t="s" s="43">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H40" t="s" s="43">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I40" t="s" s="44">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J40" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K40" t="s" s="44">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="L40" t="s" s="43">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M40" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y40" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z40" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA40" t="s" s="43">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="AB40" t="s" s="43">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AC40" s="43"/>
     </row>
     <row r="41">
       <c r="B41" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C41" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D41" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E41" t="s" s="43">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F41" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G41" t="s" s="43">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H41" t="s" s="43">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I41" t="s" s="44">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J41" t="s" s="44">
-        <v>51</v>
+        <v>316</v>
       </c>
       <c r="K41" t="s" s="44">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L41" t="s" s="43">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M41" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z41" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA41" t="s" s="43">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AB41" t="s" s="43">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AC41" s="43"/>
     </row>
     <row r="42">
       <c r="B42" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C42" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D42" t="s" s="43">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E42" t="s" s="43">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F42" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G42" t="s" s="43">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H42" t="s" s="43">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I42" t="s" s="44">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="J42" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K42" t="s" s="44">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="L42" t="s" s="43">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M42" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q42" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W42" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X42" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z42" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA42" t="s" s="43">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AB42" t="s" s="43">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AC42" s="43"/>
     </row>
     <row r="43">
       <c r="B43" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C43" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D43" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E43" t="s" s="43">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F43" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G43" t="s" s="43">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H43" t="s" s="43">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="I43" t="s" s="44">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J43" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K43" t="s" s="44">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L43" t="s" s="43">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M43" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z43" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA43" t="s" s="43">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="AB43" t="s" s="43">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="AC43" s="43"/>
     </row>
     <row r="44">
       <c r="B44" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C44" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D44" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E44" t="s" s="43">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F44" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G44" t="s" s="43">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H44" t="s" s="43">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I44" t="s" s="44">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="J44" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K44" t="s" s="44">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="L44" t="s" s="43">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M44" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z44" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA44" t="s" s="43">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="AB44" t="s" s="43">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="AC44" s="43"/>
     </row>
     <row r="45">
       <c r="B45" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C45" t="s" s="43">
         <v>83</v>
       </c>
       <c r="D45" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E45" t="s" s="43">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F45" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G45" t="s" s="43">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H45" t="s" s="43">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I45" t="s" s="44">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J45" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K45" t="s" s="44">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L45" t="s" s="43">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M45" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z45" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA45" t="s" s="43">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="AB45" t="s" s="43">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="AC45" s="43"/>
     </row>
     <row r="46">
       <c r="B46" t="s" s="43">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C46" t="s" s="43">
         <v>92</v>
       </c>
       <c r="D46" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E46" t="s" s="43">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F46" t="s" s="43">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G46" t="s" s="43">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H46" t="s" s="43">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I46" t="s" s="44">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J46" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="K46" t="s" s="44">
         <v>353</v>
       </c>
       <c r="L46" t="s" s="43">
         <v>354</v>
       </c>
       <c r="M46" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z46" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA46" t="s" s="43">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="AB46" t="s" s="43">
         <v>355</v>
       </c>
       <c r="AC46" s="43"/>
     </row>
     <row r="47">
       <c r="B47" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C47" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D47" t="s" s="43">
         <v>357</v>
       </c>
       <c r="E47" t="s" s="43">
         <v>358</v>
       </c>
       <c r="F47" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G47" t="s" s="43">
         <v>360</v>
       </c>
@@ -14448,51 +14440,51 @@
       <c r="R49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y49" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z49" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA49" t="s" s="43">
         <v>383</v>
       </c>
       <c r="AB49" t="s" s="43">
         <v>384</v>
       </c>
       <c r="AC49" s="43"/>
     </row>
     <row r="50">
       <c r="B50" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C50" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D50" t="s" s="43">
         <v>385</v>
       </c>
       <c r="E50" t="s" s="43">
         <v>386</v>
       </c>
       <c r="F50" t="s" s="43">
         <v>359</v>
       </c>
@@ -14540,499 +14532,501 @@
       </c>
       <c r="U50" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V50" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W50" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X50" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y50" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z50" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA50" t="s" s="43">
         <v>390</v>
       </c>
       <c r="AB50" t="s" s="43">
         <v>391</v>
       </c>
-      <c r="AC50" s="43"/>
+      <c r="AC50" t="s" s="43">
+        <v>392</v>
+      </c>
     </row>
     <row r="51">
       <c r="B51" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C51" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D51" t="s" s="43">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E51" t="s" s="43">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F51" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G51" t="s" s="43">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H51" t="s" s="43">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="I51" t="s" s="44">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="J51" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K51" t="s" s="44">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="L51" t="s" s="43">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M51" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z51" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA51" t="s" s="43">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="AB51" t="s" s="43">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AC51" s="43"/>
     </row>
     <row r="52">
       <c r="B52" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C52" t="s" s="43">
         <v>83</v>
       </c>
       <c r="D52" t="s" s="43">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E52" t="s" s="43">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F52" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G52" t="s" s="43">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H52" t="s" s="43">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="I52" t="s" s="44">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="J52" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K52" t="s" s="44">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L52" t="s" s="43">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M52" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z52" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA52" t="s" s="43">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AB52" t="s" s="43">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="AC52" s="43"/>
     </row>
     <row r="53">
       <c r="B53" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C53" t="s" s="43">
         <v>92</v>
       </c>
       <c r="D53" t="s" s="43">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E53" t="s" s="43">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F53" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G53" t="s" s="43">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H53" t="s" s="43">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I53" t="s" s="44">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J53" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K53" t="s" s="44">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L53" t="s" s="43">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M53" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z53" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA53" t="s" s="43">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AB53" t="s" s="43">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AC53" s="43"/>
     </row>
     <row r="54">
       <c r="B54" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C54" t="s" s="43">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D54" t="s" s="43">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E54" t="s" s="43">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F54" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G54" t="s" s="43">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H54" t="s" s="43">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="I54" t="s" s="44">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J54" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K54" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L54" t="s" s="43">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M54" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q54" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X54" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z54" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA54" t="s" s="43">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="AB54" t="s" s="43">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="AC54" s="43"/>
     </row>
     <row r="55">
       <c r="B55" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C55" t="s" s="43">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D55" t="s" s="43">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E55" t="s" s="43">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F55" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G55" t="s" s="43">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H55" t="s" s="43">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="I55" t="s" s="44">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="J55" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K55" t="s" s="44">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L55" t="s" s="43">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M55" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z55" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA55" t="s" s="43">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="AB55" t="s" s="43">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AC55" s="43"/>
     </row>
     <row r="56">
       <c r="B56" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C56" t="s" s="43">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D56" t="s" s="43">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E56" t="s" s="43">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F56" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G56" t="s" s="43">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H56" t="s" s="43">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="I56" t="s" s="44">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J56" t="s" s="44">
-        <v>437</v>
+        <v>51</v>
       </c>
       <c r="K56" t="s" s="44">
         <v>438</v>
       </c>
       <c r="L56" t="s" s="43">
         <v>439</v>
       </c>
       <c r="M56" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R56" t="s" s="44">
         <v>44</v>
       </c>
@@ -15051,75 +15045,75 @@
       <c r="W56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z56" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA56" t="s" s="43">
         <v>440</v>
       </c>
       <c r="AB56" t="s" s="43">
         <v>441</v>
       </c>
       <c r="AC56" s="43"/>
     </row>
     <row r="57">
       <c r="B57" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C57" t="s" s="43">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D57" t="s" s="43">
         <v>442</v>
       </c>
       <c r="E57" t="s" s="43">
         <v>443</v>
       </c>
       <c r="F57" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G57" t="s" s="43">
         <v>444</v>
       </c>
       <c r="H57" t="s" s="43">
         <v>445</v>
       </c>
       <c r="I57" t="s" s="44">
         <v>86</v>
       </c>
       <c r="J57" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K57" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L57" t="s" s="43">
         <v>446</v>
       </c>
       <c r="M57" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q57" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S57" t="s" s="44">
         <v>44</v>
       </c>
@@ -15135,75 +15129,75 @@
       <c r="W57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X57" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z57" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA57" t="s" s="43">
         <v>447</v>
       </c>
       <c r="AB57" t="s" s="43">
         <v>448</v>
       </c>
       <c r="AC57" s="43"/>
     </row>
     <row r="58">
       <c r="B58" t="s" s="43">
         <v>356</v>
       </c>
       <c r="C58" t="s" s="43">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D58" t="s" s="43">
         <v>449</v>
       </c>
       <c r="E58" t="s" s="43">
         <v>450</v>
       </c>
       <c r="F58" t="s" s="43">
         <v>359</v>
       </c>
       <c r="G58" t="s" s="43">
         <v>444</v>
       </c>
       <c r="H58" t="s" s="43">
         <v>451</v>
       </c>
       <c r="I58" t="s" s="44">
         <v>86</v>
       </c>
       <c r="J58" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K58" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L58" t="s" s="43">
         <v>446</v>
       </c>
       <c r="M58" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q58" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S58" t="s" s="44">
         <v>44</v>
       </c>
@@ -15216,582 +15210,582 @@
       <c r="V58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X58" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z58" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA58" t="s" s="43">
         <v>447</v>
       </c>
       <c r="AB58" t="s" s="43">
         <v>452</v>
       </c>
       <c r="AC58" s="43"/>
     </row>
     <row r="59">
       <c r="B59" t="s" s="43">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="C59" t="s" s="43">
-        <v>227</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s" s="43">
-        <v>453</v>
+        <v>34</v>
       </c>
       <c r="E59" t="s" s="43">
         <v>454</v>
       </c>
       <c r="F59" t="s" s="43">
-        <v>359</v>
+        <v>455</v>
       </c>
       <c r="G59" t="s" s="43">
-        <v>378</v>
+        <v>456</v>
       </c>
       <c r="H59" t="s" s="43">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="I59" t="s" s="44">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="J59" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K59" t="s" s="44">
-        <v>381</v>
+        <v>194</v>
       </c>
       <c r="L59" t="s" s="43">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M59" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z59" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA59" t="s" s="43">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="AB59" t="s" s="43">
-        <v>391</v>
+        <v>461</v>
       </c>
       <c r="AC59" s="43"/>
     </row>
     <row r="60">
       <c r="B60" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C60" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D60" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E60" t="s" s="43">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="F60" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G60" t="s" s="43">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H60" t="s" s="43">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I60" t="s" s="44">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J60" t="s" s="44">
-        <v>51</v>
+        <v>466</v>
       </c>
       <c r="K60" t="s" s="44">
-        <v>193</v>
+        <v>467</v>
       </c>
       <c r="L60" t="s" s="43">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="M60" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z60" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA60" t="s" s="43">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="AB60" t="s" s="43">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="AC60" s="43"/>
     </row>
     <row r="61">
       <c r="B61" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C61" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D61" t="s" s="43">
-        <v>34</v>
+        <v>471</v>
       </c>
       <c r="E61" t="s" s="43">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="F61" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G61" t="s" s="43">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="H61" t="s" s="43">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="I61" t="s" s="44">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="J61" t="s" s="44">
-        <v>472</v>
+        <v>51</v>
       </c>
       <c r="K61" t="s" s="44">
-        <v>473</v>
+        <v>316</v>
       </c>
       <c r="L61" t="s" s="43">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="M61" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z61" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA61" t="s" s="43">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="AB61" t="s" s="43">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="AC61" s="43"/>
     </row>
     <row r="62">
       <c r="B62" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C62" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D62" t="s" s="43">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E62" t="s" s="43">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F62" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G62" t="s" s="43">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="H62" t="s" s="43">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I62" t="s" s="44">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J62" t="s" s="44">
-        <v>51</v>
+        <v>316</v>
       </c>
       <c r="K62" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L62" t="s" s="43">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M62" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z62" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA62" t="s" s="43">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="AB62" t="s" s="43">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="AC62" s="43"/>
     </row>
     <row r="63">
       <c r="B63" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C63" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D63" t="s" s="43">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E63" t="s" s="43">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F63" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G63" t="s" s="43">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="H63" t="s" s="43">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I63" t="s" s="44">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="J63" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="K63" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L63" t="s" s="43">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="M63" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z63" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA63" t="s" s="43">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="AB63" t="s" s="43">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AC63" s="43"/>
     </row>
     <row r="64">
       <c r="B64" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C64" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D64" t="s" s="43">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="E64" t="s" s="43">
         <v>493</v>
       </c>
       <c r="F64" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G64" t="s" s="43">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="H64" t="s" s="43">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I64" t="s" s="44">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="J64" t="s" s="44">
-        <v>352</v>
+        <v>51</v>
       </c>
       <c r="K64" t="s" s="44">
-        <v>352</v>
+        <v>497</v>
       </c>
       <c r="L64" t="s" s="43">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M64" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z64" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA64" t="s" s="43">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="AB64" t="s" s="43">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="AC64" s="43"/>
     </row>
     <row r="65">
       <c r="B65" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C65" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D65" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E65" t="s" s="43">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="F65" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G65" t="s" s="43">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="H65" t="s" s="43">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="I65" t="s" s="44">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="J65" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K65" t="s" s="44">
-        <v>503</v>
+        <v>171</v>
       </c>
       <c r="L65" t="s" s="43">
         <v>504</v>
       </c>
       <c r="M65" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S65" t="s" s="44">
         <v>44</v>
       </c>
@@ -15804,246 +15798,246 @@
       <c r="V65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z65" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA65" t="s" s="43">
         <v>505</v>
       </c>
       <c r="AB65" t="s" s="43">
         <v>506</v>
       </c>
       <c r="AC65" s="43"/>
     </row>
     <row r="66">
       <c r="B66" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C66" t="s" s="43">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D66" t="s" s="43">
-        <v>34</v>
+        <v>507</v>
       </c>
       <c r="E66" t="s" s="43">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F66" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G66" t="s" s="43">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H66" t="s" s="43">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="I66" t="s" s="44">
-        <v>481</v>
+        <v>511</v>
       </c>
       <c r="J66" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K66" t="s" s="44">
-        <v>170</v>
+        <v>512</v>
       </c>
       <c r="L66" t="s" s="43">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="M66" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q66" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W66" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X66" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y66" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z66" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA66" t="s" s="43">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="AB66" t="s" s="43">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="AC66" s="43"/>
     </row>
     <row r="67">
       <c r="B67" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C67" t="s" s="43">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D67" t="s" s="43">
-        <v>513</v>
+        <v>34</v>
       </c>
       <c r="E67" t="s" s="43">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="F67" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G67" t="s" s="43">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H67" t="s" s="43">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="I67" t="s" s="44">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="J67" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K67" t="s" s="44">
-        <v>518</v>
+        <v>194</v>
       </c>
       <c r="L67" t="s" s="43">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M67" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q67" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W67" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X67" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y67" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z67" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA67" t="s" s="43">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="AB67" t="s" s="43">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="AC67" s="43"/>
     </row>
     <row r="68">
       <c r="B68" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C68" t="s" s="43">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D68" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E68" t="s" s="43">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F68" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G68" t="s" s="43">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="H68" t="s" s="43">
         <v>524</v>
       </c>
       <c r="I68" t="s" s="44">
         <v>525</v>
       </c>
       <c r="J68" t="s" s="44">
-        <v>51</v>
+        <v>139</v>
       </c>
       <c r="K68" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L68" t="s" s="43">
         <v>526</v>
       </c>
       <c r="M68" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S68" t="s" s="44">
         <v>44</v>
       </c>
@@ -16056,332 +16050,332 @@
       <c r="V68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z68" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA68" t="s" s="43">
         <v>527</v>
       </c>
       <c r="AB68" t="s" s="43">
         <v>528</v>
       </c>
       <c r="AC68" s="43"/>
     </row>
     <row r="69">
       <c r="B69" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C69" t="s" s="43">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D69" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E69" t="s" s="43">
         <v>529</v>
       </c>
       <c r="F69" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G69" t="s" s="43">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="H69" t="s" s="43">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="I69" t="s" s="44">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="J69" t="s" s="44">
-        <v>138</v>
+        <v>533</v>
       </c>
       <c r="K69" t="s" s="44">
-        <v>193</v>
+        <v>534</v>
       </c>
       <c r="L69" t="s" s="43">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="M69" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z69" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA69" t="s" s="43">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="AB69" t="s" s="43">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="AC69" s="43"/>
     </row>
     <row r="70">
       <c r="B70" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C70" t="s" s="43">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D70" t="s" s="43">
-        <v>34</v>
+        <v>538</v>
       </c>
       <c r="E70" t="s" s="43">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F70" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G70" t="s" s="43">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="H70" t="s" s="43">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="I70" t="s" s="44">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="J70" t="s" s="44">
-        <v>539</v>
+        <v>51</v>
       </c>
       <c r="K70" t="s" s="44">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="L70" t="s" s="43">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="M70" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q70" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S70" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V70" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W70" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X70" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z70" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA70" t="s" s="43">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="AB70" t="s" s="43">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="AC70" s="43"/>
+        <v>546</v>
+      </c>
+      <c r="AC70" t="s" s="43">
+        <v>547</v>
+      </c>
     </row>
     <row r="71">
       <c r="B71" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C71" t="s" s="43">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="D71" t="s" s="43">
-        <v>544</v>
+        <v>34</v>
       </c>
       <c r="E71" t="s" s="43">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="F71" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G71" t="s" s="43">
-        <v>546</v>
+        <v>463</v>
       </c>
       <c r="H71" t="s" s="43">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="I71" t="s" s="44">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="J71" t="s" s="44">
-        <v>51</v>
+        <v>466</v>
       </c>
       <c r="K71" t="s" s="44">
-        <v>549</v>
+        <v>467</v>
       </c>
       <c r="L71" t="s" s="43">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M71" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q71" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S71" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V71" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W71" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X71" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Y71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z71" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA71" t="s" s="43">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="AB71" t="s" s="43">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="AC71" t="s" s="43">
         <v>553</v>
       </c>
+      <c r="AC71" s="43"/>
     </row>
     <row r="72">
       <c r="B72" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C72" t="s" s="43">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D72" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E72" t="s" s="43">
         <v>554</v>
       </c>
       <c r="F72" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G72" t="s" s="43">
-        <v>469</v>
+        <v>540</v>
       </c>
       <c r="H72" t="s" s="43">
         <v>555</v>
       </c>
       <c r="I72" t="s" s="44">
         <v>556</v>
       </c>
       <c r="J72" t="s" s="44">
-        <v>472</v>
+        <v>51</v>
       </c>
       <c r="K72" t="s" s="44">
-        <v>473</v>
+        <v>543</v>
       </c>
       <c r="L72" t="s" s="43">
         <v>557</v>
       </c>
       <c r="M72" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S72" t="s" s="44">
         <v>44</v>
       </c>
@@ -16390,1596 +16384,1596 @@
       </c>
       <c r="U72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z72" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA72" t="s" s="43">
         <v>558</v>
       </c>
       <c r="AB72" t="s" s="43">
         <v>559</v>
       </c>
-      <c r="AC72" s="43"/>
+      <c r="AC72" t="s" s="43">
+        <v>560</v>
+      </c>
     </row>
     <row r="73">
       <c r="B73" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C73" t="s" s="43">
-        <v>233</v>
+        <v>561</v>
       </c>
       <c r="D73" t="s" s="43">
-        <v>34</v>
+        <v>562</v>
       </c>
       <c r="E73" t="s" s="43">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="F73" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G73" t="s" s="43">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="H73" t="s" s="43">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="I73" t="s" s="44">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="J73" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K73" t="s" s="44">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="L73" t="s" s="43">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="M73" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q73" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W73" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X73" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y73" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z73" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA73" t="s" s="43">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="AB73" t="s" s="43">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="AC73" s="43"/>
     </row>
     <row r="74">
       <c r="B74" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C74" t="s" s="43">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D74" t="s" s="43">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="E74" t="s" s="43">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="F74" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G74" t="s" s="43">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="H74" t="s" s="43">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="I74" t="s" s="44">
-        <v>572</v>
+        <v>542</v>
       </c>
       <c r="J74" t="s" s="44">
-        <v>51</v>
+        <v>575</v>
       </c>
       <c r="K74" t="s" s="44">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="L74" t="s" s="43">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="M74" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q74" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W74" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X74" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y74" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z74" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA74" t="s" s="43">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="AB74" t="s" s="43">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="AC74" s="43"/>
     </row>
     <row r="75">
       <c r="B75" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C75" t="s" s="43">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D75" t="s" s="43">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="E75" t="s" s="43">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="F75" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G75" t="s" s="43">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="H75" t="s" s="43">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="I75" t="s" s="44">
-        <v>548</v>
+        <v>585</v>
       </c>
       <c r="J75" t="s" s="44">
-        <v>581</v>
+        <v>51</v>
       </c>
       <c r="K75" t="s" s="44">
-        <v>582</v>
+        <v>123</v>
       </c>
       <c r="L75" t="s" s="43">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="M75" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q75" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S75" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W75" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X75" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y75" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z75" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA75" t="s" s="43">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="AB75" t="s" s="43">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="AC75" s="43"/>
     </row>
     <row r="76">
       <c r="B76" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C76" t="s" s="43">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="D76" t="s" s="43">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="E76" t="s" s="43">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="F76" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G76" t="s" s="43">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="H76" t="s" s="43">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I76" t="s" s="44">
-        <v>591</v>
+        <v>556</v>
       </c>
       <c r="J76" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K76" t="s" s="44">
-        <v>122</v>
+        <v>388</v>
       </c>
       <c r="L76" t="s" s="43">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="M76" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q76" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S76" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W76" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X76" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y76" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z76" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA76" t="s" s="43">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="AB76" t="s" s="43">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="AC76" s="43"/>
     </row>
     <row r="77">
       <c r="B77" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C77" t="s" s="43">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D77" t="s" s="43">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E77" t="s" s="43">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="F77" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G77" t="s" s="43">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="H77" t="s" s="43">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="I77" t="s" s="44">
         <v>600</v>
       </c>
       <c r="J77" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K77" t="s" s="44">
-        <v>388</v>
+        <v>187</v>
       </c>
       <c r="L77" t="s" s="43">
         <v>601</v>
       </c>
       <c r="M77" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q77" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S77" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X77" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z77" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA77" t="s" s="43">
         <v>602</v>
       </c>
       <c r="AB77" t="s" s="43">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="AC77" s="43"/>
     </row>
     <row r="78">
       <c r="B78" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C78" t="s" s="43">
+        <v>132</v>
+      </c>
+      <c r="D78" t="s" s="43">
+        <v>603</v>
+      </c>
+      <c r="E78" t="s" s="43">
         <v>604</v>
       </c>
-      <c r="D78" t="s" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="F78" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G78" t="s" s="43">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="H78" t="s" s="43">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="I78" t="s" s="44">
-        <v>562</v>
+        <v>600</v>
       </c>
       <c r="J78" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K78" t="s" s="44">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="L78" t="s" s="43">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="M78" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q78" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X78" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z78" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA78" t="s" s="43">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="AB78" t="s" s="43">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="AC78" s="43"/>
     </row>
     <row r="79">
       <c r="B79" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C79" t="s" s="43">
-        <v>131</v>
+        <v>607</v>
       </c>
       <c r="D79" t="s" s="43">
+        <v>608</v>
+      </c>
+      <c r="E79" t="s" s="43">
         <v>609</v>
       </c>
-      <c r="E79" t="s" s="43">
+      <c r="F79" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G79" t="s" s="43">
+        <v>592</v>
+      </c>
+      <c r="H79" t="s" s="43">
+        <v>593</v>
+      </c>
+      <c r="I79" t="s" s="44">
         <v>610</v>
       </c>
-      <c r="F79" t="s" s="43">
-[...10 lines deleted...]
-      </c>
       <c r="J79" t="s" s="44">
-        <v>51</v>
+        <v>611</v>
       </c>
       <c r="K79" t="s" s="44">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="L79" t="s" s="43">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="M79" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q79" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S79" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X79" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z79" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA79" t="s" s="43">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="AB79" t="s" s="43">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="AC79" s="43"/>
     </row>
     <row r="80">
       <c r="B80" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C80" t="s" s="43">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D80" t="s" s="43">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E80" t="s" s="43">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F80" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G80" t="s" s="43">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="H80" t="s" s="43">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="I80" t="s" s="44">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="J80" t="s" s="44">
-        <v>618</v>
+        <v>316</v>
       </c>
       <c r="K80" t="s" s="44">
+        <v>612</v>
+      </c>
+      <c r="L80" t="s" s="43">
         <v>619</v>
       </c>
-      <c r="L80" t="s" s="43">
+      <c r="M80" t="s" s="44">
+        <v>62</v>
+      </c>
+      <c r="N80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S80" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="T80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X80" t="s" s="44">
+        <v>64</v>
+      </c>
+      <c r="Y80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z80" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA80" t="s" s="43">
         <v>620</v>
       </c>
-      <c r="M80" t="s" s="44">
-[...43 lines deleted...]
-      </c>
       <c r="AB80" t="s" s="43">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="AC80" s="43"/>
     </row>
     <row r="81">
       <c r="B81" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C81" t="s" s="43">
+        <v>621</v>
+      </c>
+      <c r="D81" t="s" s="43">
         <v>622</v>
       </c>
-      <c r="D81" t="s" s="43">
+      <c r="E81" t="s" s="43">
         <v>623</v>
       </c>
-      <c r="E81" t="s" s="43">
+      <c r="F81" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G81" t="s" s="43">
+        <v>592</v>
+      </c>
+      <c r="H81" t="s" s="43">
+        <v>593</v>
+      </c>
+      <c r="I81" t="s" s="44">
+        <v>610</v>
+      </c>
+      <c r="J81" t="s" s="44">
+        <v>139</v>
+      </c>
+      <c r="K81" t="s" s="44">
+        <v>612</v>
+      </c>
+      <c r="L81" t="s" s="43">
         <v>624</v>
-      </c>
-[...19 lines deleted...]
-        <v>626</v>
       </c>
       <c r="M81" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S81" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X81" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z81" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA81" t="s" s="43">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="AB81" t="s" s="43">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="AC81" s="43"/>
     </row>
     <row r="82">
       <c r="B82" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C82" t="s" s="43">
+        <v>626</v>
+      </c>
+      <c r="D82" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E82" t="s" s="43">
+        <v>627</v>
+      </c>
+      <c r="F82" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G82" t="s" s="43">
         <v>628</v>
       </c>
-      <c r="D82" t="s" s="43">
+      <c r="H82" t="s" s="43">
         <v>629</v>
       </c>
-      <c r="E82" t="s" s="43">
+      <c r="I82" t="s" s="44">
         <v>630</v>
       </c>
-      <c r="F82" t="s" s="43">
-[...10 lines deleted...]
-      </c>
       <c r="J82" t="s" s="44">
-        <v>138</v>
+        <v>51</v>
       </c>
       <c r="K82" t="s" s="44">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="L82" t="s" s="43">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="M82" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S82" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X82" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z82" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA82" t="s" s="43">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="AB82" t="s" s="43">
-        <v>603</v>
+        <v>634</v>
       </c>
       <c r="AC82" s="43"/>
     </row>
     <row r="83">
       <c r="B83" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C83" t="s" s="43">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D83" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E83" t="s" s="43">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F83" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G83" t="s" s="43">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="H83" t="s" s="43">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="I83" t="s" s="44">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="J83" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K83" t="s" s="44">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="L83" t="s" s="43">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="M83" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z83" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA83" t="s" s="43">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="AB83" t="s" s="43">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="AC83" s="43"/>
     </row>
     <row r="84">
       <c r="B84" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C84" t="s" s="43">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D84" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E84" t="s" s="43">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F84" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G84" t="s" s="43">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H84" t="s" s="43">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="I84" t="s" s="44">
-        <v>646</v>
+        <v>193</v>
       </c>
       <c r="J84" t="s" s="44">
-        <v>51</v>
+        <v>647</v>
       </c>
       <c r="K84" t="s" s="44">
-        <v>647</v>
+        <v>187</v>
       </c>
       <c r="L84" t="s" s="43">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="M84" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z84" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA84" t="s" s="43">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="AB84" t="s" s="43">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="AC84" s="43"/>
     </row>
     <row r="85">
       <c r="B85" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C85" t="s" s="43">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D85" t="s" s="43">
-        <v>34</v>
+        <v>652</v>
       </c>
       <c r="E85" t="s" s="43">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F85" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G85" t="s" s="43">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="H85" t="s" s="43">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="I85" t="s" s="44">
-        <v>192</v>
+        <v>656</v>
       </c>
       <c r="J85" t="s" s="44">
-        <v>437</v>
+        <v>51</v>
       </c>
       <c r="K85" t="s" s="44">
-        <v>186</v>
+        <v>123</v>
       </c>
       <c r="L85" t="s" s="43">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="M85" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N85" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P85" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q85" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W85" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X85" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y85" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z85" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA85" t="s" s="43">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="AB85" t="s" s="43">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="AC85" s="43"/>
     </row>
     <row r="86">
       <c r="B86" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C86" t="s" s="43">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D86" t="s" s="43">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="E86" t="s" s="43">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="F86" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G86" t="s" s="43">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="H86" t="s" s="43">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="I86" t="s" s="44">
-        <v>662</v>
+        <v>542</v>
       </c>
       <c r="J86" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K86" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L86" t="s" s="43">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M86" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N86" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P86" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q86" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W86" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X86" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y86" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z86" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA86" t="s" s="43">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="AB86" t="s" s="43">
         <v>665</v>
       </c>
       <c r="AC86" s="43"/>
     </row>
     <row r="87">
       <c r="B87" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C87" t="s" s="43">
         <v>666</v>
       </c>
       <c r="D87" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E87" t="s" s="43">
         <v>667</v>
       </c>
-      <c r="E87" t="s" s="43">
+      <c r="F87" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G87" t="s" s="43">
+        <v>654</v>
+      </c>
+      <c r="H87" t="s" s="43">
         <v>668</v>
       </c>
-      <c r="F87" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I87" t="s" s="44">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="J87" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K87" t="s" s="44">
-        <v>122</v>
+        <v>669</v>
       </c>
       <c r="L87" t="s" s="43">
         <v>670</v>
       </c>
       <c r="M87" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P87" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q87" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W87" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X87" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y87" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z87" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA87" t="s" s="43">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="AB87" t="s" s="43">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="AC87" s="43"/>
     </row>
     <row r="88">
       <c r="B88" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C88" t="s" s="43">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D88" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E88" t="s" s="43">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F88" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G88" t="s" s="43">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="H88" t="s" s="43">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="I88" t="s" s="44">
-        <v>531</v>
+        <v>677</v>
       </c>
       <c r="J88" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K88" t="s" s="44">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="L88" t="s" s="43">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="M88" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z88" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA88" t="s" s="43">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="AB88" t="s" s="43">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="AC88" s="43"/>
     </row>
     <row r="89">
       <c r="B89" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C89" t="s" s="43">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D89" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E89" t="s" s="43">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="F89" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G89" t="s" s="43">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="H89" t="s" s="43">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="I89" t="s" s="44">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="J89" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K89" t="s" s="44">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="L89" t="s" s="43">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="M89" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z89" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA89" t="s" s="43">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="AB89" t="s" s="43">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="AC89" s="43"/>
     </row>
     <row r="90">
       <c r="B90" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C90" t="s" s="43">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D90" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E90" t="s" s="43">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="F90" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G90" t="s" s="43">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="H90" t="s" s="43">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="I90" t="s" s="44">
-        <v>692</v>
+        <v>50</v>
       </c>
       <c r="J90" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K90" t="s" s="44">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="L90" t="s" s="43">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="M90" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z90" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA90" t="s" s="43">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="AB90" t="s" s="43">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="AC90" s="43"/>
     </row>
     <row r="91">
       <c r="B91" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C91" t="s" s="43">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D91" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E91" t="s" s="43">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F91" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G91" t="s" s="43">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="H91" t="s" s="43">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="I91" t="s" s="44">
-        <v>50</v>
+        <v>630</v>
       </c>
       <c r="J91" t="s" s="44">
-        <v>51</v>
+        <v>466</v>
       </c>
       <c r="K91" t="s" s="44">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="L91" t="s" s="43">
         <v>701</v>
       </c>
       <c r="M91" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S91" t="s" s="44">
         <v>44</v>
       </c>
@@ -17992,159 +17986,159 @@
       <c r="V91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z91" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA91" t="s" s="43">
         <v>702</v>
       </c>
       <c r="AB91" t="s" s="43">
         <v>703</v>
       </c>
       <c r="AC91" s="43"/>
     </row>
     <row r="92">
       <c r="B92" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C92" t="s" s="43">
         <v>704</v>
       </c>
       <c r="D92" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E92" t="s" s="43">
         <v>705</v>
       </c>
       <c r="F92" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G92" t="s" s="43">
+        <v>692</v>
+      </c>
+      <c r="H92" t="s" s="43">
         <v>706</v>
       </c>
-      <c r="H92" t="s" s="43">
+      <c r="I92" t="s" s="44">
         <v>707</v>
       </c>
-      <c r="I92" t="s" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="J92" t="s" s="44">
-        <v>51</v>
+        <v>466</v>
       </c>
       <c r="K92" t="s" s="44">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="L92" t="s" s="43">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M92" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z92" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA92" t="s" s="43">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="AB92" t="s" s="43">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="AC92" s="43"/>
     </row>
     <row r="93">
       <c r="B93" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C93" t="s" s="43">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D93" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E93" t="s" s="43">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F93" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G93" t="s" s="43">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H93" t="s" s="43">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="I93" t="s" s="44">
-        <v>715</v>
+        <v>39</v>
       </c>
       <c r="J93" t="s" s="44">
-        <v>472</v>
+        <v>51</v>
       </c>
       <c r="K93" t="s" s="44">
         <v>716</v>
       </c>
       <c r="L93" t="s" s="43">
         <v>717</v>
       </c>
       <c r="M93" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R93" t="s" s="44">
         <v>44</v>
       </c>
@@ -18160,9996 +18154,9994 @@
       <c r="V93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z93" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA93" t="s" s="43">
         <v>718</v>
       </c>
       <c r="AB93" t="s" s="43">
         <v>719</v>
       </c>
       <c r="AC93" s="43"/>
     </row>
     <row r="94">
       <c r="B94" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C94" t="s" s="43">
         <v>720</v>
       </c>
       <c r="D94" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E94" t="s" s="43">
         <v>721</v>
       </c>
       <c r="F94" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G94" t="s" s="43">
         <v>722</v>
       </c>
       <c r="H94" t="s" s="43">
         <v>723</v>
       </c>
       <c r="I94" t="s" s="44">
-        <v>39</v>
+        <v>724</v>
       </c>
       <c r="J94" t="s" s="44">
-        <v>724</v>
+        <v>51</v>
       </c>
       <c r="K94" t="s" s="44">
         <v>725</v>
       </c>
       <c r="L94" t="s" s="43">
         <v>726</v>
       </c>
       <c r="M94" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y94" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z94" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA94" t="s" s="43">
         <v>727</v>
       </c>
       <c r="AB94" t="s" s="43">
         <v>728</v>
       </c>
-      <c r="AC94" t="s" s="43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC94" s="43"/>
     </row>
     <row r="95">
       <c r="B95" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C95" t="s" s="43">
         <v>729</v>
       </c>
       <c r="D95" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E95" t="s" s="43">
         <v>730</v>
       </c>
       <c r="F95" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G95" t="s" s="43">
         <v>731</v>
       </c>
       <c r="H95" t="s" s="43">
         <v>732</v>
       </c>
       <c r="I95" t="s" s="44">
+        <v>465</v>
+      </c>
+      <c r="J95" t="s" s="44">
+        <v>40</v>
+      </c>
+      <c r="K95" t="s" s="44">
         <v>733</v>
       </c>
-      <c r="J95" t="s" s="44">
-[...2 lines deleted...]
-      <c r="K95" t="s" s="44">
+      <c r="L95" t="s" s="43">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="M95" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z95" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA95" t="s" s="43">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="AB95" t="s" s="43">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="AC95" s="43"/>
     </row>
     <row r="96">
       <c r="B96" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C96" t="s" s="43">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="D96" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E96" t="s" s="43">
+        <v>737</v>
+      </c>
+      <c r="F96" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G96" t="s" s="43">
+        <v>722</v>
+      </c>
+      <c r="H96" t="s" s="43">
+        <v>738</v>
+      </c>
+      <c r="I96" t="s" s="44">
         <v>739</v>
       </c>
-      <c r="F96" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G96" t="s" s="43">
+      <c r="J96" t="s" s="44">
         <v>740</v>
       </c>
-      <c r="H96" t="s" s="43">
+      <c r="K96" t="s" s="44">
         <v>741</v>
       </c>
-      <c r="I96" t="s" s="44">
-[...5 lines deleted...]
-      <c r="K96" t="s" s="44">
+      <c r="L96" t="s" s="43">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="M96" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z96" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA96" t="s" s="43">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="AB96" t="s" s="43">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="AC96" s="43"/>
     </row>
     <row r="97">
       <c r="B97" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C97" t="s" s="43">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D97" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E97" t="s" s="43">
+        <v>745</v>
+      </c>
+      <c r="F97" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G97" t="s" s="43">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>731</v>
       </c>
       <c r="H97" t="s" s="43">
         <v>747</v>
       </c>
       <c r="I97" t="s" s="44">
+        <v>380</v>
+      </c>
+      <c r="J97" t="s" s="44">
         <v>748</v>
       </c>
-      <c r="J97" t="s" s="44">
+      <c r="K97" t="s" s="44">
         <v>749</v>
       </c>
-      <c r="K97" t="s" s="44">
+      <c r="L97" t="s" s="43">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="M97" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z97" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA97" t="s" s="43">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="AB97" t="s" s="43">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="AC97" s="43"/>
     </row>
     <row r="98">
       <c r="B98" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C98" t="s" s="43">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D98" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E98" t="s" s="43">
+        <v>753</v>
+      </c>
+      <c r="F98" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G98" t="s" s="43">
         <v>754</v>
       </c>
-      <c r="F98" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G98" t="s" s="43">
+      <c r="H98" t="s" s="43">
         <v>755</v>
       </c>
-      <c r="H98" t="s" s="43">
+      <c r="I98" t="s" s="44">
+        <v>677</v>
+      </c>
+      <c r="J98" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K98" t="s" s="44">
         <v>756</v>
       </c>
-      <c r="I98" t="s" s="44">
-[...2 lines deleted...]
-      <c r="J98" t="s" s="44">
+      <c r="L98" t="s" s="43">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>759</v>
       </c>
       <c r="M98" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z98" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA98" t="s" s="43">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="AB98" t="s" s="43">
-        <v>739</v>
+        <v>759</v>
       </c>
       <c r="AC98" s="43"/>
     </row>
     <row r="99">
       <c r="B99" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C99" t="s" s="43">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D99" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E99" t="s" s="43">
+        <v>761</v>
+      </c>
+      <c r="F99" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G99" t="s" s="43">
         <v>762</v>
       </c>
-      <c r="F99" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G99" t="s" s="43">
+      <c r="H99" t="s" s="43">
         <v>763</v>
       </c>
-      <c r="H99" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I99" t="s" s="44">
-        <v>683</v>
+        <v>380</v>
       </c>
       <c r="J99" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K99" t="s" s="44">
-        <v>765</v>
+        <v>512</v>
       </c>
       <c r="L99" t="s" s="43">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="M99" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z99" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA99" t="s" s="43">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="AB99" t="s" s="43">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="AC99" s="43"/>
     </row>
     <row r="100">
       <c r="B100" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C100" t="s" s="43">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D100" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E100" t="s" s="43">
+        <v>767</v>
+      </c>
+      <c r="F100" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G100" t="s" s="43">
+        <v>768</v>
+      </c>
+      <c r="H100" t="s" s="43">
+        <v>769</v>
+      </c>
+      <c r="I100" t="s" s="44">
         <v>770</v>
       </c>
-      <c r="F100" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G100" t="s" s="43">
+      <c r="J100" t="s" s="44">
         <v>771</v>
       </c>
-      <c r="H100" t="s" s="43">
+      <c r="K100" t="s" s="44">
         <v>772</v>
       </c>
-      <c r="I100" t="s" s="44">
-[...5 lines deleted...]
-      <c r="K100" t="s" s="44">
+      <c r="L100" t="s" s="43">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="M100" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z100" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA100" t="s" s="43">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="AB100" t="s" s="43">
-        <v>775</v>
+        <v>728</v>
       </c>
       <c r="AC100" s="43"/>
     </row>
     <row r="101">
       <c r="B101" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C101" t="s" s="43">
+        <v>775</v>
+      </c>
+      <c r="D101" t="s" s="43">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E101" t="s" s="43">
         <v>777</v>
       </c>
       <c r="F101" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G101" t="s" s="43">
         <v>778</v>
       </c>
       <c r="H101" t="s" s="43">
         <v>779</v>
       </c>
       <c r="I101" t="s" s="44">
         <v>780</v>
       </c>
       <c r="J101" t="s" s="44">
         <v>781</v>
       </c>
       <c r="K101" t="s" s="44">
         <v>782</v>
       </c>
       <c r="L101" t="s" s="43">
         <v>783</v>
       </c>
       <c r="M101" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N101" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q101" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V101" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W101" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X101" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y101" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z101" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA101" t="s" s="43">
         <v>784</v>
       </c>
       <c r="AB101" t="s" s="43">
-        <v>737</v>
+        <v>785</v>
       </c>
       <c r="AC101" s="43"/>
     </row>
     <row r="102">
       <c r="B102" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C102" t="s" s="43">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D102" t="s" s="43">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E102" t="s" s="43">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="F102" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G102" t="s" s="43">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H102" t="s" s="43">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="I102" t="s" s="44">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="J102" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K102" t="s" s="44">
+        <v>219</v>
+      </c>
+      <c r="L102" t="s" s="43">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="M102" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N102" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O102" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P102" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q102" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R102" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S102" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T102" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U102" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V102" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W102" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X102" t="s" s="44">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y102" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z102" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA102" t="s" s="43">
+        <v>793</v>
+      </c>
+      <c r="AB102" t="s" s="43">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="AC102" s="43"/>
     </row>
     <row r="103">
       <c r="B103" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C103" t="s" s="43">
+        <v>795</v>
+      </c>
+      <c r="D103" t="s" s="43">
         <v>796</v>
       </c>
-      <c r="D103" t="s" s="43">
+      <c r="E103" t="s" s="43">
         <v>797</v>
       </c>
-      <c r="E103" t="s" s="43">
+      <c r="F103" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G103" t="s" s="43">
         <v>798</v>
       </c>
-      <c r="F103" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G103" t="s" s="43">
+      <c r="H103" t="s" s="43">
         <v>799</v>
       </c>
-      <c r="H103" t="s" s="43">
+      <c r="I103" t="s" s="44">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="J103" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K103" t="s" s="44">
-        <v>218</v>
+        <v>801</v>
       </c>
       <c r="L103" t="s" s="43">
         <v>802</v>
       </c>
       <c r="M103" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q103" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S103" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V103" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W103" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X103" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z103" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA103" t="s" s="43">
         <v>803</v>
       </c>
       <c r="AB103" t="s" s="43">
         <v>804</v>
       </c>
       <c r="AC103" s="43"/>
     </row>
     <row r="104">
       <c r="B104" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C104" t="s" s="43">
         <v>805</v>
       </c>
       <c r="D104" t="s" s="43">
         <v>806</v>
       </c>
       <c r="E104" t="s" s="43">
         <v>807</v>
       </c>
       <c r="F104" t="s" s="43">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="G104" t="s" s="43">
+        <v>798</v>
+      </c>
+      <c r="H104" t="s" s="43">
         <v>808</v>
       </c>
-      <c r="H104" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I104" t="s" s="44">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="J104" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K104" t="s" s="44">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="L104" t="s" s="43">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="M104" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q104" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V104" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X104" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z104" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA104" t="s" s="43">
-        <v>813</v>
+        <v>803</v>
       </c>
       <c r="AB104" t="s" s="43">
-        <v>814</v>
+        <v>537</v>
       </c>
       <c r="AC104" s="43"/>
     </row>
     <row r="105">
       <c r="B105" t="s" s="43">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C105" t="s" s="43">
+        <v>809</v>
+      </c>
+      <c r="D105" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E105" t="s" s="43">
+        <v>810</v>
+      </c>
+      <c r="F105" t="s" s="43">
+        <v>455</v>
+      </c>
+      <c r="G105" t="s" s="43">
+        <v>811</v>
+      </c>
+      <c r="H105" t="s" s="43">
+        <v>812</v>
+      </c>
+      <c r="I105" t="s" s="44">
+        <v>458</v>
+      </c>
+      <c r="J105" t="s" s="44">
+        <v>740</v>
+      </c>
+      <c r="K105" t="s" s="44">
+        <v>813</v>
+      </c>
+      <c r="L105" t="s" s="43">
+        <v>814</v>
+      </c>
+      <c r="M105" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z105" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA105" t="s" s="43">
         <v>815</v>
       </c>
-      <c r="D105" t="s" s="43">
+      <c r="AB105" t="s" s="43">
         <v>816</v>
-      </c>
-[...70 lines deleted...]
-        <v>543</v>
       </c>
       <c r="AC105" s="43"/>
     </row>
     <row r="106">
       <c r="B106" t="s" s="43">
-        <v>459</v>
+        <v>817</v>
       </c>
       <c r="C106" t="s" s="43">
+        <v>33</v>
+      </c>
+      <c r="D106" t="s" s="43">
+        <v>818</v>
+      </c>
+      <c r="E106" t="s" s="43">
         <v>819</v>
       </c>
-      <c r="D106" t="s" s="43">
-[...2 lines deleted...]
-      <c r="E106" t="s" s="43">
+      <c r="F106" t="s" s="43">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="G106" t="s" s="43">
         <v>821</v>
       </c>
       <c r="H106" t="s" s="43">
         <v>822</v>
       </c>
       <c r="I106" t="s" s="44">
-        <v>464</v>
+        <v>823</v>
       </c>
       <c r="J106" t="s" s="44">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="K106" t="s" s="44">
-        <v>823</v>
+        <v>187</v>
       </c>
       <c r="L106" t="s" s="43">
         <v>824</v>
       </c>
       <c r="M106" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N106" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q106" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V106" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W106" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X106" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y106" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z106" t="s" s="44">
-        <v>44</v>
+        <v>825</v>
       </c>
       <c r="AA106" t="s" s="43">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="AB106" t="s" s="43">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="AC106" s="43"/>
     </row>
     <row r="107">
       <c r="B107" t="s" s="43">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C107" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D107" t="s" s="43">
-        <v>828</v>
+        <v>34</v>
       </c>
       <c r="E107" t="s" s="43">
         <v>829</v>
       </c>
       <c r="F107" t="s" s="43">
         <v>830</v>
       </c>
       <c r="G107" t="s" s="43">
         <v>831</v>
       </c>
       <c r="H107" t="s" s="43">
         <v>832</v>
       </c>
       <c r="I107" t="s" s="44">
+        <v>39</v>
+      </c>
+      <c r="J107" t="s" s="44">
+        <v>40</v>
+      </c>
+      <c r="K107" t="s" s="44">
         <v>833</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="L107" t="s" s="43">
         <v>834</v>
       </c>
       <c r="M107" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N107" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q107" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V107" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W107" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X107" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y107" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z107" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA107" t="s" s="43">
         <v>835</v>
       </c>
-      <c r="AA107" t="s" s="43">
+      <c r="AB107" t="s" s="43">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="AC107" s="43"/>
     </row>
     <row r="108">
       <c r="B108" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C108" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D108" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E108" t="s" s="43">
+        <v>837</v>
+      </c>
+      <c r="F108" t="s" s="43">
+        <v>830</v>
+      </c>
+      <c r="G108" t="s" s="43">
+        <v>838</v>
+      </c>
+      <c r="H108" t="s" s="43">
         <v>839</v>
-      </c>
-[...7 lines deleted...]
-        <v>842</v>
       </c>
       <c r="I108" t="s" s="44">
         <v>39</v>
       </c>
       <c r="J108" t="s" s="44">
-        <v>40</v>
+        <v>781</v>
       </c>
       <c r="K108" t="s" s="44">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="L108" t="s" s="43">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="M108" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z108" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA108" t="s" s="43">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="AB108" t="s" s="43">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="AC108" s="43"/>
     </row>
     <row r="109">
       <c r="B109" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C109" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D109" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E109" t="s" s="43">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="F109" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G109" t="s" s="43">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="H109" t="s" s="43">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="I109" t="s" s="44">
-        <v>39</v>
+        <v>630</v>
       </c>
       <c r="J109" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K109" t="s" s="44">
-        <v>850</v>
+        <v>123</v>
       </c>
       <c r="L109" t="s" s="43">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="M109" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z109" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA109" t="s" s="43">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="AB109" t="s" s="43">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="AC109" s="43"/>
     </row>
     <row r="110">
       <c r="B110" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C110" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D110" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E110" t="s" s="43">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="F110" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G110" t="s" s="43">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="H110" t="s" s="43">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="I110" t="s" s="44">
-        <v>637</v>
+        <v>852</v>
       </c>
       <c r="J110" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K110" t="s" s="44">
-        <v>122</v>
+        <v>187</v>
       </c>
       <c r="L110" t="s" s="43">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="M110" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y110" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z110" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA110" t="s" s="43">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="AB110" t="s" s="43">
-        <v>858</v>
+        <v>843</v>
       </c>
       <c r="AC110" s="43"/>
     </row>
     <row r="111">
       <c r="B111" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C111" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D111" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E111" t="s" s="43">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="F111" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G111" t="s" s="43">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="H111" t="s" s="43">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="I111" t="s" s="44">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="J111" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K111" t="s" s="44">
-        <v>186</v>
+        <v>858</v>
       </c>
       <c r="L111" t="s" s="43">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="M111" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y111" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z111" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA111" t="s" s="43">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="AB111" t="s" s="43">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="AC111" s="43"/>
     </row>
     <row r="112">
       <c r="B112" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C112" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D112" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E112" t="s" s="43">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="F112" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G112" t="s" s="43">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="H112" t="s" s="43">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="I112" t="s" s="44">
-        <v>862</v>
+        <v>542</v>
       </c>
       <c r="J112" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K112" t="s" s="44">
-        <v>868</v>
+        <v>363</v>
       </c>
       <c r="L112" t="s" s="43">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="M112" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z112" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA112" t="s" s="43">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="AB112" t="s" s="43">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="AC112" s="43"/>
     </row>
     <row r="113">
       <c r="B113" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C113" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D113" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E113" t="s" s="43">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="F113" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G113" t="s" s="43">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="H113" t="s" s="43">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="I113" t="s" s="44">
-        <v>548</v>
+        <v>869</v>
       </c>
       <c r="J113" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K113" t="s" s="44">
-        <v>363</v>
+        <v>512</v>
       </c>
       <c r="L113" t="s" s="43">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="M113" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z113" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA113" t="s" s="43">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="AB113" t="s" s="43">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="AC113" s="43"/>
     </row>
     <row r="114">
       <c r="B114" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C114" t="s" s="43">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D114" t="s" s="43">
-        <v>34</v>
+        <v>873</v>
       </c>
       <c r="E114" t="s" s="43">
+        <v>874</v>
+      </c>
+      <c r="F114" t="s" s="43">
+        <v>830</v>
+      </c>
+      <c r="G114" t="s" s="43">
+        <v>875</v>
+      </c>
+      <c r="H114" t="s" s="43">
+        <v>876</v>
+      </c>
+      <c r="I114" t="s" s="44">
         <v>877</v>
       </c>
-      <c r="F114" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H114" t="s" s="43">
+      <c r="J114" t="s" s="44">
         <v>878</v>
       </c>
-      <c r="I114" t="s" s="44">
+      <c r="K114" t="s" s="44">
         <v>879</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="L114" t="s" s="43">
         <v>880</v>
       </c>
       <c r="M114" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q114" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S114" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V114" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X114" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y114" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z114" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA114" t="s" s="43">
         <v>881</v>
       </c>
       <c r="AB114" t="s" s="43">
         <v>882</v>
       </c>
       <c r="AC114" s="43"/>
     </row>
     <row r="115">
       <c r="B115" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C115" t="s" s="43">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D115" t="s" s="43">
         <v>883</v>
       </c>
       <c r="E115" t="s" s="43">
         <v>884</v>
       </c>
       <c r="F115" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G115" t="s" s="43">
+        <v>875</v>
+      </c>
+      <c r="H115" t="s" s="43">
         <v>885</v>
       </c>
-      <c r="H115" t="s" s="43">
+      <c r="I115" t="s" s="44">
         <v>886</v>
       </c>
-      <c r="I115" t="s" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="J115" t="s" s="44">
-        <v>888</v>
+        <v>51</v>
       </c>
       <c r="K115" t="s" s="44">
-        <v>889</v>
+        <v>123</v>
       </c>
       <c r="L115" t="s" s="43">
-        <v>890</v>
+        <v>44</v>
       </c>
       <c r="M115" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q115" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S115" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V115" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X115" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y115" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z115" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA115" t="s" s="43">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="AB115" t="s" s="43">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="AC115" s="43"/>
     </row>
     <row r="116">
       <c r="B116" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C116" t="s" s="43">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D116" t="s" s="43">
-        <v>893</v>
+        <v>34</v>
       </c>
       <c r="E116" t="s" s="43">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="F116" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G116" t="s" s="43">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="H116" t="s" s="43">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="I116" t="s" s="44">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="J116" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K116" t="s" s="44">
-        <v>122</v>
+        <v>194</v>
       </c>
       <c r="L116" t="s" s="43">
-        <v>44</v>
+        <v>893</v>
       </c>
       <c r="M116" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q116" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S116" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V116" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X116" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y116" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z116" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA116" t="s" s="43">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="AB116" t="s" s="43">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="AC116" s="43"/>
     </row>
     <row r="117">
       <c r="B117" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C117" t="s" s="43">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D117" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E117" t="s" s="43">
+        <v>896</v>
+      </c>
+      <c r="F117" t="s" s="43">
+        <v>830</v>
+      </c>
+      <c r="G117" t="s" s="43">
+        <v>890</v>
+      </c>
+      <c r="H117" t="s" s="43">
+        <v>897</v>
+      </c>
+      <c r="I117" t="s" s="44">
+        <v>458</v>
+      </c>
+      <c r="J117" t="s" s="44">
+        <v>898</v>
+      </c>
+      <c r="K117" t="s" s="44">
+        <v>249</v>
+      </c>
+      <c r="L117" t="s" s="43">
         <v>899</v>
-      </c>
-[...19 lines deleted...]
-        <v>903</v>
       </c>
       <c r="M117" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y117" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z117" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA117" t="s" s="43">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="AB117" t="s" s="43">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="AC117" s="43"/>
     </row>
     <row r="118">
       <c r="B118" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C118" t="s" s="43">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D118" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E118" t="s" s="43">
+        <v>902</v>
+      </c>
+      <c r="F118" t="s" s="43">
+        <v>830</v>
+      </c>
+      <c r="G118" t="s" s="43">
+        <v>903</v>
+      </c>
+      <c r="H118" t="s" s="43">
+        <v>904</v>
+      </c>
+      <c r="I118" t="s" s="44">
+        <v>380</v>
+      </c>
+      <c r="J118" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K118" t="s" s="44">
+        <v>905</v>
+      </c>
+      <c r="L118" t="s" s="43">
         <v>906</v>
-      </c>
-[...19 lines deleted...]
-        <v>909</v>
       </c>
       <c r="M118" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z118" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA118" t="s" s="43">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="AB118" t="s" s="43">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="AC118" s="43"/>
     </row>
     <row r="119">
       <c r="B119" t="s" s="43">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C119" t="s" s="43">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="D119" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E119" t="s" s="43">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="F119" t="s" s="43">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="G119" t="s" s="43">
-        <v>913</v>
+        <v>838</v>
       </c>
       <c r="H119" t="s" s="43">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="I119" t="s" s="44">
-        <v>380</v>
+        <v>911</v>
       </c>
       <c r="J119" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K119" t="s" s="44">
-        <v>915</v>
+        <v>123</v>
       </c>
       <c r="L119" t="s" s="43">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="M119" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z119" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA119" t="s" s="43">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="AB119" t="s" s="43">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="AC119" s="43"/>
     </row>
     <row r="120">
       <c r="B120" t="s" s="43">
-        <v>838</v>
+        <v>915</v>
       </c>
       <c r="C120" t="s" s="43">
-        <v>227</v>
+        <v>33</v>
       </c>
       <c r="D120" t="s" s="43">
-        <v>34</v>
+        <v>916</v>
       </c>
       <c r="E120" t="s" s="43">
+        <v>917</v>
+      </c>
+      <c r="F120" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G120" t="s" s="43">
         <v>919</v>
-      </c>
-[...4 lines deleted...]
-        <v>848</v>
       </c>
       <c r="H120" t="s" s="43">
         <v>920</v>
       </c>
       <c r="I120" t="s" s="44">
         <v>921</v>
       </c>
       <c r="J120" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K120" t="s" s="44">
         <v>922</v>
       </c>
       <c r="L120" t="s" s="43">
         <v>923</v>
       </c>
       <c r="M120" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N120" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q120" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V120" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W120" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X120" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y120" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z120" t="s" s="44">
-        <v>44</v>
+        <v>924</v>
       </c>
       <c r="AA120" t="s" s="43">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="AB120" t="s" s="43">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="AC120" s="43"/>
     </row>
     <row r="121">
       <c r="B121" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C121" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s" s="43">
         <v>927</v>
       </c>
       <c r="E121" t="s" s="43">
         <v>928</v>
       </c>
       <c r="F121" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G121" t="s" s="43">
+        <v>919</v>
+      </c>
+      <c r="H121" t="s" s="43">
         <v>929</v>
       </c>
-      <c r="G121" t="s" s="43">
+      <c r="I121" t="s" s="44">
         <v>930</v>
       </c>
-      <c r="H121" t="s" s="43">
+      <c r="J121" t="s" s="44">
+        <v>277</v>
+      </c>
+      <c r="K121" t="s" s="44">
         <v>931</v>
       </c>
-      <c r="I121" t="s" s="44">
+      <c r="L121" t="s" s="43">
         <v>932</v>
-      </c>
-[...7 lines deleted...]
-        <v>934</v>
       </c>
       <c r="M121" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N121" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q121" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V121" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W121" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X121" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y121" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z121" t="s" s="44">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="AA121" t="s" s="43">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="AB121" t="s" s="43">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="AC121" s="43"/>
     </row>
     <row r="122">
       <c r="B122" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C122" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D122" t="s" s="43">
+        <v>935</v>
+      </c>
+      <c r="E122" t="s" s="43">
+        <v>936</v>
+      </c>
+      <c r="F122" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G122" t="s" s="43">
+        <v>919</v>
+      </c>
+      <c r="H122" t="s" s="43">
+        <v>937</v>
+      </c>
+      <c r="I122" t="s" s="44">
         <v>938</v>
       </c>
-      <c r="E122" t="s" s="43">
+      <c r="J122" t="s" s="44">
+        <v>277</v>
+      </c>
+      <c r="K122" t="s" s="44">
         <v>939</v>
       </c>
-      <c r="F122" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H122" t="s" s="43">
+      <c r="L122" t="s" s="43">
         <v>940</v>
-      </c>
-[...10 lines deleted...]
-        <v>943</v>
       </c>
       <c r="M122" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N122" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q122" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V122" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W122" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X122" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y122" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z122" t="s" s="44">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="AA122" t="s" s="43">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="AB122" t="s" s="43">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="AC122" s="43"/>
     </row>
     <row r="123">
       <c r="B123" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C123" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D123" t="s" s="43">
+        <v>943</v>
+      </c>
+      <c r="E123" t="s" s="43">
+        <v>944</v>
+      </c>
+      <c r="F123" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G123" t="s" s="43">
+        <v>919</v>
+      </c>
+      <c r="H123" t="s" s="43">
+        <v>945</v>
+      </c>
+      <c r="I123" t="s" s="44">
         <v>946</v>
       </c>
-      <c r="E123" t="s" s="43">
+      <c r="J123" t="s" s="44">
+        <v>277</v>
+      </c>
+      <c r="K123" t="s" s="44">
+        <v>939</v>
+      </c>
+      <c r="L123" t="s" s="43">
         <v>947</v>
-      </c>
-[...19 lines deleted...]
-        <v>951</v>
       </c>
       <c r="M123" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N123" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q123" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V123" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W123" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X123" t="s" s="44">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y123" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z123" t="s" s="44">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="AA123" t="s" s="43">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="AB123" t="s" s="43">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="AC123" s="43"/>
     </row>
     <row r="124">
       <c r="B124" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C124" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D124" t="s" s="43">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E124" t="s" s="43">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F124" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G124" t="s" s="43">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="H124" t="s" s="43">
+        <v>952</v>
+      </c>
+      <c r="I124" t="s" s="44">
+        <v>953</v>
+      </c>
+      <c r="J124" t="s" s="44">
+        <v>277</v>
+      </c>
+      <c r="K124" t="s" s="44">
+        <v>939</v>
+      </c>
+      <c r="L124" t="s" s="43">
         <v>954</v>
-      </c>
-[...10 lines deleted...]
-        <v>956</v>
       </c>
       <c r="M124" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N124" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q124" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V124" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W124" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X124" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y124" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z124" t="s" s="44">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="AA124" t="s" s="43">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="AB124" t="s" s="43">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="AC124" s="43"/>
     </row>
     <row r="125">
       <c r="B125" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C125" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D125" t="s" s="43">
+        <v>957</v>
+      </c>
+      <c r="E125" t="s" s="43">
+        <v>958</v>
+      </c>
+      <c r="F125" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G125" t="s" s="43">
         <v>959</v>
       </c>
-      <c r="E125" t="s" s="43">
+      <c r="H125" t="s" s="43">
         <v>960</v>
       </c>
-      <c r="F125" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H125" t="s" s="43">
+      <c r="I125" t="s" s="44">
         <v>961</v>
       </c>
-      <c r="I125" t="s" s="44">
+      <c r="J125" t="s" s="44">
+        <v>277</v>
+      </c>
+      <c r="K125" t="s" s="44">
+        <v>939</v>
+      </c>
+      <c r="L125" t="s" s="43">
         <v>962</v>
-      </c>
-[...7 lines deleted...]
-        <v>963</v>
       </c>
       <c r="M125" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N125" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O125" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P125" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q125" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R125" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S125" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T125" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U125" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V125" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W125" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X125" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y125" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z125" t="s" s="44">
-        <v>935</v>
+        <v>963</v>
       </c>
       <c r="AA125" t="s" s="43">
         <v>964</v>
       </c>
       <c r="AB125" t="s" s="43">
         <v>965</v>
       </c>
       <c r="AC125" s="43"/>
     </row>
     <row r="126">
       <c r="B126" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C126" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D126" t="s" s="43">
         <v>966</v>
       </c>
       <c r="E126" t="s" s="43">
         <v>967</v>
       </c>
       <c r="F126" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G126" t="s" s="43">
-        <v>930</v>
+        <v>968</v>
       </c>
       <c r="H126" t="s" s="43">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="I126" t="s" s="44">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="J126" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K126" t="s" s="44">
-        <v>950</v>
+        <v>971</v>
       </c>
       <c r="L126" t="s" s="43">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="M126" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N126" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q126" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V126" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W126" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X126" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y126" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z126" t="s" s="44">
-        <v>935</v>
+        <v>963</v>
       </c>
       <c r="AA126" t="s" s="43">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="AB126" t="s" s="43">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="AC126" s="43"/>
     </row>
     <row r="127">
       <c r="B127" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C127" t="s" s="43">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D127" t="s" s="43">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E127" t="s" s="43">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F127" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G127" t="s" s="43">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="H127" t="s" s="43">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="I127" t="s" s="44">
-        <v>949</v>
+        <v>970</v>
       </c>
       <c r="J127" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K127" t="s" s="44">
-        <v>950</v>
+        <v>971</v>
       </c>
       <c r="L127" t="s" s="43">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="M127" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N127" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O127" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P127" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q127" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R127" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S127" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T127" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U127" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V127" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W127" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X127" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y127" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z127" t="s" s="44">
-        <v>978</v>
+        <v>924</v>
       </c>
       <c r="AA127" t="s" s="43">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="AB127" t="s" s="43">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="AC127" s="43"/>
     </row>
     <row r="128">
       <c r="B128" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C128" t="s" s="43">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D128" t="s" s="43">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E128" t="s" s="43">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F128" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G128" t="s" s="43">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H128" t="s" s="43">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="I128" t="s" s="44">
-        <v>985</v>
+        <v>961</v>
       </c>
       <c r="J128" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K128" t="s" s="44">
         <v>986</v>
       </c>
       <c r="L128" t="s" s="43">
         <v>987</v>
       </c>
       <c r="M128" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N128" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q128" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V128" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W128" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X128" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y128" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z128" t="s" s="44">
-        <v>978</v>
+        <v>924</v>
       </c>
       <c r="AA128" t="s" s="43">
         <v>988</v>
       </c>
       <c r="AB128" t="s" s="43">
         <v>989</v>
       </c>
       <c r="AC128" s="43"/>
     </row>
     <row r="129">
       <c r="B129" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C129" t="s" s="43">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D129" t="s" s="43">
         <v>990</v>
       </c>
       <c r="E129" t="s" s="43">
         <v>991</v>
       </c>
       <c r="F129" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G129" t="s" s="43">
         <v>992</v>
       </c>
       <c r="H129" t="s" s="43">
         <v>993</v>
       </c>
       <c r="I129" t="s" s="44">
-        <v>985</v>
+        <v>961</v>
       </c>
       <c r="J129" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K129" t="s" s="44">
         <v>986</v>
       </c>
       <c r="L129" t="s" s="43">
         <v>994</v>
       </c>
       <c r="M129" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N129" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q129" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W129" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X129" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Y129" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z129" t="s" s="44">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="AA129" t="s" s="43">
         <v>995</v>
       </c>
       <c r="AB129" t="s" s="43">
         <v>996</v>
       </c>
       <c r="AC129" s="43"/>
     </row>
     <row r="130">
       <c r="B130" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C130" t="s" s="43">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D130" t="s" s="43">
         <v>997</v>
       </c>
       <c r="E130" t="s" s="43">
         <v>998</v>
       </c>
       <c r="F130" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G130" t="s" s="43">
+        <v>959</v>
+      </c>
+      <c r="H130" t="s" s="43">
         <v>999</v>
       </c>
-      <c r="H130" t="s" s="43">
+      <c r="I130" t="s" s="44">
+        <v>953</v>
+      </c>
+      <c r="J130" t="s" s="44">
+        <v>748</v>
+      </c>
+      <c r="K130" t="s" s="44">
         <v>1000</v>
       </c>
-      <c r="I130" t="s" s="44">
-[...5 lines deleted...]
-      <c r="K130" t="s" s="44">
+      <c r="L130" t="s" s="43">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="M130" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N130" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q130" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S130" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W130" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X130" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y130" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z130" t="s" s="44">
-        <v>935</v>
+        <v>963</v>
       </c>
       <c r="AA130" t="s" s="43">
+        <v>1002</v>
+      </c>
+      <c r="AB130" t="s" s="43">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="AC130" s="43"/>
     </row>
     <row r="131">
       <c r="B131" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C131" t="s" s="43">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D131" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E131" t="s" s="43">
+        <v>1004</v>
+      </c>
+      <c r="F131" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G131" t="s" s="43">
         <v>1005</v>
       </c>
-      <c r="E131" t="s" s="43">
+      <c r="H131" t="s" s="43">
         <v>1006</v>
       </c>
-      <c r="F131" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G131" t="s" s="43">
+      <c r="I131" t="s" s="44">
+        <v>107</v>
+      </c>
+      <c r="J131" t="s" s="44">
         <v>1007</v>
       </c>
-      <c r="H131" t="s" s="43">
+      <c r="K131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="L131" t="s" s="43">
+        <v>44</v>
+      </c>
+      <c r="M131" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y131" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z131" t="s" s="44">
         <v>1008</v>
       </c>
-      <c r="I131" t="s" s="44">
-[...8 lines deleted...]
-      <c r="L131" t="s" s="43">
+      <c r="AA131" t="s" s="43">
         <v>1009</v>
       </c>
-      <c r="M131" t="s" s="44">
-[...41 lines deleted...]
-      <c r="AA131" t="s" s="43">
+      <c r="AB131" t="s" s="43">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="AC131" s="43"/>
     </row>
     <row r="132">
       <c r="B132" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C132" t="s" s="43">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="D132" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E132" t="s" s="43">
+        <v>1011</v>
+      </c>
+      <c r="F132" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G132" t="s" s="43">
+        <v>968</v>
+      </c>
+      <c r="H132" t="s" s="43">
         <v>1012</v>
       </c>
-      <c r="E132" t="s" s="43">
+      <c r="I132" t="s" s="44">
         <v>1013</v>
       </c>
-      <c r="F132" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H132" t="s" s="43">
+      <c r="J132" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K132" t="s" s="44">
         <v>1014</v>
       </c>
-      <c r="I132" t="s" s="44">
-[...5 lines deleted...]
-      <c r="K132" t="s" s="44">
+      <c r="L132" t="s" s="43">
+        <v>44</v>
+      </c>
+      <c r="M132" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y132" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z132" t="s" s="44">
+        <v>141</v>
+      </c>
+      <c r="AA132" t="s" s="43">
         <v>1015</v>
       </c>
-      <c r="L132" t="s" s="43">
+      <c r="AB132" t="s" s="43">
         <v>1016</v>
-      </c>
-[...46 lines deleted...]
-        <v>1018</v>
       </c>
       <c r="AC132" s="43"/>
     </row>
     <row r="133">
       <c r="B133" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C133" t="s" s="43">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D133" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E133" t="s" s="43">
+        <v>1017</v>
+      </c>
+      <c r="F133" t="s" s="43">
+        <v>918</v>
+      </c>
+      <c r="G133" t="s" s="43">
+        <v>968</v>
+      </c>
+      <c r="H133" t="s" s="43">
+        <v>1018</v>
+      </c>
+      <c r="I133" t="s" s="44">
+        <v>162</v>
+      </c>
+      <c r="J133" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K133" t="s" s="44">
+        <v>363</v>
+      </c>
+      <c r="L133" t="s" s="43">
         <v>1019</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M133" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y133" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z133" t="s" s="44">
-        <v>1024</v>
+        <v>44</v>
       </c>
       <c r="AA133" t="s" s="43">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="AB133" t="s" s="43">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="AC133" s="43"/>
     </row>
     <row r="134">
       <c r="B134" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C134" t="s" s="43">
-        <v>233</v>
+        <v>561</v>
       </c>
       <c r="D134" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E134" t="s" s="43">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="F134" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G134" t="s" s="43">
-        <v>983</v>
+        <v>919</v>
       </c>
       <c r="H134" t="s" s="43">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="I134" t="s" s="44">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="J134" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K134" t="s" s="44">
-        <v>1030</v>
+        <v>44</v>
       </c>
       <c r="L134" t="s" s="43">
         <v>44</v>
       </c>
       <c r="M134" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y134" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z134" t="s" s="44">
-        <v>140</v>
+        <v>1025</v>
       </c>
       <c r="AA134" t="s" s="43">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="AB134" t="s" s="43">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="AC134" s="43"/>
     </row>
     <row r="135">
       <c r="B135" t="s" s="43">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C135" t="s" s="43">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D135" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E135" t="s" s="43">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="F135" t="s" s="43">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="G135" t="s" s="43">
-        <v>983</v>
+        <v>919</v>
       </c>
       <c r="H135" t="s" s="43">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="I135" t="s" s="44">
-        <v>161</v>
+        <v>770</v>
       </c>
       <c r="J135" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K135" t="s" s="44">
-        <v>363</v>
+        <v>44</v>
       </c>
       <c r="L135" t="s" s="43">
-        <v>1035</v>
+        <v>44</v>
       </c>
       <c r="M135" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y135" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z135" t="s" s="44">
-        <v>44</v>
+        <v>1025</v>
       </c>
       <c r="AA135" t="s" s="43">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="AB135" t="s" s="43">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="AC135" s="43"/>
     </row>
     <row r="136">
       <c r="B136" t="s" s="43">
-        <v>1038</v>
+        <v>915</v>
       </c>
       <c r="C136" t="s" s="43">
-        <v>33</v>
+        <v>580</v>
       </c>
       <c r="D136" t="s" s="43">
-        <v>1039</v>
+        <v>34</v>
       </c>
       <c r="E136" t="s" s="43">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="F136" t="s" s="43">
-        <v>1041</v>
+        <v>918</v>
       </c>
       <c r="G136" t="s" s="43">
-        <v>1042</v>
+        <v>1033</v>
       </c>
       <c r="H136" t="s" s="43">
-        <v>1043</v>
+        <v>1034</v>
       </c>
       <c r="I136" t="s" s="44">
-        <v>1044</v>
+        <v>677</v>
       </c>
       <c r="J136" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K136" t="s" s="44">
-        <v>186</v>
+        <v>363</v>
       </c>
       <c r="L136" t="s" s="43">
-        <v>1045</v>
+        <v>1035</v>
       </c>
       <c r="M136" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q136" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S136" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V136" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W136" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X136" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Y136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z136" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA136" t="s" s="43">
-        <v>1046</v>
+        <v>1036</v>
       </c>
       <c r="AB136" t="s" s="43">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="AC136" s="43"/>
     </row>
     <row r="137">
       <c r="B137" t="s" s="43">
         <v>1038</v>
       </c>
       <c r="C137" t="s" s="43">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D137" t="s" s="43">
-        <v>1048</v>
+        <v>1039</v>
       </c>
       <c r="E137" t="s" s="43">
-        <v>1049</v>
+        <v>1040</v>
       </c>
       <c r="F137" t="s" s="43">
         <v>1041</v>
       </c>
       <c r="G137" t="s" s="43">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="H137" t="s" s="43">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="I137" t="s" s="44">
-        <v>1052</v>
+        <v>1044</v>
       </c>
       <c r="J137" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K137" t="s" s="44">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L137" t="s" s="43">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="M137" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q137" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S137" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V137" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W137" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X137" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z137" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA137" t="s" s="43">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="AB137" t="s" s="43">
-        <v>1055</v>
+        <v>1047</v>
       </c>
       <c r="AC137" s="43"/>
     </row>
     <row r="138">
       <c r="B138" t="s" s="43">
         <v>1038</v>
       </c>
       <c r="C138" t="s" s="43">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D138" t="s" s="43">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="E138" t="s" s="43">
-        <v>1057</v>
+        <v>1049</v>
       </c>
       <c r="F138" t="s" s="43">
         <v>1041</v>
       </c>
       <c r="G138" t="s" s="43">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="H138" t="s" s="43">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="I138" t="s" s="44">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="J138" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K138" t="s" s="44">
-        <v>1061</v>
+        <v>187</v>
       </c>
       <c r="L138" t="s" s="43">
-        <v>1062</v>
+        <v>1053</v>
       </c>
       <c r="M138" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N138" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q138" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S138" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V138" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W138" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X138" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Y138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z138" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA138" t="s" s="43">
-        <v>1063</v>
+        <v>1054</v>
       </c>
       <c r="AB138" t="s" s="43">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="AC138" s="43"/>
     </row>
     <row r="139">
       <c r="B139" t="s" s="43">
         <v>1038</v>
       </c>
       <c r="C139" t="s" s="43">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D139" t="s" s="43">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="E139" t="s" s="43">
-        <v>1066</v>
+        <v>1057</v>
       </c>
       <c r="F139" t="s" s="43">
         <v>1041</v>
       </c>
       <c r="G139" t="s" s="43">
-        <v>1067</v>
+        <v>1058</v>
       </c>
       <c r="H139" t="s" s="43">
-        <v>1068</v>
+        <v>1059</v>
       </c>
       <c r="I139" t="s" s="44">
-        <v>1069</v>
+        <v>1060</v>
       </c>
       <c r="J139" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K139" t="s" s="44">
-        <v>675</v>
+        <v>1061</v>
       </c>
       <c r="L139" t="s" s="43">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="M139" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N139" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q139" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V139" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W139" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X139" t="s" s="44">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z139" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA139" t="s" s="43">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="AB139" t="s" s="43">
-        <v>1072</v>
+        <v>1064</v>
       </c>
       <c r="AC139" s="43"/>
     </row>
     <row r="140">
       <c r="B140" t="s" s="43">
-        <v>1073</v>
+        <v>1038</v>
       </c>
       <c r="C140" t="s" s="43">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D140" t="s" s="43">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="E140" t="s" s="43">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="F140" t="s" s="43">
-        <v>1076</v>
+        <v>1041</v>
       </c>
       <c r="G140" t="s" s="43">
-        <v>1077</v>
+        <v>1067</v>
       </c>
       <c r="H140" t="s" s="43">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="I140" t="s" s="44">
-        <v>548</v>
+        <v>1069</v>
       </c>
       <c r="J140" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K140" t="s" s="44">
-        <v>1079</v>
+        <v>669</v>
       </c>
       <c r="L140" t="s" s="43">
-        <v>1080</v>
+        <v>1070</v>
       </c>
       <c r="M140" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N140" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q140" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V140" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W140" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X140" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y140" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z140" t="s" s="44">
-        <v>1081</v>
+        <v>44</v>
       </c>
       <c r="AA140" t="s" s="43">
-        <v>1082</v>
+        <v>1071</v>
       </c>
       <c r="AB140" t="s" s="43">
-        <v>1083</v>
+        <v>1072</v>
       </c>
       <c r="AC140" s="43"/>
     </row>
     <row r="141">
       <c r="B141" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C141" t="s" s="43">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D141" t="s" s="43">
-        <v>1084</v>
+        <v>1074</v>
       </c>
       <c r="E141" t="s" s="43">
-        <v>1085</v>
+        <v>1075</v>
       </c>
       <c r="F141" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G141" t="s" s="43">
-        <v>1086</v>
+        <v>1077</v>
       </c>
       <c r="H141" t="s" s="43">
-        <v>1087</v>
+        <v>1078</v>
       </c>
       <c r="I141" t="s" s="44">
-        <v>161</v>
+        <v>542</v>
       </c>
       <c r="J141" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K141" t="s" s="44">
-        <v>363</v>
+        <v>1079</v>
       </c>
       <c r="L141" t="s" s="43">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="M141" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q141" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S141" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V141" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W141" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X141" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y141" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z141" t="s" s="44">
-        <v>44</v>
+        <v>1081</v>
       </c>
       <c r="AA141" t="s" s="43">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="AB141" t="s" s="43">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="AC141" s="43"/>
     </row>
     <row r="142">
       <c r="B142" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C142" t="s" s="43">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D142" t="s" s="43">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="E142" t="s" s="43">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="F142" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G142" t="s" s="43">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="H142" t="s" s="43">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="I142" t="s" s="44">
-        <v>531</v>
+        <v>162</v>
       </c>
       <c r="J142" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K142" t="s" s="44">
-        <v>1095</v>
+        <v>363</v>
       </c>
       <c r="L142" t="s" s="43">
-        <v>1096</v>
+        <v>1088</v>
       </c>
       <c r="M142" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q142" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S142" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V142" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W142" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X142" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z142" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA142" t="s" s="43">
-        <v>1097</v>
+        <v>1089</v>
       </c>
       <c r="AB142" t="s" s="43">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="AC142" s="43"/>
     </row>
     <row r="143">
       <c r="B143" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C143" t="s" s="43">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D143" t="s" s="43">
-        <v>1099</v>
+        <v>1091</v>
       </c>
       <c r="E143" t="s" s="43">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="F143" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G143" t="s" s="43">
-        <v>1101</v>
+        <v>1093</v>
       </c>
       <c r="H143" t="s" s="43">
-        <v>1102</v>
+        <v>1094</v>
       </c>
       <c r="I143" t="s" s="44">
-        <v>1103</v>
+        <v>525</v>
       </c>
       <c r="J143" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K143" t="s" s="44">
-        <v>1104</v>
+        <v>1095</v>
       </c>
       <c r="L143" t="s" s="43">
-        <v>1105</v>
+        <v>1096</v>
       </c>
       <c r="M143" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N143" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O143" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P143" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q143" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R143" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S143" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T143" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U143" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V143" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W143" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X143" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y143" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z143" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA143" t="s" s="43">
-        <v>1106</v>
+        <v>1097</v>
       </c>
       <c r="AB143" t="s" s="43">
-        <v>1107</v>
+        <v>1098</v>
       </c>
       <c r="AC143" s="43"/>
     </row>
     <row r="144">
       <c r="B144" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C144" t="s" s="43">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D144" t="s" s="43">
-        <v>1108</v>
+        <v>1099</v>
       </c>
       <c r="E144" t="s" s="43">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="F144" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G144" t="s" s="43">
         <v>1101</v>
       </c>
       <c r="H144" t="s" s="43">
         <v>1102</v>
       </c>
       <c r="I144" t="s" s="44">
         <v>1103</v>
       </c>
       <c r="J144" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K144" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L144" t="s" s="43">
         <v>1105</v>
       </c>
       <c r="M144" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N144" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P144" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S144" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V144" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W144" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z144" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA144" t="s" s="43">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="AB144" t="s" s="43">
         <v>1107</v>
       </c>
       <c r="AC144" s="43"/>
     </row>
     <row r="145">
       <c r="B145" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C145" t="s" s="43">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D145" t="s" s="43">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="E145" t="s" s="43">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="F145" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G145" t="s" s="43">
         <v>1101</v>
       </c>
       <c r="H145" t="s" s="43">
         <v>1102</v>
       </c>
       <c r="I145" t="s" s="44">
         <v>1103</v>
       </c>
       <c r="J145" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K145" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L145" t="s" s="43">
         <v>1105</v>
       </c>
       <c r="M145" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N145" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P145" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S145" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V145" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W145" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z145" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA145" t="s" s="43">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="AB145" t="s" s="43">
         <v>1107</v>
       </c>
       <c r="AC145" s="43"/>
     </row>
     <row r="146">
       <c r="B146" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C146" t="s" s="43">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D146" t="s" s="43">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E146" t="s" s="43">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="F146" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G146" t="s" s="43">
-        <v>1116</v>
+        <v>1101</v>
       </c>
       <c r="H146" t="s" s="43">
-        <v>1117</v>
+        <v>1102</v>
       </c>
       <c r="I146" t="s" s="44">
-        <v>1118</v>
+        <v>1103</v>
       </c>
       <c r="J146" t="s" s="44">
-        <v>1119</v>
+        <v>781</v>
       </c>
       <c r="K146" t="s" s="44">
-        <v>1120</v>
+        <v>1104</v>
       </c>
       <c r="L146" t="s" s="43">
-        <v>1121</v>
+        <v>1105</v>
       </c>
       <c r="M146" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N146" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O146" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P146" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q146" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R146" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S146" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T146" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U146" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V146" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W146" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X146" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y146" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z146" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA146" t="s" s="43">
-        <v>1122</v>
+        <v>1113</v>
       </c>
       <c r="AB146" t="s" s="43">
-        <v>1123</v>
+        <v>1107</v>
       </c>
       <c r="AC146" s="43"/>
     </row>
     <row r="147">
       <c r="B147" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C147" t="s" s="43">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D147" t="s" s="43">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="E147" t="s" s="43">
-        <v>1125</v>
+        <v>1115</v>
       </c>
       <c r="F147" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G147" t="s" s="43">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="H147" t="s" s="43">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="I147" t="s" s="44">
-        <v>637</v>
+        <v>1118</v>
       </c>
       <c r="J147" t="s" s="44">
-        <v>51</v>
+        <v>1119</v>
       </c>
       <c r="K147" t="s" s="44">
-        <v>146</v>
+        <v>1120</v>
       </c>
       <c r="L147" t="s" s="43">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="M147" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q147" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V147" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X147" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z147" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA147" t="s" s="43">
-        <v>1129</v>
+        <v>1122</v>
       </c>
       <c r="AB147" t="s" s="43">
-        <v>1130</v>
+        <v>1123</v>
       </c>
       <c r="AC147" s="43"/>
     </row>
     <row r="148">
       <c r="B148" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C148" t="s" s="43">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D148" t="s" s="43">
-        <v>1131</v>
+        <v>1124</v>
       </c>
       <c r="E148" t="s" s="43">
-        <v>1132</v>
+        <v>1125</v>
       </c>
       <c r="F148" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G148" t="s" s="43">
         <v>1126</v>
       </c>
       <c r="H148" t="s" s="43">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="I148" t="s" s="44">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="J148" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K148" t="s" s="44">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L148" t="s" s="43">
         <v>1128</v>
       </c>
       <c r="M148" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q148" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V148" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X148" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z148" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA148" t="s" s="43">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="AB148" t="s" s="43">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="AC148" s="43"/>
     </row>
     <row r="149">
       <c r="B149" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C149" t="s" s="43">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D149" t="s" s="43">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="E149" t="s" s="43">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="F149" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G149" t="s" s="43">
         <v>1126</v>
       </c>
       <c r="H149" t="s" s="43">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="I149" t="s" s="44">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="J149" t="s" s="44">
-        <v>1139</v>
+        <v>51</v>
       </c>
       <c r="K149" t="s" s="44">
-        <v>1140</v>
+        <v>147</v>
       </c>
       <c r="L149" t="s" s="43">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="M149" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q149" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V149" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X149" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z149" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA149" t="s" s="43">
-        <v>1142</v>
+        <v>1134</v>
       </c>
       <c r="AB149" t="s" s="43">
-        <v>1143</v>
+        <v>1135</v>
       </c>
       <c r="AC149" s="43"/>
     </row>
     <row r="150">
       <c r="B150" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C150" t="s" s="43">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D150" t="s" s="43">
-        <v>34</v>
+        <v>1136</v>
       </c>
       <c r="E150" t="s" s="43">
-        <v>1144</v>
+        <v>1137</v>
       </c>
       <c r="F150" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G150" t="s" s="43">
-        <v>1145</v>
+        <v>1126</v>
       </c>
       <c r="H150" t="s" s="43">
-        <v>1146</v>
+        <v>1138</v>
       </c>
       <c r="I150" t="s" s="44">
-        <v>201</v>
+        <v>630</v>
       </c>
       <c r="J150" t="s" s="44">
-        <v>791</v>
+        <v>1139</v>
       </c>
       <c r="K150" t="s" s="44">
-        <v>1104</v>
+        <v>1140</v>
       </c>
       <c r="L150" t="s" s="43">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="M150" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q150" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V150" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X150" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z150" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA150" t="s" s="43">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="AB150" t="s" s="43">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="AC150" s="43"/>
     </row>
     <row r="151">
       <c r="B151" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C151" t="s" s="43">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D151" t="s" s="43">
-        <v>1149</v>
+        <v>34</v>
       </c>
       <c r="E151" t="s" s="43">
-        <v>1150</v>
+        <v>1144</v>
       </c>
       <c r="F151" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G151" t="s" s="43">
-        <v>1151</v>
+        <v>1145</v>
       </c>
       <c r="H151" t="s" s="43">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="I151" t="s" s="44">
-        <v>1153</v>
+        <v>202</v>
       </c>
       <c r="J151" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K151" t="s" s="44">
-        <v>248</v>
+        <v>1104</v>
       </c>
       <c r="L151" t="s" s="43">
-        <v>1154</v>
+        <v>1147</v>
       </c>
       <c r="M151" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q151" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S151" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V151" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X151" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y151" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z151" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA151" t="s" s="43">
-        <v>1155</v>
+        <v>1144</v>
       </c>
       <c r="AB151" t="s" s="43">
-        <v>1156</v>
+        <v>1148</v>
       </c>
       <c r="AC151" s="43"/>
     </row>
     <row r="152">
       <c r="B152" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C152" t="s" s="43">
-        <v>227</v>
+        <v>127</v>
       </c>
       <c r="D152" t="s" s="43">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="E152" t="s" s="43">
-        <v>1158</v>
+        <v>1150</v>
       </c>
       <c r="F152" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G152" t="s" s="43">
         <v>1151</v>
       </c>
       <c r="H152" t="s" s="43">
-        <v>1159</v>
+        <v>1152</v>
       </c>
       <c r="I152" t="s" s="44">
-        <v>471</v>
+        <v>1153</v>
       </c>
       <c r="J152" t="s" s="44">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="K152" t="s" s="44">
-        <v>1160</v>
+        <v>249</v>
       </c>
       <c r="L152" t="s" s="43">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="M152" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q152" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S152" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V152" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X152" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y152" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z152" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA152" t="s" s="43">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="AB152" t="s" s="43">
         <v>1156</v>
       </c>
       <c r="AC152" s="43"/>
     </row>
     <row r="153">
       <c r="B153" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C153" t="s" s="43">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D153" t="s" s="43">
-        <v>1163</v>
+        <v>1157</v>
       </c>
       <c r="E153" t="s" s="43">
-        <v>1164</v>
+        <v>1158</v>
       </c>
       <c r="F153" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G153" t="s" s="43">
         <v>1151</v>
       </c>
       <c r="H153" t="s" s="43">
-        <v>1165</v>
+        <v>1159</v>
       </c>
       <c r="I153" t="s" s="44">
-        <v>1166</v>
+        <v>465</v>
       </c>
       <c r="J153" t="s" s="44">
         <v>40</v>
       </c>
       <c r="K153" t="s" s="44">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="L153" t="s" s="43">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="M153" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q153" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V153" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W153" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X153" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z153" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA153" t="s" s="43">
-        <v>1169</v>
+        <v>1162</v>
       </c>
       <c r="AB153" t="s" s="43">
         <v>1156</v>
       </c>
       <c r="AC153" s="43"/>
     </row>
     <row r="154">
       <c r="B154" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C154" t="s" s="43">
-        <v>567</v>
+        <v>234</v>
       </c>
       <c r="D154" t="s" s="43">
-        <v>1170</v>
+        <v>1163</v>
       </c>
       <c r="E154" t="s" s="43">
-        <v>1171</v>
+        <v>1164</v>
       </c>
       <c r="F154" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G154" t="s" s="43">
         <v>1151</v>
       </c>
       <c r="H154" t="s" s="43">
-        <v>1172</v>
+        <v>1165</v>
       </c>
       <c r="I154" t="s" s="44">
-        <v>1173</v>
+        <v>1166</v>
       </c>
       <c r="J154" t="s" s="44">
-        <v>791</v>
+        <v>40</v>
       </c>
       <c r="K154" t="s" s="44">
-        <v>1104</v>
+        <v>1167</v>
       </c>
       <c r="L154" t="s" s="43">
-        <v>1174</v>
+        <v>1168</v>
       </c>
       <c r="M154" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q154" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V154" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W154" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X154" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z154" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA154" t="s" s="43">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="AB154" t="s" s="43">
         <v>1156</v>
       </c>
       <c r="AC154" s="43"/>
     </row>
     <row r="155">
       <c r="B155" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C155" t="s" s="43">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="D155" t="s" s="43">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="E155" t="s" s="43">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="F155" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G155" t="s" s="43">
-        <v>1177</v>
+        <v>1151</v>
       </c>
       <c r="H155" t="s" s="43">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="I155" t="s" s="44">
-        <v>169</v>
+        <v>1173</v>
       </c>
       <c r="J155" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K155" t="s" s="44">
-        <v>122</v>
+        <v>1104</v>
       </c>
       <c r="L155" t="s" s="43">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="M155" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N155" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q155" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W155" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X155" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y155" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z155" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA155" t="s" s="43">
-        <v>1180</v>
+        <v>1171</v>
       </c>
       <c r="AB155" t="s" s="43">
-        <v>1181</v>
+        <v>1156</v>
       </c>
       <c r="AC155" s="43"/>
     </row>
     <row r="156">
       <c r="B156" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C156" t="s" s="43">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="D156" t="s" s="43">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="E156" t="s" s="43">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="F156" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G156" t="s" s="43">
-        <v>1184</v>
+        <v>1177</v>
       </c>
       <c r="H156" t="s" s="43">
-        <v>1185</v>
+        <v>1178</v>
       </c>
       <c r="I156" t="s" s="44">
-        <v>405</v>
+        <v>170</v>
       </c>
       <c r="J156" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K156" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L156" t="s" s="43">
-        <v>1186</v>
+        <v>1179</v>
       </c>
       <c r="M156" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N156" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q156" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W156" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X156" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y156" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z156" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA156" t="s" s="43">
-        <v>1183</v>
+        <v>1180</v>
       </c>
       <c r="AB156" t="s" s="43">
-        <v>1187</v>
+        <v>1181</v>
       </c>
       <c r="AC156" s="43"/>
     </row>
     <row r="157">
       <c r="B157" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C157" t="s" s="43">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="D157" t="s" s="43">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="E157" t="s" s="43">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="F157" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G157" t="s" s="43">
         <v>1184</v>
       </c>
       <c r="H157" t="s" s="43">
-        <v>1190</v>
+        <v>1185</v>
       </c>
       <c r="I157" t="s" s="44">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="J157" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K157" t="s" s="44">
-        <v>811</v>
+        <v>123</v>
       </c>
       <c r="L157" t="s" s="43">
-        <v>1191</v>
+        <v>1186</v>
       </c>
       <c r="M157" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z157" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA157" t="s" s="43">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="AB157" t="s" s="43">
-        <v>1192</v>
+        <v>1187</v>
       </c>
       <c r="AC157" s="43"/>
     </row>
     <row r="158">
       <c r="B158" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C158" t="s" s="43">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="D158" t="s" s="43">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="E158" t="s" s="43">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="F158" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G158" t="s" s="43">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="H158" t="s" s="43">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="I158" t="s" s="44">
-        <v>296</v>
+        <v>406</v>
       </c>
       <c r="J158" t="s" s="44">
-        <v>1119</v>
+        <v>51</v>
       </c>
       <c r="K158" t="s" s="44">
-        <v>1197</v>
+        <v>801</v>
       </c>
       <c r="L158" t="s" s="43">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="M158" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q158" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X158" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z158" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA158" t="s" s="43">
-        <v>1199</v>
+        <v>1189</v>
       </c>
       <c r="AB158" t="s" s="43">
-        <v>1200</v>
+        <v>1192</v>
       </c>
       <c r="AC158" s="43"/>
     </row>
     <row r="159">
       <c r="B159" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C159" t="s" s="43">
-        <v>131</v>
+        <v>597</v>
       </c>
       <c r="D159" t="s" s="43">
-        <v>1201</v>
+        <v>1193</v>
       </c>
       <c r="E159" t="s" s="43">
-        <v>1202</v>
+        <v>1194</v>
       </c>
       <c r="F159" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G159" t="s" s="43">
-        <v>1203</v>
+        <v>1195</v>
       </c>
       <c r="H159" t="s" s="43">
-        <v>1204</v>
+        <v>1196</v>
       </c>
       <c r="I159" t="s" s="44">
-        <v>692</v>
+        <v>297</v>
       </c>
       <c r="J159" t="s" s="44">
         <v>1119</v>
       </c>
       <c r="K159" t="s" s="44">
         <v>1197</v>
       </c>
       <c r="L159" t="s" s="43">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="M159" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q159" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W159" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X159" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z159" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA159" t="s" s="43">
         <v>1199</v>
       </c>
       <c r="AB159" t="s" s="43">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="AC159" s="43"/>
     </row>
     <row r="160">
       <c r="B160" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C160" t="s" s="43">
-        <v>614</v>
+        <v>132</v>
       </c>
       <c r="D160" t="s" s="43">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="E160" t="s" s="43">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="F160" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G160" t="s" s="43">
         <v>1203</v>
       </c>
       <c r="H160" t="s" s="43">
-        <v>1209</v>
+        <v>1204</v>
       </c>
       <c r="I160" t="s" s="44">
-        <v>801</v>
+        <v>686</v>
       </c>
       <c r="J160" t="s" s="44">
-        <v>791</v>
+        <v>1119</v>
       </c>
       <c r="K160" t="s" s="44">
-        <v>1104</v>
+        <v>1197</v>
       </c>
       <c r="L160" t="s" s="43">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="M160" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q160" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V160" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W160" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X160" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z160" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA160" t="s" s="43">
-        <v>1211</v>
+        <v>1199</v>
       </c>
       <c r="AB160" t="s" s="43">
-        <v>1212</v>
+        <v>1206</v>
       </c>
       <c r="AC160" s="43"/>
     </row>
     <row r="161">
       <c r="B161" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C161" t="s" s="43">
-        <v>622</v>
+        <v>607</v>
       </c>
       <c r="D161" t="s" s="43">
-        <v>1213</v>
+        <v>1207</v>
       </c>
       <c r="E161" t="s" s="43">
-        <v>1214</v>
+        <v>1208</v>
       </c>
       <c r="F161" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G161" t="s" s="43">
-        <v>1215</v>
+        <v>1203</v>
       </c>
       <c r="H161" t="s" s="43">
-        <v>1216</v>
+        <v>1209</v>
       </c>
       <c r="I161" t="s" s="44">
-        <v>1217</v>
+        <v>791</v>
       </c>
       <c r="J161" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K161" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L161" t="s" s="43">
-        <v>1218</v>
+        <v>1210</v>
       </c>
       <c r="M161" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q161" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V161" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W161" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z161" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA161" t="s" s="43">
-        <v>1219</v>
+        <v>1211</v>
       </c>
       <c r="AB161" t="s" s="43">
-        <v>1220</v>
+        <v>1212</v>
       </c>
       <c r="AC161" s="43"/>
     </row>
     <row r="162">
       <c r="B162" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C162" t="s" s="43">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="D162" t="s" s="43">
-        <v>1221</v>
+        <v>1213</v>
       </c>
       <c r="E162" t="s" s="43">
-        <v>1222</v>
+        <v>1214</v>
       </c>
       <c r="F162" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G162" t="s" s="43">
-        <v>1203</v>
+        <v>1215</v>
       </c>
       <c r="H162" t="s" s="43">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="I162" t="s" s="44">
         <v>1217</v>
       </c>
       <c r="J162" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K162" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L162" t="s" s="43">
         <v>1218</v>
       </c>
       <c r="M162" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q162" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W162" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X162" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z162" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA162" t="s" s="43">
-        <v>1224</v>
+        <v>1219</v>
       </c>
       <c r="AB162" t="s" s="43">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="AC162" s="43"/>
     </row>
     <row r="163">
       <c r="B163" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C163" t="s" s="43">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="D163" t="s" s="43">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="E163" t="s" s="43">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="F163" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G163" t="s" s="43">
         <v>1203</v>
       </c>
       <c r="H163" t="s" s="43">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="I163" t="s" s="44">
-        <v>1228</v>
+        <v>1217</v>
       </c>
       <c r="J163" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K163" t="s" s="44">
-        <v>1229</v>
+        <v>1104</v>
       </c>
       <c r="L163" t="s" s="43">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="M163" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q163" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W163" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X163" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z163" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA163" t="s" s="43">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="AB163" t="s" s="43">
-        <v>1232</v>
+        <v>1224</v>
       </c>
       <c r="AC163" s="43"/>
     </row>
     <row r="164">
       <c r="B164" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C164" t="s" s="43">
-        <v>642</v>
+        <v>626</v>
       </c>
       <c r="D164" t="s" s="43">
-        <v>1233</v>
+        <v>1225</v>
       </c>
       <c r="E164" t="s" s="43">
-        <v>1234</v>
+        <v>1226</v>
       </c>
       <c r="F164" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G164" t="s" s="43">
-        <v>1145</v>
+        <v>1203</v>
       </c>
       <c r="H164" t="s" s="43">
-        <v>1235</v>
+        <v>1227</v>
       </c>
       <c r="I164" t="s" s="44">
-        <v>617</v>
+        <v>1228</v>
       </c>
       <c r="J164" t="s" s="44">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="K164" t="s" s="44">
-        <v>742</v>
+        <v>1229</v>
       </c>
       <c r="L164" t="s" s="43">
-        <v>1236</v>
+        <v>1230</v>
       </c>
       <c r="M164" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q164" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S164" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W164" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y164" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z164" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA164" t="s" s="43">
-        <v>1237</v>
+        <v>1231</v>
       </c>
       <c r="AB164" t="s" s="43">
-        <v>1238</v>
+        <v>1232</v>
       </c>
       <c r="AC164" s="43"/>
     </row>
     <row r="165">
       <c r="B165" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C165" t="s" s="43">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="D165" t="s" s="43">
-        <v>1239</v>
+        <v>1233</v>
       </c>
       <c r="E165" t="s" s="43">
-        <v>1240</v>
+        <v>1234</v>
       </c>
       <c r="F165" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G165" t="s" s="43">
-        <v>1241</v>
+        <v>1145</v>
       </c>
       <c r="H165" t="s" s="43">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="I165" t="s" s="44">
-        <v>1243</v>
+        <v>610</v>
       </c>
       <c r="J165" t="s" s="44">
-        <v>791</v>
+        <v>40</v>
       </c>
       <c r="K165" t="s" s="44">
-        <v>1104</v>
+        <v>733</v>
       </c>
       <c r="L165" t="s" s="43">
-        <v>1244</v>
+        <v>1236</v>
       </c>
       <c r="M165" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N165" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O165" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P165" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q165" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R165" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S165" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T165" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U165" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V165" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W165" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X165" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y165" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Z165" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA165" t="s" s="43">
-        <v>1245</v>
+        <v>1237</v>
       </c>
       <c r="AB165" t="s" s="43">
-        <v>1246</v>
+        <v>1238</v>
       </c>
       <c r="AC165" s="43"/>
     </row>
     <row r="166">
       <c r="B166" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C166" t="s" s="43">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="D166" t="s" s="43">
-        <v>1247</v>
+        <v>1239</v>
       </c>
       <c r="E166" t="s" s="43">
-        <v>1248</v>
+        <v>1240</v>
       </c>
       <c r="F166" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G166" t="s" s="43">
         <v>1241</v>
       </c>
       <c r="H166" t="s" s="43">
-        <v>1249</v>
+        <v>1242</v>
       </c>
       <c r="I166" t="s" s="44">
-        <v>921</v>
+        <v>1243</v>
       </c>
       <c r="J166" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K166" t="s" s="44">
-        <v>146</v>
+        <v>1104</v>
       </c>
       <c r="L166" t="s" s="43">
-        <v>1250</v>
+        <v>1244</v>
       </c>
       <c r="M166" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N166" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O166" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P166" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q166" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R166" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S166" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T166" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U166" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V166" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W166" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X166" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y166" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Z166" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA166" t="s" s="43">
-        <v>1251</v>
+        <v>1245</v>
       </c>
       <c r="AB166" t="s" s="43">
-        <v>1252</v>
+        <v>1246</v>
       </c>
       <c r="AC166" s="43"/>
     </row>
     <row r="167">
       <c r="B167" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C167" t="s" s="43">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="D167" t="s" s="43">
-        <v>1253</v>
+        <v>1247</v>
       </c>
       <c r="E167" t="s" s="43">
-        <v>1254</v>
+        <v>1248</v>
       </c>
       <c r="F167" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G167" t="s" s="43">
         <v>1241</v>
       </c>
       <c r="H167" t="s" s="43">
-        <v>1255</v>
+        <v>1249</v>
       </c>
       <c r="I167" t="s" s="44">
-        <v>1256</v>
+        <v>911</v>
       </c>
       <c r="J167" t="s" s="44">
-        <v>1257</v>
+        <v>51</v>
       </c>
       <c r="K167" t="s" s="44">
-        <v>1258</v>
+        <v>147</v>
       </c>
       <c r="L167" t="s" s="43">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="M167" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P167" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q167" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S167" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V167" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W167" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X167" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z167" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA167" t="s" s="43">
-        <v>1260</v>
+        <v>1251</v>
       </c>
       <c r="AB167" t="s" s="43">
-        <v>1261</v>
+        <v>1252</v>
       </c>
       <c r="AC167" s="43"/>
     </row>
     <row r="168">
       <c r="B168" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C168" t="s" s="43">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="D168" t="s" s="43">
-        <v>1262</v>
+        <v>1253</v>
       </c>
       <c r="E168" t="s" s="43">
-        <v>1263</v>
+        <v>1254</v>
       </c>
       <c r="F168" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G168" t="s" s="43">
-        <v>1264</v>
+        <v>1241</v>
       </c>
       <c r="H168" t="s" s="43">
-        <v>1265</v>
+        <v>1255</v>
       </c>
       <c r="I168" t="s" s="44">
-        <v>1266</v>
+        <v>1256</v>
       </c>
       <c r="J168" t="s" s="44">
-        <v>51</v>
+        <v>1257</v>
       </c>
       <c r="K168" t="s" s="44">
-        <v>1267</v>
+        <v>1258</v>
       </c>
       <c r="L168" t="s" s="43">
-        <v>1268</v>
+        <v>1259</v>
       </c>
       <c r="M168" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P168" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V168" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W168" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X168" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z168" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA168" t="s" s="43">
-        <v>1269</v>
+        <v>1260</v>
       </c>
       <c r="AB168" t="s" s="43">
-        <v>1270</v>
+        <v>1261</v>
       </c>
       <c r="AC168" s="43"/>
     </row>
     <row r="169">
       <c r="B169" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C169" t="s" s="43">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="D169" t="s" s="43">
-        <v>1271</v>
+        <v>1262</v>
       </c>
       <c r="E169" t="s" s="43">
-        <v>1272</v>
+        <v>1263</v>
       </c>
       <c r="F169" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G169" t="s" s="43">
-        <v>1241</v>
+        <v>1264</v>
       </c>
       <c r="H169" t="s" s="43">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="I169" t="s" s="44">
-        <v>275</v>
+        <v>1266</v>
       </c>
       <c r="J169" t="s" s="44">
-        <v>1274</v>
+        <v>51</v>
       </c>
       <c r="K169" t="s" s="44">
-        <v>1275</v>
+        <v>1267</v>
       </c>
       <c r="L169" t="s" s="43">
-        <v>1276</v>
+        <v>1268</v>
       </c>
       <c r="M169" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P169" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V169" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W169" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X169" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z169" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA169" t="s" s="43">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="AB169" t="s" s="43">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="AC169" s="43"/>
     </row>
     <row r="170">
       <c r="B170" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C170" t="s" s="43">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="D170" t="s" s="43">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="E170" t="s" s="43">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="F170" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G170" t="s" s="43">
         <v>1241</v>
       </c>
       <c r="H170" t="s" s="43">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="I170" t="s" s="44">
-        <v>1282</v>
+        <v>276</v>
       </c>
       <c r="J170" t="s" s="44">
-        <v>51</v>
+        <v>1274</v>
       </c>
       <c r="K170" t="s" s="44">
-        <v>675</v>
+        <v>1275</v>
       </c>
       <c r="L170" t="s" s="43">
-        <v>1283</v>
+        <v>1276</v>
       </c>
       <c r="M170" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P170" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q170" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V170" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W170" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X170" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z170" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA170" t="s" s="43">
-        <v>1284</v>
+        <v>1277</v>
       </c>
       <c r="AB170" t="s" s="43">
         <v>1278</v>
       </c>
       <c r="AC170" s="43"/>
     </row>
     <row r="171">
       <c r="B171" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C171" t="s" s="43">
-        <v>696</v>
+        <v>682</v>
       </c>
       <c r="D171" t="s" s="43">
-        <v>1285</v>
+        <v>1279</v>
       </c>
       <c r="E171" t="s" s="43">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="F171" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G171" t="s" s="43">
         <v>1241</v>
       </c>
       <c r="H171" t="s" s="43">
-        <v>1287</v>
+        <v>1281</v>
       </c>
       <c r="I171" t="s" s="44">
-        <v>86</v>
+        <v>1282</v>
       </c>
       <c r="J171" t="s" s="44">
-        <v>1288</v>
+        <v>51</v>
       </c>
       <c r="K171" t="s" s="44">
-        <v>1289</v>
+        <v>669</v>
       </c>
       <c r="L171" t="s" s="43">
-        <v>1290</v>
+        <v>1283</v>
       </c>
       <c r="M171" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P171" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q171" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V171" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W171" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X171" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z171" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA171" t="s" s="43">
-        <v>1291</v>
+        <v>1284</v>
       </c>
       <c r="AB171" t="s" s="43">
-        <v>1292</v>
+        <v>1278</v>
       </c>
       <c r="AC171" s="43"/>
     </row>
     <row r="172">
       <c r="B172" t="s" s="43">
         <v>1073</v>
       </c>
       <c r="C172" t="s" s="43">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="D172" t="s" s="43">
-        <v>1293</v>
+        <v>1285</v>
       </c>
       <c r="E172" t="s" s="43">
-        <v>1294</v>
+        <v>1286</v>
       </c>
       <c r="F172" t="s" s="43">
         <v>1076</v>
       </c>
       <c r="G172" t="s" s="43">
         <v>1241</v>
       </c>
       <c r="H172" t="s" s="43">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="I172" t="s" s="44">
-        <v>646</v>
+        <v>86</v>
       </c>
       <c r="J172" t="s" s="44">
-        <v>791</v>
+        <v>1288</v>
       </c>
       <c r="K172" t="s" s="44">
-        <v>1104</v>
+        <v>1289</v>
       </c>
       <c r="L172" t="s" s="43">
-        <v>1296</v>
+        <v>1290</v>
       </c>
       <c r="M172" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P172" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q172" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V172" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W172" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X172" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z172" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA172" t="s" s="43">
-        <v>1297</v>
+        <v>1291</v>
       </c>
       <c r="AB172" t="s" s="43">
-        <v>1298</v>
+        <v>1292</v>
       </c>
       <c r="AC172" s="43"/>
     </row>
     <row r="173">
       <c r="B173" t="s" s="43">
-        <v>1299</v>
+        <v>1073</v>
       </c>
       <c r="C173" t="s" s="43">
-        <v>33</v>
+        <v>698</v>
       </c>
       <c r="D173" t="s" s="43">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="E173" t="s" s="43">
-        <v>1301</v>
+        <v>1294</v>
       </c>
       <c r="F173" t="s" s="43">
-        <v>1302</v>
+        <v>1076</v>
       </c>
       <c r="G173" t="s" s="43">
-        <v>1303</v>
+        <v>1241</v>
       </c>
       <c r="H173" t="s" s="43">
-        <v>1304</v>
+        <v>1295</v>
       </c>
       <c r="I173" t="s" s="44">
-        <v>1305</v>
+        <v>639</v>
       </c>
       <c r="J173" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K173" t="s" s="44">
-        <v>218</v>
+        <v>1104</v>
       </c>
       <c r="L173" t="s" s="43">
-        <v>1306</v>
+        <v>1296</v>
       </c>
       <c r="M173" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q173" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S173" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V173" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W173" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X173" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z173" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA173" t="s" s="43">
-        <v>1307</v>
+        <v>1297</v>
       </c>
       <c r="AB173" t="s" s="43">
-        <v>1308</v>
+        <v>1298</v>
       </c>
       <c r="AC173" s="43"/>
     </row>
     <row r="174">
       <c r="B174" t="s" s="43">
         <v>1299</v>
       </c>
       <c r="C174" t="s" s="43">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D174" t="s" s="43">
-        <v>1309</v>
+        <v>1300</v>
       </c>
       <c r="E174" t="s" s="43">
-        <v>1310</v>
+        <v>1301</v>
       </c>
       <c r="F174" t="s" s="43">
         <v>1302</v>
       </c>
       <c r="G174" t="s" s="43">
         <v>1303</v>
       </c>
       <c r="H174" t="s" s="43">
-        <v>1311</v>
+        <v>1304</v>
       </c>
       <c r="I174" t="s" s="44">
-        <v>662</v>
+        <v>1305</v>
       </c>
       <c r="J174" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K174" t="s" s="44">
-        <v>811</v>
+        <v>211</v>
       </c>
       <c r="L174" t="s" s="43">
-        <v>1312</v>
+        <v>1306</v>
       </c>
       <c r="M174" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N174" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q174" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S174" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V174" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W174" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X174" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z174" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA174" t="s" s="43">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="AB174" t="s" s="43">
-        <v>1314</v>
+        <v>1308</v>
       </c>
       <c r="AC174" s="43"/>
     </row>
     <row r="175">
       <c r="B175" t="s" s="43">
         <v>1299</v>
       </c>
       <c r="C175" t="s" s="43">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D175" t="s" s="43">
-        <v>1315</v>
+        <v>1309</v>
       </c>
       <c r="E175" t="s" s="43">
-        <v>1316</v>
+        <v>1310</v>
       </c>
       <c r="F175" t="s" s="43">
         <v>1302</v>
       </c>
       <c r="G175" t="s" s="43">
         <v>1303</v>
       </c>
       <c r="H175" t="s" s="43">
-        <v>1317</v>
+        <v>1311</v>
       </c>
       <c r="I175" t="s" s="44">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J175" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K175" t="s" s="44">
-        <v>1061</v>
+        <v>194</v>
       </c>
       <c r="L175" t="s" s="43">
-        <v>1318</v>
+        <v>1312</v>
       </c>
       <c r="M175" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N175" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q175" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S175" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V175" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W175" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X175" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z175" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA175" t="s" s="43">
-        <v>1319</v>
+        <v>1313</v>
       </c>
       <c r="AB175" t="s" s="43">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="AC175" s="43"/>
     </row>
     <row r="176">
       <c r="B176" t="s" s="43">
-        <v>1321</v>
+        <v>1299</v>
       </c>
       <c r="C176" t="s" s="43">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D176" t="s" s="43">
-        <v>34</v>
+        <v>1315</v>
       </c>
       <c r="E176" t="s" s="43">
-        <v>1322</v>
+        <v>1316</v>
       </c>
       <c r="F176" t="s" s="43">
-        <v>1323</v>
+        <v>1302</v>
       </c>
       <c r="G176" t="s" s="43">
-        <v>1324</v>
+        <v>1303</v>
       </c>
       <c r="H176" t="s" s="43">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="I176" t="s" s="44">
-        <v>1326</v>
+        <v>656</v>
       </c>
       <c r="J176" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K176" t="s" s="44">
-        <v>1327</v>
+        <v>363</v>
       </c>
       <c r="L176" t="s" s="43">
-        <v>1328</v>
+        <v>1318</v>
       </c>
       <c r="M176" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N176" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q176" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S176" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V176" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W176" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X176" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z176" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA176" t="s" s="43">
-        <v>1329</v>
+        <v>1319</v>
       </c>
       <c r="AB176" t="s" s="43">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="AC176" s="43"/>
     </row>
     <row r="177">
       <c r="B177" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C177" t="s" s="43">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D177" t="s" s="43">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="E177" t="s" s="43">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="F177" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G177" t="s" s="43">
-        <v>1332</v>
+        <v>1325</v>
       </c>
       <c r="H177" t="s" s="43">
-        <v>1333</v>
+        <v>1326</v>
       </c>
       <c r="I177" t="s" s="44">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J177" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K177" t="s" s="44">
-        <v>1334</v>
+        <v>398</v>
       </c>
       <c r="L177" t="s" s="43">
-        <v>1335</v>
+        <v>1327</v>
       </c>
       <c r="M177" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N177" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q177" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S177" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W177" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X177" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z177" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA177" t="s" s="43">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="AB177" t="s" s="43">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="AC177" s="43"/>
     </row>
     <row r="178">
       <c r="B178" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C178" t="s" s="43">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D178" t="s" s="43">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="E178" t="s" s="43">
-        <v>1339</v>
+        <v>1331</v>
       </c>
       <c r="F178" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G178" t="s" s="43">
-        <v>1340</v>
+        <v>1332</v>
       </c>
       <c r="H178" t="s" s="43">
-        <v>1341</v>
+        <v>1333</v>
       </c>
       <c r="I178" t="s" s="44">
-        <v>1342</v>
+        <v>1334</v>
       </c>
       <c r="J178" t="s" s="44">
-        <v>51</v>
+        <v>533</v>
       </c>
       <c r="K178" t="s" s="44">
-        <v>1334</v>
+        <v>398</v>
       </c>
       <c r="L178" t="s" s="43">
-        <v>1343</v>
+        <v>1335</v>
       </c>
       <c r="M178" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N178" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q178" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V178" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W178" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X178" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y178" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z178" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA178" t="s" s="43">
-        <v>1344</v>
+        <v>1336</v>
       </c>
       <c r="AB178" t="s" s="43">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="AC178" s="43"/>
     </row>
     <row r="179">
       <c r="B179" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C179" t="s" s="43">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D179" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E179" t="s" s="43">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="F179" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G179" t="s" s="43">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="H179" t="s" s="43">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="I179" t="s" s="44">
-        <v>1348</v>
+        <v>1340</v>
       </c>
       <c r="J179" t="s" s="44">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="K179" t="s" s="44">
-        <v>1334</v>
+        <v>398</v>
       </c>
       <c r="L179" t="s" s="43">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="M179" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z179" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA179" t="s" s="43">
-        <v>1350</v>
+        <v>1342</v>
       </c>
       <c r="AB179" t="s" s="43">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="AC179" s="43"/>
     </row>
     <row r="180">
       <c r="B180" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C180" t="s" s="43">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D180" t="s" s="43">
-        <v>1352</v>
+        <v>1344</v>
       </c>
       <c r="E180" t="s" s="43">
-        <v>1353</v>
+        <v>1345</v>
       </c>
       <c r="F180" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G180" t="s" s="43">
+        <v>1338</v>
+      </c>
+      <c r="H180" t="s" s="43">
         <v>1346</v>
       </c>
-      <c r="H180" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I180" t="s" s="44">
-        <v>1355</v>
+        <v>1347</v>
       </c>
       <c r="J180" t="s" s="44">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="K180" t="s" s="44">
-        <v>1356</v>
+        <v>1348</v>
       </c>
       <c r="L180" t="s" s="43">
-        <v>1357</v>
+        <v>1349</v>
       </c>
       <c r="M180" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q180" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S180" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V180" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W180" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X180" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z180" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA180" t="s" s="43">
-        <v>1358</v>
+        <v>1350</v>
       </c>
       <c r="AB180" t="s" s="43">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="AC180" s="43"/>
     </row>
     <row r="181">
       <c r="B181" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C181" t="s" s="43">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D181" t="s" s="43">
-        <v>1359</v>
+        <v>1351</v>
       </c>
       <c r="E181" t="s" s="43">
-        <v>1360</v>
+        <v>1352</v>
       </c>
       <c r="F181" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G181" t="s" s="43">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="H181" t="s" s="43">
-        <v>1361</v>
+        <v>1353</v>
       </c>
       <c r="I181" t="s" s="44">
-        <v>1362</v>
+        <v>1354</v>
       </c>
       <c r="J181" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K181" t="s" s="44">
-        <v>1356</v>
+        <v>1348</v>
       </c>
       <c r="L181" t="s" s="43">
-        <v>1363</v>
+        <v>1355</v>
       </c>
       <c r="M181" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q181" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S181" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V181" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W181" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X181" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z181" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA181" t="s" s="43">
-        <v>1364</v>
+        <v>1356</v>
       </c>
       <c r="AB181" t="s" s="43">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="AC181" s="43"/>
     </row>
     <row r="182">
       <c r="B182" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C182" t="s" s="43">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D182" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E182" t="s" s="43">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="F182" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G182" t="s" s="43">
-        <v>1366</v>
+        <v>1358</v>
       </c>
       <c r="H182" t="s" s="43">
-        <v>1367</v>
+        <v>1359</v>
       </c>
       <c r="I182" t="s" s="44">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="J182" t="s" s="44">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="K182" t="s" s="44">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="L182" t="s" s="43">
-        <v>1370</v>
+        <v>1363</v>
       </c>
       <c r="M182" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z182" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA182" t="s" s="43">
-        <v>1371</v>
+        <v>1364</v>
       </c>
       <c r="AB182" t="s" s="43">
-        <v>1372</v>
+        <v>1365</v>
       </c>
       <c r="AC182" s="43"/>
     </row>
     <row r="183">
       <c r="B183" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C183" t="s" s="43">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D183" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E183" t="s" s="43">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="F183" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G183" t="s" s="43">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="H183" t="s" s="43">
-        <v>1375</v>
+        <v>1368</v>
       </c>
       <c r="I183" t="s" s="44">
-        <v>1376</v>
+        <v>1369</v>
       </c>
       <c r="J183" t="s" s="44">
-        <v>1377</v>
+        <v>1370</v>
       </c>
       <c r="K183" t="s" s="44">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="L183" t="s" s="43">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="M183" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z183" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA183" t="s" s="43">
-        <v>1380</v>
+        <v>1373</v>
       </c>
       <c r="AB183" t="s" s="43">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="AC183" s="43"/>
     </row>
     <row r="184">
       <c r="B184" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C184" t="s" s="43">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D184" t="s" s="43">
-        <v>1382</v>
+        <v>1375</v>
       </c>
       <c r="E184" t="s" s="43">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="F184" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G184" t="s" s="43">
-        <v>1384</v>
+        <v>1377</v>
       </c>
       <c r="H184" t="s" s="43">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="I184" t="s" s="44">
-        <v>1386</v>
+        <v>1379</v>
       </c>
       <c r="J184" t="s" s="44">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K184" t="s" s="44">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="L184" t="s" s="43">
-        <v>1387</v>
+        <v>1380</v>
       </c>
       <c r="M184" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q184" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W184" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X184" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z184" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA184" t="s" s="43">
-        <v>1388</v>
+        <v>1381</v>
       </c>
       <c r="AB184" t="s" s="43">
-        <v>1389</v>
+        <v>1382</v>
       </c>
       <c r="AC184" s="43"/>
     </row>
     <row r="185">
       <c r="B185" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C185" t="s" s="43">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D185" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E185" t="s" s="43">
-        <v>1390</v>
+        <v>1383</v>
       </c>
       <c r="F185" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G185" t="s" s="43">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H185" t="s" s="43">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="I185" t="s" s="44">
-        <v>1393</v>
+        <v>1386</v>
       </c>
       <c r="J185" t="s" s="44">
-        <v>1394</v>
+        <v>1387</v>
       </c>
       <c r="K185" t="s" s="44">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="L185" t="s" s="43">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="M185" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z185" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA185" t="s" s="43">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="AB185" t="s" s="43">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="AC185" s="43"/>
     </row>
     <row r="186">
       <c r="B186" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C186" t="s" s="43">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D186" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E186" t="s" s="43">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="F186" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G186" t="s" s="43">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H186" t="s" s="43">
-        <v>1400</v>
+        <v>1393</v>
       </c>
       <c r="I186" t="s" s="44">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="J186" t="s" s="44">
+        <v>1387</v>
+      </c>
+      <c r="K186" t="s" s="44">
+        <v>1388</v>
+      </c>
+      <c r="L186" t="s" s="43">
         <v>1394</v>
-      </c>
-[...4 lines deleted...]
-        <v>1401</v>
       </c>
       <c r="M186" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z186" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA186" t="s" s="43">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="AB186" t="s" s="43">
-        <v>1403</v>
+        <v>1396</v>
       </c>
       <c r="AC186" s="43"/>
     </row>
     <row r="187">
       <c r="B187" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C187" t="s" s="43">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D187" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E187" t="s" s="43">
-        <v>1404</v>
+        <v>1397</v>
       </c>
       <c r="F187" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G187" t="s" s="43">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H187" t="s" s="43">
-        <v>1405</v>
+        <v>1398</v>
       </c>
       <c r="I187" t="s" s="44">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J187" t="s" s="44">
-        <v>1394</v>
+        <v>316</v>
       </c>
       <c r="K187" t="s" s="44">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="L187" t="s" s="43">
-        <v>1406</v>
+        <v>1399</v>
       </c>
       <c r="M187" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z187" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA187" t="s" s="43">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="AB187" t="s" s="43">
-        <v>1408</v>
+        <v>1401</v>
       </c>
       <c r="AC187" s="43"/>
     </row>
     <row r="188">
       <c r="B188" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C188" t="s" s="43">
-        <v>227</v>
+        <v>127</v>
       </c>
       <c r="D188" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E188" t="s" s="43">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="F188" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G188" t="s" s="43">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H188" t="s" s="43">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="I188" t="s" s="44">
-        <v>1411</v>
+        <v>1024</v>
       </c>
       <c r="J188" t="s" s="44">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="K188" t="s" s="44">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="L188" t="s" s="43">
-        <v>1412</v>
+        <v>1405</v>
       </c>
       <c r="M188" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z188" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA188" t="s" s="43">
-        <v>1413</v>
+        <v>1406</v>
       </c>
       <c r="AB188" t="s" s="43">
-        <v>1414</v>
+        <v>1407</v>
       </c>
       <c r="AC188" s="43"/>
     </row>
     <row r="189">
       <c r="B189" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C189" t="s" s="43">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D189" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E189" t="s" s="43">
-        <v>1415</v>
+        <v>1408</v>
       </c>
       <c r="F189" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G189" t="s" s="43">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H189" t="s" s="43">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="I189" t="s" s="44">
         <v>70</v>
       </c>
       <c r="J189" t="s" s="44">
-        <v>1394</v>
+        <v>316</v>
       </c>
       <c r="K189" t="s" s="44">
-        <v>1395</v>
+        <v>1410</v>
       </c>
       <c r="L189" t="s" s="43">
-        <v>1417</v>
+        <v>1411</v>
       </c>
       <c r="M189" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z189" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA189" t="s" s="43">
-        <v>1418</v>
+        <v>1412</v>
       </c>
       <c r="AB189" t="s" s="43">
-        <v>1419</v>
+        <v>1413</v>
       </c>
       <c r="AC189" s="43"/>
     </row>
     <row r="190">
       <c r="B190" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C190" t="s" s="43">
-        <v>567</v>
+        <v>234</v>
       </c>
       <c r="D190" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E190" t="s" s="43">
-        <v>1420</v>
+        <v>1414</v>
       </c>
       <c r="F190" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G190" t="s" s="43">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H190" t="s" s="43">
-        <v>1421</v>
+        <v>1415</v>
       </c>
       <c r="I190" t="s" s="44">
-        <v>1422</v>
+        <v>1416</v>
       </c>
       <c r="J190" t="s" s="44">
-        <v>1394</v>
+        <v>316</v>
       </c>
       <c r="K190" t="s" s="44">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="L190" t="s" s="43">
-        <v>1423</v>
+        <v>1417</v>
       </c>
       <c r="M190" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z190" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA190" t="s" s="43">
-        <v>1424</v>
+        <v>1418</v>
       </c>
       <c r="AB190" t="s" s="43">
-        <v>1425</v>
+        <v>1419</v>
       </c>
       <c r="AC190" s="43"/>
     </row>
     <row r="191">
       <c r="B191" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C191" t="s" s="43">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="D191" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E191" t="s" s="43">
-        <v>1426</v>
+        <v>1420</v>
       </c>
       <c r="F191" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G191" t="s" s="43">
-        <v>1391</v>
+        <v>1421</v>
       </c>
       <c r="H191" t="s" s="43">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="I191" t="s" s="44">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="J191" t="s" s="44">
-        <v>1394</v>
+        <v>51</v>
       </c>
       <c r="K191" t="s" s="44">
-        <v>1395</v>
+        <v>1424</v>
       </c>
       <c r="L191" t="s" s="43">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="M191" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z191" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA191" t="s" s="43">
-        <v>1429</v>
+        <v>1426</v>
       </c>
       <c r="AB191" t="s" s="43">
-        <v>1430</v>
+        <v>1427</v>
       </c>
       <c r="AC191" s="43"/>
     </row>
     <row r="192">
       <c r="B192" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C192" t="s" s="43">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="D192" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E192" t="s" s="43">
-        <v>1431</v>
+        <v>1428</v>
       </c>
       <c r="F192" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G192" t="s" s="43">
-        <v>1432</v>
+        <v>1429</v>
       </c>
       <c r="H192" t="s" s="43">
-        <v>1433</v>
+        <v>1430</v>
       </c>
       <c r="I192" t="s" s="44">
-        <v>1434</v>
+        <v>911</v>
       </c>
       <c r="J192" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K192" t="s" s="44">
-        <v>1435</v>
+        <v>1431</v>
       </c>
       <c r="L192" t="s" s="43">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="M192" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z192" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA192" t="s" s="43">
-        <v>1437</v>
+        <v>1433</v>
       </c>
       <c r="AB192" t="s" s="43">
-        <v>1438</v>
+        <v>1434</v>
       </c>
       <c r="AC192" s="43"/>
     </row>
     <row r="193">
       <c r="B193" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C193" t="s" s="43">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="D193" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E193" t="s" s="43">
-        <v>1439</v>
+        <v>1435</v>
       </c>
       <c r="F193" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G193" t="s" s="43">
-        <v>1440</v>
+        <v>1436</v>
       </c>
       <c r="H193" t="s" s="43">
-        <v>1441</v>
+        <v>1437</v>
       </c>
       <c r="I193" t="s" s="44">
-        <v>921</v>
+        <v>86</v>
       </c>
       <c r="J193" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K193" t="s" s="44">
-        <v>1442</v>
+        <v>123</v>
       </c>
       <c r="L193" t="s" s="43">
-        <v>1443</v>
+        <v>1438</v>
       </c>
       <c r="M193" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z193" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA193" t="s" s="43">
-        <v>1444</v>
+        <v>1439</v>
       </c>
       <c r="AB193" t="s" s="43">
-        <v>1445</v>
+        <v>1440</v>
       </c>
       <c r="AC193" s="43"/>
     </row>
     <row r="194">
       <c r="B194" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C194" t="s" s="43">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="D194" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E194" t="s" s="43">
-        <v>1446</v>
+        <v>1441</v>
       </c>
       <c r="F194" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G194" t="s" s="43">
-        <v>1447</v>
+        <v>1442</v>
       </c>
       <c r="H194" t="s" s="43">
-        <v>1448</v>
+        <v>1443</v>
       </c>
       <c r="I194" t="s" s="44">
-        <v>86</v>
+        <v>1444</v>
       </c>
       <c r="J194" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K194" t="s" s="44">
-        <v>122</v>
+        <v>1445</v>
       </c>
       <c r="L194" t="s" s="43">
-        <v>1449</v>
+        <v>1446</v>
       </c>
       <c r="M194" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z194" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA194" t="s" s="43">
-        <v>1450</v>
+        <v>1447</v>
       </c>
       <c r="AB194" t="s" s="43">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="AC194" s="43"/>
     </row>
     <row r="195">
       <c r="B195" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C195" t="s" s="43">
-        <v>131</v>
+        <v>597</v>
       </c>
       <c r="D195" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E195" t="s" s="43">
-        <v>1452</v>
+        <v>1449</v>
       </c>
       <c r="F195" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G195" t="s" s="43">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="H195" t="s" s="43">
-        <v>1454</v>
+        <v>1450</v>
       </c>
       <c r="I195" t="s" s="44">
-        <v>1455</v>
+        <v>1369</v>
       </c>
       <c r="J195" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K195" t="s" s="44">
-        <v>1456</v>
+        <v>1451</v>
       </c>
       <c r="L195" t="s" s="43">
-        <v>1457</v>
+        <v>1452</v>
       </c>
       <c r="M195" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z195" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA195" t="s" s="43">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="AB195" t="s" s="43">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="AC195" s="43"/>
     </row>
     <row r="196">
       <c r="B196" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C196" t="s" s="43">
-        <v>614</v>
+        <v>132</v>
       </c>
       <c r="D196" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E196" t="s" s="43">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="F196" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G196" t="s" s="43">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="H196" t="s" s="43">
-        <v>1461</v>
+        <v>1456</v>
       </c>
       <c r="I196" t="s" s="44">
-        <v>1376</v>
+        <v>1457</v>
       </c>
       <c r="J196" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K196" t="s" s="44">
-        <v>1462</v>
+        <v>1061</v>
       </c>
       <c r="L196" t="s" s="43">
-        <v>1463</v>
+        <v>1458</v>
       </c>
       <c r="M196" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z196" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA196" t="s" s="43">
-        <v>1464</v>
+        <v>1459</v>
       </c>
       <c r="AB196" t="s" s="43">
-        <v>1465</v>
+        <v>1455</v>
       </c>
       <c r="AC196" s="43"/>
     </row>
     <row r="197">
       <c r="B197" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C197" t="s" s="43">
-        <v>622</v>
+        <v>607</v>
       </c>
       <c r="D197" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E197" t="s" s="43">
-        <v>1466</v>
+        <v>1460</v>
       </c>
       <c r="F197" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G197" t="s" s="43">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="H197" t="s" s="43">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="I197" t="s" s="44">
-        <v>1468</v>
+        <v>877</v>
       </c>
       <c r="J197" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K197" t="s" s="44">
-        <v>1061</v>
+        <v>71</v>
       </c>
       <c r="L197" t="s" s="43">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="M197" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z197" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA197" t="s" s="43">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="AB197" t="s" s="43">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="AC197" s="43"/>
     </row>
     <row r="198">
       <c r="B198" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C198" t="s" s="43">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="D198" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E198" t="s" s="43">
-        <v>1471</v>
+        <v>1466</v>
       </c>
       <c r="F198" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G198" t="s" s="43">
-        <v>1472</v>
+        <v>1421</v>
       </c>
       <c r="H198" t="s" s="43">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="I198" t="s" s="44">
-        <v>887</v>
+        <v>465</v>
       </c>
       <c r="J198" t="s" s="44">
-        <v>51</v>
+        <v>316</v>
       </c>
       <c r="K198" t="s" s="44">
-        <v>71</v>
+        <v>1468</v>
       </c>
       <c r="L198" t="s" s="43">
-        <v>1474</v>
+        <v>1469</v>
       </c>
       <c r="M198" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z198" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA198" t="s" s="43">
-        <v>1475</v>
+        <v>1470</v>
       </c>
       <c r="AB198" t="s" s="43">
-        <v>1476</v>
+        <v>1471</v>
       </c>
       <c r="AC198" s="43"/>
     </row>
     <row r="199">
       <c r="B199" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C199" t="s" s="43">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="D199" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E199" t="s" s="43">
-        <v>1477</v>
+        <v>1472</v>
       </c>
       <c r="F199" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G199" t="s" s="43">
-        <v>1432</v>
+        <v>1421</v>
       </c>
       <c r="H199" t="s" s="43">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="I199" t="s" s="44">
-        <v>471</v>
+        <v>380</v>
       </c>
       <c r="J199" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="K199" t="s" s="44">
-        <v>1479</v>
+        <v>1468</v>
       </c>
       <c r="L199" t="s" s="43">
-        <v>1480</v>
+        <v>1469</v>
       </c>
       <c r="M199" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z199" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA199" t="s" s="43">
-        <v>1481</v>
+        <v>1474</v>
       </c>
       <c r="AB199" t="s" s="43">
-        <v>1482</v>
+        <v>1475</v>
       </c>
       <c r="AC199" s="43"/>
     </row>
     <row r="200">
       <c r="B200" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C200" t="s" s="43">
-        <v>642</v>
+        <v>626</v>
       </c>
       <c r="D200" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E200" t="s" s="43">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="F200" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G200" t="s" s="43">
-        <v>1432</v>
+        <v>1477</v>
       </c>
       <c r="H200" t="s" s="43">
-        <v>1484</v>
+        <v>1478</v>
       </c>
       <c r="I200" t="s" s="44">
-        <v>380</v>
+        <v>1479</v>
       </c>
       <c r="J200" t="s" s="44">
-        <v>352</v>
+        <v>51</v>
       </c>
       <c r="K200" t="s" s="44">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="L200" t="s" s="43">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="M200" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z200" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA200" t="s" s="43">
-        <v>1485</v>
+        <v>1482</v>
       </c>
       <c r="AB200" t="s" s="43">
-        <v>1486</v>
+        <v>1483</v>
       </c>
       <c r="AC200" s="43"/>
     </row>
     <row r="201">
       <c r="B201" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C201" t="s" s="43">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="D201" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E201" t="s" s="43">
-        <v>1487</v>
+        <v>1484</v>
       </c>
       <c r="F201" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G201" t="s" s="43">
-        <v>1472</v>
+        <v>1485</v>
       </c>
       <c r="H201" t="s" s="43">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="I201" t="s" s="44">
-        <v>1489</v>
+        <v>482</v>
       </c>
       <c r="J201" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K201" t="s" s="44">
-        <v>1490</v>
+        <v>1487</v>
       </c>
       <c r="L201" t="s" s="43">
-        <v>1491</v>
+        <v>1488</v>
       </c>
       <c r="M201" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z201" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA201" t="s" s="43">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="AB201" t="s" s="43">
-        <v>1493</v>
+        <v>1490</v>
       </c>
       <c r="AC201" s="43"/>
     </row>
     <row r="202">
       <c r="B202" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C202" t="s" s="43">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="D202" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E202" t="s" s="43">
+        <v>1491</v>
+      </c>
+      <c r="F202" t="s" s="43">
+        <v>1324</v>
+      </c>
+      <c r="G202" t="s" s="43">
+        <v>1421</v>
+      </c>
+      <c r="H202" t="s" s="43">
+        <v>1492</v>
+      </c>
+      <c r="I202" t="s" s="44">
+        <v>339</v>
+      </c>
+      <c r="J202" t="s" s="44">
+        <v>1370</v>
+      </c>
+      <c r="K202" t="s" s="44">
+        <v>1493</v>
+      </c>
+      <c r="L202" t="s" s="43">
         <v>1494</v>
-      </c>
-[...19 lines deleted...]
-        <v>1496</v>
       </c>
       <c r="M202" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z202" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA202" t="s" s="43">
+        <v>1495</v>
+      </c>
+      <c r="AB202" t="s" s="43">
+        <v>1496</v>
+      </c>
+      <c r="AC202" t="s" s="43">
         <v>1497</v>
       </c>
-      <c r="AB202" t="s" s="43">
-[...2 lines deleted...]
-      <c r="AC202" s="43"/>
     </row>
     <row r="203">
       <c r="B203" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C203" t="s" s="43">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="D203" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E203" t="s" s="43">
+        <v>1498</v>
+      </c>
+      <c r="F203" t="s" s="43">
+        <v>1324</v>
+      </c>
+      <c r="G203" t="s" s="43">
+        <v>1421</v>
+      </c>
+      <c r="H203" t="s" s="43">
         <v>1499</v>
       </c>
-      <c r="F203" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G203" t="s" s="43">
+      <c r="I203" t="s" s="44">
         <v>1500</v>
       </c>
-      <c r="H203" t="s" s="43">
+      <c r="J203" t="s" s="44">
+        <v>1361</v>
+      </c>
+      <c r="K203" t="s" s="44">
+        <v>1493</v>
+      </c>
+      <c r="L203" t="s" s="43">
         <v>1501</v>
-      </c>
-[...10 lines deleted...]
-        <v>1503</v>
       </c>
       <c r="M203" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z203" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA203" t="s" s="43">
+        <v>1502</v>
+      </c>
+      <c r="AB203" t="s" s="43">
+        <v>1503</v>
+      </c>
+      <c r="AC203" t="s" s="43">
         <v>1504</v>
       </c>
-      <c r="AB203" t="s" s="43">
-[...2 lines deleted...]
-      <c r="AC203" s="43"/>
     </row>
     <row r="204">
       <c r="B204" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C204" t="s" s="43">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="D204" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E204" t="s" s="43">
+        <v>1505</v>
+      </c>
+      <c r="F204" t="s" s="43">
+        <v>1324</v>
+      </c>
+      <c r="G204" t="s" s="43">
+        <v>1477</v>
+      </c>
+      <c r="H204" t="s" s="43">
         <v>1506</v>
       </c>
-      <c r="F204" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H204" t="s" s="43">
+      <c r="I204" t="s" s="44">
+        <v>911</v>
+      </c>
+      <c r="J204" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K204" t="s" s="44">
+        <v>1480</v>
+      </c>
+      <c r="L204" t="s" s="43">
         <v>1507</v>
-      </c>
-[...10 lines deleted...]
-        <v>1508</v>
       </c>
       <c r="M204" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z204" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA204" t="s" s="43">
+        <v>1508</v>
+      </c>
+      <c r="AB204" t="s" s="43">
         <v>1509</v>
       </c>
-      <c r="AB204" t="s" s="43">
-[...4 lines deleted...]
-      </c>
+      <c r="AC204" s="43"/>
     </row>
     <row r="205">
       <c r="B205" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C205" t="s" s="43">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="D205" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E205" t="s" s="43">
-        <v>1512</v>
+        <v>1510</v>
       </c>
       <c r="F205" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G205" t="s" s="43">
-        <v>1432</v>
+        <v>1477</v>
       </c>
       <c r="H205" t="s" s="43">
-        <v>1513</v>
+        <v>1506</v>
       </c>
       <c r="I205" t="s" s="44">
-        <v>1514</v>
+        <v>724</v>
       </c>
       <c r="J205" t="s" s="44">
-        <v>1368</v>
+        <v>51</v>
       </c>
       <c r="K205" t="s" s="44">
-        <v>1515</v>
+        <v>1480</v>
       </c>
       <c r="L205" t="s" s="43">
-        <v>1516</v>
+        <v>1507</v>
       </c>
       <c r="M205" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z205" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA205" t="s" s="43">
-        <v>1517</v>
+        <v>1511</v>
       </c>
       <c r="AB205" t="s" s="43">
-        <v>1518</v>
-[...3 lines deleted...]
-      </c>
+        <v>1509</v>
+      </c>
+      <c r="AC205" s="43"/>
     </row>
     <row r="206">
       <c r="B206" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C206" t="s" s="43">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="D206" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E206" t="s" s="43">
-        <v>1520</v>
+        <v>1512</v>
       </c>
       <c r="F206" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G206" t="s" s="43">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H206" t="s" s="43">
-        <v>1521</v>
+        <v>1506</v>
       </c>
       <c r="I206" t="s" s="44">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="J206" t="s" s="44">
-        <v>51</v>
+        <v>1404</v>
       </c>
       <c r="K206" t="s" s="44">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="L206" t="s" s="43">
-        <v>1522</v>
+        <v>1507</v>
       </c>
       <c r="M206" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z206" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA206" t="s" s="43">
-        <v>1523</v>
+        <v>1513</v>
       </c>
       <c r="AB206" t="s" s="43">
-        <v>1524</v>
+        <v>1509</v>
       </c>
       <c r="AC206" s="43"/>
     </row>
     <row r="207">
       <c r="B207" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C207" t="s" s="43">
-        <v>696</v>
+        <v>682</v>
       </c>
       <c r="D207" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E207" t="s" s="43">
-        <v>1525</v>
+        <v>1514</v>
       </c>
       <c r="F207" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G207" t="s" s="43">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H207" t="s" s="43">
-        <v>1521</v>
+        <v>1506</v>
       </c>
       <c r="I207" t="s" s="44">
-        <v>733</v>
+        <v>686</v>
       </c>
       <c r="J207" t="s" s="44">
-        <v>51</v>
+        <v>1404</v>
       </c>
       <c r="K207" t="s" s="44">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="L207" t="s" s="43">
-        <v>1522</v>
+        <v>1507</v>
       </c>
       <c r="M207" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z207" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA207" t="s" s="43">
-        <v>1526</v>
+        <v>1515</v>
       </c>
       <c r="AB207" t="s" s="43">
-        <v>1524</v>
+        <v>1516</v>
       </c>
       <c r="AC207" s="43"/>
     </row>
     <row r="208">
       <c r="B208" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C208" t="s" s="43">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="D208" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E208" t="s" s="43">
-        <v>1527</v>
+        <v>1517</v>
       </c>
       <c r="F208" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G208" t="s" s="43">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H208" t="s" s="43">
-        <v>1521</v>
+        <v>1518</v>
       </c>
       <c r="I208" t="s" s="44">
-        <v>921</v>
+        <v>413</v>
       </c>
       <c r="J208" t="s" s="44">
-        <v>1528</v>
+        <v>1404</v>
       </c>
       <c r="K208" t="s" s="44">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="L208" t="s" s="43">
-        <v>1522</v>
+        <v>1519</v>
       </c>
       <c r="M208" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z208" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA208" t="s" s="43">
-        <v>1529</v>
+        <v>1520</v>
       </c>
       <c r="AB208" t="s" s="43">
-        <v>1524</v>
+        <v>1521</v>
       </c>
       <c r="AC208" s="43"/>
     </row>
     <row r="209">
       <c r="B209" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C209" t="s" s="43">
-        <v>711</v>
+        <v>698</v>
       </c>
       <c r="D209" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E209" t="s" s="43">
-        <v>1530</v>
+        <v>1522</v>
       </c>
       <c r="F209" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G209" t="s" s="43">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H209" t="s" s="43">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="I209" t="s" s="44">
-        <v>921</v>
+        <v>1524</v>
       </c>
       <c r="J209" t="s" s="44">
-        <v>1528</v>
+        <v>51</v>
       </c>
       <c r="K209" t="s" s="44">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="L209" t="s" s="43">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="M209" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z209" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA209" t="s" s="43">
-        <v>1531</v>
+        <v>1526</v>
       </c>
       <c r="AB209" t="s" s="43">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="AC209" s="43"/>
     </row>
     <row r="210">
       <c r="B210" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C210" t="s" s="43">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="D210" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E210" t="s" s="43">
-        <v>1532</v>
+        <v>1528</v>
       </c>
       <c r="F210" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G210" t="s" s="43">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H210" t="s" s="43">
-        <v>1521</v>
+        <v>1529</v>
       </c>
       <c r="I210" t="s" s="44">
-        <v>692</v>
+        <v>1524</v>
       </c>
       <c r="J210" t="s" s="44">
-        <v>1528</v>
+        <v>51</v>
       </c>
       <c r="K210" t="s" s="44">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="L210" t="s" s="43">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="M210" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z210" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA210" t="s" s="43">
-        <v>1533</v>
+        <v>1531</v>
       </c>
       <c r="AB210" t="s" s="43">
-        <v>1534</v>
+        <v>1532</v>
       </c>
       <c r="AC210" s="43"/>
     </row>
     <row r="211">
       <c r="B211" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C211" t="s" s="43">
-        <v>729</v>
+        <v>712</v>
       </c>
       <c r="D211" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E211" t="s" s="43">
+        <v>1533</v>
+      </c>
+      <c r="F211" t="s" s="43">
+        <v>1324</v>
+      </c>
+      <c r="G211" t="s" s="43">
+        <v>1384</v>
+      </c>
+      <c r="H211" t="s" s="43">
+        <v>1534</v>
+      </c>
+      <c r="I211" t="s" s="44">
+        <v>1360</v>
+      </c>
+      <c r="J211" t="s" s="44">
+        <v>1404</v>
+      </c>
+      <c r="K211" t="s" s="44">
+        <v>1388</v>
+      </c>
+      <c r="L211" t="s" s="43">
         <v>1535</v>
-      </c>
-[...19 lines deleted...]
-        <v>1537</v>
       </c>
       <c r="M211" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z211" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA211" t="s" s="43">
-        <v>1538</v>
+        <v>1536</v>
       </c>
       <c r="AB211" t="s" s="43">
-        <v>1539</v>
+        <v>1537</v>
       </c>
       <c r="AC211" s="43"/>
     </row>
     <row r="212">
       <c r="B212" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C212" t="s" s="43">
-        <v>738</v>
+        <v>720</v>
       </c>
       <c r="D212" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E212" t="s" s="43">
+        <v>1538</v>
+      </c>
+      <c r="F212" t="s" s="43">
+        <v>1324</v>
+      </c>
+      <c r="G212" t="s" s="43">
+        <v>1539</v>
+      </c>
+      <c r="H212" t="s" s="43">
         <v>1540</v>
       </c>
-      <c r="F212" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H212" t="s" s="43">
+      <c r="I212" t="s" s="44">
+        <v>297</v>
+      </c>
+      <c r="J212" t="s" s="44">
         <v>1541</v>
       </c>
-      <c r="I212" t="s" s="44">
+      <c r="K212" t="s" s="44">
         <v>1542</v>
-      </c>
-[...4 lines deleted...]
-        <v>1490</v>
       </c>
       <c r="L212" t="s" s="43">
         <v>1543</v>
       </c>
       <c r="M212" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S212" t="s" s="44">
         <v>44</v>
       </c>
@@ -28158,1100 +28150,1104 @@
       </c>
       <c r="U212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z212" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA212" t="s" s="43">
         <v>1544</v>
       </c>
       <c r="AB212" t="s" s="43">
         <v>1545</v>
       </c>
-      <c r="AC212" s="43"/>
+      <c r="AC212" t="s" s="43">
+        <v>1546</v>
+      </c>
     </row>
     <row r="213">
       <c r="B213" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C213" t="s" s="43">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="D213" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E213" t="s" s="43">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="F213" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G213" t="s" s="43">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H213" t="s" s="43">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="I213" t="s" s="44">
-        <v>1542</v>
+        <v>339</v>
       </c>
       <c r="J213" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K213" t="s" s="44">
-        <v>1490</v>
+        <v>1549</v>
       </c>
       <c r="L213" t="s" s="43">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="M213" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z213" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA213" t="s" s="43">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="AB213" t="s" s="43">
-        <v>1550</v>
-[...1 lines deleted...]
-      <c r="AC213" s="43"/>
+        <v>1552</v>
+      </c>
+      <c r="AC213" t="s" s="43">
+        <v>1553</v>
+      </c>
     </row>
     <row r="214">
       <c r="B214" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C214" t="s" s="43">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="D214" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E214" t="s" s="43">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="F214" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G214" t="s" s="43">
-        <v>1391</v>
+        <v>1477</v>
       </c>
       <c r="H214" t="s" s="43">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="I214" t="s" s="44">
-        <v>1326</v>
+        <v>352</v>
       </c>
       <c r="J214" t="s" s="44">
-        <v>1394</v>
+        <v>51</v>
       </c>
       <c r="K214" t="s" s="44">
-        <v>1395</v>
+        <v>1487</v>
       </c>
       <c r="L214" t="s" s="43">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="M214" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z214" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA214" t="s" s="43">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="AB214" t="s" s="43">
-        <v>1555</v>
-[...1 lines deleted...]
-      <c r="AC214" s="43"/>
+        <v>1558</v>
+      </c>
+      <c r="AC214" t="s" s="43">
+        <v>1559</v>
+      </c>
     </row>
     <row r="215">
       <c r="B215" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C215" t="s" s="43">
-        <v>761</v>
+        <v>744</v>
       </c>
       <c r="D215" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E215" t="s" s="43">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="F215" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G215" t="s" s="43">
-        <v>1557</v>
+        <v>1477</v>
       </c>
       <c r="H215" t="s" s="43">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="I215" t="s" s="44">
-        <v>296</v>
+        <v>1562</v>
       </c>
       <c r="J215" t="s" s="44">
-        <v>1559</v>
+        <v>51</v>
       </c>
       <c r="K215" t="s" s="44">
-        <v>1560</v>
+        <v>123</v>
       </c>
       <c r="L215" t="s" s="43">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="M215" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z215" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA215" t="s" s="43">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="AB215" t="s" s="43">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="AC215" t="s" s="43">
-        <v>1564</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="216">
       <c r="B216" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C216" t="s" s="43">
-        <v>769</v>
+        <v>752</v>
       </c>
       <c r="D216" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E216" t="s" s="43">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="F216" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G216" t="s" s="43">
-        <v>1566</v>
+        <v>1377</v>
       </c>
       <c r="H216" t="s" s="43">
         <v>1567</v>
       </c>
       <c r="I216" t="s" s="44">
-        <v>338</v>
+        <v>1568</v>
       </c>
       <c r="J216" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K216" t="s" s="44">
-        <v>186</v>
+        <v>1569</v>
       </c>
       <c r="L216" t="s" s="43">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="M216" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z216" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA216" t="s" s="43">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="AB216" t="s" s="43">
-        <v>1570</v>
-[...3 lines deleted...]
-      </c>
+        <v>1572</v>
+      </c>
+      <c r="AC216" s="43"/>
     </row>
     <row r="217">
       <c r="B217" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C217" t="s" s="43">
-        <v>776</v>
+        <v>760</v>
       </c>
       <c r="D217" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E217" t="s" s="43">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="F217" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G217" t="s" s="43">
-        <v>1384</v>
+        <v>1574</v>
       </c>
       <c r="H217" t="s" s="43">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="I217" t="s" s="44">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="J217" t="s" s="44">
-        <v>51</v>
+        <v>1577</v>
       </c>
       <c r="K217" t="s" s="44">
-        <v>1575</v>
+        <v>316</v>
       </c>
       <c r="L217" t="s" s="43">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="M217" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z217" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA217" t="s" s="43">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="AB217" t="s" s="43">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="AC217" s="43"/>
     </row>
     <row r="218">
       <c r="B218" t="s" s="43">
         <v>1321</v>
       </c>
       <c r="C218" t="s" s="43">
-        <v>785</v>
+        <v>766</v>
       </c>
       <c r="D218" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E218" t="s" s="43">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="F218" t="s" s="43">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G218" t="s" s="43">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="H218" t="s" s="43">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="I218" t="s" s="44">
-        <v>1582</v>
+        <v>352</v>
       </c>
       <c r="J218" t="s" s="44">
-        <v>1583</v>
+        <v>316</v>
       </c>
       <c r="K218" t="s" s="44">
-        <v>352</v>
+        <v>1584</v>
       </c>
       <c r="L218" t="s" s="43">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="M218" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z218" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA218" t="s" s="43">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="AB218" t="s" s="43">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="AC218" s="43"/>
     </row>
     <row r="219">
       <c r="B219" t="s" s="43">
-        <v>1321</v>
+        <v>1588</v>
       </c>
       <c r="C219" t="s" s="43">
-        <v>796</v>
+        <v>33</v>
       </c>
       <c r="D219" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E219" t="s" s="43">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="F219" t="s" s="43">
-        <v>1323</v>
+        <v>1590</v>
       </c>
       <c r="G219" t="s" s="43">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="H219" t="s" s="43">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="I219" t="s" s="44">
-        <v>351</v>
+        <v>1593</v>
       </c>
       <c r="J219" t="s" s="44">
-        <v>352</v>
+        <v>51</v>
       </c>
       <c r="K219" t="s" s="44">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="L219" t="s" s="43">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="M219" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y219" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z219" t="s" s="44">
-        <v>44</v>
+        <v>1596</v>
       </c>
       <c r="AA219" t="s" s="43">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="AB219" t="s" s="43">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="AC219" s="43"/>
     </row>
     <row r="220">
       <c r="B220" t="s" s="43">
-        <v>1594</v>
+        <v>1588</v>
       </c>
       <c r="C220" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D220" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E220" t="s" s="43">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="F220" t="s" s="43">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="G220" t="s" s="43">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="H220" t="s" s="43">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="I220" t="s" s="44">
-        <v>1599</v>
+        <v>482</v>
       </c>
       <c r="J220" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K220" t="s" s="44">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="L220" t="s" s="43">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="M220" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y220" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z220" t="s" s="44">
-        <v>1602</v>
+        <v>141</v>
       </c>
       <c r="AA220" t="s" s="43">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="AB220" t="s" s="43">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="AC220" s="43"/>
     </row>
     <row r="221">
       <c r="B221" t="s" s="43">
-        <v>1594</v>
+        <v>1606</v>
       </c>
       <c r="C221" t="s" s="43">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D221" t="s" s="43">
-        <v>34</v>
+        <v>1607</v>
       </c>
       <c r="E221" t="s" s="43">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="F221" t="s" s="43">
-        <v>1596</v>
+        <v>1609</v>
       </c>
       <c r="G221" t="s" s="43">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="H221" t="s" s="43">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="I221" t="s" s="44">
-        <v>488</v>
+        <v>1612</v>
       </c>
       <c r="J221" t="s" s="44">
-        <v>51</v>
+        <v>533</v>
       </c>
       <c r="K221" t="s" s="44">
-        <v>1608</v>
+        <v>187</v>
       </c>
       <c r="L221" t="s" s="43">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="M221" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P221" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V221" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W221" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X221" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y221" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z221" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA221" t="s" s="43">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="AB221" t="s" s="43">
-        <v>1611</v>
-[...1 lines deleted...]
-      <c r="AC221" s="43"/>
+        <v>1615</v>
+      </c>
+      <c r="AC221" t="s" s="43">
+        <v>1616</v>
+      </c>
     </row>
     <row r="222">
       <c r="B222" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C222" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D222" t="s" s="43">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="E222" t="s" s="43">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="F222" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G222" t="s" s="43">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="H222" t="s" s="43">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="I222" t="s" s="44">
-        <v>1618</v>
+        <v>1173</v>
       </c>
       <c r="J222" t="s" s="44">
-        <v>539</v>
+        <v>51</v>
       </c>
       <c r="K222" t="s" s="44">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="L222" t="s" s="43">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="M222" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P222" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q222" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V222" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W222" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X222" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y222" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Z222" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA222" t="s" s="43">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="AB222" t="s" s="43">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="AC222" t="s" s="43">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="223">
       <c r="B223" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C223" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D223" t="s" s="43">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="E223" t="s" s="43">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="F223" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G223" t="s" s="43">
-        <v>1625</v>
+        <v>1619</v>
       </c>
       <c r="H223" t="s" s="43">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="I223" t="s" s="44">
-        <v>1173</v>
+        <v>1416</v>
       </c>
       <c r="J223" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K223" t="s" s="44">
-        <v>170</v>
+        <v>1628</v>
       </c>
       <c r="L223" t="s" s="43">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="M223" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P223" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q223" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W223" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X223" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y223" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Z223" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA223" t="s" s="43">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="AB223" t="s" s="43">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="AC223" t="s" s="43">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="224">
       <c r="B224" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C224" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D224" t="s" s="43">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="E224" t="s" s="43">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="F224" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G224" t="s" s="43">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="H224" t="s" s="43">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="I224" t="s" s="44">
-        <v>1422</v>
+        <v>677</v>
       </c>
       <c r="J224" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K224" t="s" s="44">
-        <v>1634</v>
+        <v>194</v>
       </c>
       <c r="L224" t="s" s="43">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="M224" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P224" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q224" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W224" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X224" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y224" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Z224" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA224" t="s" s="43">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="AB224" t="s" s="43">
-        <v>1637</v>
-[...3 lines deleted...]
-      </c>
+        <v>1639</v>
+      </c>
+      <c r="AC224" s="43"/>
     </row>
     <row r="225">
       <c r="B225" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C225" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D225" t="s" s="43">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="E225" t="s" s="43">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="F225" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G225" t="s" s="43">
-        <v>1641</v>
+        <v>1635</v>
       </c>
       <c r="H225" t="s" s="43">
         <v>1642</v>
       </c>
       <c r="I225" t="s" s="44">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="J225" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K225" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L225" t="s" s="43">
         <v>1643</v>
       </c>
       <c r="M225" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S225" t="s" s="44">
         <v>44</v>
       </c>
@@ -29264,2096 +29260,2096 @@
       <c r="V225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z225" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA225" t="s" s="43">
         <v>1644</v>
       </c>
       <c r="AB225" t="s" s="43">
         <v>1645</v>
       </c>
       <c r="AC225" s="43"/>
     </row>
     <row r="226">
       <c r="B226" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C226" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D226" t="s" s="43">
         <v>1646</v>
       </c>
       <c r="E226" t="s" s="43">
         <v>1647</v>
       </c>
       <c r="F226" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G226" t="s" s="43">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="H226" t="s" s="43">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="I226" t="s" s="44">
-        <v>683</v>
+        <v>70</v>
       </c>
       <c r="J226" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K226" t="s" s="44">
-        <v>193</v>
+        <v>640</v>
       </c>
       <c r="L226" t="s" s="43">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="M226" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z226" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA226" t="s" s="43">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="AB226" t="s" s="43">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="AC226" s="43"/>
     </row>
     <row r="227">
       <c r="B227" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C227" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D227" t="s" s="43">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="E227" t="s" s="43">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="F227" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G227" t="s" s="43">
-        <v>1654</v>
+        <v>1648</v>
       </c>
       <c r="H227" t="s" s="43">
         <v>1655</v>
       </c>
       <c r="I227" t="s" s="44">
-        <v>70</v>
+        <v>1656</v>
       </c>
       <c r="J227" t="s" s="44">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="K227" t="s" s="44">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="L227" t="s" s="43">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="M227" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q227" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W227" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X227" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z227" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA227" t="s" s="43">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="AB227" t="s" s="43">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="AC227" s="43"/>
     </row>
     <row r="228">
       <c r="B228" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C228" t="s" s="43">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D228" t="s" s="43">
-        <v>1660</v>
+        <v>34</v>
       </c>
       <c r="E228" t="s" s="43">
         <v>1661</v>
       </c>
       <c r="F228" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G228" t="s" s="43">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="H228" t="s" s="43">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="I228" t="s" s="44">
-        <v>1663</v>
+        <v>406</v>
       </c>
       <c r="J228" t="s" s="44">
-        <v>153</v>
+        <v>51</v>
       </c>
       <c r="K228" t="s" s="44">
+        <v>316</v>
+      </c>
+      <c r="L228" t="s" s="43">
         <v>1664</v>
       </c>
-      <c r="L228" t="s" s="43">
+      <c r="M228" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y228" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z228" t="s" s="44">
         <v>1665</v>
-      </c>
-[...40 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AA228" t="s" s="43">
         <v>1666</v>
       </c>
       <c r="AB228" t="s" s="43">
         <v>1667</v>
       </c>
       <c r="AC228" s="43"/>
     </row>
     <row r="229">
       <c r="B229" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C229" t="s" s="43">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D229" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E229" t="s" s="43">
         <v>1668</v>
       </c>
       <c r="F229" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G229" t="s" s="43">
         <v>1669</v>
       </c>
       <c r="H229" t="s" s="43">
         <v>1670</v>
       </c>
       <c r="I229" t="s" s="44">
-        <v>405</v>
+        <v>247</v>
       </c>
       <c r="J229" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K229" t="s" s="44">
-        <v>352</v>
+        <v>1671</v>
       </c>
       <c r="L229" t="s" s="43">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="M229" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y229" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z229" t="s" s="44">
-        <v>1672</v>
+        <v>44</v>
       </c>
       <c r="AA229" t="s" s="43">
         <v>1673</v>
       </c>
       <c r="AB229" t="s" s="43">
         <v>1674</v>
       </c>
       <c r="AC229" s="43"/>
     </row>
     <row r="230">
       <c r="B230" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C230" t="s" s="43">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D230" t="s" s="43">
-        <v>34</v>
+        <v>1675</v>
       </c>
       <c r="E230" t="s" s="43">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="F230" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G230" t="s" s="43">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="H230" t="s" s="43">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="I230" t="s" s="44">
-        <v>246</v>
+        <v>780</v>
       </c>
       <c r="J230" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K230" t="s" s="44">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="L230" t="s" s="43">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="M230" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y230" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z230" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA230" t="s" s="43">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="AB230" t="s" s="43">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="AC230" s="43"/>
     </row>
     <row r="231">
       <c r="B231" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C231" t="s" s="43">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D231" t="s" s="43">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="E231" t="s" s="43">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="F231" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G231" t="s" s="43">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="H231" t="s" s="43">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="I231" t="s" s="44">
-        <v>790</v>
+        <v>1687</v>
       </c>
       <c r="J231" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K231" t="s" s="44">
-        <v>248</v>
+        <v>1602</v>
       </c>
       <c r="L231" t="s" s="43">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="M231" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y231" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z231" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA231" t="s" s="43">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="AB231" t="s" s="43">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="AC231" s="43"/>
     </row>
     <row r="232">
       <c r="B232" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C232" t="s" s="43">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D232" t="s" s="43">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="E232" t="s" s="43">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="F232" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G232" t="s" s="43">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="H232" t="s" s="43">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="I232" t="s" s="44">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="J232" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K232" t="s" s="44">
-        <v>1608</v>
+        <v>123</v>
       </c>
       <c r="L232" t="s" s="43">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="M232" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N232" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P232" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q232" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W232" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X232" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y232" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z232" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA232" t="s" s="43">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="AB232" t="s" s="43">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="AC232" s="43"/>
     </row>
     <row r="233">
       <c r="B233" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C233" t="s" s="43">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="D233" t="s" s="43">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="E233" t="s" s="43">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="F233" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G233" t="s" s="43">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="H233" t="s" s="43">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="I233" t="s" s="44">
-        <v>1700</v>
+        <v>413</v>
       </c>
       <c r="J233" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K233" t="s" s="44">
-        <v>122</v>
+        <v>1104</v>
       </c>
       <c r="L233" t="s" s="43">
         <v>1701</v>
       </c>
       <c r="M233" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N233" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P233" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q233" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W233" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X233" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y233" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z233" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA233" t="s" s="43">
         <v>1702</v>
       </c>
       <c r="AB233" t="s" s="43">
         <v>1703</v>
       </c>
       <c r="AC233" s="43"/>
     </row>
     <row r="234">
       <c r="B234" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C234" t="s" s="43">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D234" t="s" s="43">
         <v>1704</v>
       </c>
       <c r="E234" t="s" s="43">
         <v>1705</v>
       </c>
       <c r="F234" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G234" t="s" s="43">
-        <v>1691</v>
+        <v>1706</v>
       </c>
       <c r="H234" t="s" s="43">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="I234" t="s" s="44">
-        <v>412</v>
+        <v>202</v>
       </c>
       <c r="J234" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K234" t="s" s="44">
-        <v>1104</v>
+        <v>187</v>
       </c>
       <c r="L234" t="s" s="43">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="M234" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y234" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z234" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA234" t="s" s="43">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="AB234" t="s" s="43">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="AC234" s="43"/>
     </row>
     <row r="235">
       <c r="B235" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C235" t="s" s="43">
-        <v>233</v>
+        <v>561</v>
       </c>
       <c r="D235" t="s" s="43">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="E235" t="s" s="43">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="F235" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G235" t="s" s="43">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H235" t="s" s="43">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="I235" t="s" s="44">
-        <v>201</v>
+        <v>1715</v>
       </c>
       <c r="J235" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K235" t="s" s="44">
-        <v>122</v>
+        <v>1104</v>
       </c>
       <c r="L235" t="s" s="43">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="M235" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q235" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y235" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z235" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA235" t="s" s="43">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="AB235" t="s" s="43">
-        <v>1716</v>
-[...1 lines deleted...]
-      <c r="AC235" s="43"/>
+        <v>1718</v>
+      </c>
+      <c r="AC235" t="s" s="43">
+        <v>1719</v>
+      </c>
     </row>
     <row r="236">
       <c r="B236" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C236" t="s" s="43">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D236" t="s" s="43">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="E236" t="s" s="43">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="F236" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G236" t="s" s="43">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="H236" t="s" s="43">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="I236" t="s" s="44">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="J236" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K236" t="s" s="44">
-        <v>1104</v>
+        <v>171</v>
       </c>
       <c r="L236" t="s" s="43">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="M236" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N236" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q236" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W236" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X236" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z236" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA236" t="s" s="43">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="AB236" t="s" s="43">
-        <v>1724</v>
-[...3 lines deleted...]
-      </c>
+        <v>1727</v>
+      </c>
+      <c r="AC236" s="43"/>
     </row>
     <row r="237">
       <c r="B237" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C237" t="s" s="43">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D237" t="s" s="43">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="E237" t="s" s="43">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="F237" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G237" t="s" s="43">
-        <v>1728</v>
+        <v>1722</v>
       </c>
       <c r="H237" t="s" s="43">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="I237" t="s" s="44">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="J237" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K237" t="s" s="44">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L237" t="s" s="43">
+        <v>1725</v>
+      </c>
+      <c r="M237" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z237" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA237" t="s" s="43">
         <v>1731</v>
       </c>
-      <c r="M237" t="s" s="44">
-[...41 lines deleted...]
-      <c r="AA237" t="s" s="43">
+      <c r="AB237" t="s" s="43">
         <v>1732</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733</v>
       </c>
       <c r="AC237" s="43"/>
     </row>
     <row r="238">
       <c r="B238" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C238" t="s" s="43">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="D238" t="s" s="43">
+        <v>1733</v>
+      </c>
+      <c r="E238" t="s" s="43">
         <v>1734</v>
       </c>
-      <c r="E238" t="s" s="43">
+      <c r="F238" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G238" t="s" s="43">
+        <v>1722</v>
+      </c>
+      <c r="H238" t="s" s="43">
         <v>1735</v>
       </c>
-      <c r="F238" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I238" t="s" s="44">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="J238" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K238" t="s" s="44">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L238" t="s" s="43">
-        <v>1731</v>
+        <v>1725</v>
       </c>
       <c r="M238" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q238" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X238" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z238" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA238" t="s" s="43">
+        <v>1736</v>
+      </c>
+      <c r="AB238" t="s" s="43">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
       <c r="AC238" s="43"/>
     </row>
     <row r="239">
       <c r="B239" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C239" t="s" s="43">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D239" t="s" s="43">
+        <v>1738</v>
+      </c>
+      <c r="E239" t="s" s="43">
         <v>1739</v>
       </c>
-      <c r="E239" t="s" s="43">
+      <c r="F239" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G239" t="s" s="43">
+        <v>1722</v>
+      </c>
+      <c r="H239" t="s" s="43">
         <v>1740</v>
       </c>
-      <c r="F239" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I239" t="s" s="44">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="J239" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K239" t="s" s="44">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L239" t="s" s="43">
-        <v>1731</v>
+        <v>1725</v>
       </c>
       <c r="M239" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q239" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X239" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z239" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA239" t="s" s="43">
+        <v>1741</v>
+      </c>
+      <c r="AB239" t="s" s="43">
         <v>1742</v>
-      </c>
-[...1 lines deleted...]
-        <v>1743</v>
       </c>
       <c r="AC239" s="43"/>
     </row>
     <row r="240">
       <c r="B240" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C240" t="s" s="43">
-        <v>604</v>
+        <v>132</v>
       </c>
       <c r="D240" t="s" s="43">
+        <v>1743</v>
+      </c>
+      <c r="E240" t="s" s="43">
         <v>1744</v>
       </c>
-      <c r="E240" t="s" s="43">
+      <c r="F240" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G240" t="s" s="43">
         <v>1745</v>
-      </c>
-[...4 lines deleted...]
-        <v>1728</v>
       </c>
       <c r="H240" t="s" s="43">
         <v>1746</v>
       </c>
       <c r="I240" t="s" s="44">
-        <v>1730</v>
+        <v>324</v>
       </c>
       <c r="J240" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K240" t="s" s="44">
-        <v>170</v>
+        <v>1104</v>
       </c>
       <c r="L240" t="s" s="43">
-        <v>1731</v>
+        <v>1747</v>
       </c>
       <c r="M240" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z240" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA240" t="s" s="43">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="AB240" t="s" s="43">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="AC240" s="43"/>
     </row>
     <row r="241">
       <c r="B241" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C241" t="s" s="43">
-        <v>131</v>
+        <v>607</v>
       </c>
       <c r="D241" t="s" s="43">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="E241" t="s" s="43">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="F241" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G241" t="s" s="43">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H241" t="s" s="43">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="I241" t="s" s="44">
-        <v>323</v>
+        <v>297</v>
       </c>
       <c r="J241" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K241" t="s" s="44">
-        <v>1104</v>
+        <v>1754</v>
       </c>
       <c r="L241" t="s" s="43">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="M241" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S241" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X241" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z241" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA241" t="s" s="43">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="AB241" t="s" s="43">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="AC241" s="43"/>
     </row>
     <row r="242">
       <c r="B242" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C242" t="s" s="43">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D242" t="s" s="43">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="E242" t="s" s="43">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="F242" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G242" t="s" s="43">
-        <v>1758</v>
+        <v>1752</v>
       </c>
       <c r="H242" t="s" s="43">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="I242" t="s" s="44">
-        <v>296</v>
+        <v>475</v>
       </c>
       <c r="J242" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K242" t="s" s="44">
-        <v>1760</v>
+        <v>171</v>
       </c>
       <c r="L242" t="s" s="43">
         <v>1761</v>
       </c>
       <c r="M242" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S242" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X242" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z242" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA242" t="s" s="43">
+        <v>1756</v>
+      </c>
+      <c r="AB242" t="s" s="43">
         <v>1762</v>
-      </c>
-[...1 lines deleted...]
-        <v>1763</v>
       </c>
       <c r="AC242" s="43"/>
     </row>
     <row r="243">
       <c r="B243" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C243" t="s" s="43">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D243" t="s" s="43">
+        <v>1763</v>
+      </c>
+      <c r="E243" t="s" s="43">
         <v>1764</v>
       </c>
-      <c r="E243" t="s" s="43">
+      <c r="F243" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G243" t="s" s="43">
         <v>1765</v>
-      </c>
-[...4 lines deleted...]
-        <v>1758</v>
       </c>
       <c r="H243" t="s" s="43">
         <v>1766</v>
       </c>
       <c r="I243" t="s" s="44">
-        <v>481</v>
+        <v>610</v>
       </c>
       <c r="J243" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K243" t="s" s="44">
-        <v>170</v>
+        <v>1104</v>
       </c>
       <c r="L243" t="s" s="43">
         <v>1767</v>
       </c>
       <c r="M243" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P243" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q243" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S243" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V243" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X243" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z243" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA243" t="s" s="43">
-        <v>1762</v>
+        <v>1768</v>
       </c>
       <c r="AB243" t="s" s="43">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="AC243" s="43"/>
     </row>
     <row r="244">
       <c r="B244" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C244" t="s" s="43">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D244" t="s" s="43">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E244" t="s" s="43">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="F244" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G244" t="s" s="43">
-        <v>1771</v>
+        <v>1765</v>
       </c>
       <c r="H244" t="s" s="43">
         <v>1772</v>
       </c>
       <c r="I244" t="s" s="44">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="J244" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K244" t="s" s="44">
-        <v>1104</v>
+        <v>1773</v>
       </c>
       <c r="L244" t="s" s="43">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="M244" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P244" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q244" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S244" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V244" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X244" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y244" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z244" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA244" t="s" s="43">
-        <v>1774</v>
+        <v>1768</v>
       </c>
       <c r="AB244" t="s" s="43">
-        <v>1775</v>
+        <v>1769</v>
       </c>
       <c r="AC244" s="43"/>
     </row>
     <row r="245">
       <c r="B245" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C245" t="s" s="43">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D245" t="s" s="43">
+        <v>1775</v>
+      </c>
+      <c r="E245" t="s" s="43">
         <v>1776</v>
       </c>
-      <c r="E245" t="s" s="43">
+      <c r="F245" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G245" t="s" s="43">
         <v>1777</v>
-      </c>
-[...4 lines deleted...]
-        <v>1771</v>
       </c>
       <c r="H245" t="s" s="43">
         <v>1778</v>
       </c>
       <c r="I245" t="s" s="44">
-        <v>617</v>
+        <v>286</v>
       </c>
       <c r="J245" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K245" t="s" s="44">
         <v>1779</v>
       </c>
       <c r="L245" t="s" s="43">
         <v>1780</v>
       </c>
       <c r="M245" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P245" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q245" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S245" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V245" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X245" t="s" s="44">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y245" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z245" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA245" t="s" s="43">
-        <v>1774</v>
+        <v>1781</v>
       </c>
       <c r="AB245" t="s" s="43">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="AC245" s="43"/>
     </row>
     <row r="246">
       <c r="B246" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C246" t="s" s="43">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D246" t="s" s="43">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="E246" t="s" s="43">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="F246" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G246" t="s" s="43">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="H246" t="s" s="43">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="I246" t="s" s="44">
-        <v>285</v>
+        <v>566</v>
       </c>
       <c r="J246" t="s" s="44">
-        <v>791</v>
+        <v>277</v>
       </c>
       <c r="K246" t="s" s="44">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="L246" t="s" s="43">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="M246" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q246" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V246" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X246" t="s" s="44">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z246" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA246" t="s" s="43">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="AB246" t="s" s="43">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="AC246" s="43"/>
     </row>
     <row r="247">
       <c r="B247" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C247" t="s" s="43">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D247" t="s" s="43">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="E247" t="s" s="43">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="F247" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G247" t="s" s="43">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="H247" t="s" s="43">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="I247" t="s" s="44">
-        <v>572</v>
+        <v>892</v>
       </c>
       <c r="J247" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K247" t="s" s="44">
-        <v>1793</v>
+        <v>249</v>
       </c>
       <c r="L247" t="s" s="43">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="M247" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q247" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V247" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X247" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z247" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA247" t="s" s="43">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="AB247" t="s" s="43">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="AC247" s="43"/>
     </row>
     <row r="248">
       <c r="B248" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C248" t="s" s="43">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D248" t="s" s="43">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="E248" t="s" s="43">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="F248" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G248" t="s" s="43">
-        <v>1799</v>
+        <v>1793</v>
       </c>
       <c r="H248" t="s" s="43">
         <v>1800</v>
       </c>
       <c r="I248" t="s" s="44">
-        <v>902</v>
+        <v>525</v>
       </c>
       <c r="J248" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K248" t="s" s="44">
-        <v>248</v>
+        <v>1801</v>
       </c>
       <c r="L248" t="s" s="43">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="M248" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q248" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V248" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X248" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z248" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA248" t="s" s="43">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="AB248" t="s" s="43">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="AC248" s="43"/>
     </row>
     <row r="249">
       <c r="B249" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C249" t="s" s="43">
         <v>666</v>
       </c>
       <c r="D249" t="s" s="43">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="E249" t="s" s="43">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="F249" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G249" t="s" s="43">
-        <v>1799</v>
+        <v>1807</v>
       </c>
       <c r="H249" t="s" s="43">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="I249" t="s" s="44">
-        <v>531</v>
+        <v>1809</v>
       </c>
       <c r="J249" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K249" t="s" s="44">
-        <v>1807</v>
+        <v>123</v>
       </c>
       <c r="L249" t="s" s="43">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="M249" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q249" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V249" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X249" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z249" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA249" t="s" s="43">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="AB249" t="s" s="43">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="AC249" s="43"/>
     </row>
     <row r="250">
       <c r="B250" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C250" t="s" s="43">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D250" t="s" s="43">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="E250" t="s" s="43">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="F250" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G250" t="s" s="43">
-        <v>1813</v>
+        <v>1807</v>
       </c>
       <c r="H250" t="s" s="43">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="I250" t="s" s="44">
-        <v>1815</v>
+        <v>1809</v>
       </c>
       <c r="J250" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K250" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L250" t="s" s="43">
         <v>1816</v>
       </c>
       <c r="M250" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S250" t="s" s="44">
         <v>44</v>
       </c>
@@ -31366,162 +31362,162 @@
       <c r="V250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z250" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA250" t="s" s="43">
         <v>1817</v>
       </c>
       <c r="AB250" t="s" s="43">
         <v>1818</v>
       </c>
       <c r="AC250" s="43"/>
     </row>
     <row r="251">
       <c r="B251" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C251" t="s" s="43">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D251" t="s" s="43">
         <v>1819</v>
       </c>
       <c r="E251" t="s" s="43">
         <v>1820</v>
       </c>
       <c r="F251" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G251" t="s" s="43">
-        <v>1813</v>
+        <v>1821</v>
       </c>
       <c r="H251" t="s" s="43">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="I251" t="s" s="44">
-        <v>1815</v>
+        <v>297</v>
       </c>
       <c r="J251" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K251" t="s" s="44">
-        <v>122</v>
+        <v>1823</v>
       </c>
       <c r="L251" t="s" s="43">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="M251" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z251" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA251" t="s" s="43">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="AB251" t="s" s="43">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="AC251" s="43"/>
     </row>
     <row r="252">
       <c r="B252" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C252" t="s" s="43">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D252" t="s" s="43">
-        <v>1825</v>
+        <v>34</v>
       </c>
       <c r="E252" t="s" s="43">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="F252" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G252" t="s" s="43">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="H252" t="s" s="43">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="I252" t="s" s="44">
-        <v>296</v>
+        <v>39</v>
       </c>
       <c r="J252" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K252" t="s" s="44">
-        <v>1829</v>
+        <v>180</v>
       </c>
       <c r="L252" t="s" s="43">
         <v>1830</v>
       </c>
       <c r="M252" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S252" t="s" s="44">
         <v>44</v>
       </c>
@@ -31534,750 +31530,750 @@
       <c r="V252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z252" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA252" t="s" s="43">
         <v>1831</v>
       </c>
       <c r="AB252" t="s" s="43">
         <v>1832</v>
       </c>
       <c r="AC252" s="43"/>
     </row>
     <row r="253">
       <c r="B253" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C253" t="s" s="43">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D253" t="s" s="43">
-        <v>34</v>
+        <v>1833</v>
       </c>
       <c r="E253" t="s" s="43">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="F253" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G253" t="s" s="43">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="H253" t="s" s="43">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="I253" t="s" s="44">
-        <v>39</v>
+        <v>1837</v>
       </c>
       <c r="J253" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K253" t="s" s="44">
-        <v>611</v>
+        <v>1838</v>
       </c>
       <c r="L253" t="s" s="43">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="M253" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q253" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V253" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W253" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X253" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z253" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA253" t="s" s="43">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="AB253" t="s" s="43">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="AC253" s="43"/>
     </row>
     <row r="254">
       <c r="B254" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C254" t="s" s="43">
         <v>704</v>
       </c>
       <c r="D254" t="s" s="43">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="E254" t="s" s="43">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="F254" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G254" t="s" s="43">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="H254" t="s" s="43">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="I254" t="s" s="44">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="J254" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K254" t="s" s="44">
-        <v>1844</v>
+        <v>211</v>
       </c>
       <c r="L254" t="s" s="43">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="M254" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q254" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V254" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W254" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X254" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Y254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z254" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA254" t="s" s="43">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="AB254" t="s" s="43">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="AC254" s="43"/>
     </row>
     <row r="255">
       <c r="B255" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C255" t="s" s="43">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D255" t="s" s="43">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="E255" t="s" s="43">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="F255" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G255" t="s" s="43">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="H255" t="s" s="43">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="I255" t="s" s="44">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="J255" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K255" t="s" s="44">
-        <v>210</v>
+        <v>1855</v>
       </c>
       <c r="L255" t="s" s="43">
-        <v>1853</v>
+        <v>1856</v>
       </c>
       <c r="M255" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q255" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S255" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V255" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W255" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X255" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z255" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA255" t="s" s="43">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="AB255" t="s" s="43">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="AC255" s="43"/>
     </row>
     <row r="256">
       <c r="B256" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C256" t="s" s="43">
         <v>720</v>
       </c>
       <c r="D256" t="s" s="43">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="E256" t="s" s="43">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="F256" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G256" t="s" s="43">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="H256" t="s" s="43">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="I256" t="s" s="44">
-        <v>1860</v>
+        <v>1837</v>
       </c>
       <c r="J256" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K256" t="s" s="44">
-        <v>1861</v>
+        <v>801</v>
       </c>
       <c r="L256" t="s" s="43">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="M256" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S256" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V256" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W256" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X256" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z256" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA256" t="s" s="43">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="AB256" t="s" s="43">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="AC256" s="43"/>
     </row>
     <row r="257">
       <c r="B257" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C257" t="s" s="43">
         <v>729</v>
       </c>
       <c r="D257" t="s" s="43">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="E257" t="s" s="43">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="F257" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G257" t="s" s="43">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="H257" t="s" s="43">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="I257" t="s" s="44">
-        <v>1843</v>
+        <v>1870</v>
       </c>
       <c r="J257" t="s" s="44">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="K257" t="s" s="44">
-        <v>811</v>
+        <v>40</v>
       </c>
       <c r="L257" t="s" s="43">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="M257" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z257" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA257" t="s" s="43">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="AB257" t="s" s="43">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="AC257" s="43"/>
     </row>
     <row r="258">
       <c r="B258" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C258" t="s" s="43">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="D258" t="s" s="43">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="E258" t="s" s="43">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="F258" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G258" t="s" s="43">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="H258" t="s" s="43">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="I258" t="s" s="44">
-        <v>1876</v>
+        <v>307</v>
       </c>
       <c r="J258" t="s" s="44">
-        <v>40</v>
+        <v>1119</v>
       </c>
       <c r="K258" t="s" s="44">
-        <v>40</v>
+        <v>1119</v>
       </c>
       <c r="L258" t="s" s="43">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="M258" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z258" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA258" t="s" s="43">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="AB258" t="s" s="43">
         <v>1879</v>
       </c>
       <c r="AC258" s="43"/>
     </row>
     <row r="259">
       <c r="B259" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C259" t="s" s="43">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D259" t="s" s="43">
         <v>1880</v>
       </c>
       <c r="E259" t="s" s="43">
         <v>1881</v>
       </c>
       <c r="F259" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G259" t="s" s="43">
         <v>1882</v>
       </c>
       <c r="H259" t="s" s="43">
         <v>1883</v>
       </c>
       <c r="I259" t="s" s="44">
-        <v>306</v>
+        <v>1884</v>
       </c>
       <c r="J259" t="s" s="44">
-        <v>1119</v>
+        <v>51</v>
       </c>
       <c r="K259" t="s" s="44">
-        <v>1119</v>
+        <v>123</v>
       </c>
       <c r="L259" t="s" s="43">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="M259" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q259" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W259" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X259" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z259" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA259" t="s" s="43">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="AB259" t="s" s="43">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="AC259" s="43"/>
     </row>
     <row r="260">
       <c r="B260" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C260" t="s" s="43">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D260" t="s" s="43">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="E260" t="s" s="43">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="F260" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G260" t="s" s="43">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="H260" t="s" s="43">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="I260" t="s" s="44">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="J260" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K260" t="s" s="44">
-        <v>922</v>
+        <v>1602</v>
       </c>
       <c r="L260" t="s" s="43">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="M260" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q260" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W260" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X260" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z260" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA260" t="s" s="43">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="AB260" t="s" s="43">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="AC260" s="43"/>
     </row>
     <row r="261">
       <c r="B261" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C261" t="s" s="43">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D261" t="s" s="43">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="E261" t="s" s="43">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="F261" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G261" t="s" s="43">
-        <v>1896</v>
+        <v>1890</v>
       </c>
       <c r="H261" t="s" s="43">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="I261" t="s" s="44">
-        <v>1898</v>
+        <v>50</v>
       </c>
       <c r="J261" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K261" t="s" s="44">
-        <v>210</v>
+        <v>171</v>
       </c>
       <c r="L261" t="s" s="43">
         <v>1899</v>
       </c>
       <c r="M261" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S261" t="s" s="44">
         <v>44</v>
       </c>
@@ -32290,81 +32286,81 @@
       <c r="V261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z261" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA261" t="s" s="43">
         <v>1900</v>
       </c>
       <c r="AB261" t="s" s="43">
         <v>1901</v>
       </c>
       <c r="AC261" s="43"/>
     </row>
     <row r="262">
       <c r="B262" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C262" t="s" s="43">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D262" t="s" s="43">
         <v>1902</v>
       </c>
       <c r="E262" t="s" s="43">
         <v>1903</v>
       </c>
       <c r="F262" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G262" t="s" s="43">
-        <v>1896</v>
+        <v>1904</v>
       </c>
       <c r="H262" t="s" s="43">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="I262" t="s" s="44">
-        <v>50</v>
+        <v>1423</v>
       </c>
       <c r="J262" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K262" t="s" s="44">
-        <v>170</v>
+        <v>249</v>
       </c>
       <c r="L262" t="s" s="43">
-        <v>1905</v>
+        <v>1893</v>
       </c>
       <c r="M262" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T262" t="s" s="44">
         <v>44</v>
       </c>
@@ -32374,754 +32370,754 @@
       <c r="V262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z262" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA262" t="s" s="43">
         <v>1906</v>
       </c>
       <c r="AB262" t="s" s="43">
         <v>1907</v>
       </c>
       <c r="AC262" s="43"/>
     </row>
     <row r="263">
       <c r="B263" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C263" t="s" s="43">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="D263" t="s" s="43">
         <v>1908</v>
       </c>
       <c r="E263" t="s" s="43">
         <v>1909</v>
       </c>
       <c r="F263" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G263" t="s" s="43">
+        <v>1904</v>
+      </c>
+      <c r="H263" t="s" s="43">
         <v>1910</v>
       </c>
-      <c r="H263" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I263" t="s" s="44">
-        <v>1434</v>
+        <v>297</v>
       </c>
       <c r="J263" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K263" t="s" s="44">
-        <v>1912</v>
+        <v>194</v>
       </c>
       <c r="L263" t="s" s="43">
-        <v>1899</v>
+        <v>1911</v>
       </c>
       <c r="M263" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z263" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA263" t="s" s="43">
+        <v>1912</v>
+      </c>
+      <c r="AB263" t="s" s="43">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
       <c r="AC263" s="43"/>
     </row>
     <row r="264">
       <c r="B264" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C264" t="s" s="43">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D264" t="s" s="43">
+        <v>1914</v>
+      </c>
+      <c r="E264" t="s" s="43">
         <v>1915</v>
       </c>
-      <c r="E264" t="s" s="43">
+      <c r="F264" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G264" t="s" s="43">
         <v>1916</v>
-      </c>
-[...4 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="H264" t="s" s="43">
         <v>1917</v>
       </c>
       <c r="I264" t="s" s="44">
-        <v>296</v>
+        <v>1173</v>
       </c>
       <c r="J264" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K264" t="s" s="44">
-        <v>193</v>
+        <v>249</v>
       </c>
       <c r="L264" t="s" s="43">
         <v>1918</v>
       </c>
       <c r="M264" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S264" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W264" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X264" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z264" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA264" t="s" s="43">
         <v>1919</v>
       </c>
       <c r="AB264" t="s" s="43">
         <v>1920</v>
       </c>
       <c r="AC264" s="43"/>
     </row>
     <row r="265">
       <c r="B265" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C265" t="s" s="43">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="D265" t="s" s="43">
         <v>1921</v>
       </c>
       <c r="E265" t="s" s="43">
         <v>1922</v>
       </c>
       <c r="F265" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G265" t="s" s="43">
         <v>1923</v>
       </c>
       <c r="H265" t="s" s="43">
         <v>1924</v>
       </c>
       <c r="I265" t="s" s="44">
-        <v>1173</v>
+        <v>339</v>
       </c>
       <c r="J265" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K265" t="s" s="44">
-        <v>248</v>
+        <v>219</v>
       </c>
       <c r="L265" t="s" s="43">
         <v>1925</v>
       </c>
       <c r="M265" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q265" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S265" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W265" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X265" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z265" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA265" t="s" s="43">
         <v>1926</v>
       </c>
       <c r="AB265" t="s" s="43">
         <v>1927</v>
       </c>
       <c r="AC265" s="43"/>
     </row>
     <row r="266">
       <c r="B266" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C266" t="s" s="43">
         <v>805</v>
       </c>
       <c r="D266" t="s" s="43">
         <v>1928</v>
       </c>
       <c r="E266" t="s" s="43">
         <v>1929</v>
       </c>
       <c r="F266" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G266" t="s" s="43">
         <v>1930</v>
       </c>
       <c r="H266" t="s" s="43">
         <v>1931</v>
       </c>
       <c r="I266" t="s" s="44">
-        <v>338</v>
+        <v>1932</v>
       </c>
       <c r="J266" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K266" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L266" t="s" s="43">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="M266" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q266" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S266" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V266" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W266" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X266" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z266" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA266" t="s" s="43">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="AB266" t="s" s="43">
-        <v>1934</v>
-[...1 lines deleted...]
-      <c r="AC266" s="43"/>
+        <v>1935</v>
+      </c>
+      <c r="AC266" t="s" s="43">
+        <v>1936</v>
+      </c>
     </row>
     <row r="267">
       <c r="B267" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C267" t="s" s="43">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="D267" t="s" s="43">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="E267" t="s" s="43">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="F267" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G267" t="s" s="43">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="H267" t="s" s="43">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="I267" t="s" s="44">
-        <v>1939</v>
+        <v>465</v>
       </c>
       <c r="J267" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K267" t="s" s="44">
-        <v>218</v>
+        <v>388</v>
       </c>
       <c r="L267" t="s" s="43">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="M267" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q267" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S267" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V267" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W267" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X267" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z267" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA267" t="s" s="43">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="AB267" t="s" s="43">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="AC267" t="s" s="43">
-        <v>1943</v>
+        <v>44</v>
       </c>
     </row>
     <row r="268">
       <c r="B268" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C268" t="s" s="43">
-        <v>819</v>
+        <v>1944</v>
       </c>
       <c r="D268" t="s" s="43">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="E268" t="s" s="43">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="F268" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G268" t="s" s="43">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="H268" t="s" s="43">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="I268" t="s" s="44">
-        <v>471</v>
+        <v>193</v>
       </c>
       <c r="J268" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K268" t="s" s="44">
-        <v>388</v>
+        <v>1949</v>
       </c>
       <c r="L268" t="s" s="43">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="M268" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q268" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S268" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V268" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W268" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X268" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y268" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z268" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA268" t="s" s="43">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="AB268" t="s" s="43">
-        <v>1950</v>
-[...3 lines deleted...]
-      </c>
+        <v>1952</v>
+      </c>
+      <c r="AC268" s="43"/>
     </row>
     <row r="269">
       <c r="B269" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C269" t="s" s="43">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="D269" t="s" s="43">
-        <v>1952</v>
+        <v>34</v>
       </c>
       <c r="E269" t="s" s="43">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="F269" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G269" t="s" s="43">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="H269" t="s" s="43">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="I269" t="s" s="44">
-        <v>192</v>
+        <v>324</v>
       </c>
       <c r="J269" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K269" t="s" s="44">
-        <v>1956</v>
+        <v>123</v>
       </c>
       <c r="L269" t="s" s="43">
         <v>1957</v>
       </c>
       <c r="M269" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q269" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S269" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V269" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W269" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X269" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y269" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z269" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA269" t="s" s="43">
         <v>1958</v>
       </c>
       <c r="AB269" t="s" s="43">
         <v>1959</v>
       </c>
       <c r="AC269" s="43"/>
     </row>
     <row r="270">
       <c r="B270" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C270" t="s" s="43">
         <v>1960</v>
       </c>
       <c r="D270" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E270" t="s" s="43">
         <v>1961</v>
       </c>
       <c r="F270" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G270" t="s" s="43">
+        <v>1955</v>
+      </c>
+      <c r="H270" t="s" s="43">
         <v>1962</v>
       </c>
-      <c r="H270" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I270" t="s" s="44">
-        <v>323</v>
+        <v>911</v>
       </c>
       <c r="J270" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K270" t="s" s="44">
-        <v>122</v>
+        <v>187</v>
       </c>
       <c r="L270" t="s" s="43">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="M270" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z270" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA270" t="s" s="43">
+        <v>1964</v>
+      </c>
+      <c r="AB270" t="s" s="43">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="AC270" s="43"/>
     </row>
     <row r="271">
       <c r="B271" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C271" t="s" s="43">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="D271" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E271" t="s" s="43">
+        <v>1967</v>
+      </c>
+      <c r="F271" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G271" t="s" s="43">
         <v>1968</v>
-      </c>
-[...4 lines deleted...]
-        <v>1962</v>
       </c>
       <c r="H271" t="s" s="43">
         <v>1969</v>
       </c>
       <c r="I271" t="s" s="44">
-        <v>921</v>
+        <v>791</v>
       </c>
       <c r="J271" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K271" t="s" s="44">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="L271" t="s" s="43">
         <v>1970</v>
       </c>
       <c r="M271" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S271" t="s" s="44">
         <v>44</v>
       </c>
@@ -33134,2850 +33130,2850 @@
       <c r="V271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z271" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA271" t="s" s="43">
         <v>1971</v>
       </c>
       <c r="AB271" t="s" s="43">
         <v>1972</v>
       </c>
       <c r="AC271" s="43"/>
     </row>
     <row r="272">
       <c r="B272" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C272" t="s" s="43">
         <v>1973</v>
       </c>
       <c r="D272" t="s" s="43">
-        <v>34</v>
+        <v>1974</v>
       </c>
       <c r="E272" t="s" s="43">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="F272" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G272" t="s" s="43">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="H272" t="s" s="43">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="I272" t="s" s="44">
-        <v>801</v>
+        <v>179</v>
       </c>
       <c r="J272" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K272" t="s" s="44">
-        <v>193</v>
+        <v>1978</v>
       </c>
       <c r="L272" t="s" s="43">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="M272" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q272" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S272" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V272" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W272" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X272" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y272" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z272" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA272" t="s" s="43">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="AB272" t="s" s="43">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="AC272" s="43"/>
     </row>
     <row r="273">
       <c r="B273" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C273" t="s" s="43">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="D273" t="s" s="43">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="E273" t="s" s="43">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="F273" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G273" t="s" s="43">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="H273" t="s" s="43">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="I273" t="s" s="44">
-        <v>178</v>
+        <v>489</v>
       </c>
       <c r="J273" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K273" t="s" s="44">
-        <v>1985</v>
+        <v>363</v>
       </c>
       <c r="L273" t="s" s="43">
         <v>1986</v>
       </c>
       <c r="M273" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N273" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O273" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P273" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q273" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R273" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S273" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T273" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U273" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V273" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W273" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X273" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y273" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z273" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA273" t="s" s="43">
         <v>1987</v>
       </c>
       <c r="AB273" t="s" s="43">
         <v>1988</v>
       </c>
       <c r="AC273" s="43"/>
     </row>
     <row r="274">
       <c r="B274" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C274" t="s" s="43">
         <v>1989</v>
       </c>
       <c r="D274" t="s" s="43">
         <v>1990</v>
       </c>
       <c r="E274" t="s" s="43">
         <v>1991</v>
       </c>
       <c r="F274" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G274" t="s" s="43">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="H274" t="s" s="43">
         <v>1992</v>
       </c>
       <c r="I274" t="s" s="44">
-        <v>495</v>
+        <v>677</v>
       </c>
       <c r="J274" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K274" t="s" s="44">
-        <v>363</v>
+        <v>1978</v>
       </c>
       <c r="L274" t="s" s="43">
         <v>1993</v>
       </c>
       <c r="M274" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N274" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O274" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P274" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q274" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R274" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S274" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T274" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U274" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V274" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W274" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X274" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y274" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z274" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA274" t="s" s="43">
         <v>1994</v>
       </c>
       <c r="AB274" t="s" s="43">
         <v>1995</v>
       </c>
       <c r="AC274" s="43"/>
     </row>
     <row r="275">
       <c r="B275" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C275" t="s" s="43">
         <v>1996</v>
       </c>
       <c r="D275" t="s" s="43">
         <v>1997</v>
       </c>
       <c r="E275" t="s" s="43">
         <v>1998</v>
       </c>
       <c r="F275" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G275" t="s" s="43">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="H275" t="s" s="43">
         <v>1999</v>
       </c>
       <c r="I275" t="s" s="44">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="J275" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K275" t="s" s="44">
-        <v>1985</v>
+        <v>123</v>
       </c>
       <c r="L275" t="s" s="43">
         <v>2000</v>
       </c>
       <c r="M275" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N275" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O275" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P275" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q275" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R275" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S275" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T275" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U275" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V275" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W275" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X275" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y275" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z275" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA275" t="s" s="43">
         <v>2001</v>
       </c>
       <c r="AB275" t="s" s="43">
         <v>2002</v>
       </c>
       <c r="AC275" s="43"/>
     </row>
     <row r="276">
       <c r="B276" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C276" t="s" s="43">
         <v>2003</v>
       </c>
       <c r="D276" t="s" s="43">
         <v>2004</v>
       </c>
       <c r="E276" t="s" s="43">
         <v>2005</v>
       </c>
       <c r="F276" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G276" t="s" s="43">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="H276" t="s" s="43">
         <v>2006</v>
       </c>
       <c r="I276" t="s" s="44">
-        <v>683</v>
+        <v>2007</v>
       </c>
       <c r="J276" t="s" s="44">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="K276" t="s" s="44">
-        <v>122</v>
+        <v>2008</v>
       </c>
       <c r="L276" t="s" s="43">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="M276" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N276" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O276" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P276" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q276" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R276" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S276" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T276" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U276" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V276" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W276" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X276" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y276" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z276" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA276" t="s" s="43">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="AB276" t="s" s="43">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="AC276" s="43"/>
     </row>
     <row r="277">
       <c r="B277" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C277" t="s" s="43">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D277" t="s" s="43">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="E277" t="s" s="43">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="F277" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G277" t="s" s="43">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="H277" t="s" s="43">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I277" t="s" s="44">
-        <v>2014</v>
+        <v>1416</v>
       </c>
       <c r="J277" t="s" s="44">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K277" t="s" s="44">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="L277" t="s" s="43">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="M277" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q277" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S277" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V277" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W277" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X277" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z277" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA277" t="s" s="43">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="AB277" t="s" s="43">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="AC277" s="43"/>
     </row>
     <row r="278">
       <c r="B278" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C278" t="s" s="43">
+        <v>2017</v>
+      </c>
+      <c r="D278" t="s" s="43">
+        <v>2018</v>
+      </c>
+      <c r="E278" t="s" s="43">
         <v>2019</v>
       </c>
-      <c r="D278" t="s" s="43">
+      <c r="F278" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G278" t="s" s="43">
+        <v>1976</v>
+      </c>
+      <c r="H278" t="s" s="43">
         <v>2020</v>
       </c>
-      <c r="E278" t="s" s="43">
-[...10 lines deleted...]
-      </c>
       <c r="I278" t="s" s="44">
-        <v>1422</v>
+        <v>519</v>
       </c>
       <c r="J278" t="s" s="44">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K278" t="s" s="44">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="L278" t="s" s="43">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="M278" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q278" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S278" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V278" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W278" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X278" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z278" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA278" t="s" s="43">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="AB278" t="s" s="43">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="AC278" s="43"/>
     </row>
     <row r="279">
       <c r="B279" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C279" t="s" s="43">
+        <v>2022</v>
+      </c>
+      <c r="D279" t="s" s="43">
+        <v>2023</v>
+      </c>
+      <c r="E279" t="s" s="43">
         <v>2024</v>
       </c>
-      <c r="D279" t="s" s="43">
+      <c r="F279" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G279" t="s" s="43">
+        <v>1976</v>
+      </c>
+      <c r="H279" t="s" s="43">
         <v>2025</v>
       </c>
-      <c r="E279" t="s" s="43">
+      <c r="I279" t="s" s="44">
+        <v>677</v>
+      </c>
+      <c r="J279" t="s" s="44">
+        <v>277</v>
+      </c>
+      <c r="K279" t="s" s="44">
         <v>2026</v>
       </c>
-      <c r="F279" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H279" t="s" s="43">
+      <c r="L279" t="s" s="43">
         <v>2027</v>
-      </c>
-[...10 lines deleted...]
-        <v>2016</v>
       </c>
       <c r="M279" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q279" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S279" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V279" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W279" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X279" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y279" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z279" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA279" t="s" s="43">
         <v>2028</v>
       </c>
       <c r="AB279" t="s" s="43">
-        <v>2018</v>
+        <v>2029</v>
       </c>
       <c r="AC279" s="43"/>
     </row>
     <row r="280">
       <c r="B280" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C280" t="s" s="43">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="D280" t="s" s="43">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="E280" t="s" s="43">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="F280" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G280" t="s" s="43">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="H280" t="s" s="43">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="I280" t="s" s="44">
-        <v>683</v>
+        <v>1562</v>
       </c>
       <c r="J280" t="s" s="44">
-        <v>276</v>
+        <v>647</v>
       </c>
       <c r="K280" t="s" s="44">
-        <v>2033</v>
+        <v>1569</v>
       </c>
       <c r="L280" t="s" s="43">
         <v>2034</v>
       </c>
       <c r="M280" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q280" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S280" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V280" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W280" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X280" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y280" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z280" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA280" t="s" s="43">
         <v>2035</v>
       </c>
       <c r="AB280" t="s" s="43">
         <v>2036</v>
       </c>
       <c r="AC280" s="43"/>
     </row>
     <row r="281">
       <c r="B281" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C281" t="s" s="43">
         <v>2037</v>
       </c>
       <c r="D281" t="s" s="43">
         <v>2038</v>
       </c>
       <c r="E281" t="s" s="43">
         <v>2039</v>
       </c>
       <c r="F281" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G281" t="s" s="43">
-        <v>1983</v>
+        <v>2040</v>
       </c>
       <c r="H281" t="s" s="43">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="I281" t="s" s="44">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="J281" t="s" s="44">
-        <v>437</v>
+        <v>51</v>
       </c>
       <c r="K281" t="s" s="44">
-        <v>1575</v>
+        <v>211</v>
       </c>
       <c r="L281" t="s" s="43">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="M281" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q281" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S281" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X281" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z281" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA281" t="s" s="43">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="AB281" t="s" s="43">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="AC281" s="43"/>
     </row>
     <row r="282">
       <c r="B282" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C282" t="s" s="43">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="D282" t="s" s="43">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E282" t="s" s="43">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="F282" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G282" t="s" s="43">
-        <v>2048</v>
+        <v>2040</v>
       </c>
       <c r="H282" t="s" s="43">
         <v>2049</v>
       </c>
       <c r="I282" t="s" s="44">
-        <v>2050</v>
+        <v>525</v>
       </c>
       <c r="J282" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K282" t="s" s="44">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="L282" t="s" s="43">
+        <v>2050</v>
+      </c>
+      <c r="M282" t="s" s="44">
+        <v>62</v>
+      </c>
+      <c r="N282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q282" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="R282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S282" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="T282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W282" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="X282" t="s" s="44">
+        <v>64</v>
+      </c>
+      <c r="Y282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z282" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA282" t="s" s="43">
         <v>2051</v>
       </c>
-      <c r="M282" t="s" s="44">
-[...41 lines deleted...]
-      <c r="AA282" t="s" s="43">
+      <c r="AB282" t="s" s="43">
         <v>2052</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053</v>
       </c>
       <c r="AC282" s="43"/>
     </row>
     <row r="283">
       <c r="B283" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C283" t="s" s="43">
+        <v>2053</v>
+      </c>
+      <c r="D283" t="s" s="43">
         <v>2054</v>
       </c>
-      <c r="D283" t="s" s="43">
+      <c r="E283" t="s" s="43">
         <v>2055</v>
       </c>
-      <c r="E283" t="s" s="43">
+      <c r="F283" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G283" t="s" s="43">
         <v>2056</v>
-      </c>
-[...4 lines deleted...]
-        <v>2048</v>
       </c>
       <c r="H283" t="s" s="43">
         <v>2057</v>
       </c>
       <c r="I283" t="s" s="44">
-        <v>531</v>
+        <v>639</v>
       </c>
       <c r="J283" t="s" s="44">
-        <v>51</v>
+        <v>139</v>
       </c>
       <c r="K283" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L283" t="s" s="43">
         <v>2058</v>
       </c>
       <c r="M283" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q283" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S283" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W283" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X283" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y283" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z283" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA283" t="s" s="43">
         <v>2059</v>
       </c>
       <c r="AB283" t="s" s="43">
         <v>2060</v>
       </c>
       <c r="AC283" s="43"/>
     </row>
     <row r="284">
       <c r="B284" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C284" t="s" s="43">
         <v>2061</v>
       </c>
       <c r="D284" t="s" s="43">
         <v>2062</v>
       </c>
       <c r="E284" t="s" s="43">
         <v>2063</v>
       </c>
       <c r="F284" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G284" t="s" s="43">
+        <v>2056</v>
+      </c>
+      <c r="H284" t="s" s="43">
         <v>2064</v>
       </c>
-      <c r="H284" t="s" s="43">
+      <c r="I284" t="s" s="44">
         <v>2065</v>
       </c>
-      <c r="I284" t="s" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="J284" t="s" s="44">
-        <v>138</v>
+        <v>277</v>
       </c>
       <c r="K284" t="s" s="44">
-        <v>193</v>
+        <v>2066</v>
       </c>
       <c r="L284" t="s" s="43">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="M284" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q284" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S284" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V284" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W284" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X284" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y284" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z284" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA284" t="s" s="43">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="AB284" t="s" s="43">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="AC284" s="43"/>
     </row>
     <row r="285">
       <c r="B285" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C285" t="s" s="43">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="D285" t="s" s="43">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="E285" t="s" s="43">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="F285" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G285" t="s" s="43">
-        <v>2064</v>
+        <v>2056</v>
       </c>
       <c r="H285" t="s" s="43">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="I285" t="s" s="44">
-        <v>2073</v>
+        <v>1334</v>
       </c>
       <c r="J285" t="s" s="44">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="K285" t="s" s="44">
+        <v>123</v>
+      </c>
+      <c r="L285" t="s" s="43">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
       <c r="M285" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q285" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S285" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V285" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W285" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X285" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y285" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z285" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA285" t="s" s="43">
+        <v>2075</v>
+      </c>
+      <c r="AB285" t="s" s="43">
         <v>2076</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="AC285" s="43"/>
     </row>
     <row r="286">
       <c r="B286" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C286" t="s" s="43">
+        <v>2077</v>
+      </c>
+      <c r="D286" t="s" s="43">
         <v>2078</v>
       </c>
-      <c r="D286" t="s" s="43">
+      <c r="E286" t="s" s="43">
         <v>2079</v>
       </c>
-      <c r="E286" t="s" s="43">
+      <c r="F286" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G286" t="s" s="43">
         <v>2080</v>
-      </c>
-[...4 lines deleted...]
-        <v>2064</v>
       </c>
       <c r="H286" t="s" s="43">
         <v>2081</v>
       </c>
       <c r="I286" t="s" s="44">
-        <v>1342</v>
+        <v>2082</v>
       </c>
       <c r="J286" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K286" t="s" s="44">
-        <v>122</v>
+        <v>2083</v>
       </c>
       <c r="L286" t="s" s="43">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="M286" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q286" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S286" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V286" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W286" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X286" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y286" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z286" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA286" t="s" s="43">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="AB286" t="s" s="43">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="AC286" s="43"/>
     </row>
     <row r="287">
       <c r="B287" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C287" t="s" s="43">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="D287" t="s" s="43">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="E287" t="s" s="43">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="F287" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G287" t="s" s="43">
-        <v>2088</v>
+        <v>2080</v>
       </c>
       <c r="H287" t="s" s="43">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="I287" t="s" s="44">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="J287" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K287" t="s" s="44">
-        <v>2091</v>
+        <v>388</v>
       </c>
       <c r="L287" t="s" s="43">
-        <v>2092</v>
+        <v>2084</v>
       </c>
       <c r="M287" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q287" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S287" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V287" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W287" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X287" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z287" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA287" t="s" s="43">
+        <v>2092</v>
+      </c>
+      <c r="AB287" t="s" s="43">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
       <c r="AC287" s="43"/>
     </row>
     <row r="288">
       <c r="B288" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C288" t="s" s="43">
+        <v>2094</v>
+      </c>
+      <c r="D288" t="s" s="43">
         <v>2095</v>
       </c>
-      <c r="D288" t="s" s="43">
+      <c r="E288" t="s" s="43">
         <v>2096</v>
       </c>
-      <c r="E288" t="s" s="43">
+      <c r="F288" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G288" t="s" s="43">
+        <v>2080</v>
+      </c>
+      <c r="H288" t="s" s="43">
         <v>2097</v>
       </c>
-      <c r="F288" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I288" t="s" s="44">
-        <v>2099</v>
+        <v>1423</v>
       </c>
       <c r="J288" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K288" t="s" s="44">
-        <v>388</v>
+        <v>187</v>
       </c>
       <c r="L288" t="s" s="43">
-        <v>2092</v>
+        <v>2084</v>
       </c>
       <c r="M288" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q288" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S288" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V288" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W288" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X288" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z288" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA288" t="s" s="43">
-        <v>2100</v>
+        <v>2098</v>
       </c>
       <c r="AB288" t="s" s="43">
-        <v>2101</v>
+        <v>2099</v>
       </c>
       <c r="AC288" s="43"/>
     </row>
     <row r="289">
       <c r="B289" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C289" t="s" s="43">
+        <v>2100</v>
+      </c>
+      <c r="D289" t="s" s="43">
+        <v>2101</v>
+      </c>
+      <c r="E289" t="s" s="43">
         <v>2102</v>
       </c>
-      <c r="D289" t="s" s="43">
+      <c r="F289" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G289" t="s" s="43">
+        <v>2080</v>
+      </c>
+      <c r="H289" t="s" s="43">
         <v>2103</v>
       </c>
-      <c r="E289" t="s" s="43">
-[...10 lines deleted...]
-      </c>
       <c r="I289" t="s" s="44">
-        <v>1434</v>
+        <v>1423</v>
       </c>
       <c r="J289" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K289" t="s" s="44">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L289" t="s" s="43">
-        <v>2092</v>
+        <v>2104</v>
       </c>
       <c r="M289" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q289" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S289" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V289" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W289" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X289" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z289" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA289" t="s" s="43">
+        <v>2105</v>
+      </c>
+      <c r="AB289" t="s" s="43">
         <v>2106</v>
-      </c>
-[...1 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="AC289" s="43"/>
     </row>
     <row r="290">
       <c r="B290" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C290" t="s" s="43">
+        <v>2107</v>
+      </c>
+      <c r="D290" t="s" s="43">
         <v>2108</v>
       </c>
-      <c r="D290" t="s" s="43">
+      <c r="E290" t="s" s="43">
         <v>2109</v>
       </c>
-      <c r="E290" t="s" s="43">
+      <c r="F290" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G290" t="s" s="43">
+        <v>2080</v>
+      </c>
+      <c r="H290" t="s" s="43">
         <v>2110</v>
       </c>
-      <c r="F290" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I290" t="s" s="44">
-        <v>1434</v>
+        <v>1892</v>
       </c>
       <c r="J290" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K290" t="s" s="44">
-        <v>186</v>
+        <v>2083</v>
       </c>
       <c r="L290" t="s" s="43">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="M290" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q290" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S290" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V290" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W290" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X290" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z290" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA290" t="s" s="43">
+        <v>2112</v>
+      </c>
+      <c r="AB290" t="s" s="43">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
       <c r="AC290" s="43"/>
     </row>
     <row r="291">
       <c r="B291" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C291" t="s" s="43">
+        <v>2114</v>
+      </c>
+      <c r="D291" t="s" s="43">
         <v>2115</v>
       </c>
-      <c r="D291" t="s" s="43">
+      <c r="E291" t="s" s="43">
         <v>2116</v>
       </c>
-      <c r="E291" t="s" s="43">
+      <c r="F291" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G291" t="s" s="43">
+        <v>2080</v>
+      </c>
+      <c r="H291" t="s" s="43">
         <v>2117</v>
       </c>
-      <c r="F291" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I291" t="s" s="44">
-        <v>1898</v>
+        <v>519</v>
       </c>
       <c r="J291" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K291" t="s" s="44">
-        <v>2091</v>
+        <v>2083</v>
       </c>
       <c r="L291" t="s" s="43">
-        <v>2119</v>
+        <v>2084</v>
       </c>
       <c r="M291" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q291" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S291" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V291" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W291" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X291" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z291" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA291" t="s" s="43">
-        <v>2120</v>
+        <v>2118</v>
       </c>
       <c r="AB291" t="s" s="43">
-        <v>2121</v>
+        <v>2119</v>
       </c>
       <c r="AC291" s="43"/>
     </row>
     <row r="292">
       <c r="B292" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C292" t="s" s="43">
+        <v>2120</v>
+      </c>
+      <c r="D292" t="s" s="43">
+        <v>2121</v>
+      </c>
+      <c r="E292" t="s" s="43">
         <v>2122</v>
       </c>
-      <c r="D292" t="s" s="43">
+      <c r="F292" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G292" t="s" s="43">
         <v>2123</v>
       </c>
-      <c r="E292" t="s" s="43">
+      <c r="H292" t="s" s="43">
         <v>2124</v>
       </c>
-      <c r="F292" t="s" s="43">
-[...5 lines deleted...]
-      <c r="H292" t="s" s="43">
+      <c r="I292" t="s" s="44">
+        <v>1173</v>
+      </c>
+      <c r="J292" t="s" s="44">
+        <v>781</v>
+      </c>
+      <c r="K292" t="s" s="44">
+        <v>1104</v>
+      </c>
+      <c r="L292" t="s" s="43">
         <v>2125</v>
-      </c>
-[...10 lines deleted...]
-        <v>2092</v>
       </c>
       <c r="M292" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q292" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S292" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V292" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W292" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X292" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z292" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA292" t="s" s="43">
         <v>2126</v>
       </c>
       <c r="AB292" t="s" s="43">
         <v>2127</v>
       </c>
       <c r="AC292" s="43"/>
     </row>
     <row r="293">
       <c r="B293" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C293" t="s" s="43">
         <v>2128</v>
       </c>
       <c r="D293" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E293" t="s" s="43">
         <v>2129</v>
       </c>
-      <c r="E293" t="s" s="43">
+      <c r="F293" t="s" s="43">
+        <v>1609</v>
+      </c>
+      <c r="G293" t="s" s="43">
         <v>2130</v>
       </c>
-      <c r="F293" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G293" t="s" s="43">
+      <c r="H293" t="s" s="43">
         <v>2131</v>
       </c>
-      <c r="H293" t="s" s="43">
+      <c r="I293" t="s" s="44">
         <v>2132</v>
       </c>
-      <c r="I293" t="s" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="J293" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K293" t="s" s="44">
-        <v>1104</v>
+        <v>640</v>
       </c>
       <c r="L293" t="s" s="43">
         <v>2133</v>
       </c>
       <c r="M293" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q293" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X293" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z293" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA293" t="s" s="43">
         <v>2134</v>
       </c>
       <c r="AB293" t="s" s="43">
         <v>2135</v>
       </c>
       <c r="AC293" s="43"/>
     </row>
     <row r="294">
       <c r="B294" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C294" t="s" s="43">
         <v>2136</v>
       </c>
       <c r="D294" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E294" t="s" s="43">
         <v>2137</v>
       </c>
       <c r="F294" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G294" t="s" s="43">
-        <v>2138</v>
+        <v>2130</v>
       </c>
       <c r="H294" t="s" s="43">
-        <v>2139</v>
+        <v>2131</v>
       </c>
       <c r="I294" t="s" s="44">
-        <v>2140</v>
+        <v>59</v>
       </c>
       <c r="J294" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K294" t="s" s="44">
-        <v>647</v>
+        <v>2138</v>
       </c>
       <c r="L294" t="s" s="43">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="M294" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z294" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA294" t="s" s="43">
-        <v>2142</v>
+        <v>2140</v>
       </c>
       <c r="AB294" t="s" s="43">
-        <v>2143</v>
+        <v>2135</v>
       </c>
       <c r="AC294" s="43"/>
     </row>
     <row r="295">
       <c r="B295" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C295" t="s" s="43">
-        <v>2144</v>
+        <v>2141</v>
       </c>
       <c r="D295" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E295" t="s" s="43">
-        <v>2145</v>
+        <v>2142</v>
       </c>
       <c r="F295" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G295" t="s" s="43">
-        <v>2138</v>
+        <v>2130</v>
       </c>
       <c r="H295" t="s" s="43">
-        <v>2139</v>
+        <v>2131</v>
       </c>
       <c r="I295" t="s" s="44">
-        <v>59</v>
+        <v>2132</v>
       </c>
       <c r="J295" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K295" t="s" s="44">
-        <v>1656</v>
+        <v>180</v>
       </c>
       <c r="L295" t="s" s="43">
-        <v>2146</v>
+        <v>2143</v>
       </c>
       <c r="M295" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z295" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA295" t="s" s="43">
-        <v>2147</v>
+        <v>2134</v>
       </c>
       <c r="AB295" t="s" s="43">
-        <v>2143</v>
+        <v>2135</v>
       </c>
       <c r="AC295" s="43"/>
     </row>
     <row r="296">
       <c r="B296" t="s" s="43">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="C296" t="s" s="43">
-        <v>2148</v>
+        <v>2144</v>
       </c>
       <c r="D296" t="s" s="43">
-        <v>34</v>
+        <v>2145</v>
       </c>
       <c r="E296" t="s" s="43">
-        <v>2149</v>
+        <v>2146</v>
       </c>
       <c r="F296" t="s" s="43">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G296" t="s" s="43">
-        <v>2138</v>
+        <v>1648</v>
       </c>
       <c r="H296" t="s" s="43">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="I296" t="s" s="44">
-        <v>2140</v>
+        <v>352</v>
       </c>
       <c r="J296" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K296" t="s" s="44">
-        <v>611</v>
+        <v>640</v>
       </c>
       <c r="L296" t="s" s="43">
-        <v>2150</v>
+        <v>2148</v>
       </c>
       <c r="M296" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z296" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA296" t="s" s="43">
-        <v>2142</v>
+        <v>2149</v>
       </c>
       <c r="AB296" t="s" s="43">
-        <v>2143</v>
+        <v>2150</v>
       </c>
       <c r="AC296" s="43"/>
     </row>
     <row r="297">
       <c r="B297" t="s" s="43">
-        <v>1612</v>
+        <v>2151</v>
       </c>
       <c r="C297" t="s" s="43">
-        <v>2151</v>
+        <v>33</v>
       </c>
       <c r="D297" t="s" s="43">
         <v>2152</v>
       </c>
       <c r="E297" t="s" s="43">
         <v>2153</v>
       </c>
       <c r="F297" t="s" s="43">
-        <v>1615</v>
+        <v>2154</v>
       </c>
       <c r="G297" t="s" s="43">
-        <v>1654</v>
+        <v>2155</v>
       </c>
       <c r="H297" t="s" s="43">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="I297" t="s" s="44">
-        <v>351</v>
+        <v>162</v>
       </c>
       <c r="J297" t="s" s="44">
-        <v>51</v>
+        <v>2157</v>
       </c>
       <c r="K297" t="s" s="44">
-        <v>1656</v>
+        <v>669</v>
       </c>
       <c r="L297" t="s" s="43">
-        <v>2155</v>
+        <v>2158</v>
       </c>
       <c r="M297" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N297" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q297" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W297" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X297" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z297" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA297" t="s" s="43">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="AB297" t="s" s="43">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="AC297" s="43"/>
     </row>
     <row r="298">
       <c r="B298" t="s" s="43">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="C298" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D298" t="s" s="43">
-        <v>2159</v>
+        <v>34</v>
       </c>
       <c r="E298" t="s" s="43">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="F298" t="s" s="43">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="G298" t="s" s="43">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="H298" t="s" s="43">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="I298" t="s" s="44">
-        <v>161</v>
+        <v>2166</v>
       </c>
       <c r="J298" t="s" s="44">
-        <v>2164</v>
+        <v>51</v>
       </c>
       <c r="K298" t="s" s="44">
-        <v>675</v>
+        <v>171</v>
       </c>
       <c r="L298" t="s" s="43">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="M298" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N298" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q298" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W298" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X298" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z298" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA298" t="s" s="43">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="AB298" t="s" s="43">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="AC298" s="43"/>
     </row>
     <row r="299">
       <c r="B299" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C299" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D299" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E299" t="s" s="43">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="F299" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G299" t="s" s="43">
+        <v>2164</v>
+      </c>
+      <c r="H299" t="s" s="43">
         <v>2171</v>
       </c>
-      <c r="H299" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I299" t="s" s="44">
-        <v>2173</v>
+        <v>307</v>
       </c>
       <c r="J299" t="s" s="44">
-        <v>1119</v>
+        <v>51</v>
       </c>
       <c r="K299" t="s" s="44">
-        <v>2174</v>
+        <v>171</v>
       </c>
       <c r="L299" t="s" s="43">
-        <v>2175</v>
+        <v>2167</v>
       </c>
       <c r="M299" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z299" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA299" t="s" s="43">
-        <v>2176</v>
+        <v>2172</v>
       </c>
       <c r="AB299" t="s" s="43">
-        <v>2177</v>
+        <v>2173</v>
       </c>
       <c r="AC299" s="43"/>
     </row>
     <row r="300">
       <c r="B300" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C300" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D300" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E300" t="s" s="43">
-        <v>2178</v>
+        <v>2174</v>
       </c>
       <c r="F300" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G300" t="s" s="43">
-        <v>2171</v>
+        <v>2164</v>
       </c>
       <c r="H300" t="s" s="43">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="I300" t="s" s="44">
-        <v>306</v>
+        <v>1173</v>
       </c>
       <c r="J300" t="s" s="44">
         <v>1119</v>
       </c>
       <c r="K300" t="s" s="44">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="L300" t="s" s="43">
-        <v>2175</v>
+        <v>2167</v>
       </c>
       <c r="M300" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z300" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA300" t="s" s="43">
-        <v>2180</v>
+        <v>2177</v>
       </c>
       <c r="AB300" t="s" s="43">
-        <v>2181</v>
+        <v>2178</v>
       </c>
       <c r="AC300" s="43"/>
     </row>
     <row r="301">
       <c r="B301" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C301" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D301" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E301" t="s" s="43">
-        <v>2182</v>
+        <v>2179</v>
       </c>
       <c r="F301" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G301" t="s" s="43">
-        <v>2171</v>
+        <v>2164</v>
       </c>
       <c r="H301" t="s" s="43">
-        <v>2183</v>
+        <v>2180</v>
       </c>
       <c r="I301" t="s" s="44">
-        <v>1173</v>
+        <v>307</v>
       </c>
       <c r="J301" t="s" s="44">
         <v>1119</v>
       </c>
       <c r="K301" t="s" s="44">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="L301" t="s" s="43">
-        <v>2175</v>
+        <v>2167</v>
       </c>
       <c r="M301" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z301" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA301" t="s" s="43">
-        <v>2184</v>
+        <v>2181</v>
       </c>
       <c r="AB301" t="s" s="43">
-        <v>2185</v>
+        <v>2182</v>
       </c>
       <c r="AC301" s="43"/>
     </row>
     <row r="302">
       <c r="B302" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C302" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D302" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E302" t="s" s="43">
-        <v>2186</v>
+        <v>2183</v>
       </c>
       <c r="F302" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G302" t="s" s="43">
-        <v>2171</v>
+        <v>2164</v>
       </c>
       <c r="H302" t="s" s="43">
-        <v>2187</v>
+        <v>2184</v>
       </c>
       <c r="I302" t="s" s="44">
-        <v>306</v>
+        <v>107</v>
       </c>
       <c r="J302" t="s" s="44">
-        <v>1119</v>
+        <v>51</v>
       </c>
       <c r="K302" t="s" s="44">
-        <v>2174</v>
+        <v>171</v>
       </c>
       <c r="L302" t="s" s="43">
-        <v>2175</v>
+        <v>2167</v>
       </c>
       <c r="M302" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z302" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA302" t="s" s="43">
-        <v>2188</v>
+        <v>2185</v>
       </c>
       <c r="AB302" t="s" s="43">
-        <v>2189</v>
+        <v>2186</v>
       </c>
       <c r="AC302" s="43"/>
     </row>
     <row r="303">
       <c r="B303" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C303" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D303" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E303" t="s" s="43">
+        <v>2187</v>
+      </c>
+      <c r="F303" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G303" t="s" s="43">
+        <v>2188</v>
+      </c>
+      <c r="H303" t="s" s="43">
+        <v>2189</v>
+      </c>
+      <c r="I303" t="s" s="44">
+        <v>50</v>
+      </c>
+      <c r="J303" t="s" s="44">
+        <v>316</v>
+      </c>
+      <c r="K303" t="s" s="44">
+        <v>316</v>
+      </c>
+      <c r="L303" t="s" s="43">
         <v>2190</v>
-      </c>
-[...19 lines deleted...]
-        <v>2175</v>
       </c>
       <c r="M303" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z303" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA303" t="s" s="43">
-        <v>2176</v>
+        <v>2191</v>
       </c>
       <c r="AB303" t="s" s="43">
         <v>2192</v>
       </c>
       <c r="AC303" s="43"/>
     </row>
     <row r="304">
       <c r="B304" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C304" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D304" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E304" t="s" s="43">
         <v>2193</v>
       </c>
       <c r="F304" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G304" t="s" s="43">
+        <v>2188</v>
+      </c>
+      <c r="H304" t="s" s="43">
         <v>2194</v>
       </c>
-      <c r="H304" t="s" s="43">
+      <c r="I304" t="s" s="44">
+        <v>525</v>
+      </c>
+      <c r="J304" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K304" t="s" s="44">
+        <v>171</v>
+      </c>
+      <c r="L304" t="s" s="43">
         <v>2195</v>
-      </c>
-[...10 lines deleted...]
-        <v>2196</v>
       </c>
       <c r="M304" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z304" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA304" t="s" s="43">
+        <v>2196</v>
+      </c>
+      <c r="AB304" t="s" s="43">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
       <c r="AC304" s="43"/>
     </row>
     <row r="305">
       <c r="B305" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C305" t="s" s="43">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D305" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E305" t="s" s="43">
+        <v>2198</v>
+      </c>
+      <c r="F305" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G305" t="s" s="43">
+        <v>2188</v>
+      </c>
+      <c r="H305" t="s" s="43">
         <v>2199</v>
       </c>
-      <c r="F305" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I305" t="s" s="44">
-        <v>531</v>
+        <v>1024</v>
       </c>
       <c r="J305" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K305" t="s" s="44">
-        <v>170</v>
+        <v>2200</v>
       </c>
       <c r="L305" t="s" s="43">
         <v>2201</v>
       </c>
       <c r="M305" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S305" t="s" s="44">
         <v>44</v>
       </c>
@@ -35990,9723 +35986,9723 @@
       <c r="V305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z305" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA305" t="s" s="43">
         <v>2202</v>
       </c>
       <c r="AB305" t="s" s="43">
         <v>2203</v>
       </c>
       <c r="AC305" s="43"/>
     </row>
     <row r="306">
       <c r="B306" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C306" t="s" s="43">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D306" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E306" t="s" s="43">
         <v>2204</v>
       </c>
       <c r="F306" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G306" t="s" s="43">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="H306" t="s" s="43">
         <v>2205</v>
       </c>
       <c r="I306" t="s" s="44">
-        <v>1411</v>
+        <v>630</v>
       </c>
       <c r="J306" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K306" t="s" s="44">
+        <v>2200</v>
+      </c>
+      <c r="L306" t="s" s="43">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
       <c r="M306" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z306" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA306" t="s" s="43">
+        <v>2207</v>
+      </c>
+      <c r="AB306" t="s" s="43">
         <v>2208</v>
-      </c>
-[...1 lines deleted...]
-        <v>2209</v>
       </c>
       <c r="AC306" s="43"/>
     </row>
     <row r="307">
       <c r="B307" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C307" t="s" s="43">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D307" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E307" t="s" s="43">
+        <v>2209</v>
+      </c>
+      <c r="F307" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G307" t="s" s="43">
         <v>2210</v>
-      </c>
-[...4 lines deleted...]
-        <v>2194</v>
       </c>
       <c r="H307" t="s" s="43">
         <v>2211</v>
       </c>
       <c r="I307" t="s" s="44">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="J307" t="s" s="44">
-        <v>51</v>
+        <v>533</v>
       </c>
       <c r="K307" t="s" s="44">
-        <v>2206</v>
+        <v>147</v>
       </c>
       <c r="L307" t="s" s="43">
         <v>2212</v>
       </c>
       <c r="M307" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y307" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z307" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA307" t="s" s="43">
         <v>2213</v>
       </c>
       <c r="AB307" t="s" s="43">
         <v>2214</v>
       </c>
       <c r="AC307" s="43"/>
     </row>
     <row r="308">
       <c r="B308" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C308" t="s" s="43">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D308" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E308" t="s" s="43">
         <v>2215</v>
       </c>
       <c r="F308" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G308" t="s" s="43">
+        <v>2210</v>
+      </c>
+      <c r="H308" t="s" s="43">
         <v>2216</v>
       </c>
-      <c r="H308" t="s" s="43">
+      <c r="I308" t="s" s="44">
+        <v>630</v>
+      </c>
+      <c r="J308" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K308" t="s" s="44">
+        <v>123</v>
+      </c>
+      <c r="L308" t="s" s="43">
         <v>2217</v>
-      </c>
-[...10 lines deleted...]
-        <v>2218</v>
       </c>
       <c r="M308" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y308" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z308" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA308" t="s" s="43">
+        <v>2218</v>
+      </c>
+      <c r="AB308" t="s" s="43">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
       <c r="AC308" s="43"/>
     </row>
     <row r="309">
       <c r="B309" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C309" t="s" s="43">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D309" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E309" t="s" s="43">
+        <v>2220</v>
+      </c>
+      <c r="F309" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G309" t="s" s="43">
+        <v>2188</v>
+      </c>
+      <c r="H309" t="s" s="43">
         <v>2221</v>
       </c>
-      <c r="F309" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I309" t="s" s="44">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="J309" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K309" t="s" s="44">
-        <v>122</v>
+        <v>249</v>
       </c>
       <c r="L309" t="s" s="43">
-        <v>2223</v>
+        <v>2222</v>
       </c>
       <c r="M309" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y309" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z309" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA309" t="s" s="43">
+        <v>2223</v>
+      </c>
+      <c r="AB309" t="s" s="43">
         <v>2224</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225</v>
       </c>
       <c r="AC309" s="43"/>
     </row>
     <row r="310">
       <c r="B310" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C310" t="s" s="43">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="D310" t="s" s="43">
-        <v>34</v>
+        <v>2225</v>
       </c>
       <c r="E310" t="s" s="43">
         <v>2226</v>
       </c>
       <c r="F310" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G310" t="s" s="43">
-        <v>2194</v>
+        <v>2227</v>
       </c>
       <c r="H310" t="s" s="43">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="I310" t="s" s="44">
-        <v>637</v>
+        <v>852</v>
       </c>
       <c r="J310" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K310" t="s" s="44">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L310" t="s" s="43">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="M310" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q310" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W310" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X310" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y310" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z310" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA310" t="s" s="43">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="AB310" t="s" s="43">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="AC310" s="43"/>
     </row>
     <row r="311">
       <c r="B311" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C311" t="s" s="43">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D311" t="s" s="43">
-        <v>2231</v>
+        <v>34</v>
       </c>
       <c r="E311" t="s" s="43">
         <v>2232</v>
       </c>
       <c r="F311" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G311" t="s" s="43">
         <v>2233</v>
       </c>
       <c r="H311" t="s" s="43">
         <v>2234</v>
       </c>
       <c r="I311" t="s" s="44">
-        <v>862</v>
+        <v>2235</v>
       </c>
       <c r="J311" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K311" t="s" s="44">
-        <v>2235</v>
+        <v>219</v>
       </c>
       <c r="L311" t="s" s="43">
         <v>2236</v>
       </c>
       <c r="M311" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N311" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y311" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z311" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA311" t="s" s="43">
         <v>2237</v>
       </c>
       <c r="AB311" t="s" s="43">
         <v>2238</v>
       </c>
       <c r="AC311" s="43"/>
     </row>
     <row r="312">
       <c r="B312" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C312" t="s" s="43">
-        <v>233</v>
+        <v>561</v>
       </c>
       <c r="D312" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E312" t="s" s="43">
         <v>2239</v>
       </c>
       <c r="F312" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G312" t="s" s="43">
         <v>2240</v>
       </c>
       <c r="H312" t="s" s="43">
         <v>2241</v>
       </c>
       <c r="I312" t="s" s="44">
+        <v>297</v>
+      </c>
+      <c r="J312" t="s" s="44">
+        <v>781</v>
+      </c>
+      <c r="K312" t="s" s="44">
+        <v>1104</v>
+      </c>
+      <c r="L312" t="s" s="43">
         <v>2242</v>
-      </c>
-[...7 lines deleted...]
-        <v>2243</v>
       </c>
       <c r="M312" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z312" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA312" t="s" s="43">
+        <v>2243</v>
+      </c>
+      <c r="AB312" t="s" s="43">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
       <c r="AC312" s="43"/>
     </row>
     <row r="313">
       <c r="B313" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C313" t="s" s="43">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D313" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E313" t="s" s="43">
+        <v>2245</v>
+      </c>
+      <c r="F313" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G313" t="s" s="43">
         <v>2246</v>
       </c>
-      <c r="F313" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G313" t="s" s="43">
+      <c r="H313" t="s" s="43">
         <v>2247</v>
       </c>
-      <c r="H313" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I313" t="s" s="44">
-        <v>296</v>
+        <v>413</v>
       </c>
       <c r="J313" t="s" s="44">
-        <v>791</v>
+        <v>51</v>
       </c>
       <c r="K313" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L313" t="s" s="43">
-        <v>2249</v>
+        <v>2248</v>
       </c>
       <c r="M313" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z313" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA313" t="s" s="43">
+        <v>2249</v>
+      </c>
+      <c r="AB313" t="s" s="43">
         <v>2250</v>
-      </c>
-[...1 lines deleted...]
-        <v>2251</v>
       </c>
       <c r="AC313" s="43"/>
     </row>
     <row r="314">
       <c r="B314" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C314" t="s" s="43">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D314" t="s" s="43">
-        <v>34</v>
+        <v>2251</v>
       </c>
       <c r="E314" t="s" s="43">
         <v>2252</v>
       </c>
       <c r="F314" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G314" t="s" s="43">
         <v>2253</v>
       </c>
       <c r="H314" t="s" s="43">
         <v>2254</v>
       </c>
       <c r="I314" t="s" s="44">
-        <v>412</v>
+        <v>210</v>
       </c>
       <c r="J314" t="s" s="44">
-        <v>51</v>
+        <v>2255</v>
       </c>
       <c r="K314" t="s" s="44">
-        <v>1104</v>
+        <v>316</v>
       </c>
       <c r="L314" t="s" s="43">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="M314" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q314" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V314" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W314" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X314" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z314" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA314" t="s" s="43">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="AB314" t="s" s="43">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="AC314" s="43"/>
     </row>
     <row r="315">
       <c r="B315" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C315" t="s" s="43">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="D315" t="s" s="43">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="E315" t="s" s="43">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="F315" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G315" t="s" s="43">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="H315" t="s" s="43">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="I315" t="s" s="44">
-        <v>209</v>
+        <v>413</v>
       </c>
       <c r="J315" t="s" s="44">
-        <v>2262</v>
+        <v>51</v>
       </c>
       <c r="K315" t="s" s="44">
-        <v>352</v>
+        <v>363</v>
       </c>
       <c r="L315" t="s" s="43">
         <v>2263</v>
       </c>
       <c r="M315" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N315" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q315" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V315" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W315" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X315" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y315" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z315" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA315" t="s" s="43">
         <v>2264</v>
       </c>
-      <c r="AA315" t="s" s="43">
+      <c r="AB315" t="s" s="43">
         <v>2265</v>
-      </c>
-[...1 lines deleted...]
-        <v>2266</v>
       </c>
       <c r="AC315" s="43"/>
     </row>
     <row r="316">
       <c r="B316" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C316" t="s" s="43">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D316" t="s" s="43">
+        <v>2266</v>
+      </c>
+      <c r="E316" t="s" s="43">
         <v>2267</v>
       </c>
-      <c r="E316" t="s" s="43">
+      <c r="F316" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G316" t="s" s="43">
         <v>2268</v>
       </c>
-      <c r="F316" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G316" t="s" s="43">
+      <c r="H316" t="s" s="43">
         <v>2269</v>
       </c>
-      <c r="H316" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I316" t="s" s="44">
-        <v>412</v>
+        <v>1444</v>
       </c>
       <c r="J316" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K316" t="s" s="44">
-        <v>363</v>
+        <v>194</v>
       </c>
       <c r="L316" t="s" s="43">
-        <v>2271</v>
+        <v>2270</v>
       </c>
       <c r="M316" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N316" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q316" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S316" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V316" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W316" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X316" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z316" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA316" t="s" s="43">
+        <v>2271</v>
+      </c>
+      <c r="AB316" t="s" s="43">
         <v>2272</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273</v>
       </c>
       <c r="AC316" s="43"/>
     </row>
     <row r="317">
       <c r="B317" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C317" t="s" s="43">
-        <v>604</v>
+        <v>132</v>
       </c>
       <c r="D317" t="s" s="43">
+        <v>2273</v>
+      </c>
+      <c r="E317" t="s" s="43">
         <v>2274</v>
       </c>
-      <c r="E317" t="s" s="43">
+      <c r="F317" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G317" t="s" s="43">
         <v>2275</v>
       </c>
-      <c r="F317" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G317" t="s" s="43">
+      <c r="H317" t="s" s="43">
         <v>2276</v>
       </c>
-      <c r="H317" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I317" t="s" s="44">
-        <v>1455</v>
+        <v>307</v>
       </c>
       <c r="J317" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K317" t="s" s="44">
-        <v>193</v>
+        <v>87</v>
       </c>
       <c r="L317" t="s" s="43">
-        <v>2278</v>
+        <v>2277</v>
       </c>
       <c r="M317" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N317" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O317" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P317" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q317" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R317" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S317" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T317" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U317" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V317" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W317" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X317" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y317" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z317" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA317" t="s" s="43">
+        <v>2278</v>
+      </c>
+      <c r="AB317" t="s" s="43">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
       <c r="AC317" s="43"/>
     </row>
     <row r="318">
       <c r="B318" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C318" t="s" s="43">
-        <v>131</v>
+        <v>607</v>
       </c>
       <c r="D318" t="s" s="43">
+        <v>2280</v>
+      </c>
+      <c r="E318" t="s" s="43">
         <v>2281</v>
       </c>
-      <c r="E318" t="s" s="43">
+      <c r="F318" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G318" t="s" s="43">
         <v>2282</v>
       </c>
-      <c r="F318" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G318" t="s" s="43">
+      <c r="H318" t="s" s="43">
         <v>2283</v>
       </c>
-      <c r="H318" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I318" t="s" s="44">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="J318" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K318" t="s" s="44">
-        <v>87</v>
+        <v>801</v>
       </c>
       <c r="L318" t="s" s="43">
-        <v>2285</v>
+        <v>2284</v>
       </c>
       <c r="M318" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N318" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O318" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P318" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q318" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R318" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S318" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T318" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U318" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V318" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W318" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X318" t="s" s="44">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y318" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z318" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA318" t="s" s="43">
+        <v>2285</v>
+      </c>
+      <c r="AB318" t="s" s="43">
         <v>2286</v>
-      </c>
-[...1 lines deleted...]
-        <v>2287</v>
       </c>
       <c r="AC318" s="43"/>
     </row>
     <row r="319">
       <c r="B319" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C319" t="s" s="43">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D319" t="s" s="43">
+        <v>2287</v>
+      </c>
+      <c r="E319" t="s" s="43">
         <v>2288</v>
       </c>
-      <c r="E319" t="s" s="43">
+      <c r="F319" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G319" t="s" s="43">
         <v>2289</v>
       </c>
-      <c r="F319" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G319" t="s" s="43">
+      <c r="H319" t="s" s="43">
         <v>2290</v>
       </c>
-      <c r="H319" t="s" s="43">
+      <c r="I319" t="s" s="44">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="J319" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K319" t="s" s="44">
-        <v>218</v>
+        <v>398</v>
       </c>
       <c r="L319" t="s" s="43">
         <v>2292</v>
       </c>
       <c r="M319" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N319" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O319" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P319" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q319" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R319" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S319" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T319" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U319" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V319" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W319" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X319" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y319" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z319" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA319" t="s" s="43">
         <v>2293</v>
       </c>
       <c r="AB319" t="s" s="43">
         <v>2294</v>
       </c>
       <c r="AC319" s="43"/>
     </row>
     <row r="320">
       <c r="B320" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C320" t="s" s="43">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D320" t="s" s="43">
         <v>2295</v>
       </c>
       <c r="E320" t="s" s="43">
         <v>2296</v>
       </c>
       <c r="F320" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G320" t="s" s="43">
+        <v>2289</v>
+      </c>
+      <c r="H320" t="s" s="43">
         <v>2297</v>
       </c>
-      <c r="H320" t="s" s="43">
+      <c r="I320" t="s" s="44">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
       <c r="J320" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K320" t="s" s="44">
-        <v>1334</v>
+        <v>95</v>
       </c>
       <c r="L320" t="s" s="43">
-        <v>2300</v>
+        <v>2299</v>
       </c>
       <c r="M320" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N320" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q320" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S320" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V320" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W320" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X320" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z320" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA320" t="s" s="43">
+        <v>2300</v>
+      </c>
+      <c r="AB320" t="s" s="43">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
       <c r="AC320" s="43"/>
     </row>
     <row r="321">
       <c r="B321" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C321" t="s" s="43">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D321" t="s" s="43">
+        <v>2302</v>
+      </c>
+      <c r="E321" t="s" s="43">
         <v>2303</v>
       </c>
-      <c r="E321" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F321" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G321" t="s" s="43">
-        <v>2297</v>
+        <v>2289</v>
       </c>
       <c r="H321" t="s" s="43">
-        <v>2305</v>
+        <v>2290</v>
       </c>
       <c r="I321" t="s" s="44">
-        <v>2306</v>
+        <v>877</v>
       </c>
       <c r="J321" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K321" t="s" s="44">
-        <v>2307</v>
+        <v>398</v>
       </c>
       <c r="L321" t="s" s="43">
-        <v>2308</v>
+        <v>2304</v>
       </c>
       <c r="M321" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N321" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q321" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S321" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V321" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W321" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X321" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z321" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA321" t="s" s="43">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="AB321" t="s" s="43">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="AC321" s="43"/>
     </row>
     <row r="322">
       <c r="B322" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C322" t="s" s="43">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D322" t="s" s="43">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="E322" t="s" s="43">
-        <v>2312</v>
+        <v>2308</v>
       </c>
       <c r="F322" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G322" t="s" s="43">
-        <v>2297</v>
+        <v>2289</v>
       </c>
       <c r="H322" t="s" s="43">
-        <v>2298</v>
+        <v>2290</v>
       </c>
       <c r="I322" t="s" s="44">
-        <v>887</v>
+        <v>238</v>
       </c>
       <c r="J322" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K322" t="s" s="44">
-        <v>1334</v>
+        <v>398</v>
       </c>
       <c r="L322" t="s" s="43">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="M322" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N322" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q322" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S322" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V322" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W322" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X322" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z322" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA322" t="s" s="43">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="AB322" t="s" s="43">
-        <v>2315</v>
+        <v>2311</v>
       </c>
       <c r="AC322" s="43"/>
     </row>
     <row r="323">
       <c r="B323" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C323" t="s" s="43">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D323" t="s" s="43">
-        <v>2316</v>
+        <v>2312</v>
       </c>
       <c r="E323" t="s" s="43">
-        <v>2317</v>
+        <v>2313</v>
       </c>
       <c r="F323" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G323" t="s" s="43">
+        <v>2289</v>
+      </c>
+      <c r="H323" t="s" s="43">
         <v>2297</v>
       </c>
-      <c r="H323" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I323" t="s" s="44">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J323" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K323" t="s" s="44">
-        <v>1334</v>
+        <v>398</v>
       </c>
       <c r="L323" t="s" s="43">
-        <v>2318</v>
+        <v>2314</v>
       </c>
       <c r="M323" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N323" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q323" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S323" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V323" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W323" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X323" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z323" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA323" t="s" s="43">
-        <v>2319</v>
+        <v>2315</v>
       </c>
       <c r="AB323" t="s" s="43">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="AC323" s="43"/>
     </row>
     <row r="324">
       <c r="B324" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C324" t="s" s="43">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D324" t="s" s="43">
-        <v>2321</v>
+        <v>34</v>
       </c>
       <c r="E324" t="s" s="43">
-        <v>2322</v>
+        <v>2317</v>
       </c>
       <c r="F324" t="s" s="43">
-        <v>2170</v>
+        <v>2163</v>
       </c>
       <c r="G324" t="s" s="43">
-        <v>2297</v>
+        <v>2318</v>
       </c>
       <c r="H324" t="s" s="43">
-        <v>2305</v>
+        <v>2319</v>
       </c>
       <c r="I324" t="s" s="44">
-        <v>237</v>
+        <v>686</v>
       </c>
       <c r="J324" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K324" t="s" s="44">
-        <v>1334</v>
+        <v>249</v>
       </c>
       <c r="L324" t="s" s="43">
-        <v>2323</v>
+        <v>2320</v>
       </c>
       <c r="M324" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N324" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q324" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S324" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V324" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W324" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X324" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z324" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA324" t="s" s="43">
-        <v>2324</v>
+        <v>2321</v>
       </c>
       <c r="AB324" t="s" s="43">
-        <v>2325</v>
+        <v>2322</v>
       </c>
       <c r="AC324" s="43"/>
     </row>
     <row r="325">
       <c r="B325" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C325" t="s" s="43">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D325" t="s" s="43">
-        <v>34</v>
+        <v>2323</v>
       </c>
       <c r="E325" t="s" s="43">
+        <v>2324</v>
+      </c>
+      <c r="F325" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G325" t="s" s="43">
+        <v>2325</v>
+      </c>
+      <c r="H325" t="s" s="43">
         <v>2326</v>
       </c>
-      <c r="F325" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I325" t="s" s="44">
-        <v>692</v>
+        <v>193</v>
       </c>
       <c r="J325" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K325" t="s" s="44">
-        <v>248</v>
+        <v>2138</v>
       </c>
       <c r="L325" t="s" s="43">
+        <v>2327</v>
+      </c>
+      <c r="M325" t="s" s="44">
+        <v>62</v>
+      </c>
+      <c r="N325" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="O325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q325" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="R325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W325" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="X325" t="s" s="44">
+        <v>64</v>
+      </c>
+      <c r="Y325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z325" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA325" t="s" s="43">
+        <v>2328</v>
+      </c>
+      <c r="AB325" t="s" s="43">
         <v>2329</v>
-      </c>
-[...46 lines deleted...]
-        <v>2331</v>
       </c>
       <c r="AC325" s="43"/>
     </row>
     <row r="326">
       <c r="B326" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C326" t="s" s="43">
         <v>666</v>
       </c>
       <c r="D326" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E326" t="s" s="43">
+        <v>2330</v>
+      </c>
+      <c r="F326" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G326" t="s" s="43">
+        <v>2331</v>
+      </c>
+      <c r="H326" t="s" s="43">
         <v>2332</v>
       </c>
-      <c r="E326" t="s" s="43">
+      <c r="I326" t="s" s="44">
+        <v>406</v>
+      </c>
+      <c r="J326" t="s" s="44">
+        <v>1119</v>
+      </c>
+      <c r="K326" t="s" s="44">
         <v>2333</v>
       </c>
-      <c r="F326" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G326" t="s" s="43">
+      <c r="L326" t="s" s="43">
         <v>2334</v>
       </c>
-      <c r="H326" t="s" s="43">
+      <c r="M326" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z326" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA326" t="s" s="43">
         <v>2335</v>
       </c>
-      <c r="I326" t="s" s="44">
-[...8 lines deleted...]
-      <c r="L326" t="s" s="43">
+      <c r="AB326" t="s" s="43">
         <v>2336</v>
-      </c>
-[...46 lines deleted...]
-        <v>2338</v>
       </c>
       <c r="AC326" s="43"/>
     </row>
     <row r="327">
       <c r="B327" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C327" t="s" s="43">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D327" t="s" s="43">
-        <v>34</v>
+        <v>2337</v>
       </c>
       <c r="E327" t="s" s="43">
+        <v>2338</v>
+      </c>
+      <c r="F327" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G327" t="s" s="43">
         <v>2339</v>
       </c>
-      <c r="F327" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G327" t="s" s="43">
+      <c r="H327" t="s" s="43">
         <v>2340</v>
       </c>
-      <c r="H327" t="s" s="43">
+      <c r="I327" t="s" s="44">
+        <v>59</v>
+      </c>
+      <c r="J327" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K327" t="s" s="44">
         <v>2341</v>
       </c>
-      <c r="I327" t="s" s="44">
-[...5 lines deleted...]
-      <c r="K327" t="s" s="44">
+      <c r="L327" t="s" s="43">
         <v>2342</v>
       </c>
-      <c r="L327" t="s" s="43">
+      <c r="M327" t="s" s="44">
+        <v>62</v>
+      </c>
+      <c r="N327" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="O327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q327" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="R327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S327" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="T327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V327" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="W327" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="X327" t="s" s="44">
+        <v>64</v>
+      </c>
+      <c r="Y327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z327" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA327" t="s" s="43">
         <v>2343</v>
       </c>
-      <c r="M327" t="s" s="44">
-[...41 lines deleted...]
-      <c r="AA327" t="s" s="43">
+      <c r="AB327" t="s" s="43">
         <v>2344</v>
       </c>
-      <c r="AB327" t="s" s="43">
+      <c r="AC327" t="s" s="43">
         <v>2345</v>
       </c>
-      <c r="AC327" s="43"/>
     </row>
     <row r="328">
       <c r="B328" t="s" s="43">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="C328" t="s" s="43">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D328" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E328" t="s" s="43">
         <v>2346</v>
       </c>
-      <c r="E328" t="s" s="43">
+      <c r="F328" t="s" s="43">
+        <v>2163</v>
+      </c>
+      <c r="G328" t="s" s="43">
         <v>2347</v>
       </c>
-      <c r="F328" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G328" t="s" s="43">
+      <c r="H328" t="s" s="43">
         <v>2348</v>
       </c>
-      <c r="H328" t="s" s="43">
+      <c r="I328" t="s" s="44">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J328" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K328" t="s" s="44">
         <v>2350</v>
       </c>
       <c r="L328" t="s" s="43">
         <v>2351</v>
       </c>
       <c r="M328" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N328" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q328" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S328" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V328" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W328" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X328" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z328" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA328" t="s" s="43">
         <v>2352</v>
       </c>
       <c r="AB328" t="s" s="43">
         <v>2353</v>
       </c>
-      <c r="AC328" t="s" s="43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC328" s="43"/>
     </row>
     <row r="329">
       <c r="B329" t="s" s="43">
-        <v>2168</v>
+        <v>2354</v>
       </c>
       <c r="C329" t="s" s="43">
-        <v>688</v>
+        <v>33</v>
       </c>
       <c r="D329" t="s" s="43">
-        <v>34</v>
+        <v>2355</v>
       </c>
       <c r="E329" t="s" s="43">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="F329" t="s" s="43">
-        <v>2170</v>
+        <v>2357</v>
       </c>
       <c r="G329" t="s" s="43">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="H329" t="s" s="43">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="I329" t="s" s="44">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="J329" t="s" s="44">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="K329" t="s" s="44">
-        <v>2359</v>
+        <v>1855</v>
       </c>
       <c r="L329" t="s" s="43">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="M329" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q329" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S329" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W329" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X329" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y329" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z329" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA329" t="s" s="43">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="AB329" t="s" s="43">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="AC329" s="43"/>
     </row>
     <row r="330">
       <c r="B330" t="s" s="43">
-        <v>2363</v>
+        <v>2354</v>
       </c>
       <c r="C330" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D330" t="s" s="43">
         <v>2364</v>
       </c>
       <c r="E330" t="s" s="43">
         <v>2365</v>
       </c>
       <c r="F330" t="s" s="43">
+        <v>2357</v>
+      </c>
+      <c r="G330" t="s" s="43">
         <v>2366</v>
       </c>
-      <c r="G330" t="s" s="43">
+      <c r="H330" t="s" s="43">
         <v>2367</v>
       </c>
-      <c r="H330" t="s" s="43">
+      <c r="I330" t="s" s="44">
+        <v>630</v>
+      </c>
+      <c r="J330" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K330" t="s" s="44">
+        <v>1855</v>
+      </c>
+      <c r="L330" t="s" s="43">
         <v>2368</v>
-      </c>
-[...10 lines deleted...]
-        <v>2370</v>
       </c>
       <c r="M330" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q330" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S330" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W330" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X330" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y330" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z330" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA330" t="s" s="43">
-        <v>2371</v>
+        <v>2369</v>
       </c>
       <c r="AB330" t="s" s="43">
-        <v>2372</v>
+        <v>2370</v>
       </c>
       <c r="AC330" s="43"/>
     </row>
     <row r="331">
       <c r="B331" t="s" s="43">
-        <v>2363</v>
+        <v>2354</v>
       </c>
       <c r="C331" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D331" t="s" s="43">
+        <v>2371</v>
+      </c>
+      <c r="E331" t="s" s="43">
+        <v>2372</v>
+      </c>
+      <c r="F331" t="s" s="43">
+        <v>2357</v>
+      </c>
+      <c r="G331" t="s" s="43">
         <v>2373</v>
       </c>
-      <c r="E331" t="s" s="43">
+      <c r="H331" t="s" s="43">
         <v>2374</v>
       </c>
-      <c r="F331" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I331" t="s" s="44">
-        <v>637</v>
+        <v>202</v>
       </c>
       <c r="J331" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K331" t="s" s="44">
-        <v>1861</v>
+        <v>123</v>
       </c>
       <c r="L331" t="s" s="43">
-        <v>2377</v>
+        <v>2375</v>
       </c>
       <c r="M331" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N331" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P331" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q331" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S331" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W331" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z331" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA331" t="s" s="43">
-        <v>2378</v>
+        <v>2376</v>
       </c>
       <c r="AB331" t="s" s="43">
-        <v>2379</v>
+        <v>2377</v>
       </c>
       <c r="AC331" s="43"/>
     </row>
     <row r="332">
       <c r="B332" t="s" s="43">
-        <v>2363</v>
+        <v>2378</v>
       </c>
       <c r="C332" t="s" s="43">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="D332" t="s" s="43">
+        <v>2379</v>
+      </c>
+      <c r="E332" t="s" s="43">
         <v>2380</v>
       </c>
-      <c r="E332" t="s" s="43">
+      <c r="F332" t="s" s="43">
         <v>2381</v>
-      </c>
-[...1 lines deleted...]
-        <v>2366</v>
       </c>
       <c r="G332" t="s" s="43">
         <v>2382</v>
       </c>
       <c r="H332" t="s" s="43">
         <v>2383</v>
       </c>
       <c r="I332" t="s" s="44">
-        <v>201</v>
+        <v>162</v>
       </c>
       <c r="J332" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K332" t="s" s="44">
-        <v>122</v>
+        <v>669</v>
       </c>
       <c r="L332" t="s" s="43">
         <v>2384</v>
       </c>
       <c r="M332" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N332" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O332" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P332" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q332" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R332" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S332" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T332" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U332" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V332" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W332" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X332" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y332" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z332" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA332" t="s" s="43">
         <v>2385</v>
       </c>
       <c r="AB332" t="s" s="43">
         <v>2386</v>
       </c>
       <c r="AC332" s="43"/>
     </row>
     <row r="333">
       <c r="B333" t="s" s="43">
+        <v>2378</v>
+      </c>
+      <c r="C333" t="s" s="43">
+        <v>47</v>
+      </c>
+      <c r="D333" t="s" s="43">
         <v>2387</v>
       </c>
-      <c r="C333" t="s" s="43">
-[...2 lines deleted...]
-      <c r="D333" t="s" s="43">
+      <c r="E333" t="s" s="43">
         <v>2388</v>
       </c>
-      <c r="E333" t="s" s="43">
+      <c r="F333" t="s" s="43">
+        <v>2381</v>
+      </c>
+      <c r="G333" t="s" s="43">
+        <v>2382</v>
+      </c>
+      <c r="H333" t="s" s="43">
         <v>2389</v>
       </c>
-      <c r="F333" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="I333" t="s" s="44">
-        <v>161</v>
+        <v>886</v>
       </c>
       <c r="J333" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K333" t="s" s="44">
-        <v>2393</v>
+        <v>388</v>
       </c>
       <c r="L333" t="s" s="43">
-        <v>2394</v>
+        <v>2390</v>
       </c>
       <c r="M333" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N333" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q333" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V333" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W333" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X333" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y333" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z333" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA333" t="s" s="43">
-        <v>2395</v>
+        <v>2391</v>
       </c>
       <c r="AB333" t="s" s="43">
-        <v>2396</v>
+        <v>2386</v>
       </c>
       <c r="AC333" s="43"/>
     </row>
     <row r="334">
       <c r="B334" t="s" s="43">
-        <v>2387</v>
+        <v>2378</v>
       </c>
       <c r="C334" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D334" t="s" s="43">
-        <v>2397</v>
+        <v>34</v>
       </c>
       <c r="E334" t="s" s="43">
-        <v>2398</v>
+        <v>2392</v>
       </c>
       <c r="F334" t="s" s="43">
-        <v>2390</v>
+        <v>2381</v>
       </c>
       <c r="G334" t="s" s="43">
-        <v>2391</v>
+        <v>2382</v>
       </c>
       <c r="H334" t="s" s="43">
-        <v>2399</v>
+        <v>2393</v>
       </c>
       <c r="I334" t="s" s="44">
-        <v>896</v>
+        <v>286</v>
       </c>
       <c r="J334" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K334" t="s" s="44">
-        <v>2400</v>
+        <v>640</v>
       </c>
       <c r="L334" t="s" s="43">
-        <v>2401</v>
+        <v>2394</v>
       </c>
       <c r="M334" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N334" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q334" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V334" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W334" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X334" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y334" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z334" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA334" t="s" s="43">
-        <v>2402</v>
+        <v>2395</v>
       </c>
       <c r="AB334" t="s" s="43">
-        <v>2396</v>
+        <v>2386</v>
       </c>
       <c r="AC334" s="43"/>
     </row>
     <row r="335">
       <c r="B335" t="s" s="43">
-        <v>2387</v>
+        <v>2378</v>
       </c>
       <c r="C335" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D335" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E335" t="s" s="43">
-        <v>2403</v>
+        <v>2396</v>
       </c>
       <c r="F335" t="s" s="43">
-        <v>2390</v>
+        <v>2381</v>
       </c>
       <c r="G335" t="s" s="43">
-        <v>2391</v>
+        <v>2397</v>
       </c>
       <c r="H335" t="s" s="43">
-        <v>2404</v>
+        <v>2398</v>
       </c>
       <c r="I335" t="s" s="44">
-        <v>285</v>
+        <v>686</v>
       </c>
       <c r="J335" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K335" t="s" s="44">
-        <v>647</v>
+        <v>87</v>
       </c>
       <c r="L335" t="s" s="43">
-        <v>2405</v>
+        <v>2399</v>
       </c>
       <c r="M335" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z335" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA335" t="s" s="43">
-        <v>2406</v>
+        <v>2400</v>
       </c>
       <c r="AB335" t="s" s="43">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="AC335" s="43"/>
     </row>
     <row r="336">
       <c r="B336" t="s" s="43">
-        <v>2387</v>
+        <v>2378</v>
       </c>
       <c r="C336" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D336" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E336" t="s" s="43">
-        <v>2407</v>
+        <v>2402</v>
       </c>
       <c r="F336" t="s" s="43">
-        <v>2390</v>
+        <v>2381</v>
       </c>
       <c r="G336" t="s" s="43">
-        <v>2408</v>
+        <v>2403</v>
       </c>
       <c r="H336" t="s" s="43">
-        <v>2409</v>
+        <v>2404</v>
       </c>
       <c r="I336" t="s" s="44">
-        <v>692</v>
+        <v>286</v>
       </c>
       <c r="J336" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K336" t="s" s="44">
-        <v>87</v>
+        <v>2405</v>
       </c>
       <c r="L336" t="s" s="43">
-        <v>2410</v>
+        <v>2406</v>
       </c>
       <c r="M336" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y336" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z336" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA336" t="s" s="43">
-        <v>2411</v>
+        <v>2407</v>
       </c>
       <c r="AB336" t="s" s="43">
-        <v>2412</v>
+        <v>2408</v>
       </c>
       <c r="AC336" s="43"/>
     </row>
     <row r="337">
       <c r="B337" t="s" s="43">
-        <v>2387</v>
+        <v>2378</v>
       </c>
       <c r="C337" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D337" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E337" t="s" s="43">
-        <v>2413</v>
+        <v>2409</v>
       </c>
       <c r="F337" t="s" s="43">
-        <v>2390</v>
+        <v>2381</v>
       </c>
       <c r="G337" t="s" s="43">
-        <v>2414</v>
+        <v>2403</v>
       </c>
       <c r="H337" t="s" s="43">
-        <v>2415</v>
+        <v>2410</v>
       </c>
       <c r="I337" t="s" s="44">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="J337" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K337" t="s" s="44">
-        <v>2235</v>
+        <v>2411</v>
       </c>
       <c r="L337" t="s" s="43">
-        <v>2416</v>
+        <v>2412</v>
       </c>
       <c r="M337" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y337" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z337" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA337" t="s" s="43">
-        <v>2417</v>
+        <v>2413</v>
       </c>
       <c r="AB337" t="s" s="43">
-        <v>2418</v>
+        <v>2414</v>
       </c>
       <c r="AC337" s="43"/>
     </row>
     <row r="338">
       <c r="B338" t="s" s="43">
-        <v>2387</v>
+        <v>2378</v>
       </c>
       <c r="C338" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D338" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E338" t="s" s="43">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="F338" t="s" s="43">
-        <v>2390</v>
+        <v>2381</v>
       </c>
       <c r="G338" t="s" s="43">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="H338" t="s" s="43">
-        <v>2420</v>
+        <v>2417</v>
       </c>
       <c r="I338" t="s" s="44">
-        <v>296</v>
+        <v>686</v>
       </c>
       <c r="J338" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K338" t="s" s="44">
-        <v>2421</v>
+        <v>123</v>
       </c>
       <c r="L338" t="s" s="43">
-        <v>2422</v>
+        <v>2418</v>
       </c>
       <c r="M338" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z338" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA338" t="s" s="43">
-        <v>2423</v>
+        <v>2419</v>
       </c>
       <c r="AB338" t="s" s="43">
-        <v>2424</v>
+        <v>2420</v>
       </c>
       <c r="AC338" s="43"/>
     </row>
     <row r="339">
       <c r="B339" t="s" s="43">
-        <v>2387</v>
+        <v>2421</v>
       </c>
       <c r="C339" t="s" s="43">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="D339" t="s" s="43">
-        <v>34</v>
+        <v>2422</v>
       </c>
       <c r="E339" t="s" s="43">
+        <v>2423</v>
+      </c>
+      <c r="F339" t="s" s="43">
+        <v>2424</v>
+      </c>
+      <c r="G339" t="s" s="43">
         <v>2425</v>
       </c>
-      <c r="F339" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G339" t="s" s="43">
+      <c r="H339" t="s" s="43">
         <v>2426</v>
       </c>
-      <c r="H339" t="s" s="43">
+      <c r="I339" t="s" s="44">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="J339" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K339" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L339" t="s" s="43">
         <v>2428</v>
       </c>
       <c r="M339" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q339" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W339" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z339" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA339" t="s" s="43">
         <v>2429</v>
       </c>
       <c r="AB339" t="s" s="43">
         <v>2430</v>
       </c>
       <c r="AC339" s="43"/>
     </row>
     <row r="340">
       <c r="B340" t="s" s="43">
         <v>2431</v>
       </c>
       <c r="C340" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D340" t="s" s="43">
         <v>2432</v>
       </c>
       <c r="E340" t="s" s="43">
         <v>2433</v>
       </c>
       <c r="F340" t="s" s="43">
         <v>2434</v>
       </c>
       <c r="G340" t="s" s="43">
         <v>2435</v>
       </c>
       <c r="H340" t="s" s="43">
         <v>2436</v>
       </c>
       <c r="I340" t="s" s="44">
-        <v>2437</v>
+        <v>297</v>
       </c>
       <c r="J340" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K340" t="s" s="44">
-        <v>122</v>
+        <v>801</v>
       </c>
       <c r="L340" t="s" s="43">
-        <v>2438</v>
+        <v>2437</v>
       </c>
       <c r="M340" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q340" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S340" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W340" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X340" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z340" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA340" t="s" s="43">
+        <v>2438</v>
+      </c>
+      <c r="AB340" t="s" s="43">
         <v>2439</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440</v>
       </c>
       <c r="AC340" s="43"/>
     </row>
     <row r="341">
       <c r="B341" t="s" s="43">
+        <v>2421</v>
+      </c>
+      <c r="C341" t="s" s="43">
+        <v>47</v>
+      </c>
+      <c r="D341" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E341" t="s" s="43">
+        <v>2440</v>
+      </c>
+      <c r="F341" t="s" s="43">
+        <v>2424</v>
+      </c>
+      <c r="G341" t="s" s="43">
         <v>2441</v>
       </c>
-      <c r="C341" t="s" s="43">
-[...2 lines deleted...]
-      <c r="D341" t="s" s="43">
+      <c r="H341" t="s" s="43">
         <v>2442</v>
       </c>
-      <c r="E341" t="s" s="43">
+      <c r="I341" t="s" s="44">
         <v>2443</v>
-      </c>
-[...10 lines deleted...]
-        <v>296</v>
       </c>
       <c r="J341" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K341" t="s" s="44">
-        <v>1327</v>
+        <v>2444</v>
       </c>
       <c r="L341" t="s" s="43">
+        <v>2445</v>
+      </c>
+      <c r="M341" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z341" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA341" t="s" s="43">
+        <v>2446</v>
+      </c>
+      <c r="AB341" t="s" s="43">
         <v>2447</v>
-      </c>
-[...46 lines deleted...]
-        <v>2449</v>
       </c>
       <c r="AC341" s="43"/>
     </row>
     <row r="342">
       <c r="B342" t="s" s="43">
-        <v>2431</v>
+        <v>2421</v>
       </c>
       <c r="C342" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D342" t="s" s="43">
-        <v>34</v>
+        <v>2448</v>
       </c>
       <c r="E342" t="s" s="43">
+        <v>2449</v>
+      </c>
+      <c r="F342" t="s" s="43">
+        <v>2424</v>
+      </c>
+      <c r="G342" t="s" s="43">
         <v>2450</v>
       </c>
-      <c r="F342" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G342" t="s" s="43">
+      <c r="H342" t="s" s="43">
         <v>2451</v>
       </c>
-      <c r="H342" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I342" t="s" s="44">
-        <v>2453</v>
+        <v>59</v>
       </c>
       <c r="J342" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K342" t="s" s="44">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L342" t="s" s="43">
+        <v>2452</v>
+      </c>
+      <c r="M342" t="s" s="44">
+        <v>62</v>
+      </c>
+      <c r="N342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S342" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="T342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V342" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="W342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X342" t="s" s="44">
+        <v>64</v>
+      </c>
+      <c r="Y342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z342" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA342" t="s" s="43">
+        <v>2453</v>
+      </c>
+      <c r="AB342" t="s" s="43">
         <v>2454</v>
-      </c>
-[...46 lines deleted...]
-        <v>2456</v>
       </c>
       <c r="AC342" s="43"/>
     </row>
     <row r="343">
       <c r="B343" t="s" s="43">
-        <v>2431</v>
+        <v>2421</v>
       </c>
       <c r="C343" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D343" t="s" s="43">
+        <v>2455</v>
+      </c>
+      <c r="E343" t="s" s="43">
+        <v>2456</v>
+      </c>
+      <c r="F343" t="s" s="43">
+        <v>2424</v>
+      </c>
+      <c r="G343" t="s" s="43">
         <v>2457</v>
       </c>
-      <c r="E343" t="s" s="43">
+      <c r="H343" t="s" s="43">
         <v>2458</v>
       </c>
-      <c r="F343" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G343" t="s" s="43">
+      <c r="I343" t="s" s="44">
+        <v>202</v>
+      </c>
+      <c r="J343" t="s" s="44">
+        <v>781</v>
+      </c>
+      <c r="K343" t="s" s="44">
+        <v>1104</v>
+      </c>
+      <c r="L343" t="s" s="43">
         <v>2459</v>
-      </c>
-[...13 lines deleted...]
-        <v>2461</v>
       </c>
       <c r="M343" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q343" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S343" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V343" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X343" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z343" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA343" t="s" s="43">
-        <v>2462</v>
+        <v>2460</v>
       </c>
       <c r="AB343" t="s" s="43">
-        <v>2463</v>
+        <v>2461</v>
       </c>
       <c r="AC343" s="43"/>
     </row>
     <row r="344">
       <c r="B344" t="s" s="43">
-        <v>2431</v>
+        <v>2462</v>
       </c>
       <c r="C344" t="s" s="43">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="D344" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E344" t="s" s="43">
+        <v>2463</v>
+      </c>
+      <c r="F344" t="s" s="43">
         <v>2464</v>
       </c>
-      <c r="E344" t="s" s="43">
+      <c r="G344" t="s" s="43">
         <v>2465</v>
       </c>
-      <c r="F344" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G344" t="s" s="43">
+      <c r="H344" t="s" s="43">
         <v>2466</v>
       </c>
-      <c r="H344" t="s" s="43">
+      <c r="I344" t="s" s="44">
+        <v>2166</v>
+      </c>
+      <c r="J344" t="s" s="44">
         <v>2467</v>
       </c>
-      <c r="I344" t="s" s="44">
-[...4 lines deleted...]
-      </c>
       <c r="K344" t="s" s="44">
-        <v>1104</v>
+        <v>2468</v>
       </c>
       <c r="L344" t="s" s="43">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="M344" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q344" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S344" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z344" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA344" t="s" s="43">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="AB344" t="s" s="43">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="AC344" s="43"/>
     </row>
     <row r="345">
       <c r="B345" t="s" s="43">
-        <v>2471</v>
+        <v>2462</v>
       </c>
       <c r="C345" t="s" s="43">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D345" t="s" s="43">
-        <v>34</v>
+        <v>2472</v>
       </c>
       <c r="E345" t="s" s="43">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="F345" t="s" s="43">
-        <v>2473</v>
+        <v>2464</v>
       </c>
       <c r="G345" t="s" s="43">
         <v>2474</v>
       </c>
       <c r="H345" t="s" s="43">
         <v>2475</v>
       </c>
       <c r="I345" t="s" s="44">
-        <v>2173</v>
+        <v>2476</v>
       </c>
       <c r="J345" t="s" s="44">
-        <v>2476</v>
+        <v>781</v>
       </c>
       <c r="K345" t="s" s="44">
+        <v>1104</v>
+      </c>
+      <c r="L345" t="s" s="43">
         <v>2477</v>
       </c>
-      <c r="L345" t="s" s="43">
+      <c r="M345" t="s" s="44">
+        <v>62</v>
+      </c>
+      <c r="N345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q345" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="R345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S345" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="T345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W345" t="s" s="44">
+        <v>63</v>
+      </c>
+      <c r="X345" t="s" s="44">
+        <v>64</v>
+      </c>
+      <c r="Y345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z345" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA345" t="s" s="43">
         <v>2478</v>
       </c>
-      <c r="M345" t="s" s="44">
-[...41 lines deleted...]
-      <c r="AA345" t="s" s="43">
+      <c r="AB345" t="s" s="43">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
       <c r="AC345" s="43"/>
     </row>
     <row r="346">
       <c r="B346" t="s" s="43">
-        <v>2471</v>
+        <v>2462</v>
       </c>
       <c r="C346" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D346" t="s" s="43">
+        <v>2480</v>
+      </c>
+      <c r="E346" t="s" s="43">
         <v>2481</v>
       </c>
-      <c r="E346" t="s" s="43">
+      <c r="F346" t="s" s="43">
+        <v>2464</v>
+      </c>
+      <c r="G346" t="s" s="43">
         <v>2482</v>
       </c>
-      <c r="F346" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G346" t="s" s="43">
+      <c r="H346" t="s" s="43">
         <v>2483</v>
       </c>
-      <c r="H346" t="s" s="43">
+      <c r="I346" t="s" s="44">
         <v>2484</v>
       </c>
-      <c r="I346" t="s" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="J346" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K346" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L346" t="s" s="43">
-        <v>2486</v>
+        <v>2485</v>
       </c>
       <c r="M346" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q346" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S346" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V346" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W346" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X346" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z346" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA346" t="s" s="43">
+        <v>2486</v>
+      </c>
+      <c r="AB346" t="s" s="43">
         <v>2487</v>
-      </c>
-[...1 lines deleted...]
-        <v>2488</v>
       </c>
       <c r="AC346" s="43"/>
     </row>
     <row r="347">
       <c r="B347" t="s" s="43">
-        <v>2471</v>
+        <v>2421</v>
       </c>
       <c r="C347" t="s" s="43">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="D347" t="s" s="43">
+        <v>2488</v>
+      </c>
+      <c r="E347" t="s" s="43">
         <v>2489</v>
       </c>
-      <c r="E347" t="s" s="43">
+      <c r="F347" t="s" s="43">
+        <v>2424</v>
+      </c>
+      <c r="G347" t="s" s="43">
         <v>2490</v>
       </c>
-      <c r="F347" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G347" t="s" s="43">
+      <c r="H347" t="s" s="43">
         <v>2491</v>
       </c>
-      <c r="H347" t="s" s="43">
+      <c r="I347" t="s" s="44">
         <v>2492</v>
       </c>
-      <c r="I347" t="s" s="44">
+      <c r="J347" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K347" t="s" s="44">
+        <v>2200</v>
+      </c>
+      <c r="L347" t="s" s="43">
         <v>2493</v>
-      </c>
-[...7 lines deleted...]
-        <v>2494</v>
       </c>
       <c r="M347" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q347" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S347" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V347" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W347" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X347" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z347" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA347" t="s" s="43">
+        <v>2494</v>
+      </c>
+      <c r="AB347" t="s" s="43">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
       <c r="AC347" s="43"/>
     </row>
     <row r="348">
       <c r="B348" t="s" s="43">
-        <v>2471</v>
+        <v>2462</v>
       </c>
       <c r="C348" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D348" t="s" s="43">
+        <v>2496</v>
+      </c>
+      <c r="E348" t="s" s="43">
         <v>2497</v>
       </c>
-      <c r="E348" t="s" s="43">
+      <c r="F348" t="s" s="43">
+        <v>2464</v>
+      </c>
+      <c r="G348" t="s" s="43">
         <v>2498</v>
       </c>
-      <c r="F348" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G348" t="s" s="43">
+      <c r="H348" t="s" s="43">
         <v>2499</v>
       </c>
-      <c r="H348" t="s" s="43">
+      <c r="I348" t="s" s="44">
+        <v>656</v>
+      </c>
+      <c r="J348" t="s" s="44">
+        <v>781</v>
+      </c>
+      <c r="K348" t="s" s="44">
+        <v>1104</v>
+      </c>
+      <c r="L348" t="s" s="43">
         <v>2500</v>
-      </c>
-[...10 lines deleted...]
-        <v>2503</v>
       </c>
       <c r="M348" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N348" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q348" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W348" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z348" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA348" t="s" s="43">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="AB348" t="s" s="43">
-        <v>2505</v>
-[...1 lines deleted...]
-      <c r="AC348" s="43"/>
+        <v>2502</v>
+      </c>
+      <c r="AC348" t="s" s="43">
+        <v>2503</v>
+      </c>
     </row>
     <row r="349">
       <c r="B349" t="s" s="43">
-        <v>2471</v>
+        <v>2431</v>
       </c>
       <c r="C349" t="s" s="43">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="D349" t="s" s="43">
+        <v>2504</v>
+      </c>
+      <c r="E349" t="s" s="43">
+        <v>2505</v>
+      </c>
+      <c r="F349" t="s" s="43">
+        <v>2434</v>
+      </c>
+      <c r="G349" t="s" s="43">
         <v>2506</v>
       </c>
-      <c r="E349" t="s" s="43">
+      <c r="H349" t="s" s="43">
         <v>2507</v>
       </c>
-      <c r="F349" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G349" t="s" s="43">
+      <c r="I349" t="s" s="44">
         <v>2508</v>
       </c>
-      <c r="H349" t="s" s="43">
+      <c r="J349" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K349" t="s" s="44">
+        <v>219</v>
+      </c>
+      <c r="L349" t="s" s="43">
         <v>2509</v>
-      </c>
-[...10 lines deleted...]
-        <v>2510</v>
       </c>
       <c r="M349" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N349" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O349" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P349" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q349" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R349" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S349" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T349" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U349" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V349" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W349" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X349" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y349" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Z349" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA349" t="s" s="43">
+        <v>2510</v>
+      </c>
+      <c r="AB349" t="s" s="43">
         <v>2511</v>
       </c>
-      <c r="AB349" t="s" s="43">
-[...4 lines deleted...]
-      </c>
+      <c r="AC349" s="43"/>
     </row>
     <row r="350">
       <c r="B350" t="s" s="43">
-        <v>2441</v>
+        <v>2512</v>
       </c>
       <c r="C350" t="s" s="43">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D350" t="s" s="43">
+        <v>2513</v>
+      </c>
+      <c r="E350" t="s" s="43">
         <v>2514</v>
       </c>
-      <c r="E350" t="s" s="43">
+      <c r="F350" t="s" s="43">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
       <c r="G350" t="s" s="43">
         <v>2516</v>
       </c>
       <c r="H350" t="s" s="43">
         <v>2517</v>
       </c>
       <c r="I350" t="s" s="44">
+        <v>566</v>
+      </c>
+      <c r="J350" t="s" s="44">
+        <v>40</v>
+      </c>
+      <c r="K350" t="s" s="44">
         <v>2518</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="L350" t="s" s="43">
         <v>2519</v>
       </c>
       <c r="M350" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N350" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O350" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P350" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Q350" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R350" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S350" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="T350" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U350" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V350" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W350" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X350" t="s" s="44">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y350" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="Z350" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA350" t="s" s="43">
         <v>2520</v>
       </c>
       <c r="AB350" t="s" s="43">
         <v>2521</v>
       </c>
       <c r="AC350" s="43"/>
     </row>
     <row r="351">
       <c r="B351" t="s" s="43">
+        <v>2512</v>
+      </c>
+      <c r="C351" t="s" s="43">
+        <v>47</v>
+      </c>
+      <c r="D351" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="E351" t="s" s="43">
         <v>2522</v>
       </c>
-      <c r="C351" t="s" s="43">
-[...2 lines deleted...]
-      <c r="D351" t="s" s="43">
+      <c r="F351" t="s" s="43">
+        <v>2515</v>
+      </c>
+      <c r="G351" t="s" s="43">
+        <v>2516</v>
+      </c>
+      <c r="H351" t="s" s="43">
         <v>2523</v>
       </c>
-      <c r="E351" t="s" s="43">
+      <c r="I351" t="s" s="44">
+        <v>877</v>
+      </c>
+      <c r="J351" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K351" t="s" s="44">
+        <v>123</v>
+      </c>
+      <c r="L351" t="s" s="43">
         <v>2524</v>
       </c>
-      <c r="F351" t="s" s="43">
+      <c r="M351" t="s" s="44">
+        <v>43</v>
+      </c>
+      <c r="N351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="O351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="P351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Q351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="R351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="S351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="T351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="U351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="V351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="W351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="X351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Y351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z351" t="s" s="44">
+        <v>44</v>
+      </c>
+      <c r="AA351" t="s" s="43">
         <v>2525</v>
       </c>
-      <c r="G351" t="s" s="43">
+      <c r="AB351" t="s" s="43">
         <v>2526</v>
-      </c>
-[...61 lines deleted...]
-        <v>2531</v>
       </c>
       <c r="AC351" s="43"/>
     </row>
     <row r="352">
       <c r="B352" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C352" t="s" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D352" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E352" t="s" s="43">
-        <v>2532</v>
+        <v>2527</v>
       </c>
       <c r="F352" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G352" t="s" s="43">
-        <v>2526</v>
+        <v>2516</v>
       </c>
       <c r="H352" t="s" s="43">
-        <v>2533</v>
+        <v>2528</v>
       </c>
       <c r="I352" t="s" s="44">
-        <v>887</v>
+        <v>686</v>
       </c>
       <c r="J352" t="s" s="44">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="K352" t="s" s="44">
-        <v>122</v>
+        <v>1104</v>
       </c>
       <c r="L352" t="s" s="43">
-        <v>2534</v>
+        <v>2529</v>
       </c>
       <c r="M352" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z352" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA352" t="s" s="43">
-        <v>2535</v>
+        <v>2530</v>
       </c>
       <c r="AB352" t="s" s="43">
-        <v>2536</v>
+        <v>2531</v>
       </c>
       <c r="AC352" s="43"/>
     </row>
     <row r="353">
       <c r="B353" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C353" t="s" s="43">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D353" t="s" s="43">
-        <v>34</v>
+        <v>2532</v>
       </c>
       <c r="E353" t="s" s="43">
-        <v>2537</v>
+        <v>2533</v>
       </c>
       <c r="F353" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G353" t="s" s="43">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="H353" t="s" s="43">
-        <v>2538</v>
+        <v>2535</v>
       </c>
       <c r="I353" t="s" s="44">
-        <v>692</v>
+        <v>656</v>
       </c>
       <c r="J353" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K353" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L353" t="s" s="43">
-        <v>2539</v>
+        <v>2536</v>
       </c>
       <c r="M353" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q353" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="R353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V353" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="W353" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X353" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z353" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA353" t="s" s="43">
-        <v>2540</v>
+        <v>2537</v>
       </c>
       <c r="AB353" t="s" s="43">
-        <v>2541</v>
+        <v>2538</v>
       </c>
       <c r="AC353" s="43"/>
     </row>
     <row r="354">
       <c r="B354" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C354" t="s" s="43">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D354" t="s" s="43">
+        <v>2539</v>
+      </c>
+      <c r="E354" t="s" s="43">
+        <v>2540</v>
+      </c>
+      <c r="F354" t="s" s="43">
+        <v>2515</v>
+      </c>
+      <c r="G354" t="s" s="43">
+        <v>2541</v>
+      </c>
+      <c r="H354" t="s" s="43">
         <v>2542</v>
       </c>
-      <c r="E354" t="s" s="43">
+      <c r="I354" t="s" s="44">
+        <v>162</v>
+      </c>
+      <c r="J354" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="K354" t="s" s="44">
+        <v>123</v>
+      </c>
+      <c r="L354" t="s" s="43">
         <v>2543</v>
-      </c>
-[...19 lines deleted...]
-        <v>2546</v>
       </c>
       <c r="M354" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N354" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="O354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q354" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S354" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="T354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V354" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W354" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X354" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z354" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA354" t="s" s="43">
-        <v>2547</v>
+        <v>2544</v>
       </c>
       <c r="AB354" t="s" s="43">
-        <v>2548</v>
+        <v>2545</v>
       </c>
       <c r="AC354" s="43"/>
     </row>
     <row r="355">
       <c r="B355" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C355" t="s" s="43">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D355" t="s" s="43">
+        <v>2546</v>
+      </c>
+      <c r="E355" t="s" s="43">
+        <v>2547</v>
+      </c>
+      <c r="F355" t="s" s="43">
+        <v>2515</v>
+      </c>
+      <c r="G355" t="s" s="43">
+        <v>2548</v>
+      </c>
+      <c r="H355" t="s" s="43">
         <v>2549</v>
       </c>
-      <c r="E355" t="s" s="43">
-[...10 lines deleted...]
-      </c>
       <c r="I355" t="s" s="44">
-        <v>161</v>
+        <v>1228</v>
       </c>
       <c r="J355" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K355" t="s" s="44">
-        <v>922</v>
+        <v>194</v>
       </c>
       <c r="L355" t="s" s="43">
-        <v>2553</v>
+        <v>2550</v>
       </c>
       <c r="M355" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N355" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="O355" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P355" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q355" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R355" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S355" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T355" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U355" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V355" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W355" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X355" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y355" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z355" t="s" s="44">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="AA355" t="s" s="43">
-        <v>2554</v>
+        <v>2551</v>
       </c>
       <c r="AB355" t="s" s="43">
-        <v>2555</v>
+        <v>2552</v>
       </c>
       <c r="AC355" s="43"/>
     </row>
     <row r="356">
       <c r="B356" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C356" t="s" s="43">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D356" t="s" s="43">
-        <v>2556</v>
+        <v>34</v>
       </c>
       <c r="E356" t="s" s="43">
-        <v>2557</v>
+        <v>2553</v>
       </c>
       <c r="F356" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G356" t="s" s="43">
-        <v>2558</v>
+        <v>2554</v>
       </c>
       <c r="H356" t="s" s="43">
-        <v>2559</v>
+        <v>2555</v>
       </c>
       <c r="I356" t="s" s="44">
-        <v>201</v>
+        <v>525</v>
       </c>
       <c r="J356" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K356" t="s" s="44">
-        <v>248</v>
+        <v>211</v>
       </c>
       <c r="L356" t="s" s="43">
-        <v>2560</v>
+        <v>2556</v>
       </c>
       <c r="M356" t="s" s="44">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="N356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q356" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="R356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V356" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="W356" t="s" s="44">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="X356" t="s" s="44">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="Y356" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z356" t="s" s="44">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="AA356" t="s" s="43">
-        <v>2561</v>
+        <v>2557</v>
       </c>
       <c r="AB356" t="s" s="43">
-        <v>2562</v>
+        <v>2558</v>
       </c>
       <c r="AC356" s="43"/>
     </row>
     <row r="357">
       <c r="B357" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C357" t="s" s="43">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D357" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E357" t="s" s="43">
-        <v>2563</v>
+        <v>2559</v>
       </c>
       <c r="F357" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G357" t="s" s="43">
-        <v>2564</v>
+        <v>2554</v>
       </c>
       <c r="H357" t="s" s="43">
-        <v>2565</v>
+        <v>2560</v>
       </c>
       <c r="I357" t="s" s="44">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="J357" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K357" t="s" s="44">
-        <v>210</v>
+        <v>249</v>
       </c>
       <c r="L357" t="s" s="43">
-        <v>2566</v>
+        <v>2561</v>
       </c>
       <c r="M357" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z357" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA357" t="s" s="43">
-        <v>2567</v>
+        <v>2562</v>
       </c>
       <c r="AB357" t="s" s="43">
-        <v>2568</v>
+        <v>2563</v>
       </c>
       <c r="AC357" s="43"/>
     </row>
     <row r="358">
       <c r="B358" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C358" t="s" s="43">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D358" t="s" s="43">
-        <v>2569</v>
+        <v>2564</v>
       </c>
       <c r="E358" t="s" s="43">
-        <v>2570</v>
+        <v>2565</v>
       </c>
       <c r="F358" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G358" t="s" s="43">
-        <v>2571</v>
+        <v>2566</v>
       </c>
       <c r="H358" t="s" s="43">
-        <v>2572</v>
+        <v>2567</v>
       </c>
       <c r="I358" t="s" s="44">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J358" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K358" t="s" s="44">
-        <v>2573</v>
+        <v>2568</v>
       </c>
       <c r="L358" t="s" s="43">
-        <v>2574</v>
+        <v>2569</v>
       </c>
       <c r="M358" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z358" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA358" t="s" s="43">
-        <v>2575</v>
+        <v>2570</v>
       </c>
       <c r="AB358" t="s" s="43">
-        <v>2576</v>
+        <v>2571</v>
       </c>
       <c r="AC358" s="43"/>
     </row>
     <row r="359">
       <c r="B359" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C359" t="s" s="43">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D359" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E359" t="s" s="43">
-        <v>2577</v>
+        <v>2572</v>
       </c>
       <c r="F359" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G359" t="s" s="43">
-        <v>2578</v>
+        <v>2573</v>
       </c>
       <c r="H359" t="s" s="43">
-        <v>2579</v>
+        <v>2574</v>
       </c>
       <c r="I359" t="s" s="44">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J359" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K359" t="s" s="44">
         <v>363</v>
       </c>
       <c r="L359" t="s" s="43">
-        <v>2580</v>
+        <v>2575</v>
       </c>
       <c r="M359" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z359" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA359" t="s" s="43">
-        <v>2581</v>
+        <v>2576</v>
       </c>
       <c r="AB359" t="s" s="43">
-        <v>2582</v>
+        <v>2577</v>
       </c>
       <c r="AC359" s="43"/>
     </row>
     <row r="360">
       <c r="B360" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C360" t="s" s="43">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D360" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E360" t="s" s="43">
-        <v>2583</v>
+        <v>2578</v>
       </c>
       <c r="F360" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G360" t="s" s="43">
-        <v>2584</v>
+        <v>2579</v>
       </c>
       <c r="H360" t="s" s="43">
-        <v>2585</v>
+        <v>2580</v>
       </c>
       <c r="I360" t="s" s="44">
-        <v>1468</v>
+        <v>1457</v>
       </c>
       <c r="J360" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K360" t="s" s="44">
-        <v>1575</v>
+        <v>1569</v>
       </c>
       <c r="L360" t="s" s="43">
-        <v>2586</v>
+        <v>2581</v>
       </c>
       <c r="M360" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z360" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA360" t="s" s="43">
-        <v>2587</v>
+        <v>2582</v>
       </c>
       <c r="AB360" t="s" s="43">
-        <v>2588</v>
+        <v>2583</v>
       </c>
       <c r="AC360" s="43"/>
     </row>
     <row r="361">
       <c r="B361" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C361" t="s" s="43">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D361" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E361" t="s" s="43">
-        <v>2589</v>
+        <v>2584</v>
       </c>
       <c r="F361" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G361" t="s" s="43">
-        <v>2590</v>
+        <v>2585</v>
       </c>
       <c r="H361" t="s" s="43">
-        <v>2591</v>
+        <v>2586</v>
       </c>
       <c r="I361" t="s" s="44">
-        <v>2592</v>
+        <v>2587</v>
       </c>
       <c r="J361" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K361" t="s" s="44">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L361" t="s" s="43">
-        <v>2593</v>
+        <v>2588</v>
       </c>
       <c r="M361" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z361" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA361" t="s" s="43">
-        <v>2594</v>
+        <v>2589</v>
       </c>
       <c r="AB361" t="s" s="43">
-        <v>2595</v>
+        <v>2590</v>
       </c>
       <c r="AC361" s="43"/>
     </row>
     <row r="362">
       <c r="B362" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C362" t="s" s="43">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="D362" t="s" s="43">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="E362" t="s" s="43">
-        <v>2597</v>
+        <v>2592</v>
       </c>
       <c r="F362" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G362" t="s" s="43">
-        <v>2598</v>
+        <v>2593</v>
       </c>
       <c r="H362" t="s" s="43">
-        <v>2599</v>
+        <v>2594</v>
       </c>
       <c r="I362" t="s" s="44">
-        <v>2173</v>
+        <v>2166</v>
       </c>
       <c r="J362" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K362" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L362" t="s" s="43">
-        <v>2600</v>
+        <v>2595</v>
       </c>
       <c r="M362" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q362" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W362" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X362" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z362" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA362" t="s" s="43">
-        <v>2601</v>
+        <v>2596</v>
       </c>
       <c r="AB362" t="s" s="43">
-        <v>2602</v>
+        <v>2597</v>
       </c>
       <c r="AC362" s="43"/>
     </row>
     <row r="363">
       <c r="B363" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C363" t="s" s="43">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D363" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E363" t="s" s="43">
-        <v>2603</v>
+        <v>2598</v>
       </c>
       <c r="F363" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G363" t="s" s="43">
-        <v>2604</v>
+        <v>2599</v>
       </c>
       <c r="H363" t="s" s="43">
-        <v>2605</v>
+        <v>2600</v>
       </c>
       <c r="I363" t="s" s="44">
-        <v>2606</v>
+        <v>2601</v>
       </c>
       <c r="J363" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K363" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L363" t="s" s="43">
-        <v>2607</v>
+        <v>2602</v>
       </c>
       <c r="M363" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z363" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA363" t="s" s="43">
-        <v>2608</v>
+        <v>2603</v>
       </c>
       <c r="AB363" t="s" s="43">
-        <v>2609</v>
+        <v>2604</v>
       </c>
       <c r="AC363" s="43"/>
     </row>
     <row r="364">
       <c r="B364" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C364" t="s" s="43">
-        <v>233</v>
+        <v>561</v>
       </c>
       <c r="D364" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E364" t="s" s="43">
-        <v>2610</v>
+        <v>2605</v>
       </c>
       <c r="F364" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G364" t="s" s="43">
-        <v>2611</v>
+        <v>2606</v>
       </c>
       <c r="H364" t="s" s="43">
-        <v>2612</v>
+        <v>2607</v>
       </c>
       <c r="I364" t="s" s="44">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J364" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K364" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L364" t="s" s="43">
-        <v>2613</v>
+        <v>2608</v>
       </c>
       <c r="M364" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z364" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA364" t="s" s="43">
-        <v>2614</v>
+        <v>2609</v>
       </c>
       <c r="AB364" t="s" s="43">
-        <v>2615</v>
+        <v>2610</v>
       </c>
       <c r="AC364" s="43"/>
     </row>
     <row r="365">
       <c r="B365" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C365" t="s" s="43">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D365" t="s" s="43">
-        <v>2616</v>
+        <v>2611</v>
       </c>
       <c r="E365" t="s" s="43">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="F365" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G365" t="s" s="43">
-        <v>2618</v>
+        <v>2613</v>
       </c>
       <c r="H365" t="s" s="43">
-        <v>2619</v>
+        <v>2614</v>
       </c>
       <c r="I365" t="s" s="44">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J365" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K365" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L365" t="s" s="43">
-        <v>2620</v>
+        <v>2615</v>
       </c>
       <c r="M365" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y365" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z365" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA365" t="s" s="43">
-        <v>2621</v>
+        <v>2616</v>
       </c>
       <c r="AB365" t="s" s="43">
-        <v>2622</v>
+        <v>2617</v>
       </c>
       <c r="AC365" s="43"/>
     </row>
     <row r="366">
       <c r="B366" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C366" t="s" s="43">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D366" t="s" s="43">
-        <v>2623</v>
+        <v>2618</v>
       </c>
       <c r="E366" t="s" s="43">
-        <v>2624</v>
+        <v>2619</v>
       </c>
       <c r="F366" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G366" t="s" s="43">
-        <v>2625</v>
+        <v>2620</v>
       </c>
       <c r="H366" t="s" s="43">
-        <v>2626</v>
+        <v>2621</v>
       </c>
       <c r="I366" t="s" s="44">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J366" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K366" t="s" s="44">
-        <v>218</v>
+        <v>640</v>
       </c>
       <c r="L366" t="s" s="43">
-        <v>2627</v>
+        <v>2622</v>
       </c>
       <c r="M366" t="s" s="44">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P366" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Q366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W366" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="X366" t="s" s="44">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="Y366" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z366" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA366" t="s" s="43">
-        <v>2628</v>
+        <v>2623</v>
       </c>
       <c r="AB366" t="s" s="43">
-        <v>2622</v>
+        <v>2617</v>
       </c>
       <c r="AC366" s="43"/>
     </row>
     <row r="367">
       <c r="B367" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C367" t="s" s="43">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="D367" t="s" s="43">
-        <v>2629</v>
+        <v>2624</v>
       </c>
       <c r="E367" t="s" s="43">
-        <v>2630</v>
+        <v>2625</v>
       </c>
       <c r="F367" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G367" t="s" s="43">
-        <v>2625</v>
+        <v>2620</v>
       </c>
       <c r="H367" t="s" s="43">
-        <v>2631</v>
+        <v>2626</v>
       </c>
       <c r="I367" t="s" s="44">
         <v>86</v>
       </c>
       <c r="J367" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K367" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L367" t="s" s="43">
-        <v>2632</v>
+        <v>2622</v>
       </c>
       <c r="M367" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y367" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z367" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA367" t="s" s="43">
-        <v>2633</v>
+        <v>2627</v>
       </c>
       <c r="AB367" t="s" s="43">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="AC367" s="43"/>
     </row>
     <row r="368">
       <c r="B368" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C368" t="s" s="43">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D368" t="s" s="43">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="E368" t="s" s="43">
-        <v>2636</v>
+        <v>2630</v>
       </c>
       <c r="F368" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G368" t="s" s="43">
-        <v>2637</v>
+        <v>2631</v>
       </c>
       <c r="H368" t="s" s="43">
-        <v>2638</v>
+        <v>2632</v>
       </c>
       <c r="I368" t="s" s="44">
-        <v>2639</v>
+        <v>2633</v>
       </c>
       <c r="J368" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="K368" t="s" s="44">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="L368" t="s" s="43">
-        <v>2640</v>
+        <v>2634</v>
       </c>
       <c r="M368" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S368" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W368" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X368" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y368" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z368" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA368" t="s" s="43">
-        <v>2641</v>
+        <v>2635</v>
       </c>
       <c r="AB368" t="s" s="43">
-        <v>2642</v>
+        <v>2636</v>
       </c>
       <c r="AC368" s="43"/>
     </row>
     <row r="369">
       <c r="B369" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C369" t="s" s="43">
-        <v>604</v>
+        <v>132</v>
       </c>
       <c r="D369" t="s" s="43">
-        <v>2643</v>
+        <v>2637</v>
       </c>
       <c r="E369" t="s" s="43">
-        <v>2644</v>
+        <v>2638</v>
       </c>
       <c r="F369" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G369" t="s" s="43">
-        <v>2645</v>
+        <v>2639</v>
       </c>
       <c r="H369" t="s" s="43">
-        <v>2646</v>
+        <v>2640</v>
       </c>
       <c r="I369" t="s" s="44">
-        <v>2140</v>
+        <v>2132</v>
       </c>
       <c r="J369" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="K369" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L369" t="s" s="43">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="M369" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S369" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W369" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X369" t="s" s="44">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="Y369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z369" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA369" t="s" s="43">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="AB369" t="s" s="43">
-        <v>2649</v>
+        <v>2643</v>
       </c>
       <c r="AC369" t="s" s="43">
-        <v>2650</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="370">
       <c r="B370" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C370" t="s" s="43">
-        <v>131</v>
+        <v>607</v>
       </c>
       <c r="D370" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E370" t="s" s="43">
-        <v>2651</v>
+        <v>2645</v>
       </c>
       <c r="F370" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G370" t="s" s="43">
-        <v>2652</v>
+        <v>2646</v>
       </c>
       <c r="H370" t="s" s="43">
-        <v>2653</v>
+        <v>2647</v>
       </c>
       <c r="I370" t="s" s="44">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="J370" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K370" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L370" t="s" s="43">
-        <v>2654</v>
+        <v>2648</v>
       </c>
       <c r="M370" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z370" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA370" t="s" s="43">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="AB370" t="s" s="43">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="AC370" s="43"/>
     </row>
     <row r="371">
       <c r="B371" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C371" t="s" s="43">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D371" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E371" t="s" s="43">
-        <v>2657</v>
+        <v>2651</v>
       </c>
       <c r="F371" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G371" t="s" s="43">
-        <v>2658</v>
+        <v>2652</v>
       </c>
       <c r="H371" t="s" s="43">
-        <v>2659</v>
+        <v>2653</v>
       </c>
       <c r="I371" t="s" s="44">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="J371" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K371" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L371" t="s" s="43">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="M371" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z371" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA371" t="s" s="43">
-        <v>2657</v>
+        <v>2651</v>
       </c>
       <c r="AB371" t="s" s="43">
-        <v>2661</v>
+        <v>2655</v>
       </c>
       <c r="AC371" s="43"/>
     </row>
     <row r="372">
       <c r="B372" t="s" s="43">
-        <v>2522</v>
+        <v>2512</v>
       </c>
       <c r="C372" t="s" s="43">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D372" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E372" t="s" s="43">
-        <v>2662</v>
+        <v>2656</v>
       </c>
       <c r="F372" t="s" s="43">
-        <v>2525</v>
+        <v>2515</v>
       </c>
       <c r="G372" t="s" s="43">
-        <v>2658</v>
+        <v>2652</v>
       </c>
       <c r="H372" t="s" s="43">
-        <v>2663</v>
+        <v>2657</v>
       </c>
       <c r="I372" t="s" s="44">
         <v>1282</v>
       </c>
       <c r="J372" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K372" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L372" t="s" s="43">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="M372" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z372" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA372" t="s" s="43">
-        <v>2664</v>
+        <v>2658</v>
       </c>
       <c r="AB372" t="s" s="43">
-        <v>2665</v>
+        <v>2659</v>
       </c>
       <c r="AC372" s="43"/>
     </row>
     <row r="373">
       <c r="B373" t="s" s="43">
-        <v>2666</v>
+        <v>2660</v>
       </c>
       <c r="C373" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D373" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E373" t="s" s="43">
-        <v>2667</v>
+        <v>2661</v>
       </c>
       <c r="F373" t="s" s="43">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="G373" t="s" s="43">
-        <v>2669</v>
+        <v>2663</v>
       </c>
       <c r="H373" t="s" s="43">
-        <v>2670</v>
+        <v>2664</v>
       </c>
       <c r="I373" t="s" s="44">
-        <v>2671</v>
+        <v>2665</v>
       </c>
       <c r="J373" t="s" s="44">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="K373" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L373" t="s" s="43">
-        <v>2672</v>
+        <v>2666</v>
       </c>
       <c r="M373" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z373" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA373" t="s" s="43">
-        <v>2673</v>
+        <v>2667</v>
       </c>
       <c r="AB373" t="s" s="43">
-        <v>2674</v>
+        <v>2668</v>
       </c>
       <c r="AC373" s="43"/>
     </row>
     <row r="374">
       <c r="B374" t="s" s="43">
-        <v>2666</v>
+        <v>2660</v>
       </c>
       <c r="C374" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D374" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E374" t="s" s="43">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="F374" t="s" s="43">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="G374" t="s" s="43">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="H374" t="s" s="43">
-        <v>2676</v>
+        <v>2671</v>
       </c>
       <c r="I374" t="s" s="44">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="J374" t="s" s="44">
-        <v>2677</v>
+        <v>2672</v>
       </c>
       <c r="K374" t="s" s="44">
-        <v>2678</v>
+        <v>2673</v>
       </c>
       <c r="L374" t="s" s="43">
-        <v>2679</v>
+        <v>2674</v>
       </c>
       <c r="M374" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z374" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA374" t="s" s="43">
-        <v>2680</v>
+        <v>2675</v>
       </c>
       <c r="AB374" t="s" s="43">
-        <v>2681</v>
+        <v>2676</v>
       </c>
       <c r="AC374" t="s" s="43">
-        <v>2682</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="375">
       <c r="B375" t="s" s="43">
-        <v>2666</v>
+        <v>2660</v>
       </c>
       <c r="C375" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D375" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E375" t="s" s="43">
-        <v>2683</v>
+        <v>2678</v>
       </c>
       <c r="F375" t="s" s="43">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="G375" t="s" s="43">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="H375" t="s" s="43">
-        <v>2684</v>
+        <v>2679</v>
       </c>
       <c r="I375" t="s" s="44">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="J375" t="s" s="44">
-        <v>2677</v>
+        <v>2672</v>
       </c>
       <c r="K375" t="s" s="44">
-        <v>2678</v>
+        <v>2673</v>
       </c>
       <c r="L375" t="s" s="43">
-        <v>2679</v>
+        <v>2674</v>
       </c>
       <c r="M375" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z375" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA375" t="s" s="43">
-        <v>2685</v>
+        <v>2680</v>
       </c>
       <c r="AB375" t="s" s="43">
-        <v>2686</v>
+        <v>2681</v>
       </c>
       <c r="AC375" t="s" s="43">
-        <v>2682</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="376">
       <c r="B376" t="s" s="43">
-        <v>2666</v>
+        <v>2660</v>
       </c>
       <c r="C376" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D376" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E376" t="s" s="43">
+        <v>2682</v>
+      </c>
+      <c r="F376" t="s" s="43">
+        <v>2662</v>
+      </c>
+      <c r="G376" t="s" s="43">
+        <v>2683</v>
+      </c>
+      <c r="H376" t="s" s="43">
+        <v>2684</v>
+      </c>
+      <c r="I376" t="s" s="44">
+        <v>2685</v>
+      </c>
+      <c r="J376" t="s" s="44">
+        <v>2686</v>
+      </c>
+      <c r="K376" t="s" s="44">
         <v>2687</v>
       </c>
-      <c r="F376" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G376" t="s" s="43">
+      <c r="L376" t="s" s="43">
         <v>2688</v>
-      </c>
-[...13 lines deleted...]
-        <v>2693</v>
       </c>
       <c r="M376" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z376" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA376" t="s" s="43">
-        <v>2694</v>
+        <v>2689</v>
       </c>
       <c r="AB376" t="s" s="43">
-        <v>2695</v>
+        <v>2690</v>
       </c>
       <c r="AC376" s="43"/>
     </row>
     <row r="377">
       <c r="B377" t="s" s="43">
-        <v>2696</v>
+        <v>2691</v>
       </c>
       <c r="C377" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D377" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E377" t="s" s="43">
-        <v>2697</v>
+        <v>2692</v>
       </c>
       <c r="F377" t="s" s="43">
-        <v>2698</v>
+        <v>2693</v>
       </c>
       <c r="G377" t="s" s="43">
-        <v>2699</v>
+        <v>2694</v>
       </c>
       <c r="H377" t="s" s="43">
-        <v>2689</v>
+        <v>2684</v>
       </c>
       <c r="I377" t="s" s="44">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J377" t="s" s="44">
-        <v>2700</v>
+        <v>2695</v>
       </c>
       <c r="K377" t="s" s="44">
         <v>1104</v>
       </c>
       <c r="L377" t="s" s="43">
-        <v>2701</v>
+        <v>2696</v>
       </c>
       <c r="M377" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y377" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z377" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA377" t="s" s="43">
-        <v>2702</v>
+        <v>2697</v>
       </c>
       <c r="AB377" t="s" s="43">
-        <v>2703</v>
+        <v>2698</v>
       </c>
       <c r="AC377" s="43"/>
     </row>
     <row r="378">
       <c r="B378" t="s" s="43">
-        <v>2696</v>
+        <v>2691</v>
       </c>
       <c r="C378" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D378" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E378" t="s" s="43">
-        <v>2704</v>
+        <v>2699</v>
       </c>
       <c r="F378" t="s" s="43">
-        <v>2698</v>
+        <v>2693</v>
       </c>
       <c r="G378" t="s" s="43">
-        <v>2699</v>
+        <v>2694</v>
       </c>
       <c r="H378" t="s" s="43">
-        <v>2689</v>
+        <v>2684</v>
       </c>
       <c r="I378" t="s" s="44">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="J378" t="s" s="44">
-        <v>2705</v>
+        <v>2700</v>
       </c>
       <c r="K378" t="s" s="44">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="L378" t="s" s="43">
-        <v>2706</v>
+        <v>2701</v>
       </c>
       <c r="M378" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y378" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z378" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA378" t="s" s="43">
-        <v>2702</v>
+        <v>2697</v>
       </c>
       <c r="AB378" t="s" s="43">
-        <v>2703</v>
+        <v>2698</v>
       </c>
       <c r="AC378" s="43"/>
     </row>
     <row r="379">
       <c r="B379" t="s" s="43">
-        <v>2696</v>
+        <v>2691</v>
       </c>
       <c r="C379" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D379" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E379" t="s" s="43">
-        <v>2707</v>
+        <v>2702</v>
       </c>
       <c r="F379" t="s" s="43">
-        <v>2698</v>
+        <v>2693</v>
       </c>
       <c r="G379" t="s" s="43">
-        <v>2708</v>
+        <v>2703</v>
       </c>
       <c r="H379" t="s" s="43">
-        <v>2689</v>
+        <v>2684</v>
       </c>
       <c r="I379" t="s" s="44">
-        <v>1843</v>
+        <v>1837</v>
       </c>
       <c r="J379" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="K379" t="s" s="44">
-        <v>352</v>
+        <v>316</v>
       </c>
       <c r="L379" t="s" s="43">
-        <v>2709</v>
+        <v>2704</v>
       </c>
       <c r="M379" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y379" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z379" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA379" t="s" s="43">
-        <v>2702</v>
+        <v>2697</v>
       </c>
       <c r="AB379" t="s" s="43">
-        <v>2703</v>
+        <v>2698</v>
       </c>
       <c r="AC379" s="43"/>
     </row>
     <row r="380">
       <c r="B380" t="s" s="43">
-        <v>2710</v>
+        <v>2705</v>
       </c>
       <c r="C380" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D380" t="s" s="43">
-        <v>2711</v>
+        <v>2706</v>
       </c>
       <c r="E380" t="s" s="43">
-        <v>2712</v>
+        <v>2707</v>
       </c>
       <c r="F380" t="s" s="43">
-        <v>2713</v>
+        <v>2708</v>
       </c>
       <c r="G380" t="s" s="43">
-        <v>2714</v>
+        <v>2709</v>
       </c>
       <c r="H380" t="s" s="43">
-        <v>2715</v>
+        <v>2710</v>
       </c>
       <c r="I380" t="s" s="44">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="J380" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K380" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L380" t="s" s="43">
-        <v>2716</v>
+        <v>2711</v>
       </c>
       <c r="M380" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q380" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S380" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W380" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z380" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA380" t="s" s="43">
-        <v>2717</v>
+        <v>2712</v>
       </c>
       <c r="AB380" t="s" s="43">
-        <v>2718</v>
+        <v>2713</v>
       </c>
       <c r="AC380" s="43"/>
     </row>
     <row r="381">
       <c r="B381" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C381" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D381" t="s" s="43">
-        <v>2720</v>
+        <v>2715</v>
       </c>
       <c r="E381" t="s" s="43">
-        <v>2721</v>
+        <v>2716</v>
       </c>
       <c r="F381" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G381" t="s" s="43">
-        <v>2723</v>
+        <v>2718</v>
       </c>
       <c r="H381" t="s" s="43">
-        <v>2724</v>
+        <v>2719</v>
       </c>
       <c r="I381" t="s" s="44">
-        <v>2369</v>
+        <v>2360</v>
       </c>
       <c r="J381" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K381" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L381" t="s" s="43">
-        <v>2725</v>
+        <v>2720</v>
       </c>
       <c r="M381" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q381" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S381" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W381" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X381" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z381" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA381" t="s" s="43">
-        <v>2726</v>
+        <v>2721</v>
       </c>
       <c r="AB381" t="s" s="43">
-        <v>2727</v>
+        <v>2722</v>
       </c>
       <c r="AC381" s="43"/>
     </row>
     <row r="382">
       <c r="B382" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C382" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D382" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E382" t="s" s="43">
-        <v>2728</v>
+        <v>2723</v>
       </c>
       <c r="F382" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G382" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H382" t="s" s="43">
-        <v>2730</v>
+        <v>2725</v>
       </c>
       <c r="I382" t="s" s="44">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="J382" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K382" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L382" t="s" s="43">
-        <v>2731</v>
+        <v>2726</v>
       </c>
       <c r="M382" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z382" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA382" t="s" s="43">
-        <v>2732</v>
+        <v>2727</v>
       </c>
       <c r="AB382" t="s" s="43">
-        <v>2733</v>
+        <v>2728</v>
       </c>
       <c r="AC382" s="43"/>
     </row>
     <row r="383">
       <c r="B383" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C383" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D383" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E383" t="s" s="43">
-        <v>2734</v>
+        <v>2729</v>
       </c>
       <c r="F383" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G383" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H383" t="s" s="43">
-        <v>2735</v>
+        <v>2730</v>
       </c>
       <c r="I383" t="s" s="44">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="J383" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K383" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L383" t="s" s="43">
-        <v>2736</v>
+        <v>2731</v>
       </c>
       <c r="M383" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z383" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA383" t="s" s="43">
-        <v>2737</v>
+        <v>2732</v>
       </c>
       <c r="AB383" t="s" s="43">
-        <v>2733</v>
+        <v>2728</v>
       </c>
       <c r="AC383" s="43"/>
     </row>
     <row r="384">
       <c r="B384" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C384" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D384" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E384" t="s" s="43">
-        <v>2738</v>
+        <v>2733</v>
       </c>
       <c r="F384" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G384" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H384" t="s" s="43">
-        <v>2739</v>
+        <v>2734</v>
       </c>
       <c r="I384" t="s" s="44">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="J384" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K384" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L384" t="s" s="43">
-        <v>2740</v>
+        <v>2735</v>
       </c>
       <c r="M384" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z384" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA384" t="s" s="43">
-        <v>2741</v>
+        <v>2736</v>
       </c>
       <c r="AB384" t="s" s="43">
-        <v>2733</v>
+        <v>2728</v>
       </c>
       <c r="AC384" s="43"/>
     </row>
     <row r="385">
       <c r="B385" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C385" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D385" t="s" s="43">
-        <v>2742</v>
+        <v>2737</v>
       </c>
       <c r="E385" t="s" s="43">
-        <v>2743</v>
+        <v>2738</v>
       </c>
       <c r="F385" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G385" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H385" t="s" s="43">
-        <v>2744</v>
+        <v>2739</v>
       </c>
       <c r="I385" t="s" s="44">
-        <v>2745</v>
+        <v>2740</v>
       </c>
       <c r="J385" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K385" t="s" s="44">
-        <v>2746</v>
+        <v>2741</v>
       </c>
       <c r="L385" t="s" s="43">
-        <v>2747</v>
+        <v>2742</v>
       </c>
       <c r="M385" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q385" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W385" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X385" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z385" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA385" t="s" s="43">
-        <v>2748</v>
+        <v>2743</v>
       </c>
       <c r="AB385" t="s" s="43">
-        <v>2749</v>
+        <v>2744</v>
       </c>
       <c r="AC385" s="43"/>
     </row>
     <row r="386">
       <c r="B386" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C386" t="s" s="43">
         <v>83</v>
       </c>
       <c r="D386" t="s" s="43">
-        <v>2750</v>
+        <v>2745</v>
       </c>
       <c r="E386" t="s" s="43">
-        <v>2751</v>
+        <v>2746</v>
       </c>
       <c r="F386" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G386" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H386" t="s" s="43">
-        <v>2752</v>
+        <v>2747</v>
       </c>
       <c r="I386" t="s" s="44">
-        <v>2745</v>
+        <v>2740</v>
       </c>
       <c r="J386" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K386" t="s" s="44">
-        <v>2746</v>
+        <v>2741</v>
       </c>
       <c r="L386" t="s" s="43">
-        <v>2753</v>
+        <v>2748</v>
       </c>
       <c r="M386" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N386" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q386" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W386" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X386" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z386" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA386" t="s" s="43">
-        <v>2754</v>
+        <v>2749</v>
       </c>
       <c r="AB386" t="s" s="43">
-        <v>2755</v>
+        <v>2750</v>
       </c>
       <c r="AC386" t="s" s="43">
-        <v>2756</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="387">
       <c r="B387" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C387" t="s" s="43">
         <v>92</v>
       </c>
       <c r="D387" t="s" s="43">
-        <v>2757</v>
+        <v>2752</v>
       </c>
       <c r="E387" t="s" s="43">
-        <v>2758</v>
+        <v>2753</v>
       </c>
       <c r="F387" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G387" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H387" t="s" s="43">
-        <v>2759</v>
+        <v>2754</v>
       </c>
       <c r="I387" t="s" s="44">
-        <v>2745</v>
+        <v>2740</v>
       </c>
       <c r="J387" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K387" t="s" s="44">
-        <v>2746</v>
+        <v>2741</v>
       </c>
       <c r="L387" t="s" s="43">
-        <v>2760</v>
+        <v>2755</v>
       </c>
       <c r="M387" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N387" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q387" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W387" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X387" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z387" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA387" t="s" s="43">
-        <v>2761</v>
+        <v>2756</v>
       </c>
       <c r="AB387" t="s" s="43">
-        <v>2762</v>
+        <v>2757</v>
       </c>
       <c r="AC387" t="s" s="43">
-        <v>2756</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="388">
       <c r="B388" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C388" t="s" s="43">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D388" t="s" s="43">
-        <v>2763</v>
+        <v>2758</v>
       </c>
       <c r="E388" t="s" s="43">
-        <v>2764</v>
+        <v>2759</v>
       </c>
       <c r="F388" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G388" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H388" t="s" s="43">
-        <v>2765</v>
+        <v>2760</v>
       </c>
       <c r="I388" t="s" s="44">
-        <v>1599</v>
+        <v>1593</v>
       </c>
       <c r="J388" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K388" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L388" t="s" s="43">
-        <v>2766</v>
+        <v>2761</v>
       </c>
       <c r="M388" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N388" t="s" s="44">
         <v>63</v>
       </c>
       <c r="O388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q388" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V388" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W388" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X388" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z388" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA388" t="s" s="43">
-        <v>2767</v>
+        <v>2762</v>
       </c>
       <c r="AB388" t="s" s="43">
-        <v>2768</v>
+        <v>2763</v>
       </c>
       <c r="AC388" s="43"/>
     </row>
     <row r="389">
       <c r="B389" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C389" t="s" s="43">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D389" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E389" t="s" s="43">
-        <v>2769</v>
+        <v>2764</v>
       </c>
       <c r="F389" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G389" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H389" t="s" s="43">
-        <v>2770</v>
+        <v>2765</v>
       </c>
       <c r="I389" t="s" s="44">
-        <v>1599</v>
+        <v>1593</v>
       </c>
       <c r="J389" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K389" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L389" t="s" s="43">
-        <v>2771</v>
+        <v>2766</v>
       </c>
       <c r="M389" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z389" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA389" t="s" s="43">
-        <v>2772</v>
+        <v>2767</v>
       </c>
       <c r="AB389" t="s" s="43">
-        <v>2768</v>
+        <v>2763</v>
       </c>
       <c r="AC389" s="43"/>
     </row>
     <row r="390">
       <c r="B390" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C390" t="s" s="43">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D390" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E390" t="s" s="43">
-        <v>2773</v>
+        <v>2768</v>
       </c>
       <c r="F390" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G390" t="s" s="43">
-        <v>2774</v>
+        <v>2769</v>
       </c>
       <c r="H390" t="s" s="43">
-        <v>2775</v>
+        <v>2770</v>
       </c>
       <c r="I390" t="s" s="44">
-        <v>1815</v>
+        <v>1809</v>
       </c>
       <c r="J390" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K390" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L390" t="s" s="43">
-        <v>2776</v>
+        <v>2771</v>
       </c>
       <c r="M390" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z390" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA390" t="s" s="43">
-        <v>2777</v>
+        <v>2772</v>
       </c>
       <c r="AB390" t="s" s="43">
-        <v>2778</v>
+        <v>2773</v>
       </c>
       <c r="AC390" s="43"/>
     </row>
     <row r="391">
       <c r="B391" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C391" t="s" s="43">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D391" t="s" s="43">
-        <v>2779</v>
+        <v>2774</v>
       </c>
       <c r="E391" t="s" s="43">
-        <v>2780</v>
+        <v>2775</v>
       </c>
       <c r="F391" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G391" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H391" t="s" s="43">
-        <v>2781</v>
+        <v>2776</v>
       </c>
       <c r="I391" t="s" s="44">
-        <v>2782</v>
+        <v>2777</v>
       </c>
       <c r="J391" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K391" t="s" s="44">
-        <v>179</v>
+        <v>1061</v>
       </c>
       <c r="L391" t="s" s="43">
-        <v>2783</v>
+        <v>2778</v>
       </c>
       <c r="M391" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S391" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W391" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X391" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z391" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA391" t="s" s="43">
-        <v>2784</v>
+        <v>2779</v>
       </c>
       <c r="AB391" t="s" s="43">
-        <v>2785</v>
+        <v>2780</v>
       </c>
       <c r="AC391" s="43"/>
     </row>
     <row r="392">
       <c r="B392" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C392" t="s" s="43">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D392" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E392" t="s" s="43">
-        <v>2786</v>
+        <v>2781</v>
       </c>
       <c r="F392" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G392" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H392" t="s" s="43">
-        <v>2787</v>
+        <v>2782</v>
       </c>
       <c r="I392" t="s" s="44">
-        <v>2788</v>
+        <v>2783</v>
       </c>
       <c r="J392" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K392" t="s" s="44">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L392" t="s" s="43">
-        <v>2789</v>
+        <v>2784</v>
       </c>
       <c r="M392" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z392" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA392" t="s" s="43">
-        <v>2790</v>
+        <v>2785</v>
       </c>
       <c r="AB392" t="s" s="43">
-        <v>2791</v>
+        <v>2786</v>
       </c>
       <c r="AC392" t="s" s="43">
-        <v>2792</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="393">
       <c r="B393" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C393" t="s" s="43">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D393" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E393" t="s" s="43">
-        <v>2793</v>
+        <v>2788</v>
       </c>
       <c r="F393" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G393" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H393" t="s" s="43">
-        <v>2794</v>
+        <v>2789</v>
       </c>
       <c r="I393" t="s" s="44">
-        <v>2795</v>
+        <v>2790</v>
       </c>
       <c r="J393" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K393" t="s" s="44">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L393" t="s" s="43">
-        <v>2796</v>
+        <v>2791</v>
       </c>
       <c r="M393" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z393" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA393" t="s" s="43">
-        <v>2797</v>
+        <v>2792</v>
       </c>
       <c r="AB393" t="s" s="43">
-        <v>2798</v>
+        <v>2793</v>
       </c>
       <c r="AC393" t="s" s="43">
-        <v>2792</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="394">
       <c r="B394" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C394" t="s" s="43">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D394" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E394" t="s" s="43">
-        <v>2799</v>
+        <v>2794</v>
       </c>
       <c r="F394" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G394" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H394" t="s" s="43">
-        <v>2800</v>
+        <v>2795</v>
       </c>
       <c r="I394" t="s" s="44">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="J394" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K394" t="s" s="44">
-        <v>2801</v>
+        <v>1267</v>
       </c>
       <c r="L394" t="s" s="43">
-        <v>2802</v>
+        <v>2796</v>
       </c>
       <c r="M394" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z394" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA394" t="s" s="43">
-        <v>2803</v>
+        <v>2797</v>
       </c>
       <c r="AB394" t="s" s="43">
-        <v>2804</v>
+        <v>2798</v>
       </c>
       <c r="AC394" s="43"/>
     </row>
     <row r="395">
       <c r="B395" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C395" t="s" s="43">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="D395" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E395" t="s" s="43">
-        <v>2805</v>
+        <v>2799</v>
       </c>
       <c r="F395" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G395" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H395" t="s" s="43">
-        <v>2806</v>
+        <v>2800</v>
       </c>
       <c r="I395" t="s" s="44">
-        <v>1599</v>
+        <v>1593</v>
       </c>
       <c r="J395" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K395" t="s" s="44">
-        <v>186</v>
+        <v>2801</v>
       </c>
       <c r="L395" t="s" s="43">
-        <v>2807</v>
+        <v>2802</v>
       </c>
       <c r="M395" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z395" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA395" t="s" s="43">
-        <v>2808</v>
+        <v>2803</v>
       </c>
       <c r="AB395" t="s" s="43">
-        <v>2809</v>
+        <v>2804</v>
       </c>
       <c r="AC395" s="43"/>
     </row>
     <row r="396">
       <c r="B396" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C396" t="s" s="43">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="D396" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E396" t="s" s="43">
-        <v>2810</v>
+        <v>2805</v>
       </c>
       <c r="F396" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G396" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H396" t="s" s="43">
-        <v>2811</v>
+        <v>2806</v>
       </c>
       <c r="I396" t="s" s="44">
-        <v>2485</v>
+        <v>2476</v>
       </c>
       <c r="J396" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K396" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L396" t="s" s="43">
-        <v>2812</v>
+        <v>2807</v>
       </c>
       <c r="M396" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z396" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA396" t="s" s="43">
-        <v>2813</v>
+        <v>2808</v>
       </c>
       <c r="AB396" t="s" s="43">
-        <v>2814</v>
+        <v>2809</v>
       </c>
       <c r="AC396" s="43"/>
     </row>
     <row r="397">
       <c r="B397" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C397" t="s" s="43">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="D397" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E397" t="s" s="43">
-        <v>2815</v>
+        <v>2810</v>
       </c>
       <c r="F397" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G397" t="s" s="43">
-        <v>2729</v>
+        <v>2724</v>
       </c>
       <c r="H397" t="s" s="43">
-        <v>2816</v>
+        <v>2811</v>
       </c>
       <c r="I397" t="s" s="44">
-        <v>1468</v>
+        <v>1457</v>
       </c>
       <c r="J397" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K397" t="s" s="44">
-        <v>2817</v>
+        <v>2812</v>
       </c>
       <c r="L397" t="s" s="43">
-        <v>2818</v>
+        <v>2813</v>
       </c>
       <c r="M397" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z397" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA397" t="s" s="43">
-        <v>2819</v>
+        <v>2814</v>
       </c>
       <c r="AB397" t="s" s="43">
-        <v>2820</v>
+        <v>2815</v>
       </c>
       <c r="AC397" s="43"/>
     </row>
     <row r="398">
       <c r="B398" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C398" t="s" s="43">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="D398" t="s" s="43">
-        <v>2821</v>
+        <v>2816</v>
       </c>
       <c r="E398" t="s" s="43">
-        <v>2822</v>
+        <v>2817</v>
       </c>
       <c r="F398" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G398" t="s" s="43">
-        <v>2823</v>
+        <v>2818</v>
       </c>
       <c r="H398" t="s" s="43">
-        <v>2824</v>
+        <v>2819</v>
       </c>
       <c r="I398" t="s" s="44">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="J398" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K398" t="s" s="44">
-        <v>2825</v>
+        <v>2801</v>
       </c>
       <c r="L398" t="s" s="43">
-        <v>2826</v>
+        <v>2820</v>
       </c>
       <c r="M398" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q398" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S398" t="s" s="44">
-        <v>44</v>
+        <v>2821</v>
       </c>
       <c r="T398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V398" t="s" s="44">
         <v>63</v>
       </c>
       <c r="W398" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X398" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z398" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA398" t="s" s="43">
-        <v>2827</v>
+        <v>2822</v>
       </c>
       <c r="AB398" t="s" s="43">
-        <v>2828</v>
+        <v>2823</v>
       </c>
       <c r="AC398" s="43"/>
     </row>
     <row r="399">
       <c r="B399" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C399" t="s" s="43">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="D399" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E399" t="s" s="43">
-        <v>2829</v>
+        <v>2824</v>
       </c>
       <c r="F399" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G399" t="s" s="43">
-        <v>2830</v>
+        <v>2825</v>
       </c>
       <c r="H399" t="s" s="43">
-        <v>2831</v>
+        <v>2826</v>
       </c>
       <c r="I399" t="s" s="44">
-        <v>2832</v>
+        <v>2827</v>
       </c>
       <c r="J399" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K399" t="s" s="44">
-        <v>675</v>
+        <v>123</v>
       </c>
       <c r="L399" t="s" s="43">
-        <v>2833</v>
+        <v>2828</v>
       </c>
       <c r="M399" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z399" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA399" t="s" s="43">
-        <v>2834</v>
+        <v>2829</v>
       </c>
       <c r="AB399" t="s" s="43">
-        <v>2835</v>
+        <v>2830</v>
       </c>
       <c r="AC399" s="43"/>
     </row>
     <row r="400">
       <c r="B400" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C400" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D400" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E400" t="s" s="43">
-        <v>2836</v>
+        <v>2831</v>
       </c>
       <c r="F400" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G400" t="s" s="43">
-        <v>2837</v>
+        <v>2832</v>
       </c>
       <c r="H400" t="s" s="43">
-        <v>2838</v>
+        <v>2833</v>
       </c>
       <c r="I400" t="s" s="44">
-        <v>2501</v>
+        <v>2492</v>
       </c>
       <c r="J400" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K400" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L400" t="s" s="43">
-        <v>2826</v>
+        <v>2820</v>
       </c>
       <c r="M400" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z400" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA400" t="s" s="43">
-        <v>2839</v>
+        <v>2834</v>
       </c>
       <c r="AB400" t="s" s="43">
-        <v>2840</v>
+        <v>2835</v>
       </c>
       <c r="AC400" s="43"/>
     </row>
     <row r="401">
       <c r="B401" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C401" t="s" s="43">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="D401" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E401" t="s" s="43">
-        <v>2841</v>
+        <v>2836</v>
       </c>
       <c r="F401" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G401" t="s" s="43">
-        <v>2842</v>
+        <v>2837</v>
       </c>
       <c r="H401" t="s" s="43">
-        <v>2843</v>
+        <v>2838</v>
       </c>
       <c r="I401" t="s" s="44">
-        <v>2844</v>
+        <v>2839</v>
       </c>
       <c r="J401" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K401" t="s" s="44">
-        <v>2825</v>
+        <v>2801</v>
       </c>
       <c r="L401" t="s" s="43">
-        <v>2845</v>
+        <v>2840</v>
       </c>
       <c r="M401" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z401" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA401" t="s" s="43">
-        <v>2846</v>
+        <v>2841</v>
       </c>
       <c r="AB401" t="s" s="43">
-        <v>2847</v>
+        <v>2842</v>
       </c>
       <c r="AC401" s="43"/>
     </row>
     <row r="402">
       <c r="B402" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C402" t="s" s="43">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="D402" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E402" t="s" s="43">
-        <v>2848</v>
+        <v>2843</v>
       </c>
       <c r="F402" t="s" s="43">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="G402" t="s" s="43">
-        <v>2849</v>
+        <v>2844</v>
       </c>
       <c r="H402" t="s" s="43">
-        <v>2850</v>
+        <v>2845</v>
       </c>
       <c r="I402" t="s" s="44">
-        <v>2851</v>
+        <v>2846</v>
       </c>
       <c r="J402" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K402" t="s" s="44">
-        <v>193</v>
+        <v>2200</v>
       </c>
       <c r="L402" t="s" s="43">
-        <v>2852</v>
+        <v>2847</v>
       </c>
       <c r="M402" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z402" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA402" t="s" s="43">
-        <v>2853</v>
+        <v>2848</v>
       </c>
       <c r="AB402" t="s" s="43">
-        <v>2854</v>
+        <v>2849</v>
       </c>
       <c r="AC402" s="43"/>
     </row>
     <row r="403">
       <c r="B403" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C403" t="s" s="43">
         <v>33</v>
       </c>
       <c r="D403" t="s" s="43">
-        <v>2856</v>
+        <v>2851</v>
       </c>
       <c r="E403" t="s" s="43">
-        <v>2857</v>
+        <v>2852</v>
       </c>
       <c r="F403" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G403" t="s" s="43">
-        <v>2859</v>
+        <v>2854</v>
       </c>
       <c r="H403" t="s" s="43">
-        <v>2860</v>
+        <v>2855</v>
       </c>
       <c r="I403" t="s" s="44">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J403" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K403" t="s" s="44">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L403" t="s" s="43">
-        <v>2861</v>
+        <v>2856</v>
       </c>
       <c r="M403" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P403" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q403" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W403" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X403" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z403" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA403" t="s" s="43">
-        <v>2862</v>
+        <v>2857</v>
       </c>
       <c r="AB403" t="s" s="43">
-        <v>2863</v>
+        <v>2858</v>
       </c>
       <c r="AC403" s="43"/>
     </row>
     <row r="404">
       <c r="B404" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C404" t="s" s="43">
         <v>47</v>
       </c>
       <c r="D404" t="s" s="43">
-        <v>2864</v>
+        <v>2859</v>
       </c>
       <c r="E404" t="s" s="43">
-        <v>2865</v>
+        <v>2860</v>
       </c>
       <c r="F404" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G404" t="s" s="43">
-        <v>2859</v>
+        <v>2854</v>
       </c>
       <c r="H404" t="s" s="43">
-        <v>2866</v>
+        <v>2861</v>
       </c>
       <c r="I404" t="s" s="44">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="J404" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K404" t="s" s="44">
-        <v>2867</v>
+        <v>2862</v>
       </c>
       <c r="L404" t="s" s="43">
-        <v>2868</v>
+        <v>2863</v>
       </c>
       <c r="M404" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P404" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q404" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W404" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X404" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z404" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA404" t="s" s="43">
-        <v>2869</v>
+        <v>2864</v>
       </c>
       <c r="AB404" t="s" s="43">
-        <v>2870</v>
+        <v>2865</v>
       </c>
       <c r="AC404" s="43"/>
     </row>
     <row r="405">
       <c r="B405" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C405" t="s" s="43">
         <v>55</v>
       </c>
       <c r="D405" t="s" s="43">
-        <v>2871</v>
+        <v>2866</v>
       </c>
       <c r="E405" t="s" s="43">
-        <v>2872</v>
+        <v>2867</v>
       </c>
       <c r="F405" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G405" t="s" s="43">
-        <v>2873</v>
+        <v>2868</v>
       </c>
       <c r="H405" t="s" s="43">
-        <v>2874</v>
+        <v>2869</v>
       </c>
       <c r="I405" t="s" s="44">
         <v>86</v>
       </c>
       <c r="J405" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K405" t="s" s="44">
-        <v>2867</v>
+        <v>2862</v>
       </c>
       <c r="L405" t="s" s="43">
-        <v>2875</v>
+        <v>2870</v>
       </c>
       <c r="M405" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P405" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q405" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W405" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X405" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z405" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA405" t="s" s="43">
-        <v>2876</v>
+        <v>2871</v>
       </c>
       <c r="AB405" t="s" s="43">
-        <v>2877</v>
+        <v>2872</v>
       </c>
       <c r="AC405" s="43"/>
     </row>
     <row r="406">
       <c r="B406" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C406" t="s" s="43">
         <v>67</v>
       </c>
       <c r="D406" t="s" s="43">
-        <v>2878</v>
+        <v>2873</v>
       </c>
       <c r="E406" t="s" s="43">
-        <v>2879</v>
+        <v>2874</v>
       </c>
       <c r="F406" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G406" t="s" s="43">
-        <v>2873</v>
+        <v>2868</v>
       </c>
       <c r="H406" t="s" s="43">
-        <v>2880</v>
+        <v>2875</v>
       </c>
       <c r="I406" t="s" s="44">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J406" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K406" t="s" s="44">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="L406" t="s" s="43">
-        <v>2881</v>
+        <v>2876</v>
       </c>
       <c r="M406" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P406" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q406" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W406" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X406" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z406" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA406" t="s" s="43">
-        <v>2882</v>
+        <v>2877</v>
       </c>
       <c r="AB406" t="s" s="43">
-        <v>2883</v>
+        <v>2878</v>
       </c>
       <c r="AC406" s="43"/>
     </row>
     <row r="407">
       <c r="B407" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C407" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D407" t="s" s="43">
-        <v>2884</v>
+        <v>2879</v>
       </c>
       <c r="E407" t="s" s="43">
-        <v>2885</v>
+        <v>2880</v>
       </c>
       <c r="F407" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G407" t="s" s="43">
-        <v>2886</v>
+        <v>2881</v>
       </c>
       <c r="H407" t="s" s="43">
-        <v>2887</v>
+        <v>2882</v>
       </c>
       <c r="I407" t="s" s="44">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="J407" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K407" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L407" t="s" s="43">
         <v>44</v>
       </c>
       <c r="M407" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P407" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q407" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W407" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X407" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y407" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z407" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA407" t="s" s="43">
-        <v>2888</v>
+        <v>2883</v>
       </c>
       <c r="AB407" t="s" s="43">
-        <v>2889</v>
+        <v>2884</v>
       </c>
       <c r="AC407" s="43"/>
     </row>
     <row r="408">
       <c r="B408" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C408" t="s" s="43">
         <v>83</v>
       </c>
       <c r="D408" t="s" s="43">
-        <v>2890</v>
+        <v>2885</v>
       </c>
       <c r="E408" t="s" s="43">
-        <v>2891</v>
+        <v>2886</v>
       </c>
       <c r="F408" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G408" t="s" s="43">
-        <v>2892</v>
+        <v>2887</v>
       </c>
       <c r="H408" t="s" s="43">
-        <v>2887</v>
+        <v>2882</v>
       </c>
       <c r="I408" t="s" s="44">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="J408" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K408" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L408" t="s" s="43">
-        <v>2893</v>
+        <v>2888</v>
       </c>
       <c r="M408" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P408" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q408" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S408" t="s" s="44">
         <v>63</v>
       </c>
       <c r="T408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W408" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X408" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y408" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z408" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA408" t="s" s="43">
-        <v>2894</v>
+        <v>2889</v>
       </c>
       <c r="AB408" t="s" s="43">
-        <v>2895</v>
+        <v>2890</v>
       </c>
       <c r="AC408" s="43"/>
     </row>
     <row r="409">
       <c r="B409" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C409" t="s" s="43">
         <v>92</v>
       </c>
       <c r="D409" t="s" s="43">
-        <v>2896</v>
+        <v>2891</v>
       </c>
       <c r="E409" t="s" s="43">
-        <v>2897</v>
+        <v>2892</v>
       </c>
       <c r="F409" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G409" t="s" s="43">
-        <v>2886</v>
+        <v>2881</v>
       </c>
       <c r="H409" t="s" s="43">
-        <v>2887</v>
+        <v>2882</v>
       </c>
       <c r="I409" t="s" s="44">
         <v>50</v>
       </c>
       <c r="J409" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K409" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L409" t="s" s="43">
         <v>44</v>
       </c>
       <c r="M409" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P409" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q409" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W409" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X409" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y409" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z409" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA409" t="s" s="43">
-        <v>2898</v>
+        <v>2893</v>
       </c>
       <c r="AB409" t="s" s="43">
-        <v>2899</v>
+        <v>2894</v>
       </c>
       <c r="AC409" s="43"/>
     </row>
     <row r="410">
       <c r="B410" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C410" t="s" s="43">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D410" t="s" s="43">
-        <v>2900</v>
+        <v>2895</v>
       </c>
       <c r="E410" t="s" s="43">
-        <v>2901</v>
+        <v>2896</v>
       </c>
       <c r="F410" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G410" t="s" s="43">
-        <v>2886</v>
+        <v>2881</v>
       </c>
       <c r="H410" t="s" s="43">
-        <v>2887</v>
+        <v>2882</v>
       </c>
       <c r="I410" t="s" s="44">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="J410" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K410" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L410" t="s" s="43">
-        <v>2902</v>
+        <v>2897</v>
       </c>
       <c r="M410" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P410" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q410" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W410" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X410" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y410" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z410" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA410" t="s" s="43">
-        <v>2903</v>
+        <v>2898</v>
       </c>
       <c r="AB410" t="s" s="43">
-        <v>2904</v>
+        <v>2899</v>
       </c>
       <c r="AC410" s="43"/>
     </row>
     <row r="411">
       <c r="B411" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C411" t="s" s="43">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D411" t="s" s="43">
-        <v>2905</v>
+        <v>2900</v>
       </c>
       <c r="E411" t="s" s="43">
-        <v>2906</v>
+        <v>2901</v>
       </c>
       <c r="F411" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G411" t="s" s="43">
-        <v>2907</v>
+        <v>2902</v>
       </c>
       <c r="H411" t="s" s="43">
-        <v>2908</v>
+        <v>2903</v>
       </c>
       <c r="I411" t="s" s="44">
-        <v>2140</v>
+        <v>2132</v>
       </c>
       <c r="J411" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K411" t="s" s="44">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L411" t="s" s="43">
         <v>44</v>
       </c>
       <c r="M411" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P411" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q411" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W411" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y411" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z411" t="s" s="44">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AA411" t="s" s="43">
-        <v>2906</v>
+        <v>2901</v>
       </c>
       <c r="AB411" t="s" s="43">
-        <v>2909</v>
+        <v>2904</v>
       </c>
       <c r="AC411" s="43"/>
     </row>
     <row r="412">
       <c r="B412" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C412" t="s" s="43">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D412" t="s" s="43">
-        <v>2910</v>
+        <v>2905</v>
       </c>
       <c r="E412" t="s" s="43">
-        <v>2911</v>
+        <v>2906</v>
       </c>
       <c r="F412" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G412" t="s" s="43">
-        <v>2912</v>
+        <v>2907</v>
       </c>
       <c r="H412" t="s" s="43">
-        <v>2913</v>
+        <v>2908</v>
       </c>
       <c r="I412" t="s" s="44">
-        <v>1890</v>
+        <v>1884</v>
       </c>
       <c r="J412" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K412" t="s" s="44">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L412" t="s" s="43">
-        <v>2914</v>
+        <v>2909</v>
       </c>
       <c r="M412" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P412" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q412" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W412" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X412" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Y412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z412" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA412" t="s" s="43">
-        <v>2915</v>
+        <v>2910</v>
       </c>
       <c r="AB412" t="s" s="43">
-        <v>2916</v>
+        <v>2911</v>
       </c>
       <c r="AC412" s="43"/>
     </row>
     <row r="413">
       <c r="B413" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C413" t="s" s="43">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D413" t="s" s="43">
+        <v>2912</v>
+      </c>
+      <c r="E413" t="s" s="43">
+        <v>2913</v>
+      </c>
+      <c r="F413" t="s" s="43">
+        <v>2853</v>
+      </c>
+      <c r="G413" t="s" s="43">
+        <v>2914</v>
+      </c>
+      <c r="H413" t="s" s="43">
+        <v>2915</v>
+      </c>
+      <c r="I413" t="s" s="44">
+        <v>677</v>
+      </c>
+      <c r="J413" t="s" s="44">
+        <v>2916</v>
+      </c>
+      <c r="K413" t="s" s="44">
         <v>2917</v>
       </c>
-      <c r="E413" t="s" s="43">
+      <c r="L413" t="s" s="43">
         <v>2918</v>
-      </c>
-[...19 lines deleted...]
-        <v>2923</v>
       </c>
       <c r="M413" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P413" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q413" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W413" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X413" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z413" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA413" t="s" s="43">
-        <v>2924</v>
+        <v>2919</v>
       </c>
       <c r="AB413" t="s" s="43">
-        <v>2925</v>
+        <v>2920</v>
       </c>
       <c r="AC413" s="43"/>
     </row>
     <row r="414">
       <c r="B414" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C414" t="s" s="43">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D414" t="s" s="43">
+        <v>2921</v>
+      </c>
+      <c r="E414" t="s" s="43">
+        <v>2922</v>
+      </c>
+      <c r="F414" t="s" s="43">
+        <v>2853</v>
+      </c>
+      <c r="G414" t="s" s="43">
+        <v>2914</v>
+      </c>
+      <c r="H414" t="s" s="43">
+        <v>2923</v>
+      </c>
+      <c r="I414" t="s" s="44">
+        <v>1334</v>
+      </c>
+      <c r="J414" t="s" s="44">
+        <v>2924</v>
+      </c>
+      <c r="K414" t="s" s="44">
+        <v>2925</v>
+      </c>
+      <c r="L414" t="s" s="43">
         <v>2926</v>
-      </c>
-[...22 lines deleted...]
-        <v>2931</v>
       </c>
       <c r="M414" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P414" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q414" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W414" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X414" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z414" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA414" t="s" s="43">
-        <v>2932</v>
+        <v>2927</v>
       </c>
       <c r="AB414" t="s" s="43">
-        <v>2933</v>
+        <v>2928</v>
       </c>
       <c r="AC414" s="43"/>
     </row>
     <row r="415">
       <c r="B415" t="s" s="43">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="C415" t="s" s="43">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D415" t="s" s="43">
-        <v>2934</v>
+        <v>2929</v>
       </c>
       <c r="E415" t="s" s="43">
-        <v>2935</v>
+        <v>2930</v>
       </c>
       <c r="F415" t="s" s="43">
-        <v>2858</v>
+        <v>2853</v>
       </c>
       <c r="G415" t="s" s="43">
-        <v>2919</v>
+        <v>2914</v>
       </c>
       <c r="H415" t="s" s="43">
-        <v>2936</v>
+        <v>2931</v>
       </c>
       <c r="I415" t="s" s="44">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="J415" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K415" t="s" s="44">
-        <v>2867</v>
+        <v>2862</v>
       </c>
       <c r="L415" t="s" s="43">
-        <v>2923</v>
+        <v>2918</v>
       </c>
       <c r="M415" t="s" s="44">
         <v>62</v>
       </c>
       <c r="N415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P415" t="s" s="44">
         <v>63</v>
       </c>
       <c r="Q415" t="s" s="44">
         <v>63</v>
       </c>
       <c r="R415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W415" t="s" s="44">
         <v>63</v>
       </c>
       <c r="X415" t="s" s="44">
         <v>64</v>
       </c>
       <c r="Y415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z415" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA415" t="s" s="43">
-        <v>2937</v>
+        <v>2932</v>
       </c>
       <c r="AB415" t="s" s="43">
-        <v>2938</v>
+        <v>2933</v>
       </c>
       <c r="AC415" s="43"/>
     </row>
     <row r="416">
       <c r="B416" t="s" s="43">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C416" t="s" s="43">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="D416" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E416" t="s" s="43">
-        <v>2939</v>
+        <v>2934</v>
       </c>
       <c r="F416" t="s" s="43">
-        <v>2940</v>
+        <v>2935</v>
       </c>
       <c r="G416" t="s" s="43">
-        <v>2941</v>
+        <v>2936</v>
       </c>
       <c r="H416" t="s" s="43">
-        <v>2942</v>
+        <v>2937</v>
       </c>
       <c r="I416" t="s" s="44">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="J416" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K416" t="s" s="44">
-        <v>2943</v>
+        <v>2938</v>
       </c>
       <c r="L416" t="s" s="43">
-        <v>2944</v>
+        <v>2939</v>
       </c>
       <c r="M416" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z416" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA416" t="s" s="43">
-        <v>2945</v>
+        <v>2940</v>
       </c>
       <c r="AB416" t="s" s="43">
-        <v>2946</v>
+        <v>2941</v>
       </c>
       <c r="AC416" s="43"/>
     </row>
     <row r="417">
       <c r="B417" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C417" t="s" s="43">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="D417" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E417" t="s" s="43">
-        <v>2947</v>
+        <v>2942</v>
       </c>
       <c r="F417" t="s" s="43">
-        <v>2940</v>
+        <v>2935</v>
       </c>
       <c r="G417" t="s" s="43">
-        <v>2948</v>
+        <v>2943</v>
       </c>
       <c r="H417" t="s" s="43">
-        <v>2949</v>
+        <v>2944</v>
       </c>
       <c r="I417" t="s" s="44">
-        <v>2950</v>
+        <v>2945</v>
       </c>
       <c r="J417" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K417" t="s" s="44">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L417" t="s" s="43">
-        <v>2951</v>
+        <v>2946</v>
       </c>
       <c r="M417" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z417" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA417" t="s" s="43">
-        <v>2952</v>
+        <v>2947</v>
       </c>
       <c r="AB417" t="s" s="43">
-        <v>2953</v>
+        <v>2948</v>
       </c>
       <c r="AC417" s="43"/>
     </row>
     <row r="418">
       <c r="B418" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C418" t="s" s="43">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="D418" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E418" t="s" s="43">
-        <v>2954</v>
+        <v>2949</v>
       </c>
       <c r="F418" t="s" s="43">
-        <v>2940</v>
+        <v>2935</v>
       </c>
       <c r="G418" t="s" s="43">
-        <v>2948</v>
+        <v>2943</v>
       </c>
       <c r="H418" t="s" s="43">
-        <v>2955</v>
+        <v>2950</v>
       </c>
       <c r="I418" t="s" s="44">
-        <v>2950</v>
+        <v>2945</v>
       </c>
       <c r="J418" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K418" t="s" s="44">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L418" t="s" s="43">
-        <v>2956</v>
+        <v>2951</v>
       </c>
       <c r="M418" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z418" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA418" t="s" s="43">
-        <v>2957</v>
+        <v>2952</v>
       </c>
       <c r="AB418" t="s" s="43">
-        <v>2958</v>
+        <v>2953</v>
       </c>
       <c r="AC418" s="43"/>
     </row>
     <row r="419">
       <c r="B419" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C419" t="s" s="43">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="D419" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E419" t="s" s="43">
-        <v>2959</v>
+        <v>2954</v>
       </c>
       <c r="F419" t="s" s="43">
-        <v>2940</v>
+        <v>2935</v>
       </c>
       <c r="G419" t="s" s="43">
-        <v>2948</v>
+        <v>2943</v>
       </c>
       <c r="H419" t="s" s="43">
-        <v>2960</v>
+        <v>2955</v>
       </c>
       <c r="I419" t="s" s="44">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="J419" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K419" t="s" s="44">
-        <v>2502</v>
+        <v>2956</v>
       </c>
       <c r="L419" t="s" s="43">
-        <v>2961</v>
+        <v>2957</v>
       </c>
       <c r="M419" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z419" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA419" t="s" s="43">
-        <v>2962</v>
+        <v>2958</v>
       </c>
       <c r="AB419" t="s" s="43">
-        <v>2963</v>
+        <v>2959</v>
       </c>
       <c r="AC419" s="43"/>
     </row>
     <row r="420">
       <c r="B420" t="s" s="43">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C420" t="s" s="43">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="D420" t="s" s="43">
         <v>34</v>
       </c>
       <c r="E420" t="s" s="43">
-        <v>2964</v>
+        <v>2960</v>
       </c>
       <c r="F420" t="s" s="43">
-        <v>2940</v>
+        <v>2935</v>
       </c>
       <c r="G420" t="s" s="43">
-        <v>2965</v>
+        <v>2961</v>
       </c>
       <c r="H420" t="s" s="43">
-        <v>2966</v>
+        <v>2962</v>
       </c>
       <c r="I420" t="s" s="44">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="J420" t="s" s="44">
         <v>51</v>
       </c>
       <c r="K420" t="s" s="44">
-        <v>2867</v>
+        <v>2862</v>
       </c>
       <c r="L420" t="s" s="43">
-        <v>2967</v>
+        <v>2963</v>
       </c>
       <c r="M420" t="s" s="44">
         <v>43</v>
       </c>
       <c r="N420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="O420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="P420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Q420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="R420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="S420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="T420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="U420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="V420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="W420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="X420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Y420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="Z420" t="s" s="44">
         <v>44</v>
       </c>
       <c r="AA420" t="s" s="43">
-        <v>2968</v>
+        <v>2964</v>
       </c>
       <c r="AB420" t="s" s="43">
-        <v>2969</v>
+        <v>2965</v>
       </c>
       <c r="AC420" s="43"/>
     </row>
   </sheetData>
   <autoFilter ref="A6:AC6" xr:uid="{53625167-91CD-470C-92BA-E6AF581D5AF5}"/>
   <mergeCells count="24">
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="Z4:Z6"/>
     <mergeCell ref="D1:AC1"/>
     <mergeCell ref="AC3:AC6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="K3:Z3"/>
     <mergeCell ref="AA3:AA6"/>
     <mergeCell ref="AB3:AB6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="F3:F6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="N5:U5"/>
     <mergeCell ref="V5:V6"/>