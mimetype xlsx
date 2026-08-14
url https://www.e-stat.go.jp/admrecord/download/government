--- v0 (2025-10-30)
+++ v1 (2026-08-14)
@@ -13,64 +13,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="22527"/>
   <workbookPr/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pass\Desktop\総合テスト\持ち込み\20201007\【開発】公開側内部API\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFCD9460-DE91-49BD-AD86-D1B7BCA0624D}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="1470" yWindow="1095" windowWidth="11520" windowHeight="7890" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式１－２" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式１－２'!$A$5:$R$5</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'様式１－２'!$A$1:$S$138</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'様式１－２'!$A$1:$S$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'様式１－２'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2250" uniqueCount="857">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2301" uniqueCount="871">
   <si>
     <t>Ⅱ　行政記録情報等を活用している統計調査</t>
     <rPh sb="2" eb="4">
       <t>ギョウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キロク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ジョウホウトウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カツヨウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>トウケイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>チョウサ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【様式１－２】</t>
     <rPh sb="1" eb="3">
@@ -551,352 +551,332 @@
 ・第29条（事業報告書等の提出）</t>
   </si>
   <si>
     <t>◆特定非営利活動促進法
 ・第30条（事業報告書等の公開）</t>
   </si>
   <si>
     <t>平成29年</t>
   </si>
   <si>
     <t>所轄庁が、毎年特定非営利活動法人から提出される事業報告書等を内閣府ＮＰＯポータルサイトに登録し、内閣府はこの情報を活用する。</t>
   </si>
   <si>
     <t>財務状況の設問について、事業報告書の情報を転記することで、記入項目を34か所代替した。</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>00005</t>
   </si>
   <si>
     <t>00100113</t>
   </si>
   <si>
-    <t>高齢者の住宅と生活環境に関する調査</t>
+    <t>高齢社会対策総合調査（高齢者の住宅と生活環境に関する調査）</t>
   </si>
   <si>
     <t>令和５年</t>
   </si>
   <si>
     <t>左記情報で調査対象の抽出（標本抽出）</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>00100116</t>
   </si>
   <si>
-    <t>高齢者の経済生活に関する調査</t>
+    <t>高齢社会対策総合調査（高齢者の経済生活に関する調査）</t>
   </si>
   <si>
     <t>令和６年</t>
   </si>
   <si>
     <t>00007</t>
   </si>
   <si>
+    <t>00100106</t>
+  </si>
+  <si>
+    <t>高齢者の生活と意識に関する国際比較調査</t>
+  </si>
+  <si>
+    <t>令和７年</t>
+  </si>
+  <si>
+    <t>00008</t>
+  </si>
+  <si>
     <t>00100306</t>
   </si>
   <si>
     <t>首都圏の住宅における感震ブレーカーの普及状況等に関する調査</t>
   </si>
   <si>
     <t>00170</t>
   </si>
   <si>
     <t>00100105</t>
   </si>
   <si>
     <t>青少年のインターネット利用環境実態調査</t>
   </si>
   <si>
     <t>こども家庭庁</t>
   </si>
   <si>
     <t>平成23年</t>
-  </si>
-[...46 lines deleted...]
-    <t>各都道府県市にて把握している施設名簿に基づいて調査</t>
   </si>
   <si>
     <t>00450275</t>
   </si>
   <si>
     <t>全国ひとり親世帯等調査</t>
   </si>
   <si>
     <t>◆住民基本台帳法
 ・第11条の１（国又は地方公共団体の機関の請求による住民基本台帳の一部の写しの閲覧）</t>
   </si>
   <si>
     <t>住民基本台帳から調査対象を抽出</t>
   </si>
   <si>
     <t>・市町村の個人情報保護条例による手続や個人情報保護審査会への意見照会などが必要となる場合がある。
 ・閲覧できる情報が自治体によって異なるため、調査対象世帯名簿を作成するのに必要な情報を得られないことがある。</t>
   </si>
   <si>
-    <t>00200356</t>
-[...5 lines deleted...]
-    <t>総務省</t>
+    <t>00100120</t>
+  </si>
+  <si>
+    <t>こども・若者総合調査</t>
   </si>
   <si>
     <t>◆住民基本台帳法
 ・第11条の２（個人又は法人の申出による住民基本台帳の一部の写しの閲覧）</t>
   </si>
   <si>
+    <t>00170100</t>
+  </si>
+  <si>
+    <t>こどもの福祉と保健に関する状況報告</t>
+  </si>
+  <si>
+    <t>社会福祉関係諸法規、母体保護法及び母子保健法に基づいた届出又は事業において収集される情報</t>
+  </si>
+  <si>
+    <t>◆児童扶養手当法施行規則
+・第１条
+・第４条
+◆母体保護法
+・第25条
+◆母子保健法
+・第12条
+・第15条
+等</t>
+  </si>
+  <si>
+    <t>都道府県、市町村、保健所</t>
+  </si>
+  <si>
+    <t>左記届出情報等を基に調査票を作成</t>
+  </si>
+  <si>
+    <t>5338</t>
+  </si>
+  <si>
+    <t>福祉関係票：139
+母体保護票：47
+母子保健票：2,089</t>
+  </si>
+  <si>
+    <t>00200356</t>
+  </si>
+  <si>
+    <t>通信利用動向調査</t>
+  </si>
+  <si>
+    <t>総務省</t>
+  </si>
+  <si>
     <t>平成２年</t>
   </si>
   <si>
     <t>・調査対象世帯名簿の作成</t>
   </si>
   <si>
     <t>・閲覧できる情報が自治体によって異なるため、調査対象世帯名簿を作成するのに必要な情報を得られないことがある。また、閲覧手続き、閲覧期間等が自治体によって異なるため、省内の手続き及び調査委託事業者の事務手続きが煩雑となるほか、自治体によっては閲覧に手数料を要する。
 ・調査（対象）世帯への説明及び調査対象世帯名簿の管理に留意することが必要。また、調査対象市区町村には申請前に調査委託事業者が閲覧申請する旨を通知している。</t>
   </si>
   <si>
     <t>00200521</t>
   </si>
   <si>
     <t>国勢調査</t>
   </si>
   <si>
     <t>◆住民基本台帳法
 ・第11条（国又は地方公共団体の機関の請求による住民基本台帳の一部の写しの閲覧）</t>
   </si>
   <si>
     <t>審査での活用
 （調査事項のうち、氏名、男女の別、出生の年月などの調査事項に空欄があった場合に左記情報を活用）</t>
   </si>
   <si>
     <t>・市町村の個人情報保護条例による手続や個人情報保護審査会への意見照会などが必要となる場合がある。
-・活用に係る円滑な手続に資するため、市町村の事務処理基準に、審査事務において活用できる行政資料として住民基本台帳を記載。</t>
+・活用に係る円滑な手続に資するため、市町村の事務処理基準に、審査事務において活用できる行政資料として住民基本台帳を記載</t>
   </si>
   <si>
     <t>00200522</t>
   </si>
   <si>
     <t>住宅・土地統計調査</t>
   </si>
   <si>
     <t>審査での活用
 （居住確認はとれているものの、近隣の人などから「世帯人員の合計」の聞き取りができなかった場合に左記情報を活用）</t>
   </si>
   <si>
     <t>令和５年調査から活用を開始しており、今後、制約・留意点を整理する予定である。</t>
   </si>
   <si>
     <t>00200532</t>
   </si>
   <si>
     <t>就業構造基本調査</t>
   </si>
   <si>
     <t>市区町村
 （総務省自治行政局住民制度課）</t>
   </si>
   <si>
     <t>令和４年</t>
   </si>
   <si>
     <t>・調査地域に居住している世帯の名簿の作成
 （調査予定世帯を選定するために作成する世帯の名簿の作成に活用）</t>
   </si>
   <si>
     <t>・都道府県、市町村の事務処理を円滑に進めるため、住民基本台帳を利用して名簿を作成する際の作成手順等を事務連絡にて送付。
 ・住民基本台帳を利用するか否かは、市町村の実情に応じて各自治体で判断。</t>
   </si>
   <si>
     <t>00200565</t>
   </si>
   <si>
     <t>家計消費状況調査</t>
   </si>
   <si>
     <t>平成13年</t>
   </si>
   <si>
     <t>・閲覧できる情報が自治体によって異なるため、調査対象世帯名簿を作成するのに必要な情報を得られないことがある。また、閲覧手続き、閲覧期間等が自治体によって異なるため、統計局及び調査委託事業者の事務手続きが煩雑となるほか、自治体によっては閲覧に手数料を要する。
 ・調査（対象）世帯への説明及び調査対象世帯名簿の管理に留意することが必要。また、調査対象市区町村には申請前に調査委託事業者が閲覧申請する旨を通知している。</t>
   </si>
   <si>
-    <t>00008</t>
-[...19 lines deleted...]
-  <si>
     <t>00200564</t>
   </si>
   <si>
     <t>全国家計構造調査（旧全国消費実態調査）</t>
   </si>
   <si>
     <t>令和元年</t>
   </si>
   <si>
     <t>・住民基本台帳第11条第１項に基づく閲覧申請では、名簿の作成に必要な一部の情報が得られない。
-・都道府県、市町村の事務処理を円滑に進めるため、住民基本台帳を利用して名簿の作成が可能であることや作成手順を事務要領に記載。</t>
+・都道府県、市町村の事務処理を円滑に進めるため、住民基本台帳を利用して名簿の作成が可能であることや作成手順を事務要領に記載</t>
   </si>
   <si>
     <t>00250</t>
   </si>
   <si>
     <t>00250013</t>
   </si>
   <si>
     <t>犯罪被害実態（暗数）調査</t>
   </si>
   <si>
     <t>法務省</t>
   </si>
   <si>
     <t>◆住民基本台帳法
 ・第５条（住民基本台帳の備付）
 ・第６条（住民基本台帳の作成）</t>
   </si>
   <si>
     <t>平成31年</t>
   </si>
   <si>
     <t>左記情報から調査対象となる16歳以上の男女を抽出</t>
   </si>
   <si>
     <t>00300</t>
   </si>
   <si>
     <t>00300600</t>
   </si>
   <si>
     <t>海外での滞在や生活等に関する基礎調査</t>
   </si>
   <si>
     <t>外務省</t>
   </si>
   <si>
     <t>在留届</t>
   </si>
   <si>
     <t>旅券法第16条</t>
   </si>
   <si>
     <t>外務省（領事局）</t>
   </si>
   <si>
-    <t>令和5年</t>
-[...1 lines deleted...]
-  <si>
     <t>左記情報により調査対象を把握</t>
   </si>
   <si>
     <t>00350</t>
   </si>
   <si>
     <t>00350600</t>
   </si>
   <si>
     <t>法人企業統計調査</t>
   </si>
   <si>
     <t>財務省</t>
   </si>
   <si>
     <t>金融庁
 （企画市場局）</t>
   </si>
   <si>
     <t>審査事務・計数照会事務への活用（提出された調査票の数値チェック）</t>
   </si>
   <si>
-    <t>四半期報告書では連結情報のみであることなどから、年次別調査の審査事務・計数照会事務において活用。</t>
+    <t>四半期報告書では連結情報のみであることなどから、年次別調査の審査事務・計数照会事務において活用</t>
   </si>
   <si>
     <t>商業・法人登記情報
 会社標本調査母集団情報</t>
   </si>
   <si>
     <t>◆商業登記法
 ・第６条(商業登記簿）等
 ◆法人税法
 ・第74条（確定申告）等</t>
   </si>
   <si>
     <t>法務省
 （民事局）
 国税庁</t>
   </si>
   <si>
     <t>◆商業登記法
 ・第10条（登記事項証明書の交付）
 ◆統計法
 ・第29条（協力の要請）</t>
   </si>
   <si>
     <t>昭和23年</t>
   </si>
@@ -954,72 +934,72 @@
     <t>昭和24年</t>
   </si>
   <si>
     <t>・母集団情報の精度の確保・向上
 （調査対象約29,000事業所／母集団数約350万事業所）</t>
   </si>
   <si>
     <t>源泉所得税納付事績</t>
   </si>
   <si>
     <t>◆所得税法
 ・第220条（源泉徴収に係る所得税の納付手続）</t>
   </si>
   <si>
     <t>財務省
 （国税庁）</t>
   </si>
   <si>
     <t>◆国税通則法
 ・127条（守秘義務）</t>
   </si>
   <si>
     <t>欠測値等の補完等</t>
   </si>
   <si>
-    <t>低階層の事業所を中心とした未回収の発生割合に関する有意な差があることを踏まえ、税務データを副次的情報として活用等して計算を実施。</t>
+    <t>低階層の事業所を中心とした未回収の発生割合に関する有意な差があることを踏まえ、税務データを副次的情報として活用等して計算を実施</t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
     <t>00401101</t>
   </si>
   <si>
     <t>宗教統計調査</t>
   </si>
   <si>
     <t>文化庁（文部科学省）</t>
   </si>
   <si>
     <t>新たに設立した宗教法人及び法人格が消滅した宗教法人に関する情報</t>
   </si>
   <si>
     <t>◆宗教法人法
 ・第14条（規則の認証）
 ・第39条（合併の認証）
-・第58条（清算結了の登記）、第9条（登記の届出）</t>
+・第58条（清算結了の登記）、第９条（登記の届出）</t>
   </si>
   <si>
     <t>文化庁</t>
   </si>
   <si>
     <t>前回調査結果に認証等による情報を追加</t>
   </si>
   <si>
     <t>00450</t>
   </si>
   <si>
     <t>00450011</t>
   </si>
   <si>
     <t>人口動態調査</t>
   </si>
   <si>
     <t>厚生労働省</t>
   </si>
   <si>
     <t>出生の届書
 死亡の届書
 婚姻の届書
 離婚の届書
 死産の届書</t>
@@ -1071,59 +1051,56 @@
   <si>
     <t>社会福祉関係諸法規に基づいた届出又は事業において収集される情報</t>
   </si>
   <si>
     <t>◆身体障害者福祉法施行令
 ・第９条
 ◆障害児福祉手当及び特別障害者手当の支給に関する省令
 ・第２条
 ・第15条
 ◆特別児童扶養手当等の支給に関する法律施行規則
 ・第１条
 ◆社会福祉法
 ・第31条
 ◆児童扶養手当施行規則
 ・第１条
 ・第４条
 等</t>
   </si>
   <si>
     <t>都道府県・指定都市・中核市</t>
   </si>
   <si>
     <t>昭和13年</t>
   </si>
   <si>
-    <t>左記届出情報等を基に調査票を作成</t>
-[...2 lines deleted...]
-    <t>17768</t>
+    <t>16447</t>
   </si>
   <si>
     <t>（調査周期ごとの報告者数）
 年度報：129
-月報：1,548</t>
+月報：804</t>
   </si>
   <si>
     <t>00450021</t>
   </si>
   <si>
     <t>医療施設調査</t>
   </si>
   <si>
     <t>医療施設の開設、廃止、変更等の届出</t>
   </si>
   <si>
     <t>◆医療法
 ・第８条の２第２項
 ・第９条第１項
 ◆医療法施行令
 ・第４条の２第１項　等</t>
   </si>
   <si>
     <t>都道府県、保健所を設置する市又は特別区</t>
   </si>
   <si>
     <t>昭和28年</t>
   </si>
   <si>
     <t>左記届出情報を基に都道府県等において調査票を作成</t>
@@ -1176,168 +1153,174 @@
   </si>
   <si>
     <t>◆精神保健及び精神障害者福祉に関する法律
 ・第22から26条の３
 ・第29条第１項
 ◆栄養士法
 ・第２条及び第４条
 ◆食品衛生法
 ・第55条第１項
 ◆興行場法
 ・第２条第１項
 ◆旅館業法
 ・第３条第１項
 ◆公衆浴場法
 ・第２条第１項
 ◆母体保護法
 ・第25条
 ◆保健師助産師看護師法
 ・第33条　
 等</t>
   </si>
   <si>
     <t>都道府県、指定都市、中核市</t>
   </si>
   <si>
-    <t>17266</t>
+    <t>17305</t>
   </si>
   <si>
     <t>（調査周期ごとの報告者数）
 年度報：129
 隔年報：47</t>
   </si>
   <si>
     <t>00450025</t>
   </si>
   <si>
     <t>地域保健・健康増進事業報告</t>
   </si>
   <si>
     <t>地域保健法、健康増進法等に基づいた事業において収集される情報</t>
   </si>
   <si>
     <t>◆母子保健法
 ・第15条
 ・第12条
 ◆地域保健法
 ・第６条
 ・第10条
 ◆精神保健及び精神障害者福祉に関する法律
 ・第47条第１、４、５項
 ◆予防接種法
 ・第５条
 ◆健康増進法
 ・第17条第１項
 ・第19条の２　
 等</t>
   </si>
   <si>
     <t>市区町村、保健所</t>
   </si>
   <si>
     <t>昭和29年</t>
   </si>
   <si>
-    <t>38022</t>
-[...2 lines deleted...]
-    <t>2095</t>
+    <t>38616</t>
+  </si>
+  <si>
+    <t>2089</t>
   </si>
   <si>
     <t>00450041</t>
   </si>
   <si>
     <t>社会福祉施設等調査</t>
   </si>
   <si>
     <t>生活保護法、老人福祉法等に基づく許認可等</t>
   </si>
   <si>
     <t>◆生活保護法　第40条
 ◆老人福祉法　第15条
 等</t>
   </si>
   <si>
     <t>平成24年</t>
   </si>
   <si>
     <t>報告者の負担軽減の観点から、毎年一部の調査項目については、各自治体が保有する情報を基に調査票にプレプリントしている。</t>
   </si>
   <si>
     <t>33項目（施設・保育以外12項目、施設・保育12項目、事業所９項目）</t>
   </si>
   <si>
     <t>129(都道府県47・指定都市20・中核市62)
-約141,300（施設 約37,700、事業所 約103,600）</t>
+約146,900（施設 約37,800、事業所 約109,100）</t>
+  </si>
+  <si>
+    <t>00009</t>
   </si>
   <si>
     <t>障害福祉サービス等情報</t>
   </si>
   <si>
     <t>◆障害者の日常生活及び社会生活を総合的に支援するための法律
 ・第76条の３
 ◆児童福祉法
 第33条の18</t>
   </si>
   <si>
     <t>都道府県、指定都市、中核市、児童相談所設置市</t>
   </si>
   <si>
     <t>・調査事項の一部プレプリント</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>約29,300</t>
+    <t>約31,700</t>
   </si>
   <si>
     <t>00010</t>
   </si>
   <si>
     <t>00450042</t>
   </si>
   <si>
     <t>介護サービス施設・事業所調査</t>
   </si>
   <si>
     <t>介護保険法による指定等</t>
   </si>
   <si>
     <t>◆介護保険法
 ・第70条、第75条
 ・第78条の２、第78条の５
 ・第79条、第82条
 ・第86条、89条
 ・第94条、99条 等</t>
   </si>
   <si>
-    <t>636項目（施設130項目、事業所506項目）</t>
+    <t>都道府県</t>
+  </si>
+  <si>
+    <t>761項目（施設163項目、事業所598項目）</t>
   </si>
   <si>
     <t>47（都道府県）
-約141,500（施設 約16,500、事業所 約125,000）</t>
+約145,100（施設 約16,400、事業所 約128,700）</t>
   </si>
   <si>
     <t>00011</t>
   </si>
   <si>
     <t>00450071</t>
   </si>
   <si>
     <t>毎月勤労統計調査</t>
   </si>
   <si>
     <t>雇用保険適用事業所設置届等</t>
   </si>
   <si>
     <t>◆雇用保険法施行規則
 ・第141条（事業所の設置等の届出）</t>
   </si>
   <si>
     <t>厚生労働省
 （職業安定局）</t>
   </si>
   <si>
     <t>昭和32年</t>
   </si>
   <si>
@@ -1457,77 +1440,80 @@
     <t>昭和46年度</t>
   </si>
   <si>
     <t>左記届出情報により母集団名簿を作成</t>
   </si>
   <si>
     <t>00017</t>
   </si>
   <si>
     <t>00450331</t>
   </si>
   <si>
     <t>中国残留邦人等実態調査</t>
   </si>
   <si>
     <t>永住帰国した中国残留邦人等に対する一時金対象者名簿</t>
   </si>
   <si>
     <t>◆中国残留邦人等の円滑な帰国の促進並びに永住帰国した中国残留邦人等及び特定配偶者の自立の支援に関する法律施行規則
 ・第13条の３（一時金の支給の申請）</t>
   </si>
   <si>
     <t>平成21年</t>
   </si>
   <si>
+    <t>左記届出等の情報から調査対象を把握</t>
+  </si>
+  <si>
     <t>00018</t>
   </si>
   <si>
     <t xml:space="preserve">なし      </t>
   </si>
   <si>
     <t>介護事業実態調査（介護事業経営実態調査、介護事業経営概況調査、介護従事者処遇状況等調査）</t>
   </si>
   <si>
     <t>介護サービス情報</t>
   </si>
   <si>
     <t>◆介護保険法
 ・第115条の35（介護サービス情報の報告及び公表）</t>
   </si>
   <si>
     <t>調査対象の法人番号等を左記情報から補完</t>
   </si>
   <si>
     <t>00019</t>
   </si>
   <si>
     <t>介護給付等に要する費用の額に関する情報等</t>
   </si>
   <si>
     <t>◆介護保険法
-・第118条の2（市町村介護保険事業計画の作成等のための調査及び分析等）</t>
+・第118条の２（市町村介護保険事業計画の作成等のための調査及び分析等）</t>
   </si>
   <si>
     <t>厚生労働省
 （老健局）</t>
   </si>
   <si>
     <t>◆介護保険法第百十八条の二第二項の規定に基づき市町村が厚生労働大臣に提供する情報の利用及び提供に関する指針</t>
   </si>
   <si>
     <t>左記ファイルから調査対象を一定の統計上の抽出法に基づき抽出</t>
   </si>
   <si>
     <t>00020</t>
   </si>
   <si>
     <t>法人番号等</t>
   </si>
   <si>
     <t>◆行政手続における特定の個人を識別するための番号の利用等に関する法律施行令
 ・第41条（法人番号の公表）</t>
   </si>
   <si>
     <t>国税庁</t>
   </si>
   <si>
@@ -1593,150 +1579,158 @@
 ◆国民年金法
 ・第108条の３第２項</t>
   </si>
   <si>
     <t>日本年金機構
 市区町村</t>
   </si>
   <si>
     <t>平成８年</t>
   </si>
   <si>
     <t>・母集団情報の整備
 （国民年金被保険者ファイルより、調査対象となる国民年金第１号被保険者を抽出）
 ・調査事項の一部代替
 （保険料納付状況等は日本年金機構が有する情報を活用し、所得金額等は市区町村が有する情報を活用）
 ・審査での活用</t>
   </si>
   <si>
     <t>８か所</t>
   </si>
   <si>
     <t>約６万人</t>
   </si>
   <si>
     <t>00023</t>
-  </si>
-[...21 lines deleted...]
-    <t>00024</t>
   </si>
   <si>
     <t>00450151</t>
   </si>
   <si>
     <t>薬事工業生産動態統計調査</t>
   </si>
   <si>
     <t>・医薬品、医薬部外品、医療機器及び再生医療等製品の製造販売業許可台帳、製造業許可台帳及び外国製造業認定台帳</t>
   </si>
   <si>
     <t>◆医薬品、医療機器等の品質、有効性及び安全性の確保等に関する法律施行令
 ・第８条（製造販売業の許可台帳）　等
 ・第15条（製造業の許可台帳）
 ・第18条の５（外国製造業の認定台帳）
 ・第37条の5（製造販売業の許可台帳）
 ・第37条の12（製造業の登録台帳）
 ・第37条の18（外国製造業の登録台帳）
 ・第43条の7（製造販売業の許可台帳）
 ・第43条の14（製造業の許可台帳）
 ・第43条の21（外国製造業の認定台帳）</t>
   </si>
   <si>
     <t>厚生労働省
 都道府県　等</t>
   </si>
   <si>
     <t>平成18年以前
 （外国製造業の認定台帳は平成31年から）</t>
   </si>
   <si>
     <t>・母集団情報の整備
 （製造販売業の許可台帳上の業者を全数調査）
 ・調査事項の代替
 （台帳上の業者所在地情報を利用）</t>
   </si>
   <si>
     <t>０
 ※調査票上に代替できた調査項目はないので０。台帳がなければ、追加で「製造販売業者所在県」「製造業者所在県又は国名」「製造業者名称」の調査項目が必要だが、集計時にこれらの項目を台帳から引用することができるため、調査項目としていない（調査項目の製造販売業者業者コードと製造業許可番号を照合キーとして使用）。</t>
   </si>
   <si>
-    <t>約4,900</t>
-[...2 lines deleted...]
-    <t>00025</t>
+    <t>約4,600</t>
+  </si>
+  <si>
+    <t>00024</t>
   </si>
   <si>
     <t>・法人番号</t>
   </si>
   <si>
     <t>法人番号に紐付く業者の名称及び所在地情報を利用</t>
   </si>
   <si>
     <t>２
 （製造販売業者名称、製造販売業者所在地）</t>
   </si>
   <si>
-    <t>00026</t>
+    <t>00025</t>
   </si>
   <si>
     <t>00450224</t>
   </si>
   <si>
     <t>外国人雇用実態調査</t>
   </si>
   <si>
     <t>・外国人雇用状況届出データ
 ・雇用保険適用事業所データ</t>
   </si>
   <si>
     <t>◆労働施策の総合的な推進並びに労働者の雇用の安定及び職業生活の充実等に関する法律
 ・第28条（外国人雇用状況の届出等）
 ◆雇用保険法施行規則
 ・第141条（事業所設置等の届出）</t>
   </si>
   <si>
     <t xml:space="preserve">母集団情報の整備　</t>
+  </si>
+  <si>
+    <t>00026</t>
+  </si>
+  <si>
+    <t>00450385</t>
+  </si>
+  <si>
+    <t>訪問看護療養費実態調査</t>
+  </si>
+  <si>
+    <t>・匿名医療保険等関連情報データベース（NDB)</t>
+  </si>
+  <si>
+    <t>◆高齢者の医療の確保に関する法律（昭和57年法律第80号。）
+・第16条の２</t>
+  </si>
+  <si>
+    <t>令和７年度</t>
+  </si>
+  <si>
+    <t>・匿名医療保険等関連情報データベースに搭載されたレセプト情報を基に調査票を作成</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>訪問看護ステーションが訪問看護療養費の請求のため作成した訪問看護療養費明細書をオンラインにより請求した場合のみ活用可能。なお、本調査は、健康保険法（大正11年法律第70号）の運用の一環として、「訪問看護療養費及び公費負担医療に関する費用の請求に関する命令第１条及び附則第３条の規定に基づきこども家庭庁長官及び厚生労働大臣が定める様式」（平成20年厚労省告示第127号）により定められたレセプトを調査票として用いている。</t>
   </si>
   <si>
     <t>00500</t>
   </si>
   <si>
     <t>00500201</t>
   </si>
   <si>
     <t>農業経営統計調査</t>
   </si>
   <si>
     <t>農林水産省</t>
   </si>
   <si>
     <t>牛個体識別台帳</t>
   </si>
   <si>
     <t>◆牛の個体識別のための情報の管理及び伝達に関する特別措置法
 ・第３条
 ・第４条</t>
   </si>
   <si>
     <t>農林水産省（データベースの管理については、独立行政法人家畜改良センターが実施）</t>
   </si>
   <si>
@@ -1780,91 +1774,91 @@
   </si>
   <si>
     <t>独立行政法人 農畜産業振興機構</t>
   </si>
   <si>
     <t>平成19年</t>
   </si>
   <si>
     <t>さとうきび及びでん粉原料用かんしょの経営所得安定対策に係る生産者要件審査申請者の情報を基に集計した申請者数を活用</t>
   </si>
   <si>
     <t>00500209</t>
   </si>
   <si>
     <t>農林業センサス</t>
   </si>
   <si>
     <t>農地所有適格法人、認定農業者等に関する行政記録情報</t>
   </si>
   <si>
     <t>◆農地法
 ・第６条第１項（農地所有適格法人の報告等）
 ◆農業経営基盤強化促進法
 ・第12条第１項（農業経営改善計画等の認定）
 ◆担い手経営安定法
-・第5条（交付金の交付申請）
+・第５条（交付金の交付申請）
 等</t>
   </si>
   <si>
     <t>農業委員会
 市区町村
 農林水産省</t>
   </si>
   <si>
     <t>平成12年</t>
   </si>
   <si>
     <t>・調査事項の一部代替
 （市区町村確認欄の記入）
 ・母集団情報の整備
 （前回調査名簿に経営所得安定対策等交付金支払対象等に基づく新規経営体を追加）</t>
   </si>
   <si>
-    <t>3項目</t>
+    <t>5項目</t>
   </si>
   <si>
     <t>約1,100,000</t>
   </si>
   <si>
-    <t>・国土交通省ＨＰによる、国土数値情報における法制上の指定地域データ、及び市区町村が保存する法制上の指定地域に係る行政記録情報
+    <t>・国土交通省ＨＰによる、国土数値情報における法制上の指定地域データ、及び都道府県が保存する法制上の指定地域に係る行政記録情報
 ・筆ポリゴン情報</t>
   </si>
   <si>
     <t>◆離島振興法
 ・第２条
 ◆作物統計調査規則
 ・７条</t>
   </si>
   <si>
     <t>国土交通省
 市区町村
 農林水産省</t>
   </si>
   <si>
     <t>・調査事項の一部代替
-（国土交通省が整備している国土数値情報及び市区町村等が保存する法制上の指定地域に係る行政記録情報から法制上の指定地域を把握し、各農業集落の調査結果に付加する。）
+（国土交通省が整備している国土数値情報及び都道府県等が保存する法制上の指定地域に係る行政記録情報から法制上の指定地域を把握し、各農業集落の調査結果に付加する。）
 ・調査事項の代替
 （農林水産省が整備している耕地面積統計の筆ポリゴン情報から農業集落ごとの耕地面積を求積する。）</t>
   </si>
   <si>
     <t>18項目</t>
   </si>
   <si>
     <t>約140,000</t>
   </si>
   <si>
     <t>00500210</t>
   </si>
   <si>
     <t>漁業センサス</t>
   </si>
   <si>
     <t>漁船登録データ</t>
   </si>
   <si>
     <t>◆漁船法
 ・第10条（漁船の登録）</t>
   </si>
   <si>
     <t>◆漁船法
 ・第21条（登録謄本の交付）
@@ -1876,108 +1870,123 @@
   <si>
     <t>・母集団情報の整備
 （行政記録情報で前回調査以降新たに追加された者のうち、前回調査名簿にない者を新規候補者として追加）</t>
   </si>
   <si>
     <t>漁船登録データの管理状況や行政文書としての取り扱いは各都道府県によって異なる。</t>
   </si>
   <si>
     <t>うなぎ養殖業の許可名簿</t>
   </si>
   <si>
     <t>◆内水面漁業の振興に関する法律
 ・第26条（指定養殖業の許可）</t>
   </si>
   <si>
     <t>農林水産省（水産庁）</t>
   </si>
   <si>
     <t>平成30年</t>
   </si>
   <si>
     <t>指定漁業等の許可名簿（大臣許可漁業、知事許可漁業）</t>
   </si>
   <si>
     <t>◆漁業法
-・第52条（指定漁業の許可）
+・第36条（農林水産大臣による漁業の許可）
 ◆都道府県漁業調整規則
 ・（漁業の許可）</t>
   </si>
   <si>
     <t>農林水産省（水産庁）
 都道府県（水産主管課等）</t>
   </si>
   <si>
     <t>00500211</t>
   </si>
   <si>
     <t>農業構造動態調査</t>
   </si>
   <si>
     <t>経営所得安定対策等加入申請者情報
 等</t>
   </si>
   <si>
     <t>◆担い手経営安定法
 ・第5条（交付金の交付申請）
 等</t>
   </si>
   <si>
     <t>・母集団情報の整備
 （前回調査名簿に経営所得安定対策等交付金支払対象等に基づく新規経営体を追加）</t>
   </si>
   <si>
     <t>00500216</t>
   </si>
   <si>
     <t>海面漁業生産統計調査</t>
   </si>
   <si>
-    <t>漁獲成績報告書等</t>
-[...2 lines deleted...]
-    <t>◆漁業法
+    <t>①漁業法に基づく報告
+②内水面漁業の振興に関する法律に基づく報告
+③地方自治体等が保有する情報</t>
+  </si>
+  <si>
+    <t>①漁業法
 ・第26、30条（漁獲量等の報告）
 ・第52、90条（資源管理の状況等の報告）
 ・第176条（報告徴収等）
-◆漁業の許可及び取締り等に関する省令
-[...9 lines deleted...]
-    <t>漁獲成績報告書等の活用が可能な魚種別漁獲量</t>
+（漁業の許可及び取締り等に関する省令）
+・第78条（漁獲成績報告書等）
+②内水面漁業の振興に関する法律
+・第29条
+③地方自治体等が保有する情報
+・上記①及び②以外で都道府県知事等が保有する海面漁業生産統計の作成に必要な情報</t>
+  </si>
+  <si>
+    <t>・水産庁
+・地方自治体等</t>
+  </si>
+  <si>
+    <t>①漁業法に基づく報告
+・昭和44年
+②内水面漁業の振興に関する法律に基づく報告
+・令和６年
+③地方自治体等が保有する情報
+・令和６年</t>
+  </si>
+  <si>
+    <t>①漁業法に基づく報告
+大臣許可漁業に係る漁業種類のみを営んだ経営体において、漁獲成績報告書等の活用が可能な魚種別漁獲量
+②③
+調査における審査や補完に活用</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>約2,000</t>
+    <t>約300</t>
   </si>
   <si>
     <t>航海の長期化等から漁獲成績報告書等の提出が遅れた場合、取りまとめ期間が十分に確保できないことにより全体の取りまとめが遅れるなどの支障が生じるおそれ。</t>
   </si>
   <si>
     <t>00500222</t>
   </si>
   <si>
     <t>畜産統計調査</t>
   </si>
   <si>
     <t>平成16年
 （母集団整備への活用は平成16年から、調査事項の代替は令和２年から）</t>
   </si>
   <si>
     <t>・家畜改良センターが有する情報を活用することにより、乳用牛及び肉用牛飼養者への調査を回避（乳用牛及び肉用牛調査票の廃止）</t>
   </si>
   <si>
     <t>乳用牛：19項目
 肉用牛：16項目</t>
   </si>
   <si>
     <t>乳用牛：-
 肉用牛：-
 ※令和２年調査から、乳用牛及び肉用牛調査票を廃止し行政記録情報や関係統計の活用により把握する加工統計に変更。
@@ -2043,56 +2052,56 @@
     <t>00500602</t>
   </si>
   <si>
     <t>農業協同組合及び同連合会一斉調査</t>
   </si>
   <si>
     <t>農業協同組合法に基づく業務報告書及び設立、解散等の認可の情報</t>
   </si>
   <si>
     <t>◆農業協同組合法
 ・第54条の２
 ・第59条
 ・第64条</t>
   </si>
   <si>
     <t>農林水産省又は都道府県知事</t>
   </si>
   <si>
     <t>平成24年度
 (23事業年度調査より)</t>
   </si>
   <si>
     <t>業務報告書から得られる情報を最大限活用</t>
   </si>
   <si>
-    <t>農業協同組合：542項目
-[...4 lines deleted...]
-連合会：81</t>
+    <t>農業協同組合：538項目
+連合会：159項目</t>
+  </si>
+  <si>
+    <t>農業協同組合：507
+連合会：77</t>
   </si>
   <si>
     <t xml:space="preserve">　農林水産省又は都道府県に提出される業務報告書（農業協同組合法第54条の２）について、
 (1)農協、連合会からの提出時期が遅いこと
 (2)会計データに誤記が多く、農協等への確認に多大な時間を要すること
 (3)記載様式が区々であり突合作業に多大な労力を要すること
 等により、取りまとめが遅れるなどの支障が生じるおそれがある。</t>
   </si>
   <si>
     <t>00500246</t>
   </si>
   <si>
     <t>農道整備状況調査</t>
   </si>
   <si>
     <t>農道台帳</t>
   </si>
   <si>
     <t>「農道台帳について」（平成２年３月22日付け２構改Ｄ第46号構造改善局長通知）</t>
   </si>
   <si>
     <t>行政記録情報等として得られた情報を基に調査票を作成</t>
   </si>
   <si>
     <t>45項目</t>
@@ -2176,50 +2185,120 @@
 ・第58条の２（業務報告書）
 ・第64条（設立の認可）
 ・第68条（解散事由）
 ・第69条（合併の手続）</t>
   </si>
   <si>
     <t>00501</t>
   </si>
   <si>
     <t>00501001</t>
   </si>
   <si>
     <t>森林組合一斉調査</t>
   </si>
   <si>
     <t>林野庁（農林水産省）</t>
   </si>
   <si>
     <t>森林組合法に基づく設立、解散等の認可の情報</t>
   </si>
   <si>
     <t>森林組合法
 第79条（設立）
 第83条（解散）
 第84条（合併）</t>
+  </si>
+  <si>
+    <t>00500220</t>
+  </si>
+  <si>
+    <t>内水面漁業生産統計調査</t>
+  </si>
+  <si>
+    <t>①漁業法に基づく報告
+②内水面漁業の振興に関する法律に基づく報告</t>
+  </si>
+  <si>
+    <t>①漁業法
+・57条（都道府県知事による漁業の許可）
+・第52、90条、漁業法施行規則28条（資源管理の状況等の報告）
+②内水面漁業の振興に関する法律
+・第29条（実績報告書の提出）</t>
+  </si>
+  <si>
+    <t>・水産庁
+・都道府県</t>
+  </si>
+  <si>
+    <t>①漁業法に基づく報告
+・令和７年
+②内水面漁業の振興に関する法律に基づく報告
+・令和７年</t>
+  </si>
+  <si>
+    <t>○漁業法に基づく報告
+　漁獲成績報告書による補完
+〇内水目漁業の振興に関する法律に基づく報告
+　一部調査項目について代替</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>約640</t>
+  </si>
+  <si>
+    <t>00500215</t>
+  </si>
+  <si>
+    <t>作物統計調査</t>
+  </si>
+  <si>
+    <t>需要に応じた米の生産・販売の推進に関する要領に基づく取組計画の届出情報</t>
+  </si>
+  <si>
+    <t>需要に応じた米の生産・販売の推進に関する要領
+・第６の３（１）、（２）</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>〇</t>
+  </si>
+  <si>
+    <t>・調査事項の代替（行政記録情報等を最大限活用し、把握されていない範囲についても特定し、補完して公表）</t>
+  </si>
+  <si>
+    <t>１項目</t>
+  </si>
+  <si>
+    <t>実測調査による情報の収集（全国で約10,000単位区）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">　将来的に、当該行政記録情報等の内容に変更が生じる場合も考えられるため、今後、このような場合にあっても、水稲の作付面積に係る公表が継続できるよう、関係部局間で連携、調整する必要がある。</t>
   </si>
   <si>
     <t>00550</t>
   </si>
   <si>
     <t>00550510</t>
   </si>
   <si>
     <t>工場立地動向調査</t>
   </si>
   <si>
     <t>経済産業省</t>
   </si>
   <si>
     <t>各種申請・届出（工場立地法、農地法、建築基準法、都市計画法又は国土利用計画法に基づく）情報</t>
   </si>
   <si>
     <t>◆工場立地法
 ・第６条（届出）
 ◆農地法
 ・第４条（農地の転用の制限）
 ◆建築基準法
 ・第６条（建築物の建築等に関する申請及び確認）
 ◆都市計画法
 ・第29条（開発行為の許可）
@@ -2243,51 +2322,51 @@
   </si>
   <si>
     <t>00551</t>
   </si>
   <si>
     <t>00551020</t>
   </si>
   <si>
     <t>石油製品需給動態統計調査</t>
   </si>
   <si>
     <t>資源エネルギー庁（経済産業省）</t>
   </si>
   <si>
     <t>石油の備蓄の確保等に関する法律に基づいた申請・届出情報</t>
   </si>
   <si>
     <t>◆石油の備蓄の確保等に関する法律
 ・第16条（石油輸入業の登録）
 ・第26条（石油精製業の届出）
 ・第27条（石油販売業の届出）
 ・第28条（石油ガス輸入業の届出）</t>
   </si>
   <si>
     <t>資源エネルギー庁
-（資源・燃料部石油精製備蓄課、石油流通課）</t>
+（資源・燃料部政策課）</t>
   </si>
   <si>
     <t>各種届出情報等を活用</t>
   </si>
   <si>
     <t>00551030</t>
   </si>
   <si>
     <t>石油輸入調査</t>
   </si>
   <si>
     <t>◆石油の備蓄の確保等に関する法律
 ・第16条（石油輸入業の登録）
 ・第26条（石油精製業の届出）</t>
   </si>
   <si>
     <t>00551130</t>
   </si>
   <si>
     <t>ガス事業生産動態統計調査</t>
   </si>
   <si>
     <t>ガス事業法に基づいた申請・届出情報</t>
   </si>
   <si>
@@ -2307,67 +2386,67 @@
     <t>許可、届出等の情報を活用</t>
   </si>
   <si>
     <t>00551011</t>
   </si>
   <si>
     <t>総合エネルギー統計補足調査（電気事業者の発電量内訳等調査）</t>
   </si>
   <si>
     <t>電気事業法に基づく報告・届出等の情報</t>
   </si>
   <si>
     <t>◆電気事業法
 ・第106条（報告の徴収）
 ◆電気関係報告規則
 ・第２条（定期報告）
 　　一　発受電月報</t>
   </si>
   <si>
     <t>資源エネルギー庁
 （電力産業・市場室）</t>
   </si>
   <si>
     <t>・母集団情報の整備
 ・調査対象事業者の選定（発電量実績を使用）
-・調査票へのプレプリント</t>
-[...2 lines deleted...]
-    <t>約 800</t>
+・送電端電力量、火力発電燃料実績のうち雑用を調査票へのプレプリント</t>
+  </si>
+  <si>
+    <t>約 900</t>
   </si>
   <si>
     <t>00551005</t>
   </si>
   <si>
     <t>エネルギー消費統計調査</t>
   </si>
   <si>
-    <t>・エネルギーの使用の合理化に関する法律に基づく報告、許可申請等の情報
+    <t>・エネルギーの使用の合理化及び非化石エネルギーへの転換等に関する法に基づく報告、許可申請等の情報
 ・熱供給事業法に基づく報告、許可申請等の情報</t>
   </si>
   <si>
-    <t>◆エネルギーの使用の合理化に関する法律
+    <t>◆エネルギーの使用の合理化及び非化石エネルギーへの転換等に関する法律
 ・第15条（定期の報告）
 ◆熱供給事業法
 ・第３条（事業の登録）
 ・第４条（登録の申請）</t>
   </si>
   <si>
     <t>資源エネルギー庁
 （省エネルギー対策業務室、熱供給産業室）</t>
   </si>
   <si>
     <t>当該報告、許可申請等の情報を基に調査対象を選定</t>
   </si>
   <si>
     <t>00552</t>
   </si>
   <si>
     <t>00552010</t>
   </si>
   <si>
     <t>知的財産活動調査</t>
   </si>
   <si>
     <t>特許庁（経済産業省）</t>
   </si>
   <si>
@@ -2415,101 +2494,98 @@
   </si>
   <si>
     <t>◆建築基準法
 ・第15条（届出及び統計）</t>
   </si>
   <si>
     <t>昭和25年</t>
   </si>
   <si>
     <t>左記届出情報を基に調査票を作成</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>・建築基準法第15条第２項第４項において、都道府県知事は届出を基に建築統計を作成することと定められている。
 ・法律により義務付けられている届出（行政記録情報）を活用しているため、精度が高い。</t>
   </si>
   <si>
     <t>建築工事届</t>
   </si>
   <si>
-    <t>令和3年</t>
-[...2 lines deleted...]
-    <t>左記届出情報を基に調査情報を抽出・整備。</t>
+    <t>左記届出情報を基に調査情報を抽出・整備</t>
   </si>
   <si>
     <t>00600130</t>
   </si>
   <si>
     <t>建設工事受注動態統計調査</t>
   </si>
   <si>
     <t>建設業許可データ</t>
   </si>
   <si>
     <t>◆建設業法
 ・第５条（許可の申請）</t>
   </si>
   <si>
     <t>国土交通省（不動産・建設経済局建設業課）</t>
   </si>
   <si>
     <t>◆建設業法
 ・第13条（提出書類の閲覧）</t>
   </si>
   <si>
     <t>昭和31年
 平成３年</t>
   </si>
   <si>
     <t>・母集団情報の整備
 ・調査事項のプレプリント</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>約11万業者</t>
   </si>
   <si>
     <t>経営事項審査結果</t>
   </si>
   <si>
     <t>◆建設業法
 ・第27条の23（経営事項審査）</t>
   </si>
   <si>
-    <t>令和3年度</t>
-[...2 lines deleted...]
-    <t>非回答業者について、経営事項審査結果により把握できる完成工事高等のデータを補完。</t>
+    <t>令和３年度</t>
+  </si>
+  <si>
+    <t>非回答業者について、経営事項審査結果により把握できる完成工事高等のデータを補完</t>
   </si>
   <si>
     <t>00600400</t>
   </si>
   <si>
     <t>旅客県間流動調査</t>
   </si>
   <si>
     <t>「道路運送法」の一般旅客自動車運送事業及び「海上運送法」に基づく各種許可等情報</t>
   </si>
   <si>
     <t>◆道路運送法
 ・第４条（一般旅客自動車運送事業の許可）
 ◆海上運送法
 ・第３条（一般旅客定期航路事業の許可）
 ・第19条の３（特定旅客定期航路事業）
 ・第21条（旅客不定期航路事業の許可）</t>
   </si>
   <si>
     <t>国土交通省
 （自動車局）
 （海事局）</t>
   </si>
   <si>
     <t>乗合バス旅客県間流動調査
@@ -2589,118 +2665,101 @@
   </si>
   <si>
     <t>船員労働統計調査</t>
   </si>
   <si>
     <t>船員法に基づき作成された事業状況報告書</t>
   </si>
   <si>
     <t xml:space="preserve">◆船員法
 ・第111条（報告事項） 　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</t>
   </si>
   <si>
     <t>・母集団情報の整備
 （第1号調査：左記情報により調査対象船舶を抽出）
 （第2号調査：左記情報により調査対象船舶を把握）
 （第3号調査：左記情報により調査対象船舶を把握）
 ・調査事項の一部プレプリント</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>船員労働統計予備調査</t>
-[...12 lines deleted...]
-  <si>
     <t>00600330</t>
   </si>
   <si>
     <t>自動車輸送統計調査</t>
   </si>
   <si>
     <t>自動車登録ファイル等</t>
   </si>
   <si>
     <t>◆道路運送車両法
 ・第72条（検査記録）
 ◆道路運送車両法の一部を改正する法律の施行に伴う経過措置を定める政令
 ・第１条（軽自動車検査記録簿への記録等）</t>
   </si>
   <si>
     <t>国土交通省
-（自動車局）
+（物流・自動車局）
 軽自動車検査協会</t>
   </si>
   <si>
     <t>◆道路運送車両法
 ・第22条（登録事項等証明書等）</t>
   </si>
   <si>
     <t>昭和35年</t>
   </si>
   <si>
     <t>・母集団情報の整備（自動車登録ファイルを用いて調査対象を抽出）
 ・調査事項のプレプリント</t>
   </si>
   <si>
     <t>240000</t>
   </si>
   <si>
     <t>自動車運送事業所台帳データ</t>
   </si>
   <si>
     <t>◆道路運送法
 ・第４条（一般旅客自動車運送事業の許可）
 ・第43条（特定旅客自動車運送事業）</t>
   </si>
   <si>
     <t>国土交通省
-（自動車局）</t>
+（物流・自動車局）</t>
   </si>
   <si>
     <t>令和２年度</t>
   </si>
   <si>
     <t>・自動車運送事業所台帳データを用いて調査対象を抽出
 ・調査事項のプレプリント</t>
-  </si>
-[...1 lines deleted...]
-    <t>3</t>
   </si>
   <si>
     <t>75600</t>
   </si>
   <si>
     <t>00600370</t>
   </si>
   <si>
     <t>自動車燃料消費量調査</t>
   </si>
   <si>
     <t>◆道路運送車両法
 ・第６条（自動車登録ファイル等）
 ◆道路運送車両法の一部を改正する法律の施行に伴う経過措置を定める政令
 ・第１条（軽自動車検査記録簿への記録等）</t>
   </si>
   <si>
     <t>・母集団情報の整備
 （自動車登録ファイル等を用いて調査対象を抽出）</t>
   </si>
   <si>
     <t>00600350</t>
   </si>
   <si>
     <t>鉄道輸送統計調査</t>
@@ -2740,140 +2799,133 @@
   </si>
   <si>
     <t>輸出入申告情報</t>
   </si>
   <si>
     <t>◆関税法
 ・第67条（輸出又は輸入の許可）
 ◆電子情報処理組織による輸出入等関連業務の処理等に関する法律
 ・第３条（情報通信技術利用法の適用）　　　等</t>
   </si>
   <si>
     <t>財務省
 （関税局）</t>
   </si>
   <si>
     <t>◆電子情報処理組織による輸出入等関連業務の処理等に関する法律
 ・第18条（秘密保持義務）</t>
   </si>
   <si>
     <t>平成15年</t>
   </si>
   <si>
     <t>・調査事項の一部代替及び内容確認</t>
   </si>
   <si>
-    <t>2504</t>
+    <t>2457</t>
   </si>
   <si>
     <t>輸出入申告情報の活用に当たっては、事前に申告者（報告者）の同意を得るとともに、データの集計等に係る経費負担が必要。</t>
   </si>
   <si>
     <t>入出港届</t>
   </si>
   <si>
     <t>◆港湾法
 ・第50条（入出港届の統一）
-　　　　　　　　　　　　等</t>
+等</t>
   </si>
   <si>
     <t>港湾管理者（都道府県、市町村等）</t>
   </si>
   <si>
     <t>昭和22年</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>入出港届は条例で定めることから、港湾によって取扱が異なる。</t>
   </si>
   <si>
     <t>00600360</t>
   </si>
   <si>
     <t>航空輸送統計調査</t>
   </si>
   <si>
     <t>航空運送事業許可情報等</t>
   </si>
   <si>
     <t>◆航空法
 ・第100条（許可）
 ・第123条（航空機使用事業）</t>
   </si>
   <si>
     <t>国土交通省
 （航空局）</t>
   </si>
   <si>
     <t>・左記情報により調査対象事業者を把握
 ・調査事項の一部プレプリント</t>
   </si>
   <si>
-    <t>1368</t>
+    <t>912</t>
   </si>
   <si>
     <t>00600620</t>
   </si>
   <si>
     <t>全国貨物純流動調査</t>
   </si>
   <si>
     <t>登録倉庫事業者棟別リスト</t>
   </si>
   <si>
     <t>◆倉庫業法
 ・第３条（登録）
 ・第４条（登録の申請）
 ・第５条（登録の実施）</t>
   </si>
   <si>
-    <t>国土交通省
-[...2 lines deleted...]
-  <si>
     <t>昭和45年</t>
   </si>
   <si>
     <t>左記情報により倉庫業における調査対象事業所を把握し、母集団推計を実施</t>
   </si>
   <si>
     <t>00600010</t>
   </si>
   <si>
     <t>建設副産物実態調査</t>
   </si>
   <si>
     <t>産業廃棄物処理施設の許可等情報</t>
   </si>
   <si>
     <t>◆廃棄物処理法
 ・第15条（産業廃棄物処理施設）</t>
-  </si>
-[...1 lines deleted...]
-    <t>平成2年</t>
   </si>
   <si>
     <t>左記情報等を基に調査対象施設を把握</t>
   </si>
   <si>
     <t>左記情報等を基に、新築工事における区分毎の全体量を把握</t>
   </si>
   <si>
     <t>左記情報等を基に、土木工事における区分毎の全体量を把握</t>
   </si>
   <si>
     <t>00600060</t>
   </si>
   <si>
     <t>主要建設資材需給・価格動向調査</t>
   </si>
   <si>
     <t>◆建設業法
 ・第３条（建設業の許可）
 ・第５条（許可の申請）</t>
   </si>
   <si>
     <t>国土交通省（不動産・建設経済局）</t>
   </si>
   <si>
@@ -2919,338 +2971,324 @@
   </si>
   <si>
     <t>文化庁
 都道府県</t>
   </si>
   <si>
     <t>◆宗教法人法
 第25条（財産目録等の作成、備付け、閲覧及び提出）
 ◆社会福祉法
 第59条の２（情報の公開等）</t>
   </si>
   <si>
     <t>平成25年
 ※宗教年鑑以外は令和４年から</t>
   </si>
   <si>
     <t>事業所母集団データベースに収録されている法人を左記情報を用いて更新</t>
   </si>
   <si>
     <t>00600550</t>
   </si>
   <si>
     <t>東京都市圏パーソントリップ調査</t>
   </si>
   <si>
-    <t>東京都市圏：
-[...4 lines deleted...]
-昭和46年</t>
+    <t>昭和43年</t>
   </si>
   <si>
     <t>・市町村の個人情報保護条例による手続や個人情報保護審査会への意見照会などが必要となる場合がある。
 ・自治体により、申請に必要な書類の種類・記載事項等が異なることや紙媒体でしか整備されていない自治体もあり、住民基本台帳の平仄が統一されていないため、作業が繁雑となる。
 ・電算抽出ではなく、閲覧となった場合、住民基本台帳から得られる情報は同じであるにも関わらず、調査準備期間や調査コストを大幅に押し上げることになる。</t>
   </si>
   <si>
+    <t>00600560</t>
+  </si>
+  <si>
+    <t>中京都市圏パーソントリップ調査</t>
+  </si>
+  <si>
+    <t>昭和46年</t>
+  </si>
+  <si>
+    <t>00600570</t>
+  </si>
+  <si>
+    <t>近畿圏パーソントリップ調査</t>
+  </si>
+  <si>
+    <t>00027</t>
+  </si>
+  <si>
     <t>00600545</t>
   </si>
   <si>
     <t>全国都市交通特性調査</t>
   </si>
   <si>
     <t>平成17年</t>
   </si>
   <si>
     <t>・市町村の個人情報保護条例による手続や個人情報保護審査会への意見照会などが必要となる場合がある。
 ・自治体により、申請に必要な書類の種類・記載事項等が異なることや紙媒体でしか整備されていない自治体もあり、住民基本台帳の平仄が統一されていないため、作業が繁雑となる。</t>
   </si>
   <si>
-    <t>00027</t>
+    <t>00028</t>
   </si>
   <si>
     <t>00600580</t>
   </si>
   <si>
     <t>全国道路・街路交通情勢調査</t>
   </si>
   <si>
     <t>自動車検査登録情報協会
 軽自動車検査協会</t>
   </si>
   <si>
     <t>自動車登録ファイル等を用いて調査対象を抽出</t>
   </si>
   <si>
-    <t>00028</t>
+    <t>00029</t>
   </si>
   <si>
     <t>00600590</t>
   </si>
   <si>
     <t>水害統計調査</t>
   </si>
   <si>
     <t>被害状況等報告</t>
   </si>
   <si>
     <t>◆災害対策基本法
 ・第53条（被害状況等の報告）
 ◆災害対策基本法施行令
 ・第21条（被害状況等の報告）</t>
   </si>
   <si>
     <t>左記報告を基に水害を受けた家屋等の世帯主又は事業所の代表者を把握</t>
   </si>
   <si>
-    <t>00029</t>
+    <t>00030</t>
   </si>
   <si>
     <t>左記報告を基に水害を受けた公益事業者を把握</t>
   </si>
   <si>
-    <t>00030</t>
+    <t>00031</t>
   </si>
   <si>
     <t>00600630</t>
   </si>
   <si>
     <t>住宅市場動向調査</t>
   </si>
   <si>
     <t>左記情報により調査対象者である注文住宅建築主を把握</t>
   </si>
   <si>
     <t xml:space="preserve">　所有者住所が更新されておらず、調査票が到着しない場合がある。</t>
   </si>
   <si>
-    <t>00031</t>
+    <t>00032</t>
   </si>
   <si>
     <t>不動産登記情報</t>
   </si>
   <si>
     <t>◆不動産登記法
 ・第16条（当事者の申請又は嘱託による登記）
 ・第18条（申請の方法）</t>
   </si>
   <si>
     <t>◆不動産登記法
 ・第119条（登記事項証明書の交付等）</t>
   </si>
   <si>
     <t>平成30年
-令和2年</t>
+令和２年</t>
   </si>
   <si>
     <t>左記情報により調査対象者である中古住宅の所有者を把握
 左記情報により調査対象者である注文住宅建築主の住所を把握</t>
   </si>
   <si>
     <t xml:space="preserve">　所有権保存登記は義務ではないため、所有者や所有者住所が更新されておらず、調査票が到着しない場合がある。</t>
   </si>
   <si>
-    <t>00032</t>
+    <t>00033</t>
   </si>
   <si>
     <t>00600980</t>
   </si>
   <si>
     <t>土地保有・動態調査</t>
   </si>
   <si>
     <t>所有権移転登記情報</t>
   </si>
   <si>
-    <t>00033</t>
+    <t>00034</t>
   </si>
   <si>
     <t>00600780</t>
   </si>
   <si>
     <t>全国輸出入コンテナ貨物流動調査</t>
   </si>
   <si>
     <t>海上貨物通関情報処理システムで保有するデータ</t>
   </si>
   <si>
     <t>◆関税法
 ・第67条（輸出又は輸入の許可）
 ◆電子情報処理組織による輸出入等関連業務の処理等に関する法律
 ・第３条第１項（情報通信技術利用法の適用）</t>
   </si>
   <si>
     <t>平成５年</t>
   </si>
   <si>
     <t>左記情報の活用により輸出入申告される貨物についての調査事項を廃止</t>
   </si>
   <si>
     <t>輸出：13項目
 輸入：13項目</t>
   </si>
   <si>
     <t>約1,400事業者</t>
   </si>
   <si>
     <t>・報告者の同意を得ることが必要
 ・行政記録情報の使用及び管理におけるセキュリティを確保することが必要</t>
   </si>
   <si>
-    <t>00034</t>
+    <t>00035</t>
   </si>
   <si>
     <t>00600960</t>
   </si>
   <si>
     <t>ユニットロード貨物流動調査</t>
   </si>
   <si>
     <t>港湾施設の使用許可情報</t>
   </si>
   <si>
     <t>◆港湾法
 ・第12条（入出港届の受理）
 ・第48条の３（入出港書類の統一）</t>
   </si>
   <si>
     <t>港湾管理者における左記情報により調査対象事業者を把握</t>
   </si>
   <si>
-    <t>00035</t>
+    <t>00036</t>
   </si>
   <si>
     <t>00600930</t>
   </si>
   <si>
     <t>バルク貨物流動調査</t>
   </si>
   <si>
     <t>外航船舶運航実績報告書</t>
   </si>
   <si>
     <t>◆船舶運航事業者等の提出する定期報告書に関する省令
 ・第３条</t>
   </si>
   <si>
     <t>業界団体名簿及び左記情報から調査対象を把握</t>
   </si>
   <si>
-    <t>00036</t>
+    <t>00037</t>
   </si>
   <si>
     <t>00600810</t>
   </si>
   <si>
     <t>航空貨物動態調査</t>
   </si>
   <si>
     <t>貨物利用運送事業の登録・許可情報</t>
   </si>
   <si>
     <t>◆貨物利用運送事業法
 ・第３条（第一種貨物利用運送事業の登録）
 ・第20条（第二種貨物利用運送事業の許可）</t>
   </si>
   <si>
     <t>国土交通省
 （総合政策局）</t>
   </si>
   <si>
     <t>平成17年度</t>
   </si>
   <si>
-    <t>00037</t>
+    <t>00038</t>
   </si>
   <si>
     <t>・航空運送事業者の許可情報
 ・航空運送代理事業者の届出情報</t>
   </si>
   <si>
     <t>◆航空法
 ・第100条（航空運送事業の許可）
 ・第133条（航空運送代理店業の届出）</t>
   </si>
   <si>
     <t>平成28年度</t>
   </si>
   <si>
-    <t>00038</t>
+    <t>00039</t>
   </si>
   <si>
     <t>00600830</t>
   </si>
   <si>
     <t>国際航空貨物動態調査</t>
   </si>
   <si>
-    <t>00039</t>
+    <t>00040</t>
   </si>
   <si>
     <t>航空運送代理事業者の届出情報</t>
   </si>
   <si>
     <t>◆航空法
 ・第133条（航空運送代理店業の届出）</t>
   </si>
   <si>
-    <t>00040</t>
+    <t>00041</t>
   </si>
   <si>
     <t>00600030</t>
   </si>
   <si>
     <t>建設業構造実態調査</t>
-  </si>
-[...25 lines deleted...]
-    <t>・母集団の整備</t>
   </si>
   <si>
     <t>00042</t>
   </si>
   <si>
     <t>00600670</t>
   </si>
   <si>
     <t>民間住宅ローンの実態に関する調査</t>
   </si>
   <si>
     <t>令和５年度</t>
   </si>
   <si>
     <t>00043</t>
   </si>
   <si>
     <t>00600900</t>
   </si>
   <si>
     <t>建築物リフォーム・リニューアル調査</t>
   </si>
   <si>
     <t>・母集団情報の整備
 ・左記情報により調査対象者の住所を把握するため
@@ -3265,71 +3303,106 @@
   <si>
     <t>宿泊旅行統計調査</t>
   </si>
   <si>
     <t>観光庁（国土交通省）</t>
   </si>
   <si>
     <t>旅館業の許可情報</t>
   </si>
   <si>
     <t>◆旅館業法
 ・第３条</t>
   </si>
   <si>
     <t>都道府県、特別区、保健所設置市</t>
   </si>
   <si>
     <t>平成22年度</t>
   </si>
   <si>
     <t>・母集団情報の整備
 （事業所母集団データベースの情報に左記情報を追加）
 ・調査事項のプレプリント</t>
   </si>
   <si>
-    <t>第1号様式～第3号様式それぞれ6項目</t>
+    <t>第１号様式～第３号様式それぞれ６項目</t>
   </si>
   <si>
     <t>調査対象施設数約20,000施設/母集団施設数約70,000施設</t>
   </si>
   <si>
     <t>00601010</t>
   </si>
   <si>
     <t>旅行・観光消費動向調査</t>
   </si>
   <si>
     <t>平成15年度</t>
   </si>
   <si>
     <t>住民基本台帳を用いて調査対象を抽出</t>
   </si>
   <si>
     <t>・閲覧申請に必要となる依頼文が自治体担当者に到着してはじめて、閲覧条件（一日あたりの閲覧可能数）等が提示される場合があるため、円滑に調査実施を行う上では、閲覧の１～２ヶ月前より自治体担当者と調整をしておく必要がある。
 ・自治体により、申請に必要な書類の種類・記載事項等が異なることや紙媒体でしか整備されていない自治体もあり、住民基本台帳の平仄が統一されていないため、作業が煩雑となる。
 ・自治体によっては、マンション名、部屋番号等が削除されて提供される場合があり、調査票が対象者へ到達しない場合がある。</t>
+  </si>
+  <si>
+    <t>00044</t>
+  </si>
+  <si>
+    <t>00600650</t>
+  </si>
+  <si>
+    <t>住生活総合調査</t>
+  </si>
+  <si>
+    <t>調査対象名簿
+単位区設定図</t>
+  </si>
+  <si>
+    <t>統計法29条(協力の要請)</t>
+  </si>
+  <si>
+    <t>総務省統計局</t>
+  </si>
+  <si>
+    <t>左記情報により調査対象者である住宅土地統計調査の回答者の氏名と住所を把握</t>
+  </si>
+  <si>
+    <t>00045</t>
+  </si>
+  <si>
+    <t>00600640</t>
+  </si>
+  <si>
+    <t>空き家所有者実態調査</t>
+  </si>
+  <si>
+    <t>平成26年
+（平成26年は左記のうち単位区設定図のみ利用）</t>
   </si>
   <si>
     <t>00650</t>
   </si>
   <si>
     <t>00650203</t>
   </si>
   <si>
     <t>水質汚濁物質排出量総合調査</t>
   </si>
   <si>
     <t>環境省</t>
   </si>
   <si>
     <t>水質汚濁防止法で規定する特定施設等の設置届出等の情報</t>
   </si>
   <si>
     <t>◆水質汚濁防止法
 ・第５条（特定施設等の設置の届出）
 ・第７条（特定施設等の構造等の変更の届出）</t>
   </si>
   <si>
     <t>都道府県又は政令市</t>
   </si>
   <si>
@@ -3358,68 +3431,50 @@
   </si>
   <si>
     <t>昭和51年</t>
   </si>
   <si>
     <t>左記情報により調査対象施設であるばい煙発生施設を把握</t>
   </si>
   <si>
     <t>00650102</t>
   </si>
   <si>
     <t>産業廃棄物排出・処理状況調査</t>
   </si>
   <si>
     <t>廃棄物処理計画作成の情報</t>
   </si>
   <si>
     <t>◆廃棄物処理法
 ・第５条の５（都道府県廃棄物処理計画）</t>
   </si>
   <si>
     <t>都道府県が有する情報を活用することにより、産業廃棄物の排出・処理業者への調査を回避</t>
   </si>
   <si>
     <t>47</t>
-  </si>
-[...16 lines deleted...]
-・第15条（第一種動物取扱業者登録簿の閲覧）</t>
   </si>
   <si>
     <t>00650408</t>
   </si>
   <si>
     <t>家庭部門のCO2排出実態統計調査</t>
   </si>
   <si>
     <t>調査対象世帯名簿の作成
 （住民基本台帳を用いて調査対象を抽出）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -4134,51 +4189,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:R136"/>
+  <dimension ref="B1:R139"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="70" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="70" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="1" width="3.75"/>
     <col min="2" max="2" bestFit="true" customWidth="true" style="1" width="19.0"/>
     <col min="3" max="3" customWidth="true" style="1" width="31.875"/>
     <col min="4" max="4" customWidth="true" style="1" width="14.375"/>
     <col min="5" max="5" customWidth="true" style="1" width="21.875"/>
     <col min="6" max="6" customWidth="true" style="1" width="13.875"/>
     <col min="7" max="7" customWidth="true" style="1" width="16.875"/>
     <col min="8" max="8" customWidth="true" style="1" width="34.125"/>
     <col min="9" max="9" customWidth="true" style="1" width="14.875"/>
     <col min="10" max="10" customWidth="true" style="1" width="26.875"/>
     <col min="11" max="11" customWidth="true" style="4" width="14.875"/>
     <col min="12" max="12" customWidth="true" style="1" width="11.875"/>
     <col min="13" max="13" customWidth="true" style="1" width="10.875"/>
     <col min="14" max="14" customWidth="true" style="1" width="13.375"/>
     <col min="15" max="15" customWidth="true" style="1" width="25.625"/>
     <col min="16" max="16" customWidth="true" style="1" width="30.875"/>
     <col min="17" max="17" customWidth="true" style="1" width="33.125"/>
@@ -4742,6537 +4797,6696 @@
       <c r="C14" t="s" s="43">
         <v>79</v>
       </c>
       <c r="D14" t="s" s="43">
         <v>80</v>
       </c>
       <c r="E14" t="s" s="43">
         <v>81</v>
       </c>
       <c r="F14" t="s" s="43">
         <v>46</v>
       </c>
       <c r="G14" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H14" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I14" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J14" t="s" s="43">
         <v>50</v>
       </c>
       <c r="K14" t="s" s="44">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M14" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N14" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O14" t="s" s="43">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="P14" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q14" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R14" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" t="s" s="43">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s" s="43">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="D15" t="s" s="43">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E15" t="s" s="43">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F15" t="s" s="43">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="G15" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H15" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I15" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J15" t="s" s="43">
         <v>50</v>
       </c>
       <c r="K15" t="s" s="44">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="L15" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M15" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N15" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O15" t="s" s="43">
         <v>52</v>
       </c>
       <c r="P15" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q15" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R15" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" t="s" s="43">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s" s="43">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s" s="43">
         <v>87</v>
       </c>
       <c r="E16" t="s" s="43">
         <v>88</v>
       </c>
       <c r="F16" t="s" s="43">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G16" t="s" s="43">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s" s="43">
+        <v>48</v>
+      </c>
+      <c r="I16" t="s" s="43">
+        <v>49</v>
+      </c>
+      <c r="J16" t="s" s="43">
+        <v>50</v>
+      </c>
+      <c r="K16" t="s" s="44">
         <v>90</v>
       </c>
-      <c r="I16" t="s" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="L16" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M16" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N16" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O16" t="s" s="43">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="P16" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q16" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R16" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" t="s" s="43">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C17" t="s" s="43">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s" s="43">
+        <v>91</v>
+      </c>
+      <c r="E17" t="s" s="43">
+        <v>92</v>
+      </c>
+      <c r="F17" t="s" s="43">
+        <v>89</v>
+      </c>
+      <c r="G17" t="s" s="43">
+        <v>47</v>
+      </c>
+      <c r="H17" t="s" s="43">
+        <v>48</v>
+      </c>
+      <c r="I17" t="s" s="43">
+        <v>49</v>
+      </c>
+      <c r="J17" t="s" s="43">
+        <v>93</v>
+      </c>
+      <c r="K17" t="s" s="44">
+        <v>51</v>
+      </c>
+      <c r="L17" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M17" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N17" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O17" t="s" s="43">
+        <v>94</v>
+      </c>
+      <c r="P17" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q17" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R17" t="s" s="43">
         <v>95</v>
-      </c>
-[...40 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" t="s" s="43">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C18" t="s" s="43">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s" s="43">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s" s="43">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="F18" t="s" s="43">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G18" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H18" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I18" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J18" t="s" s="43">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="K18" t="s" s="44">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="L18" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M18" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N18" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O18" t="s" s="43">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="P18" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q18" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R18" t="s" s="43">
-        <v>105</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" t="s" s="43">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s" s="43">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s" s="43">
+        <v>99</v>
+      </c>
+      <c r="E19" t="s" s="43">
+        <v>100</v>
+      </c>
+      <c r="F19" t="s" s="43">
+        <v>89</v>
+      </c>
+      <c r="G19" t="s" s="43">
+        <v>101</v>
+      </c>
+      <c r="H19" t="s" s="43">
+        <v>102</v>
+      </c>
+      <c r="I19" t="s" s="43">
+        <v>103</v>
+      </c>
+      <c r="J19" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K19" t="s" s="44">
+        <v>82</v>
+      </c>
+      <c r="L19" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M19" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N19" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O19" t="s" s="43">
+        <v>104</v>
+      </c>
+      <c r="P19" t="s" s="43">
+        <v>105</v>
+      </c>
+      <c r="Q19" t="s" s="43">
         <v>106</v>
       </c>
-      <c r="E19" t="s" s="43">
-[...37 lines deleted...]
-      </c>
       <c r="R19" t="s" s="43">
-        <v>112</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" t="s" s="43">
         <v>23</v>
       </c>
       <c r="C20" t="s" s="43">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s" s="43">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s" s="43">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="F20" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G20" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H20" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I20" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J20" t="s" s="43">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="K20" t="s" s="44">
-        <v>40</v>
+        <v>110</v>
       </c>
       <c r="L20" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M20" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N20" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O20" t="s" s="43">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="P20" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q20" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R20" t="s" s="43">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" t="s" s="43">
         <v>23</v>
       </c>
       <c r="C21" t="s" s="43">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s" s="43">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E21" t="s" s="43">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F21" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G21" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H21" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I21" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J21" t="s" s="43">
         <v>115</v>
       </c>
       <c r="K21" t="s" s="44">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="L21" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M21" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N21" t="s" s="44">
         <v>33</v>
       </c>
       <c r="O21" t="s" s="43">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="P21" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q21" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R21" t="s" s="43">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" t="s" s="43">
         <v>23</v>
       </c>
       <c r="C22" t="s" s="43">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s" s="43">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E22" t="s" s="43">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="F22" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G22" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H22" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I22" t="s" s="43">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="J22" t="s" s="43">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="K22" t="s" s="44">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="L22" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M22" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N22" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O22" t="s" s="43">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="P22" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q22" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R22" t="s" s="43">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" t="s" s="43">
         <v>23</v>
       </c>
       <c r="C23" t="s" s="43">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s" s="43">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E23" t="s" s="43">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F23" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G23" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H23" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I23" t="s" s="43">
         <v>124</v>
       </c>
       <c r="J23" t="s" s="43">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="K23" t="s" s="44">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="L23" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M23" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N23" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O23" t="s" s="43">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="P23" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q23" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R23" t="s" s="43">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" t="s" s="43">
         <v>23</v>
       </c>
       <c r="C24" t="s" s="43">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s" s="43">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E24" t="s" s="43">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="F24" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G24" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H24" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I24" t="s" s="43">
         <v>124</v>
       </c>
       <c r="J24" t="s" s="43">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="K24" t="s" s="44">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="L24" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M24" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N24" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O24" t="s" s="43">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="P24" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q24" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R24" t="s" s="43">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" t="s" s="43">
         <v>23</v>
       </c>
       <c r="C25" t="s" s="43">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s" s="43">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="E25" t="s" s="43">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="F25" t="s" s="43">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G25" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H25" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I25" t="s" s="43">
         <v>124</v>
       </c>
       <c r="J25" t="s" s="43">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="K25" t="s" s="44">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="L25" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M25" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N25" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O25" t="s" s="43">
         <v>126</v>
       </c>
       <c r="P25" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q25" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R25" t="s" s="43">
-        <v>141</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" t="s" s="43">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D26" t="s" s="43">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="E26" t="s" s="43">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="F26" t="s" s="43">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G26" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H26" t="s" s="43">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="I26" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J26" t="s" s="43">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="K26" t="s" s="44">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="L26" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M26" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N26" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O26" t="s" s="43">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="P26" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q26" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R26" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" t="s" s="43">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C27" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D27" t="s" s="43">
+        <v>144</v>
+      </c>
+      <c r="E27" t="s" s="43">
+        <v>145</v>
+      </c>
+      <c r="F27" t="s" s="43">
+        <v>146</v>
+      </c>
+      <c r="G27" t="s" s="43">
+        <v>147</v>
+      </c>
+      <c r="H27" t="s" s="43">
+        <v>148</v>
+      </c>
+      <c r="I27" t="s" s="43">
+        <v>149</v>
+      </c>
+      <c r="J27" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K27" t="s" s="44">
+        <v>73</v>
+      </c>
+      <c r="L27" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M27" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N27" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O27" t="s" s="43">
         <v>150</v>
-      </c>
-[...31 lines deleted...]
-        <v>157</v>
       </c>
       <c r="P27" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q27" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R27" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" t="s" s="43">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C28" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D28" t="s" s="43">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s" s="43">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="F28" t="s" s="43">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="G28" t="s" s="43">
         <v>28</v>
       </c>
       <c r="H28" t="s" s="43">
         <v>29</v>
       </c>
       <c r="I28" t="s" s="43">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="J28" t="s" s="43">
         <v>31</v>
       </c>
       <c r="K28" t="s" s="44">
         <v>130</v>
       </c>
       <c r="L28" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M28" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N28" t="s" s="44">
         <v>33</v>
       </c>
       <c r="O28" t="s" s="43">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="P28" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q28" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R28" t="s" s="43">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" t="s" s="43">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s" s="43">
         <v>36</v>
       </c>
       <c r="D29" t="s" s="43">
+        <v>152</v>
+      </c>
+      <c r="E29" t="s" s="43">
+        <v>153</v>
+      </c>
+      <c r="F29" t="s" s="43">
+        <v>154</v>
+      </c>
+      <c r="G29" t="s" s="43">
+        <v>158</v>
+      </c>
+      <c r="H29" t="s" s="43">
         <v>159</v>
       </c>
-      <c r="E29" t="s" s="43">
+      <c r="I29" t="s" s="43">
         <v>160</v>
       </c>
-      <c r="F29" t="s" s="43">
+      <c r="J29" t="s" s="43">
         <v>161</v>
       </c>
-      <c r="G29" t="s" s="43">
-[...10 lines deleted...]
-      </c>
       <c r="K29" t="s" s="44">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="L29" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M29" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N29" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O29" t="s" s="43">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="P29" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q29" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R29" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" t="s" s="43">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C30" t="s" s="43">
         <v>56</v>
       </c>
       <c r="D30" t="s" s="43">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="E30" t="s" s="43">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="F30" t="s" s="43">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="G30" t="s" s="43">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="H30" t="s" s="43">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="I30" t="s" s="43">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="J30" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K30" t="s" s="44">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="L30" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M30" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N30" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O30" t="s" s="43">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="P30" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q30" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R30" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" t="s" s="43">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C31" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D31" t="s" s="43">
+        <v>171</v>
+      </c>
+      <c r="E31" t="s" s="43">
+        <v>172</v>
+      </c>
+      <c r="F31" t="s" s="43">
+        <v>173</v>
+      </c>
+      <c r="G31" t="s" s="43">
+        <v>174</v>
+      </c>
+      <c r="H31" t="s" s="43">
+        <v>175</v>
+      </c>
+      <c r="I31" t="s" s="43">
+        <v>176</v>
+      </c>
+      <c r="J31" t="s" s="43">
+        <v>177</v>
+      </c>
+      <c r="K31" t="s" s="44">
         <v>178</v>
       </c>
-      <c r="E31" t="s" s="43">
+      <c r="L31" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M31" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N31" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O31" t="s" s="43">
         <v>179</v>
-      </c>
-[...28 lines deleted...]
-        <v>186</v>
       </c>
       <c r="P31" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q31" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R31" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" t="s" s="43">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C32" t="s" s="43">
         <v>36</v>
       </c>
       <c r="D32" t="s" s="43">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E32" t="s" s="43">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="F32" t="s" s="43">
+        <v>173</v>
+      </c>
+      <c r="G32" t="s" s="43">
         <v>180</v>
       </c>
-      <c r="G32" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s" s="43">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="I32" t="s" s="43">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="J32" t="s" s="43">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="K32" t="s" s="44">
         <v>73</v>
       </c>
       <c r="L32" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M32" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N32" t="s" s="44">
         <v>33</v>
       </c>
       <c r="O32" t="s" s="43">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="P32" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q32" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R32" t="s" s="43">
-        <v>192</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" t="s" s="43">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C33" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D33" t="s" s="43">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="E33" t="s" s="43">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="F33" t="s" s="43">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="G33" t="s" s="43">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="H33" t="s" s="43">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="I33" t="s" s="43">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="J33" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K33" t="s" s="44">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="L33" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M33" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N33" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O33" t="s" s="43">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="P33" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q33" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R33" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C34" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D34" t="s" s="43">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="E34" t="s" s="43">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="F34" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G34" t="s" s="43">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="H34" t="s" s="43">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="I34" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J34" t="s" s="43">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="K34" t="s" s="44">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="L34" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M34" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N34" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O34" t="s" s="43">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="P34" t="s" s="43">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="Q34" t="s" s="43">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="R34" t="s" s="43">
-        <v>212</v>
+        <v>205</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C35" t="s" s="43">
         <v>36</v>
       </c>
       <c r="D35" t="s" s="43">
+        <v>206</v>
+      </c>
+      <c r="E35" t="s" s="43">
+        <v>207</v>
+      </c>
+      <c r="F35" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G35" t="s" s="43">
+        <v>208</v>
+      </c>
+      <c r="H35" t="s" s="43">
+        <v>209</v>
+      </c>
+      <c r="I35" t="s" s="43">
+        <v>210</v>
+      </c>
+      <c r="J35" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K35" t="s" s="44">
+        <v>211</v>
+      </c>
+      <c r="L35" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M35" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N35" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O35" t="s" s="43">
+        <v>104</v>
+      </c>
+      <c r="P35" t="s" s="43">
+        <v>212</v>
+      </c>
+      <c r="Q35" t="s" s="43">
         <v>213</v>
-      </c>
-[...37 lines deleted...]
-        <v>221</v>
       </c>
       <c r="R35" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s" s="43">
         <v>56</v>
       </c>
       <c r="D36" t="s" s="43">
+        <v>214</v>
+      </c>
+      <c r="E36" t="s" s="43">
+        <v>215</v>
+      </c>
+      <c r="F36" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G36" t="s" s="43">
+        <v>216</v>
+      </c>
+      <c r="H36" t="s" s="43">
+        <v>217</v>
+      </c>
+      <c r="I36" t="s" s="43">
+        <v>218</v>
+      </c>
+      <c r="J36" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K36" t="s" s="44">
+        <v>219</v>
+      </c>
+      <c r="L36" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M36" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N36" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O36" t="s" s="43">
+        <v>220</v>
+      </c>
+      <c r="P36" t="s" s="43">
+        <v>221</v>
+      </c>
+      <c r="Q36" t="s" s="43">
         <v>222</v>
-      </c>
-[...37 lines deleted...]
-        <v>230</v>
       </c>
       <c r="R36" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C37" t="s" s="43">
         <v>60</v>
       </c>
       <c r="D37" t="s" s="43">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="E37" t="s" s="43">
+        <v>215</v>
+      </c>
+      <c r="F37" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G37" t="s" s="43">
         <v>223</v>
       </c>
-      <c r="F37" t="s" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="H37" t="s" s="43">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="I37" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="J37" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K37" t="s" s="44">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L37" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M37" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N37" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O37" t="s" s="43">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="P37" t="s" s="43">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="Q37" t="s" s="43">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="R37" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C38" t="s" s="43">
         <v>70</v>
       </c>
       <c r="D38" t="s" s="43">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="E38" t="s" s="43">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="F38" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G38" t="s" s="43">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="H38" t="s" s="43">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="I38" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="J38" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K38" t="s" s="44">
         <v>66</v>
       </c>
       <c r="L38" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M38" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N38" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O38" t="s" s="43">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="P38" t="s" s="43">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="Q38" t="s" s="43">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="R38" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C39" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D39" t="s" s="43">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="E39" t="s" s="43">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="F39" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G39" t="s" s="43">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="H39" t="s" s="43">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="I39" t="s" s="43">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="J39" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K39" t="s" s="44">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="L39" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M39" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N39" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O39" t="s" s="43">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="P39" t="s" s="43">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="Q39" t="s" s="43">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="R39" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C40" t="s" s="43">
         <v>79</v>
       </c>
       <c r="D40" t="s" s="43">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="E40" t="s" s="43">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="F40" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G40" t="s" s="43">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="H40" t="s" s="43">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="I40" t="s" s="43">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="J40" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K40" t="s" s="44">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="L40" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M40" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N40" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O40" t="s" s="43">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="P40" t="s" s="43">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="Q40" t="s" s="43">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="R40" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C41" t="s" s="43">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="D41" t="s" s="43">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="E41" t="s" s="43">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="F41" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G41" t="s" s="43">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="H41" t="s" s="43">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="I41" t="s" s="43">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="J41" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K41" t="s" s="44">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="L41" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M41" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N41" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O41" t="s" s="43">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="P41" t="s" s="43">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="Q41" t="s" s="43">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="R41" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C42" t="s" s="43">
-        <v>137</v>
+        <v>255</v>
       </c>
       <c r="D42" t="s" s="43">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="E42" t="s" s="43">
+        <v>248</v>
+      </c>
+      <c r="F42" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G42" t="s" s="43">
         <v>256</v>
       </c>
-      <c r="F42" t="s" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="s" s="43">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="I42" t="s" s="43">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="J42" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K42" t="s" s="44">
         <v>78</v>
       </c>
       <c r="L42" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M42" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N42" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O42" t="s" s="43">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="P42" t="s" s="43">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="Q42" t="s" s="43">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="R42" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C43" t="s" s="43">
+        <v>262</v>
+      </c>
+      <c r="D43" t="s" s="43">
+        <v>263</v>
+      </c>
+      <c r="E43" t="s" s="43">
+        <v>264</v>
+      </c>
+      <c r="F43" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G43" t="s" s="43">
+        <v>265</v>
+      </c>
+      <c r="H43" t="s" s="43">
+        <v>266</v>
+      </c>
+      <c r="I43" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J43" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K43" t="s" s="44">
+        <v>251</v>
+      </c>
+      <c r="L43" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M43" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N43" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O43" t="s" s="43">
+        <v>252</v>
+      </c>
+      <c r="P43" t="s" s="43">
+        <v>268</v>
+      </c>
+      <c r="Q43" t="s" s="43">
         <v>269</v>
-      </c>
-[...40 lines deleted...]
-        <v>275</v>
       </c>
       <c r="R43" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C44" t="s" s="43">
+        <v>270</v>
+      </c>
+      <c r="D44" t="s" s="43">
+        <v>271</v>
+      </c>
+      <c r="E44" t="s" s="43">
+        <v>272</v>
+      </c>
+      <c r="F44" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G44" t="s" s="43">
+        <v>273</v>
+      </c>
+      <c r="H44" t="s" s="43">
+        <v>274</v>
+      </c>
+      <c r="I44" t="s" s="43">
+        <v>275</v>
+      </c>
+      <c r="J44" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K44" t="s" s="44">
         <v>276</v>
       </c>
-      <c r="D44" t="s" s="43">
+      <c r="L44" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M44" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N44" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="O44" t="s" s="43">
         <v>277</v>
-      </c>
-[...31 lines deleted...]
-        <v>283</v>
       </c>
       <c r="P44" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q44" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R44" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C45" t="s" s="43">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="D45" t="s" s="43">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="E45" t="s" s="43">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="F45" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G45" t="s" s="43">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="H45" t="s" s="43">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="I45" t="s" s="43">
         <v>39</v>
       </c>
       <c r="J45" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K45" t="s" s="44">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="L45" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M45" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N45" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O45" t="s" s="43">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="P45" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q45" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R45" t="s" s="43">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C46" t="s" s="43">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D46" t="s" s="43">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="E46" t="s" s="43">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="F46" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G46" t="s" s="43">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="H46" t="s" s="43">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="I46" t="s" s="43">
         <v>39</v>
       </c>
       <c r="J46" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K46" t="s" s="44">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="L46" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M46" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N46" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O46" t="s" s="43">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="P46" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q46" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R46" t="s" s="43">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C47" t="s" s="43">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D47" t="s" s="43">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E47" t="s" s="43">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F47" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G47" t="s" s="43">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="H47" t="s" s="43">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="I47" t="s" s="43">
         <v>39</v>
       </c>
       <c r="J47" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K47" t="s" s="44">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="L47" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M47" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N47" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O47" t="s" s="43">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="P47" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q47" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R47" t="s" s="43">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C48" t="s" s="43">
+        <v>296</v>
+      </c>
+      <c r="D48" t="s" s="43">
+        <v>297</v>
+      </c>
+      <c r="E48" t="s" s="43">
+        <v>298</v>
+      </c>
+      <c r="F48" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G48" t="s" s="43">
+        <v>299</v>
+      </c>
+      <c r="H48" t="s" s="43">
+        <v>300</v>
+      </c>
+      <c r="I48" t="s" s="43">
+        <v>301</v>
+      </c>
+      <c r="J48" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K48" t="s" s="44">
         <v>302</v>
       </c>
-      <c r="D48" t="s" s="43">
+      <c r="L48" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M48" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N48" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O48" t="s" s="43">
         <v>303</v>
-      </c>
-[...31 lines deleted...]
-        <v>309</v>
       </c>
       <c r="P48" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q48" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R48" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C49" t="s" s="43">
+        <v>304</v>
+      </c>
+      <c r="D49" t="s" s="43">
+        <v>305</v>
+      </c>
+      <c r="E49" t="s" s="43">
+        <v>306</v>
+      </c>
+      <c r="F49" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G49" t="s" s="43">
+        <v>307</v>
+      </c>
+      <c r="H49" t="s" s="43">
+        <v>308</v>
+      </c>
+      <c r="I49" t="s" s="43">
+        <v>309</v>
+      </c>
+      <c r="J49" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K49" t="s" s="44">
         <v>310</v>
       </c>
-      <c r="D49" t="s" s="43">
+      <c r="L49" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M49" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N49" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O49" t="s" s="43">
         <v>311</v>
-      </c>
-[...31 lines deleted...]
-        <v>317</v>
       </c>
       <c r="P49" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q49" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R49" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C50" t="s" s="43">
+        <v>312</v>
+      </c>
+      <c r="D50" t="s" s="43">
+        <v>313</v>
+      </c>
+      <c r="E50" t="s" s="43">
+        <v>314</v>
+      </c>
+      <c r="F50" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G50" t="s" s="43">
+        <v>315</v>
+      </c>
+      <c r="H50" t="s" s="43">
+        <v>316</v>
+      </c>
+      <c r="I50" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="J50" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K50" t="s" s="44">
+        <v>317</v>
+      </c>
+      <c r="L50" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M50" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N50" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O50" t="s" s="43">
         <v>318</v>
-      </c>
-[...34 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P50" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q50" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R50" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C51" t="s" s="43">
+        <v>319</v>
+      </c>
+      <c r="D51" t="s" s="43">
+        <v>320</v>
+      </c>
+      <c r="E51" t="s" s="43">
+        <v>321</v>
+      </c>
+      <c r="F51" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G51" t="s" s="43">
+        <v>322</v>
+      </c>
+      <c r="H51" t="s" s="43">
+        <v>323</v>
+      </c>
+      <c r="I51" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J51" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K51" t="s" s="44">
+        <v>90</v>
+      </c>
+      <c r="L51" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M51" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N51" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O51" t="s" s="43">
         <v>324</v>
-      </c>
-[...34 lines deleted...]
-        <v>329</v>
       </c>
       <c r="P51" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q51" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R51" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C52" t="s" s="43">
+        <v>325</v>
+      </c>
+      <c r="D52" t="s" s="43">
+        <v>320</v>
+      </c>
+      <c r="E52" t="s" s="43">
+        <v>321</v>
+      </c>
+      <c r="F52" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G52" t="s" s="43">
+        <v>326</v>
+      </c>
+      <c r="H52" t="s" s="43">
+        <v>327</v>
+      </c>
+      <c r="I52" t="s" s="43">
+        <v>328</v>
+      </c>
+      <c r="J52" t="s" s="43">
+        <v>329</v>
+      </c>
+      <c r="K52" t="s" s="44">
+        <v>134</v>
+      </c>
+      <c r="L52" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M52" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N52" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O52" t="s" s="43">
         <v>330</v>
-      </c>
-[...34 lines deleted...]
-        <v>335</v>
       </c>
       <c r="P52" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q52" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R52" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C53" t="s" s="43">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D53" t="s" s="43">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E53" t="s" s="43">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F53" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G53" t="s" s="43">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="H53" t="s" s="43">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="I53" t="s" s="43">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="J53" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K53" t="s" s="44">
         <v>66</v>
       </c>
       <c r="L53" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M53" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N53" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O53" t="s" s="43">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="P53" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q53" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R53" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C54" t="s" s="43">
+        <v>335</v>
+      </c>
+      <c r="D54" t="s" s="43">
+        <v>336</v>
+      </c>
+      <c r="E54" t="s" s="43">
+        <v>337</v>
+      </c>
+      <c r="F54" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G54" t="s" s="43">
+        <v>338</v>
+      </c>
+      <c r="H54" t="s" s="43">
+        <v>339</v>
+      </c>
+      <c r="I54" t="s" s="43">
         <v>340</v>
       </c>
-      <c r="D54" t="s" s="43">
+      <c r="J54" t="s" s="43">
         <v>341</v>
       </c>
-      <c r="E54" t="s" s="43">
+      <c r="K54" t="s" s="44">
         <v>342</v>
       </c>
-      <c r="F54" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G54" t="s" s="43">
+      <c r="L54" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M54" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N54" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="O54" t="s" s="43">
         <v>343</v>
       </c>
-      <c r="H54" t="s" s="43">
+      <c r="P54" t="s" s="43">
         <v>344</v>
       </c>
-      <c r="I54" t="s" s="43">
+      <c r="Q54" t="s" s="43">
         <v>345</v>
-      </c>
-[...22 lines deleted...]
-        <v>350</v>
       </c>
       <c r="R54" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C55" t="s" s="43">
+        <v>346</v>
+      </c>
+      <c r="D55" t="s" s="43">
+        <v>347</v>
+      </c>
+      <c r="E55" t="s" s="43">
+        <v>348</v>
+      </c>
+      <c r="F55" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G55" t="s" s="43">
+        <v>349</v>
+      </c>
+      <c r="H55" t="s" s="43">
+        <v>350</v>
+      </c>
+      <c r="I55" t="s" s="43">
         <v>351</v>
       </c>
-      <c r="D55" t="s" s="43">
+      <c r="J55" t="s" s="43">
+        <v>341</v>
+      </c>
+      <c r="K55" t="s" s="44">
         <v>352</v>
       </c>
-      <c r="E55" t="s" s="43">
+      <c r="L55" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M55" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N55" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="O55" t="s" s="43">
         <v>353</v>
       </c>
-      <c r="F55" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G55" t="s" s="43">
+      <c r="P55" t="s" s="43">
         <v>354</v>
       </c>
-      <c r="H55" t="s" s="43">
+      <c r="Q55" t="s" s="43">
         <v>355</v>
-      </c>
-[...25 lines deleted...]
-        <v>360</v>
       </c>
       <c r="R55" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C56" t="s" s="43">
+        <v>356</v>
+      </c>
+      <c r="D56" t="s" s="43">
+        <v>357</v>
+      </c>
+      <c r="E56" t="s" s="43">
+        <v>358</v>
+      </c>
+      <c r="F56" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G56" t="s" s="43">
+        <v>359</v>
+      </c>
+      <c r="H56" t="s" s="43">
+        <v>360</v>
+      </c>
+      <c r="I56" t="s" s="43">
         <v>361</v>
       </c>
-      <c r="D56" t="s" s="43">
+      <c r="J56" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K56" t="s" s="44">
         <v>362</v>
       </c>
-      <c r="E56" t="s" s="43">
+      <c r="L56" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M56" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N56" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O56" t="s" s="43">
         <v>363</v>
       </c>
-      <c r="F56" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G56" t="s" s="43">
+      <c r="P56" t="s" s="43">
         <v>364</v>
       </c>
-      <c r="H56" t="s" s="43">
-[...8 lines deleted...]
-      <c r="K56" t="s" s="44">
+      <c r="Q56" t="s" s="43">
         <v>365</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
       <c r="R56" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C57" t="s" s="43">
+        <v>366</v>
+      </c>
+      <c r="D57" t="s" s="43">
+        <v>357</v>
+      </c>
+      <c r="E57" t="s" s="43">
+        <v>358</v>
+      </c>
+      <c r="F57" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G57" t="s" s="43">
         <v>367</v>
       </c>
-      <c r="D57" t="s" s="43">
+      <c r="H57" t="s" s="43">
+        <v>333</v>
+      </c>
+      <c r="I57" t="s" s="43">
+        <v>334</v>
+      </c>
+      <c r="J57" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K57" t="s" s="44">
+        <v>141</v>
+      </c>
+      <c r="L57" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M57" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N57" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O57" t="s" s="43">
         <v>368</v>
       </c>
-      <c r="E57" t="s" s="43">
+      <c r="P57" t="s" s="43">
         <v>369</v>
       </c>
-      <c r="F57" t="s" s="43">
-[...31 lines deleted...]
-      </c>
       <c r="Q57" t="s" s="43">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="R57" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C58" t="s" s="43">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="D58" t="s" s="43">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E58" t="s" s="43">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="F58" t="s" s="43">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="G58" t="s" s="43">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="H58" t="s" s="43">
-        <v>338</v>
+        <v>374</v>
       </c>
       <c r="I58" t="s" s="43">
-        <v>339</v>
+        <v>197</v>
       </c>
       <c r="J58" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K58" t="s" s="44">
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="L58" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M58" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N58" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O58" t="s" s="43">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="P58" t="s" s="43">
-        <v>380</v>
+        <v>34</v>
       </c>
       <c r="Q58" t="s" s="43">
-        <v>376</v>
+        <v>34</v>
       </c>
       <c r="R58" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" t="s" s="43">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C59" t="s" s="43">
+        <v>376</v>
+      </c>
+      <c r="D59" t="s" s="43">
+        <v>377</v>
+      </c>
+      <c r="E59" t="s" s="43">
+        <v>378</v>
+      </c>
+      <c r="F59" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="G59" t="s" s="43">
+        <v>379</v>
+      </c>
+      <c r="H59" t="s" s="43">
+        <v>380</v>
+      </c>
+      <c r="I59" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="J59" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K59" t="s" s="44">
         <v>381</v>
       </c>
-      <c r="D59" t="s" s="43">
+      <c r="L59" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M59" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N59" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O59" t="s" s="43">
         <v>382</v>
       </c>
-      <c r="E59" t="s" s="43">
+      <c r="P59" t="s" s="43">
         <v>383</v>
       </c>
-      <c r="F59" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G59" t="s" s="43">
+      <c r="Q59" t="s" s="43">
         <v>384</v>
       </c>
-      <c r="H59" t="s" s="43">
+      <c r="R59" t="s" s="43">
         <v>385</v>
-      </c>
-[...28 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C60" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D60" t="s" s="43">
+        <v>387</v>
+      </c>
+      <c r="E60" t="s" s="43">
         <v>388</v>
       </c>
-      <c r="E60" t="s" s="43">
+      <c r="F60" t="s" s="43">
         <v>389</v>
       </c>
-      <c r="F60" t="s" s="43">
+      <c r="G60" t="s" s="43">
         <v>390</v>
       </c>
-      <c r="G60" t="s" s="43">
+      <c r="H60" t="s" s="43">
         <v>391</v>
       </c>
-      <c r="H60" t="s" s="43">
+      <c r="I60" t="s" s="43">
         <v>392</v>
       </c>
-      <c r="I60" t="s" s="43">
+      <c r="J60" t="s" s="43">
         <v>393</v>
       </c>
-      <c r="J60" t="s" s="43">
+      <c r="K60" t="s" s="44">
         <v>394</v>
       </c>
-      <c r="K60" t="s" s="44">
+      <c r="L60" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M60" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N60" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O60" t="s" s="43">
         <v>395</v>
       </c>
-      <c r="L60" t="s" s="44">
-[...8 lines deleted...]
-      <c r="O60" t="s" s="43">
+      <c r="P60" t="s" s="43">
         <v>396</v>
       </c>
-      <c r="P60" t="s" s="43">
+      <c r="Q60" t="s" s="43">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="R60" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C61" t="s" s="43">
         <v>36</v>
       </c>
       <c r="D61" t="s" s="43">
+        <v>387</v>
+      </c>
+      <c r="E61" t="s" s="43">
         <v>388</v>
       </c>
-      <c r="E61" t="s" s="43">
+      <c r="F61" t="s" s="43">
         <v>389</v>
       </c>
-      <c r="F61" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="G61" t="s" s="43">
+        <v>398</v>
+      </c>
+      <c r="H61" t="s" s="43">
         <v>399</v>
       </c>
-      <c r="H61" t="s" s="43">
+      <c r="I61" t="s" s="43">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="J61" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K61" t="s" s="44">
         <v>66</v>
       </c>
       <c r="L61" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M61" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N61" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O61" t="s" s="43">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="P61" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q61" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R61" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C62" t="s" s="43">
         <v>56</v>
       </c>
       <c r="D62" t="s" s="43">
+        <v>387</v>
+      </c>
+      <c r="E62" t="s" s="43">
         <v>388</v>
       </c>
-      <c r="E62" t="s" s="43">
+      <c r="F62" t="s" s="43">
         <v>389</v>
       </c>
-      <c r="F62" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="G62" t="s" s="43">
+        <v>402</v>
+      </c>
+      <c r="H62" t="s" s="43">
         <v>403</v>
       </c>
-      <c r="H62" t="s" s="43">
+      <c r="I62" t="s" s="43">
         <v>404</v>
       </c>
-      <c r="I62" t="s" s="43">
+      <c r="J62" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K62" t="s" s="44">
         <v>405</v>
       </c>
-      <c r="J62" t="s" s="43">
-[...2 lines deleted...]
-      <c r="K62" t="s" s="44">
+      <c r="L62" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M62" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N62" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O62" t="s" s="43">
         <v>406</v>
-      </c>
-[...10 lines deleted...]
-        <v>407</v>
       </c>
       <c r="P62" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q62" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R62" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C63" t="s" s="43">
         <v>60</v>
       </c>
       <c r="D63" t="s" s="43">
+        <v>407</v>
+      </c>
+      <c r="E63" t="s" s="43">
         <v>408</v>
       </c>
-      <c r="E63" t="s" s="43">
+      <c r="F63" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G63" t="s" s="43">
         <v>409</v>
       </c>
-      <c r="F63" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G63" t="s" s="43">
+      <c r="H63" t="s" s="43">
         <v>410</v>
       </c>
-      <c r="H63" t="s" s="43">
+      <c r="I63" t="s" s="43">
         <v>411</v>
       </c>
-      <c r="I63" t="s" s="43">
+      <c r="J63" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K63" t="s" s="44">
         <v>412</v>
       </c>
-      <c r="J63" t="s" s="43">
-[...2 lines deleted...]
-      <c r="K63" t="s" s="44">
+      <c r="L63" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M63" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N63" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O63" t="s" s="43">
         <v>413</v>
       </c>
-      <c r="L63" t="s" s="44">
-[...8 lines deleted...]
-      <c r="O63" t="s" s="43">
+      <c r="P63" t="s" s="43">
         <v>414</v>
       </c>
-      <c r="P63" t="s" s="43">
+      <c r="Q63" t="s" s="43">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="R63" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C64" t="s" s="43">
         <v>70</v>
       </c>
       <c r="D64" t="s" s="43">
+        <v>407</v>
+      </c>
+      <c r="E64" t="s" s="43">
         <v>408</v>
       </c>
-      <c r="E64" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F64" t="s" s="43">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="G64" t="s" s="43">
+        <v>416</v>
+      </c>
+      <c r="H64" t="s" s="43">
         <v>417</v>
       </c>
-      <c r="H64" t="s" s="43">
+      <c r="I64" t="s" s="43">
         <v>418</v>
       </c>
-      <c r="I64" t="s" s="43">
+      <c r="J64" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K64" t="s" s="44">
+        <v>317</v>
+      </c>
+      <c r="L64" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M64" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N64" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O64" t="s" s="43">
         <v>419</v>
       </c>
-      <c r="J64" t="s" s="43">
-[...14 lines deleted...]
-      <c r="O64" t="s" s="43">
+      <c r="P64" t="s" s="43">
         <v>420</v>
       </c>
-      <c r="P64" t="s" s="43">
+      <c r="Q64" t="s" s="43">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="R64" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C65" t="s" s="43">
         <v>75</v>
       </c>
       <c r="D65" t="s" s="43">
+        <v>422</v>
+      </c>
+      <c r="E65" t="s" s="43">
         <v>423</v>
       </c>
-      <c r="E65" t="s" s="43">
+      <c r="F65" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G65" t="s" s="43">
         <v>424</v>
       </c>
-      <c r="F65" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G65" t="s" s="43">
+      <c r="H65" t="s" s="43">
         <v>425</v>
       </c>
-      <c r="H65" t="s" s="43">
+      <c r="I65" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J65" t="s" s="43">
         <v>426</v>
       </c>
-      <c r="I65" t="s" s="43">
-[...2 lines deleted...]
-      <c r="J65" t="s" s="43">
+      <c r="K65" t="s" s="44">
         <v>427</v>
       </c>
-      <c r="K65" t="s" s="44">
+      <c r="L65" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M65" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N65" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O65" t="s" s="43">
         <v>428</v>
       </c>
-      <c r="L65" t="s" s="44">
-[...8 lines deleted...]
-      <c r="O65" t="s" s="43">
+      <c r="P65" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q65" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R65" t="s" s="43">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C66" t="s" s="43">
         <v>79</v>
       </c>
       <c r="D66" t="s" s="43">
+        <v>422</v>
+      </c>
+      <c r="E66" t="s" s="43">
         <v>423</v>
       </c>
-      <c r="E66" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s" s="43">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="G66" t="s" s="43">
+        <v>430</v>
+      </c>
+      <c r="H66" t="s" s="43">
         <v>431</v>
       </c>
-      <c r="H66" t="s" s="43">
+      <c r="I66" t="s" s="43">
         <v>432</v>
       </c>
-      <c r="I66" t="s" s="43">
+      <c r="J66" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K66" t="s" s="44">
         <v>433</v>
       </c>
-      <c r="J66" t="s" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="L66" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M66" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N66" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O66" t="s" s="43">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="P66" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q66" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R66" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C67" t="s" s="43">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="D67" t="s" s="43">
+        <v>422</v>
+      </c>
+      <c r="E67" t="s" s="43">
         <v>423</v>
       </c>
-      <c r="E67" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F67" t="s" s="43">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="G67" t="s" s="43">
+        <v>434</v>
+      </c>
+      <c r="H67" t="s" s="43">
         <v>435</v>
       </c>
-      <c r="H67" t="s" s="43">
+      <c r="I67" t="s" s="43">
         <v>436</v>
       </c>
-      <c r="I67" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="J67" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K67" t="s" s="44">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="L67" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M67" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N67" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O67" t="s" s="43">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="P67" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q67" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R67" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C68" t="s" s="43">
-        <v>137</v>
+        <v>255</v>
       </c>
       <c r="D68" t="s" s="43">
+        <v>437</v>
+      </c>
+      <c r="E68" t="s" s="43">
         <v>438</v>
       </c>
-      <c r="E68" t="s" s="43">
+      <c r="F68" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G68" t="s" s="43">
         <v>439</v>
       </c>
-      <c r="F68" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G68" t="s" s="43">
+      <c r="H68" t="s" s="43">
         <v>440</v>
       </c>
-      <c r="H68" t="s" s="43">
+      <c r="I68" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="J68" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K68" t="s" s="44">
+        <v>251</v>
+      </c>
+      <c r="L68" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M68" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N68" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O68" t="s" s="43">
         <v>441</v>
-      </c>
-[...19 lines deleted...]
-        <v>442</v>
       </c>
       <c r="P68" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q68" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R68" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C69" t="s" s="43">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D69" t="s" s="43">
+        <v>442</v>
+      </c>
+      <c r="E69" t="s" s="43">
         <v>443</v>
       </c>
-      <c r="E69" t="s" s="43">
+      <c r="F69" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G69" t="s" s="43">
         <v>444</v>
       </c>
-      <c r="F69" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G69" t="s" s="43">
+      <c r="H69" t="s" s="43">
         <v>445</v>
       </c>
-      <c r="H69" t="s" s="43">
+      <c r="I69" t="s" s="43">
         <v>446</v>
       </c>
-      <c r="I69" t="s" s="43">
+      <c r="J69" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K69" t="s" s="44">
         <v>447</v>
       </c>
-      <c r="J69" t="s" s="43">
-[...2 lines deleted...]
-      <c r="K69" t="s" s="44">
+      <c r="L69" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M69" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N69" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="O69" t="s" s="43">
         <v>448</v>
       </c>
-      <c r="L69" t="s" s="44">
-[...8 lines deleted...]
-      <c r="O69" t="s" s="43">
+      <c r="P69" t="s" s="43">
         <v>449</v>
       </c>
-      <c r="P69" t="s" s="43">
+      <c r="Q69" t="s" s="43">
         <v>450</v>
       </c>
-      <c r="Q69" t="s" s="43">
+      <c r="R69" t="s" s="43">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C70" t="s" s="43">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="D70" t="s" s="43">
+        <v>452</v>
+      </c>
+      <c r="E70" t="s" s="43">
         <v>453</v>
       </c>
-      <c r="E70" t="s" s="43">
+      <c r="F70" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G70" t="s" s="43">
+        <v>390</v>
+      </c>
+      <c r="H70" t="s" s="43">
+        <v>391</v>
+      </c>
+      <c r="I70" t="s" s="43">
+        <v>392</v>
+      </c>
+      <c r="J70" t="s" s="43">
+        <v>393</v>
+      </c>
+      <c r="K70" t="s" s="44">
         <v>454</v>
       </c>
-      <c r="F70" t="s" s="43">
-[...14 lines deleted...]
-      <c r="K70" t="s" s="44">
+      <c r="L70" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M70" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N70" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O70" t="s" s="43">
         <v>455</v>
       </c>
-      <c r="L70" t="s" s="44">
-[...8 lines deleted...]
-      <c r="O70" t="s" s="43">
+      <c r="P70" t="s" s="43">
         <v>456</v>
       </c>
-      <c r="P70" t="s" s="43">
+      <c r="Q70" t="s" s="43">
         <v>457</v>
       </c>
-      <c r="Q70" t="s" s="43">
+      <c r="R70" t="s" s="43">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C71" t="s" s="43">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="D71" t="s" s="43">
+        <v>459</v>
+      </c>
+      <c r="E71" t="s" s="43">
         <v>460</v>
       </c>
-      <c r="E71" t="s" s="43">
+      <c r="F71" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G71" t="s" s="43">
         <v>461</v>
       </c>
-      <c r="F71" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G71" t="s" s="43">
+      <c r="H71" t="s" s="43">
         <v>462</v>
       </c>
-      <c r="H71" t="s" s="43">
+      <c r="I71" t="s" s="43">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="J71" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K71" t="s" s="44">
         <v>59</v>
       </c>
       <c r="L71" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M71" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N71" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O71" t="s" s="43">
+        <v>464</v>
+      </c>
+      <c r="P71" t="s" s="43">
         <v>465</v>
       </c>
-      <c r="P71" t="s" s="43">
+      <c r="Q71" t="s" s="43">
         <v>466</v>
       </c>
-      <c r="Q71" t="s" s="43">
+      <c r="R71" t="s" s="43">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C72" t="s" s="43">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D72" t="s" s="43">
+        <v>459</v>
+      </c>
+      <c r="E72" t="s" s="43">
         <v>460</v>
       </c>
-      <c r="E72" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s" s="43">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="G72" t="s" s="43">
+        <v>468</v>
+      </c>
+      <c r="H72" t="s" s="43">
         <v>469</v>
       </c>
-      <c r="H72" t="s" s="43">
+      <c r="I72" t="s" s="43">
+        <v>197</v>
+      </c>
+      <c r="J72" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K72" t="s" s="44">
         <v>470</v>
       </c>
-      <c r="I72" t="s" s="43">
-[...5 lines deleted...]
-      <c r="K72" t="s" s="44">
+      <c r="L72" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M72" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N72" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O72" t="s" s="43">
         <v>471</v>
-      </c>
-[...10 lines deleted...]
-        <v>472</v>
       </c>
       <c r="P72" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q72" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R72" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C73" t="s" s="43">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D73" t="s" s="43">
+        <v>472</v>
+      </c>
+      <c r="E73" t="s" s="43">
         <v>473</v>
       </c>
-      <c r="E73" t="s" s="43">
+      <c r="F73" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G73" t="s" s="43">
         <v>474</v>
       </c>
-      <c r="F73" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G73" t="s" s="43">
+      <c r="H73" t="s" s="43">
         <v>475</v>
       </c>
-      <c r="H73" t="s" s="43">
+      <c r="I73" t="s" s="43">
         <v>476</v>
       </c>
-      <c r="I73" t="s" s="43">
+      <c r="J73" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K73" t="s" s="44">
         <v>477</v>
       </c>
-      <c r="J73" t="s" s="43">
-[...2 lines deleted...]
-      <c r="K73" t="s" s="44">
+      <c r="L73" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M73" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N73" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O73" t="s" s="43">
         <v>478</v>
       </c>
-      <c r="L73" t="s" s="44">
-[...8 lines deleted...]
-      <c r="O73" t="s" s="43">
+      <c r="P73" t="s" s="43">
         <v>479</v>
       </c>
-      <c r="P73" t="s" s="43">
+      <c r="Q73" t="s" s="43">
         <v>480</v>
       </c>
-      <c r="Q73" t="s" s="43">
+      <c r="R73" t="s" s="43">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C74" t="s" s="43">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="D74" t="s" s="43">
+        <v>482</v>
+      </c>
+      <c r="E74" t="s" s="43">
         <v>483</v>
       </c>
-      <c r="E74" t="s" s="43">
+      <c r="F74" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G74" t="s" s="43">
         <v>484</v>
       </c>
-      <c r="F74" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G74" t="s" s="43">
+      <c r="H74" t="s" s="43">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="I74" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J74" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K74" t="s" s="44">
         <v>40</v>
       </c>
       <c r="L74" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M74" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N74" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O74" t="s" s="43">
+        <v>486</v>
+      </c>
+      <c r="P74" t="s" s="43">
         <v>487</v>
       </c>
-      <c r="P74" t="s" s="43">
+      <c r="Q74" t="s" s="43">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="R74" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C75" t="s" s="43">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D75" t="s" s="43">
+        <v>489</v>
+      </c>
+      <c r="E75" t="s" s="43">
         <v>490</v>
       </c>
-      <c r="E75" t="s" s="43">
+      <c r="F75" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G75" t="s" s="43">
         <v>491</v>
       </c>
-      <c r="F75" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G75" t="s" s="43">
+      <c r="H75" t="s" s="43">
         <v>492</v>
       </c>
-      <c r="H75" t="s" s="43">
+      <c r="I75" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="J75" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K75" t="s" s="44">
         <v>493</v>
       </c>
-      <c r="I75" t="s" s="43">
-[...5 lines deleted...]
-      <c r="K75" t="s" s="44">
+      <c r="L75" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M75" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N75" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O75" t="s" s="43">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>495</v>
       </c>
       <c r="P75" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q75" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R75" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C76" t="s" s="43">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D76" t="s" s="43">
+        <v>495</v>
+      </c>
+      <c r="E76" t="s" s="43">
         <v>496</v>
       </c>
-      <c r="E76" t="s" s="43">
+      <c r="F76" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G76" t="s" s="43">
         <v>497</v>
       </c>
-      <c r="F76" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G76" t="s" s="43">
+      <c r="H76" t="s" s="43">
         <v>498</v>
       </c>
-      <c r="H76" t="s" s="43">
+      <c r="I76" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J76" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K76" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="L76" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M76" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N76" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O76" t="s" s="43">
         <v>499</v>
-      </c>
-[...19 lines deleted...]
-        <v>500</v>
       </c>
       <c r="P76" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q76" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R76" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" t="s" s="43">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C77" t="s" s="43">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D77" t="s" s="43">
+        <v>500</v>
+      </c>
+      <c r="E77" t="s" s="43">
         <v>501</v>
       </c>
-      <c r="E77" t="s" s="43">
+      <c r="F77" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G77" t="s" s="43">
         <v>502</v>
       </c>
-      <c r="F77" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G77" t="s" s="43">
+      <c r="H77" t="s" s="43">
         <v>503</v>
       </c>
-      <c r="H77" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I77" t="s" s="43">
-        <v>91</v>
+        <v>267</v>
       </c>
       <c r="J77" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K77" t="s" s="44">
         <v>66</v>
       </c>
       <c r="L77" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M77" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N77" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O77" t="s" s="43">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="P77" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q77" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R77" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" t="s" s="43">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="C78" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D78" t="s" s="43">
+        <v>505</v>
+      </c>
+      <c r="E78" t="s" s="43">
         <v>506</v>
       </c>
-      <c r="E78" t="s" s="43">
+      <c r="F78" t="s" s="43">
         <v>507</v>
       </c>
-      <c r="F78" t="s" s="43">
+      <c r="G78" t="s" s="43">
         <v>508</v>
       </c>
-      <c r="G78" t="s" s="43">
+      <c r="H78" t="s" s="43">
         <v>509</v>
       </c>
-      <c r="H78" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I78" t="s" s="43">
-        <v>91</v>
+        <v>267</v>
       </c>
       <c r="J78" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K78" t="s" s="44">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="L78" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M78" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N78" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O78" t="s" s="43">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="P78" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q78" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R78" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" t="s" s="43">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="C79" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D79" t="s" s="43">
+        <v>511</v>
+      </c>
+      <c r="E79" t="s" s="43">
         <v>512</v>
       </c>
-      <c r="E79" t="s" s="43">
+      <c r="F79" t="s" s="43">
         <v>513</v>
       </c>
-      <c r="F79" t="s" s="43">
+      <c r="G79" t="s" s="43">
         <v>514</v>
       </c>
-      <c r="G79" t="s" s="43">
+      <c r="H79" t="s" s="43">
         <v>515</v>
       </c>
-      <c r="H79" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="I79" t="s" s="43">
-        <v>91</v>
+        <v>267</v>
       </c>
       <c r="J79" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K79" t="s" s="44">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L79" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M79" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N79" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O79" t="s" s="43">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="P79" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q79" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R79" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" t="s" s="43">
+        <v>386</v>
+      </c>
+      <c r="C80" t="s" s="43">
+        <v>325</v>
+      </c>
+      <c r="D80" t="s" s="43">
+        <v>516</v>
+      </c>
+      <c r="E80" t="s" s="43">
         <v>517</v>
       </c>
-      <c r="C80" t="s" s="43">
-[...2 lines deleted...]
-      <c r="D80" t="s" s="43">
+      <c r="F80" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G80" t="s" s="43">
         <v>518</v>
       </c>
-      <c r="E80" t="s" s="43">
+      <c r="H80" t="s" s="43">
         <v>519</v>
       </c>
-      <c r="F80" t="s" s="43">
+      <c r="I80" t="s" s="43">
         <v>520</v>
       </c>
-      <c r="G80" t="s" s="43">
+      <c r="J80" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K80" t="s" s="44">
         <v>521</v>
       </c>
-      <c r="H80" t="s" s="43">
+      <c r="L80" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M80" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N80" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="O80" t="s" s="43">
         <v>522</v>
       </c>
-      <c r="I80" t="s" s="43">
+      <c r="P80" t="s" s="43">
         <v>523</v>
       </c>
-      <c r="J80" t="s" s="43">
-[...2 lines deleted...]
-      <c r="K80" t="s" s="44">
+      <c r="Q80" t="s" s="43">
         <v>524</v>
-      </c>
-[...16 lines deleted...]
-        <v>526</v>
       </c>
       <c r="R80" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" t="s" s="43">
+        <v>386</v>
+      </c>
+      <c r="C81" t="s" s="43">
+        <v>331</v>
+      </c>
+      <c r="D81" t="s" s="43">
+        <v>525</v>
+      </c>
+      <c r="E81" t="s" s="43">
+        <v>526</v>
+      </c>
+      <c r="F81" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="G81" t="s" s="43">
         <v>527</v>
       </c>
-      <c r="C81" t="s" s="43">
-[...2 lines deleted...]
-      <c r="D81" t="s" s="43">
+      <c r="H81" t="s" s="43">
         <v>528</v>
       </c>
-      <c r="E81" t="s" s="43">
+      <c r="I81" t="s" s="43">
+        <v>389</v>
+      </c>
+      <c r="J81" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K81" t="s" s="44">
+        <v>82</v>
+      </c>
+      <c r="L81" t="s" s="44">
         <v>529</v>
       </c>
-      <c r="F81" t="s" s="43">
+      <c r="M81" t="s" s="44">
         <v>530</v>
       </c>
-      <c r="G81" t="s" s="43">
+      <c r="N81" t="s" s="44">
+        <v>529</v>
+      </c>
+      <c r="O81" t="s" s="43">
         <v>531</v>
       </c>
-      <c r="H81" t="s" s="43">
+      <c r="P81" t="s" s="43">
         <v>532</v>
       </c>
-      <c r="I81" t="s" s="43">
+      <c r="Q81" t="s" s="43">
         <v>533</v>
       </c>
-      <c r="J81" t="s" s="43">
-[...14 lines deleted...]
-      <c r="O81" t="s" s="43">
+      <c r="R81" t="s" s="43">
         <v>534</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" t="s" s="43">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="C82" t="s" s="43">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D82" t="s" s="43">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E82" t="s" s="43">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="F82" t="s" s="43">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="G82" t="s" s="43">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="H82" t="s" s="43">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="I82" t="s" s="43">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="J82" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K82" t="s" s="44">
-        <v>34</v>
+        <v>542</v>
       </c>
       <c r="L82" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M82" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N82" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O82" t="s" s="43">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="P82" t="s" s="43">
-        <v>34</v>
+        <v>344</v>
       </c>
       <c r="Q82" t="s" s="43">
-        <v>34</v>
+        <v>544</v>
       </c>
       <c r="R82" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" t="s" s="43">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="C83" t="s" s="43">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D83" t="s" s="43">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="E83" t="s" s="43">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="F83" t="s" s="43">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="G83" t="s" s="43">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="H83" t="s" s="43">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="I83" t="s" s="43">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="J83" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K83" t="s" s="44">
-        <v>543</v>
+        <v>34</v>
       </c>
       <c r="L83" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M83" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N83" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O83" t="s" s="43">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="P83" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q83" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R83" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" t="s" s="43">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="C84" t="s" s="43">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D84" t="s" s="43">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="E84" t="s" s="43">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="F84" t="s" s="43">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="G84" t="s" s="43">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H84" t="s" s="43">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="I84" t="s" s="43">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="J84" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K84" t="s" s="44">
-        <v>434</v>
+        <v>34</v>
       </c>
       <c r="L84" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M84" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N84" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O84" t="s" s="43">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="P84" t="s" s="43">
-        <v>239</v>
+        <v>34</v>
       </c>
       <c r="Q84" t="s" s="43">
-        <v>551</v>
+        <v>34</v>
       </c>
       <c r="R84" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" t="s" s="43">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="C85" t="s" s="43">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="D85" t="s" s="43">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="E85" t="s" s="43">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="F85" t="s" s="43">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="G85" t="s" s="43">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="H85" t="s" s="43">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="I85" t="s" s="43">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="J85" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K85" t="s" s="44">
-        <v>406</v>
+        <v>561</v>
       </c>
       <c r="L85" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M85" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N85" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O85" t="s" s="43">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="P85" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q85" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R85" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" t="s" s="43">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="C86" t="s" s="43">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D86" t="s" s="43">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E86" t="s" s="43">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="F86" t="s" s="43">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="G86" t="s" s="43">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="H86" t="s" s="43">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="I86" t="s" s="43">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="J86" t="s" s="43">
-        <v>565</v>
+        <v>34</v>
       </c>
       <c r="K86" t="s" s="44">
-        <v>566</v>
+        <v>433</v>
       </c>
       <c r="L86" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M86" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N86" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O86" t="s" s="43">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="P86" t="s" s="43">
-        <v>34</v>
+        <v>344</v>
       </c>
       <c r="Q86" t="s" s="43">
-        <v>34</v>
+        <v>569</v>
       </c>
       <c r="R86" t="s" s="43">
-        <v>568</v>
+        <v>34</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" t="s" s="43">
-        <v>569</v>
+        <v>545</v>
       </c>
       <c r="C87" t="s" s="43">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D87" t="s" s="43">
         <v>570</v>
       </c>
       <c r="E87" t="s" s="43">
         <v>571</v>
       </c>
       <c r="F87" t="s" s="43">
+        <v>548</v>
+      </c>
+      <c r="G87" t="s" s="43">
         <v>572</v>
       </c>
-      <c r="G87" t="s" s="43">
+      <c r="H87" t="s" s="43">
         <v>573</v>
       </c>
-      <c r="H87" t="s" s="43">
+      <c r="I87" t="s" s="43">
         <v>574</v>
       </c>
-      <c r="I87" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="J87" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K87" t="s" s="44">
+        <v>405</v>
+      </c>
+      <c r="L87" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M87" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N87" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O87" t="s" s="43">
         <v>575</v>
       </c>
-      <c r="L87" t="s" s="44">
-[...10 lines deleted...]
-      </c>
       <c r="P87" t="s" s="43">
-        <v>577</v>
+        <v>34</v>
       </c>
       <c r="Q87" t="s" s="43">
-        <v>578</v>
+        <v>34</v>
       </c>
       <c r="R87" t="s" s="43">
-        <v>579</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" t="s" s="43">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="C88" t="s" s="43">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D88" t="s" s="43">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="E88" t="s" s="43">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="F88" t="s" s="43">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="G88" t="s" s="43">
         <v>580</v>
       </c>
       <c r="H88" t="s" s="43">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="I88" t="s" s="43">
-        <v>91</v>
+        <v>582</v>
       </c>
       <c r="J88" t="s" s="43">
-        <v>34</v>
+        <v>583</v>
       </c>
       <c r="K88" t="s" s="44">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="L88" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M88" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N88" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O88" t="s" s="43">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="P88" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q88" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R88" t="s" s="43">
-        <v>34</v>
+        <v>586</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C89" t="s" s="43">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D89" t="s" s="43">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="E89" t="s" s="43">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="F89" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G89" t="s" s="43">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="H89" t="s" s="43">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="I89" t="s" s="43">
-        <v>587</v>
+        <v>267</v>
       </c>
       <c r="J89" t="s" s="43">
-        <v>588</v>
+        <v>34</v>
       </c>
       <c r="K89" t="s" s="44">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="L89" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M89" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N89" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O89" t="s" s="43">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="P89" t="s" s="43">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="Q89" t="s" s="43">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="R89" t="s" s="43">
-        <v>34</v>
+        <v>597</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C90" t="s" s="43">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D90" t="s" s="43">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="E90" t="s" s="43">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="F90" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G90" t="s" s="43">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="H90" t="s" s="43">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="I90" t="s" s="43">
-        <v>587</v>
+        <v>267</v>
       </c>
       <c r="J90" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K90" t="s" s="44">
-        <v>595</v>
+        <v>51</v>
       </c>
       <c r="L90" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M90" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N90" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O90" t="s" s="43">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="P90" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q90" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R90" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C91" t="s" s="43">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="D91" t="s" s="43">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="E91" t="s" s="43">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="F91" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G91" t="s" s="43">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="H91" t="s" s="43">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="I91" t="s" s="43">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="J91" t="s" s="43">
-        <v>34</v>
+        <v>605</v>
       </c>
       <c r="K91" t="s" s="44">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="L91" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M91" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N91" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O91" t="s" s="43">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="P91" t="s" s="43">
-        <v>34</v>
+        <v>608</v>
       </c>
       <c r="Q91" t="s" s="43">
-        <v>34</v>
+        <v>609</v>
       </c>
       <c r="R91" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C92" t="s" s="43">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D92" t="s" s="43">
+        <v>600</v>
+      </c>
+      <c r="E92" t="s" s="43">
+        <v>601</v>
+      </c>
+      <c r="F92" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G92" t="s" s="43">
+        <v>610</v>
+      </c>
+      <c r="H92" t="s" s="43">
+        <v>611</v>
+      </c>
+      <c r="I92" t="s" s="43">
         <v>604</v>
       </c>
-      <c r="E92" t="s" s="43">
-[...13 lines deleted...]
-      </c>
       <c r="J92" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K92" t="s" s="44">
-        <v>575</v>
+        <v>612</v>
       </c>
       <c r="L92" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M92" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N92" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O92" t="s" s="43">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="P92" t="s" s="43">
-        <v>234</v>
+        <v>34</v>
       </c>
       <c r="Q92" t="s" s="43">
-        <v>610</v>
+        <v>34</v>
       </c>
       <c r="R92" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C93" t="s" s="43">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D93" t="s" s="43">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="E93" t="s" s="43">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="F93" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G93" t="s" s="43">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="H93" t="s" s="43">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="I93" t="s" s="43">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="J93" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K93" t="s" s="44">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="L93" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M93" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N93" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O93" t="s" s="43">
-        <v>609</v>
+        <v>620</v>
       </c>
       <c r="P93" t="s" s="43">
-        <v>349</v>
+        <v>34</v>
       </c>
       <c r="Q93" t="s" s="43">
-        <v>616</v>
+        <v>34</v>
       </c>
       <c r="R93" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C94" t="s" s="43">
-        <v>132</v>
+        <v>75</v>
       </c>
       <c r="D94" t="s" s="43">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="E94" t="s" s="43">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="F94" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G94" t="s" s="43">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="H94" t="s" s="43">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="I94" t="s" s="43">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="J94" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K94" t="s" s="44">
-        <v>428</v>
+        <v>593</v>
       </c>
       <c r="L94" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M94" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N94" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O94" t="s" s="43">
-        <v>609</v>
+        <v>626</v>
       </c>
       <c r="P94" t="s" s="43">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="Q94" t="s" s="43">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="R94" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C95" t="s" s="43">
-        <v>137</v>
+        <v>79</v>
       </c>
       <c r="D95" t="s" s="43">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="E95" t="s" s="43">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="F95" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G95" t="s" s="43">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="H95" t="s" s="43">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="I95" t="s" s="43">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="J95" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K95" t="s" s="44">
-        <v>282</v>
+        <v>632</v>
       </c>
       <c r="L95" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M95" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N95" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O95" t="s" s="43">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="P95" t="s" s="43">
-        <v>626</v>
+        <v>344</v>
       </c>
       <c r="Q95" t="s" s="43">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="R95" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C96" t="s" s="43">
-        <v>269</v>
+        <v>83</v>
       </c>
       <c r="D96" t="s" s="43">
-        <v>325</v>
+        <v>634</v>
       </c>
       <c r="E96" t="s" s="43">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="F96" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G96" t="s" s="43">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="H96" t="s" s="43">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="I96" t="s" s="43">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="J96" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K96" t="s" s="44">
-        <v>140</v>
+        <v>427</v>
       </c>
       <c r="L96" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M96" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N96" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O96" t="s" s="43">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="P96" t="s" s="43">
-        <v>630</v>
+        <v>231</v>
       </c>
       <c r="Q96" t="s" s="43">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="R96" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C97" t="s" s="43">
+        <v>255</v>
+      </c>
+      <c r="D97" t="s" s="43">
+        <v>638</v>
+      </c>
+      <c r="E97" t="s" s="43">
+        <v>639</v>
+      </c>
+      <c r="F97" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G97" t="s" s="43">
+        <v>640</v>
+      </c>
+      <c r="H97" t="s" s="43">
+        <v>641</v>
+      </c>
+      <c r="I97" t="s" s="43">
+        <v>625</v>
+      </c>
+      <c r="J97" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K97" t="s" s="44">
         <v>276</v>
       </c>
-      <c r="D97" t="s" s="43">
-[...22 lines deleted...]
-      </c>
       <c r="L97" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M97" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N97" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O97" t="s" s="43">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="P97" t="s" s="43">
-        <v>397</v>
+        <v>643</v>
       </c>
       <c r="Q97" t="s" s="43">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="R97" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C98" t="s" s="43">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="D98" t="s" s="43">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="E98" t="s" s="43">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="F98" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G98" t="s" s="43">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="H98" t="s" s="43">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="I98" t="s" s="43">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="J98" t="s" s="43">
-        <v>34</v>
+        <v>650</v>
       </c>
       <c r="K98" t="s" s="44">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="L98" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M98" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N98" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O98" t="s" s="43">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="P98" t="s" s="43">
-        <v>646</v>
+        <v>396</v>
       </c>
       <c r="Q98" t="s" s="43">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="R98" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C99" t="s" s="43">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s" s="43">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="E99" t="s" s="43">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F99" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G99" t="s" s="43">
-        <v>634</v>
+        <v>654</v>
       </c>
       <c r="H99" t="s" s="43">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="I99" t="s" s="43">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="J99" t="s" s="43">
-        <v>637</v>
+        <v>34</v>
       </c>
       <c r="K99" t="s" s="44">
-        <v>40</v>
+        <v>657</v>
       </c>
       <c r="L99" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M99" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N99" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O99" t="s" s="43">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="P99" t="s" s="43">
-        <v>34</v>
+        <v>523</v>
       </c>
       <c r="Q99" t="s" s="43">
-        <v>34</v>
+        <v>659</v>
       </c>
       <c r="R99" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C100" t="s" s="43">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="D100" t="s" s="43">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="E100" t="s" s="43">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="F100" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G100" t="s" s="43">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="H100" t="s" s="43">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="I100" t="s" s="43">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="J100" t="s" s="43">
-        <v>34</v>
+        <v>650</v>
       </c>
       <c r="K100" t="s" s="44">
-        <v>657</v>
+        <v>40</v>
       </c>
       <c r="L100" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M100" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N100" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O100" t="s" s="43">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="P100" t="s" s="43">
-        <v>234</v>
+        <v>34</v>
       </c>
       <c r="Q100" t="s" s="43">
-        <v>659</v>
+        <v>34</v>
       </c>
       <c r="R100" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C101" t="s" s="43">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="D101" t="s" s="43">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E101" t="s" s="43">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F101" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G101" t="s" s="43">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="H101" t="s" s="43">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="I101" t="s" s="43">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="J101" t="s" s="43">
-        <v>665</v>
+        <v>34</v>
       </c>
       <c r="K101" t="s" s="44">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="L101" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M101" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N101" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O101" t="s" s="43">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="P101" t="s" s="43">
-        <v>626</v>
+        <v>226</v>
       </c>
       <c r="Q101" t="s" s="43">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="R101" t="s" s="43">
-        <v>669</v>
+        <v>34</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C102" t="s" s="43">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="D102" t="s" s="43">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="E102" t="s" s="43">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="F102" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G102" t="s" s="43">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="H102" t="s" s="43">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="I102" t="s" s="43">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="J102" t="s" s="43">
-        <v>34</v>
+        <v>677</v>
       </c>
       <c r="K102" t="s" s="44">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="L102" t="s" s="44">
         <v>34</v>
       </c>
       <c r="M102" t="s" s="44">
         <v>33</v>
       </c>
       <c r="N102" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O102" t="s" s="43">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="P102" t="s" s="43">
-        <v>674</v>
+        <v>643</v>
       </c>
       <c r="Q102" t="s" s="43">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="R102" t="s" s="43">
-        <v>675</v>
+        <v>681</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C103" t="s" s="43">
-        <v>318</v>
+        <v>296</v>
       </c>
       <c r="D103" t="s" s="43">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="E103" t="s" s="43">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="F103" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G103" t="s" s="43">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="H103" t="s" s="43">
+        <v>683</v>
+      </c>
+      <c r="I103" t="s" s="43">
+        <v>684</v>
+      </c>
+      <c r="J103" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K103" t="s" s="44">
+        <v>685</v>
+      </c>
+      <c r="L103" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M103" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N103" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O103" t="s" s="43">
         <v>679</v>
       </c>
-      <c r="I103" t="s" s="43">
+      <c r="P103" t="s" s="43">
+        <v>686</v>
+      </c>
+      <c r="Q103" t="s" s="43">
         <v>680</v>
       </c>
-      <c r="J103" t="s" s="43">
-[...22 lines deleted...]
-      </c>
       <c r="R103" t="s" s="43">
-        <v>34</v>
+        <v>687</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C104" t="s" s="43">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="D104" t="s" s="43">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E104" t="s" s="43">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="F104" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G104" t="s" s="43">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="H104" t="s" s="43">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="I104" t="s" s="43">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="J104" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K104" t="s" s="44">
-        <v>688</v>
+        <v>276</v>
       </c>
       <c r="L104" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M104" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N104" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O104" t="s" s="43">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="P104" t="s" s="43">
-        <v>34</v>
+        <v>523</v>
       </c>
       <c r="Q104" t="s" s="43">
-        <v>34</v>
+        <v>694</v>
       </c>
       <c r="R104" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C105" t="s" s="43">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="D105" t="s" s="43">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E105" t="s" s="43">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F105" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G105" t="s" s="43">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="H105" t="s" s="43">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="I105" t="s" s="43">
-        <v>91</v>
+        <v>656</v>
       </c>
       <c r="J105" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K105" t="s" s="44">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="L105" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M105" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N105" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O105" t="s" s="43">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="P105" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q105" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R105" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C106" t="s" s="43">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="D106" t="s" s="43">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="E106" t="s" s="43">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="F106" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G106" t="s" s="43">
-        <v>573</v>
+        <v>703</v>
       </c>
       <c r="H106" t="s" s="43">
-        <v>574</v>
+        <v>704</v>
       </c>
       <c r="I106" t="s" s="43">
-        <v>91</v>
+        <v>267</v>
       </c>
       <c r="J106" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K106" t="s" s="44">
-        <v>694</v>
+        <v>110</v>
       </c>
       <c r="L106" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M106" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N106" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O106" t="s" s="43">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="P106" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q106" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R106" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C107" t="s" s="43">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="D107" t="s" s="43">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="E107" t="s" s="43">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="F107" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G107" t="s" s="43">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="H107" t="s" s="43">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="I107" t="s" s="43">
-        <v>587</v>
+        <v>267</v>
       </c>
       <c r="J107" t="s" s="43">
-        <v>588</v>
+        <v>34</v>
       </c>
       <c r="K107" t="s" s="44">
-        <v>694</v>
+        <v>110</v>
       </c>
       <c r="L107" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M107" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N107" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O107" t="s" s="43">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="P107" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q107" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R107" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C108" t="s" s="43">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="D108" t="s" s="43">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="E108" t="s" s="43">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="F108" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G108" t="s" s="43">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="H108" t="s" s="43">
-        <v>700</v>
+        <v>603</v>
       </c>
       <c r="I108" t="s" s="43">
-        <v>701</v>
+        <v>604</v>
       </c>
       <c r="J108" t="s" s="43">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="K108" t="s" s="44">
-        <v>702</v>
+        <v>110</v>
       </c>
       <c r="L108" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M108" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N108" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O108" t="s" s="43">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="P108" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q108" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R108" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C109" t="s" s="43">
-        <v>361</v>
+        <v>335</v>
       </c>
       <c r="D109" t="s" s="43">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="E109" t="s" s="43">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="F109" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G109" t="s" s="43">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="H109" t="s" s="43">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="I109" t="s" s="43">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="J109" t="s" s="43">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="K109" t="s" s="44">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="L109" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M109" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N109" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O109" t="s" s="43">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="P109" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q109" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R109" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C110" t="s" s="43">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="D110" t="s" s="43">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="E110" t="s" s="43">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="F110" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G110" t="s" s="43">
+        <v>602</v>
+      </c>
+      <c r="H110" t="s" s="43">
         <v>710</v>
       </c>
-      <c r="H110" t="s" s="43">
+      <c r="I110" t="s" s="43">
         <v>711</v>
       </c>
-      <c r="I110" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="J110" t="s" s="43">
-        <v>713</v>
+        <v>605</v>
       </c>
       <c r="K110" t="s" s="44">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="L110" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M110" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N110" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O110" t="s" s="43">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="P110" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q110" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R110" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C111" t="s" s="43">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="D111" t="s" s="43">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="E111" t="s" s="43">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="F111" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G111" t="s" s="43">
-        <v>47</v>
+        <v>720</v>
       </c>
       <c r="H111" t="s" s="43">
-        <v>48</v>
+        <v>721</v>
       </c>
       <c r="I111" t="s" s="43">
-        <v>49</v>
+        <v>722</v>
       </c>
       <c r="J111" t="s" s="43">
-        <v>50</v>
+        <v>723</v>
       </c>
       <c r="K111" t="s" s="44">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="L111" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M111" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N111" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O111" t="s" s="43">
-        <v>104</v>
+        <v>725</v>
       </c>
       <c r="P111" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q111" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R111" t="s" s="43">
-        <v>719</v>
+        <v>34</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C112" t="s" s="43">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D112" t="s" s="43">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="E112" t="s" s="43">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="F112" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G112" t="s" s="43">
         <v>47</v>
       </c>
       <c r="H112" t="s" s="43">
         <v>48</v>
       </c>
       <c r="I112" t="s" s="43">
         <v>49</v>
       </c>
       <c r="J112" t="s" s="43">
         <v>50</v>
       </c>
       <c r="K112" t="s" s="44">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="L112" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M112" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N112" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O112" t="s" s="43">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="P112" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q112" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R112" t="s" s="43">
-        <v>723</v>
+        <v>729</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C113" t="s" s="43">
-        <v>724</v>
+        <v>370</v>
       </c>
       <c r="D113" t="s" s="43">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="E113" t="s" s="43">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="F113" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G113" t="s" s="43">
-        <v>634</v>
+        <v>47</v>
       </c>
       <c r="H113" t="s" s="43">
-        <v>650</v>
+        <v>48</v>
       </c>
       <c r="I113" t="s" s="43">
-        <v>727</v>
+        <v>49</v>
       </c>
       <c r="J113" t="s" s="43">
-        <v>637</v>
+        <v>50</v>
       </c>
       <c r="K113" t="s" s="44">
-        <v>34</v>
+        <v>732</v>
       </c>
       <c r="L113" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M113" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N113" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O113" t="s" s="43">
-        <v>728</v>
+        <v>94</v>
       </c>
       <c r="P113" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q113" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R113" t="s" s="43">
-        <v>34</v>
+        <v>729</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C114" t="s" s="43">
+        <v>376</v>
+      </c>
+      <c r="D114" t="s" s="43">
+        <v>733</v>
+      </c>
+      <c r="E114" t="s" s="43">
+        <v>734</v>
+      </c>
+      <c r="F114" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G114" t="s" s="43">
+        <v>47</v>
+      </c>
+      <c r="H114" t="s" s="43">
+        <v>48</v>
+      </c>
+      <c r="I114" t="s" s="43">
+        <v>49</v>
+      </c>
+      <c r="J114" t="s" s="43">
+        <v>50</v>
+      </c>
+      <c r="K114" t="s" s="44">
+        <v>699</v>
+      </c>
+      <c r="L114" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M114" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N114" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O114" t="s" s="43">
+        <v>94</v>
+      </c>
+      <c r="P114" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q114" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R114" t="s" s="43">
         <v>729</v>
-      </c>
-[...43 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C115" t="s" s="43">
         <v>735</v>
       </c>
       <c r="D115" t="s" s="43">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="E115" t="s" s="43">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="F115" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G115" t="s" s="43">
-        <v>732</v>
+        <v>47</v>
       </c>
       <c r="H115" t="s" s="43">
-        <v>733</v>
+        <v>48</v>
       </c>
       <c r="I115" t="s" s="43">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="J115" t="s" s="43">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="K115" t="s" s="44">
-        <v>40</v>
+        <v>738</v>
       </c>
       <c r="L115" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M115" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N115" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O115" t="s" s="43">
-        <v>736</v>
+        <v>94</v>
       </c>
       <c r="P115" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q115" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R115" t="s" s="43">
-        <v>34</v>
+        <v>739</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C116" t="s" s="43">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D116" t="s" s="43">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="E116" t="s" s="43">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="F116" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G116" t="s" s="43">
-        <v>573</v>
+        <v>647</v>
       </c>
       <c r="H116" t="s" s="43">
-        <v>574</v>
+        <v>662</v>
       </c>
       <c r="I116" t="s" s="43">
-        <v>91</v>
+        <v>743</v>
       </c>
       <c r="J116" t="s" s="43">
-        <v>34</v>
+        <v>650</v>
       </c>
       <c r="K116" t="s" s="44">
-        <v>666</v>
+        <v>34</v>
       </c>
       <c r="L116" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M116" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N116" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O116" t="s" s="43">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="P116" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q116" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R116" t="s" s="43">
-        <v>741</v>
+        <v>34</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C117" t="s" s="43">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D117" t="s" s="43">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="E117" t="s" s="43">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="F117" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G117" t="s" s="43">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="H117" t="s" s="43">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="I117" t="s" s="43">
-        <v>183</v>
+        <v>267</v>
       </c>
       <c r="J117" t="s" s="43">
-        <v>745</v>
+        <v>34</v>
       </c>
       <c r="K117" t="s" s="44">
-        <v>746</v>
+        <v>40</v>
       </c>
       <c r="L117" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M117" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N117" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O117" t="s" s="43">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="P117" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q117" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R117" t="s" s="43">
-        <v>748</v>
+        <v>34</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C118" t="s" s="43">
+        <v>751</v>
+      </c>
+      <c r="D118" t="s" s="43">
+        <v>746</v>
+      </c>
+      <c r="E118" t="s" s="43">
+        <v>747</v>
+      </c>
+      <c r="F118" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G118" t="s" s="43">
+        <v>748</v>
+      </c>
+      <c r="H118" t="s" s="43">
         <v>749</v>
       </c>
-      <c r="D118" t="s" s="43">
-[...8 lines deleted...]
-      <c r="G118" t="s" s="43">
+      <c r="I118" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J118" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K118" t="s" s="44">
+        <v>40</v>
+      </c>
+      <c r="L118" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M118" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N118" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O118" t="s" s="43">
         <v>752</v>
-      </c>
-[...22 lines deleted...]
-        <v>157</v>
       </c>
       <c r="P118" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q118" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R118" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C119" t="s" s="43">
         <v>753</v>
       </c>
       <c r="D119" t="s" s="43">
         <v>754</v>
       </c>
       <c r="E119" t="s" s="43">
         <v>755</v>
       </c>
       <c r="F119" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G119" t="s" s="43">
+        <v>591</v>
+      </c>
+      <c r="H119" t="s" s="43">
+        <v>592</v>
+      </c>
+      <c r="I119" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J119" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K119" t="s" s="44">
+        <v>678</v>
+      </c>
+      <c r="L119" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M119" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N119" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O119" t="s" s="43">
         <v>756</v>
       </c>
-      <c r="H119" t="s" s="43">
+      <c r="P119" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q119" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R119" t="s" s="43">
         <v>757</v>
-      </c>
-[...28 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C120" t="s" s="43">
+        <v>758</v>
+      </c>
+      <c r="D120" t="s" s="43">
+        <v>754</v>
+      </c>
+      <c r="E120" t="s" s="43">
+        <v>755</v>
+      </c>
+      <c r="F120" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G120" t="s" s="43">
+        <v>759</v>
+      </c>
+      <c r="H120" t="s" s="43">
+        <v>760</v>
+      </c>
+      <c r="I120" t="s" s="43">
+        <v>176</v>
+      </c>
+      <c r="J120" t="s" s="43">
+        <v>761</v>
+      </c>
+      <c r="K120" t="s" s="44">
+        <v>762</v>
+      </c>
+      <c r="L120" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M120" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N120" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O120" t="s" s="43">
         <v>763</v>
       </c>
-      <c r="D120" t="s" s="43">
+      <c r="P120" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q120" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R120" t="s" s="43">
         <v>764</v>
-      </c>
-[...40 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C121" t="s" s="43">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="D121" t="s" s="43">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="E121" t="s" s="43">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="F121" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G121" t="s" s="43">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="H121" t="s" s="43">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="I121" t="s" s="43">
-        <v>608</v>
+        <v>176</v>
       </c>
       <c r="J121" t="s" s="43">
-        <v>34</v>
+        <v>761</v>
       </c>
       <c r="K121" t="s" s="44">
-        <v>494</v>
+        <v>134</v>
       </c>
       <c r="L121" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M121" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N121" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O121" t="s" s="43">
-        <v>774</v>
+        <v>150</v>
       </c>
       <c r="P121" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q121" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R121" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C122" t="s" s="43">
+        <v>769</v>
+      </c>
+      <c r="D122" t="s" s="43">
+        <v>770</v>
+      </c>
+      <c r="E122" t="s" s="43">
+        <v>771</v>
+      </c>
+      <c r="F122" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G122" t="s" s="43">
+        <v>772</v>
+      </c>
+      <c r="H122" t="s" s="43">
+        <v>773</v>
+      </c>
+      <c r="I122" t="s" s="43">
+        <v>676</v>
+      </c>
+      <c r="J122" t="s" s="43">
+        <v>677</v>
+      </c>
+      <c r="K122" t="s" s="44">
+        <v>774</v>
+      </c>
+      <c r="L122" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M122" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N122" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O122" t="s" s="43">
         <v>775</v>
       </c>
-      <c r="D122" t="s" s="43">
+      <c r="P122" t="s" s="43">
         <v>776</v>
       </c>
-      <c r="E122" t="s" s="43">
+      <c r="Q122" t="s" s="43">
         <v>777</v>
       </c>
-      <c r="F122" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G122" t="s" s="43">
+      <c r="R122" t="s" s="43">
         <v>778</v>
-      </c>
-[...31 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C123" t="s" s="43">
+        <v>779</v>
+      </c>
+      <c r="D123" t="s" s="43">
+        <v>780</v>
+      </c>
+      <c r="E123" t="s" s="43">
+        <v>781</v>
+      </c>
+      <c r="F123" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G123" t="s" s="43">
         <v>782</v>
       </c>
-      <c r="D123" t="s" s="43">
-[...8 lines deleted...]
-      <c r="G123" t="s" s="43">
+      <c r="H123" t="s" s="43">
         <v>783</v>
       </c>
-      <c r="H123" t="s" s="43">
+      <c r="I123" t="s" s="43">
+        <v>684</v>
+      </c>
+      <c r="J123" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K123" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="L123" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M123" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N123" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O123" t="s" s="43">
         <v>784</v>
-      </c>
-[...19 lines deleted...]
-        <v>157</v>
       </c>
       <c r="P123" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q123" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R123" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C124" t="s" s="43">
+        <v>785</v>
+      </c>
+      <c r="D124" t="s" s="43">
         <v>786</v>
       </c>
-      <c r="D124" t="s" s="43">
+      <c r="E124" t="s" s="43">
         <v>787</v>
       </c>
-      <c r="E124" t="s" s="43">
+      <c r="F124" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G124" t="s" s="43">
         <v>788</v>
       </c>
-      <c r="F124" t="s" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="H124" t="s" s="43">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="I124" t="s" s="43">
-        <v>780</v>
+        <v>625</v>
       </c>
       <c r="J124" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K124" t="s" s="44">
-        <v>785</v>
+        <v>493</v>
       </c>
       <c r="L124" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M124" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N124" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O124" t="s" s="43">
-        <v>157</v>
+        <v>790</v>
       </c>
       <c r="P124" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q124" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R124" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C125" t="s" s="43">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D125" t="s" s="43">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="E125" t="s" s="43">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="F125" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G125" t="s" s="43">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="H125" t="s" s="43">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="I125" t="s" s="43">
-        <v>680</v>
+        <v>796</v>
       </c>
       <c r="J125" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K125" t="s" s="44">
-        <v>785</v>
+        <v>797</v>
       </c>
       <c r="L125" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M125" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N125" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O125" t="s" s="43">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="P125" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q125" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R125" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C126" t="s" s="43">
+        <v>798</v>
+      </c>
+      <c r="D126" t="s" s="43">
         <v>792</v>
       </c>
-      <c r="D126" t="s" s="43">
+      <c r="E126" t="s" s="43">
         <v>793</v>
       </c>
-      <c r="E126" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F126" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G126" t="s" s="43">
-        <v>585</v>
+        <v>799</v>
       </c>
       <c r="H126" t="s" s="43">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="I126" t="s" s="43">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="J126" t="s" s="43">
-        <v>588</v>
+        <v>34</v>
       </c>
       <c r="K126" t="s" s="44">
-        <v>702</v>
+        <v>801</v>
       </c>
       <c r="L126" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M126" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N126" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O126" t="s" s="43">
-        <v>707</v>
+        <v>150</v>
       </c>
       <c r="P126" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q126" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R126" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C127" t="s" s="43">
+        <v>802</v>
+      </c>
+      <c r="D127" t="s" s="43">
+        <v>803</v>
+      </c>
+      <c r="E127" t="s" s="43">
+        <v>804</v>
+      </c>
+      <c r="F127" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G127" t="s" s="43">
+        <v>794</v>
+      </c>
+      <c r="H127" t="s" s="43">
         <v>795</v>
       </c>
-      <c r="D127" t="s" s="43">
+      <c r="I127" t="s" s="43">
         <v>796</v>
       </c>
-      <c r="E127" t="s" s="43">
-[...13 lines deleted...]
-      </c>
       <c r="J127" t="s" s="43">
-        <v>800</v>
+        <v>34</v>
       </c>
       <c r="K127" t="s" s="44">
         <v>801</v>
       </c>
       <c r="L127" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M127" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N127" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O127" t="s" s="43">
-        <v>802</v>
+        <v>150</v>
       </c>
       <c r="P127" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q127" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R127" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C128" t="s" s="43">
+        <v>805</v>
+      </c>
+      <c r="D128" t="s" s="43">
         <v>803</v>
       </c>
-      <c r="D128" t="s" s="43">
+      <c r="E128" t="s" s="43">
         <v>804</v>
       </c>
-      <c r="E128" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="F128" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G128" t="s" s="43">
-        <v>378</v>
+        <v>806</v>
       </c>
       <c r="H128" t="s" s="43">
-        <v>338</v>
+        <v>807</v>
       </c>
       <c r="I128" t="s" s="43">
-        <v>339</v>
+        <v>692</v>
       </c>
       <c r="J128" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K128" t="s" s="44">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="L128" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M128" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N128" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O128" t="s" s="43">
-        <v>329</v>
+        <v>150</v>
       </c>
       <c r="P128" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q128" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R128" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" t="s" s="43">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="C129" t="s" s="43">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D129" t="s" s="43">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E129" t="s" s="43">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F129" t="s" s="43">
-        <v>572</v>
+        <v>590</v>
       </c>
       <c r="G129" t="s" s="43">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="H129" t="s" s="43">
-        <v>586</v>
+        <v>710</v>
       </c>
       <c r="I129" t="s" s="43">
-        <v>587</v>
+        <v>711</v>
       </c>
       <c r="J129" t="s" s="43">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="K129" t="s" s="44">
-        <v>395</v>
+        <v>712</v>
       </c>
       <c r="L129" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M129" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N129" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O129" t="s" s="43">
-        <v>810</v>
+        <v>717</v>
       </c>
       <c r="P129" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q129" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R129" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" t="s" s="43">
+        <v>587</v>
+      </c>
+      <c r="C130" t="s" s="43">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D130" t="s" s="43">
         <v>812</v>
       </c>
       <c r="E130" t="s" s="43">
         <v>813</v>
       </c>
       <c r="F130" t="s" s="43">
+        <v>590</v>
+      </c>
+      <c r="G130" t="s" s="43">
+        <v>367</v>
+      </c>
+      <c r="H130" t="s" s="43">
+        <v>333</v>
+      </c>
+      <c r="I130" t="s" s="43">
+        <v>334</v>
+      </c>
+      <c r="J130" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K130" t="s" s="44">
         <v>814</v>
       </c>
-      <c r="G130" t="s" s="43">
-[...13 lines deleted...]
-      </c>
       <c r="L130" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M130" t="s" s="44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N130" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O130" t="s" s="43">
-        <v>819</v>
+        <v>324</v>
       </c>
       <c r="P130" t="s" s="43">
-        <v>820</v>
+        <v>34</v>
       </c>
       <c r="Q130" t="s" s="43">
-        <v>821</v>
+        <v>34</v>
       </c>
       <c r="R130" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" t="s" s="43">
-        <v>811</v>
+        <v>587</v>
       </c>
       <c r="C131" t="s" s="43">
-        <v>36</v>
+        <v>815</v>
       </c>
       <c r="D131" t="s" s="43">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="E131" t="s" s="43">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="F131" t="s" s="43">
-        <v>814</v>
+        <v>590</v>
       </c>
       <c r="G131" t="s" s="43">
-        <v>47</v>
+        <v>602</v>
       </c>
       <c r="H131" t="s" s="43">
-        <v>48</v>
+        <v>603</v>
       </c>
       <c r="I131" t="s" s="43">
-        <v>49</v>
+        <v>604</v>
       </c>
       <c r="J131" t="s" s="43">
-        <v>115</v>
+        <v>605</v>
       </c>
       <c r="K131" t="s" s="44">
-        <v>824</v>
+        <v>394</v>
       </c>
       <c r="L131" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M131" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N131" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O131" t="s" s="43">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="P131" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q131" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R131" t="s" s="43">
-        <v>826</v>
+        <v>34</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" t="s" s="43">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="C132" t="s" s="43">
         <v>24</v>
       </c>
       <c r="D132" t="s" s="43">
+        <v>820</v>
+      </c>
+      <c r="E132" t="s" s="43">
+        <v>821</v>
+      </c>
+      <c r="F132" t="s" s="43">
+        <v>822</v>
+      </c>
+      <c r="G132" t="s" s="43">
+        <v>823</v>
+      </c>
+      <c r="H132" t="s" s="43">
+        <v>824</v>
+      </c>
+      <c r="I132" t="s" s="43">
+        <v>825</v>
+      </c>
+      <c r="J132" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K132" t="s" s="44">
+        <v>826</v>
+      </c>
+      <c r="L132" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M132" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N132" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O132" t="s" s="43">
+        <v>827</v>
+      </c>
+      <c r="P132" t="s" s="43">
         <v>828</v>
       </c>
-      <c r="E132" t="s" s="43">
+      <c r="Q132" t="s" s="43">
         <v>829</v>
-      </c>
-[...34 lines deleted...]
-        <v>34</v>
       </c>
       <c r="R132" t="s" s="43">
         <v>34</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" t="s" s="43">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="C133" t="s" s="43">
         <v>36</v>
       </c>
       <c r="D133" t="s" s="43">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E133" t="s" s="43">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F133" t="s" s="43">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="G133" t="s" s="43">
-        <v>838</v>
+        <v>47</v>
       </c>
       <c r="H133" t="s" s="43">
-        <v>839</v>
+        <v>48</v>
       </c>
       <c r="I133" t="s" s="43">
-        <v>840</v>
+        <v>49</v>
       </c>
       <c r="J133" t="s" s="43">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="K133" t="s" s="44">
-        <v>841</v>
+        <v>832</v>
       </c>
       <c r="L133" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M133" t="s" s="44">
         <v>34</v>
       </c>
       <c r="N133" t="s" s="44">
         <v>34</v>
       </c>
       <c r="O133" t="s" s="43">
-        <v>842</v>
+        <v>833</v>
       </c>
       <c r="P133" t="s" s="43">
         <v>34</v>
       </c>
       <c r="Q133" t="s" s="43">
         <v>34</v>
       </c>
       <c r="R133" t="s" s="43">
-        <v>34</v>
+        <v>834</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" t="s" s="43">
-        <v>827</v>
+        <v>587</v>
       </c>
       <c r="C134" t="s" s="43">
-        <v>56</v>
+        <v>835</v>
       </c>
       <c r="D134" t="s" s="43">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="E134" t="s" s="43">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="F134" t="s" s="43">
-        <v>830</v>
+        <v>590</v>
       </c>
       <c r="G134" t="s" s="43">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="H134" t="s" s="43">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="I134" t="s" s="43">
-        <v>91</v>
+        <v>840</v>
       </c>
       <c r="J134" t="s" s="43">
-        <v>34</v>
+        <v>529</v>
       </c>
       <c r="K134" t="s" s="44">
-        <v>34</v>
+        <v>394</v>
       </c>
       <c r="L134" t="s" s="44">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M134" t="s" s="44">
-        <v>33</v>
+        <v>529</v>
       </c>
       <c r="N134" t="s" s="44">
-        <v>34</v>
+        <v>529</v>
       </c>
       <c r="O134" t="s" s="43">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="P134" t="s" s="43">
-        <v>591</v>
+        <v>529</v>
       </c>
       <c r="Q134" t="s" s="43">
-        <v>848</v>
+        <v>529</v>
       </c>
       <c r="R134" t="s" s="43">
-        <v>34</v>
+        <v>529</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" t="s" s="43">
-        <v>827</v>
+        <v>587</v>
       </c>
       <c r="C135" t="s" s="43">
-        <v>60</v>
+        <v>842</v>
       </c>
       <c r="D135" t="s" s="43">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E135" t="s" s="43">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="F135" t="s" s="43">
-        <v>830</v>
+        <v>590</v>
       </c>
       <c r="G135" t="s" s="43">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="H135" t="s" s="43">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="I135" t="s" s="43">
-        <v>91</v>
+        <v>840</v>
       </c>
       <c r="J135" t="s" s="43">
-        <v>853</v>
+        <v>529</v>
       </c>
       <c r="K135" t="s" s="44">
-        <v>59</v>
+        <v>845</v>
       </c>
       <c r="L135" t="s" s="44">
         <v>33</v>
       </c>
       <c r="M135" t="s" s="44">
-        <v>34</v>
+        <v>529</v>
       </c>
       <c r="N135" t="s" s="44">
-        <v>34</v>
+        <v>529</v>
       </c>
       <c r="O135" t="s" s="43">
-        <v>157</v>
+        <v>841</v>
       </c>
       <c r="P135" t="s" s="43">
-        <v>34</v>
+        <v>529</v>
       </c>
       <c r="Q135" t="s" s="43">
-        <v>34</v>
+        <v>529</v>
       </c>
       <c r="R135" t="s" s="43">
-        <v>34</v>
+        <v>529</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" t="s" s="43">
-        <v>827</v>
+        <v>846</v>
       </c>
       <c r="C136" t="s" s="43">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D136" t="s" s="43">
+        <v>847</v>
+      </c>
+      <c r="E136" t="s" s="43">
+        <v>848</v>
+      </c>
+      <c r="F136" t="s" s="43">
+        <v>849</v>
+      </c>
+      <c r="G136" t="s" s="43">
+        <v>850</v>
+      </c>
+      <c r="H136" t="s" s="43">
+        <v>851</v>
+      </c>
+      <c r="I136" t="s" s="43">
+        <v>852</v>
+      </c>
+      <c r="J136" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K136" t="s" s="44">
+        <v>853</v>
+      </c>
+      <c r="L136" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M136" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N136" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O136" t="s" s="43">
         <v>854</v>
       </c>
-      <c r="E136" t="s" s="43">
+      <c r="P136" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q136" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R136" t="s" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="B137" t="s" s="43">
+        <v>846</v>
+      </c>
+      <c r="C137" t="s" s="43">
+        <v>36</v>
+      </c>
+      <c r="D137" t="s" s="43">
         <v>855</v>
       </c>
-      <c r="F136" t="s" s="43">
-[...2 lines deleted...]
-      <c r="G136" t="s" s="43">
+      <c r="E137" t="s" s="43">
+        <v>856</v>
+      </c>
+      <c r="F137" t="s" s="43">
+        <v>849</v>
+      </c>
+      <c r="G137" t="s" s="43">
+        <v>857</v>
+      </c>
+      <c r="H137" t="s" s="43">
+        <v>858</v>
+      </c>
+      <c r="I137" t="s" s="43">
+        <v>859</v>
+      </c>
+      <c r="J137" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K137" t="s" s="44">
+        <v>860</v>
+      </c>
+      <c r="L137" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M137" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N137" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O137" t="s" s="43">
+        <v>861</v>
+      </c>
+      <c r="P137" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q137" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R137" t="s" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="B138" t="s" s="43">
+        <v>846</v>
+      </c>
+      <c r="C138" t="s" s="43">
+        <v>56</v>
+      </c>
+      <c r="D138" t="s" s="43">
+        <v>862</v>
+      </c>
+      <c r="E138" t="s" s="43">
+        <v>863</v>
+      </c>
+      <c r="F138" t="s" s="43">
+        <v>849</v>
+      </c>
+      <c r="G138" t="s" s="43">
+        <v>864</v>
+      </c>
+      <c r="H138" t="s" s="43">
+        <v>865</v>
+      </c>
+      <c r="I138" t="s" s="43">
+        <v>267</v>
+      </c>
+      <c r="J138" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="K138" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="L138" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="M138" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="N138" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O138" t="s" s="43">
+        <v>866</v>
+      </c>
+      <c r="P138" t="s" s="43">
+        <v>608</v>
+      </c>
+      <c r="Q138" t="s" s="43">
+        <v>867</v>
+      </c>
+      <c r="R138" t="s" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="B139" t="s" s="43">
+        <v>846</v>
+      </c>
+      <c r="C139" t="s" s="43">
+        <v>60</v>
+      </c>
+      <c r="D139" t="s" s="43">
+        <v>868</v>
+      </c>
+      <c r="E139" t="s" s="43">
+        <v>869</v>
+      </c>
+      <c r="F139" t="s" s="43">
+        <v>849</v>
+      </c>
+      <c r="G139" t="s" s="43">
         <v>47</v>
       </c>
-      <c r="H136" t="s" s="43">
+      <c r="H139" t="s" s="43">
         <v>48</v>
       </c>
-      <c r="I136" t="s" s="43">
+      <c r="I139" t="s" s="43">
         <v>49</v>
       </c>
-      <c r="J136" t="s" s="43">
-[...2 lines deleted...]
-      <c r="K136" t="s" s="44">
+      <c r="J139" t="s" s="43">
+        <v>98</v>
+      </c>
+      <c r="K139" t="s" s="44">
         <v>59</v>
       </c>
-      <c r="L136" t="s" s="44">
-[...17 lines deleted...]
-      <c r="R136" t="s" s="43">
+      <c r="L139" t="s" s="44">
+        <v>33</v>
+      </c>
+      <c r="M139" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="N139" t="s" s="44">
+        <v>34</v>
+      </c>
+      <c r="O139" t="s" s="43">
+        <v>870</v>
+      </c>
+      <c r="P139" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="Q139" t="s" s="43">
+        <v>34</v>
+      </c>
+      <c r="R139" t="s" s="43">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:R5" xr:uid="{867A362A-FCF6-4B27-B851-56D8357F30A2}"/>
   <mergeCells count="19">
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="R3:R5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="P3:Q4"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="L4:L5"/>