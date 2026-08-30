--- v0 (2026-05-16)
+++ v1 (2026-08-30)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="36" documentId="13_ncr:1_{EED1680F-F551-418C-A4F7-C3AA90BE1EB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7D0FCDB1-B5B8-4E29-BA5C-A1CB863FA49F}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="13_ncr:1_{EED1680F-F551-418C-A4F7-C3AA90BE1EB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB1F09D7-55F6-4595-B7A2-6E897F15E8D0}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総数" sheetId="1" r:id="rId1"/>
     <sheet name="男" sheetId="2" r:id="rId2"/>
     <sheet name="女" sheetId="3" r:id="rId3"/>
     <sheet name="総数 (既公表値)" sheetId="4" r:id="rId4"/>
     <sheet name="男 (既公表値)" sheetId="5" r:id="rId5"/>
     <sheet name="女 (既公表値)" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">女!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'女 (既公表値)'!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">総数!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'総数 (既公表値)'!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">男!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'男 (既公表値)'!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="152511" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1593" uniqueCount="151">
   <si>
     <t>総数</t>
@@ -8902,64 +8902,92 @@
       </c>
       <c r="O127" s="6">
         <v>4.5999999999999996</v>
       </c>
       <c r="P127" s="6">
         <v>3.2</v>
       </c>
       <c r="Q127" s="6">
         <v>3.7</v>
       </c>
       <c r="R127" s="6">
         <v>2.7</v>
       </c>
     </row>
     <row r="128" spans="1:18" ht="13.8">
       <c r="A128" s="145"/>
       <c r="B128" s="68">
         <v>2026</v>
       </c>
       <c r="C128" s="69" t="s">
         <v>29</v>
       </c>
       <c r="D128" s="82" t="s">
         <v>49</v>
       </c>
-      <c r="E128" s="44"/>
-[...12 lines deleted...]
-      <c r="R128" s="6"/>
+      <c r="E128" s="44">
+        <v>325</v>
+      </c>
+      <c r="F128" s="41">
+        <v>50</v>
+      </c>
+      <c r="G128" s="41">
+        <v>77</v>
+      </c>
+      <c r="H128" s="41">
+        <v>56</v>
+      </c>
+      <c r="I128" s="41">
+        <v>62</v>
+      </c>
+      <c r="J128" s="41">
+        <v>55</v>
+      </c>
+      <c r="K128" s="45">
+        <v>24</v>
+      </c>
+      <c r="L128" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="M128" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="N128" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="O128" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="P128" s="6">
+        <v>3.9</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R128" s="6">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="129" spans="1:19" ht="13.8">
       <c r="A129" s="145"/>
       <c r="B129" s="68"/>
       <c r="C129" s="69" t="s">
         <v>30</v>
       </c>
       <c r="D129" s="82" t="s">
         <v>50</v>
       </c>
       <c r="E129" s="44"/>
       <c r="F129" s="41"/>
       <c r="G129" s="41"/>
       <c r="H129" s="41"/>
       <c r="I129" s="41"/>
       <c r="J129" s="41"/>
       <c r="K129" s="45"/>
       <c r="L129" s="6"/>
       <c r="M129" s="6"/>
       <c r="N129" s="6"/>
       <c r="O129" s="6"/>
       <c r="P129" s="6"/>
       <c r="Q129" s="6"/>
       <c r="R129" s="6"/>
     </row>
@@ -15833,64 +15861,92 @@
       </c>
       <c r="O127" s="6">
         <v>3.6</v>
       </c>
       <c r="P127" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q127" s="6">
         <v>3.3</v>
       </c>
       <c r="R127" s="6">
         <v>2.6</v>
       </c>
     </row>
     <row r="128" spans="1:18" ht="13.8">
       <c r="A128" s="145"/>
       <c r="B128" s="68">
         <v>2026</v>
       </c>
       <c r="C128" s="69" t="s">
         <v>29</v>
       </c>
       <c r="D128" s="82" t="s">
         <v>49</v>
       </c>
-      <c r="E128" s="44"/>
-[...12 lines deleted...]
-      <c r="R128" s="6"/>
+      <c r="E128" s="44">
+        <v>146</v>
+      </c>
+      <c r="F128" s="41">
+        <v>18</v>
+      </c>
+      <c r="G128" s="41">
+        <v>38</v>
+      </c>
+      <c r="H128" s="41">
+        <v>22</v>
+      </c>
+      <c r="I128" s="41">
+        <v>23</v>
+      </c>
+      <c r="J128" s="41">
+        <v>30</v>
+      </c>
+      <c r="K128" s="45">
+        <v>15</v>
+      </c>
+      <c r="L128" s="6">
+        <v>3.9</v>
+      </c>
+      <c r="M128" s="6">
+        <v>6</v>
+      </c>
+      <c r="N128" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="O128" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="P128" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R128" s="6">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="129" spans="1:19" ht="13.8">
       <c r="A129" s="145"/>
       <c r="B129" s="68"/>
       <c r="C129" s="69" t="s">
         <v>30</v>
       </c>
       <c r="D129" s="82" t="s">
         <v>50</v>
       </c>
       <c r="E129" s="44"/>
       <c r="F129" s="41"/>
       <c r="G129" s="41"/>
       <c r="H129" s="41"/>
       <c r="I129" s="41"/>
       <c r="J129" s="41"/>
       <c r="K129" s="45"/>
       <c r="L129" s="6"/>
       <c r="M129" s="6"/>
       <c r="N129" s="6"/>
       <c r="O129" s="6"/>
       <c r="P129" s="6"/>
       <c r="Q129" s="6"/>
       <c r="R129" s="6"/>
     </row>
@@ -22912,64 +22968,92 @@
       </c>
       <c r="O127" s="6">
         <v>6</v>
       </c>
       <c r="P127" s="6">
         <v>4.5</v>
       </c>
       <c r="Q127" s="6">
         <v>4.3</v>
       </c>
       <c r="R127" s="6">
         <v>2.6</v>
       </c>
     </row>
     <row r="128" spans="1:18" ht="13.8">
       <c r="A128" s="145"/>
       <c r="B128" s="68">
         <v>2026</v>
       </c>
       <c r="C128" s="69" t="s">
         <v>29</v>
       </c>
       <c r="D128" s="82" t="s">
         <v>49</v>
       </c>
-      <c r="E128" s="44"/>
-[...12 lines deleted...]
-      <c r="R128" s="6"/>
+      <c r="E128" s="44">
+        <v>179</v>
+      </c>
+      <c r="F128" s="41">
+        <v>32</v>
+      </c>
+      <c r="G128" s="41">
+        <v>39</v>
+      </c>
+      <c r="H128" s="41">
+        <v>34</v>
+      </c>
+      <c r="I128" s="41">
+        <v>39</v>
+      </c>
+      <c r="J128" s="41">
+        <v>25</v>
+      </c>
+      <c r="K128" s="45">
+        <v>10</v>
+      </c>
+      <c r="L128" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="M128" s="6">
+        <v>10.8</v>
+      </c>
+      <c r="N128" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="O128" s="6">
+        <v>6</v>
+      </c>
+      <c r="P128" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="R128" s="6">
+        <v>2.4</v>
+      </c>
     </row>
     <row r="129" spans="1:19" ht="13.8">
       <c r="A129" s="145"/>
       <c r="B129" s="68"/>
       <c r="C129" s="69" t="s">
         <v>30</v>
       </c>
       <c r="D129" s="82" t="s">
         <v>50</v>
       </c>
       <c r="E129" s="44"/>
       <c r="F129" s="41"/>
       <c r="G129" s="41"/>
       <c r="H129" s="41"/>
       <c r="I129" s="41"/>
       <c r="J129" s="41"/>
       <c r="K129" s="45"/>
       <c r="L129" s="6"/>
       <c r="M129" s="6"/>
       <c r="N129" s="6"/>
       <c r="O129" s="6"/>
       <c r="P129" s="6"/>
       <c r="Q129" s="6"/>
       <c r="R129" s="6"/>
     </row>
@@ -31146,59 +31230,50 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -31349,92 +31424,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC0DA3FC-9E36-4590-9EDB-F5A54F32681A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8705D3AA-6181-45D8-841C-BAC672742DFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F61DA712-C055-4DF7-AFE0-B59CA748CFAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>総数</vt:lpstr>
       <vt:lpstr>男</vt:lpstr>
       <vt:lpstr>女</vt:lpstr>
       <vt:lpstr>総数 (既公表値)</vt:lpstr>
       <vt:lpstr>男 (既公表値)</vt:lpstr>