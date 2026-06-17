--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -7,83 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="13_ncr:1_{82B7C64F-0D7E-41A5-A52C-3B1EB900880F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB87590D-74C9-4941-B271-CC64AEF99C14}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="13_ncr:1_{82B7C64F-0D7E-41A5-A52C-3B1EB900880F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F279C33-4209-455D-A440-E3973F4AE0D6}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総数" sheetId="1" r:id="rId1"/>
     <sheet name="男" sheetId="7" r:id="rId2"/>
     <sheet name="女" sheetId="8" r:id="rId3"/>
     <sheet name="総数 (既公表値)" sheetId="4" r:id="rId4"/>
     <sheet name="男 (既公表値) " sheetId="9" r:id="rId5"/>
     <sheet name="女 (既公表値) " sheetId="10" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">女!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'女 (既公表値) '!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">総数!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'総数 (既公表値)'!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">男!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'男 (既公表値) '!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="152511" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1563" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="159">
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Both sexes</t>
   </si>
   <si>
     <t>男女計</t>
     <rPh sb="0" eb="2">
       <t>ダンジョ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>女</t>
     <rPh sb="0" eb="1">
       <t>オンナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -1094,50 +1094,60 @@
   <si>
     <t>３. 2022年１～３月期平均から、算出の基礎となるベンチマーク人口を、2015年国勢調査結果を基準とする推計人口（旧基準）から2020年国勢調査結果を</t>
   </si>
   <si>
     <t xml:space="preserve">    基準とする推計人口（新基準）に切り替えた※。これに伴い、2015年10～12月期平均から2021年10～12月期平均までの数値については、比率を除き、</t>
   </si>
   <si>
     <t>　　また、2005年10～12月期から2010年７～９月期までの数値については、2010年国勢調査基準のベンチマーク人口に基づく時系列接続用数値、</t>
   </si>
   <si>
     <t>　　2010年10～12月期から2015年７～９月期までの数値については、2015年国勢調査基準のベンチマーク人口に基づく時系列接続用数値を掲載している。</t>
   </si>
   <si>
     <t xml:space="preserve">    このため、当該期間の数値は、各年の報告書の数値及び統計表やe-Stat上のデータベースの数値とは異なる。</t>
   </si>
   <si>
     <t>　　※この切替えによる変動（ギャップ）は、全国の15歳以上人口（2020年10～12月期平均結果）で＋38万人（新基準－旧基準）となっている。</t>
     <rPh sb="43" eb="44">
       <t>キ</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>令和８年</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="178" formatCode="0.0"/>
     <numFmt numFmtId="179" formatCode="\(0000\)&quot; &quot;"/>
     <numFmt numFmtId="180" formatCode="_ * &quot;&lt;&quot;#0&quot;&gt;&quot;;_ * &quot;&lt;&quot;\-#0&quot;&gt;&quot;;_*&quot;&lt;&quot;0&quot;&gt;&quot;"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1925,91 +1935,91 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2406,54 +2416,54 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M163"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="13" topLeftCell="E128" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="13" topLeftCell="E132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.875" style="1" customWidth="1"/>
     <col min="2" max="4" width="14.125" style="1" customWidth="1"/>
     <col min="5" max="12" width="12.625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:12" s="9" customFormat="1">
@@ -2507,4602 +2517,4694 @@
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
       <c r="L6" s="95"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="90"/>
       <c r="B7" s="90"/>
       <c r="C7" s="90"/>
       <c r="D7" s="91"/>
       <c r="E7" s="131"/>
       <c r="F7" s="132" t="s">
         <v>98</v>
       </c>
       <c r="G7" s="133" t="s">
         <v>99</v>
       </c>
       <c r="H7" s="96"/>
       <c r="I7" s="95"/>
       <c r="J7" s="96"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="118"/>
-[...2 lines deleted...]
-      <c r="D8" s="119"/>
+      <c r="A8" s="116"/>
+      <c r="B8" s="116"/>
+      <c r="C8" s="116"/>
+      <c r="D8" s="117"/>
       <c r="E8" s="131"/>
       <c r="F8" s="132"/>
       <c r="G8" s="134"/>
       <c r="H8" s="135" t="s">
         <v>109</v>
       </c>
       <c r="I8" s="136" t="s">
         <v>110</v>
       </c>
       <c r="J8" s="134" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="97"/>
       <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="116" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="118"/>
-[...1 lines deleted...]
-      <c r="D9" s="119"/>
+      <c r="B9" s="116"/>
+      <c r="C9" s="116"/>
+      <c r="D9" s="117"/>
       <c r="E9" s="131"/>
       <c r="F9" s="132"/>
       <c r="G9" s="134"/>
       <c r="H9" s="136"/>
       <c r="I9" s="132"/>
       <c r="J9" s="132"/>
       <c r="K9" s="136" t="s">
         <v>111</v>
       </c>
       <c r="L9" s="134" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="118" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="120"/>
-[...1 lines deleted...]
-      <c r="D10" s="121"/>
+      <c r="B10" s="118"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="119"/>
       <c r="E10" s="131"/>
       <c r="F10" s="132"/>
       <c r="G10" s="134"/>
       <c r="H10" s="136"/>
       <c r="I10" s="132"/>
       <c r="J10" s="132"/>
       <c r="K10" s="136"/>
       <c r="L10" s="134"/>
     </row>
     <row r="11" spans="1:12" ht="21.6" customHeight="1">
       <c r="A11" s="90"/>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="91"/>
-      <c r="E11" s="114" t="s">
+      <c r="E11" s="112" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>102</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>103</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>106</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>104</v>
       </c>
       <c r="J11" s="126" t="s">
         <v>105</v>
       </c>
       <c r="K11" s="126" t="s">
         <v>107</v>
       </c>
       <c r="L11" s="128" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="90"/>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="91"/>
-      <c r="E12" s="114"/>
+      <c r="E12" s="112"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
       <c r="I12" s="126"/>
       <c r="J12" s="126"/>
       <c r="K12" s="126"/>
       <c r="L12" s="128"/>
     </row>
     <row r="13" spans="1:12" s="9" customFormat="1" ht="13.95" customHeight="1" thickBot="1">
       <c r="A13" s="92"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="115"/>
+      <c r="E13" s="113"/>
       <c r="F13" s="127"/>
       <c r="G13" s="127"/>
       <c r="H13" s="127"/>
       <c r="I13" s="127"/>
       <c r="J13" s="127"/>
       <c r="K13" s="127"/>
       <c r="L13" s="129"/>
     </row>
     <row r="14" spans="1:12" ht="13.8">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="71"/>
       <c r="E14" s="63"/>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" ht="13.8">
-      <c r="A15" s="122" t="s">
+      <c r="A15" s="120" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="77" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="1">
         <v>171</v>
       </c>
       <c r="F15" s="1">
         <v>76</v>
       </c>
       <c r="G15" s="1">
         <v>89</v>
       </c>
       <c r="H15" s="1">
         <v>28</v>
       </c>
       <c r="I15" s="1">
         <v>36</v>
       </c>
       <c r="J15" s="1">
         <v>25</v>
       </c>
       <c r="K15" s="1">
         <v>13</v>
       </c>
       <c r="L15" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="13.8">
-      <c r="A16" s="117"/>
+      <c r="A16" s="115"/>
       <c r="B16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="77" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="1">
         <v>164</v>
       </c>
       <c r="F16" s="1">
         <v>79</v>
       </c>
       <c r="G16" s="1">
         <v>84</v>
       </c>
       <c r="H16" s="1">
         <v>27</v>
       </c>
       <c r="I16" s="1">
         <v>36</v>
       </c>
       <c r="J16" s="1">
         <v>21</v>
       </c>
       <c r="K16" s="1">
         <v>11</v>
       </c>
       <c r="L16" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="13.8">
-      <c r="A17" s="117"/>
+      <c r="A17" s="115"/>
       <c r="B17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="77" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>164</v>
       </c>
       <c r="F17" s="1">
         <v>73</v>
       </c>
       <c r="G17" s="1">
         <v>89</v>
       </c>
       <c r="H17" s="1">
         <v>25</v>
       </c>
       <c r="I17" s="1">
         <v>36</v>
       </c>
       <c r="J17" s="1">
         <v>28</v>
       </c>
       <c r="K17" s="1">
         <v>14</v>
       </c>
       <c r="L17" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="13.8">
-      <c r="A18" s="117"/>
+      <c r="A18" s="115"/>
       <c r="B18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="77" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>186</v>
       </c>
       <c r="F18" s="1">
         <v>77</v>
       </c>
       <c r="G18" s="1">
         <v>108</v>
       </c>
       <c r="H18" s="1">
         <v>36</v>
       </c>
       <c r="I18" s="1">
         <v>37</v>
       </c>
       <c r="J18" s="1">
         <v>35</v>
       </c>
       <c r="K18" s="1">
         <v>18</v>
       </c>
       <c r="L18" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="13.8">
-      <c r="A19" s="117"/>
+      <c r="A19" s="115"/>
       <c r="B19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="77" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1">
         <v>173</v>
       </c>
       <c r="F19" s="1">
         <v>73</v>
       </c>
       <c r="G19" s="1">
         <v>97</v>
       </c>
       <c r="H19" s="1">
         <v>27</v>
       </c>
       <c r="I19" s="1">
         <v>35</v>
       </c>
       <c r="J19" s="1">
         <v>35</v>
       </c>
       <c r="K19" s="1">
         <v>18</v>
       </c>
       <c r="L19" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="13.8">
-      <c r="A20" s="117"/>
+      <c r="A20" s="115"/>
       <c r="B20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="77" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>151</v>
       </c>
       <c r="F20" s="1">
         <v>73</v>
       </c>
       <c r="G20" s="1">
         <v>76</v>
       </c>
       <c r="H20" s="1">
         <v>20</v>
       </c>
       <c r="I20" s="1">
         <v>28</v>
       </c>
       <c r="J20" s="1">
         <v>28</v>
       </c>
       <c r="K20" s="1">
         <v>14</v>
       </c>
       <c r="L20" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="13.8">
-      <c r="A21" s="117"/>
+      <c r="A21" s="115"/>
       <c r="B21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="1">
         <v>142</v>
       </c>
       <c r="F21" s="1">
         <v>68</v>
       </c>
       <c r="G21" s="1">
         <v>72</v>
       </c>
       <c r="H21" s="1">
         <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>27</v>
       </c>
       <c r="J21" s="1">
         <v>27</v>
       </c>
       <c r="K21" s="1">
         <v>15</v>
       </c>
       <c r="L21" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="13.8">
-      <c r="A22" s="117"/>
+      <c r="A22" s="115"/>
       <c r="B22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="1">
         <v>136</v>
       </c>
       <c r="F22" s="1">
         <v>67</v>
       </c>
       <c r="G22" s="1">
         <v>68</v>
       </c>
       <c r="H22" s="1">
         <v>19</v>
       </c>
       <c r="I22" s="1">
         <v>25</v>
       </c>
       <c r="J22" s="1">
         <v>24</v>
       </c>
       <c r="K22" s="1">
         <v>11</v>
       </c>
       <c r="L22" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="13.8">
-      <c r="A23" s="117"/>
+      <c r="A23" s="115"/>
       <c r="B23" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>137</v>
       </c>
       <c r="F23" s="1">
         <v>70</v>
       </c>
       <c r="G23" s="1">
         <v>66</v>
       </c>
       <c r="H23" s="1">
         <v>18</v>
       </c>
       <c r="I23" s="1">
         <v>27</v>
       </c>
       <c r="J23" s="1">
         <v>21</v>
       </c>
       <c r="K23" s="1">
         <v>10</v>
       </c>
       <c r="L23" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="13.8">
-      <c r="A24" s="123" t="s">
+      <c r="A24" s="121" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="77" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="1">
         <v>157</v>
       </c>
       <c r="F24" s="1">
         <v>79</v>
       </c>
       <c r="G24" s="1">
         <v>78</v>
       </c>
       <c r="H24" s="1">
         <v>25</v>
       </c>
       <c r="I24" s="1">
         <v>29</v>
       </c>
       <c r="J24" s="1">
         <v>24</v>
       </c>
       <c r="K24" s="1">
         <v>12</v>
       </c>
       <c r="L24" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="13.8">
-      <c r="A25" s="124"/>
+      <c r="A25" s="122"/>
       <c r="B25" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="77" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="1">
         <v>194</v>
       </c>
       <c r="F25" s="1">
         <v>86</v>
       </c>
       <c r="G25" s="1">
         <v>107</v>
       </c>
       <c r="H25" s="1">
         <v>39</v>
       </c>
       <c r="I25" s="1">
         <v>36</v>
       </c>
       <c r="J25" s="1">
         <v>32</v>
       </c>
       <c r="K25" s="1">
         <v>16</v>
       </c>
       <c r="L25" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="13.8">
-      <c r="A26" s="124"/>
+      <c r="A26" s="122"/>
       <c r="B26" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="77" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="1">
         <v>199</v>
       </c>
       <c r="F26" s="1">
         <v>94</v>
       </c>
       <c r="G26" s="1">
         <v>105</v>
       </c>
       <c r="H26" s="1">
         <v>29</v>
       </c>
       <c r="I26" s="1">
         <v>40</v>
       </c>
       <c r="J26" s="1">
         <v>36</v>
       </c>
       <c r="K26" s="1">
         <v>20</v>
       </c>
       <c r="L26" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="13.8">
-      <c r="A27" s="124"/>
+      <c r="A27" s="122"/>
       <c r="B27" s="41" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="77" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="1">
         <v>224</v>
       </c>
       <c r="F27" s="1">
         <v>94</v>
       </c>
       <c r="G27" s="1">
         <v>128</v>
       </c>
       <c r="H27" s="1">
         <v>38</v>
       </c>
       <c r="I27" s="1">
         <v>46</v>
       </c>
       <c r="J27" s="1">
         <v>44</v>
       </c>
       <c r="K27" s="1">
         <v>24</v>
       </c>
       <c r="L27" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="13.8">
-      <c r="A28" s="124"/>
+      <c r="A28" s="122"/>
       <c r="B28" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="77" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="1">
         <v>230</v>
       </c>
       <c r="F28" s="1">
         <v>96</v>
       </c>
       <c r="G28" s="1">
         <v>133</v>
       </c>
       <c r="H28" s="1">
         <v>39</v>
       </c>
       <c r="I28" s="1">
         <v>46</v>
       </c>
       <c r="J28" s="1">
         <v>48</v>
       </c>
       <c r="K28" s="1">
         <v>27</v>
       </c>
       <c r="L28" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="13.8">
-      <c r="A29" s="124"/>
+      <c r="A29" s="122"/>
       <c r="B29" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="77" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="1">
         <v>246</v>
       </c>
       <c r="F29" s="1">
         <v>106</v>
       </c>
       <c r="G29" s="1">
         <v>138</v>
       </c>
       <c r="H29" s="1">
         <v>42</v>
       </c>
       <c r="I29" s="1">
         <v>45</v>
       </c>
       <c r="J29" s="1">
         <v>51</v>
       </c>
       <c r="K29" s="1">
         <v>25</v>
       </c>
       <c r="L29" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="13.8">
-      <c r="A30" s="124"/>
+      <c r="A30" s="122"/>
       <c r="B30" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="1">
         <v>313</v>
       </c>
       <c r="F30" s="1">
         <v>116</v>
       </c>
       <c r="G30" s="1">
         <v>196</v>
       </c>
       <c r="H30" s="1">
         <v>57</v>
       </c>
       <c r="I30" s="1">
         <v>69</v>
       </c>
       <c r="J30" s="1">
         <v>70</v>
       </c>
       <c r="K30" s="1">
         <v>36</v>
       </c>
       <c r="L30" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="13.8">
-      <c r="A31" s="124"/>
+      <c r="A31" s="122"/>
       <c r="B31" s="78" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="1">
         <v>320</v>
       </c>
       <c r="F31" s="1">
         <v>105</v>
       </c>
       <c r="G31" s="1">
         <v>211</v>
       </c>
       <c r="H31" s="1">
         <v>78</v>
       </c>
       <c r="I31" s="1">
         <v>62</v>
       </c>
       <c r="J31" s="1">
         <v>71</v>
       </c>
       <c r="K31" s="1">
         <v>38</v>
       </c>
       <c r="L31" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="13.8">
-      <c r="A32" s="124"/>
+      <c r="A32" s="122"/>
       <c r="B32" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="1">
         <v>327</v>
       </c>
       <c r="F32" s="1">
         <v>118</v>
       </c>
       <c r="G32" s="1">
         <v>203</v>
       </c>
       <c r="H32" s="1">
         <v>51</v>
       </c>
       <c r="I32" s="1">
         <v>70</v>
       </c>
       <c r="J32" s="1">
         <v>82</v>
       </c>
       <c r="K32" s="1">
         <v>43</v>
       </c>
       <c r="L32" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="13.8">
-      <c r="A33" s="124"/>
+      <c r="A33" s="122"/>
       <c r="B33" s="78" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="1">
         <v>310</v>
       </c>
       <c r="F33" s="1">
         <v>108</v>
       </c>
       <c r="G33" s="1">
         <v>196</v>
       </c>
       <c r="H33" s="1">
         <v>68</v>
       </c>
       <c r="I33" s="1">
         <v>48</v>
       </c>
       <c r="J33" s="1">
         <v>80</v>
       </c>
       <c r="K33" s="1">
         <v>40</v>
       </c>
       <c r="L33" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="13.8">
-      <c r="A34" s="124"/>
+      <c r="A34" s="122"/>
       <c r="B34" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="1">
         <v>318</v>
       </c>
       <c r="F34" s="1">
         <v>125</v>
       </c>
       <c r="G34" s="1">
         <v>191</v>
       </c>
       <c r="H34" s="1">
         <v>46</v>
       </c>
       <c r="I34" s="1">
         <v>62</v>
       </c>
       <c r="J34" s="1">
         <v>83</v>
       </c>
       <c r="K34" s="1">
         <v>43</v>
       </c>
       <c r="L34" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="14.4" thickBot="1">
-      <c r="A35" s="125"/>
+      <c r="A35" s="123"/>
       <c r="B35" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="66" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="81" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="1">
         <v>336</v>
       </c>
       <c r="F35" s="1">
         <v>110</v>
       </c>
       <c r="G35" s="1">
         <v>215</v>
       </c>
       <c r="H35" s="1">
         <v>70</v>
       </c>
       <c r="I35" s="1">
         <v>53</v>
       </c>
       <c r="J35" s="1">
         <v>92</v>
       </c>
       <c r="K35" s="1">
         <v>44</v>
       </c>
       <c r="L35" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="13.8">
-      <c r="A36" s="116" t="s">
+      <c r="A36" s="114" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>360</v>
       </c>
       <c r="F36" s="1">
         <v>123</v>
       </c>
       <c r="G36" s="1">
         <v>216</v>
       </c>
       <c r="H36" s="1">
         <v>54</v>
       </c>
       <c r="I36" s="1">
         <v>59</v>
       </c>
       <c r="J36" s="1">
         <v>103</v>
       </c>
       <c r="K36" s="1">
         <v>50</v>
       </c>
       <c r="L36" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="13.8">
-      <c r="A37" s="117"/>
+      <c r="A37" s="115"/>
       <c r="B37" s="43">
         <v>2002</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="11">
         <v>372</v>
       </c>
       <c r="F37" s="1">
         <v>130</v>
       </c>
       <c r="G37" s="1">
         <v>222</v>
       </c>
       <c r="H37" s="1">
         <v>61</v>
       </c>
       <c r="I37" s="1">
         <v>53</v>
       </c>
       <c r="J37" s="1">
         <v>108</v>
       </c>
       <c r="K37" s="1">
         <v>55</v>
       </c>
       <c r="L37" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="13.8">
-      <c r="A38" s="117"/>
+      <c r="A38" s="115"/>
       <c r="B38" s="45"/>
       <c r="C38" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="11">
         <v>359</v>
       </c>
       <c r="F38" s="1">
         <v>117</v>
       </c>
       <c r="G38" s="1">
         <v>239</v>
       </c>
       <c r="H38" s="1">
         <v>72</v>
       </c>
       <c r="I38" s="1">
         <v>62</v>
       </c>
       <c r="J38" s="1">
         <v>105</v>
       </c>
       <c r="K38" s="1">
         <v>53</v>
       </c>
       <c r="L38" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="13.8">
-      <c r="A39" s="117"/>
+      <c r="A39" s="115"/>
       <c r="B39" s="45"/>
       <c r="C39" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>344</v>
       </c>
       <c r="F39" s="1">
         <v>103</v>
       </c>
       <c r="G39" s="1">
         <v>238</v>
       </c>
       <c r="H39" s="1">
         <v>59</v>
       </c>
       <c r="I39" s="1">
         <v>74</v>
       </c>
       <c r="J39" s="1">
         <v>105</v>
       </c>
       <c r="K39" s="1">
         <v>50</v>
       </c>
       <c r="L39" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="13.8">
-      <c r="A40" s="117"/>
+      <c r="A40" s="115"/>
       <c r="B40" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="11">
         <v>363</v>
       </c>
       <c r="F40" s="1">
         <v>125</v>
       </c>
       <c r="G40" s="1">
         <v>235</v>
       </c>
       <c r="H40" s="1">
         <v>59</v>
       </c>
       <c r="I40" s="1">
         <v>64</v>
       </c>
       <c r="J40" s="1">
         <v>112</v>
       </c>
       <c r="K40" s="1">
         <v>54</v>
       </c>
       <c r="L40" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="13.8">
-      <c r="A41" s="117"/>
+      <c r="A41" s="115"/>
       <c r="B41" s="43">
         <v>2003</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="11">
         <v>373</v>
       </c>
       <c r="F41" s="1">
         <v>132</v>
       </c>
       <c r="G41" s="1">
         <v>238</v>
       </c>
       <c r="H41" s="1">
         <v>55</v>
       </c>
       <c r="I41" s="1">
         <v>56</v>
       </c>
       <c r="J41" s="1">
         <v>127</v>
       </c>
       <c r="K41" s="1">
         <v>63</v>
       </c>
       <c r="L41" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="13.8">
-      <c r="A42" s="117"/>
+      <c r="A42" s="115"/>
       <c r="B42" s="45"/>
       <c r="C42" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>340</v>
       </c>
       <c r="F42" s="1">
         <v>109</v>
       </c>
       <c r="G42" s="1">
         <v>229</v>
       </c>
       <c r="H42" s="1">
         <v>63</v>
       </c>
       <c r="I42" s="1">
         <v>50</v>
       </c>
       <c r="J42" s="1">
         <v>116</v>
       </c>
       <c r="K42" s="1">
         <v>56</v>
       </c>
       <c r="L42" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="13.8">
-      <c r="A43" s="117"/>
+      <c r="A43" s="115"/>
       <c r="B43" s="46"/>
       <c r="C43" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="11">
         <v>325</v>
       </c>
       <c r="F43" s="1">
         <v>95</v>
       </c>
       <c r="G43" s="1">
         <v>228</v>
       </c>
       <c r="H43" s="1">
         <v>47</v>
       </c>
       <c r="I43" s="1">
         <v>69</v>
       </c>
       <c r="J43" s="1">
         <v>112</v>
       </c>
       <c r="K43" s="1">
         <v>56</v>
       </c>
       <c r="L43" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="13.8">
-      <c r="A44" s="117"/>
+      <c r="A44" s="115"/>
       <c r="B44" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="11">
         <v>329</v>
       </c>
       <c r="F44" s="1">
         <v>111</v>
       </c>
       <c r="G44" s="1">
         <v>216</v>
       </c>
       <c r="H44" s="1">
         <v>50</v>
       </c>
       <c r="I44" s="1">
         <v>54</v>
       </c>
       <c r="J44" s="1">
         <v>112</v>
       </c>
       <c r="K44" s="1">
         <v>52</v>
       </c>
       <c r="L44" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="117"/>
+      <c r="A45" s="115"/>
       <c r="B45" s="43">
         <v>2004</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="11">
         <v>321</v>
       </c>
       <c r="F45" s="1">
         <v>121</v>
       </c>
       <c r="G45" s="1">
         <v>197</v>
       </c>
       <c r="H45" s="1">
         <v>46</v>
       </c>
       <c r="I45" s="1">
         <v>46</v>
       </c>
       <c r="J45" s="1">
         <v>105</v>
       </c>
       <c r="K45" s="1">
         <v>46</v>
       </c>
       <c r="L45" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="117"/>
+      <c r="A46" s="115"/>
       <c r="B46" s="45"/>
       <c r="C46" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="11">
         <v>314</v>
       </c>
       <c r="F46" s="1">
         <v>107</v>
       </c>
       <c r="G46" s="1">
         <v>205</v>
       </c>
       <c r="H46" s="1">
         <v>58</v>
       </c>
       <c r="I46" s="1">
         <v>47</v>
       </c>
       <c r="J46" s="1">
         <v>100</v>
       </c>
       <c r="K46" s="1">
         <v>48</v>
       </c>
       <c r="L46" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="13.8">
-      <c r="A47" s="117"/>
+      <c r="A47" s="115"/>
       <c r="B47" s="45"/>
       <c r="C47" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="11">
         <v>290</v>
       </c>
       <c r="F47" s="1">
         <v>86</v>
       </c>
       <c r="G47" s="1">
         <v>202</v>
       </c>
       <c r="H47" s="1">
         <v>42</v>
       </c>
       <c r="I47" s="1">
         <v>51</v>
       </c>
       <c r="J47" s="1">
         <v>109</v>
       </c>
       <c r="K47" s="1">
         <v>47</v>
       </c>
       <c r="L47" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="13.8">
-      <c r="A48" s="117"/>
+      <c r="A48" s="115"/>
       <c r="B48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="11">
         <v>305</v>
       </c>
       <c r="F48" s="1">
         <v>109</v>
       </c>
       <c r="G48" s="1">
         <v>194</v>
       </c>
       <c r="H48" s="1">
         <v>47</v>
       </c>
       <c r="I48" s="1">
         <v>46</v>
       </c>
       <c r="J48" s="1">
         <v>101</v>
       </c>
       <c r="K48" s="1">
         <v>43</v>
       </c>
       <c r="L48" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="13.8">
-      <c r="A49" s="117"/>
+      <c r="A49" s="115"/>
       <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="11">
         <v>299</v>
       </c>
       <c r="F49" s="1">
         <v>121</v>
       </c>
       <c r="G49" s="1">
         <v>176</v>
       </c>
       <c r="H49" s="1">
         <v>42</v>
       </c>
       <c r="I49" s="1">
         <v>41</v>
       </c>
       <c r="J49" s="1">
         <v>93</v>
       </c>
       <c r="K49" s="1">
         <v>40</v>
       </c>
       <c r="L49" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="13.8">
-      <c r="A50" s="117"/>
+      <c r="A50" s="115"/>
       <c r="B50" s="45"/>
       <c r="C50" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E50" s="11">
         <v>286</v>
       </c>
       <c r="F50" s="1">
         <v>93</v>
       </c>
       <c r="G50" s="1">
         <v>190</v>
       </c>
       <c r="H50" s="1">
         <v>51</v>
       </c>
       <c r="I50" s="1">
         <v>44</v>
       </c>
       <c r="J50" s="1">
         <v>95</v>
       </c>
       <c r="K50" s="1">
         <v>45</v>
       </c>
       <c r="L50" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="13.95" customHeight="1">
-      <c r="A51" s="112" t="s">
+      <c r="A51" s="124" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="11">
         <v>287</v>
       </c>
       <c r="F51" s="1">
         <v>89</v>
       </c>
       <c r="G51" s="1">
         <v>196</v>
       </c>
       <c r="H51" s="1">
         <v>46</v>
       </c>
       <c r="I51" s="1">
         <v>54</v>
       </c>
       <c r="J51" s="1">
         <v>96</v>
       </c>
       <c r="K51" s="1">
         <v>40</v>
       </c>
       <c r="L51" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="13.8">
-      <c r="A52" s="112"/>
+      <c r="A52" s="124"/>
       <c r="B52" s="49" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="59" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="11">
         <v>286</v>
       </c>
       <c r="F52" s="1">
         <v>93</v>
       </c>
       <c r="G52" s="1">
         <v>191</v>
       </c>
       <c r="H52" s="1">
         <v>48</v>
       </c>
       <c r="I52" s="1">
         <v>50</v>
       </c>
       <c r="J52" s="1">
         <v>93</v>
       </c>
       <c r="K52" s="1">
         <v>39</v>
       </c>
       <c r="L52" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="13.8">
-      <c r="A53" s="112"/>
+      <c r="A53" s="124"/>
       <c r="B53" s="51">
         <v>2006</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="60" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="11">
         <v>280</v>
       </c>
       <c r="F53" s="1">
         <v>113</v>
       </c>
       <c r="G53" s="1">
         <v>163</v>
       </c>
       <c r="H53" s="1">
         <v>40</v>
       </c>
       <c r="I53" s="1">
         <v>34</v>
       </c>
       <c r="J53" s="1">
         <v>89</v>
       </c>
       <c r="K53" s="1">
         <v>38</v>
       </c>
       <c r="L53" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="13.8">
-      <c r="A54" s="112"/>
+      <c r="A54" s="124"/>
       <c r="B54" s="53"/>
       <c r="C54" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="60" t="s">
         <v>36</v>
       </c>
       <c r="E54" s="11">
         <v>273</v>
       </c>
       <c r="F54" s="1">
         <v>96</v>
       </c>
       <c r="G54" s="1">
         <v>175</v>
       </c>
       <c r="H54" s="1">
         <v>51</v>
       </c>
       <c r="I54" s="1">
         <v>37</v>
       </c>
       <c r="J54" s="1">
         <v>87</v>
       </c>
       <c r="K54" s="1">
         <v>32</v>
       </c>
       <c r="L54" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="13.8">
-      <c r="A55" s="112"/>
+      <c r="A55" s="124"/>
       <c r="B55" s="53"/>
       <c r="C55" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="60" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="11">
         <v>261</v>
       </c>
       <c r="F55" s="1">
         <v>88</v>
       </c>
       <c r="G55" s="1">
         <v>169</v>
       </c>
       <c r="H55" s="1">
         <v>38</v>
       </c>
       <c r="I55" s="1">
         <v>42</v>
       </c>
       <c r="J55" s="1">
         <v>89</v>
       </c>
       <c r="K55" s="1">
         <v>39</v>
       </c>
       <c r="L55" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="13.8">
-      <c r="A56" s="112"/>
+      <c r="A56" s="124"/>
       <c r="B56" s="41" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>272</v>
       </c>
       <c r="F56" s="1">
         <v>95</v>
       </c>
       <c r="G56" s="1">
         <v>171</v>
       </c>
       <c r="H56" s="1">
         <v>41</v>
       </c>
       <c r="I56" s="1">
         <v>43</v>
       </c>
       <c r="J56" s="1">
         <v>87</v>
       </c>
       <c r="K56" s="1">
         <v>40</v>
       </c>
       <c r="L56" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="13.8">
-      <c r="A57" s="112"/>
+      <c r="A57" s="124"/>
       <c r="B57" s="43">
         <v>2007</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="11">
         <v>256</v>
       </c>
       <c r="F57" s="1">
         <v>106</v>
       </c>
       <c r="G57" s="1">
         <v>146</v>
       </c>
       <c r="H57" s="1">
         <v>36</v>
       </c>
       <c r="I57" s="1">
         <v>33</v>
       </c>
       <c r="J57" s="1">
         <v>77</v>
       </c>
       <c r="K57" s="1">
         <v>30</v>
       </c>
       <c r="L57" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="112"/>
+      <c r="A58" s="124"/>
       <c r="B58" s="45"/>
       <c r="C58" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="11">
         <v>250</v>
       </c>
       <c r="F58" s="1">
         <v>87</v>
       </c>
       <c r="G58" s="1">
         <v>160</v>
       </c>
       <c r="H58" s="1">
         <v>40</v>
       </c>
       <c r="I58" s="1">
         <v>41</v>
       </c>
       <c r="J58" s="1">
         <v>79</v>
       </c>
       <c r="K58" s="1">
         <v>32</v>
       </c>
       <c r="L58" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="13.8">
-      <c r="A59" s="112"/>
+      <c r="A59" s="124"/>
       <c r="B59" s="45"/>
       <c r="C59" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="11">
         <v>249</v>
       </c>
       <c r="F59" s="1">
         <v>89</v>
       </c>
       <c r="G59" s="1">
         <v>158</v>
       </c>
       <c r="H59" s="1">
         <v>34</v>
       </c>
       <c r="I59" s="1">
         <v>38</v>
       </c>
       <c r="J59" s="1">
         <v>86</v>
       </c>
       <c r="K59" s="1">
         <v>33</v>
       </c>
       <c r="L59" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="13.8">
-      <c r="A60" s="112"/>
+      <c r="A60" s="124"/>
       <c r="B60" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="11">
         <v>263</v>
       </c>
       <c r="F60" s="1">
         <v>93</v>
       </c>
       <c r="G60" s="1">
         <v>167</v>
       </c>
       <c r="H60" s="1">
         <v>38</v>
       </c>
       <c r="I60" s="1">
         <v>40</v>
       </c>
       <c r="J60" s="1">
         <v>89</v>
       </c>
       <c r="K60" s="1">
         <v>34</v>
       </c>
       <c r="L60" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="13.8">
-      <c r="A61" s="112"/>
+      <c r="A61" s="124"/>
       <c r="B61" s="43">
         <v>2008</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="11">
         <v>270</v>
       </c>
       <c r="F61" s="1">
         <v>105</v>
       </c>
       <c r="G61" s="1">
         <v>161</v>
       </c>
       <c r="H61" s="1">
         <v>39</v>
       </c>
       <c r="I61" s="1">
         <v>33</v>
       </c>
       <c r="J61" s="1">
         <v>89</v>
       </c>
       <c r="K61" s="1">
         <v>41</v>
       </c>
       <c r="L61" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="13.8">
-      <c r="A62" s="112"/>
+      <c r="A62" s="124"/>
       <c r="B62" s="45"/>
       <c r="C62" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="11">
         <v>266</v>
       </c>
       <c r="F62" s="1">
         <v>99</v>
       </c>
       <c r="G62" s="1">
         <v>163</v>
       </c>
       <c r="H62" s="1">
         <v>49</v>
       </c>
       <c r="I62" s="1">
         <v>35</v>
       </c>
       <c r="J62" s="1">
         <v>79</v>
       </c>
       <c r="K62" s="1">
         <v>29</v>
       </c>
       <c r="L62" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="13.8">
-      <c r="A63" s="112"/>
+      <c r="A63" s="124"/>
       <c r="B63" s="45"/>
       <c r="C63" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D63" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="11">
         <v>261</v>
       </c>
       <c r="F63" s="1">
         <v>86</v>
       </c>
       <c r="G63" s="1">
         <v>172</v>
       </c>
       <c r="H63" s="1">
         <v>42</v>
       </c>
       <c r="I63" s="1">
         <v>38</v>
       </c>
       <c r="J63" s="1">
         <v>92</v>
       </c>
       <c r="K63" s="1">
         <v>41</v>
       </c>
       <c r="L63" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="13.8">
-      <c r="A64" s="112"/>
+      <c r="A64" s="124"/>
       <c r="B64" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="11">
         <v>305</v>
       </c>
       <c r="F64" s="1">
         <v>116</v>
       </c>
       <c r="G64" s="1">
         <v>184</v>
       </c>
       <c r="H64" s="1">
         <v>44</v>
       </c>
       <c r="I64" s="1">
         <v>48</v>
       </c>
       <c r="J64" s="1">
         <v>92</v>
       </c>
       <c r="K64" s="1">
         <v>35</v>
       </c>
       <c r="L64" s="1">
         <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="13.8">
-      <c r="A65" s="112"/>
+      <c r="A65" s="124"/>
       <c r="B65" s="43">
         <v>2009</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E65" s="11">
         <v>348</v>
       </c>
       <c r="F65" s="1">
         <v>140</v>
       </c>
       <c r="G65" s="1">
         <v>205</v>
       </c>
       <c r="H65" s="1">
         <v>62</v>
       </c>
       <c r="I65" s="1">
         <v>45</v>
       </c>
       <c r="J65" s="1">
         <v>98</v>
       </c>
       <c r="K65" s="1">
         <v>47</v>
       </c>
       <c r="L65" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="13.8">
-      <c r="A66" s="112"/>
+      <c r="A66" s="124"/>
       <c r="B66" s="45"/>
       <c r="C66" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="11">
         <v>362</v>
       </c>
       <c r="F66" s="1">
         <v>119</v>
       </c>
       <c r="G66" s="1">
         <v>239</v>
       </c>
       <c r="H66" s="1">
         <v>78</v>
       </c>
       <c r="I66" s="1">
         <v>65</v>
       </c>
       <c r="J66" s="1">
         <v>96</v>
       </c>
       <c r="K66" s="1">
         <v>46</v>
       </c>
       <c r="L66" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="13.8">
-      <c r="A67" s="112"/>
+      <c r="A67" s="124"/>
       <c r="B67" s="45"/>
       <c r="C67" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="11">
         <v>332</v>
       </c>
       <c r="F67" s="1">
         <v>95</v>
       </c>
       <c r="G67" s="1">
         <v>232</v>
       </c>
       <c r="H67" s="1">
         <v>51</v>
       </c>
       <c r="I67" s="1">
         <v>81</v>
       </c>
       <c r="J67" s="1">
         <v>100</v>
       </c>
       <c r="K67" s="1">
         <v>49</v>
       </c>
       <c r="L67" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="13.8">
-      <c r="A68" s="112"/>
+      <c r="A68" s="124"/>
       <c r="B68" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="11">
         <v>333</v>
       </c>
       <c r="F68" s="1">
         <v>89</v>
       </c>
       <c r="G68" s="1">
         <v>233</v>
       </c>
       <c r="H68" s="1">
         <v>51</v>
       </c>
       <c r="I68" s="1">
         <v>67</v>
       </c>
       <c r="J68" s="1">
         <v>115</v>
       </c>
       <c r="K68" s="1">
         <v>56</v>
       </c>
       <c r="L68" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="13.8">
-      <c r="A69" s="112"/>
+      <c r="A69" s="124"/>
       <c r="B69" s="43">
         <v>2010</v>
       </c>
       <c r="C69" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="11">
         <v>350</v>
       </c>
       <c r="F69" s="1">
         <v>114</v>
       </c>
       <c r="G69" s="1">
         <v>222</v>
       </c>
       <c r="H69" s="1">
         <v>51</v>
       </c>
       <c r="I69" s="1">
         <v>52</v>
       </c>
       <c r="J69" s="1">
         <v>119</v>
       </c>
       <c r="K69" s="1">
         <v>57</v>
       </c>
       <c r="L69" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="13.8">
-      <c r="A70" s="112"/>
+      <c r="A70" s="124"/>
       <c r="B70" s="45"/>
       <c r="C70" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="11">
         <v>337</v>
       </c>
       <c r="F70" s="1">
         <v>87</v>
       </c>
       <c r="G70" s="1">
         <v>241</v>
       </c>
       <c r="H70" s="1">
         <v>58</v>
       </c>
       <c r="I70" s="1">
         <v>54</v>
       </c>
       <c r="J70" s="1">
         <v>129</v>
       </c>
       <c r="K70" s="1">
         <v>65</v>
       </c>
       <c r="L70" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="13.8">
-      <c r="A71" s="112"/>
+      <c r="A71" s="124"/>
       <c r="B71" s="46"/>
       <c r="C71" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="11">
         <v>318</v>
       </c>
       <c r="F71" s="1">
         <v>84</v>
       </c>
       <c r="G71" s="1">
         <v>225</v>
       </c>
       <c r="H71" s="1">
         <v>45</v>
       </c>
       <c r="I71" s="1">
         <v>57</v>
       </c>
       <c r="J71" s="1">
         <v>123</v>
       </c>
       <c r="K71" s="1">
         <v>60</v>
       </c>
       <c r="L71" s="1">
         <v>63</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="13.8">
-      <c r="A72" s="112"/>
+      <c r="A72" s="124"/>
       <c r="B72" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="27">
         <v>312</v>
       </c>
       <c r="F72" s="27">
         <v>85</v>
       </c>
       <c r="G72" s="27">
         <v>218</v>
       </c>
       <c r="H72" s="27">
         <v>40</v>
       </c>
       <c r="I72" s="27">
         <v>54</v>
       </c>
       <c r="J72" s="27">
         <v>124</v>
       </c>
       <c r="K72" s="27">
         <v>61</v>
       </c>
       <c r="L72" s="27">
         <v>63</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="13.8">
-      <c r="A73" s="112"/>
+      <c r="A73" s="124"/>
       <c r="B73" s="43">
         <v>2011</v>
       </c>
       <c r="C73" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="27">
         <v>319</v>
       </c>
       <c r="F73" s="27">
         <v>110</v>
       </c>
       <c r="G73" s="27">
         <v>198</v>
       </c>
       <c r="H73" s="27">
         <v>45</v>
       </c>
       <c r="I73" s="27">
         <v>42</v>
       </c>
       <c r="J73" s="27">
         <v>111</v>
       </c>
       <c r="K73" s="27">
         <v>48</v>
       </c>
       <c r="L73" s="27">
         <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="13.8">
-      <c r="A74" s="112"/>
+      <c r="A74" s="124"/>
       <c r="B74" s="45"/>
       <c r="C74" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E74" s="27">
         <v>295</v>
       </c>
       <c r="F74" s="27">
         <v>84</v>
       </c>
       <c r="G74" s="27">
         <v>200</v>
       </c>
       <c r="H74" s="27">
         <v>48</v>
       </c>
       <c r="I74" s="27">
         <v>42</v>
       </c>
       <c r="J74" s="27">
         <v>110</v>
       </c>
       <c r="K74" s="27">
         <v>45</v>
       </c>
       <c r="L74" s="27">
         <v>65</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="13.8">
-      <c r="A75" s="112"/>
+      <c r="A75" s="124"/>
       <c r="B75" s="45"/>
       <c r="C75" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="11">
         <v>282</v>
       </c>
       <c r="F75" s="1">
         <v>71</v>
       </c>
       <c r="G75" s="1">
         <v>204</v>
       </c>
       <c r="H75" s="1">
         <v>36</v>
       </c>
       <c r="I75" s="1">
         <v>46</v>
       </c>
       <c r="J75" s="1">
         <v>122</v>
       </c>
       <c r="K75" s="1">
         <v>53</v>
       </c>
       <c r="L75" s="1">
         <v>69</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="13.8">
-      <c r="A76" s="112"/>
+      <c r="A76" s="124"/>
       <c r="B76" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="11">
         <v>296</v>
       </c>
       <c r="F76" s="1">
         <v>81</v>
       </c>
       <c r="G76" s="1">
         <v>208</v>
       </c>
       <c r="H76" s="1">
         <v>40</v>
       </c>
       <c r="I76" s="1">
         <v>52</v>
       </c>
       <c r="J76" s="1">
         <v>116</v>
       </c>
       <c r="K76" s="1">
         <v>46</v>
       </c>
       <c r="L76" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="13.8">
-      <c r="A77" s="112"/>
+      <c r="A77" s="124"/>
       <c r="B77" s="43">
         <v>2012</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="11">
         <v>300</v>
       </c>
       <c r="F77" s="1">
         <v>104</v>
       </c>
       <c r="G77" s="1">
         <v>187</v>
       </c>
       <c r="H77" s="1">
         <v>44</v>
       </c>
       <c r="I77" s="1">
         <v>38</v>
       </c>
       <c r="J77" s="1">
         <v>105</v>
       </c>
       <c r="K77" s="1">
         <v>42</v>
       </c>
       <c r="L77" s="1">
         <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="13.8">
-      <c r="A78" s="112"/>
+      <c r="A78" s="124"/>
       <c r="B78" s="45"/>
       <c r="C78" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="11">
         <v>280</v>
       </c>
       <c r="F78" s="1">
         <v>82</v>
       </c>
       <c r="G78" s="1">
         <v>189</v>
       </c>
       <c r="H78" s="1">
         <v>46</v>
       </c>
       <c r="I78" s="1">
         <v>40</v>
       </c>
       <c r="J78" s="1">
         <v>103</v>
       </c>
       <c r="K78" s="1">
         <v>45</v>
       </c>
       <c r="L78" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8">
-      <c r="A79" s="112"/>
+      <c r="A79" s="124"/>
       <c r="B79" s="46"/>
       <c r="C79" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E79" s="11">
         <v>263</v>
       </c>
       <c r="F79" s="1">
         <v>74</v>
       </c>
       <c r="G79" s="1">
         <v>183</v>
       </c>
       <c r="H79" s="1">
         <v>34</v>
       </c>
       <c r="I79" s="1">
         <v>46</v>
       </c>
       <c r="J79" s="1">
         <v>103</v>
       </c>
       <c r="K79" s="1">
         <v>43</v>
       </c>
       <c r="L79" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8">
-      <c r="A80" s="112"/>
+      <c r="A80" s="124"/>
       <c r="B80" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="11">
         <v>277</v>
       </c>
       <c r="F80" s="1">
         <v>78</v>
       </c>
       <c r="G80" s="1">
         <v>189</v>
       </c>
       <c r="H80" s="1">
         <v>38</v>
       </c>
       <c r="I80" s="1">
         <v>42</v>
       </c>
       <c r="J80" s="1">
         <v>109</v>
       </c>
       <c r="K80" s="1">
         <v>44</v>
       </c>
       <c r="L80" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="13.8">
-      <c r="A81" s="112"/>
+      <c r="A81" s="124"/>
       <c r="B81" s="43">
         <v>2013</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="11">
         <v>278</v>
       </c>
       <c r="F81" s="1">
         <v>96</v>
       </c>
       <c r="G81" s="1">
         <v>173</v>
       </c>
       <c r="H81" s="1">
         <v>36</v>
       </c>
       <c r="I81" s="1">
         <v>34</v>
       </c>
       <c r="J81" s="1">
         <v>104</v>
       </c>
       <c r="K81" s="1">
         <v>46</v>
       </c>
       <c r="L81" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="13.8">
-      <c r="A82" s="112"/>
+      <c r="A82" s="124"/>
       <c r="B82" s="45"/>
       <c r="C82" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="11">
         <v>262</v>
       </c>
       <c r="F82" s="1">
         <v>71</v>
       </c>
       <c r="G82" s="1">
         <v>178</v>
       </c>
       <c r="H82" s="1">
         <v>40</v>
       </c>
       <c r="I82" s="1">
         <v>37</v>
       </c>
       <c r="J82" s="1">
         <v>101</v>
       </c>
       <c r="K82" s="1">
         <v>40</v>
       </c>
       <c r="L82" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="13.8">
-      <c r="A83" s="112"/>
+      <c r="A83" s="124"/>
       <c r="B83" s="46"/>
       <c r="C83" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E83" s="11">
         <v>247</v>
       </c>
       <c r="F83" s="1">
         <v>59</v>
       </c>
       <c r="G83" s="1">
         <v>178</v>
       </c>
       <c r="H83" s="1">
         <v>35</v>
       </c>
       <c r="I83" s="1">
         <v>41</v>
       </c>
       <c r="J83" s="1">
         <v>102</v>
       </c>
       <c r="K83" s="1">
         <v>39</v>
       </c>
       <c r="L83" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="13.8">
-      <c r="A84" s="112"/>
+      <c r="A84" s="124"/>
       <c r="B84" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="11">
         <v>240</v>
       </c>
       <c r="F84" s="1">
         <v>74</v>
       </c>
       <c r="G84" s="1">
         <v>158</v>
       </c>
       <c r="H84" s="1">
         <v>34</v>
       </c>
       <c r="I84" s="1">
         <v>34</v>
       </c>
       <c r="J84" s="1">
         <v>90</v>
       </c>
       <c r="K84" s="1">
         <v>39</v>
       </c>
       <c r="L84" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="13.8">
-      <c r="A85" s="112"/>
+      <c r="A85" s="124"/>
       <c r="B85" s="43">
         <v>2014</v>
       </c>
       <c r="C85" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="11">
         <v>248</v>
       </c>
       <c r="F85" s="1">
         <v>82</v>
       </c>
       <c r="G85" s="1">
         <v>158</v>
       </c>
       <c r="H85" s="1">
         <v>31</v>
       </c>
       <c r="I85" s="1">
         <v>34</v>
       </c>
       <c r="J85" s="1">
         <v>94</v>
       </c>
       <c r="K85" s="1">
         <v>39</v>
       </c>
       <c r="L85" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="13.8">
-      <c r="A86" s="112"/>
+      <c r="A86" s="124"/>
       <c r="B86" s="45"/>
       <c r="C86" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E86" s="11">
         <v>239</v>
       </c>
       <c r="F86" s="1">
         <v>75</v>
       </c>
       <c r="G86" s="1">
         <v>153</v>
       </c>
       <c r="H86" s="1">
         <v>38</v>
       </c>
       <c r="I86" s="1">
         <v>31</v>
       </c>
       <c r="J86" s="1">
         <v>85</v>
       </c>
       <c r="K86" s="1">
         <v>34</v>
       </c>
       <c r="L86" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="13.8">
-      <c r="A87" s="112"/>
+      <c r="A87" s="124"/>
       <c r="B87" s="46"/>
       <c r="C87" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E87" s="11">
         <v>221</v>
       </c>
       <c r="F87" s="1">
         <v>66</v>
       </c>
       <c r="G87" s="1">
         <v>147</v>
       </c>
       <c r="H87" s="1">
         <v>29</v>
       </c>
       <c r="I87" s="1">
         <v>32</v>
       </c>
       <c r="J87" s="1">
         <v>86</v>
       </c>
       <c r="K87" s="1">
         <v>32</v>
       </c>
       <c r="L87" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="13.8">
-      <c r="A88" s="112"/>
+      <c r="A88" s="124"/>
       <c r="B88" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E88" s="6">
         <v>229</v>
       </c>
       <c r="F88" s="5">
         <v>76</v>
       </c>
       <c r="G88" s="5">
         <v>145</v>
       </c>
       <c r="H88" s="5">
         <v>29</v>
       </c>
       <c r="I88" s="5">
         <v>33</v>
       </c>
       <c r="J88" s="5">
         <v>82</v>
       </c>
       <c r="K88" s="5">
         <v>34</v>
       </c>
       <c r="L88" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="13.8">
-      <c r="A89" s="112"/>
+      <c r="A89" s="124"/>
       <c r="B89" s="43">
         <v>2015</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="6">
         <v>228</v>
       </c>
       <c r="F89" s="5">
         <v>84</v>
       </c>
       <c r="G89" s="5">
         <v>136</v>
       </c>
       <c r="H89" s="5">
         <v>31</v>
       </c>
       <c r="I89" s="5">
         <v>31</v>
       </c>
       <c r="J89" s="5">
         <v>74</v>
       </c>
       <c r="K89" s="5">
         <v>27</v>
       </c>
       <c r="L89" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="13.8">
-      <c r="A90" s="112"/>
+      <c r="A90" s="124"/>
       <c r="B90" s="45"/>
       <c r="C90" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E90" s="6">
         <v>225</v>
       </c>
       <c r="F90" s="5">
         <v>71</v>
       </c>
       <c r="G90" s="5">
         <v>142</v>
       </c>
       <c r="H90" s="5">
         <v>40</v>
       </c>
       <c r="I90" s="5">
         <v>25</v>
       </c>
       <c r="J90" s="5">
         <v>78</v>
       </c>
       <c r="K90" s="5">
         <v>27</v>
       </c>
       <c r="L90" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="13.8">
-      <c r="A91" s="112"/>
+      <c r="A91" s="124"/>
       <c r="B91" s="46"/>
       <c r="C91" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E91" s="28">
         <v>208</v>
       </c>
       <c r="F91" s="26">
         <v>60</v>
       </c>
       <c r="G91" s="26">
         <v>140</v>
       </c>
       <c r="H91" s="26">
         <v>28</v>
       </c>
       <c r="I91" s="26">
         <v>40</v>
       </c>
       <c r="J91" s="26">
         <v>72</v>
       </c>
       <c r="K91" s="26">
         <v>30</v>
       </c>
       <c r="L91" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="13.8">
-      <c r="A92" s="112"/>
+      <c r="A92" s="124"/>
       <c r="B92" s="48" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E92" s="28">
         <v>214</v>
       </c>
       <c r="F92" s="26">
         <v>64</v>
       </c>
       <c r="G92" s="26">
         <v>141</v>
       </c>
       <c r="H92" s="26">
         <v>29</v>
       </c>
       <c r="I92" s="26">
         <v>29</v>
       </c>
       <c r="J92" s="26">
         <v>82</v>
       </c>
       <c r="K92" s="26">
         <v>31</v>
       </c>
       <c r="L92" s="26">
         <v>52</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="13.8">
-      <c r="A93" s="112"/>
+      <c r="A93" s="124"/>
       <c r="B93" s="43">
         <v>2016</v>
       </c>
       <c r="C93" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E93" s="32">
         <v>217</v>
       </c>
       <c r="F93" s="25">
         <v>81</v>
       </c>
       <c r="G93" s="25">
         <v>126</v>
       </c>
       <c r="H93" s="25">
         <v>23</v>
       </c>
       <c r="I93" s="25">
         <v>26</v>
       </c>
       <c r="J93" s="25">
         <v>78</v>
       </c>
       <c r="K93" s="25">
         <v>28</v>
       </c>
       <c r="L93" s="25">
         <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="13.8">
-      <c r="A94" s="112"/>
+      <c r="A94" s="124"/>
       <c r="B94" s="45"/>
       <c r="C94" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E94" s="32">
         <v>207</v>
       </c>
       <c r="F94" s="25">
         <v>62</v>
       </c>
       <c r="G94" s="25">
         <v>137</v>
       </c>
       <c r="H94" s="25">
         <v>35</v>
       </c>
       <c r="I94" s="25">
         <v>26</v>
       </c>
       <c r="J94" s="25">
         <v>76</v>
       </c>
       <c r="K94" s="25">
         <v>30</v>
       </c>
       <c r="L94" s="25">
         <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="13.8">
-      <c r="A95" s="112"/>
+      <c r="A95" s="124"/>
       <c r="B95" s="46"/>
       <c r="C95" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E95" s="32">
         <v>195</v>
       </c>
       <c r="F95" s="25">
         <v>66</v>
       </c>
       <c r="G95" s="25">
         <v>122</v>
       </c>
       <c r="H95" s="25">
         <v>23</v>
       </c>
       <c r="I95" s="25">
         <v>28</v>
       </c>
       <c r="J95" s="25">
         <v>70</v>
       </c>
       <c r="K95" s="25">
         <v>28</v>
       </c>
       <c r="L95" s="25">
         <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="13.8">
-      <c r="A96" s="112"/>
+      <c r="A96" s="124"/>
       <c r="B96" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E96" s="25">
         <v>191</v>
       </c>
       <c r="F96" s="25">
         <v>63</v>
       </c>
       <c r="G96" s="25">
         <v>123</v>
       </c>
       <c r="H96" s="25">
         <v>26</v>
       </c>
       <c r="I96" s="25">
         <v>27</v>
       </c>
       <c r="J96" s="25">
         <v>70</v>
       </c>
       <c r="K96" s="25">
         <v>28</v>
       </c>
       <c r="L96" s="25">
         <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="13.8">
-      <c r="A97" s="112"/>
+      <c r="A97" s="124"/>
       <c r="B97" s="43">
         <v>2017</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="25">
         <v>200</v>
       </c>
       <c r="F97" s="25">
         <v>75</v>
       </c>
       <c r="G97" s="25">
         <v>118</v>
       </c>
       <c r="H97" s="25">
         <v>29</v>
       </c>
       <c r="I97" s="25">
         <v>21</v>
       </c>
       <c r="J97" s="25">
         <v>68</v>
       </c>
       <c r="K97" s="25">
         <v>26</v>
       </c>
       <c r="L97" s="25">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="13.8">
-      <c r="A98" s="112"/>
+      <c r="A98" s="124"/>
       <c r="B98" s="45"/>
       <c r="C98" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E98" s="28">
         <v>190</v>
       </c>
       <c r="F98" s="26">
         <v>63</v>
       </c>
       <c r="G98" s="26">
         <v>120</v>
       </c>
       <c r="H98" s="26">
         <v>29</v>
       </c>
       <c r="I98" s="26">
         <v>23</v>
       </c>
       <c r="J98" s="26">
         <v>68</v>
       </c>
       <c r="K98" s="26">
         <v>25</v>
       </c>
       <c r="L98" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="13.8">
-      <c r="A99" s="112"/>
+      <c r="A99" s="124"/>
       <c r="B99" s="46"/>
       <c r="C99" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E99" s="28">
         <v>178</v>
       </c>
       <c r="F99" s="26">
         <v>55</v>
       </c>
       <c r="G99" s="26">
         <v>115</v>
       </c>
       <c r="H99" s="26">
         <v>25</v>
       </c>
       <c r="I99" s="26">
         <v>27</v>
       </c>
       <c r="J99" s="26">
         <v>62</v>
       </c>
       <c r="K99" s="26">
         <v>23</v>
       </c>
       <c r="L99" s="26">
         <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="13.8">
-      <c r="A100" s="112"/>
+      <c r="A100" s="124"/>
       <c r="B100" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="28">
         <v>169</v>
       </c>
       <c r="F100" s="26">
         <v>63</v>
       </c>
       <c r="G100" s="26">
         <v>103</v>
       </c>
       <c r="H100" s="26">
         <v>25</v>
       </c>
       <c r="I100" s="26">
         <v>21</v>
       </c>
       <c r="J100" s="26">
         <v>57</v>
       </c>
       <c r="K100" s="26">
         <v>23</v>
       </c>
       <c r="L100" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="13.8">
-      <c r="A101" s="112"/>
+      <c r="A101" s="124"/>
       <c r="B101" s="43">
         <v>2018</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="28">
         <v>171</v>
       </c>
       <c r="F101" s="26">
         <v>74</v>
       </c>
       <c r="G101" s="26">
         <v>94</v>
       </c>
       <c r="H101" s="26">
         <v>25</v>
       </c>
       <c r="I101" s="26">
         <v>18</v>
       </c>
       <c r="J101" s="26">
         <v>51</v>
       </c>
       <c r="K101" s="26">
         <v>22</v>
       </c>
       <c r="L101" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="13.8">
-      <c r="A102" s="112"/>
+      <c r="A102" s="124"/>
       <c r="B102" s="45"/>
       <c r="C102" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E102" s="28">
         <v>170</v>
       </c>
       <c r="F102" s="26">
         <v>63</v>
       </c>
       <c r="G102" s="26">
         <v>104</v>
       </c>
       <c r="H102" s="26">
         <v>30</v>
       </c>
       <c r="I102" s="26">
         <v>26</v>
       </c>
       <c r="J102" s="26">
         <v>48</v>
       </c>
       <c r="K102" s="26">
         <v>19</v>
       </c>
       <c r="L102" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="13.8">
-      <c r="A103" s="112"/>
+      <c r="A103" s="124"/>
       <c r="B103" s="46"/>
       <c r="C103" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E103" s="28">
         <v>165</v>
       </c>
       <c r="F103" s="26">
         <v>54</v>
       </c>
       <c r="G103" s="26">
         <v>108</v>
       </c>
       <c r="H103" s="26">
         <v>23</v>
       </c>
       <c r="I103" s="26">
         <v>30</v>
       </c>
       <c r="J103" s="26">
         <v>55</v>
       </c>
       <c r="K103" s="26">
         <v>22</v>
       </c>
       <c r="L103" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="13.8">
-      <c r="A104" s="112"/>
+      <c r="A104" s="124"/>
       <c r="B104" s="48" t="s">
         <v>122</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E104" s="28">
         <v>172</v>
       </c>
       <c r="F104" s="26">
         <v>63</v>
       </c>
       <c r="G104" s="26">
         <v>105</v>
       </c>
       <c r="H104" s="26">
         <v>24</v>
       </c>
       <c r="I104" s="26">
         <v>24</v>
       </c>
       <c r="J104" s="26">
         <v>57</v>
       </c>
       <c r="K104" s="26">
         <v>23</v>
       </c>
       <c r="L104" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="13.8">
-      <c r="A105" s="112"/>
+      <c r="A105" s="124"/>
       <c r="B105" s="43" t="s">
         <v>123</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="28">
         <v>168</v>
       </c>
       <c r="F105" s="26">
         <v>68</v>
       </c>
       <c r="G105" s="26">
         <v>96</v>
       </c>
       <c r="H105" s="26">
         <v>26</v>
       </c>
       <c r="I105" s="26">
         <v>21</v>
       </c>
       <c r="J105" s="26">
         <v>49</v>
       </c>
       <c r="K105" s="26">
         <v>16</v>
       </c>
       <c r="L105" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="13.8">
-      <c r="A106" s="112"/>
+      <c r="A106" s="124"/>
       <c r="B106" s="43">
         <v>2019</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="28">
         <v>165</v>
       </c>
       <c r="F106" s="26">
         <v>60</v>
       </c>
       <c r="G106" s="26">
         <v>101</v>
       </c>
       <c r="H106" s="26">
         <v>26</v>
       </c>
       <c r="I106" s="26">
         <v>25</v>
       </c>
       <c r="J106" s="26">
         <v>50</v>
       </c>
       <c r="K106" s="26">
         <v>18</v>
       </c>
       <c r="L106" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="13.8">
-      <c r="A107" s="112"/>
+      <c r="A107" s="124"/>
       <c r="B107" s="46"/>
       <c r="C107" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E107" s="28">
         <v>158</v>
       </c>
       <c r="F107" s="26">
         <v>59</v>
       </c>
       <c r="G107" s="26">
         <v>97</v>
       </c>
       <c r="H107" s="26">
         <v>22</v>
       </c>
       <c r="I107" s="26">
         <v>26</v>
       </c>
       <c r="J107" s="26">
         <v>49</v>
       </c>
       <c r="K107" s="26">
         <v>21</v>
       </c>
       <c r="L107" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="13.8">
-      <c r="A108" s="112"/>
+      <c r="A108" s="124"/>
       <c r="B108" s="48" t="s">
         <v>124</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="28">
         <v>167</v>
       </c>
       <c r="F108" s="26">
         <v>55</v>
       </c>
       <c r="G108" s="26">
         <v>108</v>
       </c>
       <c r="H108" s="26">
         <v>29</v>
       </c>
       <c r="I108" s="26">
         <v>24</v>
       </c>
       <c r="J108" s="26">
         <v>55</v>
       </c>
       <c r="K108" s="26">
         <v>20</v>
       </c>
       <c r="L108" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="13.8">
-      <c r="A109" s="112"/>
+      <c r="A109" s="124"/>
       <c r="B109" s="43">
         <v>2020</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="28">
         <v>195</v>
       </c>
       <c r="F109" s="26">
         <v>79</v>
       </c>
       <c r="G109" s="26">
         <v>111</v>
       </c>
       <c r="H109" s="26">
         <v>34</v>
       </c>
       <c r="I109" s="26">
         <v>24</v>
       </c>
       <c r="J109" s="26">
         <v>53</v>
       </c>
       <c r="K109" s="26">
         <v>21</v>
       </c>
       <c r="L109" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="13.8">
-      <c r="A110" s="112"/>
+      <c r="A110" s="124"/>
       <c r="B110" s="43"/>
       <c r="C110" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E110" s="28">
         <v>203</v>
       </c>
       <c r="F110" s="26">
         <v>81</v>
       </c>
       <c r="G110" s="26">
         <v>120</v>
       </c>
       <c r="H110" s="26">
         <v>45</v>
       </c>
       <c r="I110" s="26">
         <v>27</v>
       </c>
       <c r="J110" s="26">
         <v>48</v>
       </c>
       <c r="K110" s="26">
         <v>19</v>
       </c>
       <c r="L110" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="13.8">
-      <c r="A111" s="112"/>
+      <c r="A111" s="124"/>
       <c r="B111" s="46"/>
       <c r="C111" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E111" s="28">
         <v>202</v>
       </c>
       <c r="F111" s="26">
         <v>66</v>
       </c>
       <c r="G111" s="26">
         <v>133</v>
       </c>
       <c r="H111" s="26">
         <v>34</v>
       </c>
       <c r="I111" s="26">
         <v>42</v>
       </c>
       <c r="J111" s="26">
         <v>57</v>
       </c>
       <c r="K111" s="26">
         <v>23</v>
       </c>
       <c r="L111" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="13.8">
-      <c r="A112" s="112"/>
+      <c r="A112" s="124"/>
       <c r="B112" s="48" t="s">
         <v>125</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E112" s="28">
         <v>195</v>
       </c>
       <c r="F112" s="26">
         <v>62</v>
       </c>
       <c r="G112" s="26">
         <v>129</v>
       </c>
       <c r="H112" s="26">
         <v>29</v>
       </c>
       <c r="I112" s="26">
         <v>36</v>
       </c>
       <c r="J112" s="26">
         <v>64</v>
       </c>
       <c r="K112" s="26">
         <v>26</v>
       </c>
       <c r="L112" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="13.8">
-      <c r="A113" s="112"/>
+      <c r="A113" s="124"/>
       <c r="B113" s="43">
         <v>2021</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="28">
         <v>213</v>
       </c>
       <c r="F113" s="26">
         <v>81</v>
       </c>
       <c r="G113" s="26">
         <v>128</v>
       </c>
       <c r="H113" s="26">
         <v>30</v>
       </c>
       <c r="I113" s="26">
         <v>26</v>
       </c>
       <c r="J113" s="26">
         <v>72</v>
       </c>
       <c r="K113" s="26">
         <v>34</v>
       </c>
       <c r="L113" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="13.8">
-      <c r="A114" s="112"/>
+      <c r="A114" s="124"/>
       <c r="B114" s="43"/>
       <c r="C114" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E114" s="28">
         <v>192</v>
       </c>
       <c r="F114" s="26">
         <v>60</v>
       </c>
       <c r="G114" s="26">
         <v>130</v>
       </c>
       <c r="H114" s="26">
         <v>35</v>
       </c>
       <c r="I114" s="26">
         <v>28</v>
       </c>
       <c r="J114" s="26">
         <v>67</v>
       </c>
       <c r="K114" s="26">
         <v>36</v>
       </c>
       <c r="L114" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="13.8">
-      <c r="A115" s="112"/>
+      <c r="A115" s="124"/>
       <c r="B115" s="46"/>
       <c r="C115" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E115" s="28">
         <v>179</v>
       </c>
       <c r="F115" s="26">
         <v>60</v>
       </c>
       <c r="G115" s="26">
         <v>116</v>
       </c>
       <c r="H115" s="26">
         <v>21</v>
       </c>
       <c r="I115" s="26">
         <v>31</v>
       </c>
       <c r="J115" s="26">
         <v>64</v>
       </c>
       <c r="K115" s="26">
         <v>27</v>
       </c>
       <c r="L115" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="13.8">
-      <c r="A116" s="112"/>
+      <c r="A116" s="124"/>
       <c r="B116" s="48" t="s">
         <v>126</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E116" s="28">
         <v>183</v>
       </c>
       <c r="F116" s="26">
         <v>56</v>
       </c>
       <c r="G116" s="26">
         <v>125</v>
       </c>
       <c r="H116" s="26">
         <v>28</v>
       </c>
       <c r="I116" s="26">
         <v>31</v>
       </c>
       <c r="J116" s="26">
         <v>66</v>
       </c>
       <c r="K116" s="26">
         <v>30</v>
       </c>
       <c r="L116" s="26">
         <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="13.8">
-      <c r="A117" s="112"/>
+      <c r="A117" s="124"/>
       <c r="B117" s="43">
         <v>2022</v>
       </c>
       <c r="C117" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="28">
         <v>186</v>
       </c>
       <c r="F117" s="26">
         <v>69</v>
       </c>
       <c r="G117" s="26">
         <v>115</v>
       </c>
       <c r="H117" s="26">
         <v>23</v>
       </c>
       <c r="I117" s="26">
         <v>21</v>
       </c>
       <c r="J117" s="26">
         <v>71</v>
       </c>
       <c r="K117" s="26">
         <v>31</v>
       </c>
       <c r="L117" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="13.8">
-      <c r="A118" s="112"/>
+      <c r="A118" s="124"/>
       <c r="B118" s="43"/>
       <c r="C118" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E118" s="28">
         <v>178</v>
       </c>
       <c r="F118" s="26">
         <v>63</v>
       </c>
       <c r="G118" s="26">
         <v>111</v>
       </c>
       <c r="H118" s="26">
         <v>27</v>
       </c>
       <c r="I118" s="26">
         <v>24</v>
       </c>
       <c r="J118" s="26">
         <v>60</v>
       </c>
       <c r="K118" s="26">
         <v>23</v>
       </c>
       <c r="L118" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="13.8">
-      <c r="A119" s="112"/>
+      <c r="A119" s="124"/>
       <c r="B119" s="46"/>
       <c r="C119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E119" s="28">
         <v>169</v>
       </c>
       <c r="F119" s="26">
         <v>59</v>
       </c>
       <c r="G119" s="26">
         <v>108</v>
       </c>
       <c r="H119" s="26">
         <v>25</v>
       </c>
       <c r="I119" s="26">
         <v>24</v>
       </c>
       <c r="J119" s="26">
         <v>59</v>
       </c>
       <c r="K119" s="26">
         <v>24</v>
       </c>
       <c r="L119" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="13.8">
-      <c r="A120" s="112"/>
+      <c r="A120" s="124"/>
       <c r="B120" s="48" t="s">
         <v>145</v>
       </c>
       <c r="C120" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="28">
         <v>176</v>
       </c>
       <c r="F120" s="26">
         <v>65</v>
       </c>
       <c r="G120" s="26">
         <v>109</v>
       </c>
       <c r="H120" s="26">
         <v>28</v>
       </c>
       <c r="I120" s="26">
         <v>25</v>
       </c>
       <c r="J120" s="26">
         <v>56</v>
       </c>
       <c r="K120" s="26">
         <v>25</v>
       </c>
       <c r="L120" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="13.8">
-      <c r="A121" s="112"/>
+      <c r="A121" s="124"/>
       <c r="B121" s="43">
         <v>2023</v>
       </c>
       <c r="C121" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="28">
         <v>184</v>
       </c>
       <c r="F121" s="26">
         <v>82</v>
       </c>
       <c r="G121" s="26">
         <v>100</v>
       </c>
       <c r="H121" s="26">
         <v>27</v>
       </c>
       <c r="I121" s="26">
         <v>19</v>
       </c>
       <c r="J121" s="26">
         <v>54</v>
       </c>
       <c r="K121" s="26">
         <v>20</v>
       </c>
       <c r="L121" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="13.8">
-      <c r="A122" s="112"/>
+      <c r="A122" s="124"/>
       <c r="B122" s="43"/>
       <c r="C122" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E122" s="28">
         <v>178</v>
       </c>
       <c r="F122" s="26">
         <v>62</v>
       </c>
       <c r="G122" s="26">
         <v>114</v>
       </c>
       <c r="H122" s="26">
         <v>36</v>
       </c>
       <c r="I122" s="26">
         <v>18</v>
       </c>
       <c r="J122" s="26">
         <v>60</v>
       </c>
       <c r="K122" s="26">
         <v>20</v>
       </c>
       <c r="L122" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="13.8">
-      <c r="A123" s="112"/>
+      <c r="A123" s="124"/>
       <c r="B123" s="46"/>
       <c r="C123" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="28">
         <v>165</v>
       </c>
       <c r="F123" s="26">
         <v>57</v>
       </c>
       <c r="G123" s="26">
         <v>103</v>
       </c>
       <c r="H123" s="26">
         <v>27</v>
       </c>
       <c r="I123" s="26">
         <v>19</v>
       </c>
       <c r="J123" s="26">
         <v>57</v>
       </c>
       <c r="K123" s="26">
         <v>23</v>
       </c>
       <c r="L123" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="13.8">
-      <c r="A124" s="112"/>
+      <c r="A124" s="124"/>
       <c r="B124" s="48" t="s">
         <v>146</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="28">
         <v>175</v>
       </c>
       <c r="F124" s="26">
         <v>66</v>
       </c>
       <c r="G124" s="26">
         <v>107</v>
       </c>
       <c r="H124" s="26">
         <v>23</v>
       </c>
       <c r="I124" s="26">
         <v>27</v>
       </c>
       <c r="J124" s="26">
         <v>57</v>
       </c>
       <c r="K124" s="26">
         <v>25</v>
       </c>
       <c r="L124" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="13.8">
-      <c r="A125" s="112"/>
+      <c r="A125" s="124"/>
       <c r="B125" s="43">
         <v>2024</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="28">
         <v>188</v>
       </c>
       <c r="F125" s="26">
         <v>85</v>
       </c>
       <c r="G125" s="26">
         <v>98</v>
       </c>
       <c r="H125" s="26">
         <v>23</v>
       </c>
       <c r="I125" s="26">
         <v>26</v>
       </c>
       <c r="J125" s="26">
         <v>49</v>
       </c>
       <c r="K125" s="26">
         <v>21</v>
       </c>
       <c r="L125" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="13.8">
-      <c r="A126" s="112"/>
+      <c r="A126" s="124"/>
       <c r="B126" s="43"/>
       <c r="C126" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="28">
         <v>178</v>
       </c>
       <c r="F126" s="26">
         <v>69</v>
       </c>
       <c r="G126" s="26">
         <v>105</v>
       </c>
       <c r="H126" s="26">
         <v>32</v>
       </c>
       <c r="I126" s="26">
         <v>25</v>
       </c>
       <c r="J126" s="26">
         <v>48</v>
       </c>
       <c r="K126" s="26">
         <v>18</v>
       </c>
       <c r="L126" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="13.8">
-      <c r="A127" s="112"/>
+      <c r="A127" s="124"/>
       <c r="B127" s="46"/>
       <c r="C127" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="28">
         <v>166</v>
       </c>
       <c r="F127" s="26">
         <v>60</v>
       </c>
       <c r="G127" s="26">
         <v>103</v>
       </c>
       <c r="H127" s="26">
         <v>26</v>
       </c>
       <c r="I127" s="26">
         <v>22</v>
       </c>
       <c r="J127" s="26">
         <v>55</v>
       </c>
       <c r="K127" s="26">
         <v>24</v>
       </c>
       <c r="L127" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="13.8">
-      <c r="A128" s="112"/>
+      <c r="A128" s="124"/>
       <c r="B128" s="48" t="s">
         <v>147</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E128" s="28">
         <v>172</v>
       </c>
       <c r="F128" s="26">
         <v>68</v>
       </c>
       <c r="G128" s="26">
         <v>100</v>
       </c>
       <c r="H128" s="26">
         <v>26</v>
       </c>
       <c r="I128" s="26">
         <v>18</v>
       </c>
       <c r="J128" s="26">
         <v>56</v>
       </c>
       <c r="K128" s="26">
         <v>24</v>
       </c>
       <c r="L128" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.8">
-      <c r="A129" s="112"/>
+      <c r="A129" s="124"/>
       <c r="B129" s="43">
         <v>2025</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="28">
         <v>182</v>
       </c>
       <c r="F129" s="26">
         <v>81</v>
       </c>
       <c r="G129" s="26">
         <v>99</v>
       </c>
       <c r="H129" s="26">
         <v>21</v>
       </c>
       <c r="I129" s="26">
         <v>24</v>
       </c>
       <c r="J129" s="26">
         <v>54</v>
       </c>
       <c r="K129" s="26">
         <v>25</v>
       </c>
       <c r="L129" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="13.8">
-      <c r="A130" s="112"/>
+      <c r="A130" s="124"/>
       <c r="B130" s="43"/>
       <c r="C130" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E130" s="28">
         <v>178</v>
       </c>
       <c r="F130" s="26">
         <v>69</v>
       </c>
       <c r="G130" s="26">
         <v>107</v>
       </c>
       <c r="H130" s="26">
         <v>36</v>
       </c>
       <c r="I130" s="26">
         <v>25</v>
       </c>
       <c r="J130" s="26">
         <v>46</v>
       </c>
       <c r="K130" s="26">
         <v>20</v>
       </c>
       <c r="L130" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="13.8">
-      <c r="A131" s="113"/>
+      <c r="A131" s="124"/>
       <c r="B131" s="46"/>
       <c r="C131" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="28">
         <v>171</v>
       </c>
       <c r="F131" s="26">
         <v>62</v>
       </c>
       <c r="G131" s="26">
         <v>105</v>
       </c>
       <c r="H131" s="26">
         <v>24</v>
       </c>
       <c r="I131" s="26">
         <v>26</v>
       </c>
       <c r="J131" s="26">
         <v>55</v>
       </c>
       <c r="K131" s="26">
         <v>22</v>
       </c>
       <c r="L131" s="26">
         <v>33</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="3" customHeight="1" thickBot="1">
-[...17 lines deleted...]
-      <c r="E133" s="26"/>
+    <row r="132" spans="1:13" ht="13.8">
+      <c r="A132" s="124"/>
+      <c r="B132" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D132" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="E132" s="28">
+        <v>185</v>
+      </c>
+      <c r="F132" s="26">
+        <v>68</v>
+      </c>
+      <c r="G132" s="26">
+        <v>114</v>
+      </c>
+      <c r="H132" s="26">
+        <v>24</v>
+      </c>
+      <c r="I132" s="26">
+        <v>28</v>
+      </c>
+      <c r="J132" s="26">
+        <v>62</v>
+      </c>
+      <c r="K132" s="26">
+        <v>21</v>
+      </c>
+      <c r="L132" s="26">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="13.8">
+      <c r="A133" s="124"/>
+      <c r="B133" s="43">
+        <v>2026</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D133" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="E133" s="28"/>
       <c r="F133" s="26"/>
       <c r="G133" s="26"/>
       <c r="H133" s="26"/>
       <c r="I133" s="26"/>
       <c r="J133" s="26"/>
       <c r="K133" s="26"/>
       <c r="L133" s="26"/>
     </row>
-    <row r="134" spans="1:13" ht="13.5" customHeight="1">
-      <c r="E134" s="15" t="s">
+    <row r="134" spans="1:13" ht="13.8">
+      <c r="A134" s="124"/>
+      <c r="B134" s="43"/>
+      <c r="C134" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E134" s="28"/>
+      <c r="F134" s="26"/>
+      <c r="G134" s="26"/>
+      <c r="H134" s="26"/>
+      <c r="I134" s="26"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="26"/>
+      <c r="L134" s="26"/>
+    </row>
+    <row r="135" spans="1:13" ht="13.8">
+      <c r="A135" s="125"/>
+      <c r="B135" s="46"/>
+      <c r="C135" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D135" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="E135" s="28"/>
+      <c r="F135" s="26"/>
+      <c r="G135" s="26"/>
+      <c r="H135" s="26"/>
+      <c r="I135" s="26"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="26"/>
+      <c r="L135" s="26"/>
+    </row>
+    <row r="136" spans="1:13" ht="3" customHeight="1" thickBot="1">
+      <c r="A136" s="109"/>
+      <c r="B136" s="108"/>
+      <c r="C136" s="87"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="73"/>
+      <c r="F136" s="29"/>
+      <c r="G136" s="29"/>
+      <c r="H136" s="29"/>
+      <c r="I136" s="29"/>
+      <c r="J136" s="29"/>
+      <c r="K136" s="29"/>
+      <c r="L136" s="29"/>
+    </row>
+    <row r="137" spans="1:13" ht="3" customHeight="1">
+      <c r="B137" s="7"/>
+      <c r="C137" s="37"/>
+      <c r="D137" s="37"/>
+      <c r="E137" s="26"/>
+      <c r="F137" s="26"/>
+      <c r="G137" s="26"/>
+      <c r="H137" s="26"/>
+      <c r="I137" s="26"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="26"/>
+    </row>
+    <row r="138" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E138" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="135" spans="1:13" s="82" customFormat="1">
-[...2 lines deleted...]
-      <c r="E135" s="83" t="s">
+    <row r="139" spans="1:13" s="82" customFormat="1">
+      <c r="A139" s="45"/>
+      <c r="D139" s="83"/>
+      <c r="E139" s="83" t="s">
         <v>148</v>
       </c>
-      <c r="F135" s="84"/>
-[...11 lines deleted...]
-      <c r="E136" s="83" t="s">
+      <c r="F139" s="84"/>
+      <c r="G139" s="84"/>
+      <c r="H139" s="84"/>
+      <c r="I139" s="84"/>
+      <c r="J139" s="84"/>
+      <c r="K139" s="84"/>
+      <c r="L139" s="84"/>
+      <c r="M139" s="85"/>
+    </row>
+    <row r="140" spans="1:13" s="82" customFormat="1">
+      <c r="A140" s="45"/>
+      <c r="D140" s="83"/>
+      <c r="E140" s="83" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="137" spans="1:13" s="15" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E137" s="16" t="s">
+    <row r="141" spans="1:13" s="15" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E141" s="16" t="s">
         <v>150</v>
-      </c>
-[...36 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F141" s="13"/>
       <c r="G141" s="13"/>
       <c r="H141" s="13"/>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="13"/>
     </row>
-    <row r="142" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E142" s="72" t="s">
+    <row r="142" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E142" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="F142" s="13"/>
+      <c r="G142" s="13"/>
+      <c r="H142" s="13"/>
+      <c r="I142" s="13"/>
+      <c r="J142" s="13"/>
+      <c r="K142" s="13"/>
+    </row>
+    <row r="143" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E143" s="16" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E144" s="72" t="s">
+        <v>153</v>
+      </c>
+      <c r="F144" s="13"/>
+      <c r="G144" s="13"/>
+      <c r="H144" s="13"/>
+      <c r="I144" s="13"/>
+      <c r="J144" s="13"/>
+      <c r="K144" s="13"/>
+    </row>
+    <row r="145" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E145" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="F145" s="13"/>
+      <c r="G145" s="13"/>
+      <c r="H145" s="13"/>
+      <c r="I145" s="13"/>
+      <c r="J145" s="13"/>
+      <c r="K145" s="13"/>
+    </row>
+    <row r="146" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E146" s="72" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="143" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E143" s="72" t="s">
+    <row r="147" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E147" s="72" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="144" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E144" s="72" t="s">
+    <row r="148" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E148" s="72" t="s">
         <v>156</v>
       </c>
-      <c r="F144" s="30"/>
-[...9 lines deleted...]
-      <c r="E145" s="72" t="s">
+      <c r="F148" s="30"/>
+      <c r="G148" s="30"/>
+      <c r="H148" s="30"/>
+      <c r="I148" s="30"/>
+      <c r="J148" s="30"/>
+      <c r="K148" s="30"/>
+      <c r="L148" s="31"/>
+      <c r="M148" s="20"/>
+    </row>
+    <row r="149" spans="1:13" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E149" s="72" t="s">
         <v>157</v>
       </c>
-      <c r="F145" s="30"/>
-[...9 lines deleted...]
-      <c r="E146" s="72" t="s">
+      <c r="F149" s="30"/>
+      <c r="G149" s="30"/>
+      <c r="H149" s="30"/>
+      <c r="I149" s="30"/>
+      <c r="J149" s="30"/>
+      <c r="K149" s="30"/>
+      <c r="L149" s="30"/>
+      <c r="M149" s="19"/>
+    </row>
+    <row r="150" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E150" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="F146" s="18"/>
-[...52 lines deleted...]
-      </c>
+      <c r="F150" s="18"/>
+      <c r="G150" s="18"/>
+      <c r="H150" s="18"/>
+      <c r="I150" s="18"/>
+      <c r="J150" s="18"/>
+      <c r="K150" s="18"/>
     </row>
     <row r="151" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="E151" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151" s="31"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
+      <c r="I151" s="31"/>
+      <c r="J151" s="31"/>
+      <c r="K151" s="31"/>
+      <c r="L151" s="31"/>
+      <c r="M151" s="20"/>
+    </row>
+    <row r="152" spans="1:13" s="82" customFormat="1">
+      <c r="A152" s="45"/>
+      <c r="D152" s="86"/>
+      <c r="E152" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="F152" s="85"/>
+      <c r="G152" s="85"/>
+      <c r="H152" s="85"/>
+      <c r="I152" s="85"/>
+      <c r="J152" s="85"/>
+      <c r="K152" s="85"/>
+      <c r="L152" s="85"/>
+      <c r="M152" s="85"/>
+    </row>
+    <row r="153" spans="1:13" s="82" customFormat="1">
+      <c r="A153" s="45"/>
+      <c r="D153" s="86"/>
+      <c r="E153" s="86" t="s">
+        <v>96</v>
+      </c>
+      <c r="F153" s="85"/>
+      <c r="G153" s="85"/>
+      <c r="H153" s="85"/>
+      <c r="I153" s="85"/>
+      <c r="J153" s="85"/>
+      <c r="K153" s="85"/>
+      <c r="L153" s="85"/>
+      <c r="M153" s="85"/>
+    </row>
+    <row r="154" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E154" s="17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E155" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="152" spans="1:13" s="34" customFormat="1" ht="15">
-[...31 lines deleted...]
-    <row r="156" spans="1:13" s="34" customFormat="1" ht="14.4">
+    <row r="156" spans="1:13" s="34" customFormat="1" ht="15">
       <c r="B156" s="45"/>
       <c r="C156" s="45"/>
       <c r="D156" s="45"/>
-      <c r="E156" s="35" t="s">
-[...3 lines deleted...]
-    <row r="157" spans="1:13" s="34" customFormat="1" ht="15">
+      <c r="E156" s="33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="34" customFormat="1" ht="14.4">
       <c r="B157" s="45"/>
       <c r="C157" s="45"/>
       <c r="D157" s="45"/>
-      <c r="E157" s="33" t="s">
-[...3 lines deleted...]
-    <row r="158" spans="1:13" s="34" customFormat="1" ht="15">
+      <c r="E157" s="35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="34" customFormat="1" ht="14.4">
       <c r="B158" s="45"/>
       <c r="C158" s="45"/>
       <c r="D158" s="45"/>
-      <c r="E158" s="36" t="s">
+      <c r="E158" s="35" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="34" customFormat="1" ht="14.4">
+      <c r="B159" s="45"/>
+      <c r="C159" s="45"/>
+      <c r="D159" s="45"/>
+      <c r="E159" s="35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" s="34" customFormat="1" ht="14.4">
+      <c r="B160" s="45"/>
+      <c r="C160" s="45"/>
+      <c r="D160" s="45"/>
+      <c r="E160" s="35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" s="34" customFormat="1" ht="15">
+      <c r="B161" s="45"/>
+      <c r="C161" s="45"/>
+      <c r="D161" s="45"/>
+      <c r="E161" s="33" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" s="34" customFormat="1" ht="15">
+      <c r="B162" s="45"/>
+      <c r="C162" s="45"/>
+      <c r="D162" s="45"/>
+      <c r="E162" s="36" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="159" spans="1:13" ht="13.8">
-      <c r="E159" s="17"/>
+    <row r="163" spans="2:5" ht="13.8">
+      <c r="E163" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A51:A135"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="J8:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="H11:H13"/>
-    <mergeCell ref="A51:A131"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="A36:A50"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A15:A23"/>
     <mergeCell ref="A24:A35"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M163"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="13" topLeftCell="E128" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="13" topLeftCell="E132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.875" style="1" customWidth="1"/>
     <col min="2" max="4" width="14.125" style="1" customWidth="1"/>
     <col min="5" max="12" width="12.625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:12" s="9" customFormat="1">
@@ -7176,4587 +7278,4679 @@
       <c r="J7" s="96"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="90"/>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
       <c r="D8" s="91"/>
       <c r="E8" s="131"/>
       <c r="F8" s="132"/>
       <c r="G8" s="134"/>
       <c r="H8" s="135" t="s">
         <v>109</v>
       </c>
       <c r="I8" s="136" t="s">
         <v>110</v>
       </c>
       <c r="J8" s="134" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="97"/>
       <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="116" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="118"/>
-[...1 lines deleted...]
-      <c r="D9" s="119"/>
+      <c r="B9" s="116"/>
+      <c r="C9" s="116"/>
+      <c r="D9" s="117"/>
       <c r="E9" s="131"/>
       <c r="F9" s="132"/>
       <c r="G9" s="134"/>
       <c r="H9" s="136"/>
       <c r="I9" s="132"/>
       <c r="J9" s="132"/>
       <c r="K9" s="136" t="s">
         <v>111</v>
       </c>
       <c r="L9" s="134" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="118" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="120"/>
-[...1 lines deleted...]
-      <c r="D10" s="121"/>
+      <c r="B10" s="118"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="119"/>
       <c r="E10" s="131"/>
       <c r="F10" s="132"/>
       <c r="G10" s="134"/>
       <c r="H10" s="136"/>
       <c r="I10" s="132"/>
       <c r="J10" s="132"/>
       <c r="K10" s="136"/>
       <c r="L10" s="134"/>
     </row>
     <row r="11" spans="1:12" ht="21.6" customHeight="1">
       <c r="A11" s="90"/>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="91"/>
-      <c r="E11" s="114" t="s">
+      <c r="E11" s="112" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>102</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>103</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>106</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>104</v>
       </c>
       <c r="J11" s="126" t="s">
         <v>105</v>
       </c>
       <c r="K11" s="126" t="s">
         <v>107</v>
       </c>
       <c r="L11" s="128" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="90"/>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="91"/>
-      <c r="E12" s="114"/>
+      <c r="E12" s="112"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
       <c r="I12" s="126"/>
       <c r="J12" s="126"/>
       <c r="K12" s="126"/>
       <c r="L12" s="128"/>
     </row>
     <row r="13" spans="1:12" s="9" customFormat="1" ht="13.95" customHeight="1" thickBot="1">
       <c r="A13" s="92"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="115"/>
+      <c r="E13" s="113"/>
       <c r="F13" s="127"/>
       <c r="G13" s="127"/>
       <c r="H13" s="127"/>
       <c r="I13" s="127"/>
       <c r="J13" s="127"/>
       <c r="K13" s="127"/>
       <c r="L13" s="129"/>
     </row>
     <row r="14" spans="1:12" ht="13.8">
       <c r="A14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="71"/>
       <c r="E14" s="63"/>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" ht="13.8">
-      <c r="A15" s="122" t="s">
+      <c r="A15" s="120" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="77" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="1">
         <v>104</v>
       </c>
       <c r="F15" s="1">
         <v>42</v>
       </c>
       <c r="G15" s="1">
         <v>57</v>
       </c>
       <c r="H15" s="1">
         <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>23</v>
       </c>
       <c r="J15" s="1">
         <v>18</v>
       </c>
       <c r="K15" s="1">
         <v>9</v>
       </c>
       <c r="L15" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="13.8">
-      <c r="A16" s="117"/>
+      <c r="A16" s="115"/>
       <c r="B16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="77" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="1">
         <v>101</v>
       </c>
       <c r="F16" s="1">
         <v>44</v>
       </c>
       <c r="G16" s="1">
         <v>56</v>
       </c>
       <c r="H16" s="1">
         <v>16</v>
       </c>
       <c r="I16" s="1">
         <v>24</v>
       </c>
       <c r="J16" s="1">
         <v>16</v>
       </c>
       <c r="K16" s="1">
         <v>8</v>
       </c>
       <c r="L16" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="13.8">
-      <c r="A17" s="117"/>
+      <c r="A17" s="115"/>
       <c r="B17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="77" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>98</v>
       </c>
       <c r="F17" s="1">
         <v>41</v>
       </c>
       <c r="G17" s="1">
         <v>57</v>
       </c>
       <c r="H17" s="1">
         <v>14</v>
       </c>
       <c r="I17" s="1">
         <v>22</v>
       </c>
       <c r="J17" s="1">
         <v>21</v>
       </c>
       <c r="K17" s="1">
         <v>11</v>
       </c>
       <c r="L17" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="13.8">
-      <c r="A18" s="117"/>
+      <c r="A18" s="115"/>
       <c r="B18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="77" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>111</v>
       </c>
       <c r="F18" s="1">
         <v>41</v>
       </c>
       <c r="G18" s="1">
         <v>69</v>
       </c>
       <c r="H18" s="1">
         <v>18</v>
       </c>
       <c r="I18" s="1">
         <v>24</v>
       </c>
       <c r="J18" s="1">
         <v>27</v>
       </c>
       <c r="K18" s="1">
         <v>13</v>
       </c>
       <c r="L18" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="13.8">
-      <c r="A19" s="117"/>
+      <c r="A19" s="115"/>
       <c r="B19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="77" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1">
         <v>106</v>
       </c>
       <c r="F19" s="1">
         <v>41</v>
       </c>
       <c r="G19" s="1">
         <v>62</v>
       </c>
       <c r="H19" s="1">
         <v>15</v>
       </c>
       <c r="I19" s="1">
         <v>22</v>
       </c>
       <c r="J19" s="1">
         <v>25</v>
       </c>
       <c r="K19" s="1">
         <v>13</v>
       </c>
       <c r="L19" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="13.8">
-      <c r="A20" s="117"/>
+      <c r="A20" s="115"/>
       <c r="B20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="77" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>87</v>
       </c>
       <c r="F20" s="1">
         <v>39</v>
       </c>
       <c r="G20" s="1">
         <v>48</v>
       </c>
       <c r="H20" s="1">
         <v>10</v>
       </c>
       <c r="I20" s="1">
         <v>18</v>
       </c>
       <c r="J20" s="1">
         <v>20</v>
       </c>
       <c r="K20" s="1">
         <v>9</v>
       </c>
       <c r="L20" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="13.8">
-      <c r="A21" s="117"/>
+      <c r="A21" s="115"/>
       <c r="B21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="1">
         <v>84</v>
       </c>
       <c r="F21" s="1">
         <v>36</v>
       </c>
       <c r="G21" s="1">
         <v>47</v>
       </c>
       <c r="H21" s="1">
         <v>8</v>
       </c>
       <c r="I21" s="1">
         <v>17</v>
       </c>
       <c r="J21" s="1">
         <v>22</v>
       </c>
       <c r="K21" s="1">
         <v>12</v>
       </c>
       <c r="L21" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="13.8">
-      <c r="A22" s="117"/>
+      <c r="A22" s="115"/>
       <c r="B22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="1">
         <v>83</v>
       </c>
       <c r="F22" s="1">
         <v>37</v>
       </c>
       <c r="G22" s="1">
         <v>45</v>
       </c>
       <c r="H22" s="1">
         <v>12</v>
       </c>
       <c r="I22" s="1">
         <v>16</v>
       </c>
       <c r="J22" s="1">
         <v>17</v>
       </c>
       <c r="K22" s="1">
         <v>8</v>
       </c>
       <c r="L22" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="13.8">
-      <c r="A23" s="117"/>
+      <c r="A23" s="115"/>
       <c r="B23" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>80</v>
       </c>
       <c r="F23" s="1">
         <v>38</v>
       </c>
       <c r="G23" s="1">
         <v>42</v>
       </c>
       <c r="H23" s="1">
         <v>10</v>
       </c>
       <c r="I23" s="1">
         <v>16</v>
       </c>
       <c r="J23" s="1">
         <v>16</v>
       </c>
       <c r="K23" s="1">
         <v>7</v>
       </c>
       <c r="L23" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="13.8">
-      <c r="A24" s="123" t="s">
+      <c r="A24" s="121" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="77" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="1">
         <v>89</v>
       </c>
       <c r="F24" s="1">
         <v>41</v>
       </c>
       <c r="G24" s="1">
         <v>48</v>
       </c>
       <c r="H24" s="1">
         <v>13</v>
       </c>
       <c r="I24" s="1">
         <v>17</v>
       </c>
       <c r="J24" s="1">
         <v>18</v>
       </c>
       <c r="K24" s="1">
         <v>8</v>
       </c>
       <c r="L24" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="13.8">
-      <c r="A25" s="124"/>
+      <c r="A25" s="122"/>
       <c r="B25" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="77" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="1">
         <v>110</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>64</v>
       </c>
       <c r="H25" s="1">
         <v>20</v>
       </c>
       <c r="I25" s="1">
         <v>21</v>
       </c>
       <c r="J25" s="1">
         <v>23</v>
       </c>
       <c r="K25" s="1">
         <v>11</v>
       </c>
       <c r="L25" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="13.8">
-      <c r="A26" s="124"/>
+      <c r="A26" s="122"/>
       <c r="B26" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="77" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="1">
         <v>117</v>
       </c>
       <c r="F26" s="1">
         <v>48</v>
       </c>
       <c r="G26" s="1">
         <v>69</v>
       </c>
       <c r="H26" s="1">
         <v>18</v>
       </c>
       <c r="I26" s="1">
         <v>24</v>
       </c>
       <c r="J26" s="1">
         <v>27</v>
       </c>
       <c r="K26" s="1">
         <v>14</v>
       </c>
       <c r="L26" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="13.8">
-      <c r="A27" s="124"/>
+      <c r="A27" s="122"/>
       <c r="B27" s="41" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="77" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="1">
         <v>133</v>
       </c>
       <c r="F27" s="1">
         <v>47</v>
       </c>
       <c r="G27" s="1">
         <v>84</v>
       </c>
       <c r="H27" s="1">
         <v>22</v>
       </c>
       <c r="I27" s="1">
         <v>30</v>
       </c>
       <c r="J27" s="1">
         <v>32</v>
       </c>
       <c r="K27" s="1">
         <v>16</v>
       </c>
       <c r="L27" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="13.8">
-      <c r="A28" s="124"/>
+      <c r="A28" s="122"/>
       <c r="B28" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="77" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="1">
         <v>135</v>
       </c>
       <c r="F28" s="1">
         <v>48</v>
       </c>
       <c r="G28" s="1">
         <v>86</v>
       </c>
       <c r="H28" s="1">
         <v>21</v>
       </c>
       <c r="I28" s="1">
         <v>28</v>
       </c>
       <c r="J28" s="1">
         <v>37</v>
       </c>
       <c r="K28" s="1">
         <v>20</v>
       </c>
       <c r="L28" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="13.8">
-      <c r="A29" s="124"/>
+      <c r="A29" s="122"/>
       <c r="B29" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="77" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="1">
         <v>151</v>
       </c>
       <c r="F29" s="1">
         <v>58</v>
       </c>
       <c r="G29" s="1">
         <v>92</v>
       </c>
       <c r="H29" s="1">
         <v>24</v>
       </c>
       <c r="I29" s="1">
         <v>29</v>
       </c>
       <c r="J29" s="1">
         <v>39</v>
       </c>
       <c r="K29" s="1">
         <v>18</v>
       </c>
       <c r="L29" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="13.8">
-      <c r="A30" s="124"/>
+      <c r="A30" s="122"/>
       <c r="B30" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="1">
         <v>189</v>
       </c>
       <c r="F30" s="1">
         <v>63</v>
       </c>
       <c r="G30" s="1">
         <v>125</v>
       </c>
       <c r="H30" s="1">
         <v>32</v>
       </c>
       <c r="I30" s="1">
         <v>41</v>
       </c>
       <c r="J30" s="1">
         <v>52</v>
       </c>
       <c r="K30" s="1">
         <v>25</v>
       </c>
       <c r="L30" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="13.8">
-      <c r="A31" s="124"/>
+      <c r="A31" s="122"/>
       <c r="B31" s="78" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="1">
         <v>192</v>
       </c>
       <c r="F31" s="1">
         <v>55</v>
       </c>
       <c r="G31" s="1">
         <v>133</v>
       </c>
       <c r="H31" s="1">
         <v>42</v>
       </c>
       <c r="I31" s="1">
         <v>38</v>
       </c>
       <c r="J31" s="1">
         <v>53</v>
       </c>
       <c r="K31" s="1">
         <v>27</v>
       </c>
       <c r="L31" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="13.8">
-      <c r="A32" s="124"/>
+      <c r="A32" s="122"/>
       <c r="B32" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="1">
         <v>204</v>
       </c>
       <c r="F32" s="1">
         <v>65</v>
       </c>
       <c r="G32" s="1">
         <v>135</v>
       </c>
       <c r="H32" s="1">
         <v>29</v>
       </c>
       <c r="I32" s="1">
         <v>44</v>
       </c>
       <c r="J32" s="1">
         <v>62</v>
       </c>
       <c r="K32" s="1">
         <v>32</v>
       </c>
       <c r="L32" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="13.8">
-      <c r="A33" s="124"/>
+      <c r="A33" s="122"/>
       <c r="B33" s="78" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="1">
         <v>189</v>
       </c>
       <c r="F33" s="1">
         <v>55</v>
       </c>
       <c r="G33" s="1">
         <v>128</v>
       </c>
       <c r="H33" s="1">
         <v>38</v>
       </c>
       <c r="I33" s="1">
         <v>29</v>
       </c>
       <c r="J33" s="1">
         <v>61</v>
       </c>
       <c r="K33" s="1">
         <v>30</v>
       </c>
       <c r="L33" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="13.8">
-      <c r="A34" s="124"/>
+      <c r="A34" s="122"/>
       <c r="B34" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="1">
         <v>193</v>
       </c>
       <c r="F34" s="1">
         <v>66</v>
       </c>
       <c r="G34" s="1">
         <v>126</v>
       </c>
       <c r="H34" s="1">
         <v>25</v>
       </c>
       <c r="I34" s="1">
         <v>41</v>
       </c>
       <c r="J34" s="1">
         <v>60</v>
       </c>
       <c r="K34" s="1">
         <v>30</v>
       </c>
       <c r="L34" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="14.4" thickBot="1">
-      <c r="A35" s="125"/>
+      <c r="A35" s="123"/>
       <c r="B35" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="66" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="81" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="1">
         <v>203</v>
       </c>
       <c r="F35" s="1">
         <v>59</v>
       </c>
       <c r="G35" s="1">
         <v>137</v>
       </c>
       <c r="H35" s="1">
         <v>39</v>
       </c>
       <c r="I35" s="1">
         <v>33</v>
       </c>
       <c r="J35" s="1">
         <v>65</v>
       </c>
       <c r="K35" s="1">
         <v>29</v>
       </c>
       <c r="L35" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="13.8">
-      <c r="A36" s="116" t="s">
+      <c r="A36" s="114" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>217</v>
       </c>
       <c r="F36" s="1">
         <v>68</v>
       </c>
       <c r="G36" s="1">
         <v>136</v>
       </c>
       <c r="H36" s="1">
         <v>33</v>
       </c>
       <c r="I36" s="1">
         <v>34</v>
       </c>
       <c r="J36" s="1">
         <v>69</v>
       </c>
       <c r="K36" s="1">
         <v>30</v>
       </c>
       <c r="L36" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="13.8">
-      <c r="A37" s="117"/>
+      <c r="A37" s="115"/>
       <c r="B37" s="43">
         <v>2002</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="11">
         <v>225</v>
       </c>
       <c r="F37" s="1">
         <v>68</v>
       </c>
       <c r="G37" s="1">
         <v>144</v>
       </c>
       <c r="H37" s="1">
         <v>35</v>
       </c>
       <c r="I37" s="1">
         <v>32</v>
       </c>
       <c r="J37" s="1">
         <v>77</v>
       </c>
       <c r="K37" s="1">
         <v>37</v>
       </c>
       <c r="L37" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="13.8">
-      <c r="A38" s="117"/>
+      <c r="A38" s="115"/>
       <c r="B38" s="45"/>
       <c r="C38" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="11">
         <v>220</v>
       </c>
       <c r="F38" s="1">
         <v>59</v>
       </c>
       <c r="G38" s="1">
         <v>159</v>
       </c>
       <c r="H38" s="1">
         <v>42</v>
       </c>
       <c r="I38" s="1">
         <v>38</v>
       </c>
       <c r="J38" s="1">
         <v>79</v>
       </c>
       <c r="K38" s="1">
         <v>39</v>
       </c>
       <c r="L38" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="13.8">
-      <c r="A39" s="117"/>
+      <c r="A39" s="115"/>
       <c r="B39" s="45"/>
       <c r="C39" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>216</v>
       </c>
       <c r="F39" s="1">
         <v>56</v>
       </c>
       <c r="G39" s="1">
         <v>158</v>
       </c>
       <c r="H39" s="1">
         <v>32</v>
       </c>
       <c r="I39" s="1">
         <v>48</v>
       </c>
       <c r="J39" s="1">
         <v>78</v>
       </c>
       <c r="K39" s="1">
         <v>35</v>
       </c>
       <c r="L39" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="13.8">
-      <c r="A40" s="117"/>
+      <c r="A40" s="115"/>
       <c r="B40" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="11">
         <v>222</v>
       </c>
       <c r="F40" s="1">
         <v>64</v>
       </c>
       <c r="G40" s="1">
         <v>157</v>
       </c>
       <c r="H40" s="1">
         <v>38</v>
       </c>
       <c r="I40" s="1">
         <v>39</v>
       </c>
       <c r="J40" s="1">
         <v>80</v>
       </c>
       <c r="K40" s="1">
         <v>38</v>
       </c>
       <c r="L40" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="13.8">
-      <c r="A41" s="117"/>
+      <c r="A41" s="115"/>
       <c r="B41" s="43">
         <v>2003</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="11">
         <v>229</v>
       </c>
       <c r="F41" s="1">
         <v>68</v>
       </c>
       <c r="G41" s="1">
         <v>159</v>
       </c>
       <c r="H41" s="1">
         <v>31</v>
       </c>
       <c r="I41" s="1">
         <v>39</v>
       </c>
       <c r="J41" s="1">
         <v>89</v>
       </c>
       <c r="K41" s="1">
         <v>42</v>
       </c>
       <c r="L41" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="13.8">
-      <c r="A42" s="117"/>
+      <c r="A42" s="115"/>
       <c r="B42" s="45"/>
       <c r="C42" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>208</v>
       </c>
       <c r="F42" s="1">
         <v>56</v>
       </c>
       <c r="G42" s="1">
         <v>151</v>
       </c>
       <c r="H42" s="1">
         <v>35</v>
       </c>
       <c r="I42" s="1">
         <v>33</v>
       </c>
       <c r="J42" s="1">
         <v>83</v>
       </c>
       <c r="K42" s="1">
         <v>39</v>
       </c>
       <c r="L42" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="13.8">
-      <c r="A43" s="117"/>
+      <c r="A43" s="115"/>
       <c r="B43" s="46"/>
       <c r="C43" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="11">
         <v>202</v>
       </c>
       <c r="F43" s="1">
         <v>53</v>
       </c>
       <c r="G43" s="1">
         <v>147</v>
       </c>
       <c r="H43" s="1">
         <v>25</v>
       </c>
       <c r="I43" s="1">
         <v>41</v>
       </c>
       <c r="J43" s="1">
         <v>81</v>
       </c>
       <c r="K43" s="1">
         <v>38</v>
       </c>
       <c r="L43" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="13.8">
-      <c r="A44" s="117"/>
+      <c r="A44" s="115"/>
       <c r="B44" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="11">
         <v>203</v>
       </c>
       <c r="F44" s="1">
         <v>55</v>
       </c>
       <c r="G44" s="1">
         <v>145</v>
       </c>
       <c r="H44" s="1">
         <v>29</v>
       </c>
       <c r="I44" s="1">
         <v>32</v>
       </c>
       <c r="J44" s="1">
         <v>84</v>
       </c>
       <c r="K44" s="1">
         <v>37</v>
       </c>
       <c r="L44" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="117"/>
+      <c r="A45" s="115"/>
       <c r="B45" s="43">
         <v>2004</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="11">
         <v>195</v>
       </c>
       <c r="F45" s="1">
         <v>60</v>
       </c>
       <c r="G45" s="1">
         <v>132</v>
       </c>
       <c r="H45" s="1">
         <v>27</v>
       </c>
       <c r="I45" s="1">
         <v>29</v>
       </c>
       <c r="J45" s="1">
         <v>76</v>
       </c>
       <c r="K45" s="1">
         <v>31</v>
       </c>
       <c r="L45" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="117"/>
+      <c r="A46" s="115"/>
       <c r="B46" s="45"/>
       <c r="C46" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="11">
         <v>192</v>
       </c>
       <c r="F46" s="1">
         <v>59</v>
       </c>
       <c r="G46" s="1">
         <v>132</v>
       </c>
       <c r="H46" s="1">
         <v>32</v>
       </c>
       <c r="I46" s="1">
         <v>29</v>
       </c>
       <c r="J46" s="1">
         <v>71</v>
       </c>
       <c r="K46" s="1">
         <v>32</v>
       </c>
       <c r="L46" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="13.8">
-      <c r="A47" s="117"/>
+      <c r="A47" s="115"/>
       <c r="B47" s="45"/>
       <c r="C47" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="11">
         <v>180</v>
       </c>
       <c r="F47" s="1">
         <v>45</v>
       </c>
       <c r="G47" s="1">
         <v>134</v>
       </c>
       <c r="H47" s="1">
         <v>24</v>
       </c>
       <c r="I47" s="1">
         <v>29</v>
       </c>
       <c r="J47" s="1">
         <v>81</v>
       </c>
       <c r="K47" s="1">
         <v>34</v>
       </c>
       <c r="L47" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="13.8">
-      <c r="A48" s="117"/>
+      <c r="A48" s="115"/>
       <c r="B48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="11">
         <v>189</v>
       </c>
       <c r="F48" s="1">
         <v>57</v>
       </c>
       <c r="G48" s="1">
         <v>129</v>
       </c>
       <c r="H48" s="1">
         <v>25</v>
       </c>
       <c r="I48" s="1">
         <v>29</v>
       </c>
       <c r="J48" s="1">
         <v>75</v>
       </c>
       <c r="K48" s="1">
         <v>29</v>
       </c>
       <c r="L48" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="13.8">
-      <c r="A49" s="117"/>
+      <c r="A49" s="115"/>
       <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="11">
         <v>180</v>
       </c>
       <c r="F49" s="1">
         <v>62</v>
       </c>
       <c r="G49" s="1">
         <v>118</v>
       </c>
       <c r="H49" s="1">
         <v>23</v>
       </c>
       <c r="I49" s="1">
         <v>26</v>
       </c>
       <c r="J49" s="1">
         <v>69</v>
       </c>
       <c r="K49" s="1">
         <v>28</v>
       </c>
       <c r="L49" s="1">
         <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="13.8">
-      <c r="A50" s="117"/>
+      <c r="A50" s="115"/>
       <c r="B50" s="45"/>
       <c r="C50" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E50" s="11">
         <v>170</v>
       </c>
       <c r="F50" s="1">
         <v>45</v>
       </c>
       <c r="G50" s="1">
         <v>122</v>
       </c>
       <c r="H50" s="1">
         <v>29</v>
       </c>
       <c r="I50" s="1">
         <v>27</v>
       </c>
       <c r="J50" s="1">
         <v>66</v>
       </c>
       <c r="K50" s="1">
         <v>30</v>
       </c>
       <c r="L50" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="13.95" customHeight="1">
-      <c r="A51" s="112" t="s">
+      <c r="A51" s="124" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="11">
         <v>173</v>
       </c>
       <c r="F51" s="1">
         <v>44</v>
       </c>
       <c r="G51" s="1">
         <v>128</v>
       </c>
       <c r="H51" s="1">
         <v>25</v>
       </c>
       <c r="I51" s="1">
         <v>30</v>
       </c>
       <c r="J51" s="1">
         <v>73</v>
       </c>
       <c r="K51" s="1">
         <v>28</v>
       </c>
       <c r="L51" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="13.8">
-      <c r="A52" s="112"/>
+      <c r="A52" s="124"/>
       <c r="B52" s="49" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="59" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="11">
         <v>180</v>
       </c>
       <c r="F52" s="1">
         <v>47</v>
       </c>
       <c r="G52" s="1">
         <v>132</v>
       </c>
       <c r="H52" s="1">
         <v>30</v>
       </c>
       <c r="I52" s="1">
         <v>31</v>
       </c>
       <c r="J52" s="1">
         <v>71</v>
       </c>
       <c r="K52" s="1">
         <v>28</v>
       </c>
       <c r="L52" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="13.8">
-      <c r="A53" s="112"/>
+      <c r="A53" s="124"/>
       <c r="B53" s="51">
         <v>2006</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="60" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="11">
         <v>167</v>
       </c>
       <c r="F53" s="1">
         <v>53</v>
       </c>
       <c r="G53" s="1">
         <v>112</v>
       </c>
       <c r="H53" s="1">
         <v>24</v>
       </c>
       <c r="I53" s="1">
         <v>20</v>
       </c>
       <c r="J53" s="1">
         <v>68</v>
       </c>
       <c r="K53" s="1">
         <v>28</v>
       </c>
       <c r="L53" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="13.8">
-      <c r="A54" s="112"/>
+      <c r="A54" s="124"/>
       <c r="B54" s="53"/>
       <c r="C54" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="60" t="s">
         <v>36</v>
       </c>
       <c r="E54" s="11">
         <v>164</v>
       </c>
       <c r="F54" s="1">
         <v>46</v>
       </c>
       <c r="G54" s="1">
         <v>116</v>
       </c>
       <c r="H54" s="1">
         <v>26</v>
       </c>
       <c r="I54" s="1">
         <v>23</v>
       </c>
       <c r="J54" s="1">
         <v>67</v>
       </c>
       <c r="K54" s="1">
         <v>24</v>
       </c>
       <c r="L54" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="13.8">
-      <c r="A55" s="112"/>
+      <c r="A55" s="124"/>
       <c r="B55" s="53"/>
       <c r="C55" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="60" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="11">
         <v>162</v>
       </c>
       <c r="F55" s="1">
         <v>47</v>
       </c>
       <c r="G55" s="1">
         <v>112</v>
       </c>
       <c r="H55" s="1">
         <v>21</v>
       </c>
       <c r="I55" s="1">
         <v>24</v>
       </c>
       <c r="J55" s="1">
         <v>67</v>
       </c>
       <c r="K55" s="1">
         <v>27</v>
       </c>
       <c r="L55" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="13.8">
-      <c r="A56" s="112"/>
+      <c r="A56" s="124"/>
       <c r="B56" s="41" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>164</v>
       </c>
       <c r="F56" s="1">
         <v>46</v>
       </c>
       <c r="G56" s="1">
         <v>114</v>
       </c>
       <c r="H56" s="1">
         <v>24</v>
       </c>
       <c r="I56" s="1">
         <v>25</v>
       </c>
       <c r="J56" s="1">
         <v>65</v>
       </c>
       <c r="K56" s="1">
         <v>29</v>
       </c>
       <c r="L56" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="13.8">
-      <c r="A57" s="112"/>
+      <c r="A57" s="124"/>
       <c r="B57" s="43">
         <v>2007</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="11">
         <v>154</v>
       </c>
       <c r="F57" s="1">
         <v>51</v>
       </c>
       <c r="G57" s="1">
         <v>101</v>
       </c>
       <c r="H57" s="1">
         <v>21</v>
       </c>
       <c r="I57" s="1">
         <v>22</v>
       </c>
       <c r="J57" s="1">
         <v>57</v>
       </c>
       <c r="K57" s="1">
         <v>20</v>
       </c>
       <c r="L57" s="1">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="112"/>
+      <c r="A58" s="124"/>
       <c r="B58" s="45"/>
       <c r="C58" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="11">
         <v>147</v>
       </c>
       <c r="F58" s="1">
         <v>42</v>
       </c>
       <c r="G58" s="1">
         <v>103</v>
       </c>
       <c r="H58" s="1">
         <v>23</v>
       </c>
       <c r="I58" s="1">
         <v>20</v>
       </c>
       <c r="J58" s="1">
         <v>59</v>
       </c>
       <c r="K58" s="1">
         <v>21</v>
       </c>
       <c r="L58" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="13.8">
-      <c r="A59" s="112"/>
+      <c r="A59" s="124"/>
       <c r="B59" s="45"/>
       <c r="C59" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="11">
         <v>150</v>
       </c>
       <c r="F59" s="1">
         <v>45</v>
       </c>
       <c r="G59" s="1">
         <v>103</v>
       </c>
       <c r="H59" s="1">
         <v>18</v>
       </c>
       <c r="I59" s="1">
         <v>22</v>
       </c>
       <c r="J59" s="1">
         <v>62</v>
       </c>
       <c r="K59" s="1">
         <v>20</v>
       </c>
       <c r="L59" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="13.8">
-      <c r="A60" s="112"/>
+      <c r="A60" s="124"/>
       <c r="B60" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="11">
         <v>158</v>
       </c>
       <c r="F60" s="1">
         <v>43</v>
       </c>
       <c r="G60" s="1">
         <v>113</v>
       </c>
       <c r="H60" s="1">
         <v>21</v>
       </c>
       <c r="I60" s="1">
         <v>25</v>
       </c>
       <c r="J60" s="1">
         <v>66</v>
       </c>
       <c r="K60" s="1">
         <v>24</v>
       </c>
       <c r="L60" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="13.8">
-      <c r="A61" s="112"/>
+      <c r="A61" s="124"/>
       <c r="B61" s="43">
         <v>2008</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="11">
         <v>160</v>
       </c>
       <c r="F61" s="1">
         <v>52</v>
       </c>
       <c r="G61" s="1">
         <v>105</v>
       </c>
       <c r="H61" s="1">
         <v>21</v>
       </c>
       <c r="I61" s="1">
         <v>21</v>
       </c>
       <c r="J61" s="1">
         <v>62</v>
       </c>
       <c r="K61" s="1">
         <v>26</v>
       </c>
       <c r="L61" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="13.8">
-      <c r="A62" s="112"/>
+      <c r="A62" s="124"/>
       <c r="B62" s="45"/>
       <c r="C62" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="11">
         <v>157</v>
       </c>
       <c r="F62" s="1">
         <v>48</v>
       </c>
       <c r="G62" s="1">
         <v>107</v>
       </c>
       <c r="H62" s="1">
         <v>28</v>
       </c>
       <c r="I62" s="1">
         <v>20</v>
       </c>
       <c r="J62" s="1">
         <v>58</v>
       </c>
       <c r="K62" s="1">
         <v>19</v>
       </c>
       <c r="L62" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="13.8">
-      <c r="A63" s="112"/>
+      <c r="A63" s="124"/>
       <c r="B63" s="45"/>
       <c r="C63" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D63" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="11">
         <v>160</v>
       </c>
       <c r="F63" s="1">
         <v>42</v>
       </c>
       <c r="G63" s="1">
         <v>116</v>
       </c>
       <c r="H63" s="1">
         <v>26</v>
       </c>
       <c r="I63" s="1">
         <v>24</v>
       </c>
       <c r="J63" s="1">
         <v>67</v>
       </c>
       <c r="K63" s="1">
         <v>26</v>
       </c>
       <c r="L63" s="1">
         <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="13.8">
-      <c r="A64" s="112"/>
+      <c r="A64" s="124"/>
       <c r="B64" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="11">
         <v>181</v>
       </c>
       <c r="F64" s="1">
         <v>57</v>
       </c>
       <c r="G64" s="1">
         <v>122</v>
       </c>
       <c r="H64" s="1">
         <v>27</v>
       </c>
       <c r="I64" s="1">
         <v>29</v>
       </c>
       <c r="J64" s="1">
         <v>67</v>
       </c>
       <c r="K64" s="1">
         <v>23</v>
       </c>
       <c r="L64" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="13.8">
-      <c r="A65" s="112"/>
+      <c r="A65" s="124"/>
       <c r="B65" s="43">
         <v>2009</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E65" s="11">
         <v>212</v>
       </c>
       <c r="F65" s="1">
         <v>74</v>
       </c>
       <c r="G65" s="1">
         <v>136</v>
       </c>
       <c r="H65" s="1">
         <v>40</v>
       </c>
       <c r="I65" s="1">
         <v>27</v>
       </c>
       <c r="J65" s="1">
         <v>70</v>
       </c>
       <c r="K65" s="1">
         <v>30</v>
       </c>
       <c r="L65" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="13.8">
-      <c r="A66" s="112"/>
+      <c r="A66" s="124"/>
       <c r="B66" s="45"/>
       <c r="C66" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="11">
         <v>220</v>
       </c>
       <c r="F66" s="1">
         <v>61</v>
       </c>
       <c r="G66" s="1">
         <v>157</v>
       </c>
       <c r="H66" s="1">
         <v>50</v>
       </c>
       <c r="I66" s="1">
         <v>35</v>
       </c>
       <c r="J66" s="1">
         <v>73</v>
       </c>
       <c r="K66" s="1">
         <v>33</v>
       </c>
       <c r="L66" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="13.8">
-      <c r="A67" s="112"/>
+      <c r="A67" s="124"/>
       <c r="B67" s="45"/>
       <c r="C67" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="11">
         <v>203</v>
       </c>
       <c r="F67" s="1">
         <v>47</v>
       </c>
       <c r="G67" s="1">
         <v>153</v>
       </c>
       <c r="H67" s="1">
         <v>30</v>
       </c>
       <c r="I67" s="1">
         <v>49</v>
       </c>
       <c r="J67" s="1">
         <v>75</v>
       </c>
       <c r="K67" s="1">
         <v>35</v>
       </c>
       <c r="L67" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="13.8">
-      <c r="A68" s="112"/>
+      <c r="A68" s="124"/>
       <c r="B68" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="11">
         <v>209</v>
       </c>
       <c r="F68" s="1">
         <v>44</v>
       </c>
       <c r="G68" s="1">
         <v>159</v>
       </c>
       <c r="H68" s="1">
         <v>31</v>
       </c>
       <c r="I68" s="1">
         <v>42</v>
       </c>
       <c r="J68" s="1">
         <v>87</v>
       </c>
       <c r="K68" s="1">
         <v>40</v>
       </c>
       <c r="L68" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="13.8">
-      <c r="A69" s="112"/>
+      <c r="A69" s="124"/>
       <c r="B69" s="43">
         <v>2010</v>
       </c>
       <c r="C69" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="11">
         <v>215</v>
       </c>
       <c r="F69" s="1">
         <v>58</v>
       </c>
       <c r="G69" s="1">
         <v>151</v>
       </c>
       <c r="H69" s="1">
         <v>28</v>
       </c>
       <c r="I69" s="1">
         <v>35</v>
       </c>
       <c r="J69" s="1">
         <v>88</v>
       </c>
       <c r="K69" s="1">
         <v>39</v>
       </c>
       <c r="L69" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="13.8">
-      <c r="A70" s="112"/>
+      <c r="A70" s="124"/>
       <c r="B70" s="45"/>
       <c r="C70" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="11">
         <v>208</v>
       </c>
       <c r="F70" s="1">
         <v>46</v>
       </c>
       <c r="G70" s="1">
         <v>158</v>
       </c>
       <c r="H70" s="1">
         <v>30</v>
       </c>
       <c r="I70" s="1">
         <v>33</v>
       </c>
       <c r="J70" s="1">
         <v>95</v>
       </c>
       <c r="K70" s="1">
         <v>45</v>
       </c>
       <c r="L70" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="13.8">
-      <c r="A71" s="112"/>
+      <c r="A71" s="124"/>
       <c r="B71" s="46"/>
       <c r="C71" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="11">
         <v>199</v>
       </c>
       <c r="F71" s="1">
         <v>45</v>
       </c>
       <c r="G71" s="1">
         <v>149</v>
       </c>
       <c r="H71" s="1">
         <v>24</v>
       </c>
       <c r="I71" s="1">
         <v>34</v>
       </c>
       <c r="J71" s="1">
         <v>91</v>
       </c>
       <c r="K71" s="1">
         <v>41</v>
       </c>
       <c r="L71" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="13.8">
-      <c r="A72" s="112"/>
+      <c r="A72" s="124"/>
       <c r="B72" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="27">
         <v>194</v>
       </c>
       <c r="F72" s="27">
         <v>44</v>
       </c>
       <c r="G72" s="27">
         <v>147</v>
       </c>
       <c r="H72" s="27">
         <v>24</v>
       </c>
       <c r="I72" s="27">
         <v>32</v>
       </c>
       <c r="J72" s="27">
         <v>91</v>
       </c>
       <c r="K72" s="27">
         <v>42</v>
       </c>
       <c r="L72" s="27">
         <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="13.8">
-      <c r="A73" s="112"/>
+      <c r="A73" s="124"/>
       <c r="B73" s="43">
         <v>2011</v>
       </c>
       <c r="C73" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="27">
         <v>195</v>
       </c>
       <c r="F73" s="27">
         <v>55</v>
       </c>
       <c r="G73" s="27">
         <v>134</v>
       </c>
       <c r="H73" s="27">
         <v>27</v>
       </c>
       <c r="I73" s="27">
         <v>26</v>
       </c>
       <c r="J73" s="27">
         <v>81</v>
       </c>
       <c r="K73" s="27">
         <v>32</v>
       </c>
       <c r="L73" s="27">
         <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="13.8">
-      <c r="A74" s="112"/>
+      <c r="A74" s="124"/>
       <c r="B74" s="45"/>
       <c r="C74" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E74" s="27">
         <v>180</v>
       </c>
       <c r="F74" s="27">
         <v>41</v>
       </c>
       <c r="G74" s="27">
         <v>134</v>
       </c>
       <c r="H74" s="27">
         <v>25</v>
       </c>
       <c r="I74" s="27">
         <v>26</v>
       </c>
       <c r="J74" s="27">
         <v>83</v>
       </c>
       <c r="K74" s="27">
         <v>30</v>
       </c>
       <c r="L74" s="27">
         <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="13.8">
-      <c r="A75" s="112"/>
+      <c r="A75" s="124"/>
       <c r="B75" s="45"/>
       <c r="C75" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="11">
         <v>177</v>
       </c>
       <c r="F75" s="1">
         <v>35</v>
       </c>
       <c r="G75" s="1">
         <v>140</v>
       </c>
       <c r="H75" s="1">
         <v>21</v>
       </c>
       <c r="I75" s="1">
         <v>29</v>
       </c>
       <c r="J75" s="1">
         <v>90</v>
       </c>
       <c r="K75" s="1">
         <v>36</v>
       </c>
       <c r="L75" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="13.8">
-      <c r="A76" s="112"/>
+      <c r="A76" s="124"/>
       <c r="B76" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="11">
         <v>182</v>
       </c>
       <c r="F76" s="1">
         <v>38</v>
       </c>
       <c r="G76" s="1">
         <v>140</v>
       </c>
       <c r="H76" s="1">
         <v>22</v>
       </c>
       <c r="I76" s="1">
         <v>30</v>
       </c>
       <c r="J76" s="1">
         <v>88</v>
       </c>
       <c r="K76" s="1">
         <v>32</v>
       </c>
       <c r="L76" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="13.8">
-      <c r="A77" s="112"/>
+      <c r="A77" s="124"/>
       <c r="B77" s="43">
         <v>2012</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="11">
         <v>179</v>
       </c>
       <c r="F77" s="1">
         <v>50</v>
       </c>
       <c r="G77" s="1">
         <v>125</v>
       </c>
       <c r="H77" s="1">
         <v>26</v>
       </c>
       <c r="I77" s="1">
         <v>24</v>
       </c>
       <c r="J77" s="1">
         <v>75</v>
       </c>
       <c r="K77" s="1">
         <v>24</v>
       </c>
       <c r="L77" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="13.8">
-      <c r="A78" s="112"/>
+      <c r="A78" s="124"/>
       <c r="B78" s="45"/>
       <c r="C78" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="11">
         <v>171</v>
       </c>
       <c r="F78" s="1">
         <v>41</v>
       </c>
       <c r="G78" s="1">
         <v>124</v>
       </c>
       <c r="H78" s="1">
         <v>26</v>
       </c>
       <c r="I78" s="1">
         <v>23</v>
       </c>
       <c r="J78" s="1">
         <v>75</v>
       </c>
       <c r="K78" s="1">
         <v>30</v>
       </c>
       <c r="L78" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8">
-      <c r="A79" s="112"/>
+      <c r="A79" s="124"/>
       <c r="B79" s="46"/>
       <c r="C79" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E79" s="11">
         <v>161</v>
       </c>
       <c r="F79" s="1">
         <v>33</v>
       </c>
       <c r="G79" s="1">
         <v>124</v>
       </c>
       <c r="H79" s="1">
         <v>19</v>
       </c>
       <c r="I79" s="1">
         <v>30</v>
       </c>
       <c r="J79" s="1">
         <v>75</v>
       </c>
       <c r="K79" s="1">
         <v>28</v>
       </c>
       <c r="L79" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8">
-      <c r="A80" s="112"/>
+      <c r="A80" s="124"/>
       <c r="B80" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="11">
         <v>174</v>
       </c>
       <c r="F80" s="1">
         <v>38</v>
       </c>
       <c r="G80" s="1">
         <v>130</v>
       </c>
       <c r="H80" s="1">
         <v>21</v>
       </c>
       <c r="I80" s="1">
         <v>29</v>
       </c>
       <c r="J80" s="1">
         <v>80</v>
       </c>
       <c r="K80" s="1">
         <v>31</v>
       </c>
       <c r="L80" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="13.8">
-      <c r="A81" s="112"/>
+      <c r="A81" s="124"/>
       <c r="B81" s="43">
         <v>2013</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="11">
         <v>165</v>
       </c>
       <c r="F81" s="1">
         <v>48</v>
       </c>
       <c r="G81" s="1">
         <v>113</v>
       </c>
       <c r="H81" s="1">
         <v>18</v>
       </c>
       <c r="I81" s="1">
         <v>19</v>
       </c>
       <c r="J81" s="1">
         <v>76</v>
       </c>
       <c r="K81" s="1">
         <v>30</v>
       </c>
       <c r="L81" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="13.8">
-      <c r="A82" s="112"/>
+      <c r="A82" s="124"/>
       <c r="B82" s="45"/>
       <c r="C82" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="11">
         <v>164</v>
       </c>
       <c r="F82" s="1">
         <v>35</v>
       </c>
       <c r="G82" s="1">
         <v>120</v>
       </c>
       <c r="H82" s="1">
         <v>22</v>
       </c>
       <c r="I82" s="1">
         <v>23</v>
       </c>
       <c r="J82" s="1">
         <v>76</v>
       </c>
       <c r="K82" s="1">
         <v>27</v>
       </c>
       <c r="L82" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="13.8">
-      <c r="A83" s="112"/>
+      <c r="A83" s="124"/>
       <c r="B83" s="46"/>
       <c r="C83" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E83" s="11">
         <v>149</v>
       </c>
       <c r="F83" s="1">
         <v>29</v>
       </c>
       <c r="G83" s="1">
         <v>115</v>
       </c>
       <c r="H83" s="1">
         <v>18</v>
       </c>
       <c r="I83" s="1">
         <v>23</v>
       </c>
       <c r="J83" s="1">
         <v>74</v>
       </c>
       <c r="K83" s="1">
         <v>25</v>
       </c>
       <c r="L83" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="13.8">
-      <c r="A84" s="112"/>
+      <c r="A84" s="124"/>
       <c r="B84" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="11">
         <v>146</v>
       </c>
       <c r="F84" s="1">
         <v>34</v>
       </c>
       <c r="G84" s="1">
         <v>107</v>
       </c>
       <c r="H84" s="1">
         <v>21</v>
       </c>
       <c r="I84" s="1">
         <v>21</v>
       </c>
       <c r="J84" s="1">
         <v>65</v>
       </c>
       <c r="K84" s="1">
         <v>26</v>
       </c>
       <c r="L84" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="13.8">
-      <c r="A85" s="112"/>
+      <c r="A85" s="124"/>
       <c r="B85" s="43">
         <v>2014</v>
       </c>
       <c r="C85" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="11">
         <v>145</v>
       </c>
       <c r="F85" s="1">
         <v>37</v>
       </c>
       <c r="G85" s="1">
         <v>104</v>
       </c>
       <c r="H85" s="1">
         <v>14</v>
       </c>
       <c r="I85" s="1">
         <v>21</v>
       </c>
       <c r="J85" s="1">
         <v>70</v>
       </c>
       <c r="K85" s="1">
         <v>27</v>
       </c>
       <c r="L85" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="13.8">
-      <c r="A86" s="112"/>
+      <c r="A86" s="124"/>
       <c r="B86" s="45"/>
       <c r="C86" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E86" s="11">
         <v>143</v>
       </c>
       <c r="F86" s="1">
         <v>36</v>
       </c>
       <c r="G86" s="1">
         <v>101</v>
       </c>
       <c r="H86" s="1">
         <v>18</v>
       </c>
       <c r="I86" s="1">
         <v>18</v>
       </c>
       <c r="J86" s="1">
         <v>65</v>
       </c>
       <c r="K86" s="1">
         <v>23</v>
       </c>
       <c r="L86" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="13.8">
-      <c r="A87" s="112"/>
+      <c r="A87" s="124"/>
       <c r="B87" s="46"/>
       <c r="C87" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E87" s="11">
         <v>136</v>
       </c>
       <c r="F87" s="1">
         <v>32</v>
       </c>
       <c r="G87" s="1">
         <v>98</v>
       </c>
       <c r="H87" s="1">
         <v>15</v>
       </c>
       <c r="I87" s="1">
         <v>18</v>
       </c>
       <c r="J87" s="1">
         <v>65</v>
       </c>
       <c r="K87" s="1">
         <v>20</v>
       </c>
       <c r="L87" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="13.8">
-      <c r="A88" s="112"/>
+      <c r="A88" s="124"/>
       <c r="B88" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E88" s="6">
         <v>141</v>
       </c>
       <c r="F88" s="5">
         <v>40</v>
       </c>
       <c r="G88" s="5">
         <v>96</v>
       </c>
       <c r="H88" s="5">
         <v>15</v>
       </c>
       <c r="I88" s="5">
         <v>20</v>
       </c>
       <c r="J88" s="5">
         <v>61</v>
       </c>
       <c r="K88" s="5">
         <v>23</v>
       </c>
       <c r="L88" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="13.8">
-      <c r="A89" s="112"/>
+      <c r="A89" s="124"/>
       <c r="B89" s="43">
         <v>2015</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="6">
         <v>134</v>
       </c>
       <c r="F89" s="5">
         <v>40</v>
       </c>
       <c r="G89" s="5">
         <v>87</v>
       </c>
       <c r="H89" s="5">
         <v>12</v>
       </c>
       <c r="I89" s="5">
         <v>19</v>
       </c>
       <c r="J89" s="5">
         <v>56</v>
       </c>
       <c r="K89" s="5">
         <v>18</v>
       </c>
       <c r="L89" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="13.8">
-      <c r="A90" s="112"/>
+      <c r="A90" s="124"/>
       <c r="B90" s="45"/>
       <c r="C90" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E90" s="6">
         <v>135</v>
       </c>
       <c r="F90" s="5">
         <v>32</v>
       </c>
       <c r="G90" s="5">
         <v>96</v>
       </c>
       <c r="H90" s="5">
         <v>19</v>
       </c>
       <c r="I90" s="5">
         <v>16</v>
       </c>
       <c r="J90" s="5">
         <v>60</v>
       </c>
       <c r="K90" s="5">
         <v>19</v>
       </c>
       <c r="L90" s="5">
         <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="13.8">
-      <c r="A91" s="112"/>
+      <c r="A91" s="124"/>
       <c r="B91" s="46"/>
       <c r="C91" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E91" s="28">
         <v>129</v>
       </c>
       <c r="F91" s="26">
         <v>29</v>
       </c>
       <c r="G91" s="26">
         <v>96</v>
       </c>
       <c r="H91" s="26">
         <v>14</v>
       </c>
       <c r="I91" s="26">
         <v>26</v>
       </c>
       <c r="J91" s="26">
         <v>56</v>
       </c>
       <c r="K91" s="26">
         <v>23</v>
       </c>
       <c r="L91" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="13.8">
-      <c r="A92" s="112"/>
+      <c r="A92" s="124"/>
       <c r="B92" s="48" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E92" s="28">
         <v>132</v>
       </c>
       <c r="F92" s="26">
         <v>33</v>
       </c>
       <c r="G92" s="26">
         <v>95</v>
       </c>
       <c r="H92" s="26">
         <v>15</v>
       </c>
       <c r="I92" s="26">
         <v>16</v>
       </c>
       <c r="J92" s="26">
         <v>64</v>
       </c>
       <c r="K92" s="26">
         <v>21</v>
       </c>
       <c r="L92" s="26">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="13.8">
-      <c r="A93" s="112"/>
+      <c r="A93" s="124"/>
       <c r="B93" s="43">
         <v>2016</v>
       </c>
       <c r="C93" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E93" s="32">
         <v>125</v>
       </c>
       <c r="F93" s="25">
         <v>37</v>
       </c>
       <c r="G93" s="25">
         <v>83</v>
       </c>
       <c r="H93" s="25">
         <v>10</v>
       </c>
       <c r="I93" s="25">
         <v>15</v>
       </c>
       <c r="J93" s="25">
         <v>58</v>
       </c>
       <c r="K93" s="25">
         <v>20</v>
       </c>
       <c r="L93" s="25">
         <v>38</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="13.8">
-      <c r="A94" s="112"/>
+      <c r="A94" s="124"/>
       <c r="B94" s="45"/>
       <c r="C94" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E94" s="32">
         <v>127</v>
       </c>
       <c r="F94" s="25">
         <v>31</v>
       </c>
       <c r="G94" s="25">
         <v>93</v>
       </c>
       <c r="H94" s="25">
         <v>18</v>
       </c>
       <c r="I94" s="25">
         <v>15</v>
       </c>
       <c r="J94" s="25">
         <v>60</v>
       </c>
       <c r="K94" s="25">
         <v>22</v>
       </c>
       <c r="L94" s="25">
         <v>38</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="13.8">
-      <c r="A95" s="112"/>
+      <c r="A95" s="124"/>
       <c r="B95" s="46"/>
       <c r="C95" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E95" s="32">
         <v>120</v>
       </c>
       <c r="F95" s="25">
         <v>31</v>
       </c>
       <c r="G95" s="25">
         <v>85</v>
       </c>
       <c r="H95" s="25">
         <v>12</v>
       </c>
       <c r="I95" s="25">
         <v>17</v>
       </c>
       <c r="J95" s="25">
         <v>56</v>
       </c>
       <c r="K95" s="25">
         <v>21</v>
       </c>
       <c r="L95" s="25">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="13.8">
-      <c r="A96" s="112"/>
+      <c r="A96" s="124"/>
       <c r="B96" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E96" s="25">
         <v>116</v>
       </c>
       <c r="F96" s="25">
         <v>29</v>
       </c>
       <c r="G96" s="25">
         <v>83</v>
       </c>
       <c r="H96" s="25">
         <v>13</v>
       </c>
       <c r="I96" s="25">
         <v>18</v>
       </c>
       <c r="J96" s="25">
         <v>52</v>
       </c>
       <c r="K96" s="25">
         <v>20</v>
       </c>
       <c r="L96" s="25">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="13.8">
-      <c r="A97" s="112"/>
+      <c r="A97" s="124"/>
       <c r="B97" s="43">
         <v>2017</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="25">
         <v>113</v>
       </c>
       <c r="F97" s="25">
         <v>32</v>
       </c>
       <c r="G97" s="25">
         <v>76</v>
       </c>
       <c r="H97" s="25">
         <v>14</v>
       </c>
       <c r="I97" s="25">
         <v>11</v>
       </c>
       <c r="J97" s="25">
         <v>51</v>
       </c>
       <c r="K97" s="25">
         <v>18</v>
       </c>
       <c r="L97" s="25">
         <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="13.8">
-      <c r="A98" s="112"/>
+      <c r="A98" s="124"/>
       <c r="B98" s="45"/>
       <c r="C98" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E98" s="28">
         <v>114</v>
       </c>
       <c r="F98" s="26">
         <v>32</v>
       </c>
       <c r="G98" s="26">
         <v>76</v>
       </c>
       <c r="H98" s="26">
         <v>13</v>
       </c>
       <c r="I98" s="26">
         <v>14</v>
       </c>
       <c r="J98" s="26">
         <v>49</v>
       </c>
       <c r="K98" s="26">
         <v>15</v>
       </c>
       <c r="L98" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="13.8">
-      <c r="A99" s="112"/>
+      <c r="A99" s="124"/>
       <c r="B99" s="46"/>
       <c r="C99" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E99" s="28">
         <v>105</v>
       </c>
       <c r="F99" s="26">
         <v>29</v>
       </c>
       <c r="G99" s="26">
         <v>71</v>
       </c>
       <c r="H99" s="26">
         <v>11</v>
       </c>
       <c r="I99" s="26">
         <v>14</v>
       </c>
       <c r="J99" s="26">
         <v>46</v>
       </c>
       <c r="K99" s="26">
         <v>15</v>
       </c>
       <c r="L99" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="13.8">
-      <c r="A100" s="112"/>
+      <c r="A100" s="124"/>
       <c r="B100" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="28">
         <v>100</v>
       </c>
       <c r="F100" s="26">
         <v>32</v>
       </c>
       <c r="G100" s="26">
         <v>64</v>
       </c>
       <c r="H100" s="26">
         <v>13</v>
       </c>
       <c r="I100" s="26">
         <v>12</v>
       </c>
       <c r="J100" s="26">
         <v>39</v>
       </c>
       <c r="K100" s="26">
         <v>13</v>
       </c>
       <c r="L100" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="13.8">
-      <c r="A101" s="112"/>
+      <c r="A101" s="124"/>
       <c r="B101" s="43">
         <v>2018</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="28">
         <v>100</v>
       </c>
       <c r="F101" s="26">
         <v>36</v>
       </c>
       <c r="G101" s="26">
         <v>62</v>
       </c>
       <c r="H101" s="26">
         <v>14</v>
       </c>
       <c r="I101" s="26">
         <v>12</v>
       </c>
       <c r="J101" s="26">
         <v>36</v>
       </c>
       <c r="K101" s="26">
         <v>14</v>
       </c>
       <c r="L101" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="13.8">
-      <c r="A102" s="112"/>
+      <c r="A102" s="124"/>
       <c r="B102" s="45"/>
       <c r="C102" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E102" s="28">
         <v>101</v>
       </c>
       <c r="F102" s="26">
         <v>33</v>
       </c>
       <c r="G102" s="26">
         <v>65</v>
       </c>
       <c r="H102" s="26">
         <v>15</v>
       </c>
       <c r="I102" s="26">
         <v>16</v>
       </c>
       <c r="J102" s="26">
         <v>34</v>
       </c>
       <c r="K102" s="26">
         <v>12</v>
       </c>
       <c r="L102" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="13.8">
-      <c r="A103" s="112"/>
+      <c r="A103" s="124"/>
       <c r="B103" s="46"/>
       <c r="C103" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E103" s="28">
         <v>103</v>
       </c>
       <c r="F103" s="26">
         <v>28</v>
       </c>
       <c r="G103" s="26">
         <v>72</v>
       </c>
       <c r="H103" s="26">
         <v>13</v>
       </c>
       <c r="I103" s="26">
         <v>17</v>
       </c>
       <c r="J103" s="26">
         <v>42</v>
       </c>
       <c r="K103" s="26">
         <v>15</v>
       </c>
       <c r="L103" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="13.8">
-      <c r="A104" s="112"/>
+      <c r="A104" s="124"/>
       <c r="B104" s="48" t="s">
         <v>122</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E104" s="28">
         <v>103</v>
       </c>
       <c r="F104" s="26">
         <v>27</v>
       </c>
       <c r="G104" s="26">
         <v>70</v>
       </c>
       <c r="H104" s="26">
         <v>12</v>
       </c>
       <c r="I104" s="26">
         <v>14</v>
       </c>
       <c r="J104" s="26">
         <v>44</v>
       </c>
       <c r="K104" s="26">
         <v>18</v>
       </c>
       <c r="L104" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="13.8">
-      <c r="A105" s="112"/>
+      <c r="A105" s="124"/>
       <c r="B105" s="43" t="s">
         <v>123</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="28">
         <v>98</v>
       </c>
       <c r="F105" s="26">
         <v>31</v>
       </c>
       <c r="G105" s="26">
         <v>63</v>
       </c>
       <c r="H105" s="26">
         <v>15</v>
       </c>
       <c r="I105" s="26">
         <v>12</v>
       </c>
       <c r="J105" s="26">
         <v>36</v>
       </c>
       <c r="K105" s="26">
         <v>10</v>
       </c>
       <c r="L105" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="13.8">
-      <c r="A106" s="112"/>
+      <c r="A106" s="124"/>
       <c r="B106" s="43">
         <v>2019</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="28">
         <v>97</v>
       </c>
       <c r="F106" s="26">
         <v>29</v>
       </c>
       <c r="G106" s="26">
         <v>65</v>
       </c>
       <c r="H106" s="26">
         <v>12</v>
       </c>
       <c r="I106" s="26">
         <v>15</v>
       </c>
       <c r="J106" s="26">
         <v>38</v>
       </c>
       <c r="K106" s="26">
         <v>13</v>
       </c>
       <c r="L106" s="26">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="13.8">
-      <c r="A107" s="112"/>
+      <c r="A107" s="124"/>
       <c r="B107" s="46"/>
       <c r="C107" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E107" s="28">
         <v>94</v>
       </c>
       <c r="F107" s="26">
         <v>30</v>
       </c>
       <c r="G107" s="26">
         <v>60</v>
       </c>
       <c r="H107" s="26">
         <v>10</v>
       </c>
       <c r="I107" s="26">
         <v>14</v>
       </c>
       <c r="J107" s="26">
         <v>36</v>
       </c>
       <c r="K107" s="26">
         <v>13</v>
       </c>
       <c r="L107" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="13.8">
-      <c r="A108" s="112"/>
+      <c r="A108" s="124"/>
       <c r="B108" s="48" t="s">
         <v>124</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="28">
         <v>100</v>
       </c>
       <c r="F108" s="26">
         <v>25</v>
       </c>
       <c r="G108" s="26">
         <v>72</v>
       </c>
       <c r="H108" s="26">
         <v>16</v>
       </c>
       <c r="I108" s="26">
         <v>14</v>
       </c>
       <c r="J108" s="26">
         <v>42</v>
       </c>
       <c r="K108" s="26">
         <v>14</v>
       </c>
       <c r="L108" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="13.8">
-      <c r="A109" s="112"/>
+      <c r="A109" s="124"/>
       <c r="B109" s="43">
         <v>2020</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="28">
         <v>118</v>
       </c>
       <c r="F109" s="26">
         <v>42</v>
       </c>
       <c r="G109" s="26">
         <v>73</v>
       </c>
       <c r="H109" s="26">
         <v>19</v>
       </c>
       <c r="I109" s="26">
         <v>15</v>
       </c>
       <c r="J109" s="26">
         <v>39</v>
       </c>
       <c r="K109" s="26">
         <v>13</v>
       </c>
       <c r="L109" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="13.8">
-      <c r="A110" s="112"/>
+      <c r="A110" s="124"/>
       <c r="B110" s="43"/>
       <c r="C110" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E110" s="28">
         <v>119</v>
       </c>
       <c r="F110" s="26">
         <v>42</v>
       </c>
       <c r="G110" s="26">
         <v>74</v>
       </c>
       <c r="H110" s="26">
         <v>24</v>
       </c>
       <c r="I110" s="26">
         <v>16</v>
       </c>
       <c r="J110" s="26">
         <v>34</v>
       </c>
       <c r="K110" s="26">
         <v>12</v>
       </c>
       <c r="L110" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="13.8">
-      <c r="A111" s="112"/>
+      <c r="A111" s="124"/>
       <c r="B111" s="46"/>
       <c r="C111" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E111" s="28">
         <v>125</v>
       </c>
       <c r="F111" s="26">
         <v>36</v>
       </c>
       <c r="G111" s="26">
         <v>85</v>
       </c>
       <c r="H111" s="26">
         <v>18</v>
       </c>
       <c r="I111" s="26">
         <v>26</v>
       </c>
       <c r="J111" s="26">
         <v>41</v>
       </c>
       <c r="K111" s="26">
         <v>15</v>
       </c>
       <c r="L111" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="13.8">
-      <c r="A112" s="112"/>
+      <c r="A112" s="124"/>
       <c r="B112" s="48" t="s">
         <v>125</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E112" s="28">
         <v>115</v>
       </c>
       <c r="F112" s="26">
         <v>30</v>
       </c>
       <c r="G112" s="26">
         <v>84</v>
       </c>
       <c r="H112" s="26">
         <v>17</v>
       </c>
       <c r="I112" s="26">
         <v>21</v>
       </c>
       <c r="J112" s="26">
         <v>46</v>
       </c>
       <c r="K112" s="26">
         <v>14</v>
       </c>
       <c r="L112" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="13.8">
-      <c r="A113" s="112"/>
+      <c r="A113" s="124"/>
       <c r="B113" s="43">
         <v>2021</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="28">
         <v>126</v>
       </c>
       <c r="F113" s="26">
         <v>40</v>
       </c>
       <c r="G113" s="26">
         <v>83</v>
       </c>
       <c r="H113" s="26">
         <v>16</v>
       </c>
       <c r="I113" s="26">
         <v>15</v>
       </c>
       <c r="J113" s="26">
         <v>52</v>
       </c>
       <c r="K113" s="26">
         <v>22</v>
       </c>
       <c r="L113" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="13.8">
-      <c r="A114" s="112"/>
+      <c r="A114" s="124"/>
       <c r="B114" s="43"/>
       <c r="C114" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E114" s="28">
         <v>119</v>
       </c>
       <c r="F114" s="26">
         <v>31</v>
       </c>
       <c r="G114" s="26">
         <v>85</v>
       </c>
       <c r="H114" s="26">
         <v>20</v>
       </c>
       <c r="I114" s="26">
         <v>15</v>
       </c>
       <c r="J114" s="26">
         <v>50</v>
       </c>
       <c r="K114" s="26">
         <v>24</v>
       </c>
       <c r="L114" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="13.8">
-      <c r="A115" s="112"/>
+      <c r="A115" s="124"/>
       <c r="B115" s="46"/>
       <c r="C115" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E115" s="28">
         <v>108</v>
       </c>
       <c r="F115" s="26">
         <v>31</v>
       </c>
       <c r="G115" s="26">
         <v>74</v>
       </c>
       <c r="H115" s="26">
         <v>12</v>
       </c>
       <c r="I115" s="26">
         <v>17</v>
       </c>
       <c r="J115" s="26">
         <v>45</v>
       </c>
       <c r="K115" s="26">
         <v>15</v>
       </c>
       <c r="L115" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="13.8">
-      <c r="A116" s="112"/>
+      <c r="A116" s="124"/>
       <c r="B116" s="48" t="s">
         <v>126</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E116" s="28">
         <v>109</v>
       </c>
       <c r="F116" s="26">
         <v>30</v>
       </c>
       <c r="G116" s="26">
         <v>76</v>
       </c>
       <c r="H116" s="26">
         <v>13</v>
       </c>
       <c r="I116" s="26">
         <v>16</v>
       </c>
       <c r="J116" s="26">
         <v>47</v>
       </c>
       <c r="K116" s="26">
         <v>21</v>
       </c>
       <c r="L116" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="13.8">
-      <c r="A117" s="112"/>
+      <c r="A117" s="124"/>
       <c r="B117" s="43">
         <v>2022</v>
       </c>
       <c r="C117" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="28">
         <v>110</v>
       </c>
       <c r="F117" s="26">
         <v>34</v>
       </c>
       <c r="G117" s="26">
         <v>74</v>
       </c>
       <c r="H117" s="26">
         <v>13</v>
       </c>
       <c r="I117" s="26">
         <v>12</v>
       </c>
       <c r="J117" s="26">
         <v>49</v>
       </c>
       <c r="K117" s="26">
         <v>21</v>
       </c>
       <c r="L117" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="13.8">
-      <c r="A118" s="112"/>
+      <c r="A118" s="124"/>
       <c r="B118" s="43"/>
       <c r="C118" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E118" s="28">
         <v>106</v>
       </c>
       <c r="F118" s="26">
         <v>32</v>
       </c>
       <c r="G118" s="26">
         <v>72</v>
       </c>
       <c r="H118" s="26">
         <v>14</v>
       </c>
       <c r="I118" s="26">
         <v>14</v>
       </c>
       <c r="J118" s="26">
         <v>44</v>
       </c>
       <c r="K118" s="26">
         <v>15</v>
       </c>
       <c r="L118" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="13.8">
-      <c r="A119" s="112"/>
+      <c r="A119" s="124"/>
       <c r="B119" s="46"/>
       <c r="C119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E119" s="28">
         <v>104</v>
       </c>
       <c r="F119" s="26">
         <v>29</v>
       </c>
       <c r="G119" s="26">
         <v>73</v>
       </c>
       <c r="H119" s="26">
         <v>14</v>
       </c>
       <c r="I119" s="26">
         <v>15</v>
       </c>
       <c r="J119" s="26">
         <v>44</v>
       </c>
       <c r="K119" s="26">
         <v>16</v>
       </c>
       <c r="L119" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="13.8">
-      <c r="A120" s="112"/>
+      <c r="A120" s="124"/>
       <c r="B120" s="48" t="s">
         <v>145</v>
       </c>
       <c r="C120" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="28">
         <v>107</v>
       </c>
       <c r="F120" s="26">
         <v>32</v>
       </c>
       <c r="G120" s="26">
         <v>74</v>
       </c>
       <c r="H120" s="26">
         <v>16</v>
       </c>
       <c r="I120" s="26">
         <v>16</v>
       </c>
       <c r="J120" s="26">
         <v>42</v>
       </c>
       <c r="K120" s="26">
         <v>18</v>
       </c>
       <c r="L120" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="13.8">
-      <c r="A121" s="112"/>
+      <c r="A121" s="124"/>
       <c r="B121" s="43">
         <v>2023</v>
       </c>
       <c r="C121" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="28">
         <v>107</v>
       </c>
       <c r="F121" s="26">
         <v>38</v>
       </c>
       <c r="G121" s="26">
         <v>68</v>
       </c>
       <c r="H121" s="26">
         <v>16</v>
       </c>
       <c r="I121" s="26">
         <v>12</v>
       </c>
       <c r="J121" s="26">
         <v>40</v>
       </c>
       <c r="K121" s="26">
         <v>13</v>
       </c>
       <c r="L121" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="13.8">
-      <c r="A122" s="112"/>
+      <c r="A122" s="124"/>
       <c r="B122" s="43"/>
       <c r="C122" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E122" s="28">
         <v>105</v>
       </c>
       <c r="F122" s="26">
         <v>33</v>
       </c>
       <c r="G122" s="26">
         <v>69</v>
       </c>
       <c r="H122" s="26">
         <v>22</v>
       </c>
       <c r="I122" s="26">
         <v>10</v>
       </c>
       <c r="J122" s="26">
         <v>37</v>
       </c>
       <c r="K122" s="26">
         <v>10</v>
       </c>
       <c r="L122" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="13.8">
-      <c r="A123" s="112"/>
+      <c r="A123" s="124"/>
       <c r="B123" s="46"/>
       <c r="C123" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="28">
         <v>99</v>
       </c>
       <c r="F123" s="26">
         <v>29</v>
       </c>
       <c r="G123" s="26">
         <v>66</v>
       </c>
       <c r="H123" s="26">
         <v>12</v>
       </c>
       <c r="I123" s="26">
         <v>14</v>
       </c>
       <c r="J123" s="26">
         <v>40</v>
       </c>
       <c r="K123" s="26">
         <v>14</v>
       </c>
       <c r="L123" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="13.8">
-      <c r="A124" s="112"/>
+      <c r="A124" s="124"/>
       <c r="B124" s="48" t="s">
         <v>146</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="28">
         <v>100</v>
       </c>
       <c r="F124" s="26">
         <v>34</v>
       </c>
       <c r="G124" s="26">
         <v>64</v>
       </c>
       <c r="H124" s="26">
         <v>11</v>
       </c>
       <c r="I124" s="26">
         <v>14</v>
       </c>
       <c r="J124" s="26">
         <v>39</v>
       </c>
       <c r="K124" s="26">
         <v>16</v>
       </c>
       <c r="L124" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="13.8">
-      <c r="A125" s="112"/>
+      <c r="A125" s="124"/>
       <c r="B125" s="43">
         <v>2024</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="28">
         <v>108</v>
       </c>
       <c r="F125" s="26">
         <v>42</v>
       </c>
       <c r="G125" s="26">
         <v>61</v>
       </c>
       <c r="H125" s="26">
         <v>13</v>
       </c>
       <c r="I125" s="26">
         <v>15</v>
       </c>
       <c r="J125" s="26">
         <v>33</v>
       </c>
       <c r="K125" s="26">
         <v>12</v>
       </c>
       <c r="L125" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="13.8">
-      <c r="A126" s="112"/>
+      <c r="A126" s="124"/>
       <c r="B126" s="43"/>
       <c r="C126" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="28">
         <v>102</v>
       </c>
       <c r="F126" s="26">
         <v>37</v>
       </c>
       <c r="G126" s="26">
         <v>63</v>
       </c>
       <c r="H126" s="26">
         <v>16</v>
       </c>
       <c r="I126" s="26">
         <v>13</v>
       </c>
       <c r="J126" s="26">
         <v>34</v>
       </c>
       <c r="K126" s="26">
         <v>12</v>
       </c>
       <c r="L126" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="13.8">
-      <c r="A127" s="112"/>
+      <c r="A127" s="124"/>
       <c r="B127" s="46"/>
       <c r="C127" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="28">
         <v>94</v>
       </c>
       <c r="F127" s="26">
         <v>30</v>
       </c>
       <c r="G127" s="26">
         <v>61</v>
       </c>
       <c r="H127" s="26">
         <v>16</v>
       </c>
       <c r="I127" s="26">
         <v>11</v>
       </c>
       <c r="J127" s="26">
         <v>34</v>
       </c>
       <c r="K127" s="26">
         <v>13</v>
       </c>
       <c r="L127" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="13.8">
-      <c r="A128" s="112"/>
+      <c r="A128" s="124"/>
       <c r="B128" s="48" t="s">
         <v>147</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E128" s="28">
         <v>98</v>
       </c>
       <c r="F128" s="26">
         <v>31</v>
       </c>
       <c r="G128" s="26">
         <v>65</v>
       </c>
       <c r="H128" s="26">
         <v>14</v>
       </c>
       <c r="I128" s="26">
         <v>12</v>
       </c>
       <c r="J128" s="26">
         <v>39</v>
       </c>
       <c r="K128" s="26">
         <v>15</v>
       </c>
       <c r="L128" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.8">
-      <c r="A129" s="112"/>
+      <c r="A129" s="124"/>
       <c r="B129" s="43">
         <v>2025</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="28">
         <v>103</v>
       </c>
       <c r="F129" s="26">
         <v>39</v>
       </c>
       <c r="G129" s="26">
         <v>61</v>
       </c>
       <c r="H129" s="26">
         <v>10</v>
       </c>
       <c r="I129" s="26">
         <v>15</v>
       </c>
       <c r="J129" s="26">
         <v>36</v>
       </c>
       <c r="K129" s="26">
         <v>14</v>
       </c>
       <c r="L129" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="13.8">
-      <c r="A130" s="112"/>
+      <c r="A130" s="124"/>
       <c r="B130" s="43"/>
       <c r="C130" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E130" s="28">
         <v>102</v>
       </c>
       <c r="F130" s="26">
         <v>37</v>
       </c>
       <c r="G130" s="26">
         <v>64</v>
       </c>
       <c r="H130" s="26">
         <v>20</v>
       </c>
       <c r="I130" s="26">
         <v>13</v>
       </c>
       <c r="J130" s="26">
         <v>31</v>
       </c>
       <c r="K130" s="26">
         <v>13</v>
       </c>
       <c r="L130" s="26">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="13.8">
-      <c r="A131" s="113"/>
+      <c r="A131" s="124"/>
       <c r="B131" s="46"/>
       <c r="C131" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="28">
         <v>104</v>
       </c>
       <c r="F131" s="26">
         <v>33</v>
       </c>
       <c r="G131" s="26">
         <v>69</v>
       </c>
       <c r="H131" s="26">
         <v>14</v>
       </c>
       <c r="I131" s="26">
         <v>14</v>
       </c>
       <c r="J131" s="26">
         <v>41</v>
       </c>
       <c r="K131" s="26">
         <v>14</v>
       </c>
       <c r="L131" s="26">
         <v>27</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="3" customHeight="1" thickBot="1">
-[...17 lines deleted...]
-      <c r="E133" s="26"/>
+    <row r="132" spans="1:13" ht="13.8">
+      <c r="A132" s="124"/>
+      <c r="B132" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D132" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="E132" s="28">
+        <v>108</v>
+      </c>
+      <c r="F132" s="26">
+        <v>31</v>
+      </c>
+      <c r="G132" s="26">
+        <v>76</v>
+      </c>
+      <c r="H132" s="26">
+        <v>14</v>
+      </c>
+      <c r="I132" s="26">
+        <v>16</v>
+      </c>
+      <c r="J132" s="26">
+        <v>46</v>
+      </c>
+      <c r="K132" s="26">
+        <v>14</v>
+      </c>
+      <c r="L132" s="26">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="13.8">
+      <c r="A133" s="124"/>
+      <c r="B133" s="43">
+        <v>2026</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D133" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="E133" s="28"/>
       <c r="F133" s="26"/>
       <c r="G133" s="26"/>
       <c r="H133" s="26"/>
       <c r="I133" s="26"/>
       <c r="J133" s="26"/>
       <c r="K133" s="26"/>
       <c r="L133" s="26"/>
     </row>
-    <row r="134" spans="1:13" ht="13.5" customHeight="1">
-      <c r="E134" s="15" t="s">
+    <row r="134" spans="1:13" ht="13.8">
+      <c r="A134" s="124"/>
+      <c r="B134" s="43"/>
+      <c r="C134" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E134" s="28"/>
+      <c r="F134" s="26"/>
+      <c r="G134" s="26"/>
+      <c r="H134" s="26"/>
+      <c r="I134" s="26"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="26"/>
+      <c r="L134" s="26"/>
+    </row>
+    <row r="135" spans="1:13" ht="13.8">
+      <c r="A135" s="125"/>
+      <c r="B135" s="46"/>
+      <c r="C135" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D135" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="E135" s="28"/>
+      <c r="F135" s="26"/>
+      <c r="G135" s="26"/>
+      <c r="H135" s="26"/>
+      <c r="I135" s="26"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="26"/>
+      <c r="L135" s="26"/>
+    </row>
+    <row r="136" spans="1:13" ht="3" customHeight="1" thickBot="1">
+      <c r="A136" s="109"/>
+      <c r="B136" s="108"/>
+      <c r="C136" s="87"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="73"/>
+      <c r="F136" s="29"/>
+      <c r="G136" s="29"/>
+      <c r="H136" s="29"/>
+      <c r="I136" s="29"/>
+      <c r="J136" s="29"/>
+      <c r="K136" s="29"/>
+      <c r="L136" s="29"/>
+    </row>
+    <row r="137" spans="1:13" ht="3" customHeight="1">
+      <c r="B137" s="7"/>
+      <c r="C137" s="37"/>
+      <c r="D137" s="37"/>
+      <c r="E137" s="26"/>
+      <c r="F137" s="26"/>
+      <c r="G137" s="26"/>
+      <c r="H137" s="26"/>
+      <c r="I137" s="26"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="26"/>
+    </row>
+    <row r="138" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E138" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="135" spans="1:13" s="82" customFormat="1">
-[...2 lines deleted...]
-      <c r="E135" s="83" t="s">
+    <row r="139" spans="1:13" s="82" customFormat="1">
+      <c r="A139" s="45"/>
+      <c r="D139" s="83"/>
+      <c r="E139" s="83" t="s">
         <v>148</v>
       </c>
-      <c r="F135" s="84"/>
-[...11 lines deleted...]
-      <c r="E136" s="83" t="s">
+      <c r="F139" s="84"/>
+      <c r="G139" s="84"/>
+      <c r="H139" s="84"/>
+      <c r="I139" s="84"/>
+      <c r="J139" s="84"/>
+      <c r="K139" s="84"/>
+      <c r="L139" s="84"/>
+      <c r="M139" s="85"/>
+    </row>
+    <row r="140" spans="1:13" s="82" customFormat="1">
+      <c r="A140" s="45"/>
+      <c r="D140" s="83"/>
+      <c r="E140" s="83" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="137" spans="1:13" s="15" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E137" s="16" t="s">
+    <row r="141" spans="1:13" s="15" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E141" s="16" t="s">
         <v>150</v>
-      </c>
-[...36 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F141" s="13"/>
       <c r="G141" s="13"/>
       <c r="H141" s="13"/>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="13"/>
     </row>
     <row r="142" spans="1:13" ht="13.5" customHeight="1">
-      <c r="E142" s="72" t="s">
-        <v>154</v>
+      <c r="E142" s="13" t="s">
+        <v>151</v>
       </c>
       <c r="F142" s="13"/>
       <c r="G142" s="13"/>
       <c r="H142" s="13"/>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="13"/>
     </row>
     <row r="143" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E143" s="72" t="s">
-[...3 lines deleted...]
-    <row r="144" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E143" s="16" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="13.5" customHeight="1">
       <c r="E144" s="72" t="s">
-        <v>156</v>
-[...10 lines deleted...]
-    <row r="145" spans="1:13" s="18" customFormat="1" ht="13.5" customHeight="1">
+        <v>153</v>
+      </c>
+      <c r="F144" s="13"/>
+      <c r="G144" s="13"/>
+      <c r="H144" s="13"/>
+      <c r="I144" s="13"/>
+      <c r="J144" s="13"/>
+      <c r="K144" s="13"/>
+    </row>
+    <row r="145" spans="1:13" ht="13.5" customHeight="1">
       <c r="E145" s="72" t="s">
-        <v>157</v>
-[...8 lines deleted...]
-      <c r="M145" s="19"/>
+        <v>127</v>
+      </c>
+      <c r="F145" s="13"/>
+      <c r="G145" s="13"/>
+      <c r="H145" s="13"/>
+      <c r="I145" s="13"/>
+      <c r="J145" s="13"/>
+      <c r="K145" s="13"/>
     </row>
     <row r="146" spans="1:13" ht="13.5" customHeight="1">
       <c r="E146" s="72" t="s">
+        <v>154</v>
+      </c>
+      <c r="F146" s="13"/>
+      <c r="G146" s="13"/>
+      <c r="H146" s="13"/>
+      <c r="I146" s="13"/>
+      <c r="J146" s="13"/>
+      <c r="K146" s="13"/>
+    </row>
+    <row r="147" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E147" s="72" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E148" s="72" t="s">
+        <v>156</v>
+      </c>
+      <c r="F148" s="30"/>
+      <c r="G148" s="30"/>
+      <c r="H148" s="30"/>
+      <c r="I148" s="30"/>
+      <c r="J148" s="30"/>
+      <c r="K148" s="30"/>
+      <c r="L148" s="31"/>
+      <c r="M148" s="20"/>
+    </row>
+    <row r="149" spans="1:13" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E149" s="72" t="s">
+        <v>157</v>
+      </c>
+      <c r="F149" s="30"/>
+      <c r="G149" s="30"/>
+      <c r="H149" s="30"/>
+      <c r="I149" s="30"/>
+      <c r="J149" s="30"/>
+      <c r="K149" s="30"/>
+      <c r="L149" s="30"/>
+      <c r="M149" s="19"/>
+    </row>
+    <row r="150" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E150" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="F146" s="18"/>
-[...52 lines deleted...]
-      </c>
+      <c r="F150" s="18"/>
+      <c r="G150" s="18"/>
+      <c r="H150" s="18"/>
+      <c r="I150" s="18"/>
+      <c r="J150" s="18"/>
+      <c r="K150" s="18"/>
     </row>
     <row r="151" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="E151" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151" s="31"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
+      <c r="I151" s="31"/>
+      <c r="J151" s="31"/>
+      <c r="K151" s="31"/>
+      <c r="L151" s="31"/>
+      <c r="M151" s="20"/>
+    </row>
+    <row r="152" spans="1:13" s="82" customFormat="1">
+      <c r="A152" s="45"/>
+      <c r="D152" s="86"/>
+      <c r="E152" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="F152" s="85"/>
+      <c r="G152" s="85"/>
+      <c r="H152" s="85"/>
+      <c r="I152" s="85"/>
+      <c r="J152" s="85"/>
+      <c r="K152" s="85"/>
+      <c r="L152" s="85"/>
+      <c r="M152" s="85"/>
+    </row>
+    <row r="153" spans="1:13" s="82" customFormat="1">
+      <c r="A153" s="45"/>
+      <c r="D153" s="86"/>
+      <c r="E153" s="86" t="s">
+        <v>96</v>
+      </c>
+      <c r="F153" s="85"/>
+      <c r="G153" s="85"/>
+      <c r="H153" s="85"/>
+      <c r="I153" s="85"/>
+      <c r="J153" s="85"/>
+      <c r="K153" s="85"/>
+      <c r="L153" s="85"/>
+      <c r="M153" s="85"/>
+    </row>
+    <row r="154" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E154" s="17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E155" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="152" spans="1:13" s="34" customFormat="1" ht="15">
-[...31 lines deleted...]
-    <row r="156" spans="1:13" s="34" customFormat="1" ht="14.4">
+    <row r="156" spans="1:13" s="34" customFormat="1" ht="15">
       <c r="B156" s="45"/>
       <c r="C156" s="45"/>
       <c r="D156" s="45"/>
-      <c r="E156" s="35" t="s">
-[...3 lines deleted...]
-    <row r="157" spans="1:13" s="34" customFormat="1" ht="15">
+      <c r="E156" s="33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="34" customFormat="1" ht="14.4">
       <c r="B157" s="45"/>
       <c r="C157" s="45"/>
       <c r="D157" s="45"/>
-      <c r="E157" s="33" t="s">
-[...3 lines deleted...]
-    <row r="158" spans="1:13" s="34" customFormat="1" ht="15">
+      <c r="E157" s="35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="34" customFormat="1" ht="14.4">
       <c r="B158" s="45"/>
       <c r="C158" s="45"/>
       <c r="D158" s="45"/>
-      <c r="E158" s="36" t="s">
+      <c r="E158" s="35" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="34" customFormat="1" ht="14.4">
+      <c r="B159" s="45"/>
+      <c r="C159" s="45"/>
+      <c r="D159" s="45"/>
+      <c r="E159" s="35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" s="34" customFormat="1" ht="14.4">
+      <c r="B160" s="45"/>
+      <c r="C160" s="45"/>
+      <c r="D160" s="45"/>
+      <c r="E160" s="35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" s="34" customFormat="1" ht="15">
+      <c r="B161" s="45"/>
+      <c r="C161" s="45"/>
+      <c r="D161" s="45"/>
+      <c r="E161" s="33" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" s="34" customFormat="1" ht="15">
+      <c r="B162" s="45"/>
+      <c r="C162" s="45"/>
+      <c r="D162" s="45"/>
+      <c r="E162" s="36" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="159" spans="1:13" ht="13.8">
-      <c r="E159" s="17"/>
+    <row r="163" spans="2:5" ht="13.8">
+      <c r="E163" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A51:A131"/>
+    <mergeCell ref="A51:A135"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A24:A35"/>
     <mergeCell ref="A36:A50"/>
     <mergeCell ref="A15:A23"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="H11:H13"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="J8:J10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M163"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="13" topLeftCell="E128" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="13" topLeftCell="E132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.875" style="1" customWidth="1"/>
     <col min="2" max="4" width="14.125" style="1" customWidth="1"/>
     <col min="5" max="12" width="12.625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:12" s="9" customFormat="1">
@@ -11830,4552 +12024,4644 @@
       <c r="J7" s="96"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="90"/>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
       <c r="D8" s="91"/>
       <c r="E8" s="131"/>
       <c r="F8" s="132"/>
       <c r="G8" s="134"/>
       <c r="H8" s="135" t="s">
         <v>109</v>
       </c>
       <c r="I8" s="136" t="s">
         <v>110</v>
       </c>
       <c r="J8" s="134" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="97"/>
       <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="116" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="118"/>
-[...1 lines deleted...]
-      <c r="D9" s="119"/>
+      <c r="B9" s="116"/>
+      <c r="C9" s="116"/>
+      <c r="D9" s="117"/>
       <c r="E9" s="131"/>
       <c r="F9" s="132"/>
       <c r="G9" s="134"/>
       <c r="H9" s="136"/>
       <c r="I9" s="132"/>
       <c r="J9" s="132"/>
       <c r="K9" s="136" t="s">
         <v>111</v>
       </c>
       <c r="L9" s="134" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="118" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="120"/>
-[...1 lines deleted...]
-      <c r="D10" s="121"/>
+      <c r="B10" s="118"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="119"/>
       <c r="E10" s="131"/>
       <c r="F10" s="132"/>
       <c r="G10" s="134"/>
       <c r="H10" s="136"/>
       <c r="I10" s="132"/>
       <c r="J10" s="132"/>
       <c r="K10" s="136"/>
       <c r="L10" s="134"/>
     </row>
     <row r="11" spans="1:12" ht="21.6" customHeight="1">
       <c r="A11" s="90"/>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="91"/>
-      <c r="E11" s="114" t="s">
+      <c r="E11" s="112" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>102</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>103</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>106</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>104</v>
       </c>
       <c r="J11" s="126" t="s">
         <v>105</v>
       </c>
       <c r="K11" s="126" t="s">
         <v>107</v>
       </c>
       <c r="L11" s="128" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="90"/>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="91"/>
-      <c r="E12" s="114"/>
+      <c r="E12" s="112"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
       <c r="I12" s="126"/>
       <c r="J12" s="126"/>
       <c r="K12" s="126"/>
       <c r="L12" s="128"/>
     </row>
     <row r="13" spans="1:12" s="9" customFormat="1" ht="13.95" customHeight="1" thickBot="1">
       <c r="A13" s="92"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="115"/>
+      <c r="E13" s="113"/>
       <c r="F13" s="127"/>
       <c r="G13" s="127"/>
       <c r="H13" s="127"/>
       <c r="I13" s="127"/>
       <c r="J13" s="127"/>
       <c r="K13" s="127"/>
       <c r="L13" s="129"/>
     </row>
     <row r="14" spans="1:12" ht="13.8">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="71"/>
       <c r="E14" s="63"/>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" ht="13.8">
-      <c r="A15" s="122" t="s">
+      <c r="A15" s="120" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="77" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="1">
         <v>67</v>
       </c>
       <c r="F15" s="1">
         <v>33</v>
       </c>
       <c r="G15" s="1">
         <v>32</v>
       </c>
       <c r="H15" s="1">
         <v>12</v>
       </c>
       <c r="I15" s="1">
         <v>13</v>
       </c>
       <c r="J15" s="1">
         <v>6</v>
       </c>
       <c r="K15" s="1">
         <v>4</v>
       </c>
       <c r="L15" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="13.8">
-      <c r="A16" s="117"/>
+      <c r="A16" s="115"/>
       <c r="B16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="77" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="1">
         <v>63</v>
       </c>
       <c r="F16" s="1">
         <v>35</v>
       </c>
       <c r="G16" s="1">
         <v>28</v>
       </c>
       <c r="H16" s="1">
         <v>11</v>
       </c>
       <c r="I16" s="1">
         <v>12</v>
       </c>
       <c r="J16" s="1">
         <v>5</v>
       </c>
       <c r="K16" s="1">
         <v>3</v>
       </c>
       <c r="L16" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="13.8">
-      <c r="A17" s="117"/>
+      <c r="A17" s="115"/>
       <c r="B17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="77" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>65</v>
       </c>
       <c r="F17" s="1">
         <v>32</v>
       </c>
       <c r="G17" s="1">
         <v>33</v>
       </c>
       <c r="H17" s="1">
         <v>12</v>
       </c>
       <c r="I17" s="1">
         <v>14</v>
       </c>
       <c r="J17" s="1">
         <v>7</v>
       </c>
       <c r="K17" s="1">
         <v>3</v>
       </c>
       <c r="L17" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="13.8">
-      <c r="A18" s="117"/>
+      <c r="A18" s="115"/>
       <c r="B18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="77" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>75</v>
       </c>
       <c r="F18" s="1">
         <v>36</v>
       </c>
       <c r="G18" s="1">
         <v>39</v>
       </c>
       <c r="H18" s="1">
         <v>18</v>
       </c>
       <c r="I18" s="1">
         <v>13</v>
       </c>
       <c r="J18" s="1">
         <v>8</v>
       </c>
       <c r="K18" s="1">
         <v>4</v>
       </c>
       <c r="L18" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="13.8">
-      <c r="A19" s="117"/>
+      <c r="A19" s="115"/>
       <c r="B19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="77" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1">
         <v>67</v>
       </c>
       <c r="F19" s="1">
         <v>32</v>
       </c>
       <c r="G19" s="1">
         <v>34</v>
       </c>
       <c r="H19" s="1">
         <v>12</v>
       </c>
       <c r="I19" s="1">
         <v>13</v>
       </c>
       <c r="J19" s="1">
         <v>9</v>
       </c>
       <c r="K19" s="1">
         <v>5</v>
       </c>
       <c r="L19" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="13.8">
-      <c r="A20" s="117"/>
+      <c r="A20" s="115"/>
       <c r="B20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="77" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>64</v>
       </c>
       <c r="F20" s="1">
         <v>34</v>
       </c>
       <c r="G20" s="1">
         <v>28</v>
       </c>
       <c r="H20" s="1">
         <v>10</v>
       </c>
       <c r="I20" s="1">
         <v>10</v>
       </c>
       <c r="J20" s="1">
         <v>8</v>
       </c>
       <c r="K20" s="1">
         <v>5</v>
       </c>
       <c r="L20" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="13.8">
-      <c r="A21" s="117"/>
+      <c r="A21" s="115"/>
       <c r="B21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="1">
         <v>59</v>
       </c>
       <c r="F21" s="1">
         <v>33</v>
       </c>
       <c r="G21" s="1">
         <v>26</v>
       </c>
       <c r="H21" s="1">
         <v>10</v>
       </c>
       <c r="I21" s="1">
         <v>10</v>
       </c>
       <c r="J21" s="1">
         <v>6</v>
       </c>
       <c r="K21" s="1">
         <v>3</v>
       </c>
       <c r="L21" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="13.8">
-      <c r="A22" s="117"/>
+      <c r="A22" s="115"/>
       <c r="B22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="1">
         <v>53</v>
       </c>
       <c r="F22" s="1">
         <v>30</v>
       </c>
       <c r="G22" s="1">
         <v>23</v>
       </c>
       <c r="H22" s="1">
         <v>7</v>
       </c>
       <c r="I22" s="1">
         <v>9</v>
       </c>
       <c r="J22" s="1">
         <v>7</v>
       </c>
       <c r="K22" s="1">
         <v>4</v>
       </c>
       <c r="L22" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="13.8">
-      <c r="A23" s="117"/>
+      <c r="A23" s="115"/>
       <c r="B23" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>57</v>
       </c>
       <c r="F23" s="1">
         <v>32</v>
       </c>
       <c r="G23" s="1">
         <v>25</v>
       </c>
       <c r="H23" s="1">
         <v>9</v>
       </c>
       <c r="I23" s="1">
         <v>11</v>
       </c>
       <c r="J23" s="1">
         <v>5</v>
       </c>
       <c r="K23" s="1">
         <v>3</v>
       </c>
       <c r="L23" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="13.8">
-      <c r="A24" s="123" t="s">
+      <c r="A24" s="121" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="77" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="1">
         <v>68</v>
       </c>
       <c r="F24" s="1">
         <v>37</v>
       </c>
       <c r="G24" s="1">
         <v>31</v>
       </c>
       <c r="H24" s="1">
         <v>12</v>
       </c>
       <c r="I24" s="1">
         <v>12</v>
       </c>
       <c r="J24" s="1">
         <v>7</v>
       </c>
       <c r="K24" s="1">
         <v>4</v>
       </c>
       <c r="L24" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="13.8">
-      <c r="A25" s="124"/>
+      <c r="A25" s="122"/>
       <c r="B25" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="77" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="1">
         <v>84</v>
       </c>
       <c r="F25" s="1">
         <v>40</v>
       </c>
       <c r="G25" s="1">
         <v>43</v>
       </c>
       <c r="H25" s="1">
         <v>19</v>
       </c>
       <c r="I25" s="1">
         <v>15</v>
       </c>
       <c r="J25" s="1">
         <v>9</v>
       </c>
       <c r="K25" s="1">
         <v>5</v>
       </c>
       <c r="L25" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="13.8">
-      <c r="A26" s="124"/>
+      <c r="A26" s="122"/>
       <c r="B26" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="77" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="1">
         <v>82</v>
       </c>
       <c r="F26" s="1">
         <v>46</v>
       </c>
       <c r="G26" s="1">
         <v>36</v>
       </c>
       <c r="H26" s="1">
         <v>11</v>
       </c>
       <c r="I26" s="1">
         <v>16</v>
       </c>
       <c r="J26" s="1">
         <v>9</v>
       </c>
       <c r="K26" s="1">
         <v>5</v>
       </c>
       <c r="L26" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="13.8">
-      <c r="A27" s="124"/>
+      <c r="A27" s="122"/>
       <c r="B27" s="41" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="77" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="1">
         <v>91</v>
       </c>
       <c r="F27" s="1">
         <v>46</v>
       </c>
       <c r="G27" s="1">
         <v>44</v>
       </c>
       <c r="H27" s="1">
         <v>16</v>
       </c>
       <c r="I27" s="1">
         <v>16</v>
       </c>
       <c r="J27" s="1">
         <v>12</v>
       </c>
       <c r="K27" s="1">
         <v>8</v>
       </c>
       <c r="L27" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="13.8">
-      <c r="A28" s="124"/>
+      <c r="A28" s="122"/>
       <c r="B28" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="77" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="1">
         <v>94</v>
       </c>
       <c r="F28" s="1">
         <v>47</v>
       </c>
       <c r="G28" s="1">
         <v>47</v>
       </c>
       <c r="H28" s="1">
         <v>19</v>
       </c>
       <c r="I28" s="1">
         <v>17</v>
       </c>
       <c r="J28" s="1">
         <v>11</v>
       </c>
       <c r="K28" s="1">
         <v>7</v>
       </c>
       <c r="L28" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="13.8">
-      <c r="A29" s="124"/>
+      <c r="A29" s="122"/>
       <c r="B29" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="77" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="1">
         <v>95</v>
       </c>
       <c r="F29" s="1">
         <v>48</v>
       </c>
       <c r="G29" s="1">
         <v>47</v>
       </c>
       <c r="H29" s="1">
         <v>18</v>
       </c>
       <c r="I29" s="1">
         <v>16</v>
       </c>
       <c r="J29" s="1">
         <v>13</v>
       </c>
       <c r="K29" s="1">
         <v>8</v>
       </c>
       <c r="L29" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="13.8">
-      <c r="A30" s="124"/>
+      <c r="A30" s="122"/>
       <c r="B30" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="1">
         <v>124</v>
       </c>
       <c r="F30" s="1">
         <v>54</v>
       </c>
       <c r="G30" s="1">
         <v>71</v>
       </c>
       <c r="H30" s="1">
         <v>25</v>
       </c>
       <c r="I30" s="1">
         <v>28</v>
       </c>
       <c r="J30" s="1">
         <v>18</v>
       </c>
       <c r="K30" s="1">
         <v>11</v>
       </c>
       <c r="L30" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="13.8">
-      <c r="A31" s="124"/>
+      <c r="A31" s="122"/>
       <c r="B31" s="78" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="1">
         <v>128</v>
       </c>
       <c r="F31" s="1">
         <v>50</v>
       </c>
       <c r="G31" s="1">
         <v>77</v>
       </c>
       <c r="H31" s="1">
         <v>36</v>
       </c>
       <c r="I31" s="1">
         <v>23</v>
       </c>
       <c r="J31" s="1">
         <v>18</v>
       </c>
       <c r="K31" s="1">
         <v>10</v>
       </c>
       <c r="L31" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="13.8">
-      <c r="A32" s="124"/>
+      <c r="A32" s="122"/>
       <c r="B32" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="1">
         <v>123</v>
       </c>
       <c r="F32" s="1">
         <v>54</v>
       </c>
       <c r="G32" s="1">
         <v>69</v>
       </c>
       <c r="H32" s="1">
         <v>23</v>
       </c>
       <c r="I32" s="1">
         <v>26</v>
       </c>
       <c r="J32" s="1">
         <v>20</v>
       </c>
       <c r="K32" s="1">
         <v>11</v>
       </c>
       <c r="L32" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="13.8">
-      <c r="A33" s="124"/>
+      <c r="A33" s="122"/>
       <c r="B33" s="78" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="1">
         <v>121</v>
       </c>
       <c r="F33" s="1">
         <v>52</v>
       </c>
       <c r="G33" s="1">
         <v>69</v>
       </c>
       <c r="H33" s="1">
         <v>30</v>
       </c>
       <c r="I33" s="1">
         <v>20</v>
       </c>
       <c r="J33" s="1">
         <v>19</v>
       </c>
       <c r="K33" s="1">
         <v>11</v>
       </c>
       <c r="L33" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="13.8">
-      <c r="A34" s="124"/>
+      <c r="A34" s="122"/>
       <c r="B34" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="1">
         <v>125</v>
       </c>
       <c r="F34" s="1">
         <v>59</v>
       </c>
       <c r="G34" s="1">
         <v>65</v>
       </c>
       <c r="H34" s="1">
         <v>22</v>
       </c>
       <c r="I34" s="1">
         <v>21</v>
       </c>
       <c r="J34" s="1">
         <v>22</v>
       </c>
       <c r="K34" s="1">
         <v>13</v>
       </c>
       <c r="L34" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="14.4" thickBot="1">
-      <c r="A35" s="125"/>
+      <c r="A35" s="123"/>
       <c r="B35" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="66" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="81" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="1">
         <v>134</v>
       </c>
       <c r="F35" s="1">
         <v>51</v>
       </c>
       <c r="G35" s="1">
         <v>78</v>
       </c>
       <c r="H35" s="1">
         <v>31</v>
       </c>
       <c r="I35" s="1">
         <v>20</v>
       </c>
       <c r="J35" s="1">
         <v>27</v>
       </c>
       <c r="K35" s="1">
         <v>14</v>
       </c>
       <c r="L35" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="13.8">
-      <c r="A36" s="116" t="s">
+      <c r="A36" s="114" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>143</v>
       </c>
       <c r="F36" s="1">
         <v>55</v>
       </c>
       <c r="G36" s="1">
         <v>80</v>
       </c>
       <c r="H36" s="1">
         <v>21</v>
       </c>
       <c r="I36" s="1">
         <v>25</v>
       </c>
       <c r="J36" s="1">
         <v>34</v>
       </c>
       <c r="K36" s="1">
         <v>20</v>
       </c>
       <c r="L36" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="13.8">
-      <c r="A37" s="117"/>
+      <c r="A37" s="115"/>
       <c r="B37" s="43">
         <v>2002</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="11">
         <v>148</v>
       </c>
       <c r="F37" s="1">
         <v>62</v>
       </c>
       <c r="G37" s="1">
         <v>78</v>
       </c>
       <c r="H37" s="1">
         <v>26</v>
       </c>
       <c r="I37" s="1">
         <v>21</v>
       </c>
       <c r="J37" s="1">
         <v>31</v>
       </c>
       <c r="K37" s="1">
         <v>18</v>
       </c>
       <c r="L37" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="13.8">
-      <c r="A38" s="117"/>
+      <c r="A38" s="115"/>
       <c r="B38" s="45"/>
       <c r="C38" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="11">
         <v>139</v>
       </c>
       <c r="F38" s="1">
         <v>58</v>
       </c>
       <c r="G38" s="1">
         <v>80</v>
       </c>
       <c r="H38" s="1">
         <v>29</v>
       </c>
       <c r="I38" s="1">
         <v>24</v>
       </c>
       <c r="J38" s="1">
         <v>27</v>
       </c>
       <c r="K38" s="1">
         <v>15</v>
       </c>
       <c r="L38" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="13.8">
-      <c r="A39" s="117"/>
+      <c r="A39" s="115"/>
       <c r="B39" s="45"/>
       <c r="C39" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>128</v>
       </c>
       <c r="F39" s="1">
         <v>47</v>
       </c>
       <c r="G39" s="1">
         <v>80</v>
       </c>
       <c r="H39" s="1">
         <v>27</v>
       </c>
       <c r="I39" s="1">
         <v>26</v>
       </c>
       <c r="J39" s="1">
         <v>27</v>
       </c>
       <c r="K39" s="1">
         <v>14</v>
       </c>
       <c r="L39" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="13.8">
-      <c r="A40" s="117"/>
+      <c r="A40" s="115"/>
       <c r="B40" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="11">
         <v>141</v>
       </c>
       <c r="F40" s="1">
         <v>61</v>
       </c>
       <c r="G40" s="1">
         <v>79</v>
       </c>
       <c r="H40" s="1">
         <v>21</v>
       </c>
       <c r="I40" s="1">
         <v>25</v>
       </c>
       <c r="J40" s="1">
         <v>33</v>
       </c>
       <c r="K40" s="1">
         <v>17</v>
       </c>
       <c r="L40" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="13.8">
-      <c r="A41" s="117"/>
+      <c r="A41" s="115"/>
       <c r="B41" s="43">
         <v>2003</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="11">
         <v>144</v>
       </c>
       <c r="F41" s="1">
         <v>64</v>
       </c>
       <c r="G41" s="1">
         <v>80</v>
       </c>
       <c r="H41" s="1">
         <v>24</v>
       </c>
       <c r="I41" s="1">
         <v>18</v>
       </c>
       <c r="J41" s="1">
         <v>38</v>
       </c>
       <c r="K41" s="1">
         <v>21</v>
       </c>
       <c r="L41" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="13.8">
-      <c r="A42" s="117"/>
+      <c r="A42" s="115"/>
       <c r="B42" s="45"/>
       <c r="C42" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>132</v>
       </c>
       <c r="F42" s="1">
         <v>53</v>
       </c>
       <c r="G42" s="1">
         <v>78</v>
       </c>
       <c r="H42" s="1">
         <v>28</v>
       </c>
       <c r="I42" s="1">
         <v>17</v>
       </c>
       <c r="J42" s="1">
         <v>33</v>
       </c>
       <c r="K42" s="1">
         <v>17</v>
       </c>
       <c r="L42" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="13.8">
-      <c r="A43" s="117"/>
+      <c r="A43" s="115"/>
       <c r="B43" s="46"/>
       <c r="C43" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="11">
         <v>123</v>
       </c>
       <c r="F43" s="1">
         <v>41</v>
       </c>
       <c r="G43" s="1">
         <v>81</v>
       </c>
       <c r="H43" s="1">
         <v>23</v>
       </c>
       <c r="I43" s="1">
         <v>27</v>
       </c>
       <c r="J43" s="1">
         <v>31</v>
       </c>
       <c r="K43" s="1">
         <v>18</v>
       </c>
       <c r="L43" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="13.8">
-      <c r="A44" s="117"/>
+      <c r="A44" s="115"/>
       <c r="B44" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="11">
         <v>126</v>
       </c>
       <c r="F44" s="1">
         <v>55</v>
       </c>
       <c r="G44" s="1">
         <v>71</v>
       </c>
       <c r="H44" s="1">
         <v>21</v>
       </c>
       <c r="I44" s="1">
         <v>22</v>
       </c>
       <c r="J44" s="1">
         <v>28</v>
       </c>
       <c r="K44" s="1">
         <v>15</v>
       </c>
       <c r="L44" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="117"/>
+      <c r="A45" s="115"/>
       <c r="B45" s="43">
         <v>2004</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="11">
         <v>126</v>
       </c>
       <c r="F45" s="1">
         <v>61</v>
       </c>
       <c r="G45" s="1">
         <v>63</v>
       </c>
       <c r="H45" s="1">
         <v>18</v>
       </c>
       <c r="I45" s="1">
         <v>17</v>
       </c>
       <c r="J45" s="1">
         <v>28</v>
       </c>
       <c r="K45" s="1">
         <v>14</v>
       </c>
       <c r="L45" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="117"/>
+      <c r="A46" s="115"/>
       <c r="B46" s="45"/>
       <c r="C46" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="11">
         <v>122</v>
       </c>
       <c r="F46" s="1">
         <v>49</v>
       </c>
       <c r="G46" s="1">
         <v>73</v>
       </c>
       <c r="H46" s="1">
         <v>26</v>
       </c>
       <c r="I46" s="1">
         <v>18</v>
       </c>
       <c r="J46" s="1">
         <v>29</v>
       </c>
       <c r="K46" s="1">
         <v>16</v>
       </c>
       <c r="L46" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="13.8">
-      <c r="A47" s="117"/>
+      <c r="A47" s="115"/>
       <c r="B47" s="45"/>
       <c r="C47" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="11">
         <v>110</v>
       </c>
       <c r="F47" s="1">
         <v>41</v>
       </c>
       <c r="G47" s="1">
         <v>68</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
         <v>21</v>
       </c>
       <c r="J47" s="1">
         <v>28</v>
       </c>
       <c r="K47" s="1">
         <v>13</v>
       </c>
       <c r="L47" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="13.8">
-      <c r="A48" s="117"/>
+      <c r="A48" s="115"/>
       <c r="B48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="11">
         <v>117</v>
       </c>
       <c r="F48" s="1">
         <v>52</v>
       </c>
       <c r="G48" s="1">
         <v>65</v>
       </c>
       <c r="H48" s="1">
         <v>22</v>
       </c>
       <c r="I48" s="1">
         <v>17</v>
       </c>
       <c r="J48" s="1">
         <v>26</v>
       </c>
       <c r="K48" s="1">
         <v>14</v>
       </c>
       <c r="L48" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="13.8">
-      <c r="A49" s="117"/>
+      <c r="A49" s="115"/>
       <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="11">
         <v>118</v>
       </c>
       <c r="F49" s="1">
         <v>59</v>
       </c>
       <c r="G49" s="1">
         <v>58</v>
       </c>
       <c r="H49" s="1">
         <v>19</v>
       </c>
       <c r="I49" s="1">
         <v>15</v>
       </c>
       <c r="J49" s="1">
         <v>24</v>
       </c>
       <c r="K49" s="1">
         <v>12</v>
       </c>
       <c r="L49" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="13.8">
-      <c r="A50" s="117"/>
+      <c r="A50" s="115"/>
       <c r="B50" s="45"/>
       <c r="C50" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E50" s="11">
         <v>116</v>
       </c>
       <c r="F50" s="1">
         <v>49</v>
       </c>
       <c r="G50" s="1">
         <v>67</v>
       </c>
       <c r="H50" s="1">
         <v>22</v>
       </c>
       <c r="I50" s="1">
         <v>17</v>
       </c>
       <c r="J50" s="1">
         <v>28</v>
       </c>
       <c r="K50" s="1">
         <v>14</v>
       </c>
       <c r="L50" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="13.95" customHeight="1">
-      <c r="A51" s="112" t="s">
+      <c r="A51" s="124" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="11">
         <v>114</v>
       </c>
       <c r="F51" s="1">
         <v>45</v>
       </c>
       <c r="G51" s="1">
         <v>66</v>
       </c>
       <c r="H51" s="1">
         <v>21</v>
       </c>
       <c r="I51" s="1">
         <v>23</v>
       </c>
       <c r="J51" s="1">
         <v>22</v>
       </c>
       <c r="K51" s="1">
         <v>11</v>
       </c>
       <c r="L51" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="13.8">
-      <c r="A52" s="112"/>
+      <c r="A52" s="124"/>
       <c r="B52" s="49" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="59" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="11">
         <v>106</v>
       </c>
       <c r="F52" s="1">
         <v>45</v>
       </c>
       <c r="G52" s="1">
         <v>59</v>
       </c>
       <c r="H52" s="1">
         <v>18</v>
       </c>
       <c r="I52" s="1">
         <v>19</v>
       </c>
       <c r="J52" s="1">
         <v>22</v>
       </c>
       <c r="K52" s="1">
         <v>12</v>
       </c>
       <c r="L52" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="13.8">
-      <c r="A53" s="112"/>
+      <c r="A53" s="124"/>
       <c r="B53" s="51">
         <v>2006</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="60" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="11">
         <v>113</v>
       </c>
       <c r="F53" s="1">
         <v>60</v>
       </c>
       <c r="G53" s="1">
         <v>51</v>
       </c>
       <c r="H53" s="1">
         <v>17</v>
       </c>
       <c r="I53" s="1">
         <v>13</v>
       </c>
       <c r="J53" s="1">
         <v>21</v>
       </c>
       <c r="K53" s="1">
         <v>10</v>
       </c>
       <c r="L53" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="13.8">
-      <c r="A54" s="112"/>
+      <c r="A54" s="124"/>
       <c r="B54" s="53"/>
       <c r="C54" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="60" t="s">
         <v>36</v>
       </c>
       <c r="E54" s="11">
         <v>109</v>
       </c>
       <c r="F54" s="1">
         <v>50</v>
       </c>
       <c r="G54" s="1">
         <v>59</v>
       </c>
       <c r="H54" s="1">
         <v>25</v>
       </c>
       <c r="I54" s="1">
         <v>14</v>
       </c>
       <c r="J54" s="1">
         <v>20</v>
       </c>
       <c r="K54" s="1">
         <v>8</v>
       </c>
       <c r="L54" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="13.8">
-      <c r="A55" s="112"/>
+      <c r="A55" s="124"/>
       <c r="B55" s="53"/>
       <c r="C55" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="60" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="11">
         <v>99</v>
       </c>
       <c r="F55" s="1">
         <v>41</v>
       </c>
       <c r="G55" s="1">
         <v>57</v>
       </c>
       <c r="H55" s="1">
         <v>17</v>
       </c>
       <c r="I55" s="1">
         <v>18</v>
       </c>
       <c r="J55" s="1">
         <v>22</v>
       </c>
       <c r="K55" s="1">
         <v>12</v>
       </c>
       <c r="L55" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="13.8">
-      <c r="A56" s="112"/>
+      <c r="A56" s="124"/>
       <c r="B56" s="41" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>108</v>
       </c>
       <c r="F56" s="1">
         <v>48</v>
       </c>
       <c r="G56" s="1">
         <v>59</v>
       </c>
       <c r="H56" s="1">
         <v>18</v>
       </c>
       <c r="I56" s="1">
         <v>19</v>
       </c>
       <c r="J56" s="1">
         <v>22</v>
       </c>
       <c r="K56" s="1">
         <v>11</v>
       </c>
       <c r="L56" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="13.8">
-      <c r="A57" s="112"/>
+      <c r="A57" s="124"/>
       <c r="B57" s="43">
         <v>2007</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="11">
         <v>102</v>
       </c>
       <c r="F57" s="1">
         <v>55</v>
       </c>
       <c r="G57" s="1">
         <v>46</v>
       </c>
       <c r="H57" s="1">
         <v>14</v>
       </c>
       <c r="I57" s="1">
         <v>12</v>
       </c>
       <c r="J57" s="1">
         <v>20</v>
       </c>
       <c r="K57" s="1">
         <v>10</v>
       </c>
       <c r="L57" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="112"/>
+      <c r="A58" s="124"/>
       <c r="B58" s="45"/>
       <c r="C58" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="11">
         <v>103</v>
       </c>
       <c r="F58" s="1">
         <v>44</v>
       </c>
       <c r="G58" s="1">
         <v>57</v>
       </c>
       <c r="H58" s="1">
         <v>17</v>
       </c>
       <c r="I58" s="1">
         <v>20</v>
       </c>
       <c r="J58" s="1">
         <v>20</v>
       </c>
       <c r="K58" s="1">
         <v>11</v>
       </c>
       <c r="L58" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="13.8">
-      <c r="A59" s="112"/>
+      <c r="A59" s="124"/>
       <c r="B59" s="45"/>
       <c r="C59" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="11">
         <v>100</v>
       </c>
       <c r="F59" s="1">
         <v>43</v>
       </c>
       <c r="G59" s="1">
         <v>56</v>
       </c>
       <c r="H59" s="1">
         <v>17</v>
       </c>
       <c r="I59" s="1">
         <v>16</v>
       </c>
       <c r="J59" s="1">
         <v>23</v>
       </c>
       <c r="K59" s="1">
         <v>13</v>
       </c>
       <c r="L59" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="13.8">
-      <c r="A60" s="112"/>
+      <c r="A60" s="124"/>
       <c r="B60" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="11">
         <v>105</v>
       </c>
       <c r="F60" s="1">
         <v>50</v>
       </c>
       <c r="G60" s="1">
         <v>54</v>
       </c>
       <c r="H60" s="1">
         <v>17</v>
       </c>
       <c r="I60" s="1">
         <v>15</v>
       </c>
       <c r="J60" s="1">
         <v>22</v>
       </c>
       <c r="K60" s="1">
         <v>10</v>
       </c>
       <c r="L60" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="13.8">
-      <c r="A61" s="112"/>
+      <c r="A61" s="124"/>
       <c r="B61" s="43">
         <v>2008</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="11">
         <v>110</v>
       </c>
       <c r="F61" s="1">
         <v>53</v>
       </c>
       <c r="G61" s="1">
         <v>55</v>
       </c>
       <c r="H61" s="1">
         <v>18</v>
       </c>
       <c r="I61" s="1">
         <v>11</v>
       </c>
       <c r="J61" s="1">
         <v>26</v>
       </c>
       <c r="K61" s="1">
         <v>14</v>
       </c>
       <c r="L61" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="13.8">
-      <c r="A62" s="112"/>
+      <c r="A62" s="124"/>
       <c r="B62" s="45"/>
       <c r="C62" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="11">
         <v>109</v>
       </c>
       <c r="F62" s="1">
         <v>50</v>
       </c>
       <c r="G62" s="1">
         <v>58</v>
       </c>
       <c r="H62" s="1">
         <v>21</v>
       </c>
       <c r="I62" s="1">
         <v>15</v>
       </c>
       <c r="J62" s="1">
         <v>22</v>
       </c>
       <c r="K62" s="1">
         <v>10</v>
       </c>
       <c r="L62" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="13.8">
-      <c r="A63" s="112"/>
+      <c r="A63" s="124"/>
       <c r="B63" s="45"/>
       <c r="C63" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D63" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="11">
         <v>101</v>
       </c>
       <c r="F63" s="1">
         <v>45</v>
       </c>
       <c r="G63" s="1">
         <v>56</v>
       </c>
       <c r="H63" s="1">
         <v>17</v>
       </c>
       <c r="I63" s="1">
         <v>14</v>
       </c>
       <c r="J63" s="1">
         <v>25</v>
       </c>
       <c r="K63" s="1">
         <v>15</v>
       </c>
       <c r="L63" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="13.8">
-      <c r="A64" s="112"/>
+      <c r="A64" s="124"/>
       <c r="B64" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="11">
         <v>124</v>
       </c>
       <c r="F64" s="1">
         <v>61</v>
       </c>
       <c r="G64" s="1">
         <v>63</v>
       </c>
       <c r="H64" s="1">
         <v>18</v>
       </c>
       <c r="I64" s="1">
         <v>19</v>
       </c>
       <c r="J64" s="1">
         <v>26</v>
       </c>
       <c r="K64" s="1">
         <v>12</v>
       </c>
       <c r="L64" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="13.8">
-      <c r="A65" s="112"/>
+      <c r="A65" s="124"/>
       <c r="B65" s="43">
         <v>2009</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E65" s="11">
         <v>136</v>
       </c>
       <c r="F65" s="1">
         <v>67</v>
       </c>
       <c r="G65" s="1">
         <v>70</v>
       </c>
       <c r="H65" s="1">
         <v>23</v>
       </c>
       <c r="I65" s="1">
         <v>18</v>
       </c>
       <c r="J65" s="1">
         <v>29</v>
       </c>
       <c r="K65" s="1">
         <v>17</v>
       </c>
       <c r="L65" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="13.8">
-      <c r="A66" s="112"/>
+      <c r="A66" s="124"/>
       <c r="B66" s="45"/>
       <c r="C66" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="11">
         <v>142</v>
       </c>
       <c r="F66" s="1">
         <v>59</v>
       </c>
       <c r="G66" s="1">
         <v>83</v>
       </c>
       <c r="H66" s="1">
         <v>29</v>
       </c>
       <c r="I66" s="1">
         <v>30</v>
       </c>
       <c r="J66" s="1">
         <v>24</v>
       </c>
       <c r="K66" s="1">
         <v>13</v>
       </c>
       <c r="L66" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="13.8">
-      <c r="A67" s="112"/>
+      <c r="A67" s="124"/>
       <c r="B67" s="45"/>
       <c r="C67" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="11">
         <v>129</v>
       </c>
       <c r="F67" s="1">
         <v>49</v>
       </c>
       <c r="G67" s="1">
         <v>81</v>
       </c>
       <c r="H67" s="1">
         <v>22</v>
       </c>
       <c r="I67" s="1">
         <v>32</v>
       </c>
       <c r="J67" s="1">
         <v>27</v>
       </c>
       <c r="K67" s="1">
         <v>15</v>
       </c>
       <c r="L67" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="13.8">
-      <c r="A68" s="112"/>
+      <c r="A68" s="124"/>
       <c r="B68" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="11">
         <v>124</v>
       </c>
       <c r="F68" s="1">
         <v>47</v>
       </c>
       <c r="G68" s="1">
         <v>76</v>
       </c>
       <c r="H68" s="1">
         <v>21</v>
       </c>
       <c r="I68" s="1">
         <v>25</v>
       </c>
       <c r="J68" s="1">
         <v>30</v>
       </c>
       <c r="K68" s="1">
         <v>17</v>
       </c>
       <c r="L68" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="13.8">
-      <c r="A69" s="112"/>
+      <c r="A69" s="124"/>
       <c r="B69" s="43">
         <v>2010</v>
       </c>
       <c r="C69" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="11">
         <v>135</v>
       </c>
       <c r="F69" s="1">
         <v>57</v>
       </c>
       <c r="G69" s="1">
         <v>73</v>
       </c>
       <c r="H69" s="1">
         <v>24</v>
       </c>
       <c r="I69" s="1">
         <v>17</v>
       </c>
       <c r="J69" s="1">
         <v>32</v>
       </c>
       <c r="K69" s="1">
         <v>18</v>
       </c>
       <c r="L69" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="13.8">
-      <c r="A70" s="112"/>
+      <c r="A70" s="124"/>
       <c r="B70" s="45"/>
       <c r="C70" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="11">
         <v>129</v>
       </c>
       <c r="F70" s="1">
         <v>41</v>
       </c>
       <c r="G70" s="1">
         <v>85</v>
       </c>
       <c r="H70" s="1">
         <v>29</v>
       </c>
       <c r="I70" s="1">
         <v>21</v>
       </c>
       <c r="J70" s="1">
         <v>35</v>
       </c>
       <c r="K70" s="1">
         <v>20</v>
       </c>
       <c r="L70" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="13.8">
-      <c r="A71" s="112"/>
+      <c r="A71" s="124"/>
       <c r="B71" s="46"/>
       <c r="C71" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="11">
         <v>118</v>
       </c>
       <c r="F71" s="1">
         <v>40</v>
       </c>
       <c r="G71" s="1">
         <v>77</v>
       </c>
       <c r="H71" s="1">
         <v>21</v>
       </c>
       <c r="I71" s="1">
         <v>23</v>
       </c>
       <c r="J71" s="1">
         <v>33</v>
       </c>
       <c r="K71" s="1">
         <v>19</v>
       </c>
       <c r="L71" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="13.8">
-      <c r="A72" s="112"/>
+      <c r="A72" s="124"/>
       <c r="B72" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="27">
         <v>117</v>
       </c>
       <c r="F72" s="27">
         <v>43</v>
       </c>
       <c r="G72" s="27">
         <v>75</v>
       </c>
       <c r="H72" s="27">
         <v>19</v>
       </c>
       <c r="I72" s="27">
         <v>21</v>
       </c>
       <c r="J72" s="27">
         <v>35</v>
       </c>
       <c r="K72" s="27">
         <v>20</v>
       </c>
       <c r="L72" s="27">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="13.8">
-      <c r="A73" s="112"/>
+      <c r="A73" s="124"/>
       <c r="B73" s="43">
         <v>2011</v>
       </c>
       <c r="C73" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="27">
         <v>124</v>
       </c>
       <c r="F73" s="27">
         <v>56</v>
       </c>
       <c r="G73" s="27">
         <v>66</v>
       </c>
       <c r="H73" s="27">
         <v>19</v>
       </c>
       <c r="I73" s="27">
         <v>15</v>
       </c>
       <c r="J73" s="27">
         <v>32</v>
       </c>
       <c r="K73" s="27">
         <v>16</v>
       </c>
       <c r="L73" s="27">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="13.8">
-      <c r="A74" s="112"/>
+      <c r="A74" s="124"/>
       <c r="B74" s="45"/>
       <c r="C74" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E74" s="27">
         <v>115</v>
       </c>
       <c r="F74" s="27">
         <v>43</v>
       </c>
       <c r="G74" s="27">
         <v>70</v>
       </c>
       <c r="H74" s="27">
         <v>24</v>
       </c>
       <c r="I74" s="27">
         <v>17</v>
       </c>
       <c r="J74" s="27">
         <v>29</v>
       </c>
       <c r="K74" s="27">
         <v>15</v>
       </c>
       <c r="L74" s="27">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="13.8">
-      <c r="A75" s="112"/>
+      <c r="A75" s="124"/>
       <c r="B75" s="45"/>
       <c r="C75" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="11">
         <v>105</v>
       </c>
       <c r="F75" s="1">
         <v>36</v>
       </c>
       <c r="G75" s="1">
         <v>64</v>
       </c>
       <c r="H75" s="1">
         <v>15</v>
       </c>
       <c r="I75" s="1">
         <v>17</v>
       </c>
       <c r="J75" s="1">
         <v>32</v>
       </c>
       <c r="K75" s="1">
         <v>17</v>
       </c>
       <c r="L75" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="13.8">
-      <c r="A76" s="112"/>
+      <c r="A76" s="124"/>
       <c r="B76" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="11">
         <v>114</v>
       </c>
       <c r="F76" s="1">
         <v>43</v>
       </c>
       <c r="G76" s="1">
         <v>68</v>
       </c>
       <c r="H76" s="1">
         <v>18</v>
       </c>
       <c r="I76" s="1">
         <v>22</v>
       </c>
       <c r="J76" s="1">
         <v>28</v>
       </c>
       <c r="K76" s="1">
         <v>14</v>
       </c>
       <c r="L76" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="13.8">
-      <c r="A77" s="112"/>
+      <c r="A77" s="124"/>
       <c r="B77" s="43">
         <v>2012</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="11">
         <v>121</v>
       </c>
       <c r="F77" s="1">
         <v>54</v>
       </c>
       <c r="G77" s="1">
         <v>63</v>
       </c>
       <c r="H77" s="1">
         <v>19</v>
       </c>
       <c r="I77" s="1">
         <v>14</v>
       </c>
       <c r="J77" s="1">
         <v>30</v>
       </c>
       <c r="K77" s="1">
         <v>18</v>
       </c>
       <c r="L77" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="13.8">
-      <c r="A78" s="112"/>
+      <c r="A78" s="124"/>
       <c r="B78" s="45"/>
       <c r="C78" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="11">
         <v>109</v>
       </c>
       <c r="F78" s="1">
         <v>42</v>
       </c>
       <c r="G78" s="1">
         <v>64</v>
       </c>
       <c r="H78" s="1">
         <v>19</v>
       </c>
       <c r="I78" s="1">
         <v>17</v>
       </c>
       <c r="J78" s="1">
         <v>28</v>
       </c>
       <c r="K78" s="1">
         <v>15</v>
       </c>
       <c r="L78" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8">
-      <c r="A79" s="112"/>
+      <c r="A79" s="124"/>
       <c r="B79" s="46"/>
       <c r="C79" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E79" s="11">
         <v>102</v>
       </c>
       <c r="F79" s="1">
         <v>41</v>
       </c>
       <c r="G79" s="1">
         <v>58</v>
       </c>
       <c r="H79" s="1">
         <v>14</v>
       </c>
       <c r="I79" s="1">
         <v>16</v>
       </c>
       <c r="J79" s="1">
         <v>28</v>
       </c>
       <c r="K79" s="1">
         <v>15</v>
       </c>
       <c r="L79" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8">
-      <c r="A80" s="112"/>
+      <c r="A80" s="124"/>
       <c r="B80" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="11">
         <v>103</v>
       </c>
       <c r="F80" s="1">
         <v>40</v>
       </c>
       <c r="G80" s="1">
         <v>59</v>
       </c>
       <c r="H80" s="1">
         <v>17</v>
       </c>
       <c r="I80" s="1">
         <v>13</v>
       </c>
       <c r="J80" s="1">
         <v>29</v>
       </c>
       <c r="K80" s="1">
         <v>13</v>
       </c>
       <c r="L80" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="13.8">
-      <c r="A81" s="112"/>
+      <c r="A81" s="124"/>
       <c r="B81" s="43">
         <v>2013</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="11">
         <v>112</v>
       </c>
       <c r="F81" s="1">
         <v>49</v>
       </c>
       <c r="G81" s="1">
         <v>60</v>
       </c>
       <c r="H81" s="1">
         <v>18</v>
       </c>
       <c r="I81" s="1">
         <v>14</v>
       </c>
       <c r="J81" s="1">
         <v>28</v>
       </c>
       <c r="K81" s="1">
         <v>16</v>
       </c>
       <c r="L81" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="13.8">
-      <c r="A82" s="112"/>
+      <c r="A82" s="124"/>
       <c r="B82" s="45"/>
       <c r="C82" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="11">
         <v>99</v>
       </c>
       <c r="F82" s="1">
         <v>35</v>
       </c>
       <c r="G82" s="1">
         <v>58</v>
       </c>
       <c r="H82" s="1">
         <v>18</v>
       </c>
       <c r="I82" s="1">
         <v>14</v>
       </c>
       <c r="J82" s="1">
         <v>25</v>
       </c>
       <c r="K82" s="1">
         <v>13</v>
       </c>
       <c r="L82" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="13.8">
-      <c r="A83" s="112"/>
+      <c r="A83" s="124"/>
       <c r="B83" s="46"/>
       <c r="C83" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E83" s="11">
         <v>98</v>
       </c>
       <c r="F83" s="1">
         <v>30</v>
       </c>
       <c r="G83" s="1">
         <v>64</v>
       </c>
       <c r="H83" s="1">
         <v>17</v>
       </c>
       <c r="I83" s="1">
         <v>18</v>
       </c>
       <c r="J83" s="1">
         <v>29</v>
       </c>
       <c r="K83" s="1">
         <v>14</v>
       </c>
       <c r="L83" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="13.8">
-      <c r="A84" s="112"/>
+      <c r="A84" s="124"/>
       <c r="B84" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="11">
         <v>94</v>
       </c>
       <c r="F84" s="1">
         <v>40</v>
       </c>
       <c r="G84" s="1">
         <v>51</v>
       </c>
       <c r="H84" s="1">
         <v>13</v>
       </c>
       <c r="I84" s="1">
         <v>13</v>
       </c>
       <c r="J84" s="1">
         <v>25</v>
       </c>
       <c r="K84" s="1">
         <v>13</v>
       </c>
       <c r="L84" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="13.8">
-      <c r="A85" s="112"/>
+      <c r="A85" s="124"/>
       <c r="B85" s="43">
         <v>2014</v>
       </c>
       <c r="C85" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="11">
         <v>103</v>
       </c>
       <c r="F85" s="1">
         <v>45</v>
       </c>
       <c r="G85" s="1">
         <v>54</v>
       </c>
       <c r="H85" s="1">
         <v>17</v>
       </c>
       <c r="I85" s="1">
         <v>13</v>
       </c>
       <c r="J85" s="1">
         <v>24</v>
       </c>
       <c r="K85" s="1">
         <v>12</v>
       </c>
       <c r="L85" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="13.8">
-      <c r="A86" s="112"/>
+      <c r="A86" s="124"/>
       <c r="B86" s="45"/>
       <c r="C86" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E86" s="11">
         <v>96</v>
       </c>
       <c r="F86" s="1">
         <v>39</v>
       </c>
       <c r="G86" s="1">
         <v>52</v>
       </c>
       <c r="H86" s="1">
         <v>19</v>
       </c>
       <c r="I86" s="1">
         <v>12</v>
       </c>
       <c r="J86" s="1">
         <v>21</v>
       </c>
       <c r="K86" s="1">
         <v>10</v>
       </c>
       <c r="L86" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="13.8">
-      <c r="A87" s="112"/>
+      <c r="A87" s="124"/>
       <c r="B87" s="46"/>
       <c r="C87" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E87" s="11">
         <v>86</v>
       </c>
       <c r="F87" s="1">
         <v>34</v>
       </c>
       <c r="G87" s="1">
         <v>49</v>
       </c>
       <c r="H87" s="1">
         <v>14</v>
       </c>
       <c r="I87" s="1">
         <v>14</v>
       </c>
       <c r="J87" s="1">
         <v>21</v>
       </c>
       <c r="K87" s="1">
         <v>12</v>
       </c>
       <c r="L87" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="13.8">
-      <c r="A88" s="112"/>
+      <c r="A88" s="124"/>
       <c r="B88" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E88" s="6">
         <v>88</v>
       </c>
       <c r="F88" s="5">
         <v>36</v>
       </c>
       <c r="G88" s="5">
         <v>49</v>
       </c>
       <c r="H88" s="5">
         <v>14</v>
       </c>
       <c r="I88" s="5">
         <v>13</v>
       </c>
       <c r="J88" s="5">
         <v>22</v>
       </c>
       <c r="K88" s="5">
         <v>11</v>
       </c>
       <c r="L88" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="13.8">
-      <c r="A89" s="112"/>
+      <c r="A89" s="124"/>
       <c r="B89" s="43">
         <v>2015</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="6">
         <v>94</v>
       </c>
       <c r="F89" s="5">
         <v>43</v>
       </c>
       <c r="G89" s="5">
         <v>48</v>
       </c>
       <c r="H89" s="5">
         <v>19</v>
       </c>
       <c r="I89" s="5">
         <v>11</v>
       </c>
       <c r="J89" s="5">
         <v>18</v>
       </c>
       <c r="K89" s="5">
         <v>9</v>
       </c>
       <c r="L89" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="13.8">
-      <c r="A90" s="112"/>
+      <c r="A90" s="124"/>
       <c r="B90" s="45"/>
       <c r="C90" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E90" s="6">
         <v>90</v>
       </c>
       <c r="F90" s="5">
         <v>39</v>
       </c>
       <c r="G90" s="5">
         <v>47</v>
       </c>
       <c r="H90" s="5">
         <v>20</v>
       </c>
       <c r="I90" s="5">
         <v>9</v>
       </c>
       <c r="J90" s="5">
         <v>17</v>
       </c>
       <c r="K90" s="5">
         <v>8</v>
       </c>
       <c r="L90" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="13.8">
-      <c r="A91" s="112"/>
+      <c r="A91" s="124"/>
       <c r="B91" s="46"/>
       <c r="C91" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E91" s="28">
         <v>79</v>
       </c>
       <c r="F91" s="26">
         <v>31</v>
       </c>
       <c r="G91" s="26">
         <v>44</v>
       </c>
       <c r="H91" s="26">
         <v>15</v>
       </c>
       <c r="I91" s="26">
         <v>14</v>
       </c>
       <c r="J91" s="26">
         <v>16</v>
       </c>
       <c r="K91" s="26">
         <v>7</v>
       </c>
       <c r="L91" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="13.8">
-      <c r="A92" s="112"/>
+      <c r="A92" s="124"/>
       <c r="B92" s="48" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E92" s="28">
         <v>81</v>
       </c>
       <c r="F92" s="26">
         <v>31</v>
       </c>
       <c r="G92" s="26">
         <v>46</v>
       </c>
       <c r="H92" s="26">
         <v>14</v>
       </c>
       <c r="I92" s="26">
         <v>13</v>
       </c>
       <c r="J92" s="26">
         <v>19</v>
       </c>
       <c r="K92" s="26">
         <v>9</v>
       </c>
       <c r="L92" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="13.8">
-      <c r="A93" s="112"/>
+      <c r="A93" s="124"/>
       <c r="B93" s="43">
         <v>2016</v>
       </c>
       <c r="C93" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E93" s="32">
         <v>92</v>
       </c>
       <c r="F93" s="25">
         <v>44</v>
       </c>
       <c r="G93" s="25">
         <v>44</v>
       </c>
       <c r="H93" s="25">
         <v>13</v>
       </c>
       <c r="I93" s="25">
         <v>11</v>
       </c>
       <c r="J93" s="25">
         <v>20</v>
       </c>
       <c r="K93" s="25">
         <v>8</v>
       </c>
       <c r="L93" s="25">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="13.8">
-      <c r="A94" s="112"/>
+      <c r="A94" s="124"/>
       <c r="B94" s="45"/>
       <c r="C94" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E94" s="32">
         <v>80</v>
       </c>
       <c r="F94" s="25">
         <v>31</v>
       </c>
       <c r="G94" s="25">
         <v>44</v>
       </c>
       <c r="H94" s="25">
         <v>17</v>
       </c>
       <c r="I94" s="25">
         <v>11</v>
       </c>
       <c r="J94" s="25">
         <v>17</v>
       </c>
       <c r="K94" s="25">
         <v>8</v>
       </c>
       <c r="L94" s="25">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="13.8">
-      <c r="A95" s="112"/>
+      <c r="A95" s="124"/>
       <c r="B95" s="46"/>
       <c r="C95" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E95" s="32">
         <v>75</v>
       </c>
       <c r="F95" s="25">
         <v>35</v>
       </c>
       <c r="G95" s="25">
         <v>36</v>
       </c>
       <c r="H95" s="25">
         <v>12</v>
       </c>
       <c r="I95" s="25">
         <v>11</v>
       </c>
       <c r="J95" s="25">
         <v>14</v>
       </c>
       <c r="K95" s="25">
         <v>7</v>
       </c>
       <c r="L95" s="25">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="13.8">
-      <c r="A96" s="112"/>
+      <c r="A96" s="124"/>
       <c r="B96" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E96" s="25">
         <v>76</v>
       </c>
       <c r="F96" s="25">
         <v>34</v>
       </c>
       <c r="G96" s="25">
         <v>40</v>
       </c>
       <c r="H96" s="25">
         <v>13</v>
       </c>
       <c r="I96" s="25">
         <v>9</v>
       </c>
       <c r="J96" s="25">
         <v>18</v>
       </c>
       <c r="K96" s="25">
         <v>8</v>
       </c>
       <c r="L96" s="25">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="13.8">
-      <c r="A97" s="112"/>
+      <c r="A97" s="124"/>
       <c r="B97" s="43">
         <v>2017</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="25">
         <v>87</v>
       </c>
       <c r="F97" s="25">
         <v>43</v>
       </c>
       <c r="G97" s="25">
         <v>41</v>
       </c>
       <c r="H97" s="25">
         <v>15</v>
       </c>
       <c r="I97" s="25">
         <v>9</v>
       </c>
       <c r="J97" s="25">
         <v>17</v>
       </c>
       <c r="K97" s="25">
         <v>8</v>
       </c>
       <c r="L97" s="25">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="13.8">
-      <c r="A98" s="112"/>
+      <c r="A98" s="124"/>
       <c r="B98" s="45"/>
       <c r="C98" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E98" s="28">
         <v>76</v>
       </c>
       <c r="F98" s="26">
         <v>30</v>
       </c>
       <c r="G98" s="26">
         <v>44</v>
       </c>
       <c r="H98" s="26">
         <v>16</v>
       </c>
       <c r="I98" s="26">
         <v>9</v>
       </c>
       <c r="J98" s="26">
         <v>19</v>
       </c>
       <c r="K98" s="26">
         <v>10</v>
       </c>
       <c r="L98" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="13.8">
-      <c r="A99" s="112"/>
+      <c r="A99" s="124"/>
       <c r="B99" s="46"/>
       <c r="C99" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E99" s="28">
         <v>73</v>
       </c>
       <c r="F99" s="26">
         <v>27</v>
       </c>
       <c r="G99" s="26">
         <v>44</v>
       </c>
       <c r="H99" s="26">
         <v>14</v>
       </c>
       <c r="I99" s="26">
         <v>14</v>
       </c>
       <c r="J99" s="26">
         <v>16</v>
       </c>
       <c r="K99" s="26">
         <v>8</v>
       </c>
       <c r="L99" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="13.8">
-      <c r="A100" s="112"/>
+      <c r="A100" s="124"/>
       <c r="B100" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="28">
         <v>69</v>
       </c>
       <c r="F100" s="26">
         <v>30</v>
       </c>
       <c r="G100" s="26">
         <v>38</v>
       </c>
       <c r="H100" s="26">
         <v>12</v>
       </c>
       <c r="I100" s="26">
         <v>9</v>
       </c>
       <c r="J100" s="26">
         <v>17</v>
       </c>
       <c r="K100" s="26">
         <v>10</v>
       </c>
       <c r="L100" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="13.8">
-      <c r="A101" s="112"/>
+      <c r="A101" s="124"/>
       <c r="B101" s="43">
         <v>2018</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="28">
         <v>71</v>
       </c>
       <c r="F101" s="26">
         <v>39</v>
       </c>
       <c r="G101" s="26">
         <v>32</v>
       </c>
       <c r="H101" s="26">
         <v>10</v>
       </c>
       <c r="I101" s="26">
         <v>7</v>
       </c>
       <c r="J101" s="26">
         <v>15</v>
       </c>
       <c r="K101" s="26">
         <v>8</v>
       </c>
       <c r="L101" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="13.8">
-      <c r="A102" s="112"/>
+      <c r="A102" s="124"/>
       <c r="B102" s="45"/>
       <c r="C102" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E102" s="28">
         <v>69</v>
       </c>
       <c r="F102" s="26">
         <v>31</v>
       </c>
       <c r="G102" s="26">
         <v>40</v>
       </c>
       <c r="H102" s="26">
         <v>15</v>
       </c>
       <c r="I102" s="26">
         <v>11</v>
       </c>
       <c r="J102" s="26">
         <v>14</v>
       </c>
       <c r="K102" s="26">
         <v>7</v>
       </c>
       <c r="L102" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="13.8">
-      <c r="A103" s="112"/>
+      <c r="A103" s="124"/>
       <c r="B103" s="46"/>
       <c r="C103" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E103" s="28">
         <v>62</v>
       </c>
       <c r="F103" s="26">
         <v>27</v>
       </c>
       <c r="G103" s="26">
         <v>36</v>
       </c>
       <c r="H103" s="26">
         <v>9</v>
       </c>
       <c r="I103" s="26">
         <v>14</v>
       </c>
       <c r="J103" s="26">
         <v>13</v>
       </c>
       <c r="K103" s="26">
         <v>7</v>
       </c>
       <c r="L103" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="13.8">
-      <c r="A104" s="112"/>
+      <c r="A104" s="124"/>
       <c r="B104" s="48" t="s">
         <v>122</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E104" s="28">
         <v>69</v>
       </c>
       <c r="F104" s="26">
         <v>36</v>
       </c>
       <c r="G104" s="26">
         <v>34</v>
       </c>
       <c r="H104" s="26">
         <v>11</v>
       </c>
       <c r="I104" s="26">
         <v>11</v>
       </c>
       <c r="J104" s="26">
         <v>12</v>
       </c>
       <c r="K104" s="26">
         <v>4</v>
       </c>
       <c r="L104" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="13.8">
-      <c r="A105" s="112"/>
+      <c r="A105" s="124"/>
       <c r="B105" s="43" t="s">
         <v>123</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="28">
         <v>70</v>
       </c>
       <c r="F105" s="26">
         <v>38</v>
       </c>
       <c r="G105" s="26">
         <v>33</v>
       </c>
       <c r="H105" s="26">
         <v>11</v>
       </c>
       <c r="I105" s="26">
         <v>10</v>
       </c>
       <c r="J105" s="26">
         <v>12</v>
       </c>
       <c r="K105" s="26">
         <v>5</v>
       </c>
       <c r="L105" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="13.8">
-      <c r="A106" s="112"/>
+      <c r="A106" s="124"/>
       <c r="B106" s="43">
         <v>2019</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="28">
         <v>68</v>
       </c>
       <c r="F106" s="26">
         <v>31</v>
       </c>
       <c r="G106" s="26">
         <v>37</v>
       </c>
       <c r="H106" s="26">
         <v>13</v>
       </c>
       <c r="I106" s="26">
         <v>11</v>
       </c>
       <c r="J106" s="26">
         <v>13</v>
       </c>
       <c r="K106" s="26">
         <v>6</v>
       </c>
       <c r="L106" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="13.8">
-      <c r="A107" s="112"/>
+      <c r="A107" s="124"/>
       <c r="B107" s="46"/>
       <c r="C107" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E107" s="28">
         <v>64</v>
       </c>
       <c r="F107" s="26">
         <v>30</v>
       </c>
       <c r="G107" s="26">
         <v>36</v>
       </c>
       <c r="H107" s="26">
         <v>11</v>
       </c>
       <c r="I107" s="26">
         <v>12</v>
       </c>
       <c r="J107" s="26">
         <v>13</v>
       </c>
       <c r="K107" s="26">
         <v>8</v>
       </c>
       <c r="L107" s="26">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="13.8">
-      <c r="A108" s="112"/>
+      <c r="A108" s="124"/>
       <c r="B108" s="48" t="s">
         <v>124</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="28">
         <v>66</v>
       </c>
       <c r="F108" s="26">
         <v>30</v>
       </c>
       <c r="G108" s="26">
         <v>37</v>
       </c>
       <c r="H108" s="26">
         <v>12</v>
       </c>
       <c r="I108" s="26">
         <v>11</v>
       </c>
       <c r="J108" s="26">
         <v>14</v>
       </c>
       <c r="K108" s="26">
         <v>7</v>
       </c>
       <c r="L108" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="13.8">
-      <c r="A109" s="112"/>
+      <c r="A109" s="124"/>
       <c r="B109" s="43">
         <v>2020</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="28">
         <v>77</v>
       </c>
       <c r="F109" s="26">
         <v>39</v>
       </c>
       <c r="G109" s="26">
         <v>40</v>
       </c>
       <c r="H109" s="26">
         <v>15</v>
       </c>
       <c r="I109" s="26">
         <v>11</v>
       </c>
       <c r="J109" s="26">
         <v>14</v>
       </c>
       <c r="K109" s="26">
         <v>8</v>
       </c>
       <c r="L109" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="13.8">
-      <c r="A110" s="112"/>
+      <c r="A110" s="124"/>
       <c r="B110" s="43"/>
       <c r="C110" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E110" s="28">
         <v>84</v>
       </c>
       <c r="F110" s="26">
         <v>40</v>
       </c>
       <c r="G110" s="26">
         <v>45</v>
       </c>
       <c r="H110" s="26">
         <v>20</v>
       </c>
       <c r="I110" s="26">
         <v>11</v>
       </c>
       <c r="J110" s="26">
         <v>14</v>
       </c>
       <c r="K110" s="26">
         <v>7</v>
       </c>
       <c r="L110" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="13.8">
-      <c r="A111" s="112"/>
+      <c r="A111" s="124"/>
       <c r="B111" s="46"/>
       <c r="C111" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E111" s="28">
         <v>77</v>
       </c>
       <c r="F111" s="26">
         <v>30</v>
       </c>
       <c r="G111" s="26">
         <v>47</v>
       </c>
       <c r="H111" s="26">
         <v>15</v>
       </c>
       <c r="I111" s="26">
         <v>16</v>
       </c>
       <c r="J111" s="26">
         <v>16</v>
       </c>
       <c r="K111" s="26">
         <v>8</v>
       </c>
       <c r="L111" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="13.8">
-      <c r="A112" s="112"/>
+      <c r="A112" s="124"/>
       <c r="B112" s="48" t="s">
         <v>125</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E112" s="28">
         <v>79</v>
       </c>
       <c r="F112" s="26">
         <v>32</v>
       </c>
       <c r="G112" s="26">
         <v>45</v>
       </c>
       <c r="H112" s="26">
         <v>12</v>
       </c>
       <c r="I112" s="26">
         <v>15</v>
       </c>
       <c r="J112" s="26">
         <v>18</v>
       </c>
       <c r="K112" s="26">
         <v>12</v>
       </c>
       <c r="L112" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="13.8">
-      <c r="A113" s="112"/>
+      <c r="A113" s="124"/>
       <c r="B113" s="43">
         <v>2021</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="28">
         <v>87</v>
       </c>
       <c r="F113" s="26">
         <v>41</v>
       </c>
       <c r="G113" s="26">
         <v>45</v>
       </c>
       <c r="H113" s="26">
         <v>14</v>
       </c>
       <c r="I113" s="26">
         <v>11</v>
       </c>
       <c r="J113" s="26">
         <v>20</v>
       </c>
       <c r="K113" s="26">
         <v>12</v>
       </c>
       <c r="L113" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="13.8">
-      <c r="A114" s="112"/>
+      <c r="A114" s="124"/>
       <c r="B114" s="43"/>
       <c r="C114" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E114" s="28">
         <v>74</v>
       </c>
       <c r="F114" s="26">
         <v>29</v>
       </c>
       <c r="G114" s="26">
         <v>44</v>
       </c>
       <c r="H114" s="26">
         <v>15</v>
       </c>
       <c r="I114" s="26">
         <v>13</v>
       </c>
       <c r="J114" s="26">
         <v>16</v>
       </c>
       <c r="K114" s="26">
         <v>11</v>
       </c>
       <c r="L114" s="26">
         <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="13.8">
-      <c r="A115" s="112"/>
+      <c r="A115" s="124"/>
       <c r="B115" s="46"/>
       <c r="C115" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E115" s="28">
         <v>71</v>
       </c>
       <c r="F115" s="26">
         <v>29</v>
       </c>
       <c r="G115" s="26">
         <v>42</v>
       </c>
       <c r="H115" s="26">
         <v>9</v>
       </c>
       <c r="I115" s="26">
         <v>14</v>
       </c>
       <c r="J115" s="26">
         <v>19</v>
       </c>
       <c r="K115" s="26">
         <v>12</v>
       </c>
       <c r="L115" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="13.8">
-      <c r="A116" s="112"/>
+      <c r="A116" s="124"/>
       <c r="B116" s="48" t="s">
         <v>126</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E116" s="28">
         <v>74</v>
       </c>
       <c r="F116" s="26">
         <v>26</v>
       </c>
       <c r="G116" s="26">
         <v>48</v>
       </c>
       <c r="H116" s="26">
         <v>15</v>
       </c>
       <c r="I116" s="26">
         <v>14</v>
       </c>
       <c r="J116" s="26">
         <v>19</v>
       </c>
       <c r="K116" s="26">
         <v>9</v>
       </c>
       <c r="L116" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="13.8">
-      <c r="A117" s="112"/>
+      <c r="A117" s="124"/>
       <c r="B117" s="43">
         <v>2022</v>
       </c>
       <c r="C117" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="28">
         <v>77</v>
       </c>
       <c r="F117" s="26">
         <v>34</v>
       </c>
       <c r="G117" s="26">
         <v>41</v>
       </c>
       <c r="H117" s="26">
         <v>10</v>
       </c>
       <c r="I117" s="26">
         <v>9</v>
       </c>
       <c r="J117" s="26">
         <v>22</v>
       </c>
       <c r="K117" s="26">
         <v>10</v>
       </c>
       <c r="L117" s="26">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="13.8">
-      <c r="A118" s="112"/>
+      <c r="A118" s="124"/>
       <c r="B118" s="43"/>
       <c r="C118" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E118" s="28">
         <v>71</v>
       </c>
       <c r="F118" s="26">
         <v>31</v>
       </c>
       <c r="G118" s="26">
         <v>39</v>
       </c>
       <c r="H118" s="26">
         <v>14</v>
       </c>
       <c r="I118" s="26">
         <v>10</v>
       </c>
       <c r="J118" s="26">
         <v>15</v>
       </c>
       <c r="K118" s="26">
         <v>7</v>
       </c>
       <c r="L118" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="13.8">
-      <c r="A119" s="112"/>
+      <c r="A119" s="124"/>
       <c r="B119" s="46"/>
       <c r="C119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E119" s="28">
         <v>65</v>
       </c>
       <c r="F119" s="26">
         <v>31</v>
       </c>
       <c r="G119" s="26">
         <v>34</v>
       </c>
       <c r="H119" s="26">
         <v>11</v>
       </c>
       <c r="I119" s="26">
         <v>9</v>
       </c>
       <c r="J119" s="26">
         <v>14</v>
       </c>
       <c r="K119" s="26">
         <v>7</v>
       </c>
       <c r="L119" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="13.8">
-      <c r="A120" s="112"/>
+      <c r="A120" s="124"/>
       <c r="B120" s="48" t="s">
         <v>145</v>
       </c>
       <c r="C120" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="28">
         <v>68</v>
       </c>
       <c r="F120" s="26">
         <v>33</v>
       </c>
       <c r="G120" s="26">
         <v>35</v>
       </c>
       <c r="H120" s="26">
         <v>12</v>
       </c>
       <c r="I120" s="26">
         <v>9</v>
       </c>
       <c r="J120" s="26">
         <v>14</v>
       </c>
       <c r="K120" s="26">
         <v>7</v>
       </c>
       <c r="L120" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="13.8">
-      <c r="A121" s="112"/>
+      <c r="A121" s="124"/>
       <c r="B121" s="43">
         <v>2023</v>
       </c>
       <c r="C121" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="28">
         <v>77</v>
       </c>
       <c r="F121" s="26">
         <v>45</v>
       </c>
       <c r="G121" s="26">
         <v>32</v>
       </c>
       <c r="H121" s="26">
         <v>11</v>
       </c>
       <c r="I121" s="26">
         <v>8</v>
       </c>
       <c r="J121" s="26">
         <v>13</v>
       </c>
       <c r="K121" s="26">
         <v>6</v>
       </c>
       <c r="L121" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="13.8">
-      <c r="A122" s="112"/>
+      <c r="A122" s="124"/>
       <c r="B122" s="43"/>
       <c r="C122" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E122" s="28">
         <v>74</v>
       </c>
       <c r="F122" s="26">
         <v>28</v>
       </c>
       <c r="G122" s="26">
         <v>43</v>
       </c>
       <c r="H122" s="26">
         <v>14</v>
       </c>
       <c r="I122" s="26">
         <v>8</v>
       </c>
       <c r="J122" s="26">
         <v>21</v>
       </c>
       <c r="K122" s="26">
         <v>9</v>
       </c>
       <c r="L122" s="26">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="13.8">
-      <c r="A123" s="112"/>
+      <c r="A123" s="124"/>
       <c r="B123" s="46"/>
       <c r="C123" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="28">
         <v>66</v>
       </c>
       <c r="F123" s="26">
         <v>28</v>
       </c>
       <c r="G123" s="26">
         <v>37</v>
       </c>
       <c r="H123" s="26">
         <v>15</v>
       </c>
       <c r="I123" s="26">
         <v>5</v>
       </c>
       <c r="J123" s="26">
         <v>17</v>
       </c>
       <c r="K123" s="26">
         <v>8</v>
       </c>
       <c r="L123" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="13.8">
-      <c r="A124" s="112"/>
+      <c r="A124" s="124"/>
       <c r="B124" s="48" t="s">
         <v>146</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="28">
         <v>76</v>
       </c>
       <c r="F124" s="26">
         <v>32</v>
       </c>
       <c r="G124" s="26">
         <v>42</v>
       </c>
       <c r="H124" s="26">
         <v>12</v>
       </c>
       <c r="I124" s="26">
         <v>13</v>
       </c>
       <c r="J124" s="26">
         <v>17</v>
       </c>
       <c r="K124" s="26">
         <v>9</v>
       </c>
       <c r="L124" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="13.8">
-      <c r="A125" s="112"/>
+      <c r="A125" s="124"/>
       <c r="B125" s="43">
         <v>2024</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="28">
         <v>80</v>
       </c>
       <c r="F125" s="26">
         <v>43</v>
       </c>
       <c r="G125" s="26">
         <v>35</v>
       </c>
       <c r="H125" s="26">
         <v>10</v>
       </c>
       <c r="I125" s="26">
         <v>11</v>
       </c>
       <c r="J125" s="26">
         <v>14</v>
       </c>
       <c r="K125" s="26">
         <v>8</v>
       </c>
       <c r="L125" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="13.8">
-      <c r="A126" s="112"/>
+      <c r="A126" s="124"/>
       <c r="B126" s="43"/>
       <c r="C126" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="28">
         <v>75</v>
       </c>
       <c r="F126" s="26">
         <v>32</v>
       </c>
       <c r="G126" s="26">
         <v>43</v>
       </c>
       <c r="H126" s="26">
         <v>17</v>
       </c>
       <c r="I126" s="26">
         <v>12</v>
       </c>
       <c r="J126" s="26">
         <v>14</v>
       </c>
       <c r="K126" s="26">
         <v>6</v>
       </c>
       <c r="L126" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="13.8">
-      <c r="A127" s="112"/>
+      <c r="A127" s="124"/>
       <c r="B127" s="46"/>
       <c r="C127" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="28">
         <v>73</v>
       </c>
       <c r="F127" s="26">
         <v>30</v>
       </c>
       <c r="G127" s="26">
         <v>42</v>
       </c>
       <c r="H127" s="26">
         <v>10</v>
       </c>
       <c r="I127" s="26">
         <v>11</v>
       </c>
       <c r="J127" s="26">
         <v>21</v>
       </c>
       <c r="K127" s="26">
         <v>11</v>
       </c>
       <c r="L127" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="13.8">
-      <c r="A128" s="112"/>
+      <c r="A128" s="124"/>
       <c r="B128" s="48" t="s">
         <v>147</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E128" s="28">
         <v>74</v>
       </c>
       <c r="F128" s="26">
         <v>36</v>
       </c>
       <c r="G128" s="26">
         <v>37</v>
       </c>
       <c r="H128" s="26">
         <v>12</v>
       </c>
       <c r="I128" s="26">
         <v>7</v>
       </c>
       <c r="J128" s="26">
         <v>18</v>
       </c>
       <c r="K128" s="26">
         <v>10</v>
       </c>
       <c r="L128" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.8">
-      <c r="A129" s="112"/>
+      <c r="A129" s="124"/>
       <c r="B129" s="43">
         <v>2025</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="28">
         <v>79</v>
       </c>
       <c r="F129" s="26">
         <v>43</v>
       </c>
       <c r="G129" s="26">
         <v>36</v>
       </c>
       <c r="H129" s="26">
         <v>11</v>
       </c>
       <c r="I129" s="26">
         <v>8</v>
       </c>
       <c r="J129" s="26">
         <v>17</v>
       </c>
       <c r="K129" s="26">
         <v>10</v>
       </c>
       <c r="L129" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="13.8">
-      <c r="A130" s="112"/>
+      <c r="A130" s="124"/>
       <c r="B130" s="43"/>
       <c r="C130" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E130" s="28">
         <v>76</v>
       </c>
       <c r="F130" s="26">
         <v>32</v>
       </c>
       <c r="G130" s="26">
         <v>41</v>
       </c>
       <c r="H130" s="26">
         <v>16</v>
       </c>
       <c r="I130" s="26">
         <v>11</v>
       </c>
       <c r="J130" s="26">
         <v>14</v>
       </c>
       <c r="K130" s="26">
         <v>7</v>
       </c>
       <c r="L130" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="13.8">
-      <c r="A131" s="113"/>
+      <c r="A131" s="124"/>
       <c r="B131" s="46"/>
       <c r="C131" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="28">
         <v>66</v>
       </c>
       <c r="F131" s="26">
         <v>29</v>
       </c>
       <c r="G131" s="26">
         <v>37</v>
       </c>
       <c r="H131" s="26">
         <v>10</v>
       </c>
       <c r="I131" s="26">
         <v>12</v>
       </c>
       <c r="J131" s="26">
         <v>15</v>
       </c>
       <c r="K131" s="26">
         <v>8</v>
       </c>
       <c r="L131" s="26">
         <v>7</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="3" customHeight="1" thickBot="1">
-[...17 lines deleted...]
-      <c r="E133" s="26"/>
+    <row r="132" spans="1:13" ht="13.8">
+      <c r="A132" s="124"/>
+      <c r="B132" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D132" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="E132" s="28">
+        <v>77</v>
+      </c>
+      <c r="F132" s="26">
+        <v>38</v>
+      </c>
+      <c r="G132" s="26">
+        <v>39</v>
+      </c>
+      <c r="H132" s="26">
+        <v>11</v>
+      </c>
+      <c r="I132" s="26">
+        <v>12</v>
+      </c>
+      <c r="J132" s="26">
+        <v>16</v>
+      </c>
+      <c r="K132" s="26">
+        <v>7</v>
+      </c>
+      <c r="L132" s="26">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="13.8">
+      <c r="A133" s="124"/>
+      <c r="B133" s="43">
+        <v>2026</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D133" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="E133" s="28"/>
       <c r="F133" s="26"/>
       <c r="G133" s="26"/>
       <c r="H133" s="26"/>
       <c r="I133" s="26"/>
       <c r="J133" s="26"/>
       <c r="K133" s="26"/>
       <c r="L133" s="26"/>
     </row>
-    <row r="134" spans="1:13" ht="13.5" customHeight="1">
-      <c r="E134" s="15" t="s">
+    <row r="134" spans="1:13" ht="13.8">
+      <c r="A134" s="124"/>
+      <c r="B134" s="43"/>
+      <c r="C134" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E134" s="28"/>
+      <c r="F134" s="26"/>
+      <c r="G134" s="26"/>
+      <c r="H134" s="26"/>
+      <c r="I134" s="26"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="26"/>
+      <c r="L134" s="26"/>
+    </row>
+    <row r="135" spans="1:13" ht="13.8">
+      <c r="A135" s="125"/>
+      <c r="B135" s="46"/>
+      <c r="C135" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D135" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="E135" s="28"/>
+      <c r="F135" s="26"/>
+      <c r="G135" s="26"/>
+      <c r="H135" s="26"/>
+      <c r="I135" s="26"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="26"/>
+      <c r="L135" s="26"/>
+    </row>
+    <row r="136" spans="1:13" ht="3" customHeight="1" thickBot="1">
+      <c r="A136" s="109"/>
+      <c r="B136" s="108"/>
+      <c r="C136" s="87"/>
+      <c r="D136" s="55"/>
+      <c r="E136" s="73"/>
+      <c r="F136" s="29"/>
+      <c r="G136" s="29"/>
+      <c r="H136" s="29"/>
+      <c r="I136" s="29"/>
+      <c r="J136" s="29"/>
+      <c r="K136" s="29"/>
+      <c r="L136" s="29"/>
+    </row>
+    <row r="137" spans="1:13" ht="3" customHeight="1">
+      <c r="B137" s="7"/>
+      <c r="C137" s="37"/>
+      <c r="D137" s="37"/>
+      <c r="E137" s="26"/>
+      <c r="F137" s="26"/>
+      <c r="G137" s="26"/>
+      <c r="H137" s="26"/>
+      <c r="I137" s="26"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="26"/>
+    </row>
+    <row r="138" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E138" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="135" spans="1:13" s="82" customFormat="1">
-[...2 lines deleted...]
-      <c r="E135" s="83" t="s">
+    <row r="139" spans="1:13" s="82" customFormat="1">
+      <c r="A139" s="45"/>
+      <c r="D139" s="83"/>
+      <c r="E139" s="83" t="s">
         <v>148</v>
       </c>
-      <c r="F135" s="84"/>
-[...11 lines deleted...]
-      <c r="E136" s="83" t="s">
+      <c r="F139" s="84"/>
+      <c r="G139" s="84"/>
+      <c r="H139" s="84"/>
+      <c r="I139" s="84"/>
+      <c r="J139" s="84"/>
+      <c r="K139" s="84"/>
+      <c r="L139" s="84"/>
+      <c r="M139" s="85"/>
+    </row>
+    <row r="140" spans="1:13" s="82" customFormat="1">
+      <c r="A140" s="45"/>
+      <c r="D140" s="83"/>
+      <c r="E140" s="83" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="137" spans="1:13" s="15" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E137" s="16" t="s">
+    <row r="141" spans="1:13" s="15" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E141" s="16" t="s">
         <v>150</v>
-      </c>
-[...36 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F141" s="13"/>
       <c r="G141" s="13"/>
       <c r="H141" s="13"/>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="13"/>
     </row>
     <row r="142" spans="1:13" ht="13.5" customHeight="1">
-      <c r="E142" s="72" t="s">
-        <v>154</v>
+      <c r="E142" s="13" t="s">
+        <v>151</v>
       </c>
       <c r="F142" s="13"/>
       <c r="G142" s="13"/>
       <c r="H142" s="13"/>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="13"/>
     </row>
     <row r="143" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
-      <c r="E143" s="72" t="s">
-[...3 lines deleted...]
-    <row r="144" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E143" s="16" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="13.5" customHeight="1">
       <c r="E144" s="72" t="s">
-        <v>156</v>
-[...10 lines deleted...]
-    <row r="145" spans="1:13" s="18" customFormat="1" ht="13.5" customHeight="1">
+        <v>153</v>
+      </c>
+      <c r="F144" s="13"/>
+      <c r="G144" s="13"/>
+      <c r="H144" s="13"/>
+      <c r="I144" s="13"/>
+      <c r="J144" s="13"/>
+      <c r="K144" s="13"/>
+    </row>
+    <row r="145" spans="1:13" ht="13.5" customHeight="1">
       <c r="E145" s="72" t="s">
-        <v>157</v>
-[...8 lines deleted...]
-      <c r="M145" s="19"/>
+        <v>127</v>
+      </c>
+      <c r="F145" s="13"/>
+      <c r="G145" s="13"/>
+      <c r="H145" s="13"/>
+      <c r="I145" s="13"/>
+      <c r="J145" s="13"/>
+      <c r="K145" s="13"/>
     </row>
     <row r="146" spans="1:13" ht="13.5" customHeight="1">
       <c r="E146" s="72" t="s">
+        <v>154</v>
+      </c>
+      <c r="F146" s="13"/>
+      <c r="G146" s="13"/>
+      <c r="H146" s="13"/>
+      <c r="I146" s="13"/>
+      <c r="J146" s="13"/>
+      <c r="K146" s="13"/>
+    </row>
+    <row r="147" spans="1:13" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E147" s="72" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E148" s="72" t="s">
+        <v>156</v>
+      </c>
+      <c r="F148" s="30"/>
+      <c r="G148" s="30"/>
+      <c r="H148" s="30"/>
+      <c r="I148" s="30"/>
+      <c r="J148" s="30"/>
+      <c r="K148" s="30"/>
+      <c r="L148" s="31"/>
+      <c r="M148" s="20"/>
+    </row>
+    <row r="149" spans="1:13" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E149" s="72" t="s">
+        <v>157</v>
+      </c>
+      <c r="F149" s="30"/>
+      <c r="G149" s="30"/>
+      <c r="H149" s="30"/>
+      <c r="I149" s="30"/>
+      <c r="J149" s="30"/>
+      <c r="K149" s="30"/>
+      <c r="L149" s="30"/>
+      <c r="M149" s="19"/>
+    </row>
+    <row r="150" spans="1:13" ht="13.5" customHeight="1">
+      <c r="E150" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="F146" s="18"/>
-[...52 lines deleted...]
-      </c>
+      <c r="F150" s="18"/>
+      <c r="G150" s="18"/>
+      <c r="H150" s="18"/>
+      <c r="I150" s="18"/>
+      <c r="J150" s="18"/>
+      <c r="K150" s="18"/>
     </row>
     <row r="151" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="E151" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151" s="31"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
+      <c r="I151" s="31"/>
+      <c r="J151" s="31"/>
+      <c r="K151" s="31"/>
+      <c r="L151" s="31"/>
+      <c r="M151" s="20"/>
+    </row>
+    <row r="152" spans="1:13" s="82" customFormat="1">
+      <c r="A152" s="45"/>
+      <c r="D152" s="86"/>
+      <c r="E152" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="F152" s="85"/>
+      <c r="G152" s="85"/>
+      <c r="H152" s="85"/>
+      <c r="I152" s="85"/>
+      <c r="J152" s="85"/>
+      <c r="K152" s="85"/>
+      <c r="L152" s="85"/>
+      <c r="M152" s="85"/>
+    </row>
+    <row r="153" spans="1:13" s="82" customFormat="1">
+      <c r="A153" s="45"/>
+      <c r="D153" s="86"/>
+      <c r="E153" s="86" t="s">
+        <v>96</v>
+      </c>
+      <c r="F153" s="85"/>
+      <c r="G153" s="85"/>
+      <c r="H153" s="85"/>
+      <c r="I153" s="85"/>
+      <c r="J153" s="85"/>
+      <c r="K153" s="85"/>
+      <c r="L153" s="85"/>
+      <c r="M153" s="85"/>
+    </row>
+    <row r="154" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E154" s="17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="E155" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="152" spans="1:13" s="34" customFormat="1" ht="15">
-[...31 lines deleted...]
-    <row r="156" spans="1:13" s="34" customFormat="1" ht="14.4">
+    <row r="156" spans="1:13" s="34" customFormat="1" ht="15">
       <c r="B156" s="45"/>
       <c r="C156" s="45"/>
       <c r="D156" s="45"/>
-      <c r="E156" s="35" t="s">
-[...3 lines deleted...]
-    <row r="157" spans="1:13" s="34" customFormat="1" ht="15">
+      <c r="E156" s="33" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="34" customFormat="1" ht="14.4">
       <c r="B157" s="45"/>
       <c r="C157" s="45"/>
       <c r="D157" s="45"/>
-      <c r="E157" s="33" t="s">
-[...3 lines deleted...]
-    <row r="158" spans="1:13" s="34" customFormat="1" ht="15">
+      <c r="E157" s="35" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="34" customFormat="1" ht="14.4">
       <c r="B158" s="45"/>
       <c r="C158" s="45"/>
       <c r="D158" s="45"/>
-      <c r="E158" s="36" t="s">
+      <c r="E158" s="35" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="34" customFormat="1" ht="14.4">
+      <c r="B159" s="45"/>
+      <c r="C159" s="45"/>
+      <c r="D159" s="45"/>
+      <c r="E159" s="35" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" s="34" customFormat="1" ht="14.4">
+      <c r="B160" s="45"/>
+      <c r="C160" s="45"/>
+      <c r="D160" s="45"/>
+      <c r="E160" s="35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" s="34" customFormat="1" ht="15">
+      <c r="B161" s="45"/>
+      <c r="C161" s="45"/>
+      <c r="D161" s="45"/>
+      <c r="E161" s="33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" s="34" customFormat="1" ht="15">
+      <c r="B162" s="45"/>
+      <c r="C162" s="45"/>
+      <c r="D162" s="45"/>
+      <c r="E162" s="36" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="159" spans="1:13" ht="13.8">
-      <c r="E159" s="17"/>
+    <row r="163" spans="2:5" ht="13.8">
+      <c r="E163" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A51:A131"/>
+    <mergeCell ref="A51:A135"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A24:A35"/>
     <mergeCell ref="A36:A50"/>
     <mergeCell ref="A15:A23"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="H11:H13"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="J8:J10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
@@ -16476,146 +16762,146 @@
       <c r="E6" s="94"/>
       <c r="F6" s="95"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="64"/>
       <c r="C7" s="69"/>
       <c r="D7" s="131"/>
       <c r="E7" s="132" t="s">
         <v>98</v>
       </c>
       <c r="F7" s="133" t="s">
         <v>99</v>
       </c>
       <c r="G7" s="96"/>
       <c r="H7" s="95"/>
       <c r="I7" s="96"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="118" t="s">
+      <c r="A8" s="116" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="118"/>
-      <c r="C8" s="119"/>
+      <c r="B8" s="116"/>
+      <c r="C8" s="117"/>
       <c r="D8" s="131"/>
       <c r="E8" s="132"/>
       <c r="F8" s="134"/>
       <c r="G8" s="135" t="s">
         <v>109</v>
       </c>
       <c r="H8" s="136" t="s">
         <v>110</v>
       </c>
       <c r="I8" s="134" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="97"/>
       <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="13.8">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="118" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="120"/>
-      <c r="C9" s="121"/>
+      <c r="B9" s="118"/>
+      <c r="C9" s="119"/>
       <c r="D9" s="131"/>
       <c r="E9" s="132"/>
       <c r="F9" s="134"/>
       <c r="G9" s="136"/>
       <c r="H9" s="132"/>
       <c r="I9" s="132"/>
       <c r="J9" s="136" t="s">
         <v>111</v>
       </c>
       <c r="K9" s="134" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
       <c r="D10" s="131"/>
       <c r="E10" s="132"/>
       <c r="F10" s="134"/>
       <c r="G10" s="136"/>
       <c r="H10" s="132"/>
       <c r="I10" s="132"/>
       <c r="J10" s="136"/>
       <c r="K10" s="134"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="C11" s="98"/>
-      <c r="D11" s="114" t="s">
+      <c r="D11" s="112" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="126" t="s">
         <v>102</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>103</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>106</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>104</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>105</v>
       </c>
       <c r="J11" s="126" t="s">
         <v>107</v>
       </c>
       <c r="K11" s="128" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13.2" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="99"/>
-      <c r="D12" s="114"/>
+      <c r="D12" s="112"/>
       <c r="E12" s="126"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
       <c r="I12" s="126"/>
       <c r="J12" s="126"/>
       <c r="K12" s="128"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="115"/>
+      <c r="D13" s="113"/>
       <c r="E13" s="127"/>
       <c r="F13" s="127"/>
       <c r="G13" s="127"/>
       <c r="H13" s="127"/>
       <c r="I13" s="127"/>
       <c r="J13" s="127"/>
       <c r="K13" s="129"/>
     </row>
     <row r="14" spans="1:11" ht="13.8">
       <c r="A14" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="71"/>
       <c r="J14" s="4"/>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="1:11" ht="13.2" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="57"/>
@@ -19116,146 +19402,146 @@
       <c r="E6" s="94"/>
       <c r="F6" s="95"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="64"/>
       <c r="C7" s="69"/>
       <c r="D7" s="131"/>
       <c r="E7" s="132" t="s">
         <v>98</v>
       </c>
       <c r="F7" s="133" t="s">
         <v>99</v>
       </c>
       <c r="G7" s="96"/>
       <c r="H7" s="95"/>
       <c r="I7" s="96"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="118" t="s">
+      <c r="A8" s="116" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="118"/>
-      <c r="C8" s="119"/>
+      <c r="B8" s="116"/>
+      <c r="C8" s="117"/>
       <c r="D8" s="131"/>
       <c r="E8" s="132"/>
       <c r="F8" s="134"/>
       <c r="G8" s="135" t="s">
         <v>109</v>
       </c>
       <c r="H8" s="136" t="s">
         <v>110</v>
       </c>
       <c r="I8" s="134" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="97"/>
       <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="13.8">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="118" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="120"/>
-      <c r="C9" s="121"/>
+      <c r="B9" s="118"/>
+      <c r="C9" s="119"/>
       <c r="D9" s="131"/>
       <c r="E9" s="132"/>
       <c r="F9" s="134"/>
       <c r="G9" s="136"/>
       <c r="H9" s="132"/>
       <c r="I9" s="132"/>
       <c r="J9" s="136" t="s">
         <v>111</v>
       </c>
       <c r="K9" s="134" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
       <c r="D10" s="131"/>
       <c r="E10" s="132"/>
       <c r="F10" s="134"/>
       <c r="G10" s="136"/>
       <c r="H10" s="132"/>
       <c r="I10" s="132"/>
       <c r="J10" s="136"/>
       <c r="K10" s="134"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="C11" s="98"/>
-      <c r="D11" s="114" t="s">
+      <c r="D11" s="112" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="126" t="s">
         <v>102</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>103</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>106</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>104</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>105</v>
       </c>
       <c r="J11" s="126" t="s">
         <v>107</v>
       </c>
       <c r="K11" s="128" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13.2" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="99"/>
-      <c r="D12" s="114"/>
+      <c r="D12" s="112"/>
       <c r="E12" s="126"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
       <c r="I12" s="126"/>
       <c r="J12" s="126"/>
       <c r="K12" s="128"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="115"/>
+      <c r="D13" s="113"/>
       <c r="E13" s="127"/>
       <c r="F13" s="127"/>
       <c r="G13" s="127"/>
       <c r="H13" s="127"/>
       <c r="I13" s="127"/>
       <c r="J13" s="127"/>
       <c r="K13" s="129"/>
     </row>
     <row r="14" spans="1:11" ht="13.8">
       <c r="A14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C14" s="71"/>
       <c r="J14" s="4"/>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="1:11" ht="13.2" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="57"/>
@@ -21756,146 +22042,146 @@
       <c r="E6" s="94"/>
       <c r="F6" s="95"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="64"/>
       <c r="C7" s="69"/>
       <c r="D7" s="131"/>
       <c r="E7" s="132" t="s">
         <v>98</v>
       </c>
       <c r="F7" s="133" t="s">
         <v>99</v>
       </c>
       <c r="G7" s="96"/>
       <c r="H7" s="95"/>
       <c r="I7" s="96"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="118" t="s">
+      <c r="A8" s="116" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="118"/>
-      <c r="C8" s="119"/>
+      <c r="B8" s="116"/>
+      <c r="C8" s="117"/>
       <c r="D8" s="131"/>
       <c r="E8" s="132"/>
       <c r="F8" s="134"/>
       <c r="G8" s="135" t="s">
         <v>109</v>
       </c>
       <c r="H8" s="136" t="s">
         <v>110</v>
       </c>
       <c r="I8" s="134" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="97"/>
       <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="13.8">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="118" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="120"/>
-      <c r="C9" s="121"/>
+      <c r="B9" s="118"/>
+      <c r="C9" s="119"/>
       <c r="D9" s="131"/>
       <c r="E9" s="132"/>
       <c r="F9" s="134"/>
       <c r="G9" s="136"/>
       <c r="H9" s="132"/>
       <c r="I9" s="132"/>
       <c r="J9" s="136" t="s">
         <v>111</v>
       </c>
       <c r="K9" s="134" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
       <c r="D10" s="131"/>
       <c r="E10" s="132"/>
       <c r="F10" s="134"/>
       <c r="G10" s="136"/>
       <c r="H10" s="132"/>
       <c r="I10" s="132"/>
       <c r="J10" s="136"/>
       <c r="K10" s="134"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="C11" s="98"/>
-      <c r="D11" s="114" t="s">
+      <c r="D11" s="112" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="126" t="s">
         <v>102</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>103</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>106</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>104</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>105</v>
       </c>
       <c r="J11" s="126" t="s">
         <v>107</v>
       </c>
       <c r="K11" s="128" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13.2" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="99"/>
-      <c r="D12" s="114"/>
+      <c r="D12" s="112"/>
       <c r="E12" s="126"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
       <c r="I12" s="126"/>
       <c r="J12" s="126"/>
       <c r="K12" s="128"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="115"/>
+      <c r="D13" s="113"/>
       <c r="E13" s="127"/>
       <c r="F13" s="127"/>
       <c r="G13" s="127"/>
       <c r="H13" s="127"/>
       <c r="I13" s="127"/>
       <c r="J13" s="127"/>
       <c r="K13" s="129"/>
     </row>
     <row r="14" spans="1:11" ht="13.8">
       <c r="A14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="61" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="71"/>
       <c r="J14" s="4"/>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="1:11" ht="13.2" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="57"/>
@@ -24276,95 +24562,163 @@
     <mergeCell ref="H11:H13"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="A9:C9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57f72d28e80d681c7fed0dce132ee9a7" ns2:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0faa6447-4f56-46a7-aa95-c86823c786f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -24422,82 +24776,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962F0249-64A9-4116-BDB1-AA032D1ABFBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEC2BB49-23FA-4B52-84C8-6897C63B045B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962F0249-64A9-4116-BDB1-AA032D1ABFBA}">
-[...11 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43B5DE3E-4F19-4B87-85A9-43961BFDB379}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>総数</vt:lpstr>