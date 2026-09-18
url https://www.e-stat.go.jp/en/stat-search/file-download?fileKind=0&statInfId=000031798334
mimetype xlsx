--- v1 (2026-06-17)
+++ v2 (2026-09-18)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="13_ncr:1_{82B7C64F-0D7E-41A5-A52C-3B1EB900880F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F279C33-4209-455D-A440-E3973F4AE0D6}"/>
+  <xr:revisionPtr revIDLastSave="24" documentId="13_ncr:1_{82B7C64F-0D7E-41A5-A52C-3B1EB900880F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E3FE9A1D-6BC6-425E-A970-A89F3EF03579}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総数" sheetId="1" r:id="rId1"/>
     <sheet name="男" sheetId="7" r:id="rId2"/>
     <sheet name="女" sheetId="8" r:id="rId3"/>
     <sheet name="総数 (既公表値)" sheetId="4" r:id="rId4"/>
     <sheet name="男 (既公表値) " sheetId="9" r:id="rId5"/>
     <sheet name="女 (既公表値) " sheetId="10" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">女!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'女 (既公表値) '!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">総数!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'総数 (既公表値)'!$A:$B</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">男!$B:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'男 (既公表値) '!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="152511" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="159">
   <si>
     <t>総数</t>
@@ -1935,124 +1935,124 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_地域別完失率（四半期時系列）" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -2487,4407 +2487,4423 @@
       </c>
     </row>
     <row r="5" spans="1:12" ht="13.8">
       <c r="A5" s="107"/>
       <c r="B5" s="88"/>
       <c r="C5" s="88"/>
       <c r="D5" s="89"/>
       <c r="E5" s="62" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>112</v>
       </c>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="90"/>
       <c r="B6" s="90"/>
       <c r="C6" s="90"/>
       <c r="D6" s="91"/>
-      <c r="E6" s="130" t="s">
+      <c r="E6" s="118" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="94"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
       <c r="L6" s="95"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="90"/>
       <c r="B7" s="90"/>
       <c r="C7" s="90"/>
       <c r="D7" s="91"/>
-      <c r="E7" s="131"/>
-      <c r="F7" s="132" t="s">
+      <c r="E7" s="119"/>
+      <c r="F7" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="G7" s="133" t="s">
+      <c r="G7" s="121" t="s">
         <v>99</v>
       </c>
       <c r="H7" s="96"/>
       <c r="I7" s="95"/>
       <c r="J7" s="96"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="116"/>
-[...6 lines deleted...]
-      <c r="H8" s="135" t="s">
+      <c r="A8" s="129"/>
+      <c r="B8" s="129"/>
+      <c r="C8" s="129"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="120"/>
+      <c r="G8" s="122"/>
+      <c r="H8" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="I8" s="136" t="s">
+      <c r="I8" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="J8" s="134" t="s">
+      <c r="J8" s="122" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="97"/>
       <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="116" t="s">
+      <c r="A9" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="116"/>
-[...8 lines deleted...]
-      <c r="K9" s="136" t="s">
+      <c r="B9" s="129"/>
+      <c r="C9" s="129"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="120"/>
+      <c r="G9" s="122"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="120"/>
+      <c r="K9" s="124" t="s">
         <v>111</v>
       </c>
-      <c r="L9" s="134" t="s">
+      <c r="L9" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1">
-      <c r="A10" s="118" t="s">
+      <c r="A10" s="131" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="118"/>
-[...9 lines deleted...]
-      <c r="L10" s="134"/>
+      <c r="B10" s="131"/>
+      <c r="C10" s="131"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="120"/>
+      <c r="G10" s="122"/>
+      <c r="H10" s="124"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="120"/>
+      <c r="K10" s="124"/>
+      <c r="L10" s="122"/>
     </row>
     <row r="11" spans="1:12" ht="21.6" customHeight="1">
       <c r="A11" s="90"/>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="91"/>
-      <c r="E11" s="112" t="s">
+      <c r="E11" s="125" t="s">
         <v>1</v>
       </c>
-      <c r="F11" s="126" t="s">
+      <c r="F11" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="G11" s="126" t="s">
+      <c r="G11" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="H11" s="126" t="s">
+      <c r="H11" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="I11" s="126" t="s">
+      <c r="I11" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="J11" s="126" t="s">
+      <c r="J11" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="K11" s="126" t="s">
+      <c r="K11" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="L11" s="128" t="s">
+      <c r="L11" s="116" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="90"/>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="91"/>
-      <c r="E12" s="112"/>
-[...6 lines deleted...]
-      <c r="L12" s="128"/>
+      <c r="E12" s="125"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="114"/>
+      <c r="L12" s="116"/>
     </row>
     <row r="13" spans="1:12" s="9" customFormat="1" ht="13.95" customHeight="1" thickBot="1">
       <c r="A13" s="92"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="113"/>
-[...6 lines deleted...]
-      <c r="L13" s="129"/>
+      <c r="E13" s="126"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="117"/>
     </row>
     <row r="14" spans="1:12" ht="13.8">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="71"/>
       <c r="E14" s="63"/>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" ht="13.8">
-      <c r="A15" s="120" t="s">
+      <c r="A15" s="133" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="77" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="1">
         <v>171</v>
       </c>
       <c r="F15" s="1">
         <v>76</v>
       </c>
       <c r="G15" s="1">
         <v>89</v>
       </c>
       <c r="H15" s="1">
         <v>28</v>
       </c>
       <c r="I15" s="1">
         <v>36</v>
       </c>
       <c r="J15" s="1">
         <v>25</v>
       </c>
       <c r="K15" s="1">
         <v>13</v>
       </c>
       <c r="L15" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="13.8">
-      <c r="A16" s="115"/>
+      <c r="A16" s="128"/>
       <c r="B16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="77" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="1">
         <v>164</v>
       </c>
       <c r="F16" s="1">
         <v>79</v>
       </c>
       <c r="G16" s="1">
         <v>84</v>
       </c>
       <c r="H16" s="1">
         <v>27</v>
       </c>
       <c r="I16" s="1">
         <v>36</v>
       </c>
       <c r="J16" s="1">
         <v>21</v>
       </c>
       <c r="K16" s="1">
         <v>11</v>
       </c>
       <c r="L16" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="13.8">
-      <c r="A17" s="115"/>
+      <c r="A17" s="128"/>
       <c r="B17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="77" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>164</v>
       </c>
       <c r="F17" s="1">
         <v>73</v>
       </c>
       <c r="G17" s="1">
         <v>89</v>
       </c>
       <c r="H17" s="1">
         <v>25</v>
       </c>
       <c r="I17" s="1">
         <v>36</v>
       </c>
       <c r="J17" s="1">
         <v>28</v>
       </c>
       <c r="K17" s="1">
         <v>14</v>
       </c>
       <c r="L17" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="13.8">
-      <c r="A18" s="115"/>
+      <c r="A18" s="128"/>
       <c r="B18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="77" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>186</v>
       </c>
       <c r="F18" s="1">
         <v>77</v>
       </c>
       <c r="G18" s="1">
         <v>108</v>
       </c>
       <c r="H18" s="1">
         <v>36</v>
       </c>
       <c r="I18" s="1">
         <v>37</v>
       </c>
       <c r="J18" s="1">
         <v>35</v>
       </c>
       <c r="K18" s="1">
         <v>18</v>
       </c>
       <c r="L18" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="13.8">
-      <c r="A19" s="115"/>
+      <c r="A19" s="128"/>
       <c r="B19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="77" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1">
         <v>173</v>
       </c>
       <c r="F19" s="1">
         <v>73</v>
       </c>
       <c r="G19" s="1">
         <v>97</v>
       </c>
       <c r="H19" s="1">
         <v>27</v>
       </c>
       <c r="I19" s="1">
         <v>35</v>
       </c>
       <c r="J19" s="1">
         <v>35</v>
       </c>
       <c r="K19" s="1">
         <v>18</v>
       </c>
       <c r="L19" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="13.8">
-      <c r="A20" s="115"/>
+      <c r="A20" s="128"/>
       <c r="B20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="77" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>151</v>
       </c>
       <c r="F20" s="1">
         <v>73</v>
       </c>
       <c r="G20" s="1">
         <v>76</v>
       </c>
       <c r="H20" s="1">
         <v>20</v>
       </c>
       <c r="I20" s="1">
         <v>28</v>
       </c>
       <c r="J20" s="1">
         <v>28</v>
       </c>
       <c r="K20" s="1">
         <v>14</v>
       </c>
       <c r="L20" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="13.8">
-      <c r="A21" s="115"/>
+      <c r="A21" s="128"/>
       <c r="B21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="1">
         <v>142</v>
       </c>
       <c r="F21" s="1">
         <v>68</v>
       </c>
       <c r="G21" s="1">
         <v>72</v>
       </c>
       <c r="H21" s="1">
         <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>27</v>
       </c>
       <c r="J21" s="1">
         <v>27</v>
       </c>
       <c r="K21" s="1">
         <v>15</v>
       </c>
       <c r="L21" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="13.8">
-      <c r="A22" s="115"/>
+      <c r="A22" s="128"/>
       <c r="B22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="1">
         <v>136</v>
       </c>
       <c r="F22" s="1">
         <v>67</v>
       </c>
       <c r="G22" s="1">
         <v>68</v>
       </c>
       <c r="H22" s="1">
         <v>19</v>
       </c>
       <c r="I22" s="1">
         <v>25</v>
       </c>
       <c r="J22" s="1">
         <v>24</v>
       </c>
       <c r="K22" s="1">
         <v>11</v>
       </c>
       <c r="L22" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="13.8">
-      <c r="A23" s="115"/>
+      <c r="A23" s="128"/>
       <c r="B23" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>137</v>
       </c>
       <c r="F23" s="1">
         <v>70</v>
       </c>
       <c r="G23" s="1">
         <v>66</v>
       </c>
       <c r="H23" s="1">
         <v>18</v>
       </c>
       <c r="I23" s="1">
         <v>27</v>
       </c>
       <c r="J23" s="1">
         <v>21</v>
       </c>
       <c r="K23" s="1">
         <v>10</v>
       </c>
       <c r="L23" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="13.8">
-      <c r="A24" s="121" t="s">
+      <c r="A24" s="134" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="77" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="1">
         <v>157</v>
       </c>
       <c r="F24" s="1">
         <v>79</v>
       </c>
       <c r="G24" s="1">
         <v>78</v>
       </c>
       <c r="H24" s="1">
         <v>25</v>
       </c>
       <c r="I24" s="1">
         <v>29</v>
       </c>
       <c r="J24" s="1">
         <v>24</v>
       </c>
       <c r="K24" s="1">
         <v>12</v>
       </c>
       <c r="L24" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="13.8">
-      <c r="A25" s="122"/>
+      <c r="A25" s="135"/>
       <c r="B25" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="77" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="1">
         <v>194</v>
       </c>
       <c r="F25" s="1">
         <v>86</v>
       </c>
       <c r="G25" s="1">
         <v>107</v>
       </c>
       <c r="H25" s="1">
         <v>39</v>
       </c>
       <c r="I25" s="1">
         <v>36</v>
       </c>
       <c r="J25" s="1">
         <v>32</v>
       </c>
       <c r="K25" s="1">
         <v>16</v>
       </c>
       <c r="L25" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="13.8">
-      <c r="A26" s="122"/>
+      <c r="A26" s="135"/>
       <c r="B26" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="77" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="1">
         <v>199</v>
       </c>
       <c r="F26" s="1">
         <v>94</v>
       </c>
       <c r="G26" s="1">
         <v>105</v>
       </c>
       <c r="H26" s="1">
         <v>29</v>
       </c>
       <c r="I26" s="1">
         <v>40</v>
       </c>
       <c r="J26" s="1">
         <v>36</v>
       </c>
       <c r="K26" s="1">
         <v>20</v>
       </c>
       <c r="L26" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="13.8">
-      <c r="A27" s="122"/>
+      <c r="A27" s="135"/>
       <c r="B27" s="41" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="77" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="1">
         <v>224</v>
       </c>
       <c r="F27" s="1">
         <v>94</v>
       </c>
       <c r="G27" s="1">
         <v>128</v>
       </c>
       <c r="H27" s="1">
         <v>38</v>
       </c>
       <c r="I27" s="1">
         <v>46</v>
       </c>
       <c r="J27" s="1">
         <v>44</v>
       </c>
       <c r="K27" s="1">
         <v>24</v>
       </c>
       <c r="L27" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="13.8">
-      <c r="A28" s="122"/>
+      <c r="A28" s="135"/>
       <c r="B28" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="77" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="1">
         <v>230</v>
       </c>
       <c r="F28" s="1">
         <v>96</v>
       </c>
       <c r="G28" s="1">
         <v>133</v>
       </c>
       <c r="H28" s="1">
         <v>39</v>
       </c>
       <c r="I28" s="1">
         <v>46</v>
       </c>
       <c r="J28" s="1">
         <v>48</v>
       </c>
       <c r="K28" s="1">
         <v>27</v>
       </c>
       <c r="L28" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="13.8">
-      <c r="A29" s="122"/>
+      <c r="A29" s="135"/>
       <c r="B29" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="77" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="1">
         <v>246</v>
       </c>
       <c r="F29" s="1">
         <v>106</v>
       </c>
       <c r="G29" s="1">
         <v>138</v>
       </c>
       <c r="H29" s="1">
         <v>42</v>
       </c>
       <c r="I29" s="1">
         <v>45</v>
       </c>
       <c r="J29" s="1">
         <v>51</v>
       </c>
       <c r="K29" s="1">
         <v>25</v>
       </c>
       <c r="L29" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="13.8">
-      <c r="A30" s="122"/>
+      <c r="A30" s="135"/>
       <c r="B30" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="1">
         <v>313</v>
       </c>
       <c r="F30" s="1">
         <v>116</v>
       </c>
       <c r="G30" s="1">
         <v>196</v>
       </c>
       <c r="H30" s="1">
         <v>57</v>
       </c>
       <c r="I30" s="1">
         <v>69</v>
       </c>
       <c r="J30" s="1">
         <v>70</v>
       </c>
       <c r="K30" s="1">
         <v>36</v>
       </c>
       <c r="L30" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="13.8">
-      <c r="A31" s="122"/>
+      <c r="A31" s="135"/>
       <c r="B31" s="78" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="1">
         <v>320</v>
       </c>
       <c r="F31" s="1">
         <v>105</v>
       </c>
       <c r="G31" s="1">
         <v>211</v>
       </c>
       <c r="H31" s="1">
         <v>78</v>
       </c>
       <c r="I31" s="1">
         <v>62</v>
       </c>
       <c r="J31" s="1">
         <v>71</v>
       </c>
       <c r="K31" s="1">
         <v>38</v>
       </c>
       <c r="L31" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="13.8">
-      <c r="A32" s="122"/>
+      <c r="A32" s="135"/>
       <c r="B32" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="1">
         <v>327</v>
       </c>
       <c r="F32" s="1">
         <v>118</v>
       </c>
       <c r="G32" s="1">
         <v>203</v>
       </c>
       <c r="H32" s="1">
         <v>51</v>
       </c>
       <c r="I32" s="1">
         <v>70</v>
       </c>
       <c r="J32" s="1">
         <v>82</v>
       </c>
       <c r="K32" s="1">
         <v>43</v>
       </c>
       <c r="L32" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="13.8">
-      <c r="A33" s="122"/>
+      <c r="A33" s="135"/>
       <c r="B33" s="78" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="1">
         <v>310</v>
       </c>
       <c r="F33" s="1">
         <v>108</v>
       </c>
       <c r="G33" s="1">
         <v>196</v>
       </c>
       <c r="H33" s="1">
         <v>68</v>
       </c>
       <c r="I33" s="1">
         <v>48</v>
       </c>
       <c r="J33" s="1">
         <v>80</v>
       </c>
       <c r="K33" s="1">
         <v>40</v>
       </c>
       <c r="L33" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="13.8">
-      <c r="A34" s="122"/>
+      <c r="A34" s="135"/>
       <c r="B34" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="1">
         <v>318</v>
       </c>
       <c r="F34" s="1">
         <v>125</v>
       </c>
       <c r="G34" s="1">
         <v>191</v>
       </c>
       <c r="H34" s="1">
         <v>46</v>
       </c>
       <c r="I34" s="1">
         <v>62</v>
       </c>
       <c r="J34" s="1">
         <v>83</v>
       </c>
       <c r="K34" s="1">
         <v>43</v>
       </c>
       <c r="L34" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="14.4" thickBot="1">
-      <c r="A35" s="123"/>
+      <c r="A35" s="136"/>
       <c r="B35" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="66" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="81" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="1">
         <v>336</v>
       </c>
       <c r="F35" s="1">
         <v>110</v>
       </c>
       <c r="G35" s="1">
         <v>215</v>
       </c>
       <c r="H35" s="1">
         <v>70</v>
       </c>
       <c r="I35" s="1">
         <v>53</v>
       </c>
       <c r="J35" s="1">
         <v>92</v>
       </c>
       <c r="K35" s="1">
         <v>44</v>
       </c>
       <c r="L35" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="13.8">
-      <c r="A36" s="114" t="s">
+      <c r="A36" s="127" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>360</v>
       </c>
       <c r="F36" s="1">
         <v>123</v>
       </c>
       <c r="G36" s="1">
         <v>216</v>
       </c>
       <c r="H36" s="1">
         <v>54</v>
       </c>
       <c r="I36" s="1">
         <v>59</v>
       </c>
       <c r="J36" s="1">
         <v>103</v>
       </c>
       <c r="K36" s="1">
         <v>50</v>
       </c>
       <c r="L36" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="13.8">
-      <c r="A37" s="115"/>
+      <c r="A37" s="128"/>
       <c r="B37" s="43">
         <v>2002</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="11">
         <v>372</v>
       </c>
       <c r="F37" s="1">
         <v>130</v>
       </c>
       <c r="G37" s="1">
         <v>222</v>
       </c>
       <c r="H37" s="1">
         <v>61</v>
       </c>
       <c r="I37" s="1">
         <v>53</v>
       </c>
       <c r="J37" s="1">
         <v>108</v>
       </c>
       <c r="K37" s="1">
         <v>55</v>
       </c>
       <c r="L37" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="13.8">
-      <c r="A38" s="115"/>
+      <c r="A38" s="128"/>
       <c r="B38" s="45"/>
       <c r="C38" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="11">
         <v>359</v>
       </c>
       <c r="F38" s="1">
         <v>117</v>
       </c>
       <c r="G38" s="1">
         <v>239</v>
       </c>
       <c r="H38" s="1">
         <v>72</v>
       </c>
       <c r="I38" s="1">
         <v>62</v>
       </c>
       <c r="J38" s="1">
         <v>105</v>
       </c>
       <c r="K38" s="1">
         <v>53</v>
       </c>
       <c r="L38" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="13.8">
-      <c r="A39" s="115"/>
+      <c r="A39" s="128"/>
       <c r="B39" s="45"/>
       <c r="C39" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>344</v>
       </c>
       <c r="F39" s="1">
         <v>103</v>
       </c>
       <c r="G39" s="1">
         <v>238</v>
       </c>
       <c r="H39" s="1">
         <v>59</v>
       </c>
       <c r="I39" s="1">
         <v>74</v>
       </c>
       <c r="J39" s="1">
         <v>105</v>
       </c>
       <c r="K39" s="1">
         <v>50</v>
       </c>
       <c r="L39" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="13.8">
-      <c r="A40" s="115"/>
+      <c r="A40" s="128"/>
       <c r="B40" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="11">
         <v>363</v>
       </c>
       <c r="F40" s="1">
         <v>125</v>
       </c>
       <c r="G40" s="1">
         <v>235</v>
       </c>
       <c r="H40" s="1">
         <v>59</v>
       </c>
       <c r="I40" s="1">
         <v>64</v>
       </c>
       <c r="J40" s="1">
         <v>112</v>
       </c>
       <c r="K40" s="1">
         <v>54</v>
       </c>
       <c r="L40" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="13.8">
-      <c r="A41" s="115"/>
+      <c r="A41" s="128"/>
       <c r="B41" s="43">
         <v>2003</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="11">
         <v>373</v>
       </c>
       <c r="F41" s="1">
         <v>132</v>
       </c>
       <c r="G41" s="1">
         <v>238</v>
       </c>
       <c r="H41" s="1">
         <v>55</v>
       </c>
       <c r="I41" s="1">
         <v>56</v>
       </c>
       <c r="J41" s="1">
         <v>127</v>
       </c>
       <c r="K41" s="1">
         <v>63</v>
       </c>
       <c r="L41" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="13.8">
-      <c r="A42" s="115"/>
+      <c r="A42" s="128"/>
       <c r="B42" s="45"/>
       <c r="C42" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>340</v>
       </c>
       <c r="F42" s="1">
         <v>109</v>
       </c>
       <c r="G42" s="1">
         <v>229</v>
       </c>
       <c r="H42" s="1">
         <v>63</v>
       </c>
       <c r="I42" s="1">
         <v>50</v>
       </c>
       <c r="J42" s="1">
         <v>116</v>
       </c>
       <c r="K42" s="1">
         <v>56</v>
       </c>
       <c r="L42" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="13.8">
-      <c r="A43" s="115"/>
+      <c r="A43" s="128"/>
       <c r="B43" s="46"/>
       <c r="C43" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="11">
         <v>325</v>
       </c>
       <c r="F43" s="1">
         <v>95</v>
       </c>
       <c r="G43" s="1">
         <v>228</v>
       </c>
       <c r="H43" s="1">
         <v>47</v>
       </c>
       <c r="I43" s="1">
         <v>69</v>
       </c>
       <c r="J43" s="1">
         <v>112</v>
       </c>
       <c r="K43" s="1">
         <v>56</v>
       </c>
       <c r="L43" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="13.8">
-      <c r="A44" s="115"/>
+      <c r="A44" s="128"/>
       <c r="B44" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="11">
         <v>329</v>
       </c>
       <c r="F44" s="1">
         <v>111</v>
       </c>
       <c r="G44" s="1">
         <v>216</v>
       </c>
       <c r="H44" s="1">
         <v>50</v>
       </c>
       <c r="I44" s="1">
         <v>54</v>
       </c>
       <c r="J44" s="1">
         <v>112</v>
       </c>
       <c r="K44" s="1">
         <v>52</v>
       </c>
       <c r="L44" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="115"/>
+      <c r="A45" s="128"/>
       <c r="B45" s="43">
         <v>2004</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="11">
         <v>321</v>
       </c>
       <c r="F45" s="1">
         <v>121</v>
       </c>
       <c r="G45" s="1">
         <v>197</v>
       </c>
       <c r="H45" s="1">
         <v>46</v>
       </c>
       <c r="I45" s="1">
         <v>46</v>
       </c>
       <c r="J45" s="1">
         <v>105</v>
       </c>
       <c r="K45" s="1">
         <v>46</v>
       </c>
       <c r="L45" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="115"/>
+      <c r="A46" s="128"/>
       <c r="B46" s="45"/>
       <c r="C46" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="11">
         <v>314</v>
       </c>
       <c r="F46" s="1">
         <v>107</v>
       </c>
       <c r="G46" s="1">
         <v>205</v>
       </c>
       <c r="H46" s="1">
         <v>58</v>
       </c>
       <c r="I46" s="1">
         <v>47</v>
       </c>
       <c r="J46" s="1">
         <v>100</v>
       </c>
       <c r="K46" s="1">
         <v>48</v>
       </c>
       <c r="L46" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="13.8">
-      <c r="A47" s="115"/>
+      <c r="A47" s="128"/>
       <c r="B47" s="45"/>
       <c r="C47" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="11">
         <v>290</v>
       </c>
       <c r="F47" s="1">
         <v>86</v>
       </c>
       <c r="G47" s="1">
         <v>202</v>
       </c>
       <c r="H47" s="1">
         <v>42</v>
       </c>
       <c r="I47" s="1">
         <v>51</v>
       </c>
       <c r="J47" s="1">
         <v>109</v>
       </c>
       <c r="K47" s="1">
         <v>47</v>
       </c>
       <c r="L47" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="13.8">
-      <c r="A48" s="115"/>
+      <c r="A48" s="128"/>
       <c r="B48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="11">
         <v>305</v>
       </c>
       <c r="F48" s="1">
         <v>109</v>
       </c>
       <c r="G48" s="1">
         <v>194</v>
       </c>
       <c r="H48" s="1">
         <v>47</v>
       </c>
       <c r="I48" s="1">
         <v>46</v>
       </c>
       <c r="J48" s="1">
         <v>101</v>
       </c>
       <c r="K48" s="1">
         <v>43</v>
       </c>
       <c r="L48" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="13.8">
-      <c r="A49" s="115"/>
+      <c r="A49" s="128"/>
       <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="11">
         <v>299</v>
       </c>
       <c r="F49" s="1">
         <v>121</v>
       </c>
       <c r="G49" s="1">
         <v>176</v>
       </c>
       <c r="H49" s="1">
         <v>42</v>
       </c>
       <c r="I49" s="1">
         <v>41</v>
       </c>
       <c r="J49" s="1">
         <v>93</v>
       </c>
       <c r="K49" s="1">
         <v>40</v>
       </c>
       <c r="L49" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="13.8">
-      <c r="A50" s="115"/>
+      <c r="A50" s="128"/>
       <c r="B50" s="45"/>
       <c r="C50" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E50" s="11">
         <v>286</v>
       </c>
       <c r="F50" s="1">
         <v>93</v>
       </c>
       <c r="G50" s="1">
         <v>190</v>
       </c>
       <c r="H50" s="1">
         <v>51</v>
       </c>
       <c r="I50" s="1">
         <v>44</v>
       </c>
       <c r="J50" s="1">
         <v>95</v>
       </c>
       <c r="K50" s="1">
         <v>45</v>
       </c>
       <c r="L50" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="13.95" customHeight="1">
-      <c r="A51" s="124" t="s">
+      <c r="A51" s="112" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="11">
         <v>287</v>
       </c>
       <c r="F51" s="1">
         <v>89</v>
       </c>
       <c r="G51" s="1">
         <v>196</v>
       </c>
       <c r="H51" s="1">
         <v>46</v>
       </c>
       <c r="I51" s="1">
         <v>54</v>
       </c>
       <c r="J51" s="1">
         <v>96</v>
       </c>
       <c r="K51" s="1">
         <v>40</v>
       </c>
       <c r="L51" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="13.8">
-      <c r="A52" s="124"/>
+      <c r="A52" s="112"/>
       <c r="B52" s="49" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="59" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="11">
         <v>286</v>
       </c>
       <c r="F52" s="1">
         <v>93</v>
       </c>
       <c r="G52" s="1">
         <v>191</v>
       </c>
       <c r="H52" s="1">
         <v>48</v>
       </c>
       <c r="I52" s="1">
         <v>50</v>
       </c>
       <c r="J52" s="1">
         <v>93</v>
       </c>
       <c r="K52" s="1">
         <v>39</v>
       </c>
       <c r="L52" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="13.8">
-      <c r="A53" s="124"/>
+      <c r="A53" s="112"/>
       <c r="B53" s="51">
         <v>2006</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="60" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="11">
         <v>280</v>
       </c>
       <c r="F53" s="1">
         <v>113</v>
       </c>
       <c r="G53" s="1">
         <v>163</v>
       </c>
       <c r="H53" s="1">
         <v>40</v>
       </c>
       <c r="I53" s="1">
         <v>34</v>
       </c>
       <c r="J53" s="1">
         <v>89</v>
       </c>
       <c r="K53" s="1">
         <v>38</v>
       </c>
       <c r="L53" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="13.8">
-      <c r="A54" s="124"/>
+      <c r="A54" s="112"/>
       <c r="B54" s="53"/>
       <c r="C54" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="60" t="s">
         <v>36</v>
       </c>
       <c r="E54" s="11">
         <v>273</v>
       </c>
       <c r="F54" s="1">
         <v>96</v>
       </c>
       <c r="G54" s="1">
         <v>175</v>
       </c>
       <c r="H54" s="1">
         <v>51</v>
       </c>
       <c r="I54" s="1">
         <v>37</v>
       </c>
       <c r="J54" s="1">
         <v>87</v>
       </c>
       <c r="K54" s="1">
         <v>32</v>
       </c>
       <c r="L54" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="13.8">
-      <c r="A55" s="124"/>
+      <c r="A55" s="112"/>
       <c r="B55" s="53"/>
       <c r="C55" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="60" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="11">
         <v>261</v>
       </c>
       <c r="F55" s="1">
         <v>88</v>
       </c>
       <c r="G55" s="1">
         <v>169</v>
       </c>
       <c r="H55" s="1">
         <v>38</v>
       </c>
       <c r="I55" s="1">
         <v>42</v>
       </c>
       <c r="J55" s="1">
         <v>89</v>
       </c>
       <c r="K55" s="1">
         <v>39</v>
       </c>
       <c r="L55" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="13.8">
-      <c r="A56" s="124"/>
+      <c r="A56" s="112"/>
       <c r="B56" s="41" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>272</v>
       </c>
       <c r="F56" s="1">
         <v>95</v>
       </c>
       <c r="G56" s="1">
         <v>171</v>
       </c>
       <c r="H56" s="1">
         <v>41</v>
       </c>
       <c r="I56" s="1">
         <v>43</v>
       </c>
       <c r="J56" s="1">
         <v>87</v>
       </c>
       <c r="K56" s="1">
         <v>40</v>
       </c>
       <c r="L56" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="13.8">
-      <c r="A57" s="124"/>
+      <c r="A57" s="112"/>
       <c r="B57" s="43">
         <v>2007</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="11">
         <v>256</v>
       </c>
       <c r="F57" s="1">
         <v>106</v>
       </c>
       <c r="G57" s="1">
         <v>146</v>
       </c>
       <c r="H57" s="1">
         <v>36</v>
       </c>
       <c r="I57" s="1">
         <v>33</v>
       </c>
       <c r="J57" s="1">
         <v>77</v>
       </c>
       <c r="K57" s="1">
         <v>30</v>
       </c>
       <c r="L57" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="124"/>
+      <c r="A58" s="112"/>
       <c r="B58" s="45"/>
       <c r="C58" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="11">
         <v>250</v>
       </c>
       <c r="F58" s="1">
         <v>87</v>
       </c>
       <c r="G58" s="1">
         <v>160</v>
       </c>
       <c r="H58" s="1">
         <v>40</v>
       </c>
       <c r="I58" s="1">
         <v>41</v>
       </c>
       <c r="J58" s="1">
         <v>79</v>
       </c>
       <c r="K58" s="1">
         <v>32</v>
       </c>
       <c r="L58" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="13.8">
-      <c r="A59" s="124"/>
+      <c r="A59" s="112"/>
       <c r="B59" s="45"/>
       <c r="C59" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="11">
         <v>249</v>
       </c>
       <c r="F59" s="1">
         <v>89</v>
       </c>
       <c r="G59" s="1">
         <v>158</v>
       </c>
       <c r="H59" s="1">
         <v>34</v>
       </c>
       <c r="I59" s="1">
         <v>38</v>
       </c>
       <c r="J59" s="1">
         <v>86</v>
       </c>
       <c r="K59" s="1">
         <v>33</v>
       </c>
       <c r="L59" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="13.8">
-      <c r="A60" s="124"/>
+      <c r="A60" s="112"/>
       <c r="B60" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="11">
         <v>263</v>
       </c>
       <c r="F60" s="1">
         <v>93</v>
       </c>
       <c r="G60" s="1">
         <v>167</v>
       </c>
       <c r="H60" s="1">
         <v>38</v>
       </c>
       <c r="I60" s="1">
         <v>40</v>
       </c>
       <c r="J60" s="1">
         <v>89</v>
       </c>
       <c r="K60" s="1">
         <v>34</v>
       </c>
       <c r="L60" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="13.8">
-      <c r="A61" s="124"/>
+      <c r="A61" s="112"/>
       <c r="B61" s="43">
         <v>2008</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="11">
         <v>270</v>
       </c>
       <c r="F61" s="1">
         <v>105</v>
       </c>
       <c r="G61" s="1">
         <v>161</v>
       </c>
       <c r="H61" s="1">
         <v>39</v>
       </c>
       <c r="I61" s="1">
         <v>33</v>
       </c>
       <c r="J61" s="1">
         <v>89</v>
       </c>
       <c r="K61" s="1">
         <v>41</v>
       </c>
       <c r="L61" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="13.8">
-      <c r="A62" s="124"/>
+      <c r="A62" s="112"/>
       <c r="B62" s="45"/>
       <c r="C62" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="11">
         <v>266</v>
       </c>
       <c r="F62" s="1">
         <v>99</v>
       </c>
       <c r="G62" s="1">
         <v>163</v>
       </c>
       <c r="H62" s="1">
         <v>49</v>
       </c>
       <c r="I62" s="1">
         <v>35</v>
       </c>
       <c r="J62" s="1">
         <v>79</v>
       </c>
       <c r="K62" s="1">
         <v>29</v>
       </c>
       <c r="L62" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="13.8">
-      <c r="A63" s="124"/>
+      <c r="A63" s="112"/>
       <c r="B63" s="45"/>
       <c r="C63" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D63" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="11">
         <v>261</v>
       </c>
       <c r="F63" s="1">
         <v>86</v>
       </c>
       <c r="G63" s="1">
         <v>172</v>
       </c>
       <c r="H63" s="1">
         <v>42</v>
       </c>
       <c r="I63" s="1">
         <v>38</v>
       </c>
       <c r="J63" s="1">
         <v>92</v>
       </c>
       <c r="K63" s="1">
         <v>41</v>
       </c>
       <c r="L63" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="13.8">
-      <c r="A64" s="124"/>
+      <c r="A64" s="112"/>
       <c r="B64" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="11">
         <v>305</v>
       </c>
       <c r="F64" s="1">
         <v>116</v>
       </c>
       <c r="G64" s="1">
         <v>184</v>
       </c>
       <c r="H64" s="1">
         <v>44</v>
       </c>
       <c r="I64" s="1">
         <v>48</v>
       </c>
       <c r="J64" s="1">
         <v>92</v>
       </c>
       <c r="K64" s="1">
         <v>35</v>
       </c>
       <c r="L64" s="1">
         <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="13.8">
-      <c r="A65" s="124"/>
+      <c r="A65" s="112"/>
       <c r="B65" s="43">
         <v>2009</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E65" s="11">
         <v>348</v>
       </c>
       <c r="F65" s="1">
         <v>140</v>
       </c>
       <c r="G65" s="1">
         <v>205</v>
       </c>
       <c r="H65" s="1">
         <v>62</v>
       </c>
       <c r="I65" s="1">
         <v>45</v>
       </c>
       <c r="J65" s="1">
         <v>98</v>
       </c>
       <c r="K65" s="1">
         <v>47</v>
       </c>
       <c r="L65" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="13.8">
-      <c r="A66" s="124"/>
+      <c r="A66" s="112"/>
       <c r="B66" s="45"/>
       <c r="C66" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="11">
         <v>362</v>
       </c>
       <c r="F66" s="1">
         <v>119</v>
       </c>
       <c r="G66" s="1">
         <v>239</v>
       </c>
       <c r="H66" s="1">
         <v>78</v>
       </c>
       <c r="I66" s="1">
         <v>65</v>
       </c>
       <c r="J66" s="1">
         <v>96</v>
       </c>
       <c r="K66" s="1">
         <v>46</v>
       </c>
       <c r="L66" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="13.8">
-      <c r="A67" s="124"/>
+      <c r="A67" s="112"/>
       <c r="B67" s="45"/>
       <c r="C67" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="11">
         <v>332</v>
       </c>
       <c r="F67" s="1">
         <v>95</v>
       </c>
       <c r="G67" s="1">
         <v>232</v>
       </c>
       <c r="H67" s="1">
         <v>51</v>
       </c>
       <c r="I67" s="1">
         <v>81</v>
       </c>
       <c r="J67" s="1">
         <v>100</v>
       </c>
       <c r="K67" s="1">
         <v>49</v>
       </c>
       <c r="L67" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="13.8">
-      <c r="A68" s="124"/>
+      <c r="A68" s="112"/>
       <c r="B68" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="11">
         <v>333</v>
       </c>
       <c r="F68" s="1">
         <v>89</v>
       </c>
       <c r="G68" s="1">
         <v>233</v>
       </c>
       <c r="H68" s="1">
         <v>51</v>
       </c>
       <c r="I68" s="1">
         <v>67</v>
       </c>
       <c r="J68" s="1">
         <v>115</v>
       </c>
       <c r="K68" s="1">
         <v>56</v>
       </c>
       <c r="L68" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="13.8">
-      <c r="A69" s="124"/>
+      <c r="A69" s="112"/>
       <c r="B69" s="43">
         <v>2010</v>
       </c>
       <c r="C69" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="11">
         <v>350</v>
       </c>
       <c r="F69" s="1">
         <v>114</v>
       </c>
       <c r="G69" s="1">
         <v>222</v>
       </c>
       <c r="H69" s="1">
         <v>51</v>
       </c>
       <c r="I69" s="1">
         <v>52</v>
       </c>
       <c r="J69" s="1">
         <v>119</v>
       </c>
       <c r="K69" s="1">
         <v>57</v>
       </c>
       <c r="L69" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="13.8">
-      <c r="A70" s="124"/>
+      <c r="A70" s="112"/>
       <c r="B70" s="45"/>
       <c r="C70" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="11">
         <v>337</v>
       </c>
       <c r="F70" s="1">
         <v>87</v>
       </c>
       <c r="G70" s="1">
         <v>241</v>
       </c>
       <c r="H70" s="1">
         <v>58</v>
       </c>
       <c r="I70" s="1">
         <v>54</v>
       </c>
       <c r="J70" s="1">
         <v>129</v>
       </c>
       <c r="K70" s="1">
         <v>65</v>
       </c>
       <c r="L70" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="13.8">
-      <c r="A71" s="124"/>
+      <c r="A71" s="112"/>
       <c r="B71" s="46"/>
       <c r="C71" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="11">
         <v>318</v>
       </c>
       <c r="F71" s="1">
         <v>84</v>
       </c>
       <c r="G71" s="1">
         <v>225</v>
       </c>
       <c r="H71" s="1">
         <v>45</v>
       </c>
       <c r="I71" s="1">
         <v>57</v>
       </c>
       <c r="J71" s="1">
         <v>123</v>
       </c>
       <c r="K71" s="1">
         <v>60</v>
       </c>
       <c r="L71" s="1">
         <v>63</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="13.8">
-      <c r="A72" s="124"/>
+      <c r="A72" s="112"/>
       <c r="B72" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="27">
         <v>312</v>
       </c>
       <c r="F72" s="27">
         <v>85</v>
       </c>
       <c r="G72" s="27">
         <v>218</v>
       </c>
       <c r="H72" s="27">
         <v>40</v>
       </c>
       <c r="I72" s="27">
         <v>54</v>
       </c>
       <c r="J72" s="27">
         <v>124</v>
       </c>
       <c r="K72" s="27">
         <v>61</v>
       </c>
       <c r="L72" s="27">
         <v>63</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="13.8">
-      <c r="A73" s="124"/>
+      <c r="A73" s="112"/>
       <c r="B73" s="43">
         <v>2011</v>
       </c>
       <c r="C73" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="27">
         <v>319</v>
       </c>
       <c r="F73" s="27">
         <v>110</v>
       </c>
       <c r="G73" s="27">
         <v>198</v>
       </c>
       <c r="H73" s="27">
         <v>45</v>
       </c>
       <c r="I73" s="27">
         <v>42</v>
       </c>
       <c r="J73" s="27">
         <v>111</v>
       </c>
       <c r="K73" s="27">
         <v>48</v>
       </c>
       <c r="L73" s="27">
         <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="13.8">
-      <c r="A74" s="124"/>
+      <c r="A74" s="112"/>
       <c r="B74" s="45"/>
       <c r="C74" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E74" s="27">
         <v>295</v>
       </c>
       <c r="F74" s="27">
         <v>84</v>
       </c>
       <c r="G74" s="27">
         <v>200</v>
       </c>
       <c r="H74" s="27">
         <v>48</v>
       </c>
       <c r="I74" s="27">
         <v>42</v>
       </c>
       <c r="J74" s="27">
         <v>110</v>
       </c>
       <c r="K74" s="27">
         <v>45</v>
       </c>
       <c r="L74" s="27">
         <v>65</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="13.8">
-      <c r="A75" s="124"/>
+      <c r="A75" s="112"/>
       <c r="B75" s="45"/>
       <c r="C75" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="11">
         <v>282</v>
       </c>
       <c r="F75" s="1">
         <v>71</v>
       </c>
       <c r="G75" s="1">
         <v>204</v>
       </c>
       <c r="H75" s="1">
         <v>36</v>
       </c>
       <c r="I75" s="1">
         <v>46</v>
       </c>
       <c r="J75" s="1">
         <v>122</v>
       </c>
       <c r="K75" s="1">
         <v>53</v>
       </c>
       <c r="L75" s="1">
         <v>69</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="13.8">
-      <c r="A76" s="124"/>
+      <c r="A76" s="112"/>
       <c r="B76" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="11">
         <v>296</v>
       </c>
       <c r="F76" s="1">
         <v>81</v>
       </c>
       <c r="G76" s="1">
         <v>208</v>
       </c>
       <c r="H76" s="1">
         <v>40</v>
       </c>
       <c r="I76" s="1">
         <v>52</v>
       </c>
       <c r="J76" s="1">
         <v>116</v>
       </c>
       <c r="K76" s="1">
         <v>46</v>
       </c>
       <c r="L76" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="13.8">
-      <c r="A77" s="124"/>
+      <c r="A77" s="112"/>
       <c r="B77" s="43">
         <v>2012</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="11">
         <v>300</v>
       </c>
       <c r="F77" s="1">
         <v>104</v>
       </c>
       <c r="G77" s="1">
         <v>187</v>
       </c>
       <c r="H77" s="1">
         <v>44</v>
       </c>
       <c r="I77" s="1">
         <v>38</v>
       </c>
       <c r="J77" s="1">
         <v>105</v>
       </c>
       <c r="K77" s="1">
         <v>42</v>
       </c>
       <c r="L77" s="1">
         <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="13.8">
-      <c r="A78" s="124"/>
+      <c r="A78" s="112"/>
       <c r="B78" s="45"/>
       <c r="C78" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="11">
         <v>280</v>
       </c>
       <c r="F78" s="1">
         <v>82</v>
       </c>
       <c r="G78" s="1">
         <v>189</v>
       </c>
       <c r="H78" s="1">
         <v>46</v>
       </c>
       <c r="I78" s="1">
         <v>40</v>
       </c>
       <c r="J78" s="1">
         <v>103</v>
       </c>
       <c r="K78" s="1">
         <v>45</v>
       </c>
       <c r="L78" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8">
-      <c r="A79" s="124"/>
+      <c r="A79" s="112"/>
       <c r="B79" s="46"/>
       <c r="C79" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E79" s="11">
         <v>263</v>
       </c>
       <c r="F79" s="1">
         <v>74</v>
       </c>
       <c r="G79" s="1">
         <v>183</v>
       </c>
       <c r="H79" s="1">
         <v>34</v>
       </c>
       <c r="I79" s="1">
         <v>46</v>
       </c>
       <c r="J79" s="1">
         <v>103</v>
       </c>
       <c r="K79" s="1">
         <v>43</v>
       </c>
       <c r="L79" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8">
-      <c r="A80" s="124"/>
+      <c r="A80" s="112"/>
       <c r="B80" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="11">
         <v>277</v>
       </c>
       <c r="F80" s="1">
         <v>78</v>
       </c>
       <c r="G80" s="1">
         <v>189</v>
       </c>
       <c r="H80" s="1">
         <v>38</v>
       </c>
       <c r="I80" s="1">
         <v>42</v>
       </c>
       <c r="J80" s="1">
         <v>109</v>
       </c>
       <c r="K80" s="1">
         <v>44</v>
       </c>
       <c r="L80" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="13.8">
-      <c r="A81" s="124"/>
+      <c r="A81" s="112"/>
       <c r="B81" s="43">
         <v>2013</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="11">
         <v>278</v>
       </c>
       <c r="F81" s="1">
         <v>96</v>
       </c>
       <c r="G81" s="1">
         <v>173</v>
       </c>
       <c r="H81" s="1">
         <v>36</v>
       </c>
       <c r="I81" s="1">
         <v>34</v>
       </c>
       <c r="J81" s="1">
         <v>104</v>
       </c>
       <c r="K81" s="1">
         <v>46</v>
       </c>
       <c r="L81" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="13.8">
-      <c r="A82" s="124"/>
+      <c r="A82" s="112"/>
       <c r="B82" s="45"/>
       <c r="C82" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="11">
         <v>262</v>
       </c>
       <c r="F82" s="1">
         <v>71</v>
       </c>
       <c r="G82" s="1">
         <v>178</v>
       </c>
       <c r="H82" s="1">
         <v>40</v>
       </c>
       <c r="I82" s="1">
         <v>37</v>
       </c>
       <c r="J82" s="1">
         <v>101</v>
       </c>
       <c r="K82" s="1">
         <v>40</v>
       </c>
       <c r="L82" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="13.8">
-      <c r="A83" s="124"/>
+      <c r="A83" s="112"/>
       <c r="B83" s="46"/>
       <c r="C83" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E83" s="11">
         <v>247</v>
       </c>
       <c r="F83" s="1">
         <v>59</v>
       </c>
       <c r="G83" s="1">
         <v>178</v>
       </c>
       <c r="H83" s="1">
         <v>35</v>
       </c>
       <c r="I83" s="1">
         <v>41</v>
       </c>
       <c r="J83" s="1">
         <v>102</v>
       </c>
       <c r="K83" s="1">
         <v>39</v>
       </c>
       <c r="L83" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="13.8">
-      <c r="A84" s="124"/>
+      <c r="A84" s="112"/>
       <c r="B84" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="11">
         <v>240</v>
       </c>
       <c r="F84" s="1">
         <v>74</v>
       </c>
       <c r="G84" s="1">
         <v>158</v>
       </c>
       <c r="H84" s="1">
         <v>34</v>
       </c>
       <c r="I84" s="1">
         <v>34</v>
       </c>
       <c r="J84" s="1">
         <v>90</v>
       </c>
       <c r="K84" s="1">
         <v>39</v>
       </c>
       <c r="L84" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="13.8">
-      <c r="A85" s="124"/>
+      <c r="A85" s="112"/>
       <c r="B85" s="43">
         <v>2014</v>
       </c>
       <c r="C85" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="11">
         <v>248</v>
       </c>
       <c r="F85" s="1">
         <v>82</v>
       </c>
       <c r="G85" s="1">
         <v>158</v>
       </c>
       <c r="H85" s="1">
         <v>31</v>
       </c>
       <c r="I85" s="1">
         <v>34</v>
       </c>
       <c r="J85" s="1">
         <v>94</v>
       </c>
       <c r="K85" s="1">
         <v>39</v>
       </c>
       <c r="L85" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="13.8">
-      <c r="A86" s="124"/>
+      <c r="A86" s="112"/>
       <c r="B86" s="45"/>
       <c r="C86" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E86" s="11">
         <v>239</v>
       </c>
       <c r="F86" s="1">
         <v>75</v>
       </c>
       <c r="G86" s="1">
         <v>153</v>
       </c>
       <c r="H86" s="1">
         <v>38</v>
       </c>
       <c r="I86" s="1">
         <v>31</v>
       </c>
       <c r="J86" s="1">
         <v>85</v>
       </c>
       <c r="K86" s="1">
         <v>34</v>
       </c>
       <c r="L86" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="13.8">
-      <c r="A87" s="124"/>
+      <c r="A87" s="112"/>
       <c r="B87" s="46"/>
       <c r="C87" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E87" s="11">
         <v>221</v>
       </c>
       <c r="F87" s="1">
         <v>66</v>
       </c>
       <c r="G87" s="1">
         <v>147</v>
       </c>
       <c r="H87" s="1">
         <v>29</v>
       </c>
       <c r="I87" s="1">
         <v>32</v>
       </c>
       <c r="J87" s="1">
         <v>86</v>
       </c>
       <c r="K87" s="1">
         <v>32</v>
       </c>
       <c r="L87" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="13.8">
-      <c r="A88" s="124"/>
+      <c r="A88" s="112"/>
       <c r="B88" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E88" s="6">
         <v>229</v>
       </c>
       <c r="F88" s="5">
         <v>76</v>
       </c>
       <c r="G88" s="5">
         <v>145</v>
       </c>
       <c r="H88" s="5">
         <v>29</v>
       </c>
       <c r="I88" s="5">
         <v>33</v>
       </c>
       <c r="J88" s="5">
         <v>82</v>
       </c>
       <c r="K88" s="5">
         <v>34</v>
       </c>
       <c r="L88" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="13.8">
-      <c r="A89" s="124"/>
+      <c r="A89" s="112"/>
       <c r="B89" s="43">
         <v>2015</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="6">
         <v>228</v>
       </c>
       <c r="F89" s="5">
         <v>84</v>
       </c>
       <c r="G89" s="5">
         <v>136</v>
       </c>
       <c r="H89" s="5">
         <v>31</v>
       </c>
       <c r="I89" s="5">
         <v>31</v>
       </c>
       <c r="J89" s="5">
         <v>74</v>
       </c>
       <c r="K89" s="5">
         <v>27</v>
       </c>
       <c r="L89" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="13.8">
-      <c r="A90" s="124"/>
+      <c r="A90" s="112"/>
       <c r="B90" s="45"/>
       <c r="C90" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E90" s="6">
         <v>225</v>
       </c>
       <c r="F90" s="5">
         <v>71</v>
       </c>
       <c r="G90" s="5">
         <v>142</v>
       </c>
       <c r="H90" s="5">
         <v>40</v>
       </c>
       <c r="I90" s="5">
         <v>25</v>
       </c>
       <c r="J90" s="5">
         <v>78</v>
       </c>
       <c r="K90" s="5">
         <v>27</v>
       </c>
       <c r="L90" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="13.8">
-      <c r="A91" s="124"/>
+      <c r="A91" s="112"/>
       <c r="B91" s="46"/>
       <c r="C91" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E91" s="28">
         <v>208</v>
       </c>
       <c r="F91" s="26">
         <v>60</v>
       </c>
       <c r="G91" s="26">
         <v>140</v>
       </c>
       <c r="H91" s="26">
         <v>28</v>
       </c>
       <c r="I91" s="26">
         <v>40</v>
       </c>
       <c r="J91" s="26">
         <v>72</v>
       </c>
       <c r="K91" s="26">
         <v>30</v>
       </c>
       <c r="L91" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="13.8">
-      <c r="A92" s="124"/>
+      <c r="A92" s="112"/>
       <c r="B92" s="48" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E92" s="28">
         <v>214</v>
       </c>
       <c r="F92" s="26">
         <v>64</v>
       </c>
       <c r="G92" s="26">
         <v>141</v>
       </c>
       <c r="H92" s="26">
         <v>29</v>
       </c>
       <c r="I92" s="26">
         <v>29</v>
       </c>
       <c r="J92" s="26">
         <v>82</v>
       </c>
       <c r="K92" s="26">
         <v>31</v>
       </c>
       <c r="L92" s="26">
         <v>52</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="13.8">
-      <c r="A93" s="124"/>
+      <c r="A93" s="112"/>
       <c r="B93" s="43">
         <v>2016</v>
       </c>
       <c r="C93" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E93" s="32">
         <v>217</v>
       </c>
       <c r="F93" s="25">
         <v>81</v>
       </c>
       <c r="G93" s="25">
         <v>126</v>
       </c>
       <c r="H93" s="25">
         <v>23</v>
       </c>
       <c r="I93" s="25">
         <v>26</v>
       </c>
       <c r="J93" s="25">
         <v>78</v>
       </c>
       <c r="K93" s="25">
         <v>28</v>
       </c>
       <c r="L93" s="25">
         <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="13.8">
-      <c r="A94" s="124"/>
+      <c r="A94" s="112"/>
       <c r="B94" s="45"/>
       <c r="C94" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E94" s="32">
         <v>207</v>
       </c>
       <c r="F94" s="25">
         <v>62</v>
       </c>
       <c r="G94" s="25">
         <v>137</v>
       </c>
       <c r="H94" s="25">
         <v>35</v>
       </c>
       <c r="I94" s="25">
         <v>26</v>
       </c>
       <c r="J94" s="25">
         <v>76</v>
       </c>
       <c r="K94" s="25">
         <v>30</v>
       </c>
       <c r="L94" s="25">
         <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="13.8">
-      <c r="A95" s="124"/>
+      <c r="A95" s="112"/>
       <c r="B95" s="46"/>
       <c r="C95" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E95" s="32">
         <v>195</v>
       </c>
       <c r="F95" s="25">
         <v>66</v>
       </c>
       <c r="G95" s="25">
         <v>122</v>
       </c>
       <c r="H95" s="25">
         <v>23</v>
       </c>
       <c r="I95" s="25">
         <v>28</v>
       </c>
       <c r="J95" s="25">
         <v>70</v>
       </c>
       <c r="K95" s="25">
         <v>28</v>
       </c>
       <c r="L95" s="25">
         <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="13.8">
-      <c r="A96" s="124"/>
+      <c r="A96" s="112"/>
       <c r="B96" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E96" s="25">
         <v>191</v>
       </c>
       <c r="F96" s="25">
         <v>63</v>
       </c>
       <c r="G96" s="25">
         <v>123</v>
       </c>
       <c r="H96" s="25">
         <v>26</v>
       </c>
       <c r="I96" s="25">
         <v>27</v>
       </c>
       <c r="J96" s="25">
         <v>70</v>
       </c>
       <c r="K96" s="25">
         <v>28</v>
       </c>
       <c r="L96" s="25">
         <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="13.8">
-      <c r="A97" s="124"/>
+      <c r="A97" s="112"/>
       <c r="B97" s="43">
         <v>2017</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="25">
         <v>200</v>
       </c>
       <c r="F97" s="25">
         <v>75</v>
       </c>
       <c r="G97" s="25">
         <v>118</v>
       </c>
       <c r="H97" s="25">
         <v>29</v>
       </c>
       <c r="I97" s="25">
         <v>21</v>
       </c>
       <c r="J97" s="25">
         <v>68</v>
       </c>
       <c r="K97" s="25">
         <v>26</v>
       </c>
       <c r="L97" s="25">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="13.8">
-      <c r="A98" s="124"/>
+      <c r="A98" s="112"/>
       <c r="B98" s="45"/>
       <c r="C98" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E98" s="28">
         <v>190</v>
       </c>
       <c r="F98" s="26">
         <v>63</v>
       </c>
       <c r="G98" s="26">
         <v>120</v>
       </c>
       <c r="H98" s="26">
         <v>29</v>
       </c>
       <c r="I98" s="26">
         <v>23</v>
       </c>
       <c r="J98" s="26">
         <v>68</v>
       </c>
       <c r="K98" s="26">
         <v>25</v>
       </c>
       <c r="L98" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="13.8">
-      <c r="A99" s="124"/>
+      <c r="A99" s="112"/>
       <c r="B99" s="46"/>
       <c r="C99" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E99" s="28">
         <v>178</v>
       </c>
       <c r="F99" s="26">
         <v>55</v>
       </c>
       <c r="G99" s="26">
         <v>115</v>
       </c>
       <c r="H99" s="26">
         <v>25</v>
       </c>
       <c r="I99" s="26">
         <v>27</v>
       </c>
       <c r="J99" s="26">
         <v>62</v>
       </c>
       <c r="K99" s="26">
         <v>23</v>
       </c>
       <c r="L99" s="26">
         <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="13.8">
-      <c r="A100" s="124"/>
+      <c r="A100" s="112"/>
       <c r="B100" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="28">
         <v>169</v>
       </c>
       <c r="F100" s="26">
         <v>63</v>
       </c>
       <c r="G100" s="26">
         <v>103</v>
       </c>
       <c r="H100" s="26">
         <v>25</v>
       </c>
       <c r="I100" s="26">
         <v>21</v>
       </c>
       <c r="J100" s="26">
         <v>57</v>
       </c>
       <c r="K100" s="26">
         <v>23</v>
       </c>
       <c r="L100" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="13.8">
-      <c r="A101" s="124"/>
+      <c r="A101" s="112"/>
       <c r="B101" s="43">
         <v>2018</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="28">
         <v>171</v>
       </c>
       <c r="F101" s="26">
         <v>74</v>
       </c>
       <c r="G101" s="26">
         <v>94</v>
       </c>
       <c r="H101" s="26">
         <v>25</v>
       </c>
       <c r="I101" s="26">
         <v>18</v>
       </c>
       <c r="J101" s="26">
         <v>51</v>
       </c>
       <c r="K101" s="26">
         <v>22</v>
       </c>
       <c r="L101" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="13.8">
-      <c r="A102" s="124"/>
+      <c r="A102" s="112"/>
       <c r="B102" s="45"/>
       <c r="C102" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E102" s="28">
         <v>170</v>
       </c>
       <c r="F102" s="26">
         <v>63</v>
       </c>
       <c r="G102" s="26">
         <v>104</v>
       </c>
       <c r="H102" s="26">
         <v>30</v>
       </c>
       <c r="I102" s="26">
         <v>26</v>
       </c>
       <c r="J102" s="26">
         <v>48</v>
       </c>
       <c r="K102" s="26">
         <v>19</v>
       </c>
       <c r="L102" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="13.8">
-      <c r="A103" s="124"/>
+      <c r="A103" s="112"/>
       <c r="B103" s="46"/>
       <c r="C103" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E103" s="28">
         <v>165</v>
       </c>
       <c r="F103" s="26">
         <v>54</v>
       </c>
       <c r="G103" s="26">
         <v>108</v>
       </c>
       <c r="H103" s="26">
         <v>23</v>
       </c>
       <c r="I103" s="26">
         <v>30</v>
       </c>
       <c r="J103" s="26">
         <v>55</v>
       </c>
       <c r="K103" s="26">
         <v>22</v>
       </c>
       <c r="L103" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="13.8">
-      <c r="A104" s="124"/>
+      <c r="A104" s="112"/>
       <c r="B104" s="48" t="s">
         <v>122</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E104" s="28">
         <v>172</v>
       </c>
       <c r="F104" s="26">
         <v>63</v>
       </c>
       <c r="G104" s="26">
         <v>105</v>
       </c>
       <c r="H104" s="26">
         <v>24</v>
       </c>
       <c r="I104" s="26">
         <v>24</v>
       </c>
       <c r="J104" s="26">
         <v>57</v>
       </c>
       <c r="K104" s="26">
         <v>23</v>
       </c>
       <c r="L104" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="13.8">
-      <c r="A105" s="124"/>
+      <c r="A105" s="112"/>
       <c r="B105" s="43" t="s">
         <v>123</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="28">
         <v>168</v>
       </c>
       <c r="F105" s="26">
         <v>68</v>
       </c>
       <c r="G105" s="26">
         <v>96</v>
       </c>
       <c r="H105" s="26">
         <v>26</v>
       </c>
       <c r="I105" s="26">
         <v>21</v>
       </c>
       <c r="J105" s="26">
         <v>49</v>
       </c>
       <c r="K105" s="26">
         <v>16</v>
       </c>
       <c r="L105" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="13.8">
-      <c r="A106" s="124"/>
+      <c r="A106" s="112"/>
       <c r="B106" s="43">
         <v>2019</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="28">
         <v>165</v>
       </c>
       <c r="F106" s="26">
         <v>60</v>
       </c>
       <c r="G106" s="26">
         <v>101</v>
       </c>
       <c r="H106" s="26">
         <v>26</v>
       </c>
       <c r="I106" s="26">
         <v>25</v>
       </c>
       <c r="J106" s="26">
         <v>50</v>
       </c>
       <c r="K106" s="26">
         <v>18</v>
       </c>
       <c r="L106" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="13.8">
-      <c r="A107" s="124"/>
+      <c r="A107" s="112"/>
       <c r="B107" s="46"/>
       <c r="C107" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E107" s="28">
         <v>158</v>
       </c>
       <c r="F107" s="26">
         <v>59</v>
       </c>
       <c r="G107" s="26">
         <v>97</v>
       </c>
       <c r="H107" s="26">
         <v>22</v>
       </c>
       <c r="I107" s="26">
         <v>26</v>
       </c>
       <c r="J107" s="26">
         <v>49</v>
       </c>
       <c r="K107" s="26">
         <v>21</v>
       </c>
       <c r="L107" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="13.8">
-      <c r="A108" s="124"/>
+      <c r="A108" s="112"/>
       <c r="B108" s="48" t="s">
         <v>124</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="28">
         <v>167</v>
       </c>
       <c r="F108" s="26">
         <v>55</v>
       </c>
       <c r="G108" s="26">
         <v>108</v>
       </c>
       <c r="H108" s="26">
         <v>29</v>
       </c>
       <c r="I108" s="26">
         <v>24</v>
       </c>
       <c r="J108" s="26">
         <v>55</v>
       </c>
       <c r="K108" s="26">
         <v>20</v>
       </c>
       <c r="L108" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="13.8">
-      <c r="A109" s="124"/>
+      <c r="A109" s="112"/>
       <c r="B109" s="43">
         <v>2020</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="28">
         <v>195</v>
       </c>
       <c r="F109" s="26">
         <v>79</v>
       </c>
       <c r="G109" s="26">
         <v>111</v>
       </c>
       <c r="H109" s="26">
         <v>34</v>
       </c>
       <c r="I109" s="26">
         <v>24</v>
       </c>
       <c r="J109" s="26">
         <v>53</v>
       </c>
       <c r="K109" s="26">
         <v>21</v>
       </c>
       <c r="L109" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="13.8">
-      <c r="A110" s="124"/>
+      <c r="A110" s="112"/>
       <c r="B110" s="43"/>
       <c r="C110" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E110" s="28">
         <v>203</v>
       </c>
       <c r="F110" s="26">
         <v>81</v>
       </c>
       <c r="G110" s="26">
         <v>120</v>
       </c>
       <c r="H110" s="26">
         <v>45</v>
       </c>
       <c r="I110" s="26">
         <v>27</v>
       </c>
       <c r="J110" s="26">
         <v>48</v>
       </c>
       <c r="K110" s="26">
         <v>19</v>
       </c>
       <c r="L110" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="13.8">
-      <c r="A111" s="124"/>
+      <c r="A111" s="112"/>
       <c r="B111" s="46"/>
       <c r="C111" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E111" s="28">
         <v>202</v>
       </c>
       <c r="F111" s="26">
         <v>66</v>
       </c>
       <c r="G111" s="26">
         <v>133</v>
       </c>
       <c r="H111" s="26">
         <v>34</v>
       </c>
       <c r="I111" s="26">
         <v>42</v>
       </c>
       <c r="J111" s="26">
         <v>57</v>
       </c>
       <c r="K111" s="26">
         <v>23</v>
       </c>
       <c r="L111" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="13.8">
-      <c r="A112" s="124"/>
+      <c r="A112" s="112"/>
       <c r="B112" s="48" t="s">
         <v>125</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E112" s="28">
         <v>195</v>
       </c>
       <c r="F112" s="26">
         <v>62</v>
       </c>
       <c r="G112" s="26">
         <v>129</v>
       </c>
       <c r="H112" s="26">
         <v>29</v>
       </c>
       <c r="I112" s="26">
         <v>36</v>
       </c>
       <c r="J112" s="26">
         <v>64</v>
       </c>
       <c r="K112" s="26">
         <v>26</v>
       </c>
       <c r="L112" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="13.8">
-      <c r="A113" s="124"/>
+      <c r="A113" s="112"/>
       <c r="B113" s="43">
         <v>2021</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="28">
         <v>213</v>
       </c>
       <c r="F113" s="26">
         <v>81</v>
       </c>
       <c r="G113" s="26">
         <v>128</v>
       </c>
       <c r="H113" s="26">
         <v>30</v>
       </c>
       <c r="I113" s="26">
         <v>26</v>
       </c>
       <c r="J113" s="26">
         <v>72</v>
       </c>
       <c r="K113" s="26">
         <v>34</v>
       </c>
       <c r="L113" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="13.8">
-      <c r="A114" s="124"/>
+      <c r="A114" s="112"/>
       <c r="B114" s="43"/>
       <c r="C114" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E114" s="28">
         <v>192</v>
       </c>
       <c r="F114" s="26">
         <v>60</v>
       </c>
       <c r="G114" s="26">
         <v>130</v>
       </c>
       <c r="H114" s="26">
         <v>35</v>
       </c>
       <c r="I114" s="26">
         <v>28</v>
       </c>
       <c r="J114" s="26">
         <v>67</v>
       </c>
       <c r="K114" s="26">
         <v>36</v>
       </c>
       <c r="L114" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="13.8">
-      <c r="A115" s="124"/>
+      <c r="A115" s="112"/>
       <c r="B115" s="46"/>
       <c r="C115" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E115" s="28">
         <v>179</v>
       </c>
       <c r="F115" s="26">
         <v>60</v>
       </c>
       <c r="G115" s="26">
         <v>116</v>
       </c>
       <c r="H115" s="26">
         <v>21</v>
       </c>
       <c r="I115" s="26">
         <v>31</v>
       </c>
       <c r="J115" s="26">
         <v>64</v>
       </c>
       <c r="K115" s="26">
         <v>27</v>
       </c>
       <c r="L115" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="13.8">
-      <c r="A116" s="124"/>
+      <c r="A116" s="112"/>
       <c r="B116" s="48" t="s">
         <v>126</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E116" s="28">
         <v>183</v>
       </c>
       <c r="F116" s="26">
         <v>56</v>
       </c>
       <c r="G116" s="26">
         <v>125</v>
       </c>
       <c r="H116" s="26">
         <v>28</v>
       </c>
       <c r="I116" s="26">
         <v>31</v>
       </c>
       <c r="J116" s="26">
         <v>66</v>
       </c>
       <c r="K116" s="26">
         <v>30</v>
       </c>
       <c r="L116" s="26">
         <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="13.8">
-      <c r="A117" s="124"/>
+      <c r="A117" s="112"/>
       <c r="B117" s="43">
         <v>2022</v>
       </c>
       <c r="C117" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="28">
         <v>186</v>
       </c>
       <c r="F117" s="26">
         <v>69</v>
       </c>
       <c r="G117" s="26">
         <v>115</v>
       </c>
       <c r="H117" s="26">
         <v>23</v>
       </c>
       <c r="I117" s="26">
         <v>21</v>
       </c>
       <c r="J117" s="26">
         <v>71</v>
       </c>
       <c r="K117" s="26">
         <v>31</v>
       </c>
       <c r="L117" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="13.8">
-      <c r="A118" s="124"/>
+      <c r="A118" s="112"/>
       <c r="B118" s="43"/>
       <c r="C118" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E118" s="28">
         <v>178</v>
       </c>
       <c r="F118" s="26">
         <v>63</v>
       </c>
       <c r="G118" s="26">
         <v>111</v>
       </c>
       <c r="H118" s="26">
         <v>27</v>
       </c>
       <c r="I118" s="26">
         <v>24</v>
       </c>
       <c r="J118" s="26">
         <v>60</v>
       </c>
       <c r="K118" s="26">
         <v>23</v>
       </c>
       <c r="L118" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="13.8">
-      <c r="A119" s="124"/>
+      <c r="A119" s="112"/>
       <c r="B119" s="46"/>
       <c r="C119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E119" s="28">
         <v>169</v>
       </c>
       <c r="F119" s="26">
         <v>59</v>
       </c>
       <c r="G119" s="26">
         <v>108</v>
       </c>
       <c r="H119" s="26">
         <v>25</v>
       </c>
       <c r="I119" s="26">
         <v>24</v>
       </c>
       <c r="J119" s="26">
         <v>59</v>
       </c>
       <c r="K119" s="26">
         <v>24</v>
       </c>
       <c r="L119" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="13.8">
-      <c r="A120" s="124"/>
+      <c r="A120" s="112"/>
       <c r="B120" s="48" t="s">
         <v>145</v>
       </c>
       <c r="C120" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="28">
         <v>176</v>
       </c>
       <c r="F120" s="26">
         <v>65</v>
       </c>
       <c r="G120" s="26">
         <v>109</v>
       </c>
       <c r="H120" s="26">
         <v>28</v>
       </c>
       <c r="I120" s="26">
         <v>25</v>
       </c>
       <c r="J120" s="26">
         <v>56</v>
       </c>
       <c r="K120" s="26">
         <v>25</v>
       </c>
       <c r="L120" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="13.8">
-      <c r="A121" s="124"/>
+      <c r="A121" s="112"/>
       <c r="B121" s="43">
         <v>2023</v>
       </c>
       <c r="C121" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="28">
         <v>184</v>
       </c>
       <c r="F121" s="26">
         <v>82</v>
       </c>
       <c r="G121" s="26">
         <v>100</v>
       </c>
       <c r="H121" s="26">
         <v>27</v>
       </c>
       <c r="I121" s="26">
         <v>19</v>
       </c>
       <c r="J121" s="26">
         <v>54</v>
       </c>
       <c r="K121" s="26">
         <v>20</v>
       </c>
       <c r="L121" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="13.8">
-      <c r="A122" s="124"/>
+      <c r="A122" s="112"/>
       <c r="B122" s="43"/>
       <c r="C122" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E122" s="28">
         <v>178</v>
       </c>
       <c r="F122" s="26">
         <v>62</v>
       </c>
       <c r="G122" s="26">
         <v>114</v>
       </c>
       <c r="H122" s="26">
         <v>36</v>
       </c>
       <c r="I122" s="26">
         <v>18</v>
       </c>
       <c r="J122" s="26">
         <v>60</v>
       </c>
       <c r="K122" s="26">
         <v>20</v>
       </c>
       <c r="L122" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="13.8">
-      <c r="A123" s="124"/>
+      <c r="A123" s="112"/>
       <c r="B123" s="46"/>
       <c r="C123" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="28">
         <v>165</v>
       </c>
       <c r="F123" s="26">
         <v>57</v>
       </c>
       <c r="G123" s="26">
         <v>103</v>
       </c>
       <c r="H123" s="26">
         <v>27</v>
       </c>
       <c r="I123" s="26">
         <v>19</v>
       </c>
       <c r="J123" s="26">
         <v>57</v>
       </c>
       <c r="K123" s="26">
         <v>23</v>
       </c>
       <c r="L123" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="13.8">
-      <c r="A124" s="124"/>
+      <c r="A124" s="112"/>
       <c r="B124" s="48" t="s">
         <v>146</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="28">
         <v>175</v>
       </c>
       <c r="F124" s="26">
         <v>66</v>
       </c>
       <c r="G124" s="26">
         <v>107</v>
       </c>
       <c r="H124" s="26">
         <v>23</v>
       </c>
       <c r="I124" s="26">
         <v>27</v>
       </c>
       <c r="J124" s="26">
         <v>57</v>
       </c>
       <c r="K124" s="26">
         <v>25</v>
       </c>
       <c r="L124" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="13.8">
-      <c r="A125" s="124"/>
+      <c r="A125" s="112"/>
       <c r="B125" s="43">
         <v>2024</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="28">
         <v>188</v>
       </c>
       <c r="F125" s="26">
         <v>85</v>
       </c>
       <c r="G125" s="26">
         <v>98</v>
       </c>
       <c r="H125" s="26">
         <v>23</v>
       </c>
       <c r="I125" s="26">
         <v>26</v>
       </c>
       <c r="J125" s="26">
         <v>49</v>
       </c>
       <c r="K125" s="26">
         <v>21</v>
       </c>
       <c r="L125" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="13.8">
-      <c r="A126" s="124"/>
+      <c r="A126" s="112"/>
       <c r="B126" s="43"/>
       <c r="C126" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="28">
         <v>178</v>
       </c>
       <c r="F126" s="26">
         <v>69</v>
       </c>
       <c r="G126" s="26">
         <v>105</v>
       </c>
       <c r="H126" s="26">
         <v>32</v>
       </c>
       <c r="I126" s="26">
         <v>25</v>
       </c>
       <c r="J126" s="26">
         <v>48</v>
       </c>
       <c r="K126" s="26">
         <v>18</v>
       </c>
       <c r="L126" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="13.8">
-      <c r="A127" s="124"/>
+      <c r="A127" s="112"/>
       <c r="B127" s="46"/>
       <c r="C127" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="28">
         <v>166</v>
       </c>
       <c r="F127" s="26">
         <v>60</v>
       </c>
       <c r="G127" s="26">
         <v>103</v>
       </c>
       <c r="H127" s="26">
         <v>26</v>
       </c>
       <c r="I127" s="26">
         <v>22</v>
       </c>
       <c r="J127" s="26">
         <v>55</v>
       </c>
       <c r="K127" s="26">
         <v>24</v>
       </c>
       <c r="L127" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="13.8">
-      <c r="A128" s="124"/>
+      <c r="A128" s="112"/>
       <c r="B128" s="48" t="s">
         <v>147</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E128" s="28">
         <v>172</v>
       </c>
       <c r="F128" s="26">
         <v>68</v>
       </c>
       <c r="G128" s="26">
         <v>100</v>
       </c>
       <c r="H128" s="26">
         <v>26</v>
       </c>
       <c r="I128" s="26">
         <v>18</v>
       </c>
       <c r="J128" s="26">
         <v>56</v>
       </c>
       <c r="K128" s="26">
         <v>24</v>
       </c>
       <c r="L128" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.8">
-      <c r="A129" s="124"/>
+      <c r="A129" s="112"/>
       <c r="B129" s="43">
         <v>2025</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="28">
         <v>182</v>
       </c>
       <c r="F129" s="26">
         <v>81</v>
       </c>
       <c r="G129" s="26">
         <v>99</v>
       </c>
       <c r="H129" s="26">
         <v>21</v>
       </c>
       <c r="I129" s="26">
         <v>24</v>
       </c>
       <c r="J129" s="26">
         <v>54</v>
       </c>
       <c r="K129" s="26">
         <v>25</v>
       </c>
       <c r="L129" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="13.8">
-      <c r="A130" s="124"/>
+      <c r="A130" s="112"/>
       <c r="B130" s="43"/>
       <c r="C130" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E130" s="28">
         <v>178</v>
       </c>
       <c r="F130" s="26">
         <v>69</v>
       </c>
       <c r="G130" s="26">
         <v>107</v>
       </c>
       <c r="H130" s="26">
         <v>36</v>
       </c>
       <c r="I130" s="26">
         <v>25</v>
       </c>
       <c r="J130" s="26">
         <v>46</v>
       </c>
       <c r="K130" s="26">
         <v>20</v>
       </c>
       <c r="L130" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="13.8">
-      <c r="A131" s="124"/>
+      <c r="A131" s="112"/>
       <c r="B131" s="46"/>
       <c r="C131" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="28">
         <v>171</v>
       </c>
       <c r="F131" s="26">
         <v>62</v>
       </c>
       <c r="G131" s="26">
         <v>105</v>
       </c>
       <c r="H131" s="26">
         <v>24</v>
       </c>
       <c r="I131" s="26">
         <v>26</v>
       </c>
       <c r="J131" s="26">
         <v>55</v>
       </c>
       <c r="K131" s="26">
         <v>22</v>
       </c>
       <c r="L131" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="132" spans="1:13" ht="13.8">
-      <c r="A132" s="124"/>
+      <c r="A132" s="112"/>
       <c r="B132" s="48" t="s">
         <v>158</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E132" s="28">
         <v>185</v>
       </c>
       <c r="F132" s="26">
         <v>68</v>
       </c>
       <c r="G132" s="26">
         <v>114</v>
       </c>
       <c r="H132" s="26">
         <v>24</v>
       </c>
       <c r="I132" s="26">
         <v>28</v>
       </c>
       <c r="J132" s="26">
         <v>62</v>
       </c>
       <c r="K132" s="26">
         <v>21</v>
       </c>
       <c r="L132" s="26">
         <v>41</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="13.8">
-      <c r="A133" s="124"/>
+      <c r="A133" s="112"/>
       <c r="B133" s="43">
         <v>2026</v>
       </c>
       <c r="C133" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D133" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="E133" s="28"/>
-[...6 lines deleted...]
-      <c r="L133" s="26"/>
+      <c r="E133" s="28">
+        <v>185</v>
+      </c>
+      <c r="F133" s="26">
+        <v>84</v>
+      </c>
+      <c r="G133" s="26">
+        <v>99</v>
+      </c>
+      <c r="H133" s="26">
+        <v>23</v>
+      </c>
+      <c r="I133" s="26">
+        <v>20</v>
+      </c>
+      <c r="J133" s="26">
+        <v>56</v>
+      </c>
+      <c r="K133" s="26">
+        <v>24</v>
+      </c>
+      <c r="L133" s="26">
+        <v>32</v>
+      </c>
     </row>
     <row r="134" spans="1:13" ht="13.8">
-      <c r="A134" s="124"/>
+      <c r="A134" s="112"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E134" s="28"/>
       <c r="F134" s="26"/>
       <c r="G134" s="26"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="26"/>
     </row>
     <row r="135" spans="1:13" ht="13.8">
-      <c r="A135" s="125"/>
+      <c r="A135" s="113"/>
       <c r="B135" s="46"/>
       <c r="C135" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D135" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E135" s="28"/>
       <c r="F135" s="26"/>
       <c r="G135" s="26"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
     </row>
     <row r="136" spans="1:13" ht="3" customHeight="1" thickBot="1">
       <c r="A136" s="109"/>
       <c r="B136" s="108"/>
       <c r="C136" s="87"/>
       <c r="D136" s="55"/>
       <c r="E136" s="73"/>
       <c r="F136" s="29"/>
       <c r="G136" s="29"/>
       <c r="H136" s="29"/>
@@ -7124,73 +7140,73 @@
       <c r="E160" s="35" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="161" spans="2:5" s="34" customFormat="1" ht="15">
       <c r="B161" s="45"/>
       <c r="C161" s="45"/>
       <c r="D161" s="45"/>
       <c r="E161" s="33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="162" spans="2:5" s="34" customFormat="1" ht="15">
       <c r="B162" s="45"/>
       <c r="C162" s="45"/>
       <c r="D162" s="45"/>
       <c r="E162" s="36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="13.8">
       <c r="E163" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="A36:A50"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A15:A23"/>
+    <mergeCell ref="A24:A35"/>
     <mergeCell ref="A51:A135"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="J8:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="H11:H13"/>
-    <mergeCell ref="E11:E13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A24:A35"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M163"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="13" topLeftCell="E132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.875" style="1" customWidth="1"/>
     <col min="2" max="4" width="14.125" style="1" customWidth="1"/>
     <col min="5" max="12" width="12.625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.375" style="1"/>
@@ -7228,4407 +7244,4423 @@
       </c>
     </row>
     <row r="5" spans="1:12" ht="13.8">
       <c r="A5" s="107"/>
       <c r="B5" s="88"/>
       <c r="C5" s="88"/>
       <c r="D5" s="89"/>
       <c r="E5" s="62" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>112</v>
       </c>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="90"/>
       <c r="B6" s="90"/>
       <c r="C6" s="90"/>
       <c r="D6" s="91"/>
-      <c r="E6" s="130" t="s">
+      <c r="E6" s="118" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="94"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
       <c r="L6" s="95"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="90"/>
       <c r="B7" s="90"/>
       <c r="C7" s="90"/>
       <c r="D7" s="91"/>
-      <c r="E7" s="131"/>
-      <c r="F7" s="132" t="s">
+      <c r="E7" s="119"/>
+      <c r="F7" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="G7" s="133" t="s">
+      <c r="G7" s="121" t="s">
         <v>99</v>
       </c>
       <c r="H7" s="96"/>
       <c r="I7" s="95"/>
       <c r="J7" s="96"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="90"/>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
       <c r="D8" s="91"/>
-      <c r="E8" s="131"/>
-[...2 lines deleted...]
-      <c r="H8" s="135" t="s">
+      <c r="E8" s="119"/>
+      <c r="F8" s="120"/>
+      <c r="G8" s="122"/>
+      <c r="H8" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="I8" s="136" t="s">
+      <c r="I8" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="J8" s="134" t="s">
+      <c r="J8" s="122" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="97"/>
       <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="116" t="s">
+      <c r="A9" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="116"/>
-[...8 lines deleted...]
-      <c r="K9" s="136" t="s">
+      <c r="B9" s="129"/>
+      <c r="C9" s="129"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="120"/>
+      <c r="G9" s="122"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="120"/>
+      <c r="K9" s="124" t="s">
         <v>111</v>
       </c>
-      <c r="L9" s="134" t="s">
+      <c r="L9" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1">
-      <c r="A10" s="118" t="s">
+      <c r="A10" s="131" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="118"/>
-[...9 lines deleted...]
-      <c r="L10" s="134"/>
+      <c r="B10" s="131"/>
+      <c r="C10" s="131"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="120"/>
+      <c r="G10" s="122"/>
+      <c r="H10" s="124"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="120"/>
+      <c r="K10" s="124"/>
+      <c r="L10" s="122"/>
     </row>
     <row r="11" spans="1:12" ht="21.6" customHeight="1">
       <c r="A11" s="90"/>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="91"/>
-      <c r="E11" s="112" t="s">
+      <c r="E11" s="125" t="s">
         <v>1</v>
       </c>
-      <c r="F11" s="126" t="s">
+      <c r="F11" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="G11" s="126" t="s">
+      <c r="G11" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="H11" s="126" t="s">
+      <c r="H11" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="I11" s="126" t="s">
+      <c r="I11" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="J11" s="126" t="s">
+      <c r="J11" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="K11" s="126" t="s">
+      <c r="K11" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="L11" s="128" t="s">
+      <c r="L11" s="116" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="90"/>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="91"/>
-      <c r="E12" s="112"/>
-[...6 lines deleted...]
-      <c r="L12" s="128"/>
+      <c r="E12" s="125"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="114"/>
+      <c r="L12" s="116"/>
     </row>
     <row r="13" spans="1:12" s="9" customFormat="1" ht="13.95" customHeight="1" thickBot="1">
       <c r="A13" s="92"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="113"/>
-[...6 lines deleted...]
-      <c r="L13" s="129"/>
+      <c r="E13" s="126"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="117"/>
     </row>
     <row r="14" spans="1:12" ht="13.8">
       <c r="A14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="71"/>
       <c r="E14" s="63"/>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" ht="13.8">
-      <c r="A15" s="120" t="s">
+      <c r="A15" s="133" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="77" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="1">
         <v>104</v>
       </c>
       <c r="F15" s="1">
         <v>42</v>
       </c>
       <c r="G15" s="1">
         <v>57</v>
       </c>
       <c r="H15" s="1">
         <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>23</v>
       </c>
       <c r="J15" s="1">
         <v>18</v>
       </c>
       <c r="K15" s="1">
         <v>9</v>
       </c>
       <c r="L15" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="13.8">
-      <c r="A16" s="115"/>
+      <c r="A16" s="128"/>
       <c r="B16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="77" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="1">
         <v>101</v>
       </c>
       <c r="F16" s="1">
         <v>44</v>
       </c>
       <c r="G16" s="1">
         <v>56</v>
       </c>
       <c r="H16" s="1">
         <v>16</v>
       </c>
       <c r="I16" s="1">
         <v>24</v>
       </c>
       <c r="J16" s="1">
         <v>16</v>
       </c>
       <c r="K16" s="1">
         <v>8</v>
       </c>
       <c r="L16" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="13.8">
-      <c r="A17" s="115"/>
+      <c r="A17" s="128"/>
       <c r="B17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="77" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>98</v>
       </c>
       <c r="F17" s="1">
         <v>41</v>
       </c>
       <c r="G17" s="1">
         <v>57</v>
       </c>
       <c r="H17" s="1">
         <v>14</v>
       </c>
       <c r="I17" s="1">
         <v>22</v>
       </c>
       <c r="J17" s="1">
         <v>21</v>
       </c>
       <c r="K17" s="1">
         <v>11</v>
       </c>
       <c r="L17" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="13.8">
-      <c r="A18" s="115"/>
+      <c r="A18" s="128"/>
       <c r="B18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="77" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>111</v>
       </c>
       <c r="F18" s="1">
         <v>41</v>
       </c>
       <c r="G18" s="1">
         <v>69</v>
       </c>
       <c r="H18" s="1">
         <v>18</v>
       </c>
       <c r="I18" s="1">
         <v>24</v>
       </c>
       <c r="J18" s="1">
         <v>27</v>
       </c>
       <c r="K18" s="1">
         <v>13</v>
       </c>
       <c r="L18" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="13.8">
-      <c r="A19" s="115"/>
+      <c r="A19" s="128"/>
       <c r="B19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="77" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1">
         <v>106</v>
       </c>
       <c r="F19" s="1">
         <v>41</v>
       </c>
       <c r="G19" s="1">
         <v>62</v>
       </c>
       <c r="H19" s="1">
         <v>15</v>
       </c>
       <c r="I19" s="1">
         <v>22</v>
       </c>
       <c r="J19" s="1">
         <v>25</v>
       </c>
       <c r="K19" s="1">
         <v>13</v>
       </c>
       <c r="L19" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="13.8">
-      <c r="A20" s="115"/>
+      <c r="A20" s="128"/>
       <c r="B20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="77" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>87</v>
       </c>
       <c r="F20" s="1">
         <v>39</v>
       </c>
       <c r="G20" s="1">
         <v>48</v>
       </c>
       <c r="H20" s="1">
         <v>10</v>
       </c>
       <c r="I20" s="1">
         <v>18</v>
       </c>
       <c r="J20" s="1">
         <v>20</v>
       </c>
       <c r="K20" s="1">
         <v>9</v>
       </c>
       <c r="L20" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="13.8">
-      <c r="A21" s="115"/>
+      <c r="A21" s="128"/>
       <c r="B21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="1">
         <v>84</v>
       </c>
       <c r="F21" s="1">
         <v>36</v>
       </c>
       <c r="G21" s="1">
         <v>47</v>
       </c>
       <c r="H21" s="1">
         <v>8</v>
       </c>
       <c r="I21" s="1">
         <v>17</v>
       </c>
       <c r="J21" s="1">
         <v>22</v>
       </c>
       <c r="K21" s="1">
         <v>12</v>
       </c>
       <c r="L21" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="13.8">
-      <c r="A22" s="115"/>
+      <c r="A22" s="128"/>
       <c r="B22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="1">
         <v>83</v>
       </c>
       <c r="F22" s="1">
         <v>37</v>
       </c>
       <c r="G22" s="1">
         <v>45</v>
       </c>
       <c r="H22" s="1">
         <v>12</v>
       </c>
       <c r="I22" s="1">
         <v>16</v>
       </c>
       <c r="J22" s="1">
         <v>17</v>
       </c>
       <c r="K22" s="1">
         <v>8</v>
       </c>
       <c r="L22" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="13.8">
-      <c r="A23" s="115"/>
+      <c r="A23" s="128"/>
       <c r="B23" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>80</v>
       </c>
       <c r="F23" s="1">
         <v>38</v>
       </c>
       <c r="G23" s="1">
         <v>42</v>
       </c>
       <c r="H23" s="1">
         <v>10</v>
       </c>
       <c r="I23" s="1">
         <v>16</v>
       </c>
       <c r="J23" s="1">
         <v>16</v>
       </c>
       <c r="K23" s="1">
         <v>7</v>
       </c>
       <c r="L23" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="13.8">
-      <c r="A24" s="121" t="s">
+      <c r="A24" s="134" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="77" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="1">
         <v>89</v>
       </c>
       <c r="F24" s="1">
         <v>41</v>
       </c>
       <c r="G24" s="1">
         <v>48</v>
       </c>
       <c r="H24" s="1">
         <v>13</v>
       </c>
       <c r="I24" s="1">
         <v>17</v>
       </c>
       <c r="J24" s="1">
         <v>18</v>
       </c>
       <c r="K24" s="1">
         <v>8</v>
       </c>
       <c r="L24" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="13.8">
-      <c r="A25" s="122"/>
+      <c r="A25" s="135"/>
       <c r="B25" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="77" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="1">
         <v>110</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>64</v>
       </c>
       <c r="H25" s="1">
         <v>20</v>
       </c>
       <c r="I25" s="1">
         <v>21</v>
       </c>
       <c r="J25" s="1">
         <v>23</v>
       </c>
       <c r="K25" s="1">
         <v>11</v>
       </c>
       <c r="L25" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="13.8">
-      <c r="A26" s="122"/>
+      <c r="A26" s="135"/>
       <c r="B26" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="77" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="1">
         <v>117</v>
       </c>
       <c r="F26" s="1">
         <v>48</v>
       </c>
       <c r="G26" s="1">
         <v>69</v>
       </c>
       <c r="H26" s="1">
         <v>18</v>
       </c>
       <c r="I26" s="1">
         <v>24</v>
       </c>
       <c r="J26" s="1">
         <v>27</v>
       </c>
       <c r="K26" s="1">
         <v>14</v>
       </c>
       <c r="L26" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="13.8">
-      <c r="A27" s="122"/>
+      <c r="A27" s="135"/>
       <c r="B27" s="41" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="77" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="1">
         <v>133</v>
       </c>
       <c r="F27" s="1">
         <v>47</v>
       </c>
       <c r="G27" s="1">
         <v>84</v>
       </c>
       <c r="H27" s="1">
         <v>22</v>
       </c>
       <c r="I27" s="1">
         <v>30</v>
       </c>
       <c r="J27" s="1">
         <v>32</v>
       </c>
       <c r="K27" s="1">
         <v>16</v>
       </c>
       <c r="L27" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="13.8">
-      <c r="A28" s="122"/>
+      <c r="A28" s="135"/>
       <c r="B28" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="77" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="1">
         <v>135</v>
       </c>
       <c r="F28" s="1">
         <v>48</v>
       </c>
       <c r="G28" s="1">
         <v>86</v>
       </c>
       <c r="H28" s="1">
         <v>21</v>
       </c>
       <c r="I28" s="1">
         <v>28</v>
       </c>
       <c r="J28" s="1">
         <v>37</v>
       </c>
       <c r="K28" s="1">
         <v>20</v>
       </c>
       <c r="L28" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="13.8">
-      <c r="A29" s="122"/>
+      <c r="A29" s="135"/>
       <c r="B29" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="77" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="1">
         <v>151</v>
       </c>
       <c r="F29" s="1">
         <v>58</v>
       </c>
       <c r="G29" s="1">
         <v>92</v>
       </c>
       <c r="H29" s="1">
         <v>24</v>
       </c>
       <c r="I29" s="1">
         <v>29</v>
       </c>
       <c r="J29" s="1">
         <v>39</v>
       </c>
       <c r="K29" s="1">
         <v>18</v>
       </c>
       <c r="L29" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="13.8">
-      <c r="A30" s="122"/>
+      <c r="A30" s="135"/>
       <c r="B30" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="1">
         <v>189</v>
       </c>
       <c r="F30" s="1">
         <v>63</v>
       </c>
       <c r="G30" s="1">
         <v>125</v>
       </c>
       <c r="H30" s="1">
         <v>32</v>
       </c>
       <c r="I30" s="1">
         <v>41</v>
       </c>
       <c r="J30" s="1">
         <v>52</v>
       </c>
       <c r="K30" s="1">
         <v>25</v>
       </c>
       <c r="L30" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="13.8">
-      <c r="A31" s="122"/>
+      <c r="A31" s="135"/>
       <c r="B31" s="78" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="1">
         <v>192</v>
       </c>
       <c r="F31" s="1">
         <v>55</v>
       </c>
       <c r="G31" s="1">
         <v>133</v>
       </c>
       <c r="H31" s="1">
         <v>42</v>
       </c>
       <c r="I31" s="1">
         <v>38</v>
       </c>
       <c r="J31" s="1">
         <v>53</v>
       </c>
       <c r="K31" s="1">
         <v>27</v>
       </c>
       <c r="L31" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="13.8">
-      <c r="A32" s="122"/>
+      <c r="A32" s="135"/>
       <c r="B32" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="1">
         <v>204</v>
       </c>
       <c r="F32" s="1">
         <v>65</v>
       </c>
       <c r="G32" s="1">
         <v>135</v>
       </c>
       <c r="H32" s="1">
         <v>29</v>
       </c>
       <c r="I32" s="1">
         <v>44</v>
       </c>
       <c r="J32" s="1">
         <v>62</v>
       </c>
       <c r="K32" s="1">
         <v>32</v>
       </c>
       <c r="L32" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="13.8">
-      <c r="A33" s="122"/>
+      <c r="A33" s="135"/>
       <c r="B33" s="78" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="1">
         <v>189</v>
       </c>
       <c r="F33" s="1">
         <v>55</v>
       </c>
       <c r="G33" s="1">
         <v>128</v>
       </c>
       <c r="H33" s="1">
         <v>38</v>
       </c>
       <c r="I33" s="1">
         <v>29</v>
       </c>
       <c r="J33" s="1">
         <v>61</v>
       </c>
       <c r="K33" s="1">
         <v>30</v>
       </c>
       <c r="L33" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="13.8">
-      <c r="A34" s="122"/>
+      <c r="A34" s="135"/>
       <c r="B34" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="1">
         <v>193</v>
       </c>
       <c r="F34" s="1">
         <v>66</v>
       </c>
       <c r="G34" s="1">
         <v>126</v>
       </c>
       <c r="H34" s="1">
         <v>25</v>
       </c>
       <c r="I34" s="1">
         <v>41</v>
       </c>
       <c r="J34" s="1">
         <v>60</v>
       </c>
       <c r="K34" s="1">
         <v>30</v>
       </c>
       <c r="L34" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="14.4" thickBot="1">
-      <c r="A35" s="123"/>
+      <c r="A35" s="136"/>
       <c r="B35" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="66" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="81" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="1">
         <v>203</v>
       </c>
       <c r="F35" s="1">
         <v>59</v>
       </c>
       <c r="G35" s="1">
         <v>137</v>
       </c>
       <c r="H35" s="1">
         <v>39</v>
       </c>
       <c r="I35" s="1">
         <v>33</v>
       </c>
       <c r="J35" s="1">
         <v>65</v>
       </c>
       <c r="K35" s="1">
         <v>29</v>
       </c>
       <c r="L35" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="13.8">
-      <c r="A36" s="114" t="s">
+      <c r="A36" s="127" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>217</v>
       </c>
       <c r="F36" s="1">
         <v>68</v>
       </c>
       <c r="G36" s="1">
         <v>136</v>
       </c>
       <c r="H36" s="1">
         <v>33</v>
       </c>
       <c r="I36" s="1">
         <v>34</v>
       </c>
       <c r="J36" s="1">
         <v>69</v>
       </c>
       <c r="K36" s="1">
         <v>30</v>
       </c>
       <c r="L36" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="13.8">
-      <c r="A37" s="115"/>
+      <c r="A37" s="128"/>
       <c r="B37" s="43">
         <v>2002</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="11">
         <v>225</v>
       </c>
       <c r="F37" s="1">
         <v>68</v>
       </c>
       <c r="G37" s="1">
         <v>144</v>
       </c>
       <c r="H37" s="1">
         <v>35</v>
       </c>
       <c r="I37" s="1">
         <v>32</v>
       </c>
       <c r="J37" s="1">
         <v>77</v>
       </c>
       <c r="K37" s="1">
         <v>37</v>
       </c>
       <c r="L37" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="13.8">
-      <c r="A38" s="115"/>
+      <c r="A38" s="128"/>
       <c r="B38" s="45"/>
       <c r="C38" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="11">
         <v>220</v>
       </c>
       <c r="F38" s="1">
         <v>59</v>
       </c>
       <c r="G38" s="1">
         <v>159</v>
       </c>
       <c r="H38" s="1">
         <v>42</v>
       </c>
       <c r="I38" s="1">
         <v>38</v>
       </c>
       <c r="J38" s="1">
         <v>79</v>
       </c>
       <c r="K38" s="1">
         <v>39</v>
       </c>
       <c r="L38" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="13.8">
-      <c r="A39" s="115"/>
+      <c r="A39" s="128"/>
       <c r="B39" s="45"/>
       <c r="C39" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>216</v>
       </c>
       <c r="F39" s="1">
         <v>56</v>
       </c>
       <c r="G39" s="1">
         <v>158</v>
       </c>
       <c r="H39" s="1">
         <v>32</v>
       </c>
       <c r="I39" s="1">
         <v>48</v>
       </c>
       <c r="J39" s="1">
         <v>78</v>
       </c>
       <c r="K39" s="1">
         <v>35</v>
       </c>
       <c r="L39" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="13.8">
-      <c r="A40" s="115"/>
+      <c r="A40" s="128"/>
       <c r="B40" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="11">
         <v>222</v>
       </c>
       <c r="F40" s="1">
         <v>64</v>
       </c>
       <c r="G40" s="1">
         <v>157</v>
       </c>
       <c r="H40" s="1">
         <v>38</v>
       </c>
       <c r="I40" s="1">
         <v>39</v>
       </c>
       <c r="J40" s="1">
         <v>80</v>
       </c>
       <c r="K40" s="1">
         <v>38</v>
       </c>
       <c r="L40" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="13.8">
-      <c r="A41" s="115"/>
+      <c r="A41" s="128"/>
       <c r="B41" s="43">
         <v>2003</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="11">
         <v>229</v>
       </c>
       <c r="F41" s="1">
         <v>68</v>
       </c>
       <c r="G41" s="1">
         <v>159</v>
       </c>
       <c r="H41" s="1">
         <v>31</v>
       </c>
       <c r="I41" s="1">
         <v>39</v>
       </c>
       <c r="J41" s="1">
         <v>89</v>
       </c>
       <c r="K41" s="1">
         <v>42</v>
       </c>
       <c r="L41" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="13.8">
-      <c r="A42" s="115"/>
+      <c r="A42" s="128"/>
       <c r="B42" s="45"/>
       <c r="C42" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>208</v>
       </c>
       <c r="F42" s="1">
         <v>56</v>
       </c>
       <c r="G42" s="1">
         <v>151</v>
       </c>
       <c r="H42" s="1">
         <v>35</v>
       </c>
       <c r="I42" s="1">
         <v>33</v>
       </c>
       <c r="J42" s="1">
         <v>83</v>
       </c>
       <c r="K42" s="1">
         <v>39</v>
       </c>
       <c r="L42" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="13.8">
-      <c r="A43" s="115"/>
+      <c r="A43" s="128"/>
       <c r="B43" s="46"/>
       <c r="C43" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="11">
         <v>202</v>
       </c>
       <c r="F43" s="1">
         <v>53</v>
       </c>
       <c r="G43" s="1">
         <v>147</v>
       </c>
       <c r="H43" s="1">
         <v>25</v>
       </c>
       <c r="I43" s="1">
         <v>41</v>
       </c>
       <c r="J43" s="1">
         <v>81</v>
       </c>
       <c r="K43" s="1">
         <v>38</v>
       </c>
       <c r="L43" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="13.8">
-      <c r="A44" s="115"/>
+      <c r="A44" s="128"/>
       <c r="B44" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="11">
         <v>203</v>
       </c>
       <c r="F44" s="1">
         <v>55</v>
       </c>
       <c r="G44" s="1">
         <v>145</v>
       </c>
       <c r="H44" s="1">
         <v>29</v>
       </c>
       <c r="I44" s="1">
         <v>32</v>
       </c>
       <c r="J44" s="1">
         <v>84</v>
       </c>
       <c r="K44" s="1">
         <v>37</v>
       </c>
       <c r="L44" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="115"/>
+      <c r="A45" s="128"/>
       <c r="B45" s="43">
         <v>2004</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="11">
         <v>195</v>
       </c>
       <c r="F45" s="1">
         <v>60</v>
       </c>
       <c r="G45" s="1">
         <v>132</v>
       </c>
       <c r="H45" s="1">
         <v>27</v>
       </c>
       <c r="I45" s="1">
         <v>29</v>
       </c>
       <c r="J45" s="1">
         <v>76</v>
       </c>
       <c r="K45" s="1">
         <v>31</v>
       </c>
       <c r="L45" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="115"/>
+      <c r="A46" s="128"/>
       <c r="B46" s="45"/>
       <c r="C46" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="11">
         <v>192</v>
       </c>
       <c r="F46" s="1">
         <v>59</v>
       </c>
       <c r="G46" s="1">
         <v>132</v>
       </c>
       <c r="H46" s="1">
         <v>32</v>
       </c>
       <c r="I46" s="1">
         <v>29</v>
       </c>
       <c r="J46" s="1">
         <v>71</v>
       </c>
       <c r="K46" s="1">
         <v>32</v>
       </c>
       <c r="L46" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="13.8">
-      <c r="A47" s="115"/>
+      <c r="A47" s="128"/>
       <c r="B47" s="45"/>
       <c r="C47" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="11">
         <v>180</v>
       </c>
       <c r="F47" s="1">
         <v>45</v>
       </c>
       <c r="G47" s="1">
         <v>134</v>
       </c>
       <c r="H47" s="1">
         <v>24</v>
       </c>
       <c r="I47" s="1">
         <v>29</v>
       </c>
       <c r="J47" s="1">
         <v>81</v>
       </c>
       <c r="K47" s="1">
         <v>34</v>
       </c>
       <c r="L47" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="13.8">
-      <c r="A48" s="115"/>
+      <c r="A48" s="128"/>
       <c r="B48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="11">
         <v>189</v>
       </c>
       <c r="F48" s="1">
         <v>57</v>
       </c>
       <c r="G48" s="1">
         <v>129</v>
       </c>
       <c r="H48" s="1">
         <v>25</v>
       </c>
       <c r="I48" s="1">
         <v>29</v>
       </c>
       <c r="J48" s="1">
         <v>75</v>
       </c>
       <c r="K48" s="1">
         <v>29</v>
       </c>
       <c r="L48" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="13.8">
-      <c r="A49" s="115"/>
+      <c r="A49" s="128"/>
       <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="11">
         <v>180</v>
       </c>
       <c r="F49" s="1">
         <v>62</v>
       </c>
       <c r="G49" s="1">
         <v>118</v>
       </c>
       <c r="H49" s="1">
         <v>23</v>
       </c>
       <c r="I49" s="1">
         <v>26</v>
       </c>
       <c r="J49" s="1">
         <v>69</v>
       </c>
       <c r="K49" s="1">
         <v>28</v>
       </c>
       <c r="L49" s="1">
         <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="13.8">
-      <c r="A50" s="115"/>
+      <c r="A50" s="128"/>
       <c r="B50" s="45"/>
       <c r="C50" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E50" s="11">
         <v>170</v>
       </c>
       <c r="F50" s="1">
         <v>45</v>
       </c>
       <c r="G50" s="1">
         <v>122</v>
       </c>
       <c r="H50" s="1">
         <v>29</v>
       </c>
       <c r="I50" s="1">
         <v>27</v>
       </c>
       <c r="J50" s="1">
         <v>66</v>
       </c>
       <c r="K50" s="1">
         <v>30</v>
       </c>
       <c r="L50" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="13.95" customHeight="1">
-      <c r="A51" s="124" t="s">
+      <c r="A51" s="112" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="11">
         <v>173</v>
       </c>
       <c r="F51" s="1">
         <v>44</v>
       </c>
       <c r="G51" s="1">
         <v>128</v>
       </c>
       <c r="H51" s="1">
         <v>25</v>
       </c>
       <c r="I51" s="1">
         <v>30</v>
       </c>
       <c r="J51" s="1">
         <v>73</v>
       </c>
       <c r="K51" s="1">
         <v>28</v>
       </c>
       <c r="L51" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="13.8">
-      <c r="A52" s="124"/>
+      <c r="A52" s="112"/>
       <c r="B52" s="49" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="59" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="11">
         <v>180</v>
       </c>
       <c r="F52" s="1">
         <v>47</v>
       </c>
       <c r="G52" s="1">
         <v>132</v>
       </c>
       <c r="H52" s="1">
         <v>30</v>
       </c>
       <c r="I52" s="1">
         <v>31</v>
       </c>
       <c r="J52" s="1">
         <v>71</v>
       </c>
       <c r="K52" s="1">
         <v>28</v>
       </c>
       <c r="L52" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="13.8">
-      <c r="A53" s="124"/>
+      <c r="A53" s="112"/>
       <c r="B53" s="51">
         <v>2006</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="60" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="11">
         <v>167</v>
       </c>
       <c r="F53" s="1">
         <v>53</v>
       </c>
       <c r="G53" s="1">
         <v>112</v>
       </c>
       <c r="H53" s="1">
         <v>24</v>
       </c>
       <c r="I53" s="1">
         <v>20</v>
       </c>
       <c r="J53" s="1">
         <v>68</v>
       </c>
       <c r="K53" s="1">
         <v>28</v>
       </c>
       <c r="L53" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="13.8">
-      <c r="A54" s="124"/>
+      <c r="A54" s="112"/>
       <c r="B54" s="53"/>
       <c r="C54" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="60" t="s">
         <v>36</v>
       </c>
       <c r="E54" s="11">
         <v>164</v>
       </c>
       <c r="F54" s="1">
         <v>46</v>
       </c>
       <c r="G54" s="1">
         <v>116</v>
       </c>
       <c r="H54" s="1">
         <v>26</v>
       </c>
       <c r="I54" s="1">
         <v>23</v>
       </c>
       <c r="J54" s="1">
         <v>67</v>
       </c>
       <c r="K54" s="1">
         <v>24</v>
       </c>
       <c r="L54" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="13.8">
-      <c r="A55" s="124"/>
+      <c r="A55" s="112"/>
       <c r="B55" s="53"/>
       <c r="C55" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="60" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="11">
         <v>162</v>
       </c>
       <c r="F55" s="1">
         <v>47</v>
       </c>
       <c r="G55" s="1">
         <v>112</v>
       </c>
       <c r="H55" s="1">
         <v>21</v>
       </c>
       <c r="I55" s="1">
         <v>24</v>
       </c>
       <c r="J55" s="1">
         <v>67</v>
       </c>
       <c r="K55" s="1">
         <v>27</v>
       </c>
       <c r="L55" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="13.8">
-      <c r="A56" s="124"/>
+      <c r="A56" s="112"/>
       <c r="B56" s="41" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>164</v>
       </c>
       <c r="F56" s="1">
         <v>46</v>
       </c>
       <c r="G56" s="1">
         <v>114</v>
       </c>
       <c r="H56" s="1">
         <v>24</v>
       </c>
       <c r="I56" s="1">
         <v>25</v>
       </c>
       <c r="J56" s="1">
         <v>65</v>
       </c>
       <c r="K56" s="1">
         <v>29</v>
       </c>
       <c r="L56" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="13.8">
-      <c r="A57" s="124"/>
+      <c r="A57" s="112"/>
       <c r="B57" s="43">
         <v>2007</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="11">
         <v>154</v>
       </c>
       <c r="F57" s="1">
         <v>51</v>
       </c>
       <c r="G57" s="1">
         <v>101</v>
       </c>
       <c r="H57" s="1">
         <v>21</v>
       </c>
       <c r="I57" s="1">
         <v>22</v>
       </c>
       <c r="J57" s="1">
         <v>57</v>
       </c>
       <c r="K57" s="1">
         <v>20</v>
       </c>
       <c r="L57" s="1">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="124"/>
+      <c r="A58" s="112"/>
       <c r="B58" s="45"/>
       <c r="C58" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="11">
         <v>147</v>
       </c>
       <c r="F58" s="1">
         <v>42</v>
       </c>
       <c r="G58" s="1">
         <v>103</v>
       </c>
       <c r="H58" s="1">
         <v>23</v>
       </c>
       <c r="I58" s="1">
         <v>20</v>
       </c>
       <c r="J58" s="1">
         <v>59</v>
       </c>
       <c r="K58" s="1">
         <v>21</v>
       </c>
       <c r="L58" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="13.8">
-      <c r="A59" s="124"/>
+      <c r="A59" s="112"/>
       <c r="B59" s="45"/>
       <c r="C59" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="11">
         <v>150</v>
       </c>
       <c r="F59" s="1">
         <v>45</v>
       </c>
       <c r="G59" s="1">
         <v>103</v>
       </c>
       <c r="H59" s="1">
         <v>18</v>
       </c>
       <c r="I59" s="1">
         <v>22</v>
       </c>
       <c r="J59" s="1">
         <v>62</v>
       </c>
       <c r="K59" s="1">
         <v>20</v>
       </c>
       <c r="L59" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="13.8">
-      <c r="A60" s="124"/>
+      <c r="A60" s="112"/>
       <c r="B60" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="11">
         <v>158</v>
       </c>
       <c r="F60" s="1">
         <v>43</v>
       </c>
       <c r="G60" s="1">
         <v>113</v>
       </c>
       <c r="H60" s="1">
         <v>21</v>
       </c>
       <c r="I60" s="1">
         <v>25</v>
       </c>
       <c r="J60" s="1">
         <v>66</v>
       </c>
       <c r="K60" s="1">
         <v>24</v>
       </c>
       <c r="L60" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="13.8">
-      <c r="A61" s="124"/>
+      <c r="A61" s="112"/>
       <c r="B61" s="43">
         <v>2008</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="11">
         <v>160</v>
       </c>
       <c r="F61" s="1">
         <v>52</v>
       </c>
       <c r="G61" s="1">
         <v>105</v>
       </c>
       <c r="H61" s="1">
         <v>21</v>
       </c>
       <c r="I61" s="1">
         <v>21</v>
       </c>
       <c r="J61" s="1">
         <v>62</v>
       </c>
       <c r="K61" s="1">
         <v>26</v>
       </c>
       <c r="L61" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="13.8">
-      <c r="A62" s="124"/>
+      <c r="A62" s="112"/>
       <c r="B62" s="45"/>
       <c r="C62" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="11">
         <v>157</v>
       </c>
       <c r="F62" s="1">
         <v>48</v>
       </c>
       <c r="G62" s="1">
         <v>107</v>
       </c>
       <c r="H62" s="1">
         <v>28</v>
       </c>
       <c r="I62" s="1">
         <v>20</v>
       </c>
       <c r="J62" s="1">
         <v>58</v>
       </c>
       <c r="K62" s="1">
         <v>19</v>
       </c>
       <c r="L62" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="13.8">
-      <c r="A63" s="124"/>
+      <c r="A63" s="112"/>
       <c r="B63" s="45"/>
       <c r="C63" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D63" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="11">
         <v>160</v>
       </c>
       <c r="F63" s="1">
         <v>42</v>
       </c>
       <c r="G63" s="1">
         <v>116</v>
       </c>
       <c r="H63" s="1">
         <v>26</v>
       </c>
       <c r="I63" s="1">
         <v>24</v>
       </c>
       <c r="J63" s="1">
         <v>67</v>
       </c>
       <c r="K63" s="1">
         <v>26</v>
       </c>
       <c r="L63" s="1">
         <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="13.8">
-      <c r="A64" s="124"/>
+      <c r="A64" s="112"/>
       <c r="B64" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="11">
         <v>181</v>
       </c>
       <c r="F64" s="1">
         <v>57</v>
       </c>
       <c r="G64" s="1">
         <v>122</v>
       </c>
       <c r="H64" s="1">
         <v>27</v>
       </c>
       <c r="I64" s="1">
         <v>29</v>
       </c>
       <c r="J64" s="1">
         <v>67</v>
       </c>
       <c r="K64" s="1">
         <v>23</v>
       </c>
       <c r="L64" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="13.8">
-      <c r="A65" s="124"/>
+      <c r="A65" s="112"/>
       <c r="B65" s="43">
         <v>2009</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E65" s="11">
         <v>212</v>
       </c>
       <c r="F65" s="1">
         <v>74</v>
       </c>
       <c r="G65" s="1">
         <v>136</v>
       </c>
       <c r="H65" s="1">
         <v>40</v>
       </c>
       <c r="I65" s="1">
         <v>27</v>
       </c>
       <c r="J65" s="1">
         <v>70</v>
       </c>
       <c r="K65" s="1">
         <v>30</v>
       </c>
       <c r="L65" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="13.8">
-      <c r="A66" s="124"/>
+      <c r="A66" s="112"/>
       <c r="B66" s="45"/>
       <c r="C66" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="11">
         <v>220</v>
       </c>
       <c r="F66" s="1">
         <v>61</v>
       </c>
       <c r="G66" s="1">
         <v>157</v>
       </c>
       <c r="H66" s="1">
         <v>50</v>
       </c>
       <c r="I66" s="1">
         <v>35</v>
       </c>
       <c r="J66" s="1">
         <v>73</v>
       </c>
       <c r="K66" s="1">
         <v>33</v>
       </c>
       <c r="L66" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="13.8">
-      <c r="A67" s="124"/>
+      <c r="A67" s="112"/>
       <c r="B67" s="45"/>
       <c r="C67" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="11">
         <v>203</v>
       </c>
       <c r="F67" s="1">
         <v>47</v>
       </c>
       <c r="G67" s="1">
         <v>153</v>
       </c>
       <c r="H67" s="1">
         <v>30</v>
       </c>
       <c r="I67" s="1">
         <v>49</v>
       </c>
       <c r="J67" s="1">
         <v>75</v>
       </c>
       <c r="K67" s="1">
         <v>35</v>
       </c>
       <c r="L67" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="13.8">
-      <c r="A68" s="124"/>
+      <c r="A68" s="112"/>
       <c r="B68" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="11">
         <v>209</v>
       </c>
       <c r="F68" s="1">
         <v>44</v>
       </c>
       <c r="G68" s="1">
         <v>159</v>
       </c>
       <c r="H68" s="1">
         <v>31</v>
       </c>
       <c r="I68" s="1">
         <v>42</v>
       </c>
       <c r="J68" s="1">
         <v>87</v>
       </c>
       <c r="K68" s="1">
         <v>40</v>
       </c>
       <c r="L68" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="13.8">
-      <c r="A69" s="124"/>
+      <c r="A69" s="112"/>
       <c r="B69" s="43">
         <v>2010</v>
       </c>
       <c r="C69" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="11">
         <v>215</v>
       </c>
       <c r="F69" s="1">
         <v>58</v>
       </c>
       <c r="G69" s="1">
         <v>151</v>
       </c>
       <c r="H69" s="1">
         <v>28</v>
       </c>
       <c r="I69" s="1">
         <v>35</v>
       </c>
       <c r="J69" s="1">
         <v>88</v>
       </c>
       <c r="K69" s="1">
         <v>39</v>
       </c>
       <c r="L69" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="13.8">
-      <c r="A70" s="124"/>
+      <c r="A70" s="112"/>
       <c r="B70" s="45"/>
       <c r="C70" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="11">
         <v>208</v>
       </c>
       <c r="F70" s="1">
         <v>46</v>
       </c>
       <c r="G70" s="1">
         <v>158</v>
       </c>
       <c r="H70" s="1">
         <v>30</v>
       </c>
       <c r="I70" s="1">
         <v>33</v>
       </c>
       <c r="J70" s="1">
         <v>95</v>
       </c>
       <c r="K70" s="1">
         <v>45</v>
       </c>
       <c r="L70" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="13.8">
-      <c r="A71" s="124"/>
+      <c r="A71" s="112"/>
       <c r="B71" s="46"/>
       <c r="C71" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="11">
         <v>199</v>
       </c>
       <c r="F71" s="1">
         <v>45</v>
       </c>
       <c r="G71" s="1">
         <v>149</v>
       </c>
       <c r="H71" s="1">
         <v>24</v>
       </c>
       <c r="I71" s="1">
         <v>34</v>
       </c>
       <c r="J71" s="1">
         <v>91</v>
       </c>
       <c r="K71" s="1">
         <v>41</v>
       </c>
       <c r="L71" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="13.8">
-      <c r="A72" s="124"/>
+      <c r="A72" s="112"/>
       <c r="B72" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="27">
         <v>194</v>
       </c>
       <c r="F72" s="27">
         <v>44</v>
       </c>
       <c r="G72" s="27">
         <v>147</v>
       </c>
       <c r="H72" s="27">
         <v>24</v>
       </c>
       <c r="I72" s="27">
         <v>32</v>
       </c>
       <c r="J72" s="27">
         <v>91</v>
       </c>
       <c r="K72" s="27">
         <v>42</v>
       </c>
       <c r="L72" s="27">
         <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="13.8">
-      <c r="A73" s="124"/>
+      <c r="A73" s="112"/>
       <c r="B73" s="43">
         <v>2011</v>
       </c>
       <c r="C73" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="27">
         <v>195</v>
       </c>
       <c r="F73" s="27">
         <v>55</v>
       </c>
       <c r="G73" s="27">
         <v>134</v>
       </c>
       <c r="H73" s="27">
         <v>27</v>
       </c>
       <c r="I73" s="27">
         <v>26</v>
       </c>
       <c r="J73" s="27">
         <v>81</v>
       </c>
       <c r="K73" s="27">
         <v>32</v>
       </c>
       <c r="L73" s="27">
         <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="13.8">
-      <c r="A74" s="124"/>
+      <c r="A74" s="112"/>
       <c r="B74" s="45"/>
       <c r="C74" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E74" s="27">
         <v>180</v>
       </c>
       <c r="F74" s="27">
         <v>41</v>
       </c>
       <c r="G74" s="27">
         <v>134</v>
       </c>
       <c r="H74" s="27">
         <v>25</v>
       </c>
       <c r="I74" s="27">
         <v>26</v>
       </c>
       <c r="J74" s="27">
         <v>83</v>
       </c>
       <c r="K74" s="27">
         <v>30</v>
       </c>
       <c r="L74" s="27">
         <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="13.8">
-      <c r="A75" s="124"/>
+      <c r="A75" s="112"/>
       <c r="B75" s="45"/>
       <c r="C75" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="11">
         <v>177</v>
       </c>
       <c r="F75" s="1">
         <v>35</v>
       </c>
       <c r="G75" s="1">
         <v>140</v>
       </c>
       <c r="H75" s="1">
         <v>21</v>
       </c>
       <c r="I75" s="1">
         <v>29</v>
       </c>
       <c r="J75" s="1">
         <v>90</v>
       </c>
       <c r="K75" s="1">
         <v>36</v>
       </c>
       <c r="L75" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="13.8">
-      <c r="A76" s="124"/>
+      <c r="A76" s="112"/>
       <c r="B76" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="11">
         <v>182</v>
       </c>
       <c r="F76" s="1">
         <v>38</v>
       </c>
       <c r="G76" s="1">
         <v>140</v>
       </c>
       <c r="H76" s="1">
         <v>22</v>
       </c>
       <c r="I76" s="1">
         <v>30</v>
       </c>
       <c r="J76" s="1">
         <v>88</v>
       </c>
       <c r="K76" s="1">
         <v>32</v>
       </c>
       <c r="L76" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="13.8">
-      <c r="A77" s="124"/>
+      <c r="A77" s="112"/>
       <c r="B77" s="43">
         <v>2012</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="11">
         <v>179</v>
       </c>
       <c r="F77" s="1">
         <v>50</v>
       </c>
       <c r="G77" s="1">
         <v>125</v>
       </c>
       <c r="H77" s="1">
         <v>26</v>
       </c>
       <c r="I77" s="1">
         <v>24</v>
       </c>
       <c r="J77" s="1">
         <v>75</v>
       </c>
       <c r="K77" s="1">
         <v>24</v>
       </c>
       <c r="L77" s="1">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="13.8">
-      <c r="A78" s="124"/>
+      <c r="A78" s="112"/>
       <c r="B78" s="45"/>
       <c r="C78" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="11">
         <v>171</v>
       </c>
       <c r="F78" s="1">
         <v>41</v>
       </c>
       <c r="G78" s="1">
         <v>124</v>
       </c>
       <c r="H78" s="1">
         <v>26</v>
       </c>
       <c r="I78" s="1">
         <v>23</v>
       </c>
       <c r="J78" s="1">
         <v>75</v>
       </c>
       <c r="K78" s="1">
         <v>30</v>
       </c>
       <c r="L78" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8">
-      <c r="A79" s="124"/>
+      <c r="A79" s="112"/>
       <c r="B79" s="46"/>
       <c r="C79" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E79" s="11">
         <v>161</v>
       </c>
       <c r="F79" s="1">
         <v>33</v>
       </c>
       <c r="G79" s="1">
         <v>124</v>
       </c>
       <c r="H79" s="1">
         <v>19</v>
       </c>
       <c r="I79" s="1">
         <v>30</v>
       </c>
       <c r="J79" s="1">
         <v>75</v>
       </c>
       <c r="K79" s="1">
         <v>28</v>
       </c>
       <c r="L79" s="1">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8">
-      <c r="A80" s="124"/>
+      <c r="A80" s="112"/>
       <c r="B80" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="11">
         <v>174</v>
       </c>
       <c r="F80" s="1">
         <v>38</v>
       </c>
       <c r="G80" s="1">
         <v>130</v>
       </c>
       <c r="H80" s="1">
         <v>21</v>
       </c>
       <c r="I80" s="1">
         <v>29</v>
       </c>
       <c r="J80" s="1">
         <v>80</v>
       </c>
       <c r="K80" s="1">
         <v>31</v>
       </c>
       <c r="L80" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="13.8">
-      <c r="A81" s="124"/>
+      <c r="A81" s="112"/>
       <c r="B81" s="43">
         <v>2013</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="11">
         <v>165</v>
       </c>
       <c r="F81" s="1">
         <v>48</v>
       </c>
       <c r="G81" s="1">
         <v>113</v>
       </c>
       <c r="H81" s="1">
         <v>18</v>
       </c>
       <c r="I81" s="1">
         <v>19</v>
       </c>
       <c r="J81" s="1">
         <v>76</v>
       </c>
       <c r="K81" s="1">
         <v>30</v>
       </c>
       <c r="L81" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="13.8">
-      <c r="A82" s="124"/>
+      <c r="A82" s="112"/>
       <c r="B82" s="45"/>
       <c r="C82" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="11">
         <v>164</v>
       </c>
       <c r="F82" s="1">
         <v>35</v>
       </c>
       <c r="G82" s="1">
         <v>120</v>
       </c>
       <c r="H82" s="1">
         <v>22</v>
       </c>
       <c r="I82" s="1">
         <v>23</v>
       </c>
       <c r="J82" s="1">
         <v>76</v>
       </c>
       <c r="K82" s="1">
         <v>27</v>
       </c>
       <c r="L82" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="13.8">
-      <c r="A83" s="124"/>
+      <c r="A83" s="112"/>
       <c r="B83" s="46"/>
       <c r="C83" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E83" s="11">
         <v>149</v>
       </c>
       <c r="F83" s="1">
         <v>29</v>
       </c>
       <c r="G83" s="1">
         <v>115</v>
       </c>
       <c r="H83" s="1">
         <v>18</v>
       </c>
       <c r="I83" s="1">
         <v>23</v>
       </c>
       <c r="J83" s="1">
         <v>74</v>
       </c>
       <c r="K83" s="1">
         <v>25</v>
       </c>
       <c r="L83" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="13.8">
-      <c r="A84" s="124"/>
+      <c r="A84" s="112"/>
       <c r="B84" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="11">
         <v>146</v>
       </c>
       <c r="F84" s="1">
         <v>34</v>
       </c>
       <c r="G84" s="1">
         <v>107</v>
       </c>
       <c r="H84" s="1">
         <v>21</v>
       </c>
       <c r="I84" s="1">
         <v>21</v>
       </c>
       <c r="J84" s="1">
         <v>65</v>
       </c>
       <c r="K84" s="1">
         <v>26</v>
       </c>
       <c r="L84" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="13.8">
-      <c r="A85" s="124"/>
+      <c r="A85" s="112"/>
       <c r="B85" s="43">
         <v>2014</v>
       </c>
       <c r="C85" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="11">
         <v>145</v>
       </c>
       <c r="F85" s="1">
         <v>37</v>
       </c>
       <c r="G85" s="1">
         <v>104</v>
       </c>
       <c r="H85" s="1">
         <v>14</v>
       </c>
       <c r="I85" s="1">
         <v>21</v>
       </c>
       <c r="J85" s="1">
         <v>70</v>
       </c>
       <c r="K85" s="1">
         <v>27</v>
       </c>
       <c r="L85" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="13.8">
-      <c r="A86" s="124"/>
+      <c r="A86" s="112"/>
       <c r="B86" s="45"/>
       <c r="C86" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E86" s="11">
         <v>143</v>
       </c>
       <c r="F86" s="1">
         <v>36</v>
       </c>
       <c r="G86" s="1">
         <v>101</v>
       </c>
       <c r="H86" s="1">
         <v>18</v>
       </c>
       <c r="I86" s="1">
         <v>18</v>
       </c>
       <c r="J86" s="1">
         <v>65</v>
       </c>
       <c r="K86" s="1">
         <v>23</v>
       </c>
       <c r="L86" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="13.8">
-      <c r="A87" s="124"/>
+      <c r="A87" s="112"/>
       <c r="B87" s="46"/>
       <c r="C87" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E87" s="11">
         <v>136</v>
       </c>
       <c r="F87" s="1">
         <v>32</v>
       </c>
       <c r="G87" s="1">
         <v>98</v>
       </c>
       <c r="H87" s="1">
         <v>15</v>
       </c>
       <c r="I87" s="1">
         <v>18</v>
       </c>
       <c r="J87" s="1">
         <v>65</v>
       </c>
       <c r="K87" s="1">
         <v>20</v>
       </c>
       <c r="L87" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="13.8">
-      <c r="A88" s="124"/>
+      <c r="A88" s="112"/>
       <c r="B88" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E88" s="6">
         <v>141</v>
       </c>
       <c r="F88" s="5">
         <v>40</v>
       </c>
       <c r="G88" s="5">
         <v>96</v>
       </c>
       <c r="H88" s="5">
         <v>15</v>
       </c>
       <c r="I88" s="5">
         <v>20</v>
       </c>
       <c r="J88" s="5">
         <v>61</v>
       </c>
       <c r="K88" s="5">
         <v>23</v>
       </c>
       <c r="L88" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="13.8">
-      <c r="A89" s="124"/>
+      <c r="A89" s="112"/>
       <c r="B89" s="43">
         <v>2015</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="6">
         <v>134</v>
       </c>
       <c r="F89" s="5">
         <v>40</v>
       </c>
       <c r="G89" s="5">
         <v>87</v>
       </c>
       <c r="H89" s="5">
         <v>12</v>
       </c>
       <c r="I89" s="5">
         <v>19</v>
       </c>
       <c r="J89" s="5">
         <v>56</v>
       </c>
       <c r="K89" s="5">
         <v>18</v>
       </c>
       <c r="L89" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="13.8">
-      <c r="A90" s="124"/>
+      <c r="A90" s="112"/>
       <c r="B90" s="45"/>
       <c r="C90" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E90" s="6">
         <v>135</v>
       </c>
       <c r="F90" s="5">
         <v>32</v>
       </c>
       <c r="G90" s="5">
         <v>96</v>
       </c>
       <c r="H90" s="5">
         <v>19</v>
       </c>
       <c r="I90" s="5">
         <v>16</v>
       </c>
       <c r="J90" s="5">
         <v>60</v>
       </c>
       <c r="K90" s="5">
         <v>19</v>
       </c>
       <c r="L90" s="5">
         <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="13.8">
-      <c r="A91" s="124"/>
+      <c r="A91" s="112"/>
       <c r="B91" s="46"/>
       <c r="C91" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E91" s="28">
         <v>129</v>
       </c>
       <c r="F91" s="26">
         <v>29</v>
       </c>
       <c r="G91" s="26">
         <v>96</v>
       </c>
       <c r="H91" s="26">
         <v>14</v>
       </c>
       <c r="I91" s="26">
         <v>26</v>
       </c>
       <c r="J91" s="26">
         <v>56</v>
       </c>
       <c r="K91" s="26">
         <v>23</v>
       </c>
       <c r="L91" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="13.8">
-      <c r="A92" s="124"/>
+      <c r="A92" s="112"/>
       <c r="B92" s="48" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E92" s="28">
         <v>132</v>
       </c>
       <c r="F92" s="26">
         <v>33</v>
       </c>
       <c r="G92" s="26">
         <v>95</v>
       </c>
       <c r="H92" s="26">
         <v>15</v>
       </c>
       <c r="I92" s="26">
         <v>16</v>
       </c>
       <c r="J92" s="26">
         <v>64</v>
       </c>
       <c r="K92" s="26">
         <v>21</v>
       </c>
       <c r="L92" s="26">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="13.8">
-      <c r="A93" s="124"/>
+      <c r="A93" s="112"/>
       <c r="B93" s="43">
         <v>2016</v>
       </c>
       <c r="C93" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E93" s="32">
         <v>125</v>
       </c>
       <c r="F93" s="25">
         <v>37</v>
       </c>
       <c r="G93" s="25">
         <v>83</v>
       </c>
       <c r="H93" s="25">
         <v>10</v>
       </c>
       <c r="I93" s="25">
         <v>15</v>
       </c>
       <c r="J93" s="25">
         <v>58</v>
       </c>
       <c r="K93" s="25">
         <v>20</v>
       </c>
       <c r="L93" s="25">
         <v>38</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="13.8">
-      <c r="A94" s="124"/>
+      <c r="A94" s="112"/>
       <c r="B94" s="45"/>
       <c r="C94" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E94" s="32">
         <v>127</v>
       </c>
       <c r="F94" s="25">
         <v>31</v>
       </c>
       <c r="G94" s="25">
         <v>93</v>
       </c>
       <c r="H94" s="25">
         <v>18</v>
       </c>
       <c r="I94" s="25">
         <v>15</v>
       </c>
       <c r="J94" s="25">
         <v>60</v>
       </c>
       <c r="K94" s="25">
         <v>22</v>
       </c>
       <c r="L94" s="25">
         <v>38</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="13.8">
-      <c r="A95" s="124"/>
+      <c r="A95" s="112"/>
       <c r="B95" s="46"/>
       <c r="C95" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E95" s="32">
         <v>120</v>
       </c>
       <c r="F95" s="25">
         <v>31</v>
       </c>
       <c r="G95" s="25">
         <v>85</v>
       </c>
       <c r="H95" s="25">
         <v>12</v>
       </c>
       <c r="I95" s="25">
         <v>17</v>
       </c>
       <c r="J95" s="25">
         <v>56</v>
       </c>
       <c r="K95" s="25">
         <v>21</v>
       </c>
       <c r="L95" s="25">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="13.8">
-      <c r="A96" s="124"/>
+      <c r="A96" s="112"/>
       <c r="B96" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E96" s="25">
         <v>116</v>
       </c>
       <c r="F96" s="25">
         <v>29</v>
       </c>
       <c r="G96" s="25">
         <v>83</v>
       </c>
       <c r="H96" s="25">
         <v>13</v>
       </c>
       <c r="I96" s="25">
         <v>18</v>
       </c>
       <c r="J96" s="25">
         <v>52</v>
       </c>
       <c r="K96" s="25">
         <v>20</v>
       </c>
       <c r="L96" s="25">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="13.8">
-      <c r="A97" s="124"/>
+      <c r="A97" s="112"/>
       <c r="B97" s="43">
         <v>2017</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="25">
         <v>113</v>
       </c>
       <c r="F97" s="25">
         <v>32</v>
       </c>
       <c r="G97" s="25">
         <v>76</v>
       </c>
       <c r="H97" s="25">
         <v>14</v>
       </c>
       <c r="I97" s="25">
         <v>11</v>
       </c>
       <c r="J97" s="25">
         <v>51</v>
       </c>
       <c r="K97" s="25">
         <v>18</v>
       </c>
       <c r="L97" s="25">
         <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="13.8">
-      <c r="A98" s="124"/>
+      <c r="A98" s="112"/>
       <c r="B98" s="45"/>
       <c r="C98" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E98" s="28">
         <v>114</v>
       </c>
       <c r="F98" s="26">
         <v>32</v>
       </c>
       <c r="G98" s="26">
         <v>76</v>
       </c>
       <c r="H98" s="26">
         <v>13</v>
       </c>
       <c r="I98" s="26">
         <v>14</v>
       </c>
       <c r="J98" s="26">
         <v>49</v>
       </c>
       <c r="K98" s="26">
         <v>15</v>
       </c>
       <c r="L98" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="13.8">
-      <c r="A99" s="124"/>
+      <c r="A99" s="112"/>
       <c r="B99" s="46"/>
       <c r="C99" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E99" s="28">
         <v>105</v>
       </c>
       <c r="F99" s="26">
         <v>29</v>
       </c>
       <c r="G99" s="26">
         <v>71</v>
       </c>
       <c r="H99" s="26">
         <v>11</v>
       </c>
       <c r="I99" s="26">
         <v>14</v>
       </c>
       <c r="J99" s="26">
         <v>46</v>
       </c>
       <c r="K99" s="26">
         <v>15</v>
       </c>
       <c r="L99" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="13.8">
-      <c r="A100" s="124"/>
+      <c r="A100" s="112"/>
       <c r="B100" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="28">
         <v>100</v>
       </c>
       <c r="F100" s="26">
         <v>32</v>
       </c>
       <c r="G100" s="26">
         <v>64</v>
       </c>
       <c r="H100" s="26">
         <v>13</v>
       </c>
       <c r="I100" s="26">
         <v>12</v>
       </c>
       <c r="J100" s="26">
         <v>39</v>
       </c>
       <c r="K100" s="26">
         <v>13</v>
       </c>
       <c r="L100" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="13.8">
-      <c r="A101" s="124"/>
+      <c r="A101" s="112"/>
       <c r="B101" s="43">
         <v>2018</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="28">
         <v>100</v>
       </c>
       <c r="F101" s="26">
         <v>36</v>
       </c>
       <c r="G101" s="26">
         <v>62</v>
       </c>
       <c r="H101" s="26">
         <v>14</v>
       </c>
       <c r="I101" s="26">
         <v>12</v>
       </c>
       <c r="J101" s="26">
         <v>36</v>
       </c>
       <c r="K101" s="26">
         <v>14</v>
       </c>
       <c r="L101" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="13.8">
-      <c r="A102" s="124"/>
+      <c r="A102" s="112"/>
       <c r="B102" s="45"/>
       <c r="C102" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E102" s="28">
         <v>101</v>
       </c>
       <c r="F102" s="26">
         <v>33</v>
       </c>
       <c r="G102" s="26">
         <v>65</v>
       </c>
       <c r="H102" s="26">
         <v>15</v>
       </c>
       <c r="I102" s="26">
         <v>16</v>
       </c>
       <c r="J102" s="26">
         <v>34</v>
       </c>
       <c r="K102" s="26">
         <v>12</v>
       </c>
       <c r="L102" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="13.8">
-      <c r="A103" s="124"/>
+      <c r="A103" s="112"/>
       <c r="B103" s="46"/>
       <c r="C103" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E103" s="28">
         <v>103</v>
       </c>
       <c r="F103" s="26">
         <v>28</v>
       </c>
       <c r="G103" s="26">
         <v>72</v>
       </c>
       <c r="H103" s="26">
         <v>13</v>
       </c>
       <c r="I103" s="26">
         <v>17</v>
       </c>
       <c r="J103" s="26">
         <v>42</v>
       </c>
       <c r="K103" s="26">
         <v>15</v>
       </c>
       <c r="L103" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="13.8">
-      <c r="A104" s="124"/>
+      <c r="A104" s="112"/>
       <c r="B104" s="48" t="s">
         <v>122</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E104" s="28">
         <v>103</v>
       </c>
       <c r="F104" s="26">
         <v>27</v>
       </c>
       <c r="G104" s="26">
         <v>70</v>
       </c>
       <c r="H104" s="26">
         <v>12</v>
       </c>
       <c r="I104" s="26">
         <v>14</v>
       </c>
       <c r="J104" s="26">
         <v>44</v>
       </c>
       <c r="K104" s="26">
         <v>18</v>
       </c>
       <c r="L104" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="13.8">
-      <c r="A105" s="124"/>
+      <c r="A105" s="112"/>
       <c r="B105" s="43" t="s">
         <v>123</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="28">
         <v>98</v>
       </c>
       <c r="F105" s="26">
         <v>31</v>
       </c>
       <c r="G105" s="26">
         <v>63</v>
       </c>
       <c r="H105" s="26">
         <v>15</v>
       </c>
       <c r="I105" s="26">
         <v>12</v>
       </c>
       <c r="J105" s="26">
         <v>36</v>
       </c>
       <c r="K105" s="26">
         <v>10</v>
       </c>
       <c r="L105" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="13.8">
-      <c r="A106" s="124"/>
+      <c r="A106" s="112"/>
       <c r="B106" s="43">
         <v>2019</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="28">
         <v>97</v>
       </c>
       <c r="F106" s="26">
         <v>29</v>
       </c>
       <c r="G106" s="26">
         <v>65</v>
       </c>
       <c r="H106" s="26">
         <v>12</v>
       </c>
       <c r="I106" s="26">
         <v>15</v>
       </c>
       <c r="J106" s="26">
         <v>38</v>
       </c>
       <c r="K106" s="26">
         <v>13</v>
       </c>
       <c r="L106" s="26">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="13.8">
-      <c r="A107" s="124"/>
+      <c r="A107" s="112"/>
       <c r="B107" s="46"/>
       <c r="C107" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E107" s="28">
         <v>94</v>
       </c>
       <c r="F107" s="26">
         <v>30</v>
       </c>
       <c r="G107" s="26">
         <v>60</v>
       </c>
       <c r="H107" s="26">
         <v>10</v>
       </c>
       <c r="I107" s="26">
         <v>14</v>
       </c>
       <c r="J107" s="26">
         <v>36</v>
       </c>
       <c r="K107" s="26">
         <v>13</v>
       </c>
       <c r="L107" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="13.8">
-      <c r="A108" s="124"/>
+      <c r="A108" s="112"/>
       <c r="B108" s="48" t="s">
         <v>124</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="28">
         <v>100</v>
       </c>
       <c r="F108" s="26">
         <v>25</v>
       </c>
       <c r="G108" s="26">
         <v>72</v>
       </c>
       <c r="H108" s="26">
         <v>16</v>
       </c>
       <c r="I108" s="26">
         <v>14</v>
       </c>
       <c r="J108" s="26">
         <v>42</v>
       </c>
       <c r="K108" s="26">
         <v>14</v>
       </c>
       <c r="L108" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="13.8">
-      <c r="A109" s="124"/>
+      <c r="A109" s="112"/>
       <c r="B109" s="43">
         <v>2020</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="28">
         <v>118</v>
       </c>
       <c r="F109" s="26">
         <v>42</v>
       </c>
       <c r="G109" s="26">
         <v>73</v>
       </c>
       <c r="H109" s="26">
         <v>19</v>
       </c>
       <c r="I109" s="26">
         <v>15</v>
       </c>
       <c r="J109" s="26">
         <v>39</v>
       </c>
       <c r="K109" s="26">
         <v>13</v>
       </c>
       <c r="L109" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="13.8">
-      <c r="A110" s="124"/>
+      <c r="A110" s="112"/>
       <c r="B110" s="43"/>
       <c r="C110" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E110" s="28">
         <v>119</v>
       </c>
       <c r="F110" s="26">
         <v>42</v>
       </c>
       <c r="G110" s="26">
         <v>74</v>
       </c>
       <c r="H110" s="26">
         <v>24</v>
       </c>
       <c r="I110" s="26">
         <v>16</v>
       </c>
       <c r="J110" s="26">
         <v>34</v>
       </c>
       <c r="K110" s="26">
         <v>12</v>
       </c>
       <c r="L110" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="13.8">
-      <c r="A111" s="124"/>
+      <c r="A111" s="112"/>
       <c r="B111" s="46"/>
       <c r="C111" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E111" s="28">
         <v>125</v>
       </c>
       <c r="F111" s="26">
         <v>36</v>
       </c>
       <c r="G111" s="26">
         <v>85</v>
       </c>
       <c r="H111" s="26">
         <v>18</v>
       </c>
       <c r="I111" s="26">
         <v>26</v>
       </c>
       <c r="J111" s="26">
         <v>41</v>
       </c>
       <c r="K111" s="26">
         <v>15</v>
       </c>
       <c r="L111" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="13.8">
-      <c r="A112" s="124"/>
+      <c r="A112" s="112"/>
       <c r="B112" s="48" t="s">
         <v>125</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E112" s="28">
         <v>115</v>
       </c>
       <c r="F112" s="26">
         <v>30</v>
       </c>
       <c r="G112" s="26">
         <v>84</v>
       </c>
       <c r="H112" s="26">
         <v>17</v>
       </c>
       <c r="I112" s="26">
         <v>21</v>
       </c>
       <c r="J112" s="26">
         <v>46</v>
       </c>
       <c r="K112" s="26">
         <v>14</v>
       </c>
       <c r="L112" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="13.8">
-      <c r="A113" s="124"/>
+      <c r="A113" s="112"/>
       <c r="B113" s="43">
         <v>2021</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="28">
         <v>126</v>
       </c>
       <c r="F113" s="26">
         <v>40</v>
       </c>
       <c r="G113" s="26">
         <v>83</v>
       </c>
       <c r="H113" s="26">
         <v>16</v>
       </c>
       <c r="I113" s="26">
         <v>15</v>
       </c>
       <c r="J113" s="26">
         <v>52</v>
       </c>
       <c r="K113" s="26">
         <v>22</v>
       </c>
       <c r="L113" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="13.8">
-      <c r="A114" s="124"/>
+      <c r="A114" s="112"/>
       <c r="B114" s="43"/>
       <c r="C114" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E114" s="28">
         <v>119</v>
       </c>
       <c r="F114" s="26">
         <v>31</v>
       </c>
       <c r="G114" s="26">
         <v>85</v>
       </c>
       <c r="H114" s="26">
         <v>20</v>
       </c>
       <c r="I114" s="26">
         <v>15</v>
       </c>
       <c r="J114" s="26">
         <v>50</v>
       </c>
       <c r="K114" s="26">
         <v>24</v>
       </c>
       <c r="L114" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="13.8">
-      <c r="A115" s="124"/>
+      <c r="A115" s="112"/>
       <c r="B115" s="46"/>
       <c r="C115" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E115" s="28">
         <v>108</v>
       </c>
       <c r="F115" s="26">
         <v>31</v>
       </c>
       <c r="G115" s="26">
         <v>74</v>
       </c>
       <c r="H115" s="26">
         <v>12</v>
       </c>
       <c r="I115" s="26">
         <v>17</v>
       </c>
       <c r="J115" s="26">
         <v>45</v>
       </c>
       <c r="K115" s="26">
         <v>15</v>
       </c>
       <c r="L115" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="13.8">
-      <c r="A116" s="124"/>
+      <c r="A116" s="112"/>
       <c r="B116" s="48" t="s">
         <v>126</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E116" s="28">
         <v>109</v>
       </c>
       <c r="F116" s="26">
         <v>30</v>
       </c>
       <c r="G116" s="26">
         <v>76</v>
       </c>
       <c r="H116" s="26">
         <v>13</v>
       </c>
       <c r="I116" s="26">
         <v>16</v>
       </c>
       <c r="J116" s="26">
         <v>47</v>
       </c>
       <c r="K116" s="26">
         <v>21</v>
       </c>
       <c r="L116" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="13.8">
-      <c r="A117" s="124"/>
+      <c r="A117" s="112"/>
       <c r="B117" s="43">
         <v>2022</v>
       </c>
       <c r="C117" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="28">
         <v>110</v>
       </c>
       <c r="F117" s="26">
         <v>34</v>
       </c>
       <c r="G117" s="26">
         <v>74</v>
       </c>
       <c r="H117" s="26">
         <v>13</v>
       </c>
       <c r="I117" s="26">
         <v>12</v>
       </c>
       <c r="J117" s="26">
         <v>49</v>
       </c>
       <c r="K117" s="26">
         <v>21</v>
       </c>
       <c r="L117" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="13.8">
-      <c r="A118" s="124"/>
+      <c r="A118" s="112"/>
       <c r="B118" s="43"/>
       <c r="C118" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E118" s="28">
         <v>106</v>
       </c>
       <c r="F118" s="26">
         <v>32</v>
       </c>
       <c r="G118" s="26">
         <v>72</v>
       </c>
       <c r="H118" s="26">
         <v>14</v>
       </c>
       <c r="I118" s="26">
         <v>14</v>
       </c>
       <c r="J118" s="26">
         <v>44</v>
       </c>
       <c r="K118" s="26">
         <v>15</v>
       </c>
       <c r="L118" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="13.8">
-      <c r="A119" s="124"/>
+      <c r="A119" s="112"/>
       <c r="B119" s="46"/>
       <c r="C119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E119" s="28">
         <v>104</v>
       </c>
       <c r="F119" s="26">
         <v>29</v>
       </c>
       <c r="G119" s="26">
         <v>73</v>
       </c>
       <c r="H119" s="26">
         <v>14</v>
       </c>
       <c r="I119" s="26">
         <v>15</v>
       </c>
       <c r="J119" s="26">
         <v>44</v>
       </c>
       <c r="K119" s="26">
         <v>16</v>
       </c>
       <c r="L119" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="13.8">
-      <c r="A120" s="124"/>
+      <c r="A120" s="112"/>
       <c r="B120" s="48" t="s">
         <v>145</v>
       </c>
       <c r="C120" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="28">
         <v>107</v>
       </c>
       <c r="F120" s="26">
         <v>32</v>
       </c>
       <c r="G120" s="26">
         <v>74</v>
       </c>
       <c r="H120" s="26">
         <v>16</v>
       </c>
       <c r="I120" s="26">
         <v>16</v>
       </c>
       <c r="J120" s="26">
         <v>42</v>
       </c>
       <c r="K120" s="26">
         <v>18</v>
       </c>
       <c r="L120" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="13.8">
-      <c r="A121" s="124"/>
+      <c r="A121" s="112"/>
       <c r="B121" s="43">
         <v>2023</v>
       </c>
       <c r="C121" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="28">
         <v>107</v>
       </c>
       <c r="F121" s="26">
         <v>38</v>
       </c>
       <c r="G121" s="26">
         <v>68</v>
       </c>
       <c r="H121" s="26">
         <v>16</v>
       </c>
       <c r="I121" s="26">
         <v>12</v>
       </c>
       <c r="J121" s="26">
         <v>40</v>
       </c>
       <c r="K121" s="26">
         <v>13</v>
       </c>
       <c r="L121" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="13.8">
-      <c r="A122" s="124"/>
+      <c r="A122" s="112"/>
       <c r="B122" s="43"/>
       <c r="C122" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E122" s="28">
         <v>105</v>
       </c>
       <c r="F122" s="26">
         <v>33</v>
       </c>
       <c r="G122" s="26">
         <v>69</v>
       </c>
       <c r="H122" s="26">
         <v>22</v>
       </c>
       <c r="I122" s="26">
         <v>10</v>
       </c>
       <c r="J122" s="26">
         <v>37</v>
       </c>
       <c r="K122" s="26">
         <v>10</v>
       </c>
       <c r="L122" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="13.8">
-      <c r="A123" s="124"/>
+      <c r="A123" s="112"/>
       <c r="B123" s="46"/>
       <c r="C123" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="28">
         <v>99</v>
       </c>
       <c r="F123" s="26">
         <v>29</v>
       </c>
       <c r="G123" s="26">
         <v>66</v>
       </c>
       <c r="H123" s="26">
         <v>12</v>
       </c>
       <c r="I123" s="26">
         <v>14</v>
       </c>
       <c r="J123" s="26">
         <v>40</v>
       </c>
       <c r="K123" s="26">
         <v>14</v>
       </c>
       <c r="L123" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="13.8">
-      <c r="A124" s="124"/>
+      <c r="A124" s="112"/>
       <c r="B124" s="48" t="s">
         <v>146</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="28">
         <v>100</v>
       </c>
       <c r="F124" s="26">
         <v>34</v>
       </c>
       <c r="G124" s="26">
         <v>64</v>
       </c>
       <c r="H124" s="26">
         <v>11</v>
       </c>
       <c r="I124" s="26">
         <v>14</v>
       </c>
       <c r="J124" s="26">
         <v>39</v>
       </c>
       <c r="K124" s="26">
         <v>16</v>
       </c>
       <c r="L124" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="13.8">
-      <c r="A125" s="124"/>
+      <c r="A125" s="112"/>
       <c r="B125" s="43">
         <v>2024</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="28">
         <v>108</v>
       </c>
       <c r="F125" s="26">
         <v>42</v>
       </c>
       <c r="G125" s="26">
         <v>61</v>
       </c>
       <c r="H125" s="26">
         <v>13</v>
       </c>
       <c r="I125" s="26">
         <v>15</v>
       </c>
       <c r="J125" s="26">
         <v>33</v>
       </c>
       <c r="K125" s="26">
         <v>12</v>
       </c>
       <c r="L125" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="13.8">
-      <c r="A126" s="124"/>
+      <c r="A126" s="112"/>
       <c r="B126" s="43"/>
       <c r="C126" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="28">
         <v>102</v>
       </c>
       <c r="F126" s="26">
         <v>37</v>
       </c>
       <c r="G126" s="26">
         <v>63</v>
       </c>
       <c r="H126" s="26">
         <v>16</v>
       </c>
       <c r="I126" s="26">
         <v>13</v>
       </c>
       <c r="J126" s="26">
         <v>34</v>
       </c>
       <c r="K126" s="26">
         <v>12</v>
       </c>
       <c r="L126" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="13.8">
-      <c r="A127" s="124"/>
+      <c r="A127" s="112"/>
       <c r="B127" s="46"/>
       <c r="C127" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="28">
         <v>94</v>
       </c>
       <c r="F127" s="26">
         <v>30</v>
       </c>
       <c r="G127" s="26">
         <v>61</v>
       </c>
       <c r="H127" s="26">
         <v>16</v>
       </c>
       <c r="I127" s="26">
         <v>11</v>
       </c>
       <c r="J127" s="26">
         <v>34</v>
       </c>
       <c r="K127" s="26">
         <v>13</v>
       </c>
       <c r="L127" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="13.8">
-      <c r="A128" s="124"/>
+      <c r="A128" s="112"/>
       <c r="B128" s="48" t="s">
         <v>147</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E128" s="28">
         <v>98</v>
       </c>
       <c r="F128" s="26">
         <v>31</v>
       </c>
       <c r="G128" s="26">
         <v>65</v>
       </c>
       <c r="H128" s="26">
         <v>14</v>
       </c>
       <c r="I128" s="26">
         <v>12</v>
       </c>
       <c r="J128" s="26">
         <v>39</v>
       </c>
       <c r="K128" s="26">
         <v>15</v>
       </c>
       <c r="L128" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.8">
-      <c r="A129" s="124"/>
+      <c r="A129" s="112"/>
       <c r="B129" s="43">
         <v>2025</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="28">
         <v>103</v>
       </c>
       <c r="F129" s="26">
         <v>39</v>
       </c>
       <c r="G129" s="26">
         <v>61</v>
       </c>
       <c r="H129" s="26">
         <v>10</v>
       </c>
       <c r="I129" s="26">
         <v>15</v>
       </c>
       <c r="J129" s="26">
         <v>36</v>
       </c>
       <c r="K129" s="26">
         <v>14</v>
       </c>
       <c r="L129" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="13.8">
-      <c r="A130" s="124"/>
+      <c r="A130" s="112"/>
       <c r="B130" s="43"/>
       <c r="C130" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E130" s="28">
         <v>102</v>
       </c>
       <c r="F130" s="26">
         <v>37</v>
       </c>
       <c r="G130" s="26">
         <v>64</v>
       </c>
       <c r="H130" s="26">
         <v>20</v>
       </c>
       <c r="I130" s="26">
         <v>13</v>
       </c>
       <c r="J130" s="26">
         <v>31</v>
       </c>
       <c r="K130" s="26">
         <v>13</v>
       </c>
       <c r="L130" s="26">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="13.8">
-      <c r="A131" s="124"/>
+      <c r="A131" s="112"/>
       <c r="B131" s="46"/>
       <c r="C131" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="28">
         <v>104</v>
       </c>
       <c r="F131" s="26">
         <v>33</v>
       </c>
       <c r="G131" s="26">
         <v>69</v>
       </c>
       <c r="H131" s="26">
         <v>14</v>
       </c>
       <c r="I131" s="26">
         <v>14</v>
       </c>
       <c r="J131" s="26">
         <v>41</v>
       </c>
       <c r="K131" s="26">
         <v>14</v>
       </c>
       <c r="L131" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="132" spans="1:13" ht="13.8">
-      <c r="A132" s="124"/>
+      <c r="A132" s="112"/>
       <c r="B132" s="48" t="s">
         <v>158</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E132" s="28">
         <v>108</v>
       </c>
       <c r="F132" s="26">
         <v>31</v>
       </c>
       <c r="G132" s="26">
         <v>76</v>
       </c>
       <c r="H132" s="26">
         <v>14</v>
       </c>
       <c r="I132" s="26">
         <v>16</v>
       </c>
       <c r="J132" s="26">
         <v>46</v>
       </c>
       <c r="K132" s="26">
         <v>14</v>
       </c>
       <c r="L132" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="13.8">
-      <c r="A133" s="124"/>
+      <c r="A133" s="112"/>
       <c r="B133" s="43">
         <v>2026</v>
       </c>
       <c r="C133" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D133" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="E133" s="28"/>
-[...6 lines deleted...]
-      <c r="L133" s="26"/>
+      <c r="E133" s="28">
+        <v>107</v>
+      </c>
+      <c r="F133" s="26">
+        <v>42</v>
+      </c>
+      <c r="G133" s="26">
+        <v>62</v>
+      </c>
+      <c r="H133" s="26">
+        <v>12</v>
+      </c>
+      <c r="I133" s="26">
+        <v>12</v>
+      </c>
+      <c r="J133" s="26">
+        <v>38</v>
+      </c>
+      <c r="K133" s="26">
+        <v>15</v>
+      </c>
+      <c r="L133" s="26">
+        <v>23</v>
+      </c>
     </row>
     <row r="134" spans="1:13" ht="13.8">
-      <c r="A134" s="124"/>
+      <c r="A134" s="112"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E134" s="28"/>
       <c r="F134" s="26"/>
       <c r="G134" s="26"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="26"/>
     </row>
     <row r="135" spans="1:13" ht="13.8">
-      <c r="A135" s="125"/>
+      <c r="A135" s="113"/>
       <c r="B135" s="46"/>
       <c r="C135" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D135" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E135" s="28"/>
       <c r="F135" s="26"/>
       <c r="G135" s="26"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
     </row>
     <row r="136" spans="1:13" ht="3" customHeight="1" thickBot="1">
       <c r="A136" s="109"/>
       <c r="B136" s="108"/>
       <c r="C136" s="87"/>
       <c r="D136" s="55"/>
       <c r="E136" s="73"/>
       <c r="F136" s="29"/>
       <c r="G136" s="29"/>
       <c r="H136" s="29"/>
@@ -11871,72 +11903,72 @@
       <c r="E160" s="35" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="161" spans="2:5" s="34" customFormat="1" ht="15">
       <c r="B161" s="45"/>
       <c r="C161" s="45"/>
       <c r="D161" s="45"/>
       <c r="E161" s="33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="162" spans="2:5" s="34" customFormat="1" ht="15">
       <c r="B162" s="45"/>
       <c r="C162" s="45"/>
       <c r="D162" s="45"/>
       <c r="E162" s="36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="13.8">
       <c r="E163" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A51:A135"/>
-[...11 lines deleted...]
-    <mergeCell ref="F7:F10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="J8:J10"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="F7:F10"/>
+    <mergeCell ref="A51:A135"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A24:A35"/>
+    <mergeCell ref="A36:A50"/>
+    <mergeCell ref="A15:A23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M163"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="13" topLeftCell="E132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="10.875" style="1" customWidth="1"/>
     <col min="2" max="4" width="14.125" style="1" customWidth="1"/>
     <col min="5" max="12" width="12.625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.375" style="1"/>
@@ -11974,4407 +12006,4423 @@
       </c>
     </row>
     <row r="5" spans="1:12" ht="13.8">
       <c r="A5" s="107"/>
       <c r="B5" s="88"/>
       <c r="C5" s="88"/>
       <c r="D5" s="89"/>
       <c r="E5" s="62" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>112</v>
       </c>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="90"/>
       <c r="B6" s="90"/>
       <c r="C6" s="90"/>
       <c r="D6" s="91"/>
-      <c r="E6" s="130" t="s">
+      <c r="E6" s="118" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="94"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
       <c r="L6" s="95"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="90"/>
       <c r="B7" s="90"/>
       <c r="C7" s="90"/>
       <c r="D7" s="91"/>
-      <c r="E7" s="131"/>
-      <c r="F7" s="132" t="s">
+      <c r="E7" s="119"/>
+      <c r="F7" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="G7" s="133" t="s">
+      <c r="G7" s="121" t="s">
         <v>99</v>
       </c>
       <c r="H7" s="96"/>
       <c r="I7" s="95"/>
       <c r="J7" s="96"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="90"/>
       <c r="B8" s="90"/>
       <c r="C8" s="90"/>
       <c r="D8" s="91"/>
-      <c r="E8" s="131"/>
-[...2 lines deleted...]
-      <c r="H8" s="135" t="s">
+      <c r="E8" s="119"/>
+      <c r="F8" s="120"/>
+      <c r="G8" s="122"/>
+      <c r="H8" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="I8" s="136" t="s">
+      <c r="I8" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="J8" s="134" t="s">
+      <c r="J8" s="122" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="97"/>
       <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="116" t="s">
+      <c r="A9" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="116"/>
-[...8 lines deleted...]
-      <c r="K9" s="136" t="s">
+      <c r="B9" s="129"/>
+      <c r="C9" s="129"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="120"/>
+      <c r="G9" s="122"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="120"/>
+      <c r="K9" s="124" t="s">
         <v>111</v>
       </c>
-      <c r="L9" s="134" t="s">
+      <c r="L9" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.6" customHeight="1">
-      <c r="A10" s="118" t="s">
+      <c r="A10" s="131" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="118"/>
-[...9 lines deleted...]
-      <c r="L10" s="134"/>
+      <c r="B10" s="131"/>
+      <c r="C10" s="131"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="120"/>
+      <c r="G10" s="122"/>
+      <c r="H10" s="124"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="120"/>
+      <c r="K10" s="124"/>
+      <c r="L10" s="122"/>
     </row>
     <row r="11" spans="1:12" ht="21.6" customHeight="1">
       <c r="A11" s="90"/>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="91"/>
-      <c r="E11" s="112" t="s">
+      <c r="E11" s="125" t="s">
         <v>1</v>
       </c>
-      <c r="F11" s="126" t="s">
+      <c r="F11" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="G11" s="126" t="s">
+      <c r="G11" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="H11" s="126" t="s">
+      <c r="H11" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="I11" s="126" t="s">
+      <c r="I11" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="J11" s="126" t="s">
+      <c r="J11" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="K11" s="126" t="s">
+      <c r="K11" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="L11" s="128" t="s">
+      <c r="L11" s="116" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="90"/>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="91"/>
-      <c r="E12" s="112"/>
-[...6 lines deleted...]
-      <c r="L12" s="128"/>
+      <c r="E12" s="125"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="114"/>
+      <c r="L12" s="116"/>
     </row>
     <row r="13" spans="1:12" s="9" customFormat="1" ht="13.95" customHeight="1" thickBot="1">
       <c r="A13" s="92"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="113"/>
-[...6 lines deleted...]
-      <c r="L13" s="129"/>
+      <c r="E13" s="126"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="117"/>
     </row>
     <row r="14" spans="1:12" ht="13.8">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="71"/>
       <c r="E14" s="63"/>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12" ht="13.8">
-      <c r="A15" s="120" t="s">
+      <c r="A15" s="133" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="77" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="1">
         <v>67</v>
       </c>
       <c r="F15" s="1">
         <v>33</v>
       </c>
       <c r="G15" s="1">
         <v>32</v>
       </c>
       <c r="H15" s="1">
         <v>12</v>
       </c>
       <c r="I15" s="1">
         <v>13</v>
       </c>
       <c r="J15" s="1">
         <v>6</v>
       </c>
       <c r="K15" s="1">
         <v>4</v>
       </c>
       <c r="L15" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="13.8">
-      <c r="A16" s="115"/>
+      <c r="A16" s="128"/>
       <c r="B16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="77" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="1">
         <v>63</v>
       </c>
       <c r="F16" s="1">
         <v>35</v>
       </c>
       <c r="G16" s="1">
         <v>28</v>
       </c>
       <c r="H16" s="1">
         <v>11</v>
       </c>
       <c r="I16" s="1">
         <v>12</v>
       </c>
       <c r="J16" s="1">
         <v>5</v>
       </c>
       <c r="K16" s="1">
         <v>3</v>
       </c>
       <c r="L16" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="13.8">
-      <c r="A17" s="115"/>
+      <c r="A17" s="128"/>
       <c r="B17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="77" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>65</v>
       </c>
       <c r="F17" s="1">
         <v>32</v>
       </c>
       <c r="G17" s="1">
         <v>33</v>
       </c>
       <c r="H17" s="1">
         <v>12</v>
       </c>
       <c r="I17" s="1">
         <v>14</v>
       </c>
       <c r="J17" s="1">
         <v>7</v>
       </c>
       <c r="K17" s="1">
         <v>3</v>
       </c>
       <c r="L17" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="13.8">
-      <c r="A18" s="115"/>
+      <c r="A18" s="128"/>
       <c r="B18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="77" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>75</v>
       </c>
       <c r="F18" s="1">
         <v>36</v>
       </c>
       <c r="G18" s="1">
         <v>39</v>
       </c>
       <c r="H18" s="1">
         <v>18</v>
       </c>
       <c r="I18" s="1">
         <v>13</v>
       </c>
       <c r="J18" s="1">
         <v>8</v>
       </c>
       <c r="K18" s="1">
         <v>4</v>
       </c>
       <c r="L18" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="13.8">
-      <c r="A19" s="115"/>
+      <c r="A19" s="128"/>
       <c r="B19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="77" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="1">
         <v>67</v>
       </c>
       <c r="F19" s="1">
         <v>32</v>
       </c>
       <c r="G19" s="1">
         <v>34</v>
       </c>
       <c r="H19" s="1">
         <v>12</v>
       </c>
       <c r="I19" s="1">
         <v>13</v>
       </c>
       <c r="J19" s="1">
         <v>9</v>
       </c>
       <c r="K19" s="1">
         <v>5</v>
       </c>
       <c r="L19" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="13.8">
-      <c r="A20" s="115"/>
+      <c r="A20" s="128"/>
       <c r="B20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="77" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>64</v>
       </c>
       <c r="F20" s="1">
         <v>34</v>
       </c>
       <c r="G20" s="1">
         <v>28</v>
       </c>
       <c r="H20" s="1">
         <v>10</v>
       </c>
       <c r="I20" s="1">
         <v>10</v>
       </c>
       <c r="J20" s="1">
         <v>8</v>
       </c>
       <c r="K20" s="1">
         <v>5</v>
       </c>
       <c r="L20" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="13.8">
-      <c r="A21" s="115"/>
+      <c r="A21" s="128"/>
       <c r="B21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="77" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="1">
         <v>59</v>
       </c>
       <c r="F21" s="1">
         <v>33</v>
       </c>
       <c r="G21" s="1">
         <v>26</v>
       </c>
       <c r="H21" s="1">
         <v>10</v>
       </c>
       <c r="I21" s="1">
         <v>10</v>
       </c>
       <c r="J21" s="1">
         <v>6</v>
       </c>
       <c r="K21" s="1">
         <v>3</v>
       </c>
       <c r="L21" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="13.8">
-      <c r="A22" s="115"/>
+      <c r="A22" s="128"/>
       <c r="B22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="1">
         <v>53</v>
       </c>
       <c r="F22" s="1">
         <v>30</v>
       </c>
       <c r="G22" s="1">
         <v>23</v>
       </c>
       <c r="H22" s="1">
         <v>7</v>
       </c>
       <c r="I22" s="1">
         <v>9</v>
       </c>
       <c r="J22" s="1">
         <v>7</v>
       </c>
       <c r="K22" s="1">
         <v>4</v>
       </c>
       <c r="L22" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="13.8">
-      <c r="A23" s="115"/>
+      <c r="A23" s="128"/>
       <c r="B23" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>57</v>
       </c>
       <c r="F23" s="1">
         <v>32</v>
       </c>
       <c r="G23" s="1">
         <v>25</v>
       </c>
       <c r="H23" s="1">
         <v>9</v>
       </c>
       <c r="I23" s="1">
         <v>11</v>
       </c>
       <c r="J23" s="1">
         <v>5</v>
       </c>
       <c r="K23" s="1">
         <v>3</v>
       </c>
       <c r="L23" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="13.8">
-      <c r="A24" s="121" t="s">
+      <c r="A24" s="134" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="77" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="1">
         <v>68</v>
       </c>
       <c r="F24" s="1">
         <v>37</v>
       </c>
       <c r="G24" s="1">
         <v>31</v>
       </c>
       <c r="H24" s="1">
         <v>12</v>
       </c>
       <c r="I24" s="1">
         <v>12</v>
       </c>
       <c r="J24" s="1">
         <v>7</v>
       </c>
       <c r="K24" s="1">
         <v>4</v>
       </c>
       <c r="L24" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="13.8">
-      <c r="A25" s="122"/>
+      <c r="A25" s="135"/>
       <c r="B25" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="77" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="1">
         <v>84</v>
       </c>
       <c r="F25" s="1">
         <v>40</v>
       </c>
       <c r="G25" s="1">
         <v>43</v>
       </c>
       <c r="H25" s="1">
         <v>19</v>
       </c>
       <c r="I25" s="1">
         <v>15</v>
       </c>
       <c r="J25" s="1">
         <v>9</v>
       </c>
       <c r="K25" s="1">
         <v>5</v>
       </c>
       <c r="L25" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="13.8">
-      <c r="A26" s="122"/>
+      <c r="A26" s="135"/>
       <c r="B26" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="77" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="1">
         <v>82</v>
       </c>
       <c r="F26" s="1">
         <v>46</v>
       </c>
       <c r="G26" s="1">
         <v>36</v>
       </c>
       <c r="H26" s="1">
         <v>11</v>
       </c>
       <c r="I26" s="1">
         <v>16</v>
       </c>
       <c r="J26" s="1">
         <v>9</v>
       </c>
       <c r="K26" s="1">
         <v>5</v>
       </c>
       <c r="L26" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="13.8">
-      <c r="A27" s="122"/>
+      <c r="A27" s="135"/>
       <c r="B27" s="41" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="77" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="1">
         <v>91</v>
       </c>
       <c r="F27" s="1">
         <v>46</v>
       </c>
       <c r="G27" s="1">
         <v>44</v>
       </c>
       <c r="H27" s="1">
         <v>16</v>
       </c>
       <c r="I27" s="1">
         <v>16</v>
       </c>
       <c r="J27" s="1">
         <v>12</v>
       </c>
       <c r="K27" s="1">
         <v>8</v>
       </c>
       <c r="L27" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="13.8">
-      <c r="A28" s="122"/>
+      <c r="A28" s="135"/>
       <c r="B28" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="77" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="1">
         <v>94</v>
       </c>
       <c r="F28" s="1">
         <v>47</v>
       </c>
       <c r="G28" s="1">
         <v>47</v>
       </c>
       <c r="H28" s="1">
         <v>19</v>
       </c>
       <c r="I28" s="1">
         <v>17</v>
       </c>
       <c r="J28" s="1">
         <v>11</v>
       </c>
       <c r="K28" s="1">
         <v>7</v>
       </c>
       <c r="L28" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="13.8">
-      <c r="A29" s="122"/>
+      <c r="A29" s="135"/>
       <c r="B29" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="77" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="1">
         <v>95</v>
       </c>
       <c r="F29" s="1">
         <v>48</v>
       </c>
       <c r="G29" s="1">
         <v>47</v>
       </c>
       <c r="H29" s="1">
         <v>18</v>
       </c>
       <c r="I29" s="1">
         <v>16</v>
       </c>
       <c r="J29" s="1">
         <v>13</v>
       </c>
       <c r="K29" s="1">
         <v>8</v>
       </c>
       <c r="L29" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="13.8">
-      <c r="A30" s="122"/>
+      <c r="A30" s="135"/>
       <c r="B30" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="1">
         <v>124</v>
       </c>
       <c r="F30" s="1">
         <v>54</v>
       </c>
       <c r="G30" s="1">
         <v>71</v>
       </c>
       <c r="H30" s="1">
         <v>25</v>
       </c>
       <c r="I30" s="1">
         <v>28</v>
       </c>
       <c r="J30" s="1">
         <v>18</v>
       </c>
       <c r="K30" s="1">
         <v>11</v>
       </c>
       <c r="L30" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="13.8">
-      <c r="A31" s="122"/>
+      <c r="A31" s="135"/>
       <c r="B31" s="78" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="1">
         <v>128</v>
       </c>
       <c r="F31" s="1">
         <v>50</v>
       </c>
       <c r="G31" s="1">
         <v>77</v>
       </c>
       <c r="H31" s="1">
         <v>36</v>
       </c>
       <c r="I31" s="1">
         <v>23</v>
       </c>
       <c r="J31" s="1">
         <v>18</v>
       </c>
       <c r="K31" s="1">
         <v>10</v>
       </c>
       <c r="L31" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="13.8">
-      <c r="A32" s="122"/>
+      <c r="A32" s="135"/>
       <c r="B32" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="77" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="1">
         <v>123</v>
       </c>
       <c r="F32" s="1">
         <v>54</v>
       </c>
       <c r="G32" s="1">
         <v>69</v>
       </c>
       <c r="H32" s="1">
         <v>23</v>
       </c>
       <c r="I32" s="1">
         <v>26</v>
       </c>
       <c r="J32" s="1">
         <v>20</v>
       </c>
       <c r="K32" s="1">
         <v>11</v>
       </c>
       <c r="L32" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="13.8">
-      <c r="A33" s="122"/>
+      <c r="A33" s="135"/>
       <c r="B33" s="78" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="1">
         <v>121</v>
       </c>
       <c r="F33" s="1">
         <v>52</v>
       </c>
       <c r="G33" s="1">
         <v>69</v>
       </c>
       <c r="H33" s="1">
         <v>30</v>
       </c>
       <c r="I33" s="1">
         <v>20</v>
       </c>
       <c r="J33" s="1">
         <v>19</v>
       </c>
       <c r="K33" s="1">
         <v>11</v>
       </c>
       <c r="L33" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="13.8">
-      <c r="A34" s="122"/>
+      <c r="A34" s="135"/>
       <c r="B34" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="1">
         <v>125</v>
       </c>
       <c r="F34" s="1">
         <v>59</v>
       </c>
       <c r="G34" s="1">
         <v>65</v>
       </c>
       <c r="H34" s="1">
         <v>22</v>
       </c>
       <c r="I34" s="1">
         <v>21</v>
       </c>
       <c r="J34" s="1">
         <v>22</v>
       </c>
       <c r="K34" s="1">
         <v>13</v>
       </c>
       <c r="L34" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="14.4" thickBot="1">
-      <c r="A35" s="123"/>
+      <c r="A35" s="136"/>
       <c r="B35" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="66" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="81" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="1">
         <v>134</v>
       </c>
       <c r="F35" s="1">
         <v>51</v>
       </c>
       <c r="G35" s="1">
         <v>78</v>
       </c>
       <c r="H35" s="1">
         <v>31</v>
       </c>
       <c r="I35" s="1">
         <v>20</v>
       </c>
       <c r="J35" s="1">
         <v>27</v>
       </c>
       <c r="K35" s="1">
         <v>14</v>
       </c>
       <c r="L35" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="13.8">
-      <c r="A36" s="114" t="s">
+      <c r="A36" s="127" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>143</v>
       </c>
       <c r="F36" s="1">
         <v>55</v>
       </c>
       <c r="G36" s="1">
         <v>80</v>
       </c>
       <c r="H36" s="1">
         <v>21</v>
       </c>
       <c r="I36" s="1">
         <v>25</v>
       </c>
       <c r="J36" s="1">
         <v>34</v>
       </c>
       <c r="K36" s="1">
         <v>20</v>
       </c>
       <c r="L36" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="13.8">
-      <c r="A37" s="115"/>
+      <c r="A37" s="128"/>
       <c r="B37" s="43">
         <v>2002</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="11">
         <v>148</v>
       </c>
       <c r="F37" s="1">
         <v>62</v>
       </c>
       <c r="G37" s="1">
         <v>78</v>
       </c>
       <c r="H37" s="1">
         <v>26</v>
       </c>
       <c r="I37" s="1">
         <v>21</v>
       </c>
       <c r="J37" s="1">
         <v>31</v>
       </c>
       <c r="K37" s="1">
         <v>18</v>
       </c>
       <c r="L37" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="13.8">
-      <c r="A38" s="115"/>
+      <c r="A38" s="128"/>
       <c r="B38" s="45"/>
       <c r="C38" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="11">
         <v>139</v>
       </c>
       <c r="F38" s="1">
         <v>58</v>
       </c>
       <c r="G38" s="1">
         <v>80</v>
       </c>
       <c r="H38" s="1">
         <v>29</v>
       </c>
       <c r="I38" s="1">
         <v>24</v>
       </c>
       <c r="J38" s="1">
         <v>27</v>
       </c>
       <c r="K38" s="1">
         <v>15</v>
       </c>
       <c r="L38" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="13.8">
-      <c r="A39" s="115"/>
+      <c r="A39" s="128"/>
       <c r="B39" s="45"/>
       <c r="C39" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>128</v>
       </c>
       <c r="F39" s="1">
         <v>47</v>
       </c>
       <c r="G39" s="1">
         <v>80</v>
       </c>
       <c r="H39" s="1">
         <v>27</v>
       </c>
       <c r="I39" s="1">
         <v>26</v>
       </c>
       <c r="J39" s="1">
         <v>27</v>
       </c>
       <c r="K39" s="1">
         <v>14</v>
       </c>
       <c r="L39" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="13.8">
-      <c r="A40" s="115"/>
+      <c r="A40" s="128"/>
       <c r="B40" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="11">
         <v>141</v>
       </c>
       <c r="F40" s="1">
         <v>61</v>
       </c>
       <c r="G40" s="1">
         <v>79</v>
       </c>
       <c r="H40" s="1">
         <v>21</v>
       </c>
       <c r="I40" s="1">
         <v>25</v>
       </c>
       <c r="J40" s="1">
         <v>33</v>
       </c>
       <c r="K40" s="1">
         <v>17</v>
       </c>
       <c r="L40" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="13.8">
-      <c r="A41" s="115"/>
+      <c r="A41" s="128"/>
       <c r="B41" s="43">
         <v>2003</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="11">
         <v>144</v>
       </c>
       <c r="F41" s="1">
         <v>64</v>
       </c>
       <c r="G41" s="1">
         <v>80</v>
       </c>
       <c r="H41" s="1">
         <v>24</v>
       </c>
       <c r="I41" s="1">
         <v>18</v>
       </c>
       <c r="J41" s="1">
         <v>38</v>
       </c>
       <c r="K41" s="1">
         <v>21</v>
       </c>
       <c r="L41" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="13.8">
-      <c r="A42" s="115"/>
+      <c r="A42" s="128"/>
       <c r="B42" s="45"/>
       <c r="C42" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>132</v>
       </c>
       <c r="F42" s="1">
         <v>53</v>
       </c>
       <c r="G42" s="1">
         <v>78</v>
       </c>
       <c r="H42" s="1">
         <v>28</v>
       </c>
       <c r="I42" s="1">
         <v>17</v>
       </c>
       <c r="J42" s="1">
         <v>33</v>
       </c>
       <c r="K42" s="1">
         <v>17</v>
       </c>
       <c r="L42" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="13.8">
-      <c r="A43" s="115"/>
+      <c r="A43" s="128"/>
       <c r="B43" s="46"/>
       <c r="C43" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="11">
         <v>123</v>
       </c>
       <c r="F43" s="1">
         <v>41</v>
       </c>
       <c r="G43" s="1">
         <v>81</v>
       </c>
       <c r="H43" s="1">
         <v>23</v>
       </c>
       <c r="I43" s="1">
         <v>27</v>
       </c>
       <c r="J43" s="1">
         <v>31</v>
       </c>
       <c r="K43" s="1">
         <v>18</v>
       </c>
       <c r="L43" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="13.8">
-      <c r="A44" s="115"/>
+      <c r="A44" s="128"/>
       <c r="B44" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="11">
         <v>126</v>
       </c>
       <c r="F44" s="1">
         <v>55</v>
       </c>
       <c r="G44" s="1">
         <v>71</v>
       </c>
       <c r="H44" s="1">
         <v>21</v>
       </c>
       <c r="I44" s="1">
         <v>22</v>
       </c>
       <c r="J44" s="1">
         <v>28</v>
       </c>
       <c r="K44" s="1">
         <v>15</v>
       </c>
       <c r="L44" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="115"/>
+      <c r="A45" s="128"/>
       <c r="B45" s="43">
         <v>2004</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="11">
         <v>126</v>
       </c>
       <c r="F45" s="1">
         <v>61</v>
       </c>
       <c r="G45" s="1">
         <v>63</v>
       </c>
       <c r="H45" s="1">
         <v>18</v>
       </c>
       <c r="I45" s="1">
         <v>17</v>
       </c>
       <c r="J45" s="1">
         <v>28</v>
       </c>
       <c r="K45" s="1">
         <v>14</v>
       </c>
       <c r="L45" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="115"/>
+      <c r="A46" s="128"/>
       <c r="B46" s="45"/>
       <c r="C46" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="11">
         <v>122</v>
       </c>
       <c r="F46" s="1">
         <v>49</v>
       </c>
       <c r="G46" s="1">
         <v>73</v>
       </c>
       <c r="H46" s="1">
         <v>26</v>
       </c>
       <c r="I46" s="1">
         <v>18</v>
       </c>
       <c r="J46" s="1">
         <v>29</v>
       </c>
       <c r="K46" s="1">
         <v>16</v>
       </c>
       <c r="L46" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="13.8">
-      <c r="A47" s="115"/>
+      <c r="A47" s="128"/>
       <c r="B47" s="45"/>
       <c r="C47" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="11">
         <v>110</v>
       </c>
       <c r="F47" s="1">
         <v>41</v>
       </c>
       <c r="G47" s="1">
         <v>68</v>
       </c>
       <c r="H47" s="1">
         <v>19</v>
       </c>
       <c r="I47" s="1">
         <v>21</v>
       </c>
       <c r="J47" s="1">
         <v>28</v>
       </c>
       <c r="K47" s="1">
         <v>13</v>
       </c>
       <c r="L47" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="13.8">
-      <c r="A48" s="115"/>
+      <c r="A48" s="128"/>
       <c r="B48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E48" s="11">
         <v>117</v>
       </c>
       <c r="F48" s="1">
         <v>52</v>
       </c>
       <c r="G48" s="1">
         <v>65</v>
       </c>
       <c r="H48" s="1">
         <v>22</v>
       </c>
       <c r="I48" s="1">
         <v>17</v>
       </c>
       <c r="J48" s="1">
         <v>26</v>
       </c>
       <c r="K48" s="1">
         <v>14</v>
       </c>
       <c r="L48" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="13.8">
-      <c r="A49" s="115"/>
+      <c r="A49" s="128"/>
       <c r="B49" s="43">
         <v>2005</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="11">
         <v>118</v>
       </c>
       <c r="F49" s="1">
         <v>59</v>
       </c>
       <c r="G49" s="1">
         <v>58</v>
       </c>
       <c r="H49" s="1">
         <v>19</v>
       </c>
       <c r="I49" s="1">
         <v>15</v>
       </c>
       <c r="J49" s="1">
         <v>24</v>
       </c>
       <c r="K49" s="1">
         <v>12</v>
       </c>
       <c r="L49" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="13.8">
-      <c r="A50" s="115"/>
+      <c r="A50" s="128"/>
       <c r="B50" s="45"/>
       <c r="C50" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E50" s="11">
         <v>116</v>
       </c>
       <c r="F50" s="1">
         <v>49</v>
       </c>
       <c r="G50" s="1">
         <v>67</v>
       </c>
       <c r="H50" s="1">
         <v>22</v>
       </c>
       <c r="I50" s="1">
         <v>17</v>
       </c>
       <c r="J50" s="1">
         <v>28</v>
       </c>
       <c r="K50" s="1">
         <v>14</v>
       </c>
       <c r="L50" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="13.95" customHeight="1">
-      <c r="A51" s="124" t="s">
+      <c r="A51" s="112" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="11">
         <v>114</v>
       </c>
       <c r="F51" s="1">
         <v>45</v>
       </c>
       <c r="G51" s="1">
         <v>66</v>
       </c>
       <c r="H51" s="1">
         <v>21</v>
       </c>
       <c r="I51" s="1">
         <v>23</v>
       </c>
       <c r="J51" s="1">
         <v>22</v>
       </c>
       <c r="K51" s="1">
         <v>11</v>
       </c>
       <c r="L51" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="13.8">
-      <c r="A52" s="124"/>
+      <c r="A52" s="112"/>
       <c r="B52" s="49" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="59" t="s">
         <v>34</v>
       </c>
       <c r="E52" s="11">
         <v>106</v>
       </c>
       <c r="F52" s="1">
         <v>45</v>
       </c>
       <c r="G52" s="1">
         <v>59</v>
       </c>
       <c r="H52" s="1">
         <v>18</v>
       </c>
       <c r="I52" s="1">
         <v>19</v>
       </c>
       <c r="J52" s="1">
         <v>22</v>
       </c>
       <c r="K52" s="1">
         <v>12</v>
       </c>
       <c r="L52" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="13.8">
-      <c r="A53" s="124"/>
+      <c r="A53" s="112"/>
       <c r="B53" s="51">
         <v>2006</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="60" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="11">
         <v>113</v>
       </c>
       <c r="F53" s="1">
         <v>60</v>
       </c>
       <c r="G53" s="1">
         <v>51</v>
       </c>
       <c r="H53" s="1">
         <v>17</v>
       </c>
       <c r="I53" s="1">
         <v>13</v>
       </c>
       <c r="J53" s="1">
         <v>21</v>
       </c>
       <c r="K53" s="1">
         <v>10</v>
       </c>
       <c r="L53" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="13.8">
-      <c r="A54" s="124"/>
+      <c r="A54" s="112"/>
       <c r="B54" s="53"/>
       <c r="C54" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="60" t="s">
         <v>36</v>
       </c>
       <c r="E54" s="11">
         <v>109</v>
       </c>
       <c r="F54" s="1">
         <v>50</v>
       </c>
       <c r="G54" s="1">
         <v>59</v>
       </c>
       <c r="H54" s="1">
         <v>25</v>
       </c>
       <c r="I54" s="1">
         <v>14</v>
       </c>
       <c r="J54" s="1">
         <v>20</v>
       </c>
       <c r="K54" s="1">
         <v>8</v>
       </c>
       <c r="L54" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="13.8">
-      <c r="A55" s="124"/>
+      <c r="A55" s="112"/>
       <c r="B55" s="53"/>
       <c r="C55" s="52" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="60" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="11">
         <v>99</v>
       </c>
       <c r="F55" s="1">
         <v>41</v>
       </c>
       <c r="G55" s="1">
         <v>57</v>
       </c>
       <c r="H55" s="1">
         <v>17</v>
       </c>
       <c r="I55" s="1">
         <v>18</v>
       </c>
       <c r="J55" s="1">
         <v>22</v>
       </c>
       <c r="K55" s="1">
         <v>12</v>
       </c>
       <c r="L55" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="13.8">
-      <c r="A56" s="124"/>
+      <c r="A56" s="112"/>
       <c r="B56" s="41" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>108</v>
       </c>
       <c r="F56" s="1">
         <v>48</v>
       </c>
       <c r="G56" s="1">
         <v>59</v>
       </c>
       <c r="H56" s="1">
         <v>18</v>
       </c>
       <c r="I56" s="1">
         <v>19</v>
       </c>
       <c r="J56" s="1">
         <v>22</v>
       </c>
       <c r="K56" s="1">
         <v>11</v>
       </c>
       <c r="L56" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="13.8">
-      <c r="A57" s="124"/>
+      <c r="A57" s="112"/>
       <c r="B57" s="43">
         <v>2007</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="11">
         <v>102</v>
       </c>
       <c r="F57" s="1">
         <v>55</v>
       </c>
       <c r="G57" s="1">
         <v>46</v>
       </c>
       <c r="H57" s="1">
         <v>14</v>
       </c>
       <c r="I57" s="1">
         <v>12</v>
       </c>
       <c r="J57" s="1">
         <v>20</v>
       </c>
       <c r="K57" s="1">
         <v>10</v>
       </c>
       <c r="L57" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="124"/>
+      <c r="A58" s="112"/>
       <c r="B58" s="45"/>
       <c r="C58" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E58" s="11">
         <v>103</v>
       </c>
       <c r="F58" s="1">
         <v>44</v>
       </c>
       <c r="G58" s="1">
         <v>57</v>
       </c>
       <c r="H58" s="1">
         <v>17</v>
       </c>
       <c r="I58" s="1">
         <v>20</v>
       </c>
       <c r="J58" s="1">
         <v>20</v>
       </c>
       <c r="K58" s="1">
         <v>11</v>
       </c>
       <c r="L58" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="13.8">
-      <c r="A59" s="124"/>
+      <c r="A59" s="112"/>
       <c r="B59" s="45"/>
       <c r="C59" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="11">
         <v>100</v>
       </c>
       <c r="F59" s="1">
         <v>43</v>
       </c>
       <c r="G59" s="1">
         <v>56</v>
       </c>
       <c r="H59" s="1">
         <v>17</v>
       </c>
       <c r="I59" s="1">
         <v>16</v>
       </c>
       <c r="J59" s="1">
         <v>23</v>
       </c>
       <c r="K59" s="1">
         <v>13</v>
       </c>
       <c r="L59" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="13.8">
-      <c r="A60" s="124"/>
+      <c r="A60" s="112"/>
       <c r="B60" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="11">
         <v>105</v>
       </c>
       <c r="F60" s="1">
         <v>50</v>
       </c>
       <c r="G60" s="1">
         <v>54</v>
       </c>
       <c r="H60" s="1">
         <v>17</v>
       </c>
       <c r="I60" s="1">
         <v>15</v>
       </c>
       <c r="J60" s="1">
         <v>22</v>
       </c>
       <c r="K60" s="1">
         <v>10</v>
       </c>
       <c r="L60" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="13.8">
-      <c r="A61" s="124"/>
+      <c r="A61" s="112"/>
       <c r="B61" s="43">
         <v>2008</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="11">
         <v>110</v>
       </c>
       <c r="F61" s="1">
         <v>53</v>
       </c>
       <c r="G61" s="1">
         <v>55</v>
       </c>
       <c r="H61" s="1">
         <v>18</v>
       </c>
       <c r="I61" s="1">
         <v>11</v>
       </c>
       <c r="J61" s="1">
         <v>26</v>
       </c>
       <c r="K61" s="1">
         <v>14</v>
       </c>
       <c r="L61" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="13.8">
-      <c r="A62" s="124"/>
+      <c r="A62" s="112"/>
       <c r="B62" s="45"/>
       <c r="C62" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="11">
         <v>109</v>
       </c>
       <c r="F62" s="1">
         <v>50</v>
       </c>
       <c r="G62" s="1">
         <v>58</v>
       </c>
       <c r="H62" s="1">
         <v>21</v>
       </c>
       <c r="I62" s="1">
         <v>15</v>
       </c>
       <c r="J62" s="1">
         <v>22</v>
       </c>
       <c r="K62" s="1">
         <v>10</v>
       </c>
       <c r="L62" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="13.8">
-      <c r="A63" s="124"/>
+      <c r="A63" s="112"/>
       <c r="B63" s="45"/>
       <c r="C63" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D63" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="11">
         <v>101</v>
       </c>
       <c r="F63" s="1">
         <v>45</v>
       </c>
       <c r="G63" s="1">
         <v>56</v>
       </c>
       <c r="H63" s="1">
         <v>17</v>
       </c>
       <c r="I63" s="1">
         <v>14</v>
       </c>
       <c r="J63" s="1">
         <v>25</v>
       </c>
       <c r="K63" s="1">
         <v>15</v>
       </c>
       <c r="L63" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="13.8">
-      <c r="A64" s="124"/>
+      <c r="A64" s="112"/>
       <c r="B64" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E64" s="11">
         <v>124</v>
       </c>
       <c r="F64" s="1">
         <v>61</v>
       </c>
       <c r="G64" s="1">
         <v>63</v>
       </c>
       <c r="H64" s="1">
         <v>18</v>
       </c>
       <c r="I64" s="1">
         <v>19</v>
       </c>
       <c r="J64" s="1">
         <v>26</v>
       </c>
       <c r="K64" s="1">
         <v>12</v>
       </c>
       <c r="L64" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="13.8">
-      <c r="A65" s="124"/>
+      <c r="A65" s="112"/>
       <c r="B65" s="43">
         <v>2009</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E65" s="11">
         <v>136</v>
       </c>
       <c r="F65" s="1">
         <v>67</v>
       </c>
       <c r="G65" s="1">
         <v>70</v>
       </c>
       <c r="H65" s="1">
         <v>23</v>
       </c>
       <c r="I65" s="1">
         <v>18</v>
       </c>
       <c r="J65" s="1">
         <v>29</v>
       </c>
       <c r="K65" s="1">
         <v>17</v>
       </c>
       <c r="L65" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="13.8">
-      <c r="A66" s="124"/>
+      <c r="A66" s="112"/>
       <c r="B66" s="45"/>
       <c r="C66" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="11">
         <v>142</v>
       </c>
       <c r="F66" s="1">
         <v>59</v>
       </c>
       <c r="G66" s="1">
         <v>83</v>
       </c>
       <c r="H66" s="1">
         <v>29</v>
       </c>
       <c r="I66" s="1">
         <v>30</v>
       </c>
       <c r="J66" s="1">
         <v>24</v>
       </c>
       <c r="K66" s="1">
         <v>13</v>
       </c>
       <c r="L66" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="13.8">
-      <c r="A67" s="124"/>
+      <c r="A67" s="112"/>
       <c r="B67" s="45"/>
       <c r="C67" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="11">
         <v>129</v>
       </c>
       <c r="F67" s="1">
         <v>49</v>
       </c>
       <c r="G67" s="1">
         <v>81</v>
       </c>
       <c r="H67" s="1">
         <v>22</v>
       </c>
       <c r="I67" s="1">
         <v>32</v>
       </c>
       <c r="J67" s="1">
         <v>27</v>
       </c>
       <c r="K67" s="1">
         <v>15</v>
       </c>
       <c r="L67" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="13.8">
-      <c r="A68" s="124"/>
+      <c r="A68" s="112"/>
       <c r="B68" s="41" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E68" s="11">
         <v>124</v>
       </c>
       <c r="F68" s="1">
         <v>47</v>
       </c>
       <c r="G68" s="1">
         <v>76</v>
       </c>
       <c r="H68" s="1">
         <v>21</v>
       </c>
       <c r="I68" s="1">
         <v>25</v>
       </c>
       <c r="J68" s="1">
         <v>30</v>
       </c>
       <c r="K68" s="1">
         <v>17</v>
       </c>
       <c r="L68" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="13.8">
-      <c r="A69" s="124"/>
+      <c r="A69" s="112"/>
       <c r="B69" s="43">
         <v>2010</v>
       </c>
       <c r="C69" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="11">
         <v>135</v>
       </c>
       <c r="F69" s="1">
         <v>57</v>
       </c>
       <c r="G69" s="1">
         <v>73</v>
       </c>
       <c r="H69" s="1">
         <v>24</v>
       </c>
       <c r="I69" s="1">
         <v>17</v>
       </c>
       <c r="J69" s="1">
         <v>32</v>
       </c>
       <c r="K69" s="1">
         <v>18</v>
       </c>
       <c r="L69" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="13.8">
-      <c r="A70" s="124"/>
+      <c r="A70" s="112"/>
       <c r="B70" s="45"/>
       <c r="C70" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="11">
         <v>129</v>
       </c>
       <c r="F70" s="1">
         <v>41</v>
       </c>
       <c r="G70" s="1">
         <v>85</v>
       </c>
       <c r="H70" s="1">
         <v>29</v>
       </c>
       <c r="I70" s="1">
         <v>21</v>
       </c>
       <c r="J70" s="1">
         <v>35</v>
       </c>
       <c r="K70" s="1">
         <v>20</v>
       </c>
       <c r="L70" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="13.8">
-      <c r="A71" s="124"/>
+      <c r="A71" s="112"/>
       <c r="B71" s="46"/>
       <c r="C71" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E71" s="11">
         <v>118</v>
       </c>
       <c r="F71" s="1">
         <v>40</v>
       </c>
       <c r="G71" s="1">
         <v>77</v>
       </c>
       <c r="H71" s="1">
         <v>21</v>
       </c>
       <c r="I71" s="1">
         <v>23</v>
       </c>
       <c r="J71" s="1">
         <v>33</v>
       </c>
       <c r="K71" s="1">
         <v>19</v>
       </c>
       <c r="L71" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="13.8">
-      <c r="A72" s="124"/>
+      <c r="A72" s="112"/>
       <c r="B72" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E72" s="27">
         <v>117</v>
       </c>
       <c r="F72" s="27">
         <v>43</v>
       </c>
       <c r="G72" s="27">
         <v>75</v>
       </c>
       <c r="H72" s="27">
         <v>19</v>
       </c>
       <c r="I72" s="27">
         <v>21</v>
       </c>
       <c r="J72" s="27">
         <v>35</v>
       </c>
       <c r="K72" s="27">
         <v>20</v>
       </c>
       <c r="L72" s="27">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="13.8">
-      <c r="A73" s="124"/>
+      <c r="A73" s="112"/>
       <c r="B73" s="43">
         <v>2011</v>
       </c>
       <c r="C73" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="27">
         <v>124</v>
       </c>
       <c r="F73" s="27">
         <v>56</v>
       </c>
       <c r="G73" s="27">
         <v>66</v>
       </c>
       <c r="H73" s="27">
         <v>19</v>
       </c>
       <c r="I73" s="27">
         <v>15</v>
       </c>
       <c r="J73" s="27">
         <v>32</v>
       </c>
       <c r="K73" s="27">
         <v>16</v>
       </c>
       <c r="L73" s="27">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="13.8">
-      <c r="A74" s="124"/>
+      <c r="A74" s="112"/>
       <c r="B74" s="45"/>
       <c r="C74" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E74" s="27">
         <v>115</v>
       </c>
       <c r="F74" s="27">
         <v>43</v>
       </c>
       <c r="G74" s="27">
         <v>70</v>
       </c>
       <c r="H74" s="27">
         <v>24</v>
       </c>
       <c r="I74" s="27">
         <v>17</v>
       </c>
       <c r="J74" s="27">
         <v>29</v>
       </c>
       <c r="K74" s="27">
         <v>15</v>
       </c>
       <c r="L74" s="27">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="13.8">
-      <c r="A75" s="124"/>
+      <c r="A75" s="112"/>
       <c r="B75" s="45"/>
       <c r="C75" s="44" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="57" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="11">
         <v>105</v>
       </c>
       <c r="F75" s="1">
         <v>36</v>
       </c>
       <c r="G75" s="1">
         <v>64</v>
       </c>
       <c r="H75" s="1">
         <v>15</v>
       </c>
       <c r="I75" s="1">
         <v>17</v>
       </c>
       <c r="J75" s="1">
         <v>32</v>
       </c>
       <c r="K75" s="1">
         <v>17</v>
       </c>
       <c r="L75" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="13.8">
-      <c r="A76" s="124"/>
+      <c r="A76" s="112"/>
       <c r="B76" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E76" s="11">
         <v>114</v>
       </c>
       <c r="F76" s="1">
         <v>43</v>
       </c>
       <c r="G76" s="1">
         <v>68</v>
       </c>
       <c r="H76" s="1">
         <v>18</v>
       </c>
       <c r="I76" s="1">
         <v>22</v>
       </c>
       <c r="J76" s="1">
         <v>28</v>
       </c>
       <c r="K76" s="1">
         <v>14</v>
       </c>
       <c r="L76" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="13.8">
-      <c r="A77" s="124"/>
+      <c r="A77" s="112"/>
       <c r="B77" s="43">
         <v>2012</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="11">
         <v>121</v>
       </c>
       <c r="F77" s="1">
         <v>54</v>
       </c>
       <c r="G77" s="1">
         <v>63</v>
       </c>
       <c r="H77" s="1">
         <v>19</v>
       </c>
       <c r="I77" s="1">
         <v>14</v>
       </c>
       <c r="J77" s="1">
         <v>30</v>
       </c>
       <c r="K77" s="1">
         <v>18</v>
       </c>
       <c r="L77" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="13.8">
-      <c r="A78" s="124"/>
+      <c r="A78" s="112"/>
       <c r="B78" s="45"/>
       <c r="C78" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E78" s="11">
         <v>109</v>
       </c>
       <c r="F78" s="1">
         <v>42</v>
       </c>
       <c r="G78" s="1">
         <v>64</v>
       </c>
       <c r="H78" s="1">
         <v>19</v>
       </c>
       <c r="I78" s="1">
         <v>17</v>
       </c>
       <c r="J78" s="1">
         <v>28</v>
       </c>
       <c r="K78" s="1">
         <v>15</v>
       </c>
       <c r="L78" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8">
-      <c r="A79" s="124"/>
+      <c r="A79" s="112"/>
       <c r="B79" s="46"/>
       <c r="C79" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E79" s="11">
         <v>102</v>
       </c>
       <c r="F79" s="1">
         <v>41</v>
       </c>
       <c r="G79" s="1">
         <v>58</v>
       </c>
       <c r="H79" s="1">
         <v>14</v>
       </c>
       <c r="I79" s="1">
         <v>16</v>
       </c>
       <c r="J79" s="1">
         <v>28</v>
       </c>
       <c r="K79" s="1">
         <v>15</v>
       </c>
       <c r="L79" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8">
-      <c r="A80" s="124"/>
+      <c r="A80" s="112"/>
       <c r="B80" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="11">
         <v>103</v>
       </c>
       <c r="F80" s="1">
         <v>40</v>
       </c>
       <c r="G80" s="1">
         <v>59</v>
       </c>
       <c r="H80" s="1">
         <v>17</v>
       </c>
       <c r="I80" s="1">
         <v>13</v>
       </c>
       <c r="J80" s="1">
         <v>29</v>
       </c>
       <c r="K80" s="1">
         <v>13</v>
       </c>
       <c r="L80" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="13.8">
-      <c r="A81" s="124"/>
+      <c r="A81" s="112"/>
       <c r="B81" s="43">
         <v>2013</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="11">
         <v>112</v>
       </c>
       <c r="F81" s="1">
         <v>49</v>
       </c>
       <c r="G81" s="1">
         <v>60</v>
       </c>
       <c r="H81" s="1">
         <v>18</v>
       </c>
       <c r="I81" s="1">
         <v>14</v>
       </c>
       <c r="J81" s="1">
         <v>28</v>
       </c>
       <c r="K81" s="1">
         <v>16</v>
       </c>
       <c r="L81" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="13.8">
-      <c r="A82" s="124"/>
+      <c r="A82" s="112"/>
       <c r="B82" s="45"/>
       <c r="C82" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="11">
         <v>99</v>
       </c>
       <c r="F82" s="1">
         <v>35</v>
       </c>
       <c r="G82" s="1">
         <v>58</v>
       </c>
       <c r="H82" s="1">
         <v>18</v>
       </c>
       <c r="I82" s="1">
         <v>14</v>
       </c>
       <c r="J82" s="1">
         <v>25</v>
       </c>
       <c r="K82" s="1">
         <v>13</v>
       </c>
       <c r="L82" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="13.8">
-      <c r="A83" s="124"/>
+      <c r="A83" s="112"/>
       <c r="B83" s="46"/>
       <c r="C83" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E83" s="11">
         <v>98</v>
       </c>
       <c r="F83" s="1">
         <v>30</v>
       </c>
       <c r="G83" s="1">
         <v>64</v>
       </c>
       <c r="H83" s="1">
         <v>17</v>
       </c>
       <c r="I83" s="1">
         <v>18</v>
       </c>
       <c r="J83" s="1">
         <v>29</v>
       </c>
       <c r="K83" s="1">
         <v>14</v>
       </c>
       <c r="L83" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="13.8">
-      <c r="A84" s="124"/>
+      <c r="A84" s="112"/>
       <c r="B84" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="11">
         <v>94</v>
       </c>
       <c r="F84" s="1">
         <v>40</v>
       </c>
       <c r="G84" s="1">
         <v>51</v>
       </c>
       <c r="H84" s="1">
         <v>13</v>
       </c>
       <c r="I84" s="1">
         <v>13</v>
       </c>
       <c r="J84" s="1">
         <v>25</v>
       </c>
       <c r="K84" s="1">
         <v>13</v>
       </c>
       <c r="L84" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="13.8">
-      <c r="A85" s="124"/>
+      <c r="A85" s="112"/>
       <c r="B85" s="43">
         <v>2014</v>
       </c>
       <c r="C85" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="11">
         <v>103</v>
       </c>
       <c r="F85" s="1">
         <v>45</v>
       </c>
       <c r="G85" s="1">
         <v>54</v>
       </c>
       <c r="H85" s="1">
         <v>17</v>
       </c>
       <c r="I85" s="1">
         <v>13</v>
       </c>
       <c r="J85" s="1">
         <v>24</v>
       </c>
       <c r="K85" s="1">
         <v>12</v>
       </c>
       <c r="L85" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="13.8">
-      <c r="A86" s="124"/>
+      <c r="A86" s="112"/>
       <c r="B86" s="45"/>
       <c r="C86" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E86" s="11">
         <v>96</v>
       </c>
       <c r="F86" s="1">
         <v>39</v>
       </c>
       <c r="G86" s="1">
         <v>52</v>
       </c>
       <c r="H86" s="1">
         <v>19</v>
       </c>
       <c r="I86" s="1">
         <v>12</v>
       </c>
       <c r="J86" s="1">
         <v>21</v>
       </c>
       <c r="K86" s="1">
         <v>10</v>
       </c>
       <c r="L86" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="13.8">
-      <c r="A87" s="124"/>
+      <c r="A87" s="112"/>
       <c r="B87" s="46"/>
       <c r="C87" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E87" s="11">
         <v>86</v>
       </c>
       <c r="F87" s="1">
         <v>34</v>
       </c>
       <c r="G87" s="1">
         <v>49</v>
       </c>
       <c r="H87" s="1">
         <v>14</v>
       </c>
       <c r="I87" s="1">
         <v>14</v>
       </c>
       <c r="J87" s="1">
         <v>21</v>
       </c>
       <c r="K87" s="1">
         <v>12</v>
       </c>
       <c r="L87" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="13.8">
-      <c r="A88" s="124"/>
+      <c r="A88" s="112"/>
       <c r="B88" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E88" s="6">
         <v>88</v>
       </c>
       <c r="F88" s="5">
         <v>36</v>
       </c>
       <c r="G88" s="5">
         <v>49</v>
       </c>
       <c r="H88" s="5">
         <v>14</v>
       </c>
       <c r="I88" s="5">
         <v>13</v>
       </c>
       <c r="J88" s="5">
         <v>22</v>
       </c>
       <c r="K88" s="5">
         <v>11</v>
       </c>
       <c r="L88" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="13.8">
-      <c r="A89" s="124"/>
+      <c r="A89" s="112"/>
       <c r="B89" s="43">
         <v>2015</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="6">
         <v>94</v>
       </c>
       <c r="F89" s="5">
         <v>43</v>
       </c>
       <c r="G89" s="5">
         <v>48</v>
       </c>
       <c r="H89" s="5">
         <v>19</v>
       </c>
       <c r="I89" s="5">
         <v>11</v>
       </c>
       <c r="J89" s="5">
         <v>18</v>
       </c>
       <c r="K89" s="5">
         <v>9</v>
       </c>
       <c r="L89" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="13.8">
-      <c r="A90" s="124"/>
+      <c r="A90" s="112"/>
       <c r="B90" s="45"/>
       <c r="C90" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E90" s="6">
         <v>90</v>
       </c>
       <c r="F90" s="5">
         <v>39</v>
       </c>
       <c r="G90" s="5">
         <v>47</v>
       </c>
       <c r="H90" s="5">
         <v>20</v>
       </c>
       <c r="I90" s="5">
         <v>9</v>
       </c>
       <c r="J90" s="5">
         <v>17</v>
       </c>
       <c r="K90" s="5">
         <v>8</v>
       </c>
       <c r="L90" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="13.8">
-      <c r="A91" s="124"/>
+      <c r="A91" s="112"/>
       <c r="B91" s="46"/>
       <c r="C91" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E91" s="28">
         <v>79</v>
       </c>
       <c r="F91" s="26">
         <v>31</v>
       </c>
       <c r="G91" s="26">
         <v>44</v>
       </c>
       <c r="H91" s="26">
         <v>15</v>
       </c>
       <c r="I91" s="26">
         <v>14</v>
       </c>
       <c r="J91" s="26">
         <v>16</v>
       </c>
       <c r="K91" s="26">
         <v>7</v>
       </c>
       <c r="L91" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="13.8">
-      <c r="A92" s="124"/>
+      <c r="A92" s="112"/>
       <c r="B92" s="48" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="56" t="s">
         <v>34</v>
       </c>
       <c r="E92" s="28">
         <v>81</v>
       </c>
       <c r="F92" s="26">
         <v>31</v>
       </c>
       <c r="G92" s="26">
         <v>46</v>
       </c>
       <c r="H92" s="26">
         <v>14</v>
       </c>
       <c r="I92" s="26">
         <v>13</v>
       </c>
       <c r="J92" s="26">
         <v>19</v>
       </c>
       <c r="K92" s="26">
         <v>9</v>
       </c>
       <c r="L92" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="13.8">
-      <c r="A93" s="124"/>
+      <c r="A93" s="112"/>
       <c r="B93" s="43">
         <v>2016</v>
       </c>
       <c r="C93" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E93" s="32">
         <v>92</v>
       </c>
       <c r="F93" s="25">
         <v>44</v>
       </c>
       <c r="G93" s="25">
         <v>44</v>
       </c>
       <c r="H93" s="25">
         <v>13</v>
       </c>
       <c r="I93" s="25">
         <v>11</v>
       </c>
       <c r="J93" s="25">
         <v>20</v>
       </c>
       <c r="K93" s="25">
         <v>8</v>
       </c>
       <c r="L93" s="25">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="13.8">
-      <c r="A94" s="124"/>
+      <c r="A94" s="112"/>
       <c r="B94" s="45"/>
       <c r="C94" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E94" s="32">
         <v>80</v>
       </c>
       <c r="F94" s="25">
         <v>31</v>
       </c>
       <c r="G94" s="25">
         <v>44</v>
       </c>
       <c r="H94" s="25">
         <v>17</v>
       </c>
       <c r="I94" s="25">
         <v>11</v>
       </c>
       <c r="J94" s="25">
         <v>17</v>
       </c>
       <c r="K94" s="25">
         <v>8</v>
       </c>
       <c r="L94" s="25">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="13.8">
-      <c r="A95" s="124"/>
+      <c r="A95" s="112"/>
       <c r="B95" s="46"/>
       <c r="C95" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E95" s="32">
         <v>75</v>
       </c>
       <c r="F95" s="25">
         <v>35</v>
       </c>
       <c r="G95" s="25">
         <v>36</v>
       </c>
       <c r="H95" s="25">
         <v>12</v>
       </c>
       <c r="I95" s="25">
         <v>11</v>
       </c>
       <c r="J95" s="25">
         <v>14</v>
       </c>
       <c r="K95" s="25">
         <v>7</v>
       </c>
       <c r="L95" s="25">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="13.8">
-      <c r="A96" s="124"/>
+      <c r="A96" s="112"/>
       <c r="B96" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E96" s="25">
         <v>76</v>
       </c>
       <c r="F96" s="25">
         <v>34</v>
       </c>
       <c r="G96" s="25">
         <v>40</v>
       </c>
       <c r="H96" s="25">
         <v>13</v>
       </c>
       <c r="I96" s="25">
         <v>9</v>
       </c>
       <c r="J96" s="25">
         <v>18</v>
       </c>
       <c r="K96" s="25">
         <v>8</v>
       </c>
       <c r="L96" s="25">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="13.8">
-      <c r="A97" s="124"/>
+      <c r="A97" s="112"/>
       <c r="B97" s="43">
         <v>2017</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="25">
         <v>87</v>
       </c>
       <c r="F97" s="25">
         <v>43</v>
       </c>
       <c r="G97" s="25">
         <v>41</v>
       </c>
       <c r="H97" s="25">
         <v>15</v>
       </c>
       <c r="I97" s="25">
         <v>9</v>
       </c>
       <c r="J97" s="25">
         <v>17</v>
       </c>
       <c r="K97" s="25">
         <v>8</v>
       </c>
       <c r="L97" s="25">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="13.8">
-      <c r="A98" s="124"/>
+      <c r="A98" s="112"/>
       <c r="B98" s="45"/>
       <c r="C98" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E98" s="28">
         <v>76</v>
       </c>
       <c r="F98" s="26">
         <v>30</v>
       </c>
       <c r="G98" s="26">
         <v>44</v>
       </c>
       <c r="H98" s="26">
         <v>16</v>
       </c>
       <c r="I98" s="26">
         <v>9</v>
       </c>
       <c r="J98" s="26">
         <v>19</v>
       </c>
       <c r="K98" s="26">
         <v>10</v>
       </c>
       <c r="L98" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="13.8">
-      <c r="A99" s="124"/>
+      <c r="A99" s="112"/>
       <c r="B99" s="46"/>
       <c r="C99" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E99" s="28">
         <v>73</v>
       </c>
       <c r="F99" s="26">
         <v>27</v>
       </c>
       <c r="G99" s="26">
         <v>44</v>
       </c>
       <c r="H99" s="26">
         <v>14</v>
       </c>
       <c r="I99" s="26">
         <v>14</v>
       </c>
       <c r="J99" s="26">
         <v>16</v>
       </c>
       <c r="K99" s="26">
         <v>8</v>
       </c>
       <c r="L99" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="13.8">
-      <c r="A100" s="124"/>
+      <c r="A100" s="112"/>
       <c r="B100" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="28">
         <v>69</v>
       </c>
       <c r="F100" s="26">
         <v>30</v>
       </c>
       <c r="G100" s="26">
         <v>38</v>
       </c>
       <c r="H100" s="26">
         <v>12</v>
       </c>
       <c r="I100" s="26">
         <v>9</v>
       </c>
       <c r="J100" s="26">
         <v>17</v>
       </c>
       <c r="K100" s="26">
         <v>10</v>
       </c>
       <c r="L100" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="13.8">
-      <c r="A101" s="124"/>
+      <c r="A101" s="112"/>
       <c r="B101" s="43">
         <v>2018</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="28">
         <v>71</v>
       </c>
       <c r="F101" s="26">
         <v>39</v>
       </c>
       <c r="G101" s="26">
         <v>32</v>
       </c>
       <c r="H101" s="26">
         <v>10</v>
       </c>
       <c r="I101" s="26">
         <v>7</v>
       </c>
       <c r="J101" s="26">
         <v>15</v>
       </c>
       <c r="K101" s="26">
         <v>8</v>
       </c>
       <c r="L101" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="13.8">
-      <c r="A102" s="124"/>
+      <c r="A102" s="112"/>
       <c r="B102" s="45"/>
       <c r="C102" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E102" s="28">
         <v>69</v>
       </c>
       <c r="F102" s="26">
         <v>31</v>
       </c>
       <c r="G102" s="26">
         <v>40</v>
       </c>
       <c r="H102" s="26">
         <v>15</v>
       </c>
       <c r="I102" s="26">
         <v>11</v>
       </c>
       <c r="J102" s="26">
         <v>14</v>
       </c>
       <c r="K102" s="26">
         <v>7</v>
       </c>
       <c r="L102" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="13.8">
-      <c r="A103" s="124"/>
+      <c r="A103" s="112"/>
       <c r="B103" s="46"/>
       <c r="C103" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E103" s="28">
         <v>62</v>
       </c>
       <c r="F103" s="26">
         <v>27</v>
       </c>
       <c r="G103" s="26">
         <v>36</v>
       </c>
       <c r="H103" s="26">
         <v>9</v>
       </c>
       <c r="I103" s="26">
         <v>14</v>
       </c>
       <c r="J103" s="26">
         <v>13</v>
       </c>
       <c r="K103" s="26">
         <v>7</v>
       </c>
       <c r="L103" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="13.8">
-      <c r="A104" s="124"/>
+      <c r="A104" s="112"/>
       <c r="B104" s="48" t="s">
         <v>122</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E104" s="28">
         <v>69</v>
       </c>
       <c r="F104" s="26">
         <v>36</v>
       </c>
       <c r="G104" s="26">
         <v>34</v>
       </c>
       <c r="H104" s="26">
         <v>11</v>
       </c>
       <c r="I104" s="26">
         <v>11</v>
       </c>
       <c r="J104" s="26">
         <v>12</v>
       </c>
       <c r="K104" s="26">
         <v>4</v>
       </c>
       <c r="L104" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="13.8">
-      <c r="A105" s="124"/>
+      <c r="A105" s="112"/>
       <c r="B105" s="43" t="s">
         <v>123</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="28">
         <v>70</v>
       </c>
       <c r="F105" s="26">
         <v>38</v>
       </c>
       <c r="G105" s="26">
         <v>33</v>
       </c>
       <c r="H105" s="26">
         <v>11</v>
       </c>
       <c r="I105" s="26">
         <v>10</v>
       </c>
       <c r="J105" s="26">
         <v>12</v>
       </c>
       <c r="K105" s="26">
         <v>5</v>
       </c>
       <c r="L105" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="13.8">
-      <c r="A106" s="124"/>
+      <c r="A106" s="112"/>
       <c r="B106" s="43">
         <v>2019</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E106" s="28">
         <v>68</v>
       </c>
       <c r="F106" s="26">
         <v>31</v>
       </c>
       <c r="G106" s="26">
         <v>37</v>
       </c>
       <c r="H106" s="26">
         <v>13</v>
       </c>
       <c r="I106" s="26">
         <v>11</v>
       </c>
       <c r="J106" s="26">
         <v>13</v>
       </c>
       <c r="K106" s="26">
         <v>6</v>
       </c>
       <c r="L106" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="13.8">
-      <c r="A107" s="124"/>
+      <c r="A107" s="112"/>
       <c r="B107" s="46"/>
       <c r="C107" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E107" s="28">
         <v>64</v>
       </c>
       <c r="F107" s="26">
         <v>30</v>
       </c>
       <c r="G107" s="26">
         <v>36</v>
       </c>
       <c r="H107" s="26">
         <v>11</v>
       </c>
       <c r="I107" s="26">
         <v>12</v>
       </c>
       <c r="J107" s="26">
         <v>13</v>
       </c>
       <c r="K107" s="26">
         <v>8</v>
       </c>
       <c r="L107" s="26">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="13.8">
-      <c r="A108" s="124"/>
+      <c r="A108" s="112"/>
       <c r="B108" s="48" t="s">
         <v>124</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="28">
         <v>66</v>
       </c>
       <c r="F108" s="26">
         <v>30</v>
       </c>
       <c r="G108" s="26">
         <v>37</v>
       </c>
       <c r="H108" s="26">
         <v>12</v>
       </c>
       <c r="I108" s="26">
         <v>11</v>
       </c>
       <c r="J108" s="26">
         <v>14</v>
       </c>
       <c r="K108" s="26">
         <v>7</v>
       </c>
       <c r="L108" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="13.8">
-      <c r="A109" s="124"/>
+      <c r="A109" s="112"/>
       <c r="B109" s="43">
         <v>2020</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="28">
         <v>77</v>
       </c>
       <c r="F109" s="26">
         <v>39</v>
       </c>
       <c r="G109" s="26">
         <v>40</v>
       </c>
       <c r="H109" s="26">
         <v>15</v>
       </c>
       <c r="I109" s="26">
         <v>11</v>
       </c>
       <c r="J109" s="26">
         <v>14</v>
       </c>
       <c r="K109" s="26">
         <v>8</v>
       </c>
       <c r="L109" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="13.8">
-      <c r="A110" s="124"/>
+      <c r="A110" s="112"/>
       <c r="B110" s="43"/>
       <c r="C110" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E110" s="28">
         <v>84</v>
       </c>
       <c r="F110" s="26">
         <v>40</v>
       </c>
       <c r="G110" s="26">
         <v>45</v>
       </c>
       <c r="H110" s="26">
         <v>20</v>
       </c>
       <c r="I110" s="26">
         <v>11</v>
       </c>
       <c r="J110" s="26">
         <v>14</v>
       </c>
       <c r="K110" s="26">
         <v>7</v>
       </c>
       <c r="L110" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="13.8">
-      <c r="A111" s="124"/>
+      <c r="A111" s="112"/>
       <c r="B111" s="46"/>
       <c r="C111" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E111" s="28">
         <v>77</v>
       </c>
       <c r="F111" s="26">
         <v>30</v>
       </c>
       <c r="G111" s="26">
         <v>47</v>
       </c>
       <c r="H111" s="26">
         <v>15</v>
       </c>
       <c r="I111" s="26">
         <v>16</v>
       </c>
       <c r="J111" s="26">
         <v>16</v>
       </c>
       <c r="K111" s="26">
         <v>8</v>
       </c>
       <c r="L111" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="13.8">
-      <c r="A112" s="124"/>
+      <c r="A112" s="112"/>
       <c r="B112" s="48" t="s">
         <v>125</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E112" s="28">
         <v>79</v>
       </c>
       <c r="F112" s="26">
         <v>32</v>
       </c>
       <c r="G112" s="26">
         <v>45</v>
       </c>
       <c r="H112" s="26">
         <v>12</v>
       </c>
       <c r="I112" s="26">
         <v>15</v>
       </c>
       <c r="J112" s="26">
         <v>18</v>
       </c>
       <c r="K112" s="26">
         <v>12</v>
       </c>
       <c r="L112" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="13.8">
-      <c r="A113" s="124"/>
+      <c r="A113" s="112"/>
       <c r="B113" s="43">
         <v>2021</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="28">
         <v>87</v>
       </c>
       <c r="F113" s="26">
         <v>41</v>
       </c>
       <c r="G113" s="26">
         <v>45</v>
       </c>
       <c r="H113" s="26">
         <v>14</v>
       </c>
       <c r="I113" s="26">
         <v>11</v>
       </c>
       <c r="J113" s="26">
         <v>20</v>
       </c>
       <c r="K113" s="26">
         <v>12</v>
       </c>
       <c r="L113" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="13.8">
-      <c r="A114" s="124"/>
+      <c r="A114" s="112"/>
       <c r="B114" s="43"/>
       <c r="C114" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E114" s="28">
         <v>74</v>
       </c>
       <c r="F114" s="26">
         <v>29</v>
       </c>
       <c r="G114" s="26">
         <v>44</v>
       </c>
       <c r="H114" s="26">
         <v>15</v>
       </c>
       <c r="I114" s="26">
         <v>13</v>
       </c>
       <c r="J114" s="26">
         <v>16</v>
       </c>
       <c r="K114" s="26">
         <v>11</v>
       </c>
       <c r="L114" s="26">
         <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="13.8">
-      <c r="A115" s="124"/>
+      <c r="A115" s="112"/>
       <c r="B115" s="46"/>
       <c r="C115" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E115" s="28">
         <v>71</v>
       </c>
       <c r="F115" s="26">
         <v>29</v>
       </c>
       <c r="G115" s="26">
         <v>42</v>
       </c>
       <c r="H115" s="26">
         <v>9</v>
       </c>
       <c r="I115" s="26">
         <v>14</v>
       </c>
       <c r="J115" s="26">
         <v>19</v>
       </c>
       <c r="K115" s="26">
         <v>12</v>
       </c>
       <c r="L115" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="13.8">
-      <c r="A116" s="124"/>
+      <c r="A116" s="112"/>
       <c r="B116" s="48" t="s">
         <v>126</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E116" s="28">
         <v>74</v>
       </c>
       <c r="F116" s="26">
         <v>26</v>
       </c>
       <c r="G116" s="26">
         <v>48</v>
       </c>
       <c r="H116" s="26">
         <v>15</v>
       </c>
       <c r="I116" s="26">
         <v>14</v>
       </c>
       <c r="J116" s="26">
         <v>19</v>
       </c>
       <c r="K116" s="26">
         <v>9</v>
       </c>
       <c r="L116" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="13.8">
-      <c r="A117" s="124"/>
+      <c r="A117" s="112"/>
       <c r="B117" s="43">
         <v>2022</v>
       </c>
       <c r="C117" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="28">
         <v>77</v>
       </c>
       <c r="F117" s="26">
         <v>34</v>
       </c>
       <c r="G117" s="26">
         <v>41</v>
       </c>
       <c r="H117" s="26">
         <v>10</v>
       </c>
       <c r="I117" s="26">
         <v>9</v>
       </c>
       <c r="J117" s="26">
         <v>22</v>
       </c>
       <c r="K117" s="26">
         <v>10</v>
       </c>
       <c r="L117" s="26">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="13.8">
-      <c r="A118" s="124"/>
+      <c r="A118" s="112"/>
       <c r="B118" s="43"/>
       <c r="C118" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E118" s="28">
         <v>71</v>
       </c>
       <c r="F118" s="26">
         <v>31</v>
       </c>
       <c r="G118" s="26">
         <v>39</v>
       </c>
       <c r="H118" s="26">
         <v>14</v>
       </c>
       <c r="I118" s="26">
         <v>10</v>
       </c>
       <c r="J118" s="26">
         <v>15</v>
       </c>
       <c r="K118" s="26">
         <v>7</v>
       </c>
       <c r="L118" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="13.8">
-      <c r="A119" s="124"/>
+      <c r="A119" s="112"/>
       <c r="B119" s="46"/>
       <c r="C119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E119" s="28">
         <v>65</v>
       </c>
       <c r="F119" s="26">
         <v>31</v>
       </c>
       <c r="G119" s="26">
         <v>34</v>
       </c>
       <c r="H119" s="26">
         <v>11</v>
       </c>
       <c r="I119" s="26">
         <v>9</v>
       </c>
       <c r="J119" s="26">
         <v>14</v>
       </c>
       <c r="K119" s="26">
         <v>7</v>
       </c>
       <c r="L119" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="13.8">
-      <c r="A120" s="124"/>
+      <c r="A120" s="112"/>
       <c r="B120" s="48" t="s">
         <v>145</v>
       </c>
       <c r="C120" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="28">
         <v>68</v>
       </c>
       <c r="F120" s="26">
         <v>33</v>
       </c>
       <c r="G120" s="26">
         <v>35</v>
       </c>
       <c r="H120" s="26">
         <v>12</v>
       </c>
       <c r="I120" s="26">
         <v>9</v>
       </c>
       <c r="J120" s="26">
         <v>14</v>
       </c>
       <c r="K120" s="26">
         <v>7</v>
       </c>
       <c r="L120" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="13.8">
-      <c r="A121" s="124"/>
+      <c r="A121" s="112"/>
       <c r="B121" s="43">
         <v>2023</v>
       </c>
       <c r="C121" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="28">
         <v>77</v>
       </c>
       <c r="F121" s="26">
         <v>45</v>
       </c>
       <c r="G121" s="26">
         <v>32</v>
       </c>
       <c r="H121" s="26">
         <v>11</v>
       </c>
       <c r="I121" s="26">
         <v>8</v>
       </c>
       <c r="J121" s="26">
         <v>13</v>
       </c>
       <c r="K121" s="26">
         <v>6</v>
       </c>
       <c r="L121" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="13.8">
-      <c r="A122" s="124"/>
+      <c r="A122" s="112"/>
       <c r="B122" s="43"/>
       <c r="C122" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E122" s="28">
         <v>74</v>
       </c>
       <c r="F122" s="26">
         <v>28</v>
       </c>
       <c r="G122" s="26">
         <v>43</v>
       </c>
       <c r="H122" s="26">
         <v>14</v>
       </c>
       <c r="I122" s="26">
         <v>8</v>
       </c>
       <c r="J122" s="26">
         <v>21</v>
       </c>
       <c r="K122" s="26">
         <v>9</v>
       </c>
       <c r="L122" s="26">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="13.8">
-      <c r="A123" s="124"/>
+      <c r="A123" s="112"/>
       <c r="B123" s="46"/>
       <c r="C123" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="28">
         <v>66</v>
       </c>
       <c r="F123" s="26">
         <v>28</v>
       </c>
       <c r="G123" s="26">
         <v>37</v>
       </c>
       <c r="H123" s="26">
         <v>15</v>
       </c>
       <c r="I123" s="26">
         <v>5</v>
       </c>
       <c r="J123" s="26">
         <v>17</v>
       </c>
       <c r="K123" s="26">
         <v>8</v>
       </c>
       <c r="L123" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="13.8">
-      <c r="A124" s="124"/>
+      <c r="A124" s="112"/>
       <c r="B124" s="48" t="s">
         <v>146</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="28">
         <v>76</v>
       </c>
       <c r="F124" s="26">
         <v>32</v>
       </c>
       <c r="G124" s="26">
         <v>42</v>
       </c>
       <c r="H124" s="26">
         <v>12</v>
       </c>
       <c r="I124" s="26">
         <v>13</v>
       </c>
       <c r="J124" s="26">
         <v>17</v>
       </c>
       <c r="K124" s="26">
         <v>9</v>
       </c>
       <c r="L124" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="13.8">
-      <c r="A125" s="124"/>
+      <c r="A125" s="112"/>
       <c r="B125" s="43">
         <v>2024</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="28">
         <v>80</v>
       </c>
       <c r="F125" s="26">
         <v>43</v>
       </c>
       <c r="G125" s="26">
         <v>35</v>
       </c>
       <c r="H125" s="26">
         <v>10</v>
       </c>
       <c r="I125" s="26">
         <v>11</v>
       </c>
       <c r="J125" s="26">
         <v>14</v>
       </c>
       <c r="K125" s="26">
         <v>8</v>
       </c>
       <c r="L125" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="13.8">
-      <c r="A126" s="124"/>
+      <c r="A126" s="112"/>
       <c r="B126" s="43"/>
       <c r="C126" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="28">
         <v>75</v>
       </c>
       <c r="F126" s="26">
         <v>32</v>
       </c>
       <c r="G126" s="26">
         <v>43</v>
       </c>
       <c r="H126" s="26">
         <v>17</v>
       </c>
       <c r="I126" s="26">
         <v>12</v>
       </c>
       <c r="J126" s="26">
         <v>14</v>
       </c>
       <c r="K126" s="26">
         <v>6</v>
       </c>
       <c r="L126" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="13.8">
-      <c r="A127" s="124"/>
+      <c r="A127" s="112"/>
       <c r="B127" s="46"/>
       <c r="C127" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D127" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="28">
         <v>73</v>
       </c>
       <c r="F127" s="26">
         <v>30</v>
       </c>
       <c r="G127" s="26">
         <v>42</v>
       </c>
       <c r="H127" s="26">
         <v>10</v>
       </c>
       <c r="I127" s="26">
         <v>11</v>
       </c>
       <c r="J127" s="26">
         <v>21</v>
       </c>
       <c r="K127" s="26">
         <v>11</v>
       </c>
       <c r="L127" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="13.8">
-      <c r="A128" s="124"/>
+      <c r="A128" s="112"/>
       <c r="B128" s="48" t="s">
         <v>147</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E128" s="28">
         <v>74</v>
       </c>
       <c r="F128" s="26">
         <v>36</v>
       </c>
       <c r="G128" s="26">
         <v>37</v>
       </c>
       <c r="H128" s="26">
         <v>12</v>
       </c>
       <c r="I128" s="26">
         <v>7</v>
       </c>
       <c r="J128" s="26">
         <v>18</v>
       </c>
       <c r="K128" s="26">
         <v>10</v>
       </c>
       <c r="L128" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.8">
-      <c r="A129" s="124"/>
+      <c r="A129" s="112"/>
       <c r="B129" s="43">
         <v>2025</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="57" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="28">
         <v>79</v>
       </c>
       <c r="F129" s="26">
         <v>43</v>
       </c>
       <c r="G129" s="26">
         <v>36</v>
       </c>
       <c r="H129" s="26">
         <v>11</v>
       </c>
       <c r="I129" s="26">
         <v>8</v>
       </c>
       <c r="J129" s="26">
         <v>17</v>
       </c>
       <c r="K129" s="26">
         <v>10</v>
       </c>
       <c r="L129" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="13.8">
-      <c r="A130" s="124"/>
+      <c r="A130" s="112"/>
       <c r="B130" s="43"/>
       <c r="C130" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E130" s="28">
         <v>76</v>
       </c>
       <c r="F130" s="26">
         <v>32</v>
       </c>
       <c r="G130" s="26">
         <v>41</v>
       </c>
       <c r="H130" s="26">
         <v>16</v>
       </c>
       <c r="I130" s="26">
         <v>11</v>
       </c>
       <c r="J130" s="26">
         <v>14</v>
       </c>
       <c r="K130" s="26">
         <v>7</v>
       </c>
       <c r="L130" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="13.8">
-      <c r="A131" s="124"/>
+      <c r="A131" s="112"/>
       <c r="B131" s="46"/>
       <c r="C131" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="28">
         <v>66</v>
       </c>
       <c r="F131" s="26">
         <v>29</v>
       </c>
       <c r="G131" s="26">
         <v>37</v>
       </c>
       <c r="H131" s="26">
         <v>10</v>
       </c>
       <c r="I131" s="26">
         <v>12</v>
       </c>
       <c r="J131" s="26">
         <v>15</v>
       </c>
       <c r="K131" s="26">
         <v>8</v>
       </c>
       <c r="L131" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:13" ht="13.8">
-      <c r="A132" s="124"/>
+      <c r="A132" s="112"/>
       <c r="B132" s="48" t="s">
         <v>158</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E132" s="28">
         <v>77</v>
       </c>
       <c r="F132" s="26">
         <v>38</v>
       </c>
       <c r="G132" s="26">
         <v>39</v>
       </c>
       <c r="H132" s="26">
         <v>11</v>
       </c>
       <c r="I132" s="26">
         <v>12</v>
       </c>
       <c r="J132" s="26">
         <v>16</v>
       </c>
       <c r="K132" s="26">
         <v>7</v>
       </c>
       <c r="L132" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="13.8">
-      <c r="A133" s="124"/>
+      <c r="A133" s="112"/>
       <c r="B133" s="43">
         <v>2026</v>
       </c>
       <c r="C133" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D133" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="E133" s="28"/>
-[...6 lines deleted...]
-      <c r="L133" s="26"/>
+      <c r="E133" s="28">
+        <v>78</v>
+      </c>
+      <c r="F133" s="26">
+        <v>42</v>
+      </c>
+      <c r="G133" s="26">
+        <v>37</v>
+      </c>
+      <c r="H133" s="26">
+        <v>11</v>
+      </c>
+      <c r="I133" s="26">
+        <v>8</v>
+      </c>
+      <c r="J133" s="26">
+        <v>18</v>
+      </c>
+      <c r="K133" s="26">
+        <v>9</v>
+      </c>
+      <c r="L133" s="26">
+        <v>9</v>
+      </c>
     </row>
     <row r="134" spans="1:13" ht="13.8">
-      <c r="A134" s="124"/>
+      <c r="A134" s="112"/>
       <c r="B134" s="43"/>
       <c r="C134" s="44" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E134" s="28"/>
       <c r="F134" s="26"/>
       <c r="G134" s="26"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="26"/>
     </row>
     <row r="135" spans="1:13" ht="13.8">
-      <c r="A135" s="125"/>
+      <c r="A135" s="113"/>
       <c r="B135" s="46"/>
       <c r="C135" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D135" s="58" t="s">
         <v>37</v>
       </c>
       <c r="E135" s="28"/>
       <c r="F135" s="26"/>
       <c r="G135" s="26"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
     </row>
     <row r="136" spans="1:13" ht="3" customHeight="1" thickBot="1">
       <c r="A136" s="109"/>
       <c r="B136" s="108"/>
       <c r="C136" s="87"/>
       <c r="D136" s="55"/>
       <c r="E136" s="73"/>
       <c r="F136" s="29"/>
       <c r="G136" s="29"/>
       <c r="H136" s="29"/>
@@ -16617,72 +16665,72 @@
       <c r="E160" s="35" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="161" spans="2:5" s="34" customFormat="1" ht="15">
       <c r="B161" s="45"/>
       <c r="C161" s="45"/>
       <c r="D161" s="45"/>
       <c r="E161" s="33" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="162" spans="2:5" s="34" customFormat="1" ht="15">
       <c r="B162" s="45"/>
       <c r="C162" s="45"/>
       <c r="D162" s="45"/>
       <c r="E162" s="36" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="13.8">
       <c r="E163" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A51:A135"/>
-[...11 lines deleted...]
-    <mergeCell ref="F7:F10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="L11:L13"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="J8:J10"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="F7:F10"/>
+    <mergeCell ref="A51:A135"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A24:A35"/>
+    <mergeCell ref="A36:A50"/>
+    <mergeCell ref="A15:A23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:AM90"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="13" topLeftCell="D14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="3" width="14.125" style="1" customWidth="1"/>
     <col min="4" max="10" width="12.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.625" customWidth="1"/>
@@ -16734,181 +16782,181 @@
       <c r="E4" s="9" t="s">
         <v>115</v>
       </c>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="1:11" ht="13.8">
       <c r="A5" s="4"/>
       <c r="B5" s="54"/>
       <c r="C5" s="68"/>
       <c r="D5" s="62" t="s">
         <v>97</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>112</v>
       </c>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
     </row>
     <row r="6" spans="1:11">
       <c r="B6" s="64"/>
       <c r="C6" s="69"/>
-      <c r="D6" s="130" t="s">
+      <c r="D6" s="118" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="95"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="64"/>
       <c r="C7" s="69"/>
-      <c r="D7" s="131"/>
-      <c r="E7" s="132" t="s">
+      <c r="D7" s="119"/>
+      <c r="E7" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="F7" s="133" t="s">
+      <c r="F7" s="121" t="s">
         <v>99</v>
       </c>
       <c r="G7" s="96"/>
       <c r="H7" s="95"/>
       <c r="I7" s="96"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="116" t="s">
+      <c r="A8" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="116"/>
-[...4 lines deleted...]
-      <c r="G8" s="135" t="s">
+      <c r="B8" s="129"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="122"/>
+      <c r="G8" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="H8" s="136" t="s">
+      <c r="H8" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="I8" s="134" t="s">
+      <c r="I8" s="122" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="97"/>
       <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="13.8">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="131" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="118"/>
-[...7 lines deleted...]
-      <c r="J9" s="136" t="s">
+      <c r="B9" s="131"/>
+      <c r="C9" s="132"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="120"/>
+      <c r="F9" s="122"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="120"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="124" t="s">
         <v>111</v>
       </c>
-      <c r="K9" s="134" t="s">
+      <c r="K9" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
-      <c r="D10" s="131"/>
-[...6 lines deleted...]
-      <c r="K10" s="134"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="120"/>
+      <c r="F10" s="122"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="120"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="124"/>
+      <c r="K10" s="122"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="C11" s="98"/>
-      <c r="D11" s="112" t="s">
+      <c r="D11" s="125" t="s">
         <v>1</v>
       </c>
-      <c r="E11" s="126" t="s">
+      <c r="E11" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="F11" s="126" t="s">
+      <c r="F11" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="G11" s="126" t="s">
+      <c r="G11" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="H11" s="126" t="s">
+      <c r="H11" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="I11" s="126" t="s">
+      <c r="I11" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="J11" s="126" t="s">
+      <c r="J11" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="K11" s="128" t="s">
+      <c r="K11" s="116" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13.2" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="99"/>
-      <c r="D12" s="112"/>
-[...6 lines deleted...]
-      <c r="K12" s="128"/>
+      <c r="D12" s="125"/>
+      <c r="E12" s="114"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="116"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="113"/>
-[...6 lines deleted...]
-      <c r="K13" s="129"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="117"/>
     </row>
     <row r="14" spans="1:11" ht="13.8">
       <c r="A14" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="71"/>
       <c r="J14" s="4"/>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="1:11" ht="13.2" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="57"/>
       <c r="D15" s="11"/>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="1:11" ht="13.2" customHeight="1">
       <c r="A16" s="43">
         <v>2005</v>
       </c>
@@ -19261,69 +19309,69 @@
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="K88" s="1"/>
     </row>
     <row r="89" spans="4:39" ht="13.5" customHeight="1">
       <c r="D89" s="17"/>
       <c r="E89" s="18"/>
       <c r="F89" s="18"/>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="K89" s="1"/>
     </row>
     <row r="90" spans="4:39">
       <c r="D90" s="137"/>
       <c r="E90" s="137"/>
       <c r="F90" s="137"/>
       <c r="G90" s="137"/>
       <c r="H90" s="137"/>
       <c r="I90" s="137"/>
       <c r="K90" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="J11:J13"/>
+    <mergeCell ref="K11:K13"/>
+    <mergeCell ref="J9:J10"/>
     <mergeCell ref="D90:I90"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="D11:D13"/>
-    <mergeCell ref="K9:K10"/>
-[...4 lines deleted...]
-    <mergeCell ref="J9:J10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AM90"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="13" topLeftCell="D14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="3" width="14.125" style="1" customWidth="1"/>
     <col min="4" max="10" width="12.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.625" customWidth="1"/>
     <col min="12" max="16384" width="9.375" style="1"/>
@@ -19374,181 +19422,181 @@
       <c r="E4" s="9" t="s">
         <v>115</v>
       </c>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="1:11" ht="13.8">
       <c r="A5" s="4"/>
       <c r="B5" s="54"/>
       <c r="C5" s="68"/>
       <c r="D5" s="62" t="s">
         <v>97</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>112</v>
       </c>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
     </row>
     <row r="6" spans="1:11">
       <c r="B6" s="64"/>
       <c r="C6" s="69"/>
-      <c r="D6" s="130" t="s">
+      <c r="D6" s="118" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="95"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="64"/>
       <c r="C7" s="69"/>
-      <c r="D7" s="131"/>
-      <c r="E7" s="132" t="s">
+      <c r="D7" s="119"/>
+      <c r="E7" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="F7" s="133" t="s">
+      <c r="F7" s="121" t="s">
         <v>99</v>
       </c>
       <c r="G7" s="96"/>
       <c r="H7" s="95"/>
       <c r="I7" s="96"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="116" t="s">
+      <c r="A8" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="116"/>
-[...4 lines deleted...]
-      <c r="G8" s="135" t="s">
+      <c r="B8" s="129"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="122"/>
+      <c r="G8" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="H8" s="136" t="s">
+      <c r="H8" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="I8" s="134" t="s">
+      <c r="I8" s="122" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="97"/>
       <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="13.8">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="131" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="118"/>
-[...7 lines deleted...]
-      <c r="J9" s="136" t="s">
+      <c r="B9" s="131"/>
+      <c r="C9" s="132"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="120"/>
+      <c r="F9" s="122"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="120"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="124" t="s">
         <v>111</v>
       </c>
-      <c r="K9" s="134" t="s">
+      <c r="K9" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
-      <c r="D10" s="131"/>
-[...6 lines deleted...]
-      <c r="K10" s="134"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="120"/>
+      <c r="F10" s="122"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="120"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="124"/>
+      <c r="K10" s="122"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="C11" s="98"/>
-      <c r="D11" s="112" t="s">
+      <c r="D11" s="125" t="s">
         <v>1</v>
       </c>
-      <c r="E11" s="126" t="s">
+      <c r="E11" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="F11" s="126" t="s">
+      <c r="F11" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="G11" s="126" t="s">
+      <c r="G11" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="H11" s="126" t="s">
+      <c r="H11" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="I11" s="126" t="s">
+      <c r="I11" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="J11" s="126" t="s">
+      <c r="J11" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="K11" s="128" t="s">
+      <c r="K11" s="116" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13.2" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="99"/>
-      <c r="D12" s="112"/>
-[...6 lines deleted...]
-      <c r="K12" s="128"/>
+      <c r="D12" s="125"/>
+      <c r="E12" s="114"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="116"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="113"/>
-[...6 lines deleted...]
-      <c r="K13" s="129"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="117"/>
     </row>
     <row r="14" spans="1:11" ht="13.8">
       <c r="A14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C14" s="71"/>
       <c r="J14" s="4"/>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="1:11" ht="13.2" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="57"/>
       <c r="D15" s="11"/>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="1:11" ht="13.2" customHeight="1">
       <c r="A16" s="43">
         <v>2005</v>
       </c>
@@ -21901,69 +21949,69 @@
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="K88" s="1"/>
     </row>
     <row r="89" spans="4:39" ht="13.5" customHeight="1">
       <c r="D89" s="17"/>
       <c r="E89" s="18"/>
       <c r="F89" s="18"/>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="K89" s="1"/>
     </row>
     <row r="90" spans="4:39">
       <c r="D90" s="137"/>
       <c r="E90" s="137"/>
       <c r="F90" s="137"/>
       <c r="G90" s="137"/>
       <c r="H90" s="137"/>
       <c r="I90" s="137"/>
       <c r="K90" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="D6:D10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="A9:C9"/>
     <mergeCell ref="D90:I90"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="K11:K13"/>
-    <mergeCell ref="A8:C8"/>
-[...6 lines deleted...]
-    <mergeCell ref="A9:C9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AM88"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="13" topLeftCell="D14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="3" width="14.125" style="1" customWidth="1"/>
     <col min="4" max="10" width="12.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.625" customWidth="1"/>
     <col min="12" max="16384" width="9.375" style="1"/>
@@ -22014,181 +22062,181 @@
       <c r="E4" s="9" t="s">
         <v>116</v>
       </c>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="1:11" ht="13.8">
       <c r="A5" s="4"/>
       <c r="B5" s="54"/>
       <c r="C5" s="68"/>
       <c r="D5" s="62" t="s">
         <v>97</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>112</v>
       </c>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
     </row>
     <row r="6" spans="1:11">
       <c r="B6" s="64"/>
       <c r="C6" s="69"/>
-      <c r="D6" s="130" t="s">
+      <c r="D6" s="118" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="95"/>
       <c r="G6" s="95"/>
       <c r="H6" s="95"/>
       <c r="I6" s="95"/>
       <c r="J6" s="95"/>
       <c r="K6" s="95"/>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="64"/>
       <c r="C7" s="69"/>
-      <c r="D7" s="131"/>
-      <c r="E7" s="132" t="s">
+      <c r="D7" s="119"/>
+      <c r="E7" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="F7" s="133" t="s">
+      <c r="F7" s="121" t="s">
         <v>99</v>
       </c>
       <c r="G7" s="96"/>
       <c r="H7" s="95"/>
       <c r="I7" s="96"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="116" t="s">
+      <c r="A8" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="116"/>
-[...4 lines deleted...]
-      <c r="G8" s="135" t="s">
+      <c r="B8" s="129"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="122"/>
+      <c r="G8" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="H8" s="136" t="s">
+      <c r="H8" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="I8" s="134" t="s">
+      <c r="I8" s="122" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="97"/>
       <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="13.8">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="131" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="118"/>
-[...7 lines deleted...]
-      <c r="J9" s="136" t="s">
+      <c r="B9" s="131"/>
+      <c r="C9" s="132"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="120"/>
+      <c r="F9" s="122"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="120"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="124" t="s">
         <v>111</v>
       </c>
-      <c r="K9" s="134" t="s">
+      <c r="K9" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
-      <c r="D10" s="131"/>
-[...6 lines deleted...]
-      <c r="K10" s="134"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="120"/>
+      <c r="F10" s="122"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="120"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="124"/>
+      <c r="K10" s="122"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1">
       <c r="C11" s="98"/>
-      <c r="D11" s="112" t="s">
+      <c r="D11" s="125" t="s">
         <v>1</v>
       </c>
-      <c r="E11" s="126" t="s">
+      <c r="E11" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="F11" s="126" t="s">
+      <c r="F11" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="G11" s="126" t="s">
+      <c r="G11" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="H11" s="126" t="s">
+      <c r="H11" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="I11" s="126" t="s">
+      <c r="I11" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="J11" s="126" t="s">
+      <c r="J11" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="K11" s="128" t="s">
+      <c r="K11" s="116" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="13.2" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="99"/>
-      <c r="D12" s="112"/>
-[...6 lines deleted...]
-      <c r="K12" s="128"/>
+      <c r="D12" s="125"/>
+      <c r="E12" s="114"/>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="114"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="116"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="113"/>
-[...6 lines deleted...]
-      <c r="K13" s="129"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="117"/>
     </row>
     <row r="14" spans="1:11" ht="13.8">
       <c r="A14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="61" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="71"/>
       <c r="J14" s="4"/>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="1:11" ht="13.2" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="57"/>
       <c r="D15" s="11"/>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="1:11" ht="13.2" customHeight="1">
       <c r="A16" s="43">
         <v>2005</v>
       </c>
@@ -24523,106 +24571,106 @@
       <c r="AD86" s="20"/>
       <c r="AE86" s="20"/>
       <c r="AF86" s="20"/>
       <c r="AG86" s="20"/>
       <c r="AH86" s="20"/>
       <c r="AI86" s="22"/>
     </row>
     <row r="87" spans="4:39" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="D87" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="88" spans="4:39" ht="13.8">
       <c r="D88" s="36" t="s">
         <v>46</v>
       </c>
       <c r="E88" s="35"/>
       <c r="F88" s="35"/>
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="K88" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="D6:D10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="A9:C9"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="K11:K13"/>
-    <mergeCell ref="A8:C8"/>
-[...6 lines deleted...]
-    <mergeCell ref="A9:C9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -24777,80 +24825,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962F0249-64A9-4116-BDB1-AA032D1ABFBA}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEC2BB49-23FA-4B52-84C8-6897C63B045B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962F0249-64A9-4116-BDB1-AA032D1ABFBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43B5DE3E-4F19-4B87-85A9-43961BFDB379}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85E769A8-5A15-46D5-8843-81BF68D11A73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>総数</vt:lpstr>
       <vt:lpstr>男</vt:lpstr>
       <vt:lpstr>女</vt:lpstr>
       <vt:lpstr>総数 (既公表値)</vt:lpstr>
       <vt:lpstr>男 (既公表値) </vt:lpstr>