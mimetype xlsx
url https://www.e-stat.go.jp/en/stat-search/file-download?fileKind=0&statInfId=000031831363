--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="113" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{61578C0F-3329-41B3-BADD-D8670D9E641C}"/>
+  <xr:revisionPtr revIDLastSave="115" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B6C8E92C-80B8-4DAD-BE8E-78E9DB537713}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整値" sheetId="17" r:id="rId1"/>
     <sheet name="原数値" sheetId="10" r:id="rId2"/>
     <sheet name="季節指数" sheetId="18" r:id="rId3"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">※注_Notes!$A$1:$D$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">季節指数!$A$1:$O$147</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">季節調整値!$A$1:$O$315</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">原数値!$A$1:$N$315</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">季節指数!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">季節調整値!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">原数値!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -14333,60 +14333,80 @@
         <v>79</v>
       </c>
       <c r="K302" s="87">
         <v>55</v>
       </c>
       <c r="L302" s="87">
         <v>7</v>
       </c>
       <c r="M302" s="87">
         <v>30</v>
       </c>
       <c r="N302" s="87">
         <v>20</v>
       </c>
       <c r="O302" s="34"/>
     </row>
     <row r="303" spans="1:15" ht="14.25" customHeight="1">
       <c r="A303" s="13"/>
       <c r="B303" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C303" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D303" s="15"/>
-      <c r="E303" s="86"/>
-[...8 lines deleted...]
-      <c r="N303" s="87"/>
+      <c r="E303" s="86">
+        <v>179</v>
+      </c>
+      <c r="F303" s="87">
+        <v>122</v>
+      </c>
+      <c r="G303" s="87">
+        <v>43</v>
+      </c>
+      <c r="H303" s="87">
+        <v>22</v>
+      </c>
+      <c r="I303" s="87">
+        <v>21</v>
+      </c>
+      <c r="J303" s="87">
+        <v>79</v>
+      </c>
+      <c r="K303" s="87">
+        <v>49</v>
+      </c>
+      <c r="L303" s="87">
+        <v>7</v>
+      </c>
+      <c r="M303" s="87">
+        <v>27</v>
+      </c>
+      <c r="N303" s="87">
+        <v>16</v>
+      </c>
       <c r="O303" s="34"/>
     </row>
     <row r="304" spans="1:15" ht="14.25" customHeight="1">
       <c r="A304" s="13"/>
       <c r="B304" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="15"/>
       <c r="E304" s="86"/>
       <c r="F304" s="87"/>
       <c r="G304" s="87"/>
       <c r="H304" s="87"/>
       <c r="I304" s="87"/>
       <c r="J304" s="87"/>
       <c r="K304" s="87"/>
       <c r="L304" s="87"/>
       <c r="M304" s="87"/>
       <c r="N304" s="87"/>
       <c r="O304" s="34"/>
     </row>
     <row r="305" spans="1:15" ht="14.25" customHeight="1">
       <c r="A305" s="13"/>
@@ -26565,60 +26585,80 @@
       <c r="J302" s="99">
         <v>83</v>
       </c>
       <c r="K302" s="99">
         <v>60</v>
       </c>
       <c r="L302" s="99">
         <v>9</v>
       </c>
       <c r="M302" s="99">
         <v>30</v>
       </c>
       <c r="N302" s="99">
         <v>22</v>
       </c>
     </row>
     <row r="303" spans="1:14" ht="14.25" customHeight="1">
       <c r="A303" s="13"/>
       <c r="B303" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C303" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D303" s="15"/>
-      <c r="E303" s="98"/>
-[...8 lines deleted...]
-      <c r="N303" s="99"/>
+      <c r="E303" s="98">
+        <v>193</v>
+      </c>
+      <c r="F303" s="99">
+        <v>127</v>
+      </c>
+      <c r="G303" s="99">
+        <v>46</v>
+      </c>
+      <c r="H303" s="99">
+        <v>24</v>
+      </c>
+      <c r="I303" s="99">
+        <v>22</v>
+      </c>
+      <c r="J303" s="99">
+        <v>81</v>
+      </c>
+      <c r="K303" s="99">
+        <v>56</v>
+      </c>
+      <c r="L303" s="99">
+        <v>10</v>
+      </c>
+      <c r="M303" s="99">
+        <v>29</v>
+      </c>
+      <c r="N303" s="99">
+        <v>18</v>
+      </c>
     </row>
     <row r="304" spans="1:14" ht="14.25" customHeight="1">
       <c r="A304" s="13"/>
       <c r="B304" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="15"/>
       <c r="E304" s="98"/>
       <c r="F304" s="99"/>
       <c r="G304" s="99"/>
       <c r="H304" s="99"/>
       <c r="I304" s="99"/>
       <c r="J304" s="99"/>
       <c r="K304" s="99"/>
       <c r="L304" s="99"/>
       <c r="M304" s="99"/>
       <c r="N304" s="99"/>
     </row>
     <row r="305" spans="1:14" ht="14.25" customHeight="1">
       <c r="A305" s="13"/>
       <c r="B305" s="13" t="s">
         <v>4</v>
@@ -26792,61 +26832,61 @@
     </row>
     <row r="314" spans="1:14" ht="13.5" customHeight="1">
       <c r="A314" s="45"/>
       <c r="B314" s="46"/>
       <c r="D314" s="47"/>
       <c r="E314" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F314" s="48"/>
       <c r="G314" s="48"/>
       <c r="H314" s="48"/>
       <c r="I314" s="48"/>
       <c r="J314" s="48"/>
       <c r="K314" s="48"/>
       <c r="L314" s="46"/>
       <c r="M314" s="46"/>
       <c r="N314" s="35"/>
     </row>
     <row r="315" spans="1:14" ht="13.8">
       <c r="E315" s="2" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="E6:E9"/>
-[...3 lines deleted...]
-    <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="K7:K9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="M8:M9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="83" max="14" man="1"/>
     <brk id="155" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:O147"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="11" topLeftCell="E12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
@@ -32643,89 +32683,70 @@
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="927ecb7a3a13c4aa72f44f937d2e1e28" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0faa6447-4f56-46a7-aa95-c86823c786f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -32734,50 +32755,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -32851,90 +32877,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4631629-441A-4088-AF96-8D4FAEF31195}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1593BCC1-23CE-4AE1-B1AD-89C1A4EF6DAC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A981BFAB-96B5-41E6-82FE-82EC332C032B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C87FABE3-A8AD-42DC-AB56-AB60D3A85A1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4631629-441A-4088-AF96-8D4FAEF31195}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>