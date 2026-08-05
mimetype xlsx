--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="115" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B6C8E92C-80B8-4DAD-BE8E-78E9DB537713}"/>
+  <xr:revisionPtr revIDLastSave="119" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{374E2872-C354-4062-88A9-7093BEB921DA}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整値" sheetId="17" r:id="rId1"/>
     <sheet name="原数値" sheetId="10" r:id="rId2"/>
     <sheet name="季節指数" sheetId="18" r:id="rId3"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">※注_Notes!$A$1:$D$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">季節指数!$A$1:$O$147</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">季節調整値!$A$1:$O$315</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">原数値!$A$1:$N$315</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">季節指数!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">季節調整値!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">原数値!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -14374,81 +14374,121 @@
         <v>79</v>
       </c>
       <c r="K303" s="87">
         <v>49</v>
       </c>
       <c r="L303" s="87">
         <v>7</v>
       </c>
       <c r="M303" s="87">
         <v>27</v>
       </c>
       <c r="N303" s="87">
         <v>16</v>
       </c>
       <c r="O303" s="34"/>
     </row>
     <row r="304" spans="1:15" ht="14.25" customHeight="1">
       <c r="A304" s="13"/>
       <c r="B304" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="15"/>
-      <c r="E304" s="86"/>
-[...8 lines deleted...]
-      <c r="N304" s="87"/>
+      <c r="E304" s="86">
+        <v>174</v>
+      </c>
+      <c r="F304" s="87">
+        <v>113</v>
+      </c>
+      <c r="G304" s="87">
+        <v>40</v>
+      </c>
+      <c r="H304" s="87">
+        <v>19</v>
+      </c>
+      <c r="I304" s="87">
+        <v>21</v>
+      </c>
+      <c r="J304" s="87">
+        <v>74</v>
+      </c>
+      <c r="K304" s="87">
+        <v>51</v>
+      </c>
+      <c r="L304" s="87">
+        <v>8</v>
+      </c>
+      <c r="M304" s="87">
+        <v>24</v>
+      </c>
+      <c r="N304" s="87">
+        <v>19</v>
+      </c>
       <c r="O304" s="34"/>
     </row>
     <row r="305" spans="1:15" ht="14.25" customHeight="1">
       <c r="A305" s="13"/>
       <c r="B305" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C305" s="27" t="s">
         <v>17</v>
       </c>
       <c r="D305" s="15"/>
-      <c r="E305" s="86"/>
-[...8 lines deleted...]
-      <c r="N305" s="87"/>
+      <c r="E305" s="86">
+        <v>175</v>
+      </c>
+      <c r="F305" s="87">
+        <v>116</v>
+      </c>
+      <c r="G305" s="87">
+        <v>41</v>
+      </c>
+      <c r="H305" s="87">
+        <v>19</v>
+      </c>
+      <c r="I305" s="87">
+        <v>22</v>
+      </c>
+      <c r="J305" s="87">
+        <v>75</v>
+      </c>
+      <c r="K305" s="87">
+        <v>49</v>
+      </c>
+      <c r="L305" s="87">
+        <v>7</v>
+      </c>
+      <c r="M305" s="87">
+        <v>25</v>
+      </c>
+      <c r="N305" s="87">
+        <v>17</v>
+      </c>
       <c r="O305" s="34"/>
     </row>
     <row r="306" spans="1:15" ht="14.25" customHeight="1">
       <c r="A306" s="13"/>
       <c r="B306" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D306" s="15"/>
       <c r="E306" s="86"/>
       <c r="F306" s="87"/>
       <c r="G306" s="87"/>
       <c r="H306" s="87"/>
       <c r="I306" s="87"/>
       <c r="J306" s="87"/>
       <c r="K306" s="87"/>
       <c r="L306" s="87"/>
       <c r="M306" s="87"/>
       <c r="N306" s="87"/>
       <c r="O306" s="34"/>
     </row>
     <row r="307" spans="1:15" ht="14.25" customHeight="1">
       <c r="A307" s="13"/>
@@ -26625,80 +26665,120 @@
       <c r="J303" s="99">
         <v>81</v>
       </c>
       <c r="K303" s="99">
         <v>56</v>
       </c>
       <c r="L303" s="99">
         <v>10</v>
       </c>
       <c r="M303" s="99">
         <v>29</v>
       </c>
       <c r="N303" s="99">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:14" ht="14.25" customHeight="1">
       <c r="A304" s="13"/>
       <c r="B304" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="15"/>
-      <c r="E304" s="98"/>
-[...8 lines deleted...]
-      <c r="N304" s="99"/>
+      <c r="E304" s="98">
+        <v>185</v>
+      </c>
+      <c r="F304" s="99">
+        <v>121</v>
+      </c>
+      <c r="G304" s="99">
+        <v>45</v>
+      </c>
+      <c r="H304" s="99">
+        <v>22</v>
+      </c>
+      <c r="I304" s="99">
+        <v>23</v>
+      </c>
+      <c r="J304" s="99">
+        <v>77</v>
+      </c>
+      <c r="K304" s="99">
+        <v>54</v>
+      </c>
+      <c r="L304" s="99">
+        <v>8</v>
+      </c>
+      <c r="M304" s="99">
+        <v>26</v>
+      </c>
+      <c r="N304" s="99">
+        <v>19</v>
+      </c>
     </row>
     <row r="305" spans="1:14" ht="14.25" customHeight="1">
       <c r="A305" s="13"/>
       <c r="B305" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C305" s="27" t="s">
         <v>17</v>
       </c>
       <c r="D305" s="15"/>
-      <c r="E305" s="98"/>
-[...8 lines deleted...]
-      <c r="N305" s="99"/>
+      <c r="E305" s="98">
+        <v>178</v>
+      </c>
+      <c r="F305" s="99">
+        <v>119</v>
+      </c>
+      <c r="G305" s="99">
+        <v>44</v>
+      </c>
+      <c r="H305" s="99">
+        <v>22</v>
+      </c>
+      <c r="I305" s="99">
+        <v>22</v>
+      </c>
+      <c r="J305" s="99">
+        <v>75</v>
+      </c>
+      <c r="K305" s="99">
+        <v>48</v>
+      </c>
+      <c r="L305" s="99">
+        <v>6</v>
+      </c>
+      <c r="M305" s="99">
+        <v>26</v>
+      </c>
+      <c r="N305" s="99">
+        <v>16</v>
+      </c>
     </row>
     <row r="306" spans="1:14" ht="14.25" customHeight="1">
       <c r="A306" s="13"/>
       <c r="B306" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D306" s="15"/>
       <c r="E306" s="98"/>
       <c r="F306" s="99"/>
       <c r="G306" s="99"/>
       <c r="H306" s="99"/>
       <c r="I306" s="99"/>
       <c r="J306" s="99"/>
       <c r="K306" s="99"/>
       <c r="L306" s="99"/>
       <c r="M306" s="99"/>
       <c r="N306" s="99"/>
     </row>
     <row r="307" spans="1:14" ht="14.25" customHeight="1">
       <c r="A307" s="13"/>
       <c r="B307" s="13" t="s">
         <v>6</v>
@@ -32927,66 +33007,67 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A981BFAB-96B5-41E6-82FE-82EC332C032B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4631629-441A-4088-AF96-8D4FAEF31195}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>季節調整値</vt:lpstr>
       <vt:lpstr>原数値</vt:lpstr>
       <vt:lpstr>季節指数</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Area</vt:lpstr>