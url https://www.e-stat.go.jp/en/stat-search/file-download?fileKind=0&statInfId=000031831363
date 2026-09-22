--- v2 (2026-08-05)
+++ v3 (2026-09-22)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="119" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{374E2872-C354-4062-88A9-7093BEB921DA}"/>
+  <xr:revisionPtr revIDLastSave="121" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D0BBC02A-CBEA-49BC-97B9-3C5D9CD02329}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整値" sheetId="17" r:id="rId1"/>
     <sheet name="原数値" sheetId="10" r:id="rId2"/>
     <sheet name="季節指数" sheetId="18" r:id="rId3"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">※注_Notes!$A$1:$D$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">季節指数!$A$1:$O$147</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">季節調整値!$A$1:$O$315</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">原数値!$A$1:$N$315</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">季節指数!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">季節調整値!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">原数値!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -14456,60 +14456,80 @@
         <v>75</v>
       </c>
       <c r="K305" s="87">
         <v>49</v>
       </c>
       <c r="L305" s="87">
         <v>7</v>
       </c>
       <c r="M305" s="87">
         <v>25</v>
       </c>
       <c r="N305" s="87">
         <v>17</v>
       </c>
       <c r="O305" s="34"/>
     </row>
     <row r="306" spans="1:15" ht="14.25" customHeight="1">
       <c r="A306" s="13"/>
       <c r="B306" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D306" s="15"/>
-      <c r="E306" s="86"/>
-[...8 lines deleted...]
-      <c r="N306" s="87"/>
+      <c r="E306" s="86">
+        <v>167</v>
+      </c>
+      <c r="F306" s="87">
+        <v>113</v>
+      </c>
+      <c r="G306" s="87">
+        <v>38</v>
+      </c>
+      <c r="H306" s="87">
+        <v>17</v>
+      </c>
+      <c r="I306" s="87">
+        <v>21</v>
+      </c>
+      <c r="J306" s="87">
+        <v>75</v>
+      </c>
+      <c r="K306" s="87">
+        <v>45</v>
+      </c>
+      <c r="L306" s="87">
+        <v>6</v>
+      </c>
+      <c r="M306" s="87">
+        <v>20</v>
+      </c>
+      <c r="N306" s="87">
+        <v>19</v>
+      </c>
       <c r="O306" s="34"/>
     </row>
     <row r="307" spans="1:15" ht="14.25" customHeight="1">
       <c r="A307" s="13"/>
       <c r="B307" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C307" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D307" s="15"/>
       <c r="E307" s="86"/>
       <c r="F307" s="87"/>
       <c r="G307" s="87"/>
       <c r="H307" s="87"/>
       <c r="I307" s="87"/>
       <c r="J307" s="87"/>
       <c r="K307" s="87"/>
       <c r="L307" s="87"/>
       <c r="M307" s="87"/>
       <c r="N307" s="87"/>
       <c r="O307" s="34"/>
     </row>
     <row r="308" spans="1:15" ht="14.25" customHeight="1">
       <c r="A308" s="13"/>
@@ -26745,60 +26765,80 @@
       <c r="J305" s="99">
         <v>75</v>
       </c>
       <c r="K305" s="99">
         <v>48</v>
       </c>
       <c r="L305" s="99">
         <v>6</v>
       </c>
       <c r="M305" s="99">
         <v>26</v>
       </c>
       <c r="N305" s="99">
         <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:14" ht="14.25" customHeight="1">
       <c r="A306" s="13"/>
       <c r="B306" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D306" s="15"/>
-      <c r="E306" s="98"/>
-[...8 lines deleted...]
-      <c r="N306" s="99"/>
+      <c r="E306" s="98">
+        <v>169</v>
+      </c>
+      <c r="F306" s="99">
+        <v>117</v>
+      </c>
+      <c r="G306" s="99">
+        <v>41</v>
+      </c>
+      <c r="H306" s="99">
+        <v>19</v>
+      </c>
+      <c r="I306" s="99">
+        <v>21</v>
+      </c>
+      <c r="J306" s="99">
+        <v>76</v>
+      </c>
+      <c r="K306" s="99">
+        <v>43</v>
+      </c>
+      <c r="L306" s="99">
+        <v>5</v>
+      </c>
+      <c r="M306" s="99">
+        <v>20</v>
+      </c>
+      <c r="N306" s="99">
+        <v>18</v>
+      </c>
     </row>
     <row r="307" spans="1:14" ht="14.25" customHeight="1">
       <c r="A307" s="13"/>
       <c r="B307" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C307" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D307" s="15"/>
       <c r="E307" s="98"/>
       <c r="F307" s="99"/>
       <c r="G307" s="99"/>
       <c r="H307" s="99"/>
       <c r="I307" s="99"/>
       <c r="J307" s="99"/>
       <c r="K307" s="99"/>
       <c r="L307" s="99"/>
       <c r="M307" s="99"/>
       <c r="N307" s="99"/>
     </row>
     <row r="308" spans="1:14" ht="14.25" customHeight="1">
       <c r="A308" s="13"/>
       <c r="B308" s="13" t="s">
         <v>7</v>
@@ -26912,61 +26952,61 @@
     </row>
     <row r="314" spans="1:14" ht="13.5" customHeight="1">
       <c r="A314" s="45"/>
       <c r="B314" s="46"/>
       <c r="D314" s="47"/>
       <c r="E314" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F314" s="48"/>
       <c r="G314" s="48"/>
       <c r="H314" s="48"/>
       <c r="I314" s="48"/>
       <c r="J314" s="48"/>
       <c r="K314" s="48"/>
       <c r="L314" s="46"/>
       <c r="M314" s="46"/>
       <c r="N314" s="35"/>
     </row>
     <row r="315" spans="1:14" ht="13.8">
       <c r="E315" s="2" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="K7:K9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
-    <mergeCell ref="E6:E9"/>
-[...3 lines deleted...]
-    <mergeCell ref="M8:M9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="83" max="14" man="1"/>
     <brk id="155" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:O147"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="11" topLeftCell="E12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
@@ -32763,50 +32803,70 @@
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -32957,117 +33017,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4631629-441A-4088-AF96-8D4FAEF31195}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A981BFAB-96B5-41E6-82FE-82EC332C032B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1593BCC1-23CE-4AE1-B1AD-89C1A4EF6DAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>季節調整値</vt:lpstr>
       <vt:lpstr>原数値</vt:lpstr>
       <vt:lpstr>季節指数</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Area</vt:lpstr>