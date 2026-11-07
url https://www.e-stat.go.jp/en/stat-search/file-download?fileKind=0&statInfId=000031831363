--- v3 (2026-09-22)
+++ v4 (2026-11-07)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="121" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D0BBC02A-CBEA-49BC-97B9-3C5D9CD02329}"/>
+  <xr:revisionPtr revIDLastSave="125" documentId="13_ncr:1_{8CD35717-1B86-4A25-AC4A-FF98984FC4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CC1DD5C0-8792-4868-85B4-4E8A81019B83}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整値" sheetId="17" r:id="rId1"/>
     <sheet name="原数値" sheetId="10" r:id="rId2"/>
     <sheet name="季節指数" sheetId="18" r:id="rId3"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">※注_Notes!$A$1:$D$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">季節指数!$A$1:$O$147</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">季節調整値!$A$1:$O$315</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">原数値!$A$1:$N$315</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">季節指数!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">季節調整値!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">原数値!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -14497,81 +14497,121 @@
         <v>75</v>
       </c>
       <c r="K306" s="87">
         <v>45</v>
       </c>
       <c r="L306" s="87">
         <v>6</v>
       </c>
       <c r="M306" s="87">
         <v>20</v>
       </c>
       <c r="N306" s="87">
         <v>19</v>
       </c>
       <c r="O306" s="34"/>
     </row>
     <row r="307" spans="1:15" ht="14.25" customHeight="1">
       <c r="A307" s="13"/>
       <c r="B307" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C307" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D307" s="15"/>
-      <c r="E307" s="86"/>
-[...8 lines deleted...]
-      <c r="N307" s="87"/>
+      <c r="E307" s="86">
+        <v>177</v>
+      </c>
+      <c r="F307" s="87">
+        <v>120</v>
+      </c>
+      <c r="G307" s="87">
+        <v>40</v>
+      </c>
+      <c r="H307" s="87">
+        <v>19</v>
+      </c>
+      <c r="I307" s="87">
+        <v>22</v>
+      </c>
+      <c r="J307" s="87">
+        <v>81</v>
+      </c>
+      <c r="K307" s="87">
+        <v>46</v>
+      </c>
+      <c r="L307" s="87">
+        <v>5</v>
+      </c>
+      <c r="M307" s="87">
+        <v>24</v>
+      </c>
+      <c r="N307" s="87">
+        <v>17</v>
+      </c>
       <c r="O307" s="34"/>
     </row>
     <row r="308" spans="1:15" ht="14.25" customHeight="1">
       <c r="A308" s="13"/>
       <c r="B308" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C308" s="27" t="s">
         <v>20</v>
       </c>
       <c r="D308" s="15"/>
-      <c r="E308" s="86"/>
-[...8 lines deleted...]
-      <c r="N308" s="87"/>
+      <c r="E308" s="86">
+        <v>167</v>
+      </c>
+      <c r="F308" s="87">
+        <v>108</v>
+      </c>
+      <c r="G308" s="87">
+        <v>41</v>
+      </c>
+      <c r="H308" s="87">
+        <v>20</v>
+      </c>
+      <c r="I308" s="87">
+        <v>21</v>
+      </c>
+      <c r="J308" s="87">
+        <v>68</v>
+      </c>
+      <c r="K308" s="87">
+        <v>47</v>
+      </c>
+      <c r="L308" s="87">
+        <v>6</v>
+      </c>
+      <c r="M308" s="87">
+        <v>25</v>
+      </c>
+      <c r="N308" s="87">
+        <v>17</v>
+      </c>
       <c r="O308" s="34"/>
     </row>
     <row r="309" spans="1:15" ht="14.25" customHeight="1">
       <c r="A309" s="13"/>
       <c r="B309" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C309" s="27" t="s">
         <v>21</v>
       </c>
       <c r="D309" s="15"/>
       <c r="E309" s="86"/>
       <c r="F309" s="87"/>
       <c r="G309" s="87"/>
       <c r="H309" s="87"/>
       <c r="I309" s="87"/>
       <c r="J309" s="87"/>
       <c r="K309" s="87"/>
       <c r="L309" s="87"/>
       <c r="M309" s="87"/>
       <c r="N309" s="87"/>
       <c r="O309" s="34"/>
     </row>
     <row r="310" spans="1:15" ht="14.25" customHeight="1">
       <c r="A310" s="13"/>
@@ -26805,80 +26845,120 @@
       <c r="J306" s="99">
         <v>76</v>
       </c>
       <c r="K306" s="99">
         <v>43</v>
       </c>
       <c r="L306" s="99">
         <v>5</v>
       </c>
       <c r="M306" s="99">
         <v>20</v>
       </c>
       <c r="N306" s="99">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:14" ht="14.25" customHeight="1">
       <c r="A307" s="13"/>
       <c r="B307" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C307" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D307" s="15"/>
-      <c r="E307" s="98"/>
-[...8 lines deleted...]
-      <c r="N307" s="99"/>
+      <c r="E307" s="98">
+        <v>180</v>
+      </c>
+      <c r="F307" s="99">
+        <v>125</v>
+      </c>
+      <c r="G307" s="99">
+        <v>41</v>
+      </c>
+      <c r="H307" s="99">
+        <v>19</v>
+      </c>
+      <c r="I307" s="99">
+        <v>23</v>
+      </c>
+      <c r="J307" s="99">
+        <v>84</v>
+      </c>
+      <c r="K307" s="99">
+        <v>45</v>
+      </c>
+      <c r="L307" s="99">
+        <v>5</v>
+      </c>
+      <c r="M307" s="99">
+        <v>24</v>
+      </c>
+      <c r="N307" s="99">
+        <v>17</v>
+      </c>
     </row>
     <row r="308" spans="1:14" ht="14.25" customHeight="1">
       <c r="A308" s="13"/>
       <c r="B308" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C308" s="27" t="s">
         <v>20</v>
       </c>
       <c r="D308" s="15"/>
-      <c r="E308" s="98"/>
-[...8 lines deleted...]
-      <c r="N308" s="99"/>
+      <c r="E308" s="98">
+        <v>169</v>
+      </c>
+      <c r="F308" s="99">
+        <v>111</v>
+      </c>
+      <c r="G308" s="99">
+        <v>39</v>
+      </c>
+      <c r="H308" s="99">
+        <v>19</v>
+      </c>
+      <c r="I308" s="99">
+        <v>20</v>
+      </c>
+      <c r="J308" s="99">
+        <v>72</v>
+      </c>
+      <c r="K308" s="99">
+        <v>49</v>
+      </c>
+      <c r="L308" s="99">
+        <v>7</v>
+      </c>
+      <c r="M308" s="99">
+        <v>25</v>
+      </c>
+      <c r="N308" s="99">
+        <v>18</v>
+      </c>
     </row>
     <row r="309" spans="1:14" ht="14.25" customHeight="1">
       <c r="A309" s="13"/>
       <c r="B309" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C309" s="27" t="s">
         <v>21</v>
       </c>
       <c r="D309" s="15"/>
       <c r="E309" s="98"/>
       <c r="F309" s="99"/>
       <c r="G309" s="99"/>
       <c r="H309" s="99"/>
       <c r="I309" s="99"/>
       <c r="J309" s="99"/>
       <c r="K309" s="99"/>
       <c r="L309" s="99"/>
       <c r="M309" s="99"/>
       <c r="N309" s="99"/>
     </row>
     <row r="310" spans="1:14" ht="14.25" customHeight="1">
       <c r="A310" s="13"/>
       <c r="B310" s="13" t="s">
         <v>9</v>
@@ -32803,70 +32883,50 @@
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -33017,90 +33077,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1593BCC1-23CE-4AE1-B1AD-89C1A4EF6DAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4631629-441A-4088-AF96-8D4FAEF31195}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A981BFAB-96B5-41E6-82FE-82EC332C032B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>