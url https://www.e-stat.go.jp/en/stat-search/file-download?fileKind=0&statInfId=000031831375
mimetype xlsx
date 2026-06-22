--- v0 (2026-05-05)
+++ v1 (2026-06-22)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="75" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E3CFB30-FBFB-4426-A44D-A174A342D5C8}"/>
+  <xr:revisionPtr revIDLastSave="76" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8ED7F479-F73F-424F-A146-398A6F0DBCA4}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="原数値" sheetId="13" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">原数値!$A$1:$V$314</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">原数値!$A:$D,原数値!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -20924,68 +20924,104 @@
       </c>
       <c r="R300" s="73">
         <v>325</v>
       </c>
       <c r="S300" s="73">
         <v>897</v>
       </c>
       <c r="T300" s="73">
         <v>36</v>
       </c>
       <c r="U300" s="73">
         <v>430</v>
       </c>
       <c r="V300" s="73">
         <v>253</v>
       </c>
     </row>
     <row r="301" spans="1:22" ht="14.25" customHeight="1">
       <c r="B301" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C301" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D301" s="28"/>
-      <c r="E301" s="73"/>
-[...16 lines deleted...]
-      <c r="V301" s="73"/>
+      <c r="E301" s="73">
+        <v>6219</v>
+      </c>
+      <c r="F301" s="73">
+        <v>65</v>
+      </c>
+      <c r="G301" s="73">
+        <v>6153</v>
+      </c>
+      <c r="H301" s="73">
+        <v>388</v>
+      </c>
+      <c r="I301" s="73">
+        <v>984</v>
+      </c>
+      <c r="J301" s="73">
+        <v>283</v>
+      </c>
+      <c r="K301" s="73">
+        <v>337</v>
+      </c>
+      <c r="L301" s="73">
+        <v>973</v>
+      </c>
+      <c r="M301" s="73">
+        <v>152</v>
+      </c>
+      <c r="N301" s="73">
+        <v>135</v>
+      </c>
+      <c r="O301" s="73">
+        <v>211</v>
+      </c>
+      <c r="P301" s="73">
+        <v>381</v>
+      </c>
+      <c r="Q301" s="73">
+        <v>191</v>
+      </c>
+      <c r="R301" s="73">
+        <v>341</v>
+      </c>
+      <c r="S301" s="73">
+        <v>927</v>
+      </c>
+      <c r="T301" s="73">
+        <v>39</v>
+      </c>
+      <c r="U301" s="73">
+        <v>444</v>
+      </c>
+      <c r="V301" s="73">
+        <v>250</v>
+      </c>
     </row>
     <row r="302" spans="1:22" ht="14.25" customHeight="1">
       <c r="A302" s="12"/>
       <c r="B302" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="28"/>
       <c r="E302" s="73"/>
       <c r="F302" s="73"/>
       <c r="G302" s="73"/>
       <c r="H302" s="73"/>
       <c r="I302" s="73"/>
       <c r="J302" s="73"/>
       <c r="K302" s="73"/>
       <c r="L302" s="73"/>
       <c r="M302" s="73"/>
       <c r="N302" s="73"/>
       <c r="O302" s="73"/>
       <c r="P302" s="73"/>
       <c r="Q302" s="73"/>
       <c r="R302" s="73"/>
       <c r="S302" s="73"/>
@@ -21448,69 +21484,70 @@
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="10" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64cf125646c9cf1230b32b9cf2cd3704">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="927ecb7a3a13c4aa72f44f937d2e1e28" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0faa6447-4f56-46a7-aa95-c86823c786f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -21519,50 +21556,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -21637,109 +21679,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BAFED9F-419D-4F7D-B507-6F986F8EC4F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30CF967-5A99-4BD3-A5F9-FDBFECF0F566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708DE760-F4D4-4F3E-9FEF-32312E38ECDE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF88AE6-93D6-48D9-86FC-3BA86D1F3823}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF88AE6-93D6-48D9-86FC-3BA86D1F3823}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708DE760-F4D4-4F3E-9FEF-32312E38ECDE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>