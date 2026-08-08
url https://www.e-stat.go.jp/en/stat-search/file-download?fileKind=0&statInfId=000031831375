--- v1 (2026-06-22)
+++ v2 (2026-08-08)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="76" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8ED7F479-F73F-424F-A146-398A6F0DBCA4}"/>
+  <xr:revisionPtr revIDLastSave="78" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E6C19AE-6CF0-45EB-93DD-14D2C49A1746}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="原数値" sheetId="13" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">原数値!$A$1:$V$314</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">原数値!$A:$D,原数値!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -20988,96 +20988,168 @@
       <c r="R301" s="73">
         <v>341</v>
       </c>
       <c r="S301" s="73">
         <v>927</v>
       </c>
       <c r="T301" s="73">
         <v>39</v>
       </c>
       <c r="U301" s="73">
         <v>444</v>
       </c>
       <c r="V301" s="73">
         <v>250</v>
       </c>
     </row>
     <row r="302" spans="1:22" ht="14.25" customHeight="1">
       <c r="A302" s="12"/>
       <c r="B302" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="28"/>
-      <c r="E302" s="73"/>
-[...16 lines deleted...]
-      <c r="V302" s="73"/>
+      <c r="E302" s="73">
+        <v>6231</v>
+      </c>
+      <c r="F302" s="73">
+        <v>64</v>
+      </c>
+      <c r="G302" s="73">
+        <v>6167</v>
+      </c>
+      <c r="H302" s="73">
+        <v>401</v>
+      </c>
+      <c r="I302" s="73">
+        <v>1003</v>
+      </c>
+      <c r="J302" s="73">
+        <v>284</v>
+      </c>
+      <c r="K302" s="73">
+        <v>336</v>
+      </c>
+      <c r="L302" s="73">
+        <v>965</v>
+      </c>
+      <c r="M302" s="73">
+        <v>155</v>
+      </c>
+      <c r="N302" s="73">
+        <v>126</v>
+      </c>
+      <c r="O302" s="73">
+        <v>211</v>
+      </c>
+      <c r="P302" s="73">
+        <v>371</v>
+      </c>
+      <c r="Q302" s="73">
+        <v>178</v>
+      </c>
+      <c r="R302" s="73">
+        <v>330</v>
+      </c>
+      <c r="S302" s="73">
+        <v>947</v>
+      </c>
+      <c r="T302" s="73">
+        <v>38</v>
+      </c>
+      <c r="U302" s="73">
+        <v>440</v>
+      </c>
+      <c r="V302" s="73">
+        <v>256</v>
+      </c>
     </row>
     <row r="303" spans="1:22" ht="14.25" customHeight="1">
       <c r="A303" s="12"/>
       <c r="B303" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C303" s="14" t="s">
         <v>17</v>
       </c>
       <c r="D303" s="28"/>
-      <c r="E303" s="73"/>
-[...16 lines deleted...]
-      <c r="V303" s="73"/>
+      <c r="E303" s="73">
+        <v>6245</v>
+      </c>
+      <c r="F303" s="73">
+        <v>62</v>
+      </c>
+      <c r="G303" s="73">
+        <v>6183</v>
+      </c>
+      <c r="H303" s="73">
+        <v>420</v>
+      </c>
+      <c r="I303" s="73">
+        <v>1024</v>
+      </c>
+      <c r="J303" s="73">
+        <v>290</v>
+      </c>
+      <c r="K303" s="73">
+        <v>334</v>
+      </c>
+      <c r="L303" s="73">
+        <v>953</v>
+      </c>
+      <c r="M303" s="73">
+        <v>151</v>
+      </c>
+      <c r="N303" s="73">
+        <v>128</v>
+      </c>
+      <c r="O303" s="73">
+        <v>208</v>
+      </c>
+      <c r="P303" s="73">
+        <v>378</v>
+      </c>
+      <c r="Q303" s="73">
+        <v>169</v>
+      </c>
+      <c r="R303" s="73">
+        <v>339</v>
+      </c>
+      <c r="S303" s="73">
+        <v>946</v>
+      </c>
+      <c r="T303" s="73">
+        <v>39</v>
+      </c>
+      <c r="U303" s="73">
+        <v>427</v>
+      </c>
+      <c r="V303" s="73">
+        <v>248</v>
+      </c>
     </row>
     <row r="304" spans="1:22" ht="14.25" customHeight="1">
       <c r="A304" s="12"/>
       <c r="B304" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D304" s="28"/>
       <c r="E304" s="73"/>
       <c r="F304" s="73"/>
       <c r="G304" s="73"/>
       <c r="H304" s="73"/>
       <c r="I304" s="73"/>
       <c r="J304" s="73"/>
       <c r="K304" s="73"/>
       <c r="L304" s="73"/>
       <c r="M304" s="73"/>
       <c r="N304" s="73"/>
       <c r="O304" s="73"/>
       <c r="P304" s="73"/>
       <c r="Q304" s="73"/>
       <c r="R304" s="73"/>
       <c r="S304" s="73"/>
@@ -21720,74 +21792,75 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30CF967-5A99-4BD3-A5F9-FDBFECF0F566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF88AE6-93D6-48D9-86FC-3BA86D1F3823}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708DE760-F4D4-4F3E-9FEF-32312E38ECDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>原数値</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Area</vt:lpstr>
       <vt:lpstr>原数値!Print_Area</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Titles</vt:lpstr>