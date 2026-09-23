--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="78" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E6C19AE-6CF0-45EB-93DD-14D2C49A1746}"/>
+  <xr:revisionPtr revIDLastSave="79" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A12F0C62-D989-43F7-8105-D2A85765A117}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="原数値" sheetId="13" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">原数値!$A$1:$V$314</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">原数値!$A:$D,原数値!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -21116,68 +21116,104 @@
       <c r="R303" s="73">
         <v>339</v>
       </c>
       <c r="S303" s="73">
         <v>946</v>
       </c>
       <c r="T303" s="73">
         <v>39</v>
       </c>
       <c r="U303" s="73">
         <v>427</v>
       </c>
       <c r="V303" s="73">
         <v>248</v>
       </c>
     </row>
     <row r="304" spans="1:22" ht="14.25" customHeight="1">
       <c r="A304" s="12"/>
       <c r="B304" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D304" s="28"/>
-      <c r="E304" s="73"/>
-[...16 lines deleted...]
-      <c r="V304" s="73"/>
+      <c r="E304" s="73">
+        <v>6233</v>
+      </c>
+      <c r="F304" s="73">
+        <v>61</v>
+      </c>
+      <c r="G304" s="73">
+        <v>6172</v>
+      </c>
+      <c r="H304" s="73">
+        <v>412</v>
+      </c>
+      <c r="I304" s="73">
+        <v>994</v>
+      </c>
+      <c r="J304" s="73">
+        <v>294</v>
+      </c>
+      <c r="K304" s="73">
+        <v>330</v>
+      </c>
+      <c r="L304" s="73">
+        <v>972</v>
+      </c>
+      <c r="M304" s="73">
+        <v>153</v>
+      </c>
+      <c r="N304" s="73">
+        <v>133</v>
+      </c>
+      <c r="O304" s="73">
+        <v>204</v>
+      </c>
+      <c r="P304" s="73">
+        <v>373</v>
+      </c>
+      <c r="Q304" s="73">
+        <v>181</v>
+      </c>
+      <c r="R304" s="73">
+        <v>335</v>
+      </c>
+      <c r="S304" s="73">
+        <v>934</v>
+      </c>
+      <c r="T304" s="73">
+        <v>39</v>
+      </c>
+      <c r="U304" s="73">
+        <v>434</v>
+      </c>
+      <c r="V304" s="73">
+        <v>255</v>
+      </c>
     </row>
     <row r="305" spans="1:22" ht="14.25" customHeight="1">
       <c r="A305" s="12"/>
       <c r="B305" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D305" s="28"/>
       <c r="E305" s="73"/>
       <c r="F305" s="73"/>
       <c r="G305" s="73"/>
       <c r="H305" s="73"/>
       <c r="I305" s="73"/>
       <c r="J305" s="73"/>
       <c r="K305" s="73"/>
       <c r="L305" s="73"/>
       <c r="M305" s="73"/>
       <c r="N305" s="73"/>
       <c r="O305" s="73"/>
       <c r="P305" s="73"/>
       <c r="Q305" s="73"/>
       <c r="R305" s="73"/>
       <c r="S305" s="73"/>
@@ -21751,116 +21787,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30CF967-5A99-4BD3-A5F9-FDBFECF0F566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF88AE6-93D6-48D9-86FC-3BA86D1F3823}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708DE760-F4D4-4F3E-9FEF-32312E38ECDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF88AE6-93D6-48D9-86FC-3BA86D1F3823}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>原数値</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Area</vt:lpstr>
       <vt:lpstr>原数値!Print_Area</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Titles</vt:lpstr>