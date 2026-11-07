--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="79" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A12F0C62-D989-43F7-8105-D2A85765A117}"/>
+  <xr:revisionPtr revIDLastSave="81" documentId="13_ncr:1_{16BA5BDB-9253-414E-B200-7F1F378FF7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{851531F5-ACAD-49E9-A3D7-B17BA9E17D08}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="原数値" sheetId="13" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">原数値!$A$1:$V$314</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">原数値!$A:$D,原数値!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -21180,96 +21180,168 @@
       <c r="R304" s="73">
         <v>335</v>
       </c>
       <c r="S304" s="73">
         <v>934</v>
       </c>
       <c r="T304" s="73">
         <v>39</v>
       </c>
       <c r="U304" s="73">
         <v>434</v>
       </c>
       <c r="V304" s="73">
         <v>255</v>
       </c>
     </row>
     <row r="305" spans="1:22" ht="14.25" customHeight="1">
       <c r="A305" s="12"/>
       <c r="B305" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D305" s="28"/>
-      <c r="E305" s="73"/>
-[...16 lines deleted...]
-      <c r="V305" s="73"/>
+      <c r="E305" s="73">
+        <v>6213</v>
+      </c>
+      <c r="F305" s="73">
+        <v>65</v>
+      </c>
+      <c r="G305" s="73">
+        <v>6148</v>
+      </c>
+      <c r="H305" s="73">
+        <v>396</v>
+      </c>
+      <c r="I305" s="73">
+        <v>986</v>
+      </c>
+      <c r="J305" s="73">
+        <v>284</v>
+      </c>
+      <c r="K305" s="73">
+        <v>333</v>
+      </c>
+      <c r="L305" s="73">
+        <v>980</v>
+      </c>
+      <c r="M305" s="73">
+        <v>156</v>
+      </c>
+      <c r="N305" s="73">
+        <v>132</v>
+      </c>
+      <c r="O305" s="73">
+        <v>220</v>
+      </c>
+      <c r="P305" s="73">
+        <v>372</v>
+      </c>
+      <c r="Q305" s="73">
+        <v>184</v>
+      </c>
+      <c r="R305" s="73">
+        <v>325</v>
+      </c>
+      <c r="S305" s="73">
+        <v>920</v>
+      </c>
+      <c r="T305" s="73">
+        <v>40</v>
+      </c>
+      <c r="U305" s="73">
+        <v>440</v>
+      </c>
+      <c r="V305" s="73">
+        <v>251</v>
+      </c>
     </row>
     <row r="306" spans="1:22" ht="14.25" customHeight="1">
       <c r="A306" s="12"/>
       <c r="B306" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D306" s="28"/>
-      <c r="E306" s="73"/>
-[...16 lines deleted...]
-      <c r="V306" s="73"/>
+      <c r="E306" s="73">
+        <v>6265</v>
+      </c>
+      <c r="F306" s="73">
+        <v>61</v>
+      </c>
+      <c r="G306" s="73">
+        <v>6204</v>
+      </c>
+      <c r="H306" s="73">
+        <v>398</v>
+      </c>
+      <c r="I306" s="73">
+        <v>1005</v>
+      </c>
+      <c r="J306" s="73">
+        <v>289</v>
+      </c>
+      <c r="K306" s="73">
+        <v>337</v>
+      </c>
+      <c r="L306" s="73">
+        <v>979</v>
+      </c>
+      <c r="M306" s="73">
+        <v>150</v>
+      </c>
+      <c r="N306" s="73">
+        <v>129</v>
+      </c>
+      <c r="O306" s="73">
+        <v>233</v>
+      </c>
+      <c r="P306" s="73">
+        <v>370</v>
+      </c>
+      <c r="Q306" s="73">
+        <v>185</v>
+      </c>
+      <c r="R306" s="73">
+        <v>332</v>
+      </c>
+      <c r="S306" s="73">
+        <v>941</v>
+      </c>
+      <c r="T306" s="73">
+        <v>43</v>
+      </c>
+      <c r="U306" s="73">
+        <v>443</v>
+      </c>
+      <c r="V306" s="73">
+        <v>253</v>
+      </c>
     </row>
     <row r="307" spans="1:22" ht="14.25" customHeight="1">
       <c r="A307" s="12"/>
       <c r="B307" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D307" s="28"/>
       <c r="E307" s="73"/>
       <c r="F307" s="73"/>
       <c r="G307" s="73"/>
       <c r="H307" s="73"/>
       <c r="I307" s="73"/>
       <c r="J307" s="73"/>
       <c r="K307" s="73"/>
       <c r="L307" s="73"/>
       <c r="M307" s="73"/>
       <c r="N307" s="73"/>
       <c r="O307" s="73"/>
       <c r="P307" s="73"/>
       <c r="Q307" s="73"/>
       <c r="R307" s="73"/>
       <c r="S307" s="73"/>
@@ -21592,50 +21664,70 @@
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -21786,110 +21878,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708DE760-F4D4-4F3E-9FEF-32312E38ECDE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF88AE6-93D6-48D9-86FC-3BA86D1F3823}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30CF967-5A99-4BD3-A5F9-FDBFECF0F566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>