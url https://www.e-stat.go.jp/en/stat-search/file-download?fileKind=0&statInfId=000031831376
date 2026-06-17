--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="53" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{13337855-5BDB-4DA8-B872-BA531665FDBE}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69A60CFA-A3F1-45D5-A47E-BB1C704C9A3D}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="南関東及び近畿地域統計表" sheetId="4" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">南関東及び近畿地域統計表!$A$1:$P$363</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">南関東及び近畿地域統計表!$A:$D,南関東及び近畿地域統計表!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -17703,62 +17703,86 @@
       <c r="L350" s="80">
         <v>1081</v>
       </c>
       <c r="M350" s="80">
         <v>980</v>
       </c>
       <c r="N350" s="80">
         <v>34</v>
       </c>
       <c r="O350" s="80">
         <v>672</v>
       </c>
       <c r="P350" s="78">
         <v>3</v>
       </c>
     </row>
     <row r="351" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A351" s="27"/>
       <c r="B351" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D351" s="20"/>
-      <c r="E351" s="79"/>
-[...10 lines deleted...]
-      <c r="P351" s="78"/>
+      <c r="E351" s="79">
+        <v>2237</v>
+      </c>
+      <c r="F351" s="80">
+        <v>2177</v>
+      </c>
+      <c r="G351" s="80">
+        <v>2006</v>
+      </c>
+      <c r="H351" s="80">
+        <v>60</v>
+      </c>
+      <c r="I351" s="80">
+        <v>1080</v>
+      </c>
+      <c r="J351" s="78">
+        <v>2.7</v>
+      </c>
+      <c r="K351" s="79">
+        <v>1141</v>
+      </c>
+      <c r="L351" s="80">
+        <v>1106</v>
+      </c>
+      <c r="M351" s="80">
+        <v>1005</v>
+      </c>
+      <c r="N351" s="80">
+        <v>36</v>
+      </c>
+      <c r="O351" s="80">
+        <v>646</v>
+      </c>
+      <c r="P351" s="78">
+        <v>3.1</v>
+      </c>
     </row>
     <row r="352" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A352" s="27"/>
       <c r="B352" s="14" t="s">
         <v>101</v>
       </c>
       <c r="C352" s="20" t="s">
         <v>33</v>
       </c>
       <c r="D352" s="20"/>
       <c r="E352" s="79"/>
       <c r="F352" s="80"/>
       <c r="G352" s="80"/>
       <c r="H352" s="80"/>
       <c r="I352" s="80"/>
       <c r="J352" s="78"/>
       <c r="K352" s="79"/>
       <c r="L352" s="80"/>
       <c r="M352" s="80"/>
       <c r="N352" s="80"/>
       <c r="O352" s="80"/>
       <c r="P352" s="78"/>
     </row>
     <row r="353" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A353" s="27"/>
@@ -18101,69 +18125,79 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="10" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64cf125646c9cf1230b32b9cf2cd3704">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="927ecb7a3a13c4aa72f44f937d2e1e28" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0faa6447-4f56-46a7-aa95-c86823c786f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -18172,50 +18206,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -18289,99 +18328,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{935B99B3-DF1D-4E23-80EB-0C49BD0A2A5F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24A257DD-6446-48AA-9E1F-741659B83B72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B738B857-2711-4BC5-A641-DF16ABA96BD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECEFB41E-3824-4E7D-A55C-0EF8C8876A55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>