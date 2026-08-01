--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69A60CFA-A3F1-45D5-A47E-BB1C704C9A3D}"/>
+  <xr:revisionPtr revIDLastSave="56" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{449849F8-F2D4-4FFF-A4AF-96F089DEDDFB}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="南関東及び近畿地域統計表" sheetId="4" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">南関東及び近畿地域統計表!$A$1:$P$363</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">南関東及び近畿地域統計表!$A:$D,南関東及び近畿地域統計表!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -17749,84 +17749,132 @@
       <c r="L351" s="80">
         <v>1106</v>
       </c>
       <c r="M351" s="80">
         <v>1005</v>
       </c>
       <c r="N351" s="80">
         <v>36</v>
       </c>
       <c r="O351" s="80">
         <v>646</v>
       </c>
       <c r="P351" s="78">
         <v>3.1</v>
       </c>
     </row>
     <row r="352" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A352" s="27"/>
       <c r="B352" s="14" t="s">
         <v>101</v>
       </c>
       <c r="C352" s="20" t="s">
         <v>33</v>
       </c>
       <c r="D352" s="20"/>
-      <c r="E352" s="79"/>
-[...10 lines deleted...]
-      <c r="P352" s="78"/>
+      <c r="E352" s="79">
+        <v>2241</v>
+      </c>
+      <c r="F352" s="80">
+        <v>2180</v>
+      </c>
+      <c r="G352" s="80">
+        <v>2008</v>
+      </c>
+      <c r="H352" s="80">
+        <v>60</v>
+      </c>
+      <c r="I352" s="80">
+        <v>1082</v>
+      </c>
+      <c r="J352" s="78">
+        <v>2.7</v>
+      </c>
+      <c r="K352" s="79">
+        <v>1135</v>
+      </c>
+      <c r="L352" s="80">
+        <v>1102</v>
+      </c>
+      <c r="M352" s="80">
+        <v>1002</v>
+      </c>
+      <c r="N352" s="80">
+        <v>33</v>
+      </c>
+      <c r="O352" s="80">
+        <v>652</v>
+      </c>
+      <c r="P352" s="78">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="353" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A353" s="27"/>
       <c r="B353" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C353" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D353" s="20"/>
-      <c r="E353" s="79"/>
-[...10 lines deleted...]
-      <c r="P353" s="78"/>
+      <c r="E353" s="79">
+        <v>2240</v>
+      </c>
+      <c r="F353" s="80">
+        <v>2182</v>
+      </c>
+      <c r="G353" s="80">
+        <v>2021</v>
+      </c>
+      <c r="H353" s="80">
+        <v>58</v>
+      </c>
+      <c r="I353" s="80">
+        <v>1089</v>
+      </c>
+      <c r="J353" s="78">
+        <v>2.6</v>
+      </c>
+      <c r="K353" s="79">
+        <v>1135</v>
+      </c>
+      <c r="L353" s="80">
+        <v>1104</v>
+      </c>
+      <c r="M353" s="80">
+        <v>1002</v>
+      </c>
+      <c r="N353" s="80">
+        <v>31</v>
+      </c>
+      <c r="O353" s="80">
+        <v>653</v>
+      </c>
+      <c r="P353" s="78">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="354" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A354" s="27"/>
       <c r="B354" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C354" s="20" t="s">
         <v>35</v>
       </c>
       <c r="D354" s="20"/>
       <c r="E354" s="79"/>
       <c r="F354" s="80"/>
       <c r="G354" s="80"/>
       <c r="H354" s="80"/>
       <c r="I354" s="80"/>
       <c r="J354" s="78"/>
       <c r="K354" s="79"/>
       <c r="L354" s="80"/>
       <c r="M354" s="80"/>
       <c r="N354" s="80"/>
       <c r="O354" s="80"/>
       <c r="P354" s="78"/>
     </row>
     <row r="355" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A355" s="27"/>
@@ -18331,93 +18379,94 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{935B99B3-DF1D-4E23-80EB-0C49BD0A2A5F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B738B857-2711-4BC5-A641-DF16ABA96BD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECEFB41E-3824-4E7D-A55C-0EF8C8876A55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>南関東及び近畿地域統計表</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Area</vt:lpstr>
       <vt:lpstr>南関東及び近畿地域統計表!Print_Area</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Titles</vt:lpstr>