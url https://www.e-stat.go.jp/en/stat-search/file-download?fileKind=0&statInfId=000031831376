--- v2 (2026-08-01)
+++ v3 (2026-09-18)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="56" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{449849F8-F2D4-4FFF-A4AF-96F089DEDDFB}"/>
+  <xr:revisionPtr revIDLastSave="57" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{129B2657-198B-4929-B1C5-A749121B1F52}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="南関東及び近畿地域統計表" sheetId="4" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">南関東及び近畿地域統計表!$A$1:$P$363</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">南関東及び近畿地域統計表!$A:$D,南関東及び近畿地域統計表!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -17841,62 +17841,86 @@
       <c r="L353" s="80">
         <v>1104</v>
       </c>
       <c r="M353" s="80">
         <v>1002</v>
       </c>
       <c r="N353" s="80">
         <v>31</v>
       </c>
       <c r="O353" s="80">
         <v>653</v>
       </c>
       <c r="P353" s="78">
         <v>2.8</v>
       </c>
     </row>
     <row r="354" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A354" s="27"/>
       <c r="B354" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C354" s="20" t="s">
         <v>35</v>
       </c>
       <c r="D354" s="20"/>
-      <c r="E354" s="79"/>
-[...10 lines deleted...]
-      <c r="P354" s="78"/>
+      <c r="E354" s="79">
+        <v>2219</v>
+      </c>
+      <c r="F354" s="80">
+        <v>2168</v>
+      </c>
+      <c r="G354" s="80">
+        <v>2021</v>
+      </c>
+      <c r="H354" s="80">
+        <v>51</v>
+      </c>
+      <c r="I354" s="80">
+        <v>1101</v>
+      </c>
+      <c r="J354" s="78">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K354" s="79">
+        <v>1129</v>
+      </c>
+      <c r="L354" s="80">
+        <v>1095</v>
+      </c>
+      <c r="M354" s="80">
+        <v>996</v>
+      </c>
+      <c r="N354" s="80">
+        <v>34</v>
+      </c>
+      <c r="O354" s="80">
+        <v>656</v>
+      </c>
+      <c r="P354" s="78">
+        <v>3</v>
+      </c>
     </row>
     <row r="355" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A355" s="27"/>
       <c r="B355" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C355" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D355" s="20"/>
       <c r="E355" s="79"/>
       <c r="F355" s="80"/>
       <c r="G355" s="80"/>
       <c r="H355" s="80"/>
       <c r="I355" s="80"/>
       <c r="J355" s="78"/>
       <c r="K355" s="79"/>
       <c r="L355" s="80"/>
       <c r="M355" s="80"/>
       <c r="N355" s="80"/>
       <c r="O355" s="80"/>
       <c r="P355" s="78"/>
     </row>
     <row r="356" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A356" s="27"/>
@@ -18173,59 +18197,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -18376,97 +18391,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{935B99B3-DF1D-4E23-80EB-0C49BD0A2A5F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B738B857-2711-4BC5-A641-DF16ABA96BD3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECEFB41E-3824-4E7D-A55C-0EF8C8876A55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B738B857-2711-4BC5-A641-DF16ABA96BD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>南関東及び近畿地域統計表</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Area</vt:lpstr>
       <vt:lpstr>南関東及び近畿地域統計表!Print_Area</vt:lpstr>
       <vt:lpstr>※注_Notes!Print_Titles</vt:lpstr>