--- v3 (2026-09-18)
+++ v4 (2026-11-02)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="57" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{129B2657-198B-4929-B1C5-A749121B1F52}"/>
+  <xr:revisionPtr revIDLastSave="59" documentId="13_ncr:1_{5E25DBA6-AC5D-423C-852A-BA65AA27F45F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A4B823D0-6995-43A3-BA4F-333645331455}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="南関東及び近畿地域統計表" sheetId="4" r:id="rId1"/>
     <sheet name="※注_Notes" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※注_Notes!$A$1:$D$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">南関東及び近畿地域統計表!$A$1:$P$363</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">南関東及び近畿地域統計表!$A:$D,南関東及び近畿地域統計表!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -17887,84 +17887,132 @@
       <c r="L354" s="80">
         <v>1095</v>
       </c>
       <c r="M354" s="80">
         <v>996</v>
       </c>
       <c r="N354" s="80">
         <v>34</v>
       </c>
       <c r="O354" s="80">
         <v>656</v>
       </c>
       <c r="P354" s="78">
         <v>3</v>
       </c>
     </row>
     <row r="355" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A355" s="27"/>
       <c r="B355" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C355" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D355" s="20"/>
-      <c r="E355" s="79"/>
-[...10 lines deleted...]
-      <c r="P355" s="78"/>
+      <c r="E355" s="79">
+        <v>2222</v>
+      </c>
+      <c r="F355" s="80">
+        <v>2167</v>
+      </c>
+      <c r="G355" s="80">
+        <v>2010</v>
+      </c>
+      <c r="H355" s="80">
+        <v>55</v>
+      </c>
+      <c r="I355" s="80">
+        <v>1098</v>
+      </c>
+      <c r="J355" s="78">
+        <v>2.5</v>
+      </c>
+      <c r="K355" s="79">
+        <v>1126</v>
+      </c>
+      <c r="L355" s="80">
+        <v>1088</v>
+      </c>
+      <c r="M355" s="80">
+        <v>989</v>
+      </c>
+      <c r="N355" s="80">
+        <v>38</v>
+      </c>
+      <c r="O355" s="80">
+        <v>659</v>
+      </c>
+      <c r="P355" s="78">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="356" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A356" s="27"/>
       <c r="B356" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C356" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D356" s="20"/>
-      <c r="E356" s="79"/>
-[...10 lines deleted...]
-      <c r="P356" s="78"/>
+      <c r="E356" s="79">
+        <v>2251</v>
+      </c>
+      <c r="F356" s="80">
+        <v>2196</v>
+      </c>
+      <c r="G356" s="80">
+        <v>2033</v>
+      </c>
+      <c r="H356" s="80">
+        <v>55</v>
+      </c>
+      <c r="I356" s="80">
+        <v>1072</v>
+      </c>
+      <c r="J356" s="78">
+        <v>2.4</v>
+      </c>
+      <c r="K356" s="79">
+        <v>1124</v>
+      </c>
+      <c r="L356" s="80">
+        <v>1094</v>
+      </c>
+      <c r="M356" s="80">
+        <v>994</v>
+      </c>
+      <c r="N356" s="80">
+        <v>31</v>
+      </c>
+      <c r="O356" s="80">
+        <v>663</v>
+      </c>
+      <c r="P356" s="78">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="357" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A357" s="27"/>
       <c r="B357" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C357" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D357" s="20"/>
       <c r="E357" s="79"/>
       <c r="F357" s="80"/>
       <c r="G357" s="80"/>
       <c r="H357" s="80"/>
       <c r="I357" s="80"/>
       <c r="J357" s="78"/>
       <c r="K357" s="79"/>
       <c r="L357" s="80"/>
       <c r="M357" s="80"/>
       <c r="N357" s="80"/>
       <c r="O357" s="80"/>
       <c r="P357" s="78"/>
     </row>
     <row r="358" spans="1:16" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A358" s="27"/>
@@ -18186,61 +18234,50 @@
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="69" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -18391,99 +18428,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECEFB41E-3824-4E7D-A55C-0EF8C8876A55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B738B857-2711-4BC5-A641-DF16ABA96BD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{935B99B3-DF1D-4E23-80EB-0C49BD0A2A5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>