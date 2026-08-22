--- v0 (2026-05-06)
+++ v1 (2026-08-22)
@@ -6,60 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/16インターネット/更新作業用_統計表作成マクロ/22長期時系列表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="153" documentId="13_ncr:1_{AACC26C0-2B37-493C-9D27-E96CFD27457A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DEFCD284-2975-42AD-9BF7-7F483407E8C5}"/>
+  <xr:revisionPtr revIDLastSave="155" documentId="13_ncr:1_{AACC26C0-2B37-493C-9D27-E96CFD27457A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F3975C3-2AEB-41F8-9C64-6B6E7876B6E2}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整値" sheetId="6" r:id="rId1"/>
     <sheet name="原数値" sheetId="4" r:id="rId2"/>
     <sheet name="季節指数" sheetId="7" r:id="rId3"/>
     <sheet name="地域区分" sheetId="2" r:id="rId4"/>
     <sheet name="※注_Notes" sheetId="8" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">※注_Notes!$A$1:$D$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">季節指数!$A$1:$M$53</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">※注_Notes!$A:$A,※注_Notes!$2:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">季節指数!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">季節調整値!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">原数値!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -8804,59 +8804,77 @@
         <v>2.4</v>
       </c>
       <c r="I180" s="62">
         <v>2.2999999999999998</v>
       </c>
       <c r="J180" s="62">
         <v>2.8</v>
       </c>
       <c r="K180" s="62">
         <v>2.6</v>
       </c>
       <c r="L180" s="65">
         <v>2.9</v>
       </c>
     </row>
     <row r="181" spans="1:12" ht="14.25" customHeight="1">
       <c r="A181" s="18">
         <v>2026</v>
       </c>
       <c r="B181" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C181" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="D181" s="92"/>
-[...7 lines deleted...]
-      <c r="L181" s="65"/>
+      <c r="D181" s="92">
+        <v>2.5</v>
+      </c>
+      <c r="E181" s="62">
+        <v>3</v>
+      </c>
+      <c r="F181" s="62">
+        <v>2.5</v>
+      </c>
+      <c r="G181" s="62">
+        <v>2.4</v>
+      </c>
+      <c r="H181" s="62">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I181" s="62">
+        <v>1.9</v>
+      </c>
+      <c r="J181" s="62">
+        <v>2.9</v>
+      </c>
+      <c r="K181" s="62">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L181" s="65">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="182" spans="1:12" ht="14.25" customHeight="1">
       <c r="A182" s="18"/>
       <c r="B182" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C182" s="35" t="s">
         <v>64</v>
       </c>
       <c r="D182" s="62"/>
       <c r="E182" s="62"/>
       <c r="F182" s="62"/>
       <c r="G182" s="62"/>
       <c r="H182" s="62"/>
       <c r="I182" s="62"/>
       <c r="J182" s="62"/>
       <c r="K182" s="62"/>
       <c r="L182" s="65"/>
     </row>
     <row r="183" spans="1:12" ht="14.25" customHeight="1">
       <c r="A183" s="79"/>
       <c r="B183" s="80" t="s">
         <v>18</v>
       </c>
       <c r="C183" s="81" t="s">
@@ -15594,59 +15612,77 @@
       </c>
       <c r="I180" s="62">
         <v>2.4</v>
       </c>
       <c r="J180" s="62">
         <v>2.8</v>
       </c>
       <c r="K180" s="62">
         <v>2.5</v>
       </c>
       <c r="L180" s="65">
         <v>2.8</v>
       </c>
       <c r="M180"/>
     </row>
     <row r="181" spans="1:13" ht="14.25" customHeight="1">
       <c r="A181" s="18">
         <v>2026</v>
       </c>
       <c r="B181" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C181" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="D181" s="62"/>
-[...7 lines deleted...]
-      <c r="L181" s="65"/>
+      <c r="D181" s="62">
+        <v>2.7</v>
+      </c>
+      <c r="E181" s="62">
+        <v>2.8</v>
+      </c>
+      <c r="F181" s="62">
+        <v>2.7</v>
+      </c>
+      <c r="G181" s="62">
+        <v>2.5</v>
+      </c>
+      <c r="H181" s="62">
+        <v>2.4</v>
+      </c>
+      <c r="I181" s="62">
+        <v>2.1</v>
+      </c>
+      <c r="J181" s="62">
+        <v>2.9</v>
+      </c>
+      <c r="K181" s="62">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L181" s="65">
+        <v>2.9</v>
+      </c>
       <c r="M181"/>
     </row>
     <row r="182" spans="1:13" ht="14.25" customHeight="1">
       <c r="A182" s="18"/>
       <c r="B182" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C182" s="35" t="s">
         <v>64</v>
       </c>
       <c r="D182" s="62"/>
       <c r="E182" s="62"/>
       <c r="F182" s="62"/>
       <c r="G182" s="62"/>
       <c r="H182" s="62"/>
       <c r="I182" s="62"/>
       <c r="J182" s="62"/>
       <c r="K182" s="62"/>
       <c r="L182" s="65"/>
       <c r="M182"/>
     </row>
     <row r="183" spans="1:13" ht="14.25" customHeight="1">
       <c r="A183" s="79"/>
       <c r="B183" s="80" t="s">
         <v>18</v>
@@ -17956,69 +17992,79 @@
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;F  &amp;A</oddHeader>
     <oddFooter>&amp;P / &amp;N ページ</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="10" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64cf125646c9cf1230b32b9cf2cd3704">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="927ecb7a3a13c4aa72f44f937d2e1e28" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0faa6447-4f56-46a7-aa95-c86823c786f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -18027,50 +18073,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -18144,116 +18195,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE75AC89-54D0-4E2F-B83F-173615FE1B07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABF1583-2B00-423A-B117-7BF156B4B47C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCBE3951-66B6-4503-8B1C-9B6F0AC69883}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6014FB6-5EE5-4687-894D-BADA70A04A90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>季節調整値</vt:lpstr>
       <vt:lpstr>原数値</vt:lpstr>
       <vt:lpstr>季節指数</vt:lpstr>
       <vt:lpstr>地域区分</vt:lpstr>
       <vt:lpstr>※注_Notes</vt:lpstr>