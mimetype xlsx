--- v0 (2026-05-06)
+++ v1 (2026-08-08)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/FSA_FS0027/Lib0002/１年未満（国際企画係①）/【25国際会議】②その他/2025事務年度/5. IMF/★06 SDDS・GDDS（特別・一般データ公表基準）/①定期報告/2025_Q4/03 刈り取り/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/FSA_FS0027/Lib0002/１年未満（国際企画係①）/【25国際会議】②その他/2025事務年度/5. IMF/★06 SDDS・GDDS（特別・一般データ公表基準）/①定期報告/2026_Q1/刈り取り/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="13_ncr:1_{240F5BF5-640E-4221-B363-73F68AFCD356}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D897158-0372-45BC-8E76-4D1A2B074B40}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="13_ncr:1_{240F5BF5-640E-4221-B363-73F68AFCD356}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76BAFABD-6C44-4B52-8934-B1690F7058F0}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FSIs" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">FSIs!$A$1:$K$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">FSIs!$A$1:$K$60</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Statistics name:</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>SDDS Plus</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Title:</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Financial Soundness Indicators (FSIs)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>(Note)</t>
   </si>
   <si>
     <t>(*)Tier 1 (and Tier 2) will not be used for domestic banks, with only "core capital(**)" being captured as regulatory capital for them. Along with that change, Tier 1 ratio no longer exists for domestic banks, and the definitions of regulatory capital will be largely different between internationally active banks and domestic ones.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>(**)e.g., common stock, mandatory convertible preferred stock</t>
@@ -282,50 +282,53 @@
   </si>
   <si>
     <t>2024_2Q(FY2024.1Q Data)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024_3Q(FY2024.2Q Data)</t>
   </si>
   <si>
     <t>2024_4Q(FY2024.3Q Data)</t>
   </si>
   <si>
     <t>2025_1Q(FY2024.4Q Data)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025_2Q(FY2025.1Q Data)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025_3Q(FY2025.2Q Data)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025_4Q(FY2025.3Q Data)</t>
+  </si>
+  <si>
+    <t>2026_1Q(FY2025.4Q Data)</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -512,51 +515,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
@@ -614,60 +617,57 @@
     </xf>
     <xf numFmtId="176" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="通貨" xfId="2" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -943,57 +943,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K59"/>
+  <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="10" topLeftCell="F55" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="10" topLeftCell="B54" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="K56" sqref="K56:K57"/>
+      <selection pane="bottomRight" activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.36328125" style="1" customWidth="1"/>
     <col min="4" max="4" width="28" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.90625" style="1" customWidth="1"/>
     <col min="6" max="6" width="23.6328125" style="1" customWidth="1"/>
     <col min="7" max="7" width="18" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.36328125" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.90625" style="1" customWidth="1"/>
     <col min="10" max="11" width="19.36328125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
@@ -2677,180 +2677,193 @@
       </c>
       <c r="C56" s="3">
         <v>15.5</v>
       </c>
       <c r="D56" s="3">
         <v>12.8</v>
       </c>
       <c r="E56" s="3">
         <v>4.5</v>
       </c>
       <c r="F56" s="5">
         <v>4</v>
       </c>
       <c r="G56" s="5">
         <v>5</v>
       </c>
       <c r="H56" s="3">
         <v>1.1000000000000001</v>
       </c>
       <c r="I56" s="3">
         <v>0.38</v>
       </c>
       <c r="J56" s="3">
         <v>48.1</v>
       </c>
-      <c r="K56" s="38">
+      <c r="K56" s="3">
         <v>143.6</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="12.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B57" s="33">
         <v>2025010709</v>
       </c>
       <c r="C57" s="3">
         <v>15.7</v>
       </c>
       <c r="D57" s="3">
         <v>12.2</v>
       </c>
       <c r="E57" s="3">
         <v>4.5999999999999996</v>
       </c>
       <c r="F57" s="5">
         <v>4</v>
       </c>
       <c r="G57" s="3">
         <v>4.7</v>
       </c>
       <c r="H57" s="5">
         <v>1</v>
       </c>
       <c r="I57" s="3">
         <v>0.51</v>
       </c>
       <c r="J57" s="3">
         <v>48.3</v>
       </c>
-      <c r="K57" s="38">
+      <c r="K57" s="3">
         <v>145.5</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="12.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="35" t="s">
+      <c r="A58" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B58" s="36">
+      <c r="B58" s="33">
         <v>2025011012</v>
       </c>
-      <c r="C58" s="36">
+      <c r="C58" s="3">
         <v>15.6</v>
       </c>
-      <c r="D58" s="36">
+      <c r="D58" s="3">
         <v>12.2</v>
       </c>
-      <c r="E58" s="36">
+      <c r="E58" s="3">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F58" s="37">
+      <c r="F58" s="5">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G58" s="36">
+      <c r="G58" s="3">
         <v>4.8</v>
       </c>
-      <c r="H58" s="37">
+      <c r="H58" s="5">
         <v>1</v>
       </c>
-      <c r="I58" s="36">
+      <c r="I58" s="3">
         <v>0.36</v>
       </c>
-      <c r="J58" s="36">
+      <c r="J58" s="3">
         <v>45.6</v>
       </c>
-      <c r="K58" s="36">
+      <c r="K58" s="3">
         <v>144.6</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="12.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="10"/>
-[...9 lines deleted...]
-      <c r="K59" s="12"/>
+      <c r="A59" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="36">
+        <v>2026010103</v>
+      </c>
+      <c r="C59" s="36">
+        <v>14.7</v>
+      </c>
+      <c r="D59" s="36">
+        <v>11.9</v>
+      </c>
+      <c r="E59" s="36">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F59" s="37">
+        <v>4</v>
+      </c>
+      <c r="G59" s="36">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H59" s="37">
+        <v>1</v>
+      </c>
+      <c r="I59" s="36">
+        <v>0.3</v>
+      </c>
+      <c r="J59" s="36">
+        <v>46.9</v>
+      </c>
+      <c r="K59" s="36"/>
+    </row>
+    <row r="60" spans="1:11" ht="12.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="10"/>
+      <c r="B60" s="11"/>
+      <c r="C60" s="12"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="12"/>
+      <c r="G60" s="12"/>
+      <c r="H60" s="12"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="12"/>
+      <c r="K60" s="12"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:K27">
     <sortCondition ref="B12:B27"/>
   </sortState>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100EE1EE844B329B140B2896E5A09225B63" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="48bdd56578845d1078b3b3ed4d8066d2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="974b1c07-7364-4ffa-8c93-8cb57d7b7b3a" xmlns:ns3="246097fd-487b-4a25-9c51-6665c0ad0d84" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb15dc5aa7b0fb26e2c32926f2fa2f8d" ns2:_="" ns3:_="">
     <xsd:import namespace="974b1c07-7364-4ffa-8c93-8cb57d7b7b3a"/>
     <xsd:import namespace="246097fd-487b-4a25-9c51-6665c0ad0d84"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3013,92 +3026,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="246097fd-487b-4a25-9c51-6665c0ad0d84" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="974b1c07-7364-4ffa-8c93-8cb57d7b7b3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BE922FD-5F6B-4D8B-8FCD-17FDB17237A4}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE551997-B4EA-4A16-8F26-D99DE1D25C0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="974b1c07-7364-4ffa-8c93-8cb57d7b7b3a"/>
     <ds:schemaRef ds:uri="246097fd-487b-4a25-9c51-6665c0ad0d84"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{484DE6F2-EFA5-4C96-BBFF-47A75D889455}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A64063-52E9-4613-A5A1-527FCDBD8945}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="246097fd-487b-4a25-9c51-6665c0ad0d84"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="974b1c07-7364-4ffa-8c93-8cb57d7b7b3a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>