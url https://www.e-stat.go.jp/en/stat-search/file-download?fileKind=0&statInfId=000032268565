--- v0 (2026-05-25)
+++ v1 (2026-10-24)
@@ -1,96 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20382"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\09 経済センサス‐活動調査\【大分類】経済センサス-活動調査 審査発表\【中分類】公表関係\検討中\【小分類：公表終了10廃】（検討中）令和３年公表関係\検討中\e-Stat\03_鉱業、製造業、法サ①\プロパティ\英語\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/Lib0002/09 経済センサス‐活動調査/【大分類】経済センサス-活動調査 審査発表/【中分類】公表関係/検討中/03_令和３年公表関係/公表関係/12_確報公表_鉱業、製造業、建サ①/56_鉱業英訳誤り/02_修正後ファイル/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02ED8B14-6E5A-46FE-B3A4-844DA41B061D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{02ED8B14-6E5A-46FE-B3A4-844DA41B061D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8DCC0252-4F3F-48E2-BA34-C7A6C52DABB2}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13610" windowHeight="7310" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="c_003e" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">c_003e!$A$8:$G$51</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="71">
   <si>
     <t>2021 Economic Census for Business Activity - Tabulation of Establishments - Tabulation of Individual Industries - Tabulation of Mining and Quarrying of Stone and Gravel Industry</t>
   </si>
   <si>
     <t>Table3. Quantity and Value of Production by Production item, for Japan</t>
   </si>
   <si>
     <t>1) Excluding the establishments which engage in administrative or ancillary economic activity or that cannot be classified anywhere in Division C in the industrial classifications.</t>
   </si>
   <si>
     <t>2) Not including "individual proprietorships".</t>
   </si>
   <si>
     <t>Production quantity</t>
   </si>
   <si>
-    <t>Vaule of production</t>
-[...4 lines deleted...]
-  <si>
     <t>Area classification</t>
   </si>
   <si>
     <t>Production item</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>00_Japan</t>
   </si>
   <si>
     <t>00_Total</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>051_Metallic ores</t>
   </si>
   <si>
     <t>g</t>
@@ -240,50 +238,56 @@
     <t>05921_Bentonite</t>
   </si>
   <si>
     <t>05931_Diatomaceous earth</t>
   </si>
   <si>
     <t>05941_Talc</t>
   </si>
   <si>
     <t>05999_Miscellaneous minerals, n.e.c.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Condition</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Unit</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Hierarchy</t>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>10 thousand yen</t>
+  </si>
+  <si>
+    <t>Value of production</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="\(@\)"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -355,99 +359,99 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -678,1098 +682,1397 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="5" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="T1" sqref="T1"/>
       <selection pane="bottomLeft" activeCell="A15" sqref="A15"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.6328125" defaultRowHeight="12" outlineLevelRow="1"/>
+  <sheetFormatPr defaultColWidth="13.625" defaultRowHeight="12" outlineLevelRow="1"/>
   <cols>
-    <col min="1" max="1" width="13.6328125" style="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="13.6328125" style="1"/>
+    <col min="1" max="1" width="13.625" style="1"/>
+    <col min="2" max="2" width="22.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="2.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="13.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1"/>
     <row r="4" spans="1:7" s="2" customFormat="1" outlineLevel="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="2" customFormat="1" outlineLevel="1">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="24">
       <c r="F6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" s="2" customFormat="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="24">
       <c r="F7" s="9"/>
       <c r="G7" s="9" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="2" customFormat="1">
       <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="4" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>9</v>
       </c>
       <c r="G8" s="4"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G9" s="8">
         <v>50684571</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G10" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F11" s="8">
         <v>7644018</v>
       </c>
       <c r="G11" s="8">
         <v>4451257</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G12" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G14" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G15" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G16" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F17" s="8">
         <v>1007451</v>
       </c>
       <c r="G17" s="8">
         <v>1086285</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G18" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G19" s="8">
         <v>11809553</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F20" s="8">
         <v>379958</v>
       </c>
       <c r="G20" s="8">
         <v>1575027</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B21" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F21" s="8">
         <v>2667697</v>
       </c>
       <c r="G21" s="8">
         <v>10231319</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G22" s="8">
         <v>3207</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G23" s="8">
         <v>20555800</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F24" s="8">
         <v>14693635</v>
       </c>
       <c r="G24" s="8">
         <v>2096791</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="6" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F25" s="8">
         <v>873044</v>
       </c>
       <c r="G25" s="8">
         <v>187573</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F26" s="8">
         <v>9546889</v>
       </c>
       <c r="G26" s="8">
         <v>1605464</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F28" s="8">
         <v>1851799</v>
       </c>
       <c r="G28" s="8">
         <v>208113</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F29" s="8">
         <v>14352780</v>
       </c>
       <c r="G29" s="8">
         <v>1989232</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F30" s="8">
         <v>1585637</v>
       </c>
       <c r="G30" s="8">
         <v>334709</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G31" s="8">
         <v>11455365</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G33" s="8">
         <v>12092884</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F34" s="8">
         <v>122940</v>
       </c>
       <c r="G34" s="8">
         <v>11466</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F35" s="8">
         <v>114101</v>
       </c>
       <c r="G35" s="8">
         <v>39276</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G36" s="8">
         <v>28837</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G37" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G38" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F39" s="8">
         <v>294398</v>
       </c>
       <c r="G39" s="8">
         <v>81294</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F40" s="8">
         <v>4346384</v>
       </c>
       <c r="G40" s="8">
         <v>774733</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F41" s="8">
         <v>34253</v>
       </c>
       <c r="G41" s="8">
         <v>13638</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F42" s="8">
         <v>537890</v>
       </c>
       <c r="G42" s="8">
         <v>52439</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F43" s="8">
         <v>164964347</v>
       </c>
       <c r="G43" s="8">
         <v>10896208</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F44" s="8">
         <v>22306</v>
       </c>
       <c r="G44" s="8">
         <v>26824</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F45" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G45" s="8">
         <v>58793</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F46" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G46" s="8">
         <v>666150</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F47" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G47" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F48" s="8">
         <v>253332</v>
       </c>
       <c r="G48" s="8">
         <v>190713</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E49" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F49" s="8">
         <v>52825</v>
       </c>
       <c r="G49" s="8">
         <v>25705</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E50" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F50" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="F50" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G51" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A8:G51" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c96ccf7a-ba53-4ad7-939e-a3cc958da51a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010037E598B870C41F4688D0A3D25A9AFA44" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="3c7c2c566a41daf001d4fce5ef90d4cc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c96ccf7a-ba53-4ad7-939e-a3cc958da51a" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5fdb7f500428d69ca4c0fd06860e2c" ns2:_="" ns3:_="">
+    <xsd:import namespace="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
+    <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c96ccf7a-ba53-4ad7-939e-a3cc958da51a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A34606A6-5CB6-4B3F-9C9C-24B31672739D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8C7E75-1EDE-4F30-A199-6C298BCE4D41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50CCCCFA-CE62-4177-91D3-9F255ACC88FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>c_003e</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Statistics Bureau, Ministry of Internal Affairs and Communications</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010037E598B870C41F4688D0A3D25A9AFA44</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>