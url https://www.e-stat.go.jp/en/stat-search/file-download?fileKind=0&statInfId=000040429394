--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F64D3100-569B-4FEC-ADFF-2C2255DE7C95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9D21BA4E-A39C-4F85-8AFE-2E1DFCE24748}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="1950" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-002" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-002" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="32">
   <si>
     <t>大学数</t>
@@ -661,607 +661,607 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="11.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9" style="1"/>
-    <col min="10" max="10" width="10.90625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.875" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A2" s="1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.15">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.15">
       <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1">
         <v>21</v>
       </c>
       <c r="C6" s="1">
         <v>38980</v>
       </c>
       <c r="D6" s="1">
         <v>57567</v>
       </c>
       <c r="E6" s="1">
         <v>326531</v>
       </c>
       <c r="F6" s="1">
         <v>21</v>
       </c>
       <c r="G6" s="1">
         <v>52</v>
       </c>
       <c r="H6" s="1">
         <v>104</v>
       </c>
       <c r="I6" s="1">
         <v>177</v>
       </c>
       <c r="J6" s="1">
         <v>61539098</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1">
         <v>22</v>
       </c>
       <c r="C7" s="1">
         <v>13809</v>
       </c>
       <c r="D7" s="1">
         <v>22410</v>
       </c>
       <c r="E7" s="1">
         <v>155878</v>
       </c>
       <c r="F7" s="1">
         <v>22</v>
       </c>
       <c r="G7" s="1">
         <v>20</v>
       </c>
       <c r="H7" s="1">
         <v>8</v>
       </c>
       <c r="I7" s="1">
         <v>50</v>
       </c>
       <c r="J7" s="1">
         <v>20983888</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1">
         <v>14</v>
       </c>
       <c r="C8" s="1">
         <v>5473</v>
       </c>
       <c r="D8" s="1">
         <v>8013</v>
       </c>
       <c r="E8" s="1">
         <v>60196</v>
       </c>
       <c r="F8" s="1">
         <v>14</v>
       </c>
       <c r="G8" s="1">
         <v>10</v>
       </c>
       <c r="H8" s="1">
         <v>1</v>
       </c>
       <c r="I8" s="1">
         <v>25</v>
       </c>
       <c r="J8" s="1">
         <v>8445874</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1">
         <v>28</v>
       </c>
       <c r="C9" s="1">
         <v>5447</v>
       </c>
       <c r="D9" s="1">
         <v>6946</v>
       </c>
       <c r="E9" s="1">
         <v>66264</v>
       </c>
       <c r="F9" s="1">
         <v>28</v>
       </c>
       <c r="G9" s="1">
         <v>5</v>
       </c>
       <c r="H9" s="1">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>33</v>
       </c>
       <c r="J9" s="1">
         <v>10111966</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1">
         <v>85</v>
       </c>
       <c r="C10" s="1">
         <v>63709</v>
       </c>
       <c r="D10" s="1">
         <v>94936</v>
       </c>
       <c r="E10" s="1">
         <v>608869</v>
       </c>
       <c r="F10" s="1">
         <v>85</v>
       </c>
       <c r="G10" s="1">
         <v>87</v>
       </c>
       <c r="H10" s="1">
         <v>113</v>
       </c>
       <c r="I10" s="1">
         <v>285</v>
       </c>
       <c r="J10" s="1">
         <v>101080826</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1363</v>
       </c>
       <c r="D11" s="1">
         <v>1971</v>
       </c>
       <c r="E11" s="1">
         <v>15284</v>
       </c>
       <c r="F11" s="1">
         <v>1</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
         <v>1</v>
       </c>
       <c r="I11" s="1">
         <v>2</v>
       </c>
       <c r="J11" s="1">
         <v>3124751</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="1">
         <v>12</v>
       </c>
       <c r="C12" s="1">
         <v>4476</v>
       </c>
       <c r="D12" s="1">
         <v>8012</v>
       </c>
       <c r="E12" s="1">
         <v>53762</v>
       </c>
       <c r="F12" s="1">
         <v>12</v>
       </c>
       <c r="G12" s="1">
         <v>20</v>
       </c>
       <c r="H12" s="1">
         <v>12</v>
       </c>
       <c r="I12" s="1">
         <v>44</v>
       </c>
       <c r="J12" s="1">
         <v>8824834</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="1">
         <v>38</v>
       </c>
       <c r="C13" s="1">
         <v>5403</v>
       </c>
       <c r="D13" s="1">
         <v>6457</v>
       </c>
       <c r="E13" s="1">
         <v>63765</v>
       </c>
       <c r="F13" s="1">
         <v>38</v>
       </c>
       <c r="G13" s="1">
         <v>16</v>
       </c>
       <c r="H13" s="1">
         <v>2</v>
       </c>
       <c r="I13" s="1">
         <v>56</v>
       </c>
       <c r="J13" s="1">
         <v>8307547</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="1">
         <v>50</v>
       </c>
       <c r="C14" s="1">
         <v>3775</v>
       </c>
       <c r="D14" s="1">
         <v>4867</v>
       </c>
       <c r="E14" s="1">
         <v>37513</v>
       </c>
       <c r="F14" s="1">
         <v>50</v>
       </c>
       <c r="G14" s="1">
         <v>2</v>
       </c>
       <c r="H14" s="1">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>52</v>
       </c>
       <c r="J14" s="1">
         <v>4852042</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="1">
         <v>101</v>
       </c>
       <c r="C15" s="1">
         <v>15017</v>
       </c>
       <c r="D15" s="1">
         <v>21307</v>
       </c>
       <c r="E15" s="1">
         <v>170324</v>
       </c>
       <c r="F15" s="1">
         <v>101</v>
       </c>
       <c r="G15" s="1">
         <v>38</v>
       </c>
       <c r="H15" s="1">
         <v>15</v>
       </c>
       <c r="I15" s="1">
         <v>154</v>
       </c>
       <c r="J15" s="1">
         <v>25109174</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="1">
         <v>56</v>
       </c>
       <c r="C16" s="1">
         <v>39504</v>
       </c>
       <c r="D16" s="1">
         <v>49101</v>
       </c>
       <c r="E16" s="1">
         <v>1026558</v>
       </c>
       <c r="F16" s="1">
         <v>56</v>
       </c>
       <c r="G16" s="1">
         <v>113</v>
       </c>
       <c r="H16" s="1">
         <v>122</v>
       </c>
       <c r="I16" s="1">
         <v>291</v>
       </c>
       <c r="J16" s="1">
         <v>80316217</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="1">
         <v>82</v>
       </c>
       <c r="C17" s="1">
         <v>20832</v>
       </c>
       <c r="D17" s="1">
         <v>16667</v>
       </c>
       <c r="E17" s="1">
         <v>521853</v>
       </c>
       <c r="F17" s="1">
         <v>82</v>
       </c>
       <c r="G17" s="1">
         <v>64</v>
       </c>
       <c r="H17" s="1">
         <v>19</v>
       </c>
       <c r="I17" s="1">
         <v>165</v>
       </c>
       <c r="J17" s="1">
         <v>45126769</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="1">
         <v>280</v>
       </c>
       <c r="C18" s="1">
         <v>41514</v>
       </c>
       <c r="D18" s="1">
         <v>64551</v>
       </c>
       <c r="E18" s="1">
         <v>623913</v>
       </c>
       <c r="F18" s="1">
         <v>280</v>
       </c>
       <c r="G18" s="1">
         <v>104</v>
       </c>
       <c r="H18" s="1">
         <v>16</v>
       </c>
       <c r="I18" s="1">
         <v>400</v>
       </c>
       <c r="J18" s="1">
         <v>63251260</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="1">
         <v>213</v>
       </c>
       <c r="C19" s="1">
         <v>15987</v>
       </c>
       <c r="D19" s="1">
         <v>30385</v>
       </c>
       <c r="E19" s="1">
         <v>294083</v>
       </c>
       <c r="F19" s="1">
         <v>213</v>
       </c>
       <c r="G19" s="1">
         <v>16</v>
       </c>
       <c r="H19" s="1">
         <v>10</v>
       </c>
       <c r="I19" s="1">
         <v>239</v>
       </c>
       <c r="J19" s="1">
         <v>21088447</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="1">
         <v>631</v>
       </c>
       <c r="C20" s="1">
         <v>117837</v>
       </c>
       <c r="D20" s="1">
         <v>160704</v>
       </c>
       <c r="E20" s="1">
         <v>2466407</v>
       </c>
       <c r="F20" s="1">
         <v>631</v>
       </c>
       <c r="G20" s="1">
         <v>297</v>
       </c>
       <c r="H20" s="1">
         <v>167</v>
       </c>
       <c r="I20" s="1">
         <v>1095</v>
       </c>
       <c r="J20" s="1">
         <v>209782693</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="1">
         <v>817</v>
       </c>
       <c r="C21" s="1">
         <v>196563</v>
       </c>
       <c r="D21" s="1">
         <v>276947</v>
       </c>
       <c r="E21" s="1">
         <v>3245600</v>
       </c>
       <c r="F21" s="1">
         <v>817</v>
       </c>
       <c r="G21" s="1">
         <v>422</v>
       </c>
       <c r="H21" s="1">
         <v>295</v>
       </c>
       <c r="I21" s="1">
@@ -1276,51 +1276,51 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L【機密性○（取扱制限）】</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-002</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-002</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>文部科学省</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>