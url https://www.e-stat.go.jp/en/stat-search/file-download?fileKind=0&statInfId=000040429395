--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,112 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{394E0644-C05C-4C6F-8834-9D3B3C88308A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5BEB0710-36CD-4A14-A449-79C4BF9E6777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="2325" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-003" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-003" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="38">
   <si>
-    <t>〔個別事項〕1.図書館・室の職員数　(1)専任職員・臨時職員（2024年5月1日現在）</t>
-[...26 lines deleted...]
-  <si>
     <t>図書館・室職員総数_専任</t>
   </si>
   <si>
     <t>図書館・室職員総数_臨時</t>
   </si>
   <si>
     <t>図書館・室職員総数_計</t>
   </si>
   <si>
     <t>管理職_専任</t>
   </si>
   <si>
     <t>管理職_臨時</t>
   </si>
   <si>
     <t>管理職_計</t>
   </si>
   <si>
     <t>一般_庶務・会計_専任</t>
   </si>
   <si>
     <t>一般_庶務・会計_臨時</t>
   </si>
   <si>
     <t>一般_庶務・会計_計</t>
@@ -323,50 +295,78 @@
       <t>コウセイヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>総計</t>
     <rPh sb="0" eb="2">
       <t>ソウケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>総平均</t>
     <rPh sb="0" eb="3">
       <t>ソウヘイキン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>全体構成比(%)</t>
     <rPh sb="0" eb="2">
       <t>ゼンタイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>コウセイヒ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>〔個別事項〕1.図書館・室の職員数　(1)専任職員・臨時職員（2025年5月1日現在）</t>
+    <rPh sb="21" eb="23">
+      <t>センニン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>リンジ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -680,1157 +680,1157 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="19.08203125" customWidth="1"/>
+    <col min="1" max="1" width="19.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="B3" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>2</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>3</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>4</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>6</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>7</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>8</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>9</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>10</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>11</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>12</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>13</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>14</v>
       </c>
-      <c r="P3" t="s">
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" t="s">
+        <v>15</v>
+      </c>
+      <c r="O4" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A5" t="s">
         <v>16</v>
-      </c>
-[...45 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B5">
         <v>985</v>
       </c>
       <c r="C5">
         <v>1114</v>
       </c>
       <c r="D5">
         <v>2099</v>
       </c>
       <c r="E5">
         <v>118</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>118</v>
       </c>
       <c r="H5">
         <v>62</v>
       </c>
       <c r="I5">
         <v>41</v>
       </c>
       <c r="J5">
         <v>103</v>
       </c>
       <c r="K5">
         <v>782</v>
       </c>
       <c r="L5">
         <v>1038</v>
       </c>
       <c r="M5">
         <v>1820</v>
       </c>
       <c r="N5">
         <v>23</v>
       </c>
       <c r="O5">
         <v>35</v>
       </c>
       <c r="P5">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B6">
         <v>254</v>
       </c>
       <c r="C6">
         <v>445</v>
       </c>
       <c r="D6">
         <v>699</v>
       </c>
       <c r="E6">
         <v>44</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>44</v>
       </c>
       <c r="H6">
         <v>33</v>
       </c>
       <c r="I6">
         <v>30</v>
       </c>
       <c r="J6">
         <v>63</v>
       </c>
       <c r="K6">
         <v>176</v>
       </c>
       <c r="L6">
         <v>401</v>
       </c>
       <c r="M6">
         <v>577</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="O6">
         <v>14</v>
       </c>
       <c r="P6">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7">
         <v>119</v>
       </c>
       <c r="C7">
         <v>188</v>
       </c>
       <c r="D7">
         <v>307</v>
       </c>
       <c r="E7">
         <v>23</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>23</v>
       </c>
       <c r="H7">
         <v>16</v>
       </c>
       <c r="I7">
         <v>14</v>
       </c>
       <c r="J7">
         <v>30</v>
       </c>
       <c r="K7">
         <v>76</v>
       </c>
       <c r="L7">
         <v>171</v>
       </c>
       <c r="M7">
         <v>247</v>
       </c>
       <c r="N7">
         <v>4</v>
       </c>
       <c r="O7">
         <v>3</v>
       </c>
       <c r="P7">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>169</v>
       </c>
       <c r="C8">
         <v>199</v>
       </c>
       <c r="D8">
         <v>368</v>
       </c>
       <c r="E8">
         <v>37</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>37</v>
       </c>
       <c r="H8">
         <v>18</v>
       </c>
       <c r="I8">
         <v>15</v>
       </c>
       <c r="J8">
         <v>33</v>
       </c>
       <c r="K8">
         <v>110</v>
       </c>
       <c r="L8">
         <v>179</v>
       </c>
       <c r="M8">
         <v>289</v>
       </c>
       <c r="N8">
         <v>4</v>
       </c>
       <c r="O8">
         <v>5</v>
       </c>
       <c r="P8">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B9">
         <v>1527</v>
       </c>
       <c r="C9">
         <v>1946</v>
       </c>
       <c r="D9">
         <v>3473</v>
       </c>
       <c r="E9">
         <v>222</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>222</v>
       </c>
       <c r="H9">
         <v>129</v>
       </c>
       <c r="I9">
         <v>100</v>
       </c>
       <c r="J9">
         <v>229</v>
       </c>
       <c r="K9">
         <v>1144</v>
       </c>
       <c r="L9">
         <v>1789</v>
       </c>
       <c r="M9">
         <v>2933</v>
       </c>
       <c r="N9">
         <v>32</v>
       </c>
       <c r="O9">
         <v>57</v>
       </c>
       <c r="P9">
         <v>89</v>
       </c>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B10" s="1">
         <v>43.967751223725884</v>
       </c>
       <c r="C10" s="1">
         <v>56.032248776274116</v>
       </c>
       <c r="D10" s="1">
         <v>100</v>
       </c>
       <c r="E10" s="1">
         <v>6.3921681543334286</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>6.3921681543334286</v>
       </c>
       <c r="H10" s="1">
         <v>3.7143679815721282</v>
       </c>
       <c r="I10" s="1">
         <v>2.8793550244745179</v>
       </c>
       <c r="J10" s="1">
         <v>6.5937230060466447</v>
       </c>
       <c r="K10" s="1">
         <v>32.939821479988481</v>
       </c>
       <c r="L10" s="1">
         <v>51.511661387849117</v>
       </c>
       <c r="M10" s="1">
         <v>84.451482867837598</v>
       </c>
       <c r="N10" s="1">
         <v>0.92139360783184565</v>
       </c>
       <c r="O10" s="1">
         <v>1.6412323639504751</v>
       </c>
       <c r="P10" s="1">
         <v>2.562625971782321</v>
       </c>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B11">
         <v>15</v>
       </c>
       <c r="C11">
         <v>45</v>
       </c>
       <c r="D11">
         <v>60</v>
       </c>
       <c r="E11">
         <v>5</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>5</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11">
         <v>6</v>
       </c>
       <c r="K11">
         <v>7</v>
       </c>
       <c r="L11">
         <v>41</v>
       </c>
       <c r="M11">
         <v>48</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B12">
         <v>88</v>
       </c>
       <c r="C12">
         <v>97</v>
       </c>
       <c r="D12">
         <v>185</v>
       </c>
       <c r="E12">
         <v>16</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>16</v>
       </c>
       <c r="H12">
         <v>10</v>
       </c>
       <c r="I12">
         <v>11</v>
       </c>
       <c r="J12">
         <v>21</v>
       </c>
       <c r="K12">
         <v>59</v>
       </c>
       <c r="L12">
         <v>81</v>
       </c>
       <c r="M12">
         <v>140</v>
       </c>
       <c r="N12">
         <v>3</v>
       </c>
       <c r="O12">
         <v>5</v>
       </c>
       <c r="P12">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>101</v>
       </c>
       <c r="C13">
         <v>169</v>
       </c>
       <c r="D13">
         <v>270</v>
       </c>
       <c r="E13">
         <v>21</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>21</v>
       </c>
       <c r="H13">
         <v>16</v>
       </c>
       <c r="I13">
         <v>13</v>
       </c>
       <c r="J13">
         <v>29</v>
       </c>
       <c r="K13">
         <v>62</v>
       </c>
       <c r="L13">
         <v>141</v>
       </c>
       <c r="M13">
         <v>203</v>
       </c>
       <c r="N13">
         <v>2</v>
       </c>
       <c r="O13">
         <v>15</v>
       </c>
       <c r="P13">
         <v>17</v>
       </c>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14">
         <v>69</v>
       </c>
       <c r="C14">
         <v>138</v>
       </c>
       <c r="D14">
         <v>207</v>
       </c>
       <c r="E14">
         <v>12</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>13</v>
       </c>
       <c r="H14">
         <v>11</v>
       </c>
       <c r="I14">
         <v>13</v>
       </c>
       <c r="J14">
         <v>24</v>
       </c>
       <c r="K14">
         <v>44</v>
       </c>
       <c r="L14">
         <v>120</v>
       </c>
       <c r="M14">
         <v>164</v>
       </c>
       <c r="N14">
         <v>2</v>
       </c>
       <c r="O14">
         <v>4</v>
       </c>
       <c r="P14">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B15">
         <v>273</v>
       </c>
       <c r="C15">
         <v>449</v>
       </c>
       <c r="D15">
         <v>722</v>
       </c>
       <c r="E15">
         <v>54</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>55</v>
       </c>
       <c r="H15">
         <v>40</v>
       </c>
       <c r="I15">
         <v>40</v>
       </c>
       <c r="J15">
         <v>80</v>
       </c>
       <c r="K15">
         <v>172</v>
       </c>
       <c r="L15">
         <v>383</v>
       </c>
       <c r="M15">
         <v>555</v>
       </c>
       <c r="N15">
         <v>7</v>
       </c>
       <c r="O15">
         <v>25</v>
       </c>
       <c r="P15">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B16" s="1">
         <v>37.81163434903047</v>
       </c>
       <c r="C16" s="1">
         <v>62.188365650969523</v>
       </c>
       <c r="D16" s="1">
         <v>100</v>
       </c>
       <c r="E16" s="1">
         <v>7.4792243767313016</v>
       </c>
       <c r="F16" s="1">
         <v>0.13850415512465375</v>
       </c>
       <c r="G16" s="1">
         <v>7.6177285318559553</v>
       </c>
       <c r="H16" s="1">
         <v>5.5401662049861491</v>
       </c>
       <c r="I16" s="1">
         <v>5.5401662049861491</v>
       </c>
       <c r="J16" s="1">
         <v>11.080332409972298</v>
       </c>
       <c r="K16" s="1">
         <v>23.822714681440445</v>
       </c>
       <c r="L16" s="1">
         <v>53.04709141274239</v>
       </c>
       <c r="M16" s="1">
         <v>76.86980609418282</v>
       </c>
       <c r="N16" s="1">
         <v>0.96952908587257614</v>
       </c>
       <c r="O16" s="1">
         <v>3.4626038781163437</v>
       </c>
       <c r="P16" s="1">
         <v>4.43213296398892</v>
       </c>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B17">
         <v>892</v>
       </c>
       <c r="C17">
         <v>912</v>
       </c>
       <c r="D17">
         <v>1804</v>
       </c>
       <c r="E17">
         <v>252</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17">
         <v>254</v>
       </c>
       <c r="H17">
         <v>83</v>
       </c>
       <c r="I17">
         <v>102</v>
       </c>
       <c r="J17">
         <v>185</v>
       </c>
       <c r="K17">
         <v>486</v>
       </c>
       <c r="L17">
         <v>686</v>
       </c>
       <c r="M17">
         <v>1172</v>
       </c>
       <c r="N17">
         <v>71</v>
       </c>
       <c r="O17">
         <v>122</v>
       </c>
       <c r="P17">
         <v>193</v>
       </c>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B18">
         <v>503</v>
       </c>
       <c r="C18">
         <v>333</v>
       </c>
       <c r="D18">
         <v>836</v>
       </c>
       <c r="E18">
         <v>129</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>129</v>
       </c>
       <c r="H18">
         <v>47</v>
       </c>
       <c r="I18">
         <v>18</v>
       </c>
       <c r="J18">
         <v>65</v>
       </c>
       <c r="K18">
         <v>277</v>
       </c>
       <c r="L18">
         <v>312</v>
       </c>
       <c r="M18">
         <v>589</v>
       </c>
       <c r="N18">
         <v>50</v>
       </c>
       <c r="O18">
         <v>3</v>
       </c>
       <c r="P18">
         <v>53</v>
       </c>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B19">
         <v>817</v>
       </c>
       <c r="C19">
         <v>764</v>
       </c>
       <c r="D19">
         <v>1581</v>
       </c>
       <c r="E19">
         <v>215</v>
       </c>
       <c r="F19">
         <v>7</v>
       </c>
       <c r="G19">
         <v>222</v>
       </c>
       <c r="H19">
         <v>56</v>
       </c>
       <c r="I19">
         <v>29</v>
       </c>
       <c r="J19">
         <v>85</v>
       </c>
       <c r="K19">
         <v>501</v>
       </c>
       <c r="L19">
         <v>616</v>
       </c>
       <c r="M19">
         <v>1117</v>
       </c>
       <c r="N19">
         <v>45</v>
       </c>
       <c r="O19">
         <v>112</v>
       </c>
       <c r="P19">
         <v>157</v>
       </c>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B20">
         <v>448</v>
       </c>
       <c r="C20">
         <v>417</v>
       </c>
       <c r="D20">
         <v>865</v>
       </c>
       <c r="E20">
         <v>99</v>
       </c>
       <c r="F20">
         <v>4</v>
       </c>
       <c r="G20">
         <v>103</v>
       </c>
       <c r="H20">
         <v>25</v>
       </c>
       <c r="I20">
         <v>18</v>
       </c>
       <c r="J20">
         <v>43</v>
       </c>
       <c r="K20">
         <v>300</v>
       </c>
       <c r="L20">
         <v>365</v>
       </c>
       <c r="M20">
         <v>665</v>
       </c>
       <c r="N20">
         <v>24</v>
       </c>
       <c r="O20">
         <v>30</v>
       </c>
       <c r="P20">
         <v>54</v>
       </c>
     </row>
-    <row r="21" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B21">
         <v>2660</v>
       </c>
       <c r="C21">
         <v>2426</v>
       </c>
       <c r="D21">
         <v>5086</v>
       </c>
       <c r="E21">
         <v>695</v>
       </c>
       <c r="F21">
         <v>13</v>
       </c>
       <c r="G21">
         <v>708</v>
       </c>
       <c r="H21">
         <v>211</v>
       </c>
       <c r="I21">
         <v>167</v>
       </c>
       <c r="J21">
         <v>378</v>
       </c>
       <c r="K21">
         <v>1564</v>
       </c>
       <c r="L21">
         <v>1979</v>
       </c>
       <c r="M21">
         <v>3543</v>
       </c>
       <c r="N21">
         <v>190</v>
       </c>
       <c r="O21">
         <v>267</v>
       </c>
       <c r="P21">
         <v>457</v>
       </c>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B22" s="1">
         <v>52.300432559968549</v>
       </c>
       <c r="C22" s="1">
         <v>47.699567440031458</v>
       </c>
       <c r="D22" s="1">
         <v>100</v>
       </c>
       <c r="E22" s="1">
         <v>13.66496264254817</v>
       </c>
       <c r="F22" s="1">
         <v>0.25560361777428231</v>
       </c>
       <c r="G22" s="1">
         <v>13.920566260322452</v>
       </c>
       <c r="H22" s="1">
         <v>4.1486433346441212</v>
       </c>
       <c r="I22" s="1">
         <v>3.2835233975619347</v>
       </c>
       <c r="J22" s="1">
         <v>7.4321667322060554</v>
       </c>
       <c r="K22" s="1">
         <v>30.751081399921354</v>
       </c>
       <c r="L22" s="1">
         <v>38.910735351946521</v>
       </c>
       <c r="M22" s="1">
         <v>69.661816751867875</v>
       </c>
       <c r="N22" s="1">
         <v>3.7357451828548958</v>
       </c>
       <c r="O22" s="1">
         <v>5.2497050727487222</v>
       </c>
       <c r="P22" s="1">
         <v>8.9854502556036184</v>
       </c>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B23">
         <v>4460</v>
       </c>
       <c r="C23">
         <v>4821</v>
       </c>
       <c r="D23">
         <v>9281</v>
       </c>
       <c r="E23">
         <v>971</v>
       </c>
       <c r="F23">
         <v>14</v>
       </c>
       <c r="G23">
         <v>985</v>
       </c>
       <c r="H23">
         <v>380</v>
       </c>
       <c r="I23">
         <v>307</v>
       </c>
       <c r="J23">
         <v>687</v>
       </c>
       <c r="K23">
         <v>2880</v>
       </c>
       <c r="L23">
         <v>4151</v>
       </c>
       <c r="M23">
         <v>7031</v>
       </c>
       <c r="N23">
         <v>229</v>
       </c>
       <c r="O23">
         <v>349</v>
       </c>
       <c r="P23">
         <v>578</v>
       </c>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B24" s="2">
         <v>5.4589963280293761</v>
       </c>
       <c r="C24" s="2">
         <v>5.900856793145655</v>
       </c>
       <c r="D24" s="2">
         <v>11.35985312117503</v>
       </c>
       <c r="E24" s="2">
         <v>1.1884944920440637</v>
       </c>
       <c r="F24" s="2">
         <v>1.7135862913096694E-2</v>
       </c>
       <c r="G24" s="2">
         <v>1.2056303549571603</v>
       </c>
       <c r="H24" s="2">
         <v>0.46511627906976744</v>
       </c>
       <c r="I24" s="2">
         <v>0.37576499388004897</v>
       </c>
       <c r="J24" s="2">
         <v>0.84088127294981641</v>
       </c>
       <c r="K24" s="2">
         <v>3.5250917992656059</v>
       </c>
       <c r="L24" s="2">
         <v>5.0807833537331701</v>
       </c>
       <c r="M24" s="2">
         <v>8.6058751529987756</v>
       </c>
       <c r="N24" s="2">
         <v>0.2802937576499388</v>
       </c>
       <c r="O24" s="2">
         <v>0.42717258261933905</v>
       </c>
       <c r="P24" s="2">
         <v>0.70746634026927779</v>
       </c>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B25" s="1">
         <v>48.055166469130484</v>
       </c>
       <c r="C25" s="1">
         <v>51.944833530869516</v>
       </c>
       <c r="D25" s="1">
         <v>100</v>
       </c>
       <c r="E25" s="1">
         <v>10.462234672987824</v>
       </c>
       <c r="F25" s="1">
         <v>0.15084581402866071</v>
       </c>
       <c r="G25" s="1">
         <v>10.613080487016486</v>
       </c>
       <c r="H25" s="1">
         <v>4.0943863807779337</v>
       </c>
       <c r="I25" s="1">
         <v>3.3078332076284882</v>
       </c>
@@ -1857,51 +1857,51 @@
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-003</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-003</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>文部科学省</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>