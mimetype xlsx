--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{579DE4C0-3E61-48ED-80E4-5E0B052CCCAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A965D710-5AAF-42BF-A168-C4DD57114320}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-007" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-007" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="23">
   <si>
     <t>据置き</t>
@@ -579,401 +579,401 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B3" t="s">
         <v>0</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>1869</v>
       </c>
       <c r="C5">
         <v>416</v>
       </c>
       <c r="D5">
         <v>138</v>
       </c>
       <c r="E5">
         <v>2007</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>671</v>
       </c>
       <c r="C6">
         <v>146</v>
       </c>
       <c r="D6">
         <v>85</v>
       </c>
       <c r="E6">
         <v>756</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
         <v>428</v>
       </c>
       <c r="C7">
         <v>73</v>
       </c>
       <c r="D7">
         <v>59</v>
       </c>
       <c r="E7">
         <v>487</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>475</v>
       </c>
       <c r="C8">
         <v>92</v>
       </c>
       <c r="D8">
         <v>116</v>
       </c>
       <c r="E8">
         <v>591</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>3443</v>
       </c>
       <c r="C9">
         <v>727</v>
       </c>
       <c r="D9">
         <v>398</v>
       </c>
       <c r="E9">
         <v>3841</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>79</v>
       </c>
       <c r="C10">
         <v>34</v>
       </c>
       <c r="D10">
         <v>49</v>
       </c>
       <c r="E10">
         <v>128</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>571</v>
       </c>
       <c r="C11">
         <v>96</v>
       </c>
       <c r="D11">
         <v>165</v>
       </c>
       <c r="E11">
         <v>736</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
         <v>593</v>
       </c>
       <c r="C12">
         <v>173</v>
       </c>
       <c r="D12">
         <v>144</v>
       </c>
       <c r="E12">
         <v>737</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>447</v>
       </c>
       <c r="C13">
         <v>124</v>
       </c>
       <c r="D13">
         <v>146</v>
       </c>
       <c r="E13">
         <v>593</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
         <v>1690</v>
       </c>
       <c r="C14">
         <v>427</v>
       </c>
       <c r="D14">
         <v>504</v>
       </c>
       <c r="E14">
         <v>2194</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
         <v>5451</v>
       </c>
       <c r="C15">
         <v>1317</v>
       </c>
       <c r="D15">
         <v>1914</v>
       </c>
       <c r="E15">
         <v>7365</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
         <v>3605</v>
       </c>
       <c r="C16">
         <v>747</v>
       </c>
       <c r="D16">
         <v>2052</v>
       </c>
       <c r="E16">
         <v>5657</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
         <v>5315</v>
       </c>
       <c r="C17">
         <v>1195</v>
       </c>
       <c r="D17">
         <v>3422</v>
       </c>
       <c r="E17">
         <v>8737</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>2371</v>
       </c>
       <c r="C18">
         <v>504</v>
       </c>
       <c r="D18">
         <v>699</v>
       </c>
       <c r="E18">
         <v>3070</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>16742</v>
       </c>
       <c r="C19">
         <v>3763</v>
       </c>
       <c r="D19">
         <v>8087</v>
       </c>
       <c r="E19">
         <v>24829</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
         <v>21875</v>
       </c>
       <c r="C20">
         <v>4917</v>
       </c>
       <c r="D20">
         <v>8989</v>
       </c>
       <c r="E20">
         <v>30864</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="1">
         <v>26.774785801713588</v>
       </c>
       <c r="C21" s="1">
         <v>6.0183598531211748</v>
       </c>
       <c r="D21" s="1">
         <v>11.002447980416157</v>
       </c>
       <c r="E21" s="1">
         <v>37.777233782129741</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-007</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-007</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>文部科学省</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>