--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAA4116A-EC7F-422C-8456-F99AA3BE8804}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E91B97E-7F19-40AC-9C15-168B016E3E54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-008" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-008" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="59">
   <si>
     <t>冊</t>
   </si>
   <si>
     <t>種</t>
   </si>
   <si>
     <t>タイトル</t>
   </si>
   <si>
     <t>電子情報資源の利用可能種類数_電子書籍_国内</t>
   </si>
   <si>
@@ -997,62 +997,62 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AG29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
-    <col min="2" max="33" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
+    <col min="2" max="33" width="8.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.4">
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>56</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
       <c r="H3" t="s">
         <v>10</v>
       </c>
       <c r="I3" t="s">
         <v>11</v>
       </c>
       <c r="J3" t="s">
@@ -1106,51 +1106,51 @@
       <c r="Z3" t="s">
         <v>50</v>
       </c>
       <c r="AA3" t="s">
         <v>51</v>
       </c>
       <c r="AB3" t="s">
         <v>52</v>
       </c>
       <c r="AC3" t="s">
         <v>53</v>
       </c>
       <c r="AD3" t="s">
         <v>54</v>
       </c>
       <c r="AE3" t="s">
         <v>55</v>
       </c>
       <c r="AF3" t="s">
         <v>6</v>
       </c>
       <c r="AG3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>0</v>
       </c>
       <c r="C4" t="s">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>0</v>
       </c>
       <c r="E4" t="s">
         <v>1</v>
       </c>
       <c r="F4" t="s">
         <v>1</v>
       </c>
       <c r="G4" t="s">
         <v>1</v>
       </c>
       <c r="H4" t="s">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>1</v>
       </c>
       <c r="J4" t="s">
@@ -1204,51 +1204,51 @@
       <c r="Z4" t="s">
         <v>49</v>
       </c>
       <c r="AA4" t="s">
         <v>49</v>
       </c>
       <c r="AB4" t="s">
         <v>49</v>
       </c>
       <c r="AC4" t="s">
         <v>49</v>
       </c>
       <c r="AD4" t="s">
         <v>49</v>
       </c>
       <c r="AE4" t="s">
         <v>49</v>
       </c>
       <c r="AF4" t="s">
         <v>2</v>
       </c>
       <c r="AG4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>61539098</v>
       </c>
       <c r="C5">
         <v>35696574</v>
       </c>
       <c r="D5">
         <v>25842524</v>
       </c>
       <c r="E5">
         <v>1166890</v>
       </c>
       <c r="F5">
         <v>665539</v>
       </c>
       <c r="G5">
         <v>501351</v>
       </c>
       <c r="H5">
         <v>30082</v>
       </c>
       <c r="I5">
@@ -1305,51 +1305,51 @@
       <c r="Z5">
         <v>13823</v>
       </c>
       <c r="AA5">
         <v>102030</v>
       </c>
       <c r="AB5">
         <v>115853</v>
       </c>
       <c r="AC5">
         <v>294</v>
       </c>
       <c r="AD5">
         <v>82</v>
       </c>
       <c r="AE5">
         <v>376</v>
       </c>
       <c r="AF5">
         <v>262336</v>
       </c>
       <c r="AG5">
         <v>202463</v>
       </c>
     </row>
-    <row r="6" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6">
         <v>20983888</v>
       </c>
       <c r="C6">
         <v>14503238</v>
       </c>
       <c r="D6">
         <v>6480650</v>
       </c>
       <c r="E6">
         <v>396686</v>
       </c>
       <c r="F6">
         <v>268846</v>
       </c>
       <c r="G6">
         <v>127840</v>
       </c>
       <c r="H6">
         <v>18376</v>
       </c>
       <c r="I6">
@@ -1406,51 +1406,51 @@
       <c r="Z6">
         <v>4236</v>
       </c>
       <c r="AA6">
         <v>2788</v>
       </c>
       <c r="AB6">
         <v>7024</v>
       </c>
       <c r="AC6">
         <v>141</v>
       </c>
       <c r="AD6">
         <v>150</v>
       </c>
       <c r="AE6">
         <v>291</v>
       </c>
       <c r="AF6">
         <v>26661</v>
       </c>
       <c r="AG6">
         <v>80080</v>
       </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>8445874</v>
       </c>
       <c r="C7">
         <v>5847363</v>
       </c>
       <c r="D7">
         <v>2598511</v>
       </c>
       <c r="E7">
         <v>148101</v>
       </c>
       <c r="F7">
         <v>104331</v>
       </c>
       <c r="G7">
         <v>43770</v>
       </c>
       <c r="H7">
         <v>9396</v>
       </c>
       <c r="I7">
@@ -1507,51 +1507,51 @@
       <c r="Z7">
         <v>1700</v>
       </c>
       <c r="AA7">
         <v>492</v>
       </c>
       <c r="AB7">
         <v>2192</v>
       </c>
       <c r="AC7">
         <v>4451</v>
       </c>
       <c r="AD7">
         <v>61</v>
       </c>
       <c r="AE7">
         <v>4512</v>
       </c>
       <c r="AF7">
         <v>21594</v>
       </c>
       <c r="AG7">
         <v>99629</v>
       </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>10111966</v>
       </c>
       <c r="C8">
         <v>7699903</v>
       </c>
       <c r="D8">
         <v>2412063</v>
       </c>
       <c r="E8">
         <v>165900</v>
       </c>
       <c r="F8">
         <v>121556</v>
       </c>
       <c r="G8">
         <v>44344</v>
       </c>
       <c r="H8">
         <v>10532</v>
       </c>
       <c r="I8">
@@ -1608,51 +1608,51 @@
       <c r="Z8">
         <v>143</v>
       </c>
       <c r="AA8">
         <v>0</v>
       </c>
       <c r="AB8">
         <v>143</v>
       </c>
       <c r="AC8">
         <v>85</v>
       </c>
       <c r="AD8">
         <v>19</v>
       </c>
       <c r="AE8">
         <v>104</v>
       </c>
       <c r="AF8">
         <v>9689</v>
       </c>
       <c r="AG8">
         <v>92846</v>
       </c>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9">
         <v>101080826</v>
       </c>
       <c r="C9">
         <v>63747078</v>
       </c>
       <c r="D9">
         <v>37333748</v>
       </c>
       <c r="E9">
         <v>1877577</v>
       </c>
       <c r="F9">
         <v>1160272</v>
       </c>
       <c r="G9">
         <v>717305</v>
       </c>
       <c r="H9">
         <v>68386</v>
       </c>
       <c r="I9">
@@ -1709,51 +1709,51 @@
       <c r="Z9">
         <v>19902</v>
       </c>
       <c r="AA9">
         <v>105310</v>
       </c>
       <c r="AB9">
         <v>125212</v>
       </c>
       <c r="AC9">
         <v>4971</v>
       </c>
       <c r="AD9">
         <v>312</v>
       </c>
       <c r="AE9">
         <v>5283</v>
       </c>
       <c r="AF9">
         <v>320280</v>
       </c>
       <c r="AG9">
         <v>475018</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="1">
         <v>100</v>
       </c>
       <c r="C10" s="1">
         <v>63.065450217037203</v>
       </c>
       <c r="D10" s="1">
         <v>36.934549782962797</v>
       </c>
       <c r="E10" s="1">
         <v>100</v>
       </c>
       <c r="F10" s="1">
         <v>61.796240580279793</v>
       </c>
       <c r="G10" s="1">
         <v>38.2037594197202</v>
       </c>
       <c r="H10" s="1">
         <v>5.953488857993281</v>
       </c>
       <c r="I10" s="1">
@@ -1810,51 +1810,51 @@
       <c r="Z10" s="1">
         <v>15.894642686004538</v>
       </c>
       <c r="AA10" s="1">
         <v>84.105357313995469</v>
       </c>
       <c r="AB10" s="1">
         <v>100</v>
       </c>
       <c r="AC10" s="1">
         <v>94.094264622373643</v>
       </c>
       <c r="AD10" s="1">
         <v>5.9057353776263488</v>
       </c>
       <c r="AE10" s="1">
         <v>100</v>
       </c>
       <c r="AF10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="AG10" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11">
         <v>3124751</v>
       </c>
       <c r="C11">
         <v>2068593</v>
       </c>
       <c r="D11">
         <v>1056158</v>
       </c>
       <c r="E11">
         <v>44966</v>
       </c>
       <c r="F11">
         <v>27209</v>
       </c>
       <c r="G11">
         <v>17757</v>
       </c>
       <c r="H11">
         <v>1815</v>
       </c>
       <c r="I11">
@@ -1911,51 +1911,51 @@
       <c r="Z11">
         <v>300</v>
       </c>
       <c r="AA11">
         <v>0</v>
       </c>
       <c r="AB11">
         <v>300</v>
       </c>
       <c r="AC11">
         <v>0</v>
       </c>
       <c r="AD11">
         <v>0</v>
       </c>
       <c r="AE11">
         <v>0</v>
       </c>
       <c r="AF11">
         <v>1257</v>
       </c>
       <c r="AG11">
         <v>16202</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
         <v>8824834</v>
       </c>
       <c r="C12">
         <v>6487569</v>
       </c>
       <c r="D12">
         <v>2337265</v>
       </c>
       <c r="E12">
         <v>129727</v>
       </c>
       <c r="F12">
         <v>96217</v>
       </c>
       <c r="G12">
         <v>33510</v>
       </c>
       <c r="H12">
         <v>9914</v>
       </c>
       <c r="I12">
@@ -2012,51 +2012,51 @@
       <c r="Z12">
         <v>172</v>
       </c>
       <c r="AA12">
         <v>0</v>
       </c>
       <c r="AB12">
         <v>172</v>
       </c>
       <c r="AC12">
         <v>0</v>
       </c>
       <c r="AD12">
         <v>0</v>
       </c>
       <c r="AE12">
         <v>0</v>
       </c>
       <c r="AF12">
         <v>18744</v>
       </c>
       <c r="AG12">
         <v>106439</v>
       </c>
     </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>8307547</v>
       </c>
       <c r="C13">
         <v>6864283</v>
       </c>
       <c r="D13">
         <v>1443264</v>
       </c>
       <c r="E13">
         <v>106589</v>
       </c>
       <c r="F13">
         <v>84565</v>
       </c>
       <c r="G13">
         <v>22024</v>
       </c>
       <c r="H13">
         <v>41376</v>
       </c>
       <c r="I13">
@@ -2113,51 +2113,51 @@
       <c r="Z13">
         <v>1223</v>
       </c>
       <c r="AA13">
         <v>220</v>
       </c>
       <c r="AB13">
         <v>1443</v>
       </c>
       <c r="AC13">
         <v>0</v>
       </c>
       <c r="AD13">
         <v>2</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AF13">
         <v>14294</v>
       </c>
       <c r="AG13">
         <v>182114</v>
       </c>
     </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
         <v>4852042</v>
       </c>
       <c r="C14">
         <v>3930902</v>
       </c>
       <c r="D14">
         <v>921140</v>
       </c>
       <c r="E14">
         <v>63735</v>
       </c>
       <c r="F14">
         <v>48538</v>
       </c>
       <c r="G14">
         <v>15197</v>
       </c>
       <c r="H14">
         <v>29846</v>
       </c>
       <c r="I14">
@@ -2214,51 +2214,51 @@
       <c r="Z14">
         <v>421</v>
       </c>
       <c r="AA14">
         <v>0</v>
       </c>
       <c r="AB14">
         <v>421</v>
       </c>
       <c r="AC14">
         <v>63</v>
       </c>
       <c r="AD14">
         <v>0</v>
       </c>
       <c r="AE14">
         <v>63</v>
       </c>
       <c r="AF14">
         <v>3852</v>
       </c>
       <c r="AG14">
         <v>108713</v>
       </c>
     </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15">
         <v>25109174</v>
       </c>
       <c r="C15">
         <v>19351347</v>
       </c>
       <c r="D15">
         <v>5757827</v>
       </c>
       <c r="E15">
         <v>345017</v>
       </c>
       <c r="F15">
         <v>256529</v>
       </c>
       <c r="G15">
         <v>88488</v>
       </c>
       <c r="H15">
         <v>82951</v>
       </c>
       <c r="I15">
@@ -2315,51 +2315,51 @@
       <c r="Z15">
         <v>2116</v>
       </c>
       <c r="AA15">
         <v>220</v>
       </c>
       <c r="AB15">
         <v>2336</v>
       </c>
       <c r="AC15">
         <v>63</v>
       </c>
       <c r="AD15">
         <v>2</v>
       </c>
       <c r="AE15">
         <v>65</v>
       </c>
       <c r="AF15">
         <v>38147</v>
       </c>
       <c r="AG15">
         <v>413468</v>
       </c>
     </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="1">
         <v>100</v>
       </c>
       <c r="C16" s="1">
         <v>77.068831495611917</v>
       </c>
       <c r="D16" s="1">
         <v>22.931168504388076</v>
       </c>
       <c r="E16" s="1">
         <v>100</v>
       </c>
       <c r="F16" s="1">
         <v>74.352568134323818</v>
       </c>
       <c r="G16" s="1">
         <v>25.647431865676186</v>
       </c>
       <c r="H16" s="1">
         <v>13.0619154095676</v>
       </c>
       <c r="I16" s="1">
@@ -2416,51 +2416,51 @@
       <c r="Z16" s="1">
         <v>90.582191780821915</v>
       </c>
       <c r="AA16" s="1">
         <v>9.4178082191780828</v>
       </c>
       <c r="AB16" s="1">
         <v>100</v>
       </c>
       <c r="AC16" s="1">
         <v>96.92307692307692</v>
       </c>
       <c r="AD16" s="1">
         <v>3.0769230769230771</v>
       </c>
       <c r="AE16" s="1">
         <v>100</v>
       </c>
       <c r="AF16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="AG16" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17">
         <v>80316217</v>
       </c>
       <c r="C17">
         <v>54076753</v>
       </c>
       <c r="D17">
         <v>26239464</v>
       </c>
       <c r="E17">
         <v>923525</v>
       </c>
       <c r="F17">
         <v>601868</v>
       </c>
       <c r="G17">
         <v>321657</v>
       </c>
       <c r="H17">
         <v>68794</v>
       </c>
       <c r="I17">
@@ -2517,51 +2517,51 @@
       <c r="Z17">
         <v>37880</v>
       </c>
       <c r="AA17">
         <v>6158</v>
       </c>
       <c r="AB17">
         <v>44038</v>
       </c>
       <c r="AC17">
         <v>1428</v>
       </c>
       <c r="AD17">
         <v>45</v>
       </c>
       <c r="AE17">
         <v>1473</v>
       </c>
       <c r="AF17">
         <v>542357</v>
       </c>
       <c r="AG17">
         <v>1046134</v>
       </c>
     </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18">
         <v>45126769</v>
       </c>
       <c r="C18">
         <v>34115002</v>
       </c>
       <c r="D18">
         <v>11011767</v>
       </c>
       <c r="E18">
         <v>416652</v>
       </c>
       <c r="F18">
         <v>295791</v>
       </c>
       <c r="G18">
         <v>120861</v>
       </c>
       <c r="H18">
         <v>255531</v>
       </c>
       <c r="I18">
@@ -2618,51 +2618,51 @@
       <c r="Z18">
         <v>33311</v>
       </c>
       <c r="AA18">
         <v>13207</v>
       </c>
       <c r="AB18">
         <v>46518</v>
       </c>
       <c r="AC18">
         <v>2339</v>
       </c>
       <c r="AD18">
         <v>282</v>
       </c>
       <c r="AE18">
         <v>2621</v>
       </c>
       <c r="AF18">
         <v>778850</v>
       </c>
       <c r="AG18">
         <v>1037786</v>
       </c>
     </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19">
         <v>63251260</v>
       </c>
       <c r="C19">
         <v>50067467</v>
       </c>
       <c r="D19">
         <v>13183793</v>
       </c>
       <c r="E19">
         <v>578218</v>
       </c>
       <c r="F19">
         <v>436207</v>
       </c>
       <c r="G19">
         <v>142011</v>
       </c>
       <c r="H19">
         <v>148449</v>
       </c>
       <c r="I19">
@@ -2719,51 +2719,51 @@
       <c r="Z19">
         <v>7718</v>
       </c>
       <c r="AA19">
         <v>13569</v>
       </c>
       <c r="AB19">
         <v>21287</v>
       </c>
       <c r="AC19">
         <v>4034</v>
       </c>
       <c r="AD19">
         <v>879</v>
       </c>
       <c r="AE19">
         <v>4913</v>
       </c>
       <c r="AF19">
         <v>200091</v>
       </c>
       <c r="AG19">
         <v>1435374</v>
       </c>
     </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
         <v>21088447</v>
       </c>
       <c r="C20">
         <v>16146281</v>
       </c>
       <c r="D20">
         <v>4942166</v>
       </c>
       <c r="E20">
         <v>168536</v>
       </c>
       <c r="F20">
         <v>124408</v>
       </c>
       <c r="G20">
         <v>44128</v>
       </c>
       <c r="H20">
         <v>86408</v>
       </c>
       <c r="I20">
@@ -2820,51 +2820,51 @@
       <c r="Z20">
         <v>2245</v>
       </c>
       <c r="AA20">
         <v>19711</v>
       </c>
       <c r="AB20">
         <v>21956</v>
       </c>
       <c r="AC20">
         <v>215</v>
       </c>
       <c r="AD20">
         <v>20</v>
       </c>
       <c r="AE20">
         <v>235</v>
       </c>
       <c r="AF20">
         <v>68465</v>
       </c>
       <c r="AG20">
         <v>941558</v>
       </c>
     </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
         <v>209782693</v>
       </c>
       <c r="C21">
         <v>154405503</v>
       </c>
       <c r="D21">
         <v>55377190</v>
       </c>
       <c r="E21">
         <v>2086931</v>
       </c>
       <c r="F21">
         <v>1458274</v>
       </c>
       <c r="G21">
         <v>628657</v>
       </c>
       <c r="H21">
         <v>559182</v>
       </c>
       <c r="I21">
@@ -2921,51 +2921,51 @@
       <c r="Z21">
         <v>81154</v>
       </c>
       <c r="AA21">
         <v>52645</v>
       </c>
       <c r="AB21">
         <v>133799</v>
       </c>
       <c r="AC21">
         <v>8016</v>
       </c>
       <c r="AD21">
         <v>1226</v>
       </c>
       <c r="AE21">
         <v>9242</v>
       </c>
       <c r="AF21">
         <v>1589763</v>
       </c>
       <c r="AG21">
         <v>4460852</v>
       </c>
     </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1">
         <v>100</v>
       </c>
       <c r="C22" s="1">
         <v>73.602593613382581</v>
       </c>
       <c r="D22" s="1">
         <v>26.397406386617412</v>
       </c>
       <c r="E22" s="1">
         <v>100</v>
       </c>
       <c r="F22" s="1">
         <v>69.876483697831887</v>
       </c>
       <c r="G22" s="1">
         <v>30.123516302168113</v>
       </c>
       <c r="H22" s="1">
         <v>9.8374308701199169</v>
       </c>
       <c r="I22" s="1">
@@ -3022,51 +3022,51 @@
       <c r="Z22" s="1">
         <v>60.653667067765824</v>
       </c>
       <c r="AA22" s="1">
         <v>39.346332932234176</v>
       </c>
       <c r="AB22" s="1">
         <v>100</v>
       </c>
       <c r="AC22" s="1">
         <v>86.734473057779709</v>
       </c>
       <c r="AD22" s="1">
         <v>13.265526942220299</v>
       </c>
       <c r="AE22" s="1">
         <v>100</v>
       </c>
       <c r="AF22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="AG22" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
         <v>335972693</v>
       </c>
       <c r="C23">
         <v>237503928</v>
       </c>
       <c r="D23">
         <v>98468765</v>
       </c>
       <c r="E23">
         <v>4309525</v>
       </c>
       <c r="F23">
         <v>2875075</v>
       </c>
       <c r="G23">
         <v>1434450</v>
       </c>
       <c r="H23">
         <v>710519</v>
       </c>
       <c r="I23">
@@ -3123,51 +3123,51 @@
       <c r="Z23">
         <v>103172</v>
       </c>
       <c r="AA23">
         <v>158175</v>
       </c>
       <c r="AB23">
         <v>261347</v>
       </c>
       <c r="AC23">
         <v>13050</v>
       </c>
       <c r="AD23">
         <v>1540</v>
       </c>
       <c r="AE23">
         <v>14590</v>
       </c>
       <c r="AF23">
         <v>1948190</v>
       </c>
       <c r="AG23">
         <v>5349338</v>
       </c>
     </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="2">
         <v>411227.2864137087</v>
       </c>
       <c r="C24" s="2">
         <v>290702.48225214198</v>
       </c>
       <c r="D24" s="2">
         <v>120524.8041615667</v>
       </c>
       <c r="E24" s="2">
         <v>5274.8164014687882</v>
       </c>
       <c r="F24" s="2">
         <v>3519.0636474908201</v>
       </c>
       <c r="G24" s="2">
         <v>1755.7527539779683</v>
       </c>
       <c r="H24" s="2">
         <v>869.6682986536108</v>
       </c>
       <c r="I24" s="2">
@@ -3224,51 +3224,51 @@
       <c r="Z24" s="2">
         <v>126.28151774785802</v>
       </c>
       <c r="AA24" s="2">
         <v>193.6046511627907</v>
       </c>
       <c r="AB24" s="2">
         <v>319.88616891064873</v>
       </c>
       <c r="AC24" s="2">
         <v>15.973072215422278</v>
       </c>
       <c r="AD24" s="2">
         <v>1.8849449204406366</v>
       </c>
       <c r="AE24" s="2">
         <v>17.858017135862912</v>
       </c>
       <c r="AF24" s="2">
         <v>2384.5654834761322</v>
       </c>
       <c r="AG24" s="2">
         <v>6547.5373317013464</v>
       </c>
     </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:33" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="1">
         <v>100</v>
       </c>
       <c r="C25" s="1">
         <v>70.691438009219397</v>
       </c>
       <c r="D25" s="1">
         <v>29.308561990780603</v>
       </c>
       <c r="E25" s="1">
         <v>100</v>
       </c>
       <c r="F25" s="1">
         <v>66.714429084411847</v>
       </c>
       <c r="G25" s="1">
         <v>33.285570915588146</v>
       </c>
       <c r="H25" s="1">
         <v>9.5142327374855693</v>
       </c>
       <c r="I25" s="1">
@@ -3325,78 +3325,78 @@
       <c r="Z25" s="1">
         <v>39.477017145787016</v>
       </c>
       <c r="AA25" s="1">
         <v>60.522982854212984</v>
       </c>
       <c r="AB25" s="1">
         <v>100</v>
       </c>
       <c r="AC25" s="1">
         <v>89.444825222755313</v>
       </c>
       <c r="AD25" s="1">
         <v>10.555174777244689</v>
       </c>
       <c r="AE25" s="1">
         <v>100</v>
       </c>
       <c r="AF25" s="1" t="s">
         <v>57</v>
       </c>
       <c r="AG25" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="29" spans="1:33" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:33" x14ac:dyDescent="0.4">
       <c r="AF29" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-008</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T10:40:21Z</vt:lpwstr>
   </property>