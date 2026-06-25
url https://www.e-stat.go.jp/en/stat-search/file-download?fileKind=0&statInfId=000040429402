--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{707C023B-0782-49F6-AA19-A29406A1D378}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1EB1A398-8042-448F-A640-580E5691970A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-010" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-010" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
   <si>
     <t>購入_和</t>
@@ -628,814 +628,814 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.4">
       <c r="B3" t="s">
         <v>0</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
       <c r="G3" t="s">
         <v>5</v>
       </c>
       <c r="H3" t="s">
         <v>6</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
       <c r="J3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
       <c r="H4" t="s">
         <v>9</v>
       </c>
       <c r="I4" t="s">
         <v>9</v>
       </c>
       <c r="J4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
-        <v>165330</v>
+        <v>20517</v>
       </c>
       <c r="C5">
-        <v>32630</v>
+        <v>12658</v>
       </c>
       <c r="D5">
-        <v>197960</v>
+        <v>33175</v>
       </c>
       <c r="E5">
-        <v>123172</v>
+        <v>44801</v>
       </c>
       <c r="F5">
-        <v>72047</v>
+        <v>5524</v>
       </c>
       <c r="G5">
-        <v>195219</v>
+        <v>50325</v>
       </c>
       <c r="H5">
-        <v>288502</v>
+        <v>65318</v>
       </c>
       <c r="I5">
-        <v>104677</v>
+        <v>18182</v>
       </c>
       <c r="J5">
-        <v>393179</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>83500</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6">
-        <v>65911</v>
+        <v>6839</v>
       </c>
       <c r="C6">
-        <v>4471</v>
+        <v>1386</v>
       </c>
       <c r="D6">
-        <v>70382</v>
+        <v>8225</v>
       </c>
       <c r="E6">
-        <v>29190</v>
+        <v>14578</v>
       </c>
       <c r="F6">
-        <v>7580</v>
+        <v>702</v>
       </c>
       <c r="G6">
-        <v>36770</v>
+        <v>15280</v>
       </c>
       <c r="H6">
-        <v>95101</v>
+        <v>21417</v>
       </c>
       <c r="I6">
-        <v>12051</v>
+        <v>2088</v>
       </c>
       <c r="J6">
-        <v>107152</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>23505</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
-        <v>32594</v>
+        <v>3116</v>
       </c>
       <c r="C7">
-        <v>3093</v>
+        <v>810</v>
       </c>
       <c r="D7">
-        <v>35687</v>
+        <v>3926</v>
       </c>
       <c r="E7">
-        <v>19242</v>
+        <v>8266</v>
       </c>
       <c r="F7">
-        <v>8542</v>
+        <v>620</v>
       </c>
       <c r="G7">
-        <v>27784</v>
+        <v>8886</v>
       </c>
       <c r="H7">
-        <v>51836</v>
+        <v>11382</v>
       </c>
       <c r="I7">
-        <v>11635</v>
+        <v>1430</v>
       </c>
       <c r="J7">
-        <v>63471</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>12812</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
-        <v>54225</v>
+        <v>4625</v>
       </c>
       <c r="C8">
-        <v>2927</v>
+        <v>499</v>
       </c>
       <c r="D8">
-        <v>57152</v>
+        <v>5124</v>
       </c>
       <c r="E8">
-        <v>24873</v>
+        <v>4735</v>
       </c>
       <c r="F8">
-        <v>3261</v>
+        <v>130</v>
       </c>
       <c r="G8">
-        <v>28134</v>
+        <v>4865</v>
       </c>
       <c r="H8">
-        <v>79098</v>
+        <v>9360</v>
       </c>
       <c r="I8">
-        <v>6188</v>
+        <v>629</v>
       </c>
       <c r="J8">
-        <v>85286</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>9989</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
-        <v>318060</v>
+        <v>35097</v>
       </c>
       <c r="C9">
-        <v>43121</v>
+        <v>15353</v>
       </c>
       <c r="D9">
-        <v>361181</v>
+        <v>50450</v>
       </c>
       <c r="E9">
-        <v>196477</v>
+        <v>72380</v>
       </c>
       <c r="F9">
-        <v>91430</v>
+        <v>6976</v>
       </c>
       <c r="G9">
-        <v>287907</v>
+        <v>79356</v>
       </c>
       <c r="H9">
-        <v>514537</v>
+        <v>107477</v>
       </c>
       <c r="I9">
-        <v>134551</v>
+        <v>22329</v>
       </c>
       <c r="J9">
-        <v>649088</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>129806</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
-        <v>49.001059948728063</v>
+        <v>27.038041384835832</v>
       </c>
       <c r="C10" s="1">
-        <v>6.6433210905146911</v>
+        <v>11.827650493813845</v>
       </c>
       <c r="D10" s="1">
-        <v>55.644381039242752</v>
+        <v>38.865691878649677</v>
       </c>
       <c r="E10" s="1">
-        <v>30.269701488858214</v>
+        <v>55.760134354344174</v>
       </c>
       <c r="F10" s="1">
-        <v>14.085917471899034</v>
+        <v>5.3741737670061474</v>
       </c>
       <c r="G10" s="1">
-        <v>44.355618960757248</v>
+        <v>61.134308121350323</v>
       </c>
       <c r="H10" s="1">
-        <v>79.270761437586273</v>
+        <v>82.798175739179996</v>
       </c>
       <c r="I10" s="1">
-        <v>20.729238562413723</v>
+        <v>17.201824260819993</v>
       </c>
       <c r="J10" s="1">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11">
-        <v>11180</v>
+        <v>1267</v>
       </c>
       <c r="C11">
-        <v>700</v>
+        <v>317</v>
       </c>
       <c r="D11">
-        <v>11880</v>
+        <v>1584</v>
       </c>
       <c r="E11">
-        <v>7680</v>
+        <v>4538</v>
       </c>
       <c r="F11">
-        <v>6413</v>
+        <v>331</v>
       </c>
       <c r="G11">
-        <v>14093</v>
+        <v>4869</v>
       </c>
       <c r="H11">
-        <v>18860</v>
+        <v>5805</v>
       </c>
       <c r="I11">
-        <v>7113</v>
+        <v>648</v>
       </c>
       <c r="J11">
-        <v>25973</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>6453</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>41207</v>
+        <v>3783</v>
       </c>
       <c r="C12">
-        <v>3243</v>
+        <v>854</v>
       </c>
       <c r="D12">
-        <v>44450</v>
+        <v>4637</v>
       </c>
       <c r="E12">
-        <v>21715</v>
+        <v>5554</v>
       </c>
       <c r="F12">
-        <v>3883</v>
+        <v>247</v>
       </c>
       <c r="G12">
-        <v>25598</v>
+        <v>5801</v>
       </c>
       <c r="H12">
-        <v>62922</v>
+        <v>9337</v>
       </c>
       <c r="I12">
-        <v>7126</v>
+        <v>1101</v>
       </c>
       <c r="J12">
-        <v>70048</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>10438</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
-        <v>73453</v>
+        <v>5999</v>
       </c>
       <c r="C13">
-        <v>4685</v>
+        <v>1087</v>
       </c>
       <c r="D13">
-        <v>78138</v>
+        <v>7086</v>
       </c>
       <c r="E13">
-        <v>24636</v>
+        <v>8627</v>
       </c>
       <c r="F13">
-        <v>2907</v>
+        <v>171</v>
       </c>
       <c r="G13">
-        <v>27543</v>
+        <v>8798</v>
       </c>
       <c r="H13">
-        <v>98089</v>
+        <v>14626</v>
       </c>
       <c r="I13">
-        <v>7592</v>
+        <v>1258</v>
       </c>
       <c r="J13">
-        <v>105681</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>15884</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>53105</v>
+        <v>3998</v>
       </c>
       <c r="C14">
-        <v>3389</v>
+        <v>624</v>
       </c>
       <c r="D14">
-        <v>56494</v>
+        <v>4622</v>
       </c>
       <c r="E14">
-        <v>12701</v>
+        <v>3947</v>
       </c>
       <c r="F14">
-        <v>1182</v>
+        <v>132</v>
       </c>
       <c r="G14">
-        <v>13883</v>
+        <v>4079</v>
       </c>
       <c r="H14">
-        <v>65806</v>
+        <v>7945</v>
       </c>
       <c r="I14">
-        <v>4571</v>
+        <v>756</v>
       </c>
       <c r="J14">
-        <v>70377</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>8701</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15">
-        <v>178945</v>
+        <v>15047</v>
       </c>
       <c r="C15">
-        <v>12017</v>
+        <v>2882</v>
       </c>
       <c r="D15">
-        <v>190962</v>
+        <v>17929</v>
       </c>
       <c r="E15">
-        <v>66732</v>
+        <v>22666</v>
       </c>
       <c r="F15">
-        <v>14385</v>
+        <v>881</v>
       </c>
       <c r="G15">
-        <v>81117</v>
+        <v>23547</v>
       </c>
       <c r="H15">
-        <v>245677</v>
+        <v>37713</v>
       </c>
       <c r="I15">
-        <v>26402</v>
+        <v>3763</v>
       </c>
       <c r="J15">
-        <v>272079</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>41476</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="1">
-        <v>65.769500769996952</v>
+        <v>36.278811842993534</v>
       </c>
       <c r="C16" s="1">
-        <v>4.4167319050716882</v>
+        <v>6.9485967788600638</v>
       </c>
       <c r="D16" s="1">
-        <v>70.186232675068638</v>
+        <v>43.227408621853606</v>
       </c>
       <c r="E16" s="1">
-        <v>24.52669996581875</v>
+        <v>54.648471405149969</v>
       </c>
       <c r="F16" s="1">
-        <v>5.2870673591126103</v>
+        <v>2.1241199729964317</v>
       </c>
       <c r="G16" s="1">
-        <v>29.813767324931362</v>
+        <v>56.772591378146394</v>
       </c>
       <c r="H16" s="1">
-        <v>90.296200735815702</v>
+        <v>90.92728324814351</v>
       </c>
       <c r="I16" s="1">
-        <v>9.7037992641842994</v>
+        <v>9.0727167518564951</v>
       </c>
       <c r="J16" s="1">
         <v>100</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17">
-        <v>499006</v>
+        <v>53233</v>
       </c>
       <c r="C17">
-        <v>61316</v>
+        <v>19022</v>
       </c>
       <c r="D17">
-        <v>560322</v>
+        <v>72255</v>
       </c>
       <c r="E17">
-        <v>108291</v>
+        <v>46644</v>
       </c>
       <c r="F17">
-        <v>32263</v>
+        <v>2326</v>
       </c>
       <c r="G17">
-        <v>140554</v>
+        <v>48970</v>
       </c>
       <c r="H17">
-        <v>607297</v>
+        <v>99877</v>
       </c>
       <c r="I17">
-        <v>93579</v>
+        <v>21348</v>
       </c>
       <c r="J17">
-        <v>700876</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>121225</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18">
-        <v>370816</v>
+        <v>29472</v>
       </c>
       <c r="C18">
-        <v>29706</v>
+        <v>7691</v>
       </c>
       <c r="D18">
-        <v>400522</v>
+        <v>37163</v>
       </c>
       <c r="E18">
-        <v>75472</v>
+        <v>34651</v>
       </c>
       <c r="F18">
-        <v>18955</v>
+        <v>5340</v>
       </c>
       <c r="G18">
-        <v>94427</v>
+        <v>39991</v>
       </c>
       <c r="H18">
-        <v>446288</v>
+        <v>64123</v>
       </c>
       <c r="I18">
-        <v>48661</v>
+        <v>13031</v>
       </c>
       <c r="J18">
-        <v>494949</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>77154</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19">
-        <v>493712</v>
+        <v>44263</v>
       </c>
       <c r="C19">
-        <v>24731</v>
+        <v>8137</v>
       </c>
       <c r="D19">
-        <v>518443</v>
+        <v>52400</v>
       </c>
       <c r="E19">
-        <v>101947</v>
+        <v>41831</v>
       </c>
       <c r="F19">
-        <v>12917</v>
+        <v>1630</v>
       </c>
       <c r="G19">
-        <v>114864</v>
+        <v>43461</v>
       </c>
       <c r="H19">
-        <v>595659</v>
+        <v>86094</v>
       </c>
       <c r="I19">
-        <v>37648</v>
+        <v>9767</v>
       </c>
       <c r="J19">
-        <v>633307</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>95861</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
-        <v>155894</v>
+        <v>14441</v>
       </c>
       <c r="C20">
-        <v>15418</v>
+        <v>2815</v>
       </c>
       <c r="D20">
-        <v>171312</v>
+        <v>17256</v>
       </c>
       <c r="E20">
-        <v>50733</v>
+        <v>13351</v>
       </c>
       <c r="F20">
-        <v>5448</v>
+        <v>341</v>
       </c>
       <c r="G20">
-        <v>56181</v>
+        <v>13692</v>
       </c>
       <c r="H20">
-        <v>206627</v>
+        <v>27792</v>
       </c>
       <c r="I20">
-        <v>20866</v>
+        <v>3156</v>
       </c>
       <c r="J20">
-        <v>227493</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>30948</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
-        <v>1519428</v>
+        <v>141409</v>
       </c>
       <c r="C21">
-        <v>131171</v>
+        <v>37665</v>
       </c>
       <c r="D21">
-        <v>1650599</v>
+        <v>179074</v>
       </c>
       <c r="E21">
-        <v>336443</v>
+        <v>136477</v>
       </c>
       <c r="F21">
-        <v>69583</v>
+        <v>9637</v>
       </c>
       <c r="G21">
-        <v>406026</v>
+        <v>146114</v>
       </c>
       <c r="H21">
-        <v>1855871</v>
+        <v>277886</v>
       </c>
       <c r="I21">
-        <v>200754</v>
+        <v>47302</v>
       </c>
       <c r="J21">
-        <v>2056625</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>325188</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="1">
-        <v>73.879681517048567</v>
+        <v>43.485306960896466</v>
       </c>
       <c r="C22" s="1">
-        <v>6.3779736218318854</v>
+        <v>11.582530720690801</v>
       </c>
       <c r="D22" s="1">
-        <v>80.257655138880452</v>
+        <v>55.067837681587264</v>
       </c>
       <c r="E22" s="1">
-        <v>16.358986203124051</v>
+        <v>41.968645829489404</v>
       </c>
       <c r="F22" s="1">
-        <v>3.383358657995502</v>
+        <v>2.9635164889233305</v>
       </c>
       <c r="G22" s="1">
-        <v>19.742344861119555</v>
+        <v>44.932162318412736</v>
       </c>
       <c r="H22" s="1">
-        <v>90.238667720172614</v>
+        <v>85.45395279038587</v>
       </c>
       <c r="I22" s="1">
-        <v>9.7613322798273874</v>
+        <v>14.54604720961413</v>
       </c>
       <c r="J22" s="1">
         <v>100</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
-        <v>2016433</v>
+        <v>191553</v>
       </c>
       <c r="C23">
-        <v>186309</v>
+        <v>55900</v>
       </c>
       <c r="D23">
-        <v>2202742</v>
+        <v>247453</v>
       </c>
       <c r="E23">
-        <v>599652</v>
+        <v>231523</v>
       </c>
       <c r="F23">
-        <v>175398</v>
+        <v>17494</v>
       </c>
       <c r="G23">
-        <v>775050</v>
+        <v>249017</v>
       </c>
       <c r="H23">
-        <v>2616085</v>
+        <v>423076</v>
       </c>
       <c r="I23">
-        <v>361707</v>
+        <v>73394</v>
       </c>
       <c r="J23">
-        <v>2977792</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>496470</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="2">
-        <v>2468.094247246022</v>
+        <v>234.45899632802937</v>
       </c>
       <c r="C24" s="2">
-        <v>228.04039167686659</v>
+        <v>68.421052631578945</v>
       </c>
       <c r="D24" s="2">
-        <v>2696.1346389228888</v>
+        <v>302.8800489596083</v>
       </c>
       <c r="E24" s="2">
-        <v>733.96817625458993</v>
+        <v>283.38188494492044</v>
       </c>
       <c r="F24" s="2">
-        <v>214.68543451652386</v>
+        <v>21.412484700122398</v>
       </c>
       <c r="G24" s="2">
-        <v>948.65361077111379</v>
+        <v>304.79436964504282</v>
       </c>
       <c r="H24" s="2">
-        <v>3202.0624235006121</v>
+        <v>517.84088127294979</v>
       </c>
       <c r="I24" s="2">
-        <v>442.72582619339045</v>
+        <v>89.833537331701351</v>
       </c>
       <c r="J24" s="2">
-        <v>3644.7882496940024</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.55000000000000004">
+        <v>607.67441860465112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="1">
-        <v>67.715710163772343</v>
+        <v>38.582995951417004</v>
       </c>
       <c r="C25" s="1">
-        <v>6.2566156400447053</v>
+        <v>11.25949201361613</v>
       </c>
       <c r="D25" s="1">
-        <v>73.972325803817057</v>
+        <v>49.842487965033136</v>
       </c>
       <c r="E25" s="1">
-        <v>20.137470985213206</v>
+        <v>46.633834874211935</v>
       </c>
       <c r="F25" s="1">
-        <v>5.8902032109697382</v>
+        <v>3.5236771607549295</v>
       </c>
       <c r="G25" s="1">
-        <v>26.027674196182943</v>
+        <v>50.157512034966864</v>
       </c>
       <c r="H25" s="1">
-        <v>87.853181148985556</v>
+        <v>85.216830825628946</v>
       </c>
       <c r="I25" s="1">
-        <v>12.146818851014443</v>
+        <v>14.783169174371061</v>
       </c>
       <c r="J25" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-010</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-010</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>文部科学省</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>