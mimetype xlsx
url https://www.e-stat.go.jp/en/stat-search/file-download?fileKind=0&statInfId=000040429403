--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B07FFB5-8533-4DBE-8CF0-5121D7C90E4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{295988B8-FFD7-4817-AFA3-6C4C4814D844}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1560" yWindow="1560" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-011" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-011" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="52">
   <si>
     <t>館</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>図書館・室数</t>
   </si>
   <si>
@@ -711,66 +711,66 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AE21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
@@ -818,51 +818,51 @@
       <c r="X4" t="s">
         <v>49</v>
       </c>
       <c r="Y4" t="s">
         <v>37</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
       <c r="AA4" t="s">
         <v>39</v>
       </c>
       <c r="AB4" t="s">
         <v>40</v>
       </c>
       <c r="AC4" t="s">
         <v>41</v>
       </c>
       <c r="AD4" t="s">
         <v>42</v>
       </c>
       <c r="AE4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>0</v>
       </c>
       <c r="C5" t="s">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>2</v>
       </c>
       <c r="G5" t="s">
         <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>0</v>
       </c>
       <c r="I5" t="s">
         <v>2</v>
       </c>
       <c r="J5" t="s">
@@ -910,51 +910,51 @@
       <c r="X5" t="s">
         <v>2</v>
       </c>
       <c r="Y5" t="s">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>0</v>
       </c>
       <c r="AA5" t="s">
         <v>2</v>
       </c>
       <c r="AB5" t="s">
         <v>20</v>
       </c>
       <c r="AC5" t="s">
         <v>0</v>
       </c>
       <c r="AD5" t="s">
         <v>2</v>
       </c>
       <c r="AE5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6">
         <v>177</v>
       </c>
       <c r="C6">
         <v>50518</v>
       </c>
       <c r="D6" s="2">
         <v>285.4124293785311</v>
       </c>
       <c r="E6" s="2">
         <v>176</v>
       </c>
       <c r="F6" s="1">
         <v>99.435028248587571</v>
       </c>
       <c r="G6">
         <v>34069</v>
       </c>
       <c r="H6">
         <v>131</v>
       </c>
       <c r="I6" s="1">
@@ -1005,51 +1005,51 @@
       <c r="X6" s="1">
         <v>62.146892655367239</v>
       </c>
       <c r="Y6">
         <v>11278</v>
       </c>
       <c r="Z6">
         <v>70</v>
       </c>
       <c r="AA6" s="1">
         <v>39.548022598870055</v>
       </c>
       <c r="AB6">
         <v>6191</v>
       </c>
       <c r="AC6">
         <v>17</v>
       </c>
       <c r="AD6" s="1">
         <v>9.6045197740112993</v>
       </c>
       <c r="AE6">
         <v>2027</v>
       </c>
     </row>
-    <row r="7" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>50</v>
       </c>
       <c r="C7">
         <v>15046</v>
       </c>
       <c r="D7" s="2">
         <v>300.92</v>
       </c>
       <c r="E7" s="2">
         <v>50</v>
       </c>
       <c r="F7" s="1">
         <v>100</v>
       </c>
       <c r="G7">
         <v>9167</v>
       </c>
       <c r="H7">
         <v>45</v>
       </c>
       <c r="I7" s="1">
@@ -1100,51 +1100,51 @@
       <c r="X7" s="1">
         <v>84</v>
       </c>
       <c r="Y7">
         <v>4389</v>
       </c>
       <c r="Z7">
         <v>34</v>
       </c>
       <c r="AA7" s="1">
         <v>68</v>
       </c>
       <c r="AB7">
         <v>2896</v>
       </c>
       <c r="AC7">
         <v>4</v>
       </c>
       <c r="AD7" s="1">
         <v>8</v>
       </c>
       <c r="AE7">
         <v>521</v>
       </c>
     </row>
-    <row r="8" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>25</v>
       </c>
       <c r="C8">
         <v>7203</v>
       </c>
       <c r="D8" s="2">
         <v>288.12</v>
       </c>
       <c r="E8" s="2">
         <v>25</v>
       </c>
       <c r="F8" s="1">
         <v>100</v>
       </c>
       <c r="G8">
         <v>4260</v>
       </c>
       <c r="H8">
         <v>21</v>
       </c>
       <c r="I8" s="1">
@@ -1195,51 +1195,51 @@
       <c r="X8" s="1">
         <v>96</v>
       </c>
       <c r="Y8">
         <v>2467</v>
       </c>
       <c r="Z8">
         <v>16</v>
       </c>
       <c r="AA8" s="1">
         <v>64</v>
       </c>
       <c r="AB8">
         <v>964</v>
       </c>
       <c r="AC8">
         <v>2</v>
       </c>
       <c r="AD8" s="1">
         <v>8</v>
       </c>
       <c r="AE8">
         <v>351</v>
       </c>
     </row>
-    <row r="9" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
       <c r="C9">
         <v>10374</v>
       </c>
       <c r="D9" s="2">
         <v>314.36363636363637</v>
       </c>
       <c r="E9" s="2">
         <v>33</v>
       </c>
       <c r="F9" s="1">
         <v>100</v>
       </c>
       <c r="G9">
         <v>5919</v>
       </c>
       <c r="H9">
         <v>30</v>
       </c>
       <c r="I9" s="1">
@@ -1290,51 +1290,51 @@
       <c r="X9" s="1">
         <v>84.848484848484844</v>
       </c>
       <c r="Y9">
         <v>3593</v>
       </c>
       <c r="Z9">
         <v>21</v>
       </c>
       <c r="AA9" s="1">
         <v>63.636363636363633</v>
       </c>
       <c r="AB9">
         <v>1905</v>
       </c>
       <c r="AC9">
         <v>3</v>
       </c>
       <c r="AD9" s="1">
         <v>9.0909090909090917</v>
       </c>
       <c r="AE9">
         <v>415</v>
       </c>
     </row>
-    <row r="10" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>285</v>
       </c>
       <c r="C10">
         <v>83141</v>
       </c>
       <c r="D10" s="2">
         <v>291.72280701754386</v>
       </c>
       <c r="E10" s="2">
         <v>284</v>
       </c>
       <c r="F10" s="1">
         <v>99.649122807017548</v>
       </c>
       <c r="G10">
         <v>53415</v>
       </c>
       <c r="H10">
         <v>227</v>
       </c>
       <c r="I10" s="1">
@@ -1385,51 +1385,51 @@
       <c r="X10" s="1">
         <v>71.578947368421055</v>
       </c>
       <c r="Y10">
         <v>21727</v>
       </c>
       <c r="Z10">
         <v>141</v>
       </c>
       <c r="AA10" s="1">
         <v>49.473684210526315</v>
       </c>
       <c r="AB10">
         <v>11956</v>
       </c>
       <c r="AC10">
         <v>26</v>
       </c>
       <c r="AD10" s="1">
         <v>9.1228070175438596</v>
       </c>
       <c r="AE10">
         <v>3314</v>
       </c>
     </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11">
         <v>525</v>
       </c>
       <c r="D11" s="2">
         <v>262.5</v>
       </c>
       <c r="E11" s="2">
         <v>2</v>
       </c>
       <c r="F11" s="1">
         <v>100</v>
       </c>
       <c r="G11">
         <v>339</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" s="1">
@@ -1480,51 +1480,51 @@
       <c r="X11" s="1">
         <v>100</v>
       </c>
       <c r="Y11">
         <v>184</v>
       </c>
       <c r="Z11">
         <v>1</v>
       </c>
       <c r="AA11" s="1">
         <v>50</v>
       </c>
       <c r="AB11">
         <v>96</v>
       </c>
       <c r="AC11">
         <v>0</v>
       </c>
       <c r="AD11" s="1">
         <v>0</v>
       </c>
       <c r="AE11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>44</v>
       </c>
       <c r="C12">
         <v>9906</v>
       </c>
       <c r="D12" s="2">
         <v>225.13636363636363</v>
       </c>
       <c r="E12" s="2">
         <v>36</v>
       </c>
       <c r="F12" s="1">
         <v>81.818181818181827</v>
       </c>
       <c r="G12">
         <v>6431</v>
       </c>
       <c r="H12">
         <v>23</v>
       </c>
       <c r="I12" s="1">
@@ -1575,51 +1575,51 @@
       <c r="X12" s="1">
         <v>70.454545454545453</v>
       </c>
       <c r="Y12">
         <v>2697</v>
       </c>
       <c r="Z12">
         <v>13</v>
       </c>
       <c r="AA12" s="1">
         <v>29.545454545454547</v>
       </c>
       <c r="AB12">
         <v>626</v>
       </c>
       <c r="AC12">
         <v>1</v>
       </c>
       <c r="AD12" s="1">
         <v>2.2727272727272729</v>
       </c>
       <c r="AE12">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13">
         <v>56</v>
       </c>
       <c r="C13">
         <v>15088</v>
       </c>
       <c r="D13" s="2">
         <v>269.42857142857144</v>
       </c>
       <c r="E13" s="2">
         <v>56</v>
       </c>
       <c r="F13" s="1">
         <v>100</v>
       </c>
       <c r="G13">
         <v>10009</v>
       </c>
       <c r="H13">
         <v>40</v>
       </c>
       <c r="I13" s="1">
@@ -1670,51 +1670,51 @@
       <c r="X13" s="1">
         <v>89.285714285714292</v>
       </c>
       <c r="Y13">
         <v>4250</v>
       </c>
       <c r="Z13">
         <v>23</v>
       </c>
       <c r="AA13" s="1">
         <v>41.071428571428569</v>
       </c>
       <c r="AB13">
         <v>1585</v>
       </c>
       <c r="AC13">
         <v>0</v>
       </c>
       <c r="AD13" s="1">
         <v>0</v>
       </c>
       <c r="AE13">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14">
         <v>52</v>
       </c>
       <c r="C14">
         <v>14302</v>
       </c>
       <c r="D14" s="2">
         <v>275.03846153846155</v>
       </c>
       <c r="E14" s="2">
         <v>52</v>
       </c>
       <c r="F14" s="1">
         <v>100</v>
       </c>
       <c r="G14">
         <v>9265</v>
       </c>
       <c r="H14">
         <v>27</v>
       </c>
       <c r="I14" s="1">
@@ -1765,51 +1765,51 @@
       <c r="X14" s="1">
         <v>90.384615384615387</v>
       </c>
       <c r="Y14">
         <v>4232</v>
       </c>
       <c r="Z14">
         <v>17</v>
       </c>
       <c r="AA14" s="1">
         <v>32.692307692307693</v>
       </c>
       <c r="AB14">
         <v>1128</v>
       </c>
       <c r="AC14">
         <v>1</v>
       </c>
       <c r="AD14" s="1">
         <v>1.9230769230769231</v>
       </c>
       <c r="AE14">
         <v>175</v>
       </c>
     </row>
-    <row r="15" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>154</v>
       </c>
       <c r="C15">
         <v>39821</v>
       </c>
       <c r="D15" s="2">
         <v>258.5779220779221</v>
       </c>
       <c r="E15" s="2">
         <v>146</v>
       </c>
       <c r="F15" s="1">
         <v>94.805194805194802</v>
       </c>
       <c r="G15">
         <v>26044</v>
       </c>
       <c r="H15">
         <v>91</v>
       </c>
       <c r="I15" s="1">
@@ -1860,51 +1860,51 @@
       <c r="X15" s="1">
         <v>84.415584415584405</v>
       </c>
       <c r="Y15">
         <v>11363</v>
       </c>
       <c r="Z15">
         <v>54</v>
       </c>
       <c r="AA15" s="1">
         <v>35.064935064935064</v>
       </c>
       <c r="AB15">
         <v>3435</v>
       </c>
       <c r="AC15">
         <v>2</v>
       </c>
       <c r="AD15" s="1">
         <v>1.2987012987012987</v>
       </c>
       <c r="AE15">
         <v>186</v>
       </c>
     </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>291</v>
       </c>
       <c r="C16">
         <v>76678</v>
       </c>
       <c r="D16" s="2">
         <v>263.49828178694156</v>
       </c>
       <c r="E16" s="2">
         <v>284</v>
       </c>
       <c r="F16" s="1">
         <v>97.594501718213053</v>
       </c>
       <c r="G16">
         <v>47423</v>
       </c>
       <c r="H16">
         <v>149</v>
       </c>
       <c r="I16" s="1">
@@ -1955,51 +1955,51 @@
       <c r="X16" s="1">
         <v>90.034364261168392</v>
       </c>
       <c r="Y16">
         <v>22803</v>
       </c>
       <c r="Z16">
         <v>127</v>
       </c>
       <c r="AA16" s="1">
         <v>43.642611683848799</v>
       </c>
       <c r="AB16">
         <v>9476</v>
       </c>
       <c r="AC16">
         <v>4</v>
       </c>
       <c r="AD16" s="1">
         <v>1.3745704467353952</v>
       </c>
       <c r="AE16">
         <v>493</v>
       </c>
     </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17">
         <v>165</v>
       </c>
       <c r="C17">
         <v>43803</v>
       </c>
       <c r="D17" s="2">
         <v>265.4727272727273</v>
       </c>
       <c r="E17" s="2">
         <v>160</v>
       </c>
       <c r="F17" s="1">
         <v>96.969696969696969</v>
       </c>
       <c r="G17">
         <v>26458</v>
       </c>
       <c r="H17">
         <v>113</v>
       </c>
       <c r="I17" s="1">
@@ -2050,51 +2050,51 @@
       <c r="X17" s="1">
         <v>95.151515151515156</v>
       </c>
       <c r="Y17">
         <v>13439</v>
       </c>
       <c r="Z17">
         <v>65</v>
       </c>
       <c r="AA17" s="1">
         <v>39.393939393939391</v>
       </c>
       <c r="AB17">
         <v>4318</v>
       </c>
       <c r="AC17">
         <v>0</v>
       </c>
       <c r="AD17" s="1">
         <v>0</v>
       </c>
       <c r="AE17">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18">
         <v>400</v>
       </c>
       <c r="C18">
         <v>101261</v>
       </c>
       <c r="D18" s="2">
         <v>253.1525</v>
       </c>
       <c r="E18" s="2">
         <v>391</v>
       </c>
       <c r="F18" s="1">
         <v>97.75</v>
       </c>
       <c r="G18">
         <v>69090</v>
       </c>
       <c r="H18">
         <v>248</v>
       </c>
       <c r="I18" s="1">
@@ -2145,51 +2145,51 @@
       <c r="X18" s="1">
         <v>86.5</v>
       </c>
       <c r="Y18">
         <v>25113</v>
       </c>
       <c r="Z18">
         <v>133</v>
       </c>
       <c r="AA18" s="1">
         <v>33.25</v>
       </c>
       <c r="AB18">
         <v>5309</v>
       </c>
       <c r="AC18">
         <v>0</v>
       </c>
       <c r="AD18" s="1">
         <v>0</v>
       </c>
       <c r="AE18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19">
         <v>239</v>
       </c>
       <c r="C19">
         <v>59186</v>
       </c>
       <c r="D19" s="2">
         <v>247.64016736401675</v>
       </c>
       <c r="E19" s="2">
         <v>230</v>
       </c>
       <c r="F19" s="1">
         <v>96.23430962343096</v>
       </c>
       <c r="G19">
         <v>41556</v>
       </c>
       <c r="H19">
         <v>125</v>
       </c>
       <c r="I19" s="1">
@@ -2240,51 +2240,51 @@
       <c r="X19" s="1">
         <v>77.405857740585773</v>
       </c>
       <c r="Y19">
         <v>12518</v>
       </c>
       <c r="Z19">
         <v>67</v>
       </c>
       <c r="AA19" s="1">
         <v>28.03347280334728</v>
       </c>
       <c r="AB19">
         <v>3049</v>
       </c>
       <c r="AC19">
         <v>6</v>
       </c>
       <c r="AD19" s="1">
         <v>2.510460251046025</v>
       </c>
       <c r="AE19">
         <v>716</v>
       </c>
     </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20">
         <v>1095</v>
       </c>
       <c r="C20">
         <v>280928</v>
       </c>
       <c r="D20" s="2">
         <v>256.5552511415525</v>
       </c>
       <c r="E20" s="2">
         <v>1065</v>
       </c>
       <c r="F20" s="1">
         <v>97.260273972602747</v>
       </c>
       <c r="G20">
         <v>184527</v>
       </c>
       <c r="H20">
         <v>635</v>
       </c>
       <c r="I20" s="1">
@@ -2335,51 +2335,51 @@
       <c r="X20" s="1">
         <v>86.757990867579906</v>
       </c>
       <c r="Y20">
         <v>73873</v>
       </c>
       <c r="Z20">
         <v>392</v>
       </c>
       <c r="AA20" s="1">
         <v>35.799086757990864</v>
       </c>
       <c r="AB20">
         <v>22152</v>
       </c>
       <c r="AC20">
         <v>10</v>
       </c>
       <c r="AD20" s="1">
         <v>0.91324200913242004</v>
       </c>
       <c r="AE20">
         <v>1209</v>
       </c>
     </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:31" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21">
         <v>1534</v>
       </c>
       <c r="C21">
         <v>403890</v>
       </c>
       <c r="D21" s="2">
         <v>263.29204693611473</v>
       </c>
       <c r="E21" s="2">
         <v>1495</v>
       </c>
       <c r="F21" s="1">
         <v>97.457627118644069</v>
       </c>
       <c r="G21">
         <v>263986</v>
       </c>
       <c r="H21">
         <v>953</v>
       </c>
       <c r="I21" s="1">
@@ -2454,51 +2454,51 @@
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-011</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-011</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T10:24:29Z</vt:lpwstr>
   </property>