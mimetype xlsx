--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEB0DB6F-122E-4F05-BEB2-59A06AED8748}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{481DB1A8-D189-4A97-B494-AB32614DB3AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="1950" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-012" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-012" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
   <si>
     <t>館</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>冊</t>
   </si>
   <si>
     <t>実施館数</t>
   </si>
   <si>
@@ -619,589 +619,589 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>0</v>
       </c>
       <c r="C5" t="s">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>2</v>
       </c>
       <c r="F5" t="s">
         <v>2</v>
       </c>
       <c r="G5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>170</v>
       </c>
       <c r="C6" s="1">
         <v>96.045197740112997</v>
       </c>
       <c r="D6">
         <v>511983</v>
       </c>
       <c r="E6">
         <v>2875062</v>
       </c>
       <c r="F6">
         <v>80748</v>
       </c>
       <c r="G6">
         <v>3467793</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>98</v>
       </c>
       <c r="D7">
         <v>112787</v>
       </c>
       <c r="E7">
         <v>733975</v>
       </c>
       <c r="F7">
         <v>42673</v>
       </c>
       <c r="G7">
         <v>889435</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>25</v>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
       <c r="D8">
         <v>61624</v>
       </c>
       <c r="E8">
         <v>414993</v>
       </c>
       <c r="F8">
         <v>11348</v>
       </c>
       <c r="G8">
         <v>487965</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
       <c r="D9">
         <v>81672</v>
       </c>
       <c r="E9">
         <v>418000</v>
       </c>
       <c r="F9">
         <v>29677</v>
       </c>
       <c r="G9">
         <v>529349</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10">
         <v>277</v>
       </c>
       <c r="C10" s="1">
         <v>97.192982456140356</v>
       </c>
       <c r="D10">
         <v>768066</v>
       </c>
       <c r="E10">
         <v>4442030</v>
       </c>
       <c r="F10">
         <v>164446</v>
       </c>
       <c r="G10">
         <v>5374542</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="1">
         <v>14.290817710606781</v>
       </c>
       <c r="E11" s="1">
         <v>82.649461107569721</v>
       </c>
       <c r="F11" s="1">
         <v>3.0597211818234928</v>
       </c>
       <c r="G11" s="1">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>100</v>
       </c>
       <c r="D12">
         <v>17836</v>
       </c>
       <c r="E12">
         <v>78563</v>
       </c>
       <c r="F12">
         <v>13975</v>
       </c>
       <c r="G12">
         <v>110374</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13">
         <v>35</v>
       </c>
       <c r="C13" s="1">
         <v>79.545454545454547</v>
       </c>
       <c r="D13">
         <v>60553</v>
       </c>
       <c r="E13">
         <v>293151</v>
       </c>
       <c r="F13">
         <v>34148</v>
       </c>
       <c r="G13">
         <v>387852</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
       <c r="D14">
         <v>71041</v>
       </c>
       <c r="E14">
         <v>412897</v>
       </c>
       <c r="F14">
         <v>68661</v>
       </c>
       <c r="G14">
         <v>552599</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>52</v>
       </c>
       <c r="C15" s="1">
         <v>100</v>
       </c>
       <c r="D15">
         <v>64909</v>
       </c>
       <c r="E15">
         <v>266088</v>
       </c>
       <c r="F15">
         <v>32538</v>
       </c>
       <c r="G15">
         <v>363535</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>145</v>
       </c>
       <c r="C16" s="1">
         <v>94.155844155844164</v>
       </c>
       <c r="D16">
         <v>214339</v>
       </c>
       <c r="E16">
         <v>1050699</v>
       </c>
       <c r="F16">
         <v>149322</v>
       </c>
       <c r="G16">
         <v>1414360</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="1">
         <v>15.154486835034927</v>
       </c>
       <c r="E17" s="1">
         <v>74.287946491699429</v>
       </c>
       <c r="F17" s="1">
         <v>10.557566673265645</v>
       </c>
       <c r="G17" s="1">
         <v>100</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18">
         <v>253</v>
       </c>
       <c r="C18" s="1">
         <v>86.941580756013749</v>
       </c>
       <c r="D18">
         <v>765880</v>
       </c>
       <c r="E18">
         <v>4093118</v>
       </c>
       <c r="F18">
         <v>295504</v>
       </c>
       <c r="G18">
         <v>5154502</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19">
         <v>161</v>
       </c>
       <c r="C19" s="1">
         <v>97.575757575757578</v>
       </c>
       <c r="D19">
         <v>403314</v>
       </c>
       <c r="E19">
         <v>1956748</v>
       </c>
       <c r="F19">
         <v>97163</v>
       </c>
       <c r="G19">
         <v>2457225</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20">
         <v>384</v>
       </c>
       <c r="C20" s="1">
         <v>96</v>
       </c>
       <c r="D20">
         <v>553325</v>
       </c>
       <c r="E20">
         <v>2055474</v>
       </c>
       <c r="F20">
         <v>155431</v>
       </c>
       <c r="G20">
         <v>2764230</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21">
         <v>227</v>
       </c>
       <c r="C21" s="1">
         <v>94.979079497907946</v>
       </c>
       <c r="D21">
         <v>241250</v>
       </c>
       <c r="E21">
         <v>819636</v>
       </c>
       <c r="F21">
         <v>71504</v>
       </c>
       <c r="G21">
         <v>1132390</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>19</v>
       </c>
       <c r="B22">
         <v>1025</v>
       </c>
       <c r="C22" s="1">
         <v>93.607305936073061</v>
       </c>
       <c r="D22">
         <v>1963769</v>
       </c>
       <c r="E22">
         <v>8924976</v>
       </c>
       <c r="F22">
         <v>619602</v>
       </c>
       <c r="G22">
         <v>11508347</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>17.063866774263932</v>
       </c>
       <c r="E23" s="1">
         <v>77.552197548440276</v>
       </c>
       <c r="F23" s="1">
         <v>5.383935677295792</v>
       </c>
       <c r="G23" s="1">
         <v>100</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>20</v>
       </c>
       <c r="B24">
         <v>1447</v>
       </c>
       <c r="C24" s="1">
         <v>94.328552803129071</v>
       </c>
       <c r="D24">
         <v>2946174</v>
       </c>
       <c r="E24">
         <v>14417705</v>
       </c>
       <c r="F24">
         <v>933370</v>
       </c>
       <c r="G24">
         <v>18297249</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>16.101732014468404</v>
       </c>
       <c r="E25" s="1">
         <v>78.797118626958621</v>
       </c>
       <c r="F25" s="1">
         <v>5.1011493585729744</v>
       </c>
       <c r="G25" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-012</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-012</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T10:44:46Z</vt:lpwstr>
   </property>