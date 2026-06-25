--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C167F9D-95AE-4282-8248-BFA3DE1F43DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B067E872-CFCA-4B6F-AB9E-1AE7FDB3305D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3120" yWindow="2325" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-015" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-015" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="33">
   <si>
     <t>館</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>国立大学A</t>
     <rPh sb="0" eb="2">
       <t>コクリツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ダイガク</t>
@@ -785,832 +785,832 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>0</v>
       </c>
       <c r="C5" t="s">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>1</v>
       </c>
       <c r="F5" t="s">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>0</v>
       </c>
       <c r="I5" t="s">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>0</v>
       </c>
       <c r="K5" t="s">
         <v>1</v>
       </c>
       <c r="L5" t="s">
         <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>162</v>
       </c>
       <c r="C6" s="1">
         <v>91.525423728813564</v>
       </c>
       <c r="D6">
         <v>151</v>
       </c>
       <c r="E6" s="1">
         <v>85.310734463276845</v>
       </c>
       <c r="F6">
         <v>30</v>
       </c>
       <c r="G6" s="1">
         <v>16.949152542372879</v>
       </c>
       <c r="H6">
         <v>44</v>
       </c>
       <c r="I6" s="1">
         <v>24.858757062146893</v>
       </c>
       <c r="J6">
         <v>18</v>
       </c>
       <c r="K6" s="1">
         <v>10.16949152542373</v>
       </c>
       <c r="L6">
         <v>9</v>
       </c>
       <c r="M6" s="1">
         <v>3.1533314858070387</v>
       </c>
       <c r="N6" s="1"/>
       <c r="P6" s="1"/>
       <c r="R6" s="1"/>
       <c r="T6" s="1"/>
       <c r="V6" s="1"/>
     </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>98</v>
       </c>
       <c r="D7">
         <v>48</v>
       </c>
       <c r="E7" s="1">
         <v>96</v>
       </c>
       <c r="F7">
         <v>11</v>
       </c>
       <c r="G7" s="1">
         <v>22</v>
       </c>
       <c r="H7">
         <v>8</v>
       </c>
       <c r="I7" s="1">
         <v>16</v>
       </c>
       <c r="J7">
         <v>6</v>
       </c>
       <c r="K7" s="1">
         <v>12</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7" s="1">
         <v>0</v>
       </c>
       <c r="N7" s="1"/>
       <c r="P7" s="1"/>
       <c r="R7" s="1"/>
       <c r="T7" s="1"/>
       <c r="V7" s="1"/>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8">
         <v>25</v>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>96</v>
       </c>
       <c r="F8">
         <v>6</v>
       </c>
       <c r="G8" s="1">
         <v>24</v>
       </c>
       <c r="H8">
         <v>9</v>
       </c>
       <c r="I8" s="1">
         <v>36</v>
       </c>
       <c r="J8">
         <v>2</v>
       </c>
       <c r="K8" s="1">
         <v>8</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8" s="1">
         <v>0</v>
       </c>
       <c r="N8" s="1"/>
       <c r="P8" s="1"/>
       <c r="R8" s="1"/>
       <c r="T8" s="1"/>
       <c r="V8" s="1"/>
     </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" s="1">
         <v>93.939393939393938</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9" s="1">
         <v>9.0909090909090917</v>
       </c>
       <c r="H9">
         <v>6</v>
       </c>
       <c r="I9" s="1">
         <v>18.181818181818183</v>
       </c>
       <c r="J9">
         <v>2</v>
       </c>
       <c r="K9" s="1">
         <v>6.0606060606060606</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9" s="1">
         <v>0</v>
       </c>
       <c r="N9" s="1"/>
       <c r="P9" s="1"/>
       <c r="R9" s="1"/>
       <c r="T9" s="1"/>
       <c r="V9" s="1"/>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10">
         <v>269</v>
       </c>
       <c r="C10" s="1">
         <v>94.385964912280713</v>
       </c>
       <c r="D10">
         <v>254</v>
       </c>
       <c r="E10" s="1">
         <v>89.122807017543863</v>
       </c>
       <c r="F10">
         <v>50</v>
       </c>
       <c r="G10" s="1">
         <v>17.543859649122805</v>
       </c>
       <c r="H10">
         <v>67</v>
       </c>
       <c r="I10" s="1">
         <v>23.508771929824562</v>
       </c>
       <c r="J10">
         <v>28</v>
       </c>
       <c r="K10" s="1">
         <v>9.8245614035087723</v>
       </c>
       <c r="L10">
         <v>9</v>
       </c>
       <c r="M10" s="1">
         <v>3.0851204580171037</v>
       </c>
       <c r="N10" s="1"/>
       <c r="P10" s="1"/>
       <c r="R10" s="1"/>
       <c r="T10" s="1"/>
       <c r="V10" s="1"/>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>50</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11" s="1">
         <v>100</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11" s="1">
         <v>50</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11" s="1">
         <v>0</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11" s="1">
         <v>0</v>
       </c>
       <c r="N11" s="1"/>
       <c r="P11" s="1"/>
       <c r="R11" s="1"/>
       <c r="T11" s="1"/>
       <c r="V11" s="1"/>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12">
         <v>33</v>
       </c>
       <c r="C12" s="1">
         <v>75</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" s="1">
         <v>65.909090909090907</v>
       </c>
       <c r="F12">
         <v>4</v>
       </c>
       <c r="G12" s="1">
         <v>9.0909090909090917</v>
       </c>
       <c r="H12">
         <v>6</v>
       </c>
       <c r="I12" s="1">
         <v>13.636363636363635</v>
       </c>
       <c r="J12">
         <v>2</v>
       </c>
       <c r="K12" s="1">
         <v>4.5454545454545459</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12" s="1">
         <v>1.3325257419745611</v>
       </c>
       <c r="N12" s="1"/>
       <c r="P12" s="1"/>
       <c r="R12" s="1"/>
       <c r="T12" s="1"/>
       <c r="V12" s="1"/>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
       <c r="D13">
         <v>47</v>
       </c>
       <c r="E13" s="1">
         <v>83.928571428571431</v>
       </c>
       <c r="F13">
         <v>3</v>
       </c>
       <c r="G13" s="1">
         <v>5.3571428571428568</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13" s="1">
         <v>7.1428571428571423</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" s="1">
         <v>1.7857142857142856</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13" s="1">
         <v>0</v>
       </c>
       <c r="N13" s="1"/>
       <c r="P13" s="1"/>
       <c r="R13" s="1"/>
       <c r="T13" s="1"/>
       <c r="V13" s="1"/>
     </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14">
         <v>50</v>
       </c>
       <c r="C14" s="1">
         <v>96.15384615384616</v>
       </c>
       <c r="D14">
         <v>44</v>
       </c>
       <c r="E14" s="1">
         <v>84.615384615384613</v>
       </c>
       <c r="F14">
         <v>3</v>
       </c>
       <c r="G14" s="1">
         <v>5.7692307692307692</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14" s="1">
         <v>5.7692307692307692</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" s="1">
         <v>1.9230769230769231</v>
       </c>
       <c r="L14">
         <v>2</v>
       </c>
       <c r="M14" s="1">
         <v>0.72717102503146414</v>
       </c>
       <c r="N14" s="1"/>
       <c r="P14" s="1"/>
       <c r="R14" s="1"/>
       <c r="T14" s="1"/>
       <c r="V14" s="1"/>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15">
         <v>140</v>
       </c>
       <c r="C15" s="1">
         <v>90.909090909090907</v>
       </c>
       <c r="D15">
         <v>122</v>
       </c>
       <c r="E15" s="1">
         <v>79.220779220779221</v>
       </c>
       <c r="F15">
         <v>11</v>
       </c>
       <c r="G15" s="1">
         <v>7.1428571428571423</v>
       </c>
       <c r="H15">
         <v>13</v>
       </c>
       <c r="I15" s="1">
         <v>8.4415584415584419</v>
       </c>
       <c r="J15">
         <v>4</v>
       </c>
       <c r="K15" s="1">
         <v>2.5974025974025974</v>
       </c>
       <c r="L15">
         <v>5</v>
       </c>
       <c r="M15" s="1">
         <v>1.9336530976118129</v>
       </c>
       <c r="N15" s="1"/>
       <c r="P15" s="1"/>
       <c r="R15" s="1"/>
       <c r="T15" s="1"/>
       <c r="V15" s="1"/>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16">
         <v>237</v>
       </c>
       <c r="C16" s="1">
         <v>81.44329896907216</v>
       </c>
       <c r="D16">
         <v>213</v>
       </c>
       <c r="E16" s="1">
         <v>73.19587628865979</v>
       </c>
       <c r="F16">
         <v>45</v>
       </c>
       <c r="G16" s="1">
         <v>15.463917525773196</v>
       </c>
       <c r="H16">
         <v>40</v>
       </c>
       <c r="I16" s="1">
         <v>13.745704467353953</v>
       </c>
       <c r="J16">
         <v>22</v>
       </c>
       <c r="K16" s="1">
         <v>7.5601374570446733</v>
       </c>
       <c r="L16">
         <v>38</v>
       </c>
       <c r="M16" s="1">
         <v>14.421346409661181</v>
       </c>
       <c r="N16" s="1"/>
       <c r="P16" s="1"/>
       <c r="R16" s="1"/>
       <c r="T16" s="1"/>
       <c r="V16" s="1"/>
     </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17">
         <v>156</v>
       </c>
       <c r="C17" s="1">
         <v>94.545454545454547</v>
       </c>
       <c r="D17">
         <v>147</v>
       </c>
       <c r="E17" s="1">
         <v>89.090909090909093</v>
       </c>
       <c r="F17">
         <v>17</v>
       </c>
       <c r="G17" s="1">
         <v>10.303030303030303</v>
       </c>
       <c r="H17">
         <v>35</v>
       </c>
       <c r="I17" s="1">
         <v>21.212121212121211</v>
       </c>
       <c r="J17">
         <v>12</v>
       </c>
       <c r="K17" s="1">
         <v>7.2727272727272725</v>
       </c>
       <c r="L17">
         <v>2</v>
       </c>
       <c r="M17" s="1">
         <v>0.75337305663995602</v>
       </c>
       <c r="N17" s="1"/>
       <c r="P17" s="1"/>
       <c r="R17" s="1"/>
       <c r="T17" s="1"/>
       <c r="V17" s="1"/>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18">
         <v>387</v>
       </c>
       <c r="C18" s="1">
         <v>96.75</v>
       </c>
       <c r="D18">
         <v>367</v>
       </c>
       <c r="E18" s="1">
         <v>91.75</v>
       </c>
       <c r="F18">
         <v>61</v>
       </c>
       <c r="G18" s="1">
         <v>15.25</v>
       </c>
       <c r="H18">
         <v>89</v>
       </c>
       <c r="I18" s="1">
         <v>22.25</v>
       </c>
       <c r="J18">
         <v>14</v>
       </c>
       <c r="K18" s="1">
         <v>3.5000000000000004</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18" s="1">
         <v>1.1850564383128748</v>
       </c>
       <c r="N18" s="1"/>
       <c r="P18" s="1"/>
       <c r="R18" s="1"/>
       <c r="T18" s="1"/>
       <c r="V18" s="1"/>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19">
         <v>226</v>
       </c>
       <c r="C19" s="1">
         <v>94.560669456066947</v>
       </c>
       <c r="D19">
         <v>185</v>
       </c>
       <c r="E19" s="1">
         <v>77.405857740585773</v>
       </c>
       <c r="F19">
         <v>15</v>
       </c>
       <c r="G19" s="1">
         <v>6.2761506276150625</v>
       </c>
       <c r="H19">
         <v>39</v>
       </c>
       <c r="I19" s="1">
         <v>16.317991631799163</v>
       </c>
       <c r="J19">
         <v>20</v>
       </c>
       <c r="K19" s="1">
         <v>8.3682008368200833</v>
       </c>
       <c r="L19">
         <v>5</v>
       </c>
       <c r="M19" s="1">
         <v>2.0190585611462168</v>
       </c>
       <c r="N19" s="1"/>
       <c r="P19" s="1"/>
       <c r="R19" s="1"/>
       <c r="T19" s="1"/>
       <c r="V19" s="1"/>
     </row>
-    <row r="20" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20">
         <v>1006</v>
       </c>
       <c r="C20" s="1">
         <v>91.87214611872146</v>
       </c>
       <c r="D20">
         <v>912</v>
       </c>
       <c r="E20" s="1">
         <v>83.287671232876718</v>
       </c>
       <c r="F20">
         <v>138</v>
       </c>
       <c r="G20" s="1">
         <v>12.602739726027398</v>
       </c>
       <c r="H20">
         <v>203</v>
       </c>
       <c r="I20" s="1">
         <v>18.538812785388128</v>
       </c>
       <c r="J20">
         <v>68</v>
       </c>
       <c r="K20" s="1">
         <v>6.2100456621004563</v>
       </c>
       <c r="L20">
         <v>48</v>
       </c>
       <c r="M20" s="1">
         <v>18.709420207312906</v>
       </c>
       <c r="N20" s="1"/>
       <c r="P20" s="1"/>
       <c r="R20" s="1"/>
       <c r="T20" s="1"/>
       <c r="V20" s="1"/>
     </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>17</v>
       </c>
       <c r="B21">
         <v>1415</v>
       </c>
       <c r="C21" s="1">
         <v>92.24250325945242</v>
       </c>
       <c r="D21">
         <v>1288</v>
       </c>
       <c r="E21" s="1">
         <v>83.963494132985659</v>
       </c>
       <c r="F21">
         <v>199</v>
       </c>
       <c r="G21" s="1">
         <v>12.972620599739242</v>
       </c>
       <c r="H21">
         <v>283</v>
       </c>
       <c r="I21" s="1">
@@ -1636,51 +1636,51 @@
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-015</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T10:55:47Z</vt:lpwstr>
   </property>