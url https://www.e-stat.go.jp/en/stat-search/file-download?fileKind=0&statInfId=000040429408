--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D555446-BF5F-40A9-8226-FE05962C4DE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{880DE419-2D8C-41B2-8823-F30191ED58EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3510" yWindow="2325" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-016" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-016" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="42">
   <si>
     <t>※図書館間相互協力の構成比は、「図書・雑誌の貸借」（貸出及び借受）と「文献複写」（受付及び依頼）のそれぞれについて総数を基に算定しています。</t>
   </si>
   <si>
     <t>館</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>冊</t>
   </si>
   <si>
@@ -645,398 +645,398 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AD26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="2" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5" t="s">
         <v>35</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="I5" t="s">
         <v>9</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="K5" t="s">
         <v>10</v>
       </c>
       <c r="L5" t="s">
         <v>11</v>
       </c>
       <c r="M5" t="s">
         <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>12</v>
       </c>
       <c r="O5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:30" x14ac:dyDescent="0.4">
       <c r="B6" t="s">
         <v>1</v>
       </c>
       <c r="C6" t="s">
         <v>2</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
       <c r="F6" t="s">
         <v>3</v>
       </c>
       <c r="G6" t="s">
         <v>3</v>
       </c>
       <c r="H6" t="s">
         <v>3</v>
       </c>
       <c r="I6" t="s">
         <v>3</v>
       </c>
       <c r="J6" t="s">
         <v>4</v>
       </c>
       <c r="K6" t="s">
         <v>4</v>
       </c>
       <c r="L6" t="s">
         <v>4</v>
       </c>
       <c r="M6" t="s">
         <v>4</v>
       </c>
       <c r="N6" t="s">
         <v>4</v>
       </c>
       <c r="O6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
         <v>154</v>
       </c>
       <c r="C7" s="1">
         <v>87.005649717514117</v>
       </c>
       <c r="D7">
         <v>21482</v>
       </c>
       <c r="E7">
         <v>34</v>
       </c>
       <c r="F7">
         <v>21516</v>
       </c>
       <c r="G7">
         <v>20969</v>
       </c>
       <c r="H7">
         <v>228</v>
       </c>
       <c r="I7">
         <v>21197</v>
       </c>
       <c r="J7">
         <v>59789</v>
       </c>
       <c r="K7">
         <v>1175</v>
       </c>
       <c r="L7">
         <v>60964</v>
       </c>
       <c r="M7">
         <v>44595</v>
       </c>
       <c r="N7">
         <v>4333</v>
       </c>
       <c r="O7">
         <v>48928</v>
       </c>
     </row>
-    <row r="8" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>96</v>
       </c>
       <c r="D8">
         <v>9001</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>9001</v>
       </c>
       <c r="G8">
         <v>7825</v>
       </c>
       <c r="H8">
         <v>13</v>
       </c>
       <c r="I8">
         <v>7838</v>
       </c>
       <c r="J8">
         <v>19711</v>
       </c>
       <c r="K8">
         <v>2</v>
       </c>
       <c r="L8">
         <v>19713</v>
       </c>
       <c r="M8">
         <v>23281</v>
       </c>
       <c r="N8">
         <v>24</v>
       </c>
       <c r="O8">
         <v>23305</v>
       </c>
       <c r="R8" s="1"/>
     </row>
-    <row r="9" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9">
         <v>25</v>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
       <c r="D9">
         <v>3907</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9">
         <v>3909</v>
       </c>
       <c r="G9">
         <v>4844</v>
       </c>
       <c r="H9">
         <v>7</v>
       </c>
       <c r="I9">
         <v>4851</v>
       </c>
       <c r="J9">
         <v>8587</v>
       </c>
       <c r="K9">
         <v>1024</v>
       </c>
       <c r="L9">
         <v>9611</v>
       </c>
       <c r="M9">
         <v>9130</v>
       </c>
       <c r="N9">
         <v>649</v>
       </c>
       <c r="O9">
         <v>9779</v>
       </c>
       <c r="R9" s="1"/>
     </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
       <c r="D10">
         <v>3879</v>
       </c>
       <c r="E10">
         <v>10</v>
       </c>
       <c r="F10">
         <v>3889</v>
       </c>
       <c r="G10">
         <v>4279</v>
       </c>
       <c r="H10">
         <v>12</v>
       </c>
       <c r="I10">
         <v>4291</v>
       </c>
       <c r="J10">
         <v>8935</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>8935</v>
       </c>
       <c r="M10">
         <v>12315</v>
       </c>
       <c r="N10">
         <v>54</v>
       </c>
       <c r="O10">
         <v>12369</v>
       </c>
       <c r="R10" s="1"/>
     </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11">
         <v>260</v>
       </c>
       <c r="C11" s="1">
         <v>91.228070175438589</v>
       </c>
       <c r="D11">
         <v>38269</v>
       </c>
       <c r="E11">
         <v>46</v>
       </c>
       <c r="F11">
         <v>38315</v>
       </c>
       <c r="G11">
         <v>37917</v>
       </c>
       <c r="H11">
         <v>260</v>
       </c>
       <c r="I11">
         <v>38177</v>
       </c>
       <c r="J11">
         <v>97022</v>
       </c>
       <c r="K11">
         <v>2201</v>
       </c>
       <c r="L11">
         <v>99223</v>
       </c>
       <c r="M11">
         <v>89321</v>
       </c>
       <c r="N11">
         <v>5060</v>
       </c>
       <c r="O11">
         <v>94381</v>
       </c>
       <c r="R11" s="1"/>
     </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1">
         <v>99.879942581234502</v>
       </c>
       <c r="E12" s="1">
         <v>0.12005741876549654</v>
       </c>
       <c r="F12" s="1">
         <v>100</v>
       </c>
       <c r="G12" s="1">
         <v>99.318961678497516</v>
       </c>
       <c r="H12" s="1">
         <v>0.68103832150247534</v>
       </c>
       <c r="I12" s="1">
@@ -1052,291 +1052,291 @@
         <v>100</v>
       </c>
       <c r="M12" s="1">
         <v>94.638751443616826</v>
       </c>
       <c r="N12" s="1">
         <v>5.3612485563831704</v>
       </c>
       <c r="O12" s="1">
         <v>100</v>
       </c>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
       <c r="AD12" s="1"/>
     </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13" s="1">
         <v>50</v>
       </c>
       <c r="D13">
         <v>1425</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>1425</v>
       </c>
       <c r="G13">
         <v>591</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13">
         <v>594</v>
       </c>
       <c r="J13">
         <v>3079</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>3079</v>
       </c>
       <c r="M13">
         <v>1769</v>
       </c>
       <c r="N13">
         <v>1</v>
       </c>
       <c r="O13">
         <v>1770</v>
       </c>
       <c r="R13" s="1"/>
     </row>
-    <row r="14" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>33</v>
       </c>
       <c r="C14" s="1">
         <v>75</v>
       </c>
       <c r="D14">
         <v>2479</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>2479</v>
       </c>
       <c r="G14">
         <v>2754</v>
       </c>
       <c r="H14">
         <v>5</v>
       </c>
       <c r="I14">
         <v>2759</v>
       </c>
       <c r="J14">
         <v>11315</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>11315</v>
       </c>
       <c r="M14">
         <v>8541</v>
       </c>
       <c r="N14">
         <v>32</v>
       </c>
       <c r="O14">
         <v>8573</v>
       </c>
       <c r="R14" s="1"/>
     </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15">
         <v>53</v>
       </c>
       <c r="C15" s="1">
         <v>94.642857142857139</v>
       </c>
       <c r="D15">
         <v>3194</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>3194</v>
       </c>
       <c r="G15">
         <v>4484</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>4485</v>
       </c>
       <c r="J15">
         <v>10447</v>
       </c>
       <c r="K15">
         <v>2086</v>
       </c>
       <c r="L15">
         <v>12533</v>
       </c>
       <c r="M15">
         <v>13234</v>
       </c>
       <c r="N15">
         <v>1024</v>
       </c>
       <c r="O15">
         <v>14258</v>
       </c>
       <c r="R15" s="1"/>
     </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>50</v>
       </c>
       <c r="C16" s="1">
         <v>96.15384615384616</v>
       </c>
       <c r="D16">
         <v>2352</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>2352</v>
       </c>
       <c r="G16">
         <v>3220</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>3220</v>
       </c>
       <c r="J16">
         <v>10085</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>10085</v>
       </c>
       <c r="M16">
         <v>9956</v>
       </c>
       <c r="N16">
         <v>27</v>
       </c>
       <c r="O16">
         <v>9983</v>
       </c>
       <c r="R16" s="1"/>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17">
         <v>137</v>
       </c>
       <c r="C17" s="1">
         <v>88.961038961038966</v>
       </c>
       <c r="D17">
         <v>9450</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>9450</v>
       </c>
       <c r="G17">
         <v>11049</v>
       </c>
       <c r="H17">
         <v>9</v>
       </c>
       <c r="I17">
         <v>11058</v>
       </c>
       <c r="J17">
         <v>34926</v>
       </c>
       <c r="K17">
         <v>2086</v>
       </c>
       <c r="L17">
         <v>37012</v>
       </c>
       <c r="M17">
         <v>33500</v>
       </c>
       <c r="N17">
         <v>1084</v>
       </c>
       <c r="O17">
         <v>34584</v>
       </c>
       <c r="R17" s="1"/>
     </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="1">
         <v>100</v>
       </c>
       <c r="E18" s="1">
         <v>0</v>
       </c>
       <c r="F18" s="1">
         <v>100</v>
       </c>
       <c r="G18" s="1">
         <v>99.918610960390666</v>
       </c>
       <c r="H18" s="1">
         <v>8.1389039609332609E-2</v>
       </c>
       <c r="I18" s="1">
@@ -1352,291 +1352,291 @@
         <v>100</v>
       </c>
       <c r="M18" s="1">
         <v>96.865602590793429</v>
       </c>
       <c r="N18" s="1">
         <v>3.1343974092065694</v>
       </c>
       <c r="O18" s="1">
         <v>100</v>
       </c>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
     </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19">
         <v>157</v>
       </c>
       <c r="C19" s="1">
         <v>53.951890034364261</v>
       </c>
       <c r="D19">
         <v>12407</v>
       </c>
       <c r="E19">
         <v>291</v>
       </c>
       <c r="F19">
         <v>12698</v>
       </c>
       <c r="G19">
         <v>14324</v>
       </c>
       <c r="H19">
         <v>141</v>
       </c>
       <c r="I19">
         <v>14465</v>
       </c>
       <c r="J19">
         <v>45081</v>
       </c>
       <c r="K19">
         <v>1532</v>
       </c>
       <c r="L19">
         <v>46613</v>
       </c>
       <c r="M19">
         <v>43386</v>
       </c>
       <c r="N19">
         <v>3608</v>
       </c>
       <c r="O19">
         <v>46994</v>
       </c>
       <c r="R19" s="1"/>
     </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>141</v>
       </c>
       <c r="C20" s="1">
         <v>85.454545454545453</v>
       </c>
       <c r="D20">
         <v>8968</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>8969</v>
       </c>
       <c r="G20">
         <v>6831</v>
       </c>
       <c r="H20">
         <v>14</v>
       </c>
       <c r="I20">
         <v>6845</v>
       </c>
       <c r="J20">
         <v>25684</v>
       </c>
       <c r="K20">
         <v>3</v>
       </c>
       <c r="L20">
         <v>25687</v>
       </c>
       <c r="M20">
         <v>28927</v>
       </c>
       <c r="N20">
         <v>175</v>
       </c>
       <c r="O20">
         <v>29102</v>
       </c>
       <c r="R20" s="1"/>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
         <v>339</v>
       </c>
       <c r="C21" s="1">
         <v>84.75</v>
       </c>
       <c r="D21">
         <v>14637</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>14637</v>
       </c>
       <c r="G21">
         <v>10657</v>
       </c>
       <c r="H21">
         <v>3</v>
       </c>
       <c r="I21">
         <v>10660</v>
       </c>
       <c r="J21">
         <v>49461</v>
       </c>
       <c r="K21">
         <v>8</v>
       </c>
       <c r="L21">
         <v>49469</v>
       </c>
       <c r="M21">
         <v>47238</v>
       </c>
       <c r="N21">
         <v>407</v>
       </c>
       <c r="O21">
         <v>47645</v>
       </c>
       <c r="R21" s="1"/>
     </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
         <v>188</v>
       </c>
       <c r="C22" s="1">
         <v>78.661087866108787</v>
       </c>
       <c r="D22">
         <v>5420</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>5420</v>
       </c>
       <c r="G22">
         <v>4728</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22">
         <v>4730</v>
       </c>
       <c r="J22">
         <v>18571</v>
       </c>
       <c r="K22">
         <v>126</v>
       </c>
       <c r="L22">
         <v>18697</v>
       </c>
       <c r="M22">
         <v>17880</v>
       </c>
       <c r="N22">
         <v>343</v>
       </c>
       <c r="O22">
         <v>18223</v>
       </c>
       <c r="R22" s="1"/>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
         <v>825</v>
       </c>
       <c r="C23" s="1">
         <v>75.342465753424662</v>
       </c>
       <c r="D23">
         <v>41432</v>
       </c>
       <c r="E23">
         <v>292</v>
       </c>
       <c r="F23">
         <v>41724</v>
       </c>
       <c r="G23">
         <v>36540</v>
       </c>
       <c r="H23">
         <v>160</v>
       </c>
       <c r="I23">
         <v>36700</v>
       </c>
       <c r="J23">
         <v>138797</v>
       </c>
       <c r="K23">
         <v>1669</v>
       </c>
       <c r="L23">
         <v>140466</v>
       </c>
       <c r="M23">
         <v>137431</v>
       </c>
       <c r="N23">
         <v>4533</v>
       </c>
       <c r="O23">
         <v>141964</v>
       </c>
       <c r="R23" s="1"/>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" t="s">
         <v>39</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="1">
         <v>99.30016297574538</v>
       </c>
       <c r="E24" s="1">
         <v>0.69983702425462557</v>
       </c>
       <c r="F24" s="1">
         <v>100</v>
       </c>
       <c r="G24" s="1">
         <v>99.564032697547688</v>
       </c>
       <c r="H24" s="1">
         <v>0.43596730245231607</v>
       </c>
       <c r="I24" s="1">
@@ -1652,99 +1652,99 @@
         <v>100</v>
       </c>
       <c r="M24" s="1">
         <v>96.806936969936046</v>
       </c>
       <c r="N24" s="1">
         <v>3.1930630300639598</v>
       </c>
       <c r="O24" s="1">
         <v>100</v>
       </c>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
       <c r="AB24" s="1"/>
       <c r="AC24" s="1"/>
       <c r="AD24" s="1"/>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25">
         <v>1222</v>
       </c>
       <c r="C25" s="1">
         <v>79.66101694915254</v>
       </c>
       <c r="D25">
         <v>89151</v>
       </c>
       <c r="E25">
         <v>338</v>
       </c>
       <c r="F25">
         <v>89489</v>
       </c>
       <c r="G25">
         <v>85506</v>
       </c>
       <c r="H25">
         <v>429</v>
       </c>
       <c r="I25">
         <v>85935</v>
       </c>
       <c r="J25">
         <v>270745</v>
       </c>
       <c r="K25">
         <v>5956</v>
       </c>
       <c r="L25">
         <v>276701</v>
       </c>
       <c r="M25">
         <v>260252</v>
       </c>
       <c r="N25">
         <v>10677</v>
       </c>
       <c r="O25">
         <v>270929</v>
       </c>
       <c r="R25" s="1"/>
     </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:30" x14ac:dyDescent="0.4">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26" t="s">
         <v>39</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="1">
         <v>99.622299947479576</v>
       </c>
       <c r="E26" s="1">
         <v>0.37770005252042149</v>
       </c>
       <c r="F26" s="1">
         <v>100</v>
       </c>
       <c r="G26" s="1">
         <v>99.500785477395709</v>
       </c>
       <c r="H26" s="1">
         <v>0.49921452260429394</v>
       </c>
       <c r="I26" s="1">
@@ -1784,51 +1784,51 @@
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-016</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-016</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T11:01:36Z</vt:lpwstr>
   </property>