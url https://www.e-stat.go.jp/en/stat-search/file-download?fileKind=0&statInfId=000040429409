--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5051DFF5-682E-45C0-9730-671EBEBC980F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF09DCE2-DD13-4A64-ACE5-4FC3D9099FC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-017" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-017" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="50">
   <si>
     <t>図書_和</t>
   </si>
   <si>
     <t>図書_洋</t>
   </si>
   <si>
     <t>図書_計</t>
   </si>
   <si>
     <t>雑誌_和</t>
   </si>
   <si>
@@ -675,63 +675,63 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
-    <col min="2" max="23" width="9.08203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
+    <col min="2" max="23" width="9.125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="3" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B3" t="s">
         <v>0</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
       <c r="G3" t="s">
         <v>5</v>
       </c>
       <c r="H3" t="s">
         <v>6</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
       <c r="J3" t="s">
@@ -764,51 +764,51 @@
       <c r="S3" t="s">
         <v>17</v>
       </c>
       <c r="T3" t="s">
         <v>18</v>
       </c>
       <c r="U3" t="s">
         <v>19</v>
       </c>
       <c r="V3" t="s">
         <v>20</v>
       </c>
       <c r="W3" t="s">
         <v>21</v>
       </c>
       <c r="X3" t="s">
         <v>22</v>
       </c>
       <c r="Y3" t="s">
         <v>25</v>
       </c>
       <c r="Z3" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
@@ -841,51 +841,51 @@
       <c r="S4" t="s">
         <v>23</v>
       </c>
       <c r="T4" t="s">
         <v>23</v>
       </c>
       <c r="U4" t="s">
         <v>23</v>
       </c>
       <c r="V4" t="s">
         <v>23</v>
       </c>
       <c r="W4" t="s">
         <v>23</v>
       </c>
       <c r="X4" t="s">
         <v>23</v>
       </c>
       <c r="Y4" t="s">
         <v>24</v>
       </c>
       <c r="Z4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
         <v>943316</v>
       </c>
       <c r="C5">
         <v>610937</v>
       </c>
       <c r="D5">
         <v>1554253</v>
       </c>
       <c r="E5">
         <v>357011</v>
       </c>
       <c r="F5">
         <v>1251297</v>
       </c>
       <c r="G5">
         <v>1608308</v>
       </c>
       <c r="H5">
         <v>17634</v>
       </c>
       <c r="I5">
@@ -921,51 +921,51 @@
       <c r="S5">
         <v>318971</v>
       </c>
       <c r="T5">
         <v>234937</v>
       </c>
       <c r="U5">
         <v>1501139</v>
       </c>
       <c r="V5">
         <v>1736076</v>
       </c>
       <c r="W5">
         <v>166716</v>
       </c>
       <c r="X5">
         <v>16940782</v>
       </c>
       <c r="Y5" s="1">
         <v>59.587153251048477</v>
       </c>
       <c r="Z5" s="1">
         <v>0.95622643027235688</v>
       </c>
     </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6">
         <v>241809</v>
       </c>
       <c r="C6">
         <v>72117</v>
       </c>
       <c r="D6">
         <v>313926</v>
       </c>
       <c r="E6">
         <v>111179</v>
       </c>
       <c r="F6">
         <v>150513</v>
       </c>
       <c r="G6">
         <v>261692</v>
       </c>
       <c r="H6">
         <v>11895</v>
       </c>
       <c r="I6">
@@ -1001,51 +1001,51 @@
       <c r="S6">
         <v>103087</v>
       </c>
       <c r="T6">
         <v>96037</v>
       </c>
       <c r="U6">
         <v>425156</v>
       </c>
       <c r="V6">
         <v>521193</v>
       </c>
       <c r="W6">
         <v>29223</v>
       </c>
       <c r="X6">
         <v>3849253</v>
       </c>
       <c r="Y6" s="1">
         <v>54.770044959993037</v>
       </c>
       <c r="Z6" s="1">
         <v>0.51518625351457337</v>
       </c>
     </row>
-    <row r="7" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
         <v>129638</v>
       </c>
       <c r="C7">
         <v>37078</v>
       </c>
       <c r="D7">
         <v>166716</v>
       </c>
       <c r="E7">
         <v>50306</v>
       </c>
       <c r="F7">
         <v>45253</v>
       </c>
       <c r="G7">
         <v>95559</v>
       </c>
       <c r="H7">
         <v>3563</v>
       </c>
       <c r="I7">
@@ -1081,51 +1081,51 @@
       <c r="S7">
         <v>37706</v>
       </c>
       <c r="T7">
         <v>28844</v>
       </c>
       <c r="U7">
         <v>207210</v>
       </c>
       <c r="V7">
         <v>236054</v>
       </c>
       <c r="W7">
         <v>19172</v>
       </c>
       <c r="X7">
         <v>1474908</v>
       </c>
       <c r="Y7" s="1">
         <v>48.539655093542571</v>
       </c>
       <c r="Z7" s="1">
         <v>0.61740594079349842</v>
       </c>
     </row>
-    <row r="8" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>185228</v>
       </c>
       <c r="C8">
         <v>54553</v>
       </c>
       <c r="D8">
         <v>239781</v>
       </c>
       <c r="E8">
         <v>63162</v>
       </c>
       <c r="F8">
         <v>36439</v>
       </c>
       <c r="G8">
         <v>99601</v>
       </c>
       <c r="H8">
         <v>8384</v>
       </c>
       <c r="I8">
@@ -1161,51 +1161,51 @@
       <c r="S8">
         <v>47079</v>
       </c>
       <c r="T8">
         <v>39114</v>
       </c>
       <c r="U8">
         <v>181830</v>
       </c>
       <c r="V8">
         <v>220944</v>
       </c>
       <c r="W8">
         <v>17685</v>
       </c>
       <c r="X8">
         <v>1746919</v>
       </c>
       <c r="Y8" s="1">
         <v>46.850404576158496</v>
       </c>
       <c r="Z8" s="1">
         <v>0.65861027429524543</v>
       </c>
     </row>
-    <row r="9" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9">
         <v>1499991</v>
       </c>
       <c r="C9">
         <v>774685</v>
       </c>
       <c r="D9">
         <v>2274676</v>
       </c>
       <c r="E9">
         <v>581658</v>
       </c>
       <c r="F9">
         <v>1483502</v>
       </c>
       <c r="G9">
         <v>2065160</v>
       </c>
       <c r="H9">
         <v>41476</v>
       </c>
       <c r="I9">
@@ -1241,51 +1241,51 @@
       <c r="S9">
         <v>506843</v>
       </c>
       <c r="T9">
         <v>398932</v>
       </c>
       <c r="U9">
         <v>2315335</v>
       </c>
       <c r="V9">
         <v>2714267</v>
       </c>
       <c r="W9">
         <v>232796</v>
       </c>
       <c r="X9">
         <v>24011862</v>
       </c>
       <c r="Y9" s="1">
         <v>56.86569735656586</v>
       </c>
       <c r="Z9" s="1">
         <v>0.79432743843758591</v>
       </c>
     </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1">
         <v>6.2468749820401266</v>
       </c>
       <c r="C10" s="1">
         <v>3.2262595878653642</v>
       </c>
       <c r="D10" s="1">
         <v>9.4731345699054899</v>
       </c>
       <c r="E10" s="1">
         <v>2.4223777398021027</v>
       </c>
       <c r="F10" s="1">
         <v>6.1782047556328612</v>
       </c>
       <c r="G10" s="1">
         <v>8.6005824954349652</v>
       </c>
       <c r="H10" s="1">
         <v>0.17273129422449621</v>
       </c>
       <c r="I10" s="1">
@@ -1322,51 +1322,51 @@
         <v>2.1108025691635239</v>
       </c>
       <c r="T10" s="1">
         <v>1.6613955219299525</v>
       </c>
       <c r="U10" s="1">
         <v>9.6424633791415264</v>
       </c>
       <c r="V10" s="1">
         <v>11.303858901071479</v>
       </c>
       <c r="W10" s="1">
         <v>0.96950415590427774</v>
       </c>
       <c r="X10" s="1">
         <v>100</v>
       </c>
       <c r="Y10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Z10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="AB10" s="1"/>
     </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
         <v>34655</v>
       </c>
       <c r="C11">
         <v>5076</v>
       </c>
       <c r="D11">
         <v>39731</v>
       </c>
       <c r="E11">
         <v>17637</v>
       </c>
       <c r="F11">
         <v>21536</v>
       </c>
       <c r="G11">
         <v>39173</v>
       </c>
       <c r="H11">
         <v>1886</v>
       </c>
       <c r="I11">
@@ -1402,51 +1402,51 @@
       <c r="S11">
         <v>11748</v>
       </c>
       <c r="T11">
         <v>13101</v>
       </c>
       <c r="U11">
         <v>52252</v>
       </c>
       <c r="V11">
         <v>65353</v>
       </c>
       <c r="W11">
         <v>5119</v>
       </c>
       <c r="X11">
         <v>576459</v>
       </c>
       <c r="Y11" s="1">
         <v>52.623512013437526</v>
       </c>
       <c r="Z11" s="1">
         <v>1.1600678695014557</v>
       </c>
     </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
         <v>126939</v>
       </c>
       <c r="C12">
         <v>27699</v>
       </c>
       <c r="D12">
         <v>154638</v>
       </c>
       <c r="E12">
         <v>57416</v>
       </c>
       <c r="F12">
         <v>78680</v>
       </c>
       <c r="G12">
         <v>136096</v>
       </c>
       <c r="H12">
         <v>5471</v>
       </c>
       <c r="I12">
@@ -1482,51 +1482,51 @@
       <c r="S12">
         <v>28705</v>
       </c>
       <c r="T12">
         <v>80539</v>
       </c>
       <c r="U12">
         <v>79316</v>
       </c>
       <c r="V12">
         <v>159855</v>
       </c>
       <c r="W12">
         <v>35235</v>
       </c>
       <c r="X12">
         <v>1317752</v>
       </c>
       <c r="Y12" s="1">
         <v>46.714548045631474</v>
       </c>
       <c r="Z12" s="1">
         <v>0.63049950595038007</v>
       </c>
     </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>257841</v>
       </c>
       <c r="C13">
         <v>34657</v>
       </c>
       <c r="D13">
         <v>292498</v>
       </c>
       <c r="E13">
         <v>102690</v>
       </c>
       <c r="F13">
         <v>152217</v>
       </c>
       <c r="G13">
         <v>254907</v>
       </c>
       <c r="H13">
         <v>17896</v>
       </c>
       <c r="I13">
@@ -1562,51 +1562,51 @@
       <c r="S13">
         <v>59156</v>
       </c>
       <c r="T13">
         <v>93596</v>
       </c>
       <c r="U13">
         <v>131499</v>
       </c>
       <c r="V13">
         <v>225095</v>
       </c>
       <c r="W13">
         <v>44784</v>
       </c>
       <c r="X13">
         <v>1946888</v>
       </c>
       <c r="Y13" s="1">
         <v>54.786033738544425</v>
       </c>
       <c r="Z13" s="1">
         <v>1.1555543025284027</v>
       </c>
     </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
         <v>166686</v>
       </c>
       <c r="C14">
         <v>27821</v>
       </c>
       <c r="D14">
         <v>194507</v>
       </c>
       <c r="E14">
         <v>74668</v>
       </c>
       <c r="F14">
         <v>85733</v>
       </c>
       <c r="G14">
         <v>160401</v>
       </c>
       <c r="H14">
         <v>10180</v>
       </c>
       <c r="I14">
@@ -1642,51 +1642,51 @@
       <c r="S14">
         <v>28698</v>
       </c>
       <c r="T14">
         <v>76516</v>
       </c>
       <c r="U14">
         <v>93268</v>
       </c>
       <c r="V14">
         <v>169784</v>
       </c>
       <c r="W14">
         <v>32812</v>
       </c>
       <c r="X14">
         <v>1187655</v>
       </c>
       <c r="Y14" s="1">
         <v>48.756091663447478</v>
       </c>
       <c r="Z14" s="1">
         <v>1.3283169211138086</v>
       </c>
     </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15">
         <v>586121</v>
       </c>
       <c r="C15">
         <v>95253</v>
       </c>
       <c r="D15">
         <v>681374</v>
       </c>
       <c r="E15">
         <v>252411</v>
       </c>
       <c r="F15">
         <v>338166</v>
       </c>
       <c r="G15">
         <v>590577</v>
       </c>
       <c r="H15">
         <v>35433</v>
       </c>
       <c r="I15">
@@ -1722,51 +1722,51 @@
       <c r="S15">
         <v>128307</v>
       </c>
       <c r="T15">
         <v>263752</v>
       </c>
       <c r="U15">
         <v>356335</v>
       </c>
       <c r="V15">
         <v>620087</v>
       </c>
       <c r="W15">
         <v>117950</v>
       </c>
       <c r="X15">
         <v>5028754</v>
       </c>
       <c r="Y15" s="1">
         <v>50.765589402283418</v>
       </c>
       <c r="Z15" s="1">
         <v>0.97346204144128223</v>
       </c>
     </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="1">
         <v>11.655392170704712</v>
       </c>
       <c r="C16" s="1">
         <v>1.894167024276789</v>
       </c>
       <c r="D16" s="1">
         <v>13.5495591949815</v>
       </c>
       <c r="E16" s="1">
         <v>5.0193546950198797</v>
       </c>
       <c r="F16" s="1">
         <v>6.7246478948860888</v>
       </c>
       <c r="G16" s="1">
         <v>11.744002589905969</v>
       </c>
       <c r="H16" s="1">
         <v>0.70460794065488197</v>
       </c>
       <c r="I16" s="1">
@@ -1802,51 +1802,51 @@
       <c r="S16" s="1">
         <v>2.5514670234415919</v>
       </c>
       <c r="T16" s="1">
         <v>5.2448777569950726</v>
       </c>
       <c r="U16" s="1">
         <v>7.0859501180610547</v>
       </c>
       <c r="V16" s="1">
         <v>12.330827875056126</v>
       </c>
       <c r="W16" s="1">
         <v>2.3455114328519553</v>
       </c>
       <c r="X16" s="1">
         <v>100</v>
       </c>
       <c r="Y16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Z16" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17">
         <v>2248382</v>
       </c>
       <c r="C17">
         <v>1197635</v>
       </c>
       <c r="D17">
         <v>3446017</v>
       </c>
       <c r="E17">
         <v>1124375</v>
       </c>
       <c r="F17">
         <v>1805867</v>
       </c>
       <c r="G17">
         <v>2930242</v>
       </c>
       <c r="H17">
         <v>220806</v>
       </c>
       <c r="I17">
@@ -1882,51 +1882,51 @@
       <c r="S17">
         <v>963980</v>
       </c>
       <c r="T17">
         <v>1279943</v>
       </c>
       <c r="U17">
         <v>2290186</v>
       </c>
       <c r="V17">
         <v>3570129</v>
       </c>
       <c r="W17">
         <v>555933</v>
       </c>
       <c r="X17">
         <v>22632019</v>
       </c>
       <c r="Y17" s="1">
         <v>48.598274230176884</v>
       </c>
       <c r="Z17" s="1">
         <v>1.1647563492308035</v>
       </c>
     </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18">
         <v>1400768</v>
       </c>
       <c r="C18">
         <v>505802</v>
       </c>
       <c r="D18">
         <v>1906570</v>
       </c>
       <c r="E18">
         <v>522408</v>
       </c>
       <c r="F18">
         <v>835016</v>
       </c>
       <c r="G18">
         <v>1357424</v>
       </c>
       <c r="H18">
         <v>92248</v>
       </c>
       <c r="I18">
@@ -1962,51 +1962,51 @@
       <c r="S18">
         <v>318309</v>
       </c>
       <c r="T18">
         <v>711804</v>
       </c>
       <c r="U18">
         <v>740759</v>
       </c>
       <c r="V18">
         <v>1452563</v>
       </c>
       <c r="W18">
         <v>349868</v>
       </c>
       <c r="X18">
         <v>9289000</v>
       </c>
       <c r="Y18" s="1">
         <v>45.834226843353527</v>
       </c>
       <c r="Z18" s="1">
         <v>1.3137504829277615</v>
       </c>
     </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19">
         <v>1607337</v>
       </c>
       <c r="C19">
         <v>388330</v>
       </c>
       <c r="D19">
         <v>1995667</v>
       </c>
       <c r="E19">
         <v>710238</v>
       </c>
       <c r="F19">
         <v>921639</v>
       </c>
       <c r="G19">
         <v>1631877</v>
       </c>
       <c r="H19">
         <v>151266</v>
       </c>
       <c r="I19">
@@ -2042,51 +2042,51 @@
       <c r="S19">
         <v>281047</v>
       </c>
       <c r="T19">
         <v>847531</v>
       </c>
       <c r="U19">
         <v>814432</v>
       </c>
       <c r="V19">
         <v>1661963</v>
       </c>
       <c r="W19">
         <v>429715</v>
       </c>
       <c r="X19">
         <v>10704683</v>
       </c>
       <c r="Y19" s="1">
         <v>44.794469106425773</v>
       </c>
       <c r="Z19" s="1">
         <v>0.8144530996308037</v>
       </c>
     </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
         <v>471964</v>
       </c>
       <c r="C20">
         <v>185481</v>
       </c>
       <c r="D20">
         <v>657445</v>
       </c>
       <c r="E20">
         <v>254814</v>
       </c>
       <c r="F20">
         <v>208578</v>
       </c>
       <c r="G20">
         <v>463392</v>
       </c>
       <c r="H20">
         <v>33221</v>
       </c>
       <c r="I20">
@@ -2122,51 +2122,51 @@
       <c r="S20">
         <v>183925</v>
       </c>
       <c r="T20">
         <v>211783</v>
       </c>
       <c r="U20">
         <v>415460</v>
       </c>
       <c r="V20">
         <v>627243</v>
       </c>
       <c r="W20">
         <v>136081</v>
       </c>
       <c r="X20">
         <v>4082229</v>
       </c>
       <c r="Y20" s="1">
         <v>41.36286542451959</v>
       </c>
       <c r="Z20" s="1">
         <v>1.0555528513163837</v>
       </c>
     </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
         <v>5728451</v>
       </c>
       <c r="C21">
         <v>2277248</v>
       </c>
       <c r="D21">
         <v>8005699</v>
       </c>
       <c r="E21">
         <v>2611835</v>
       </c>
       <c r="F21">
         <v>3771100</v>
       </c>
       <c r="G21">
         <v>6382935</v>
       </c>
       <c r="H21">
         <v>497541</v>
       </c>
       <c r="I21">
@@ -2202,51 +2202,51 @@
       <c r="S21">
         <v>1747261</v>
       </c>
       <c r="T21">
         <v>3051061</v>
       </c>
       <c r="U21">
         <v>4260837</v>
       </c>
       <c r="V21">
         <v>7311898</v>
       </c>
       <c r="W21">
         <v>1471597</v>
       </c>
       <c r="X21">
         <v>46707931</v>
       </c>
       <c r="Y21" s="1">
         <v>46.428086174861882</v>
       </c>
       <c r="Z21" s="1">
         <v>1.073447658011248</v>
       </c>
     </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1">
         <v>12.264407515717192</v>
       </c>
       <c r="C22" s="1">
         <v>4.8755060462858015</v>
       </c>
       <c r="D22" s="1">
         <v>17.139913562002992</v>
       </c>
       <c r="E22" s="1">
         <v>5.5918447768538488</v>
       </c>
       <c r="F22" s="1">
         <v>8.0737894384574638</v>
       </c>
       <c r="G22" s="1">
         <v>13.665634215311314</v>
       </c>
       <c r="H22" s="1">
         <v>1.0652173824612354</v>
       </c>
       <c r="I22" s="1">
@@ -2282,51 +2282,51 @@
       <c r="S22" s="1">
         <v>3.7408229450368933</v>
       </c>
       <c r="T22" s="1">
         <v>6.5322118421387572</v>
       </c>
       <c r="U22" s="1">
         <v>9.1222987376597775</v>
       </c>
       <c r="V22" s="1">
         <v>15.654510579798536</v>
       </c>
       <c r="W22" s="1">
         <v>3.1506362377729809</v>
       </c>
       <c r="X22" s="1">
         <v>100</v>
       </c>
       <c r="Y22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Z22" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
         <v>7814563</v>
       </c>
       <c r="C23">
         <v>3147186</v>
       </c>
       <c r="D23">
         <v>10961749</v>
       </c>
       <c r="E23">
         <v>3445904</v>
       </c>
       <c r="F23">
         <v>5592768</v>
       </c>
       <c r="G23">
         <v>9038672</v>
       </c>
       <c r="H23">
         <v>574450</v>
       </c>
       <c r="I23">
@@ -2362,51 +2362,51 @@
       <c r="S23">
         <v>2382411</v>
       </c>
       <c r="T23">
         <v>3713745</v>
       </c>
       <c r="U23">
         <v>6932507</v>
       </c>
       <c r="V23">
         <v>10646252</v>
       </c>
       <c r="W23">
         <v>1822343</v>
       </c>
       <c r="X23">
         <v>75748547</v>
       </c>
       <c r="Y23" s="1">
         <v>49.595030963148211</v>
       </c>
       <c r="Z23" s="1">
         <v>0.95997136863613353</v>
       </c>
     </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="2">
         <v>9564.9485924112614</v>
       </c>
       <c r="C24" s="2">
         <v>3852.1248470012238</v>
       </c>
       <c r="D24" s="2">
         <v>13417.073439412485</v>
       </c>
       <c r="E24" s="2">
         <v>4217.7527539779685</v>
       </c>
       <c r="F24" s="2">
         <v>6845.4932680538559</v>
       </c>
       <c r="G24" s="2">
         <v>11063.246022031824</v>
       </c>
       <c r="H24" s="2">
         <v>703.12117503059972</v>
       </c>
       <c r="I24" s="2">
@@ -2443,51 +2443,51 @@
         <v>2916.047735618115</v>
       </c>
       <c r="T24" s="2">
         <v>4545.5875152998779</v>
       </c>
       <c r="U24" s="2">
         <v>8485.3206854345171</v>
       </c>
       <c r="V24" s="2">
         <v>13030.908200734395</v>
       </c>
       <c r="W24" s="2">
         <v>2230.5299877600978</v>
       </c>
       <c r="X24" s="2">
         <v>92715.479804161572</v>
       </c>
       <c r="Y24" s="1">
         <v>49.595030963148211</v>
       </c>
       <c r="Z24" s="1">
         <v>0.95997136863613353</v>
       </c>
       <c r="AB24" s="1"/>
     </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="1">
         <v>10.316452670702713</v>
       </c>
       <c r="C25" s="1">
         <v>4.1547806851001381</v>
       </c>
       <c r="D25" s="1">
         <v>14.471233355802852</v>
       </c>
       <c r="E25" s="1">
         <v>4.5491354441425793</v>
       </c>
       <c r="F25" s="1">
         <v>7.3833337027573611</v>
       </c>
       <c r="G25" s="1">
         <v>11.93246914689994</v>
       </c>
       <c r="H25" s="1">
         <v>0.75836438156364894</v>
       </c>
       <c r="I25" s="1">
@@ -2546,51 +2546,51 @@
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-017</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-017</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T11:28:47Z</vt:lpwstr>
   </property>