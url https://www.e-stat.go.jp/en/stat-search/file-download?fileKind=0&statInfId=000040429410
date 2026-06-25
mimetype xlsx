--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7970A2FD-76CD-4386-9187-6B8FC8786ACB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F22BD479-C426-4F4D-966E-1593930C3985}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-018" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-018" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="34">
   <si>
     <t>千円</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>人件費/図書館総経費×100</t>
     <rPh sb="0" eb="3">
       <t>ジンケンヒ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>トショカン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ソウケイヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -717,858 +717,858 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="7" width="9" style="1"/>
-    <col min="8" max="8" width="9.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1"/>
-    <col min="10" max="10" width="12.90625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.875" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:19" x14ac:dyDescent="0.15">
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.15">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1">
         <v>7950618</v>
       </c>
       <c r="C5" s="2">
         <v>27.965337916900442</v>
       </c>
       <c r="D5" s="1">
         <v>3538859</v>
       </c>
       <c r="E5" s="1">
         <v>11489477</v>
       </c>
       <c r="F5" s="2">
         <v>40.41284674895153</v>
       </c>
       <c r="G5" s="2">
         <v>0.64852623553070632</v>
       </c>
       <c r="H5" s="1">
         <v>28430259</v>
       </c>
       <c r="I5" s="2">
         <v>1.6047526658030633</v>
       </c>
       <c r="J5" s="1">
         <v>1771628713</v>
       </c>
       <c r="M5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="S5" s="2"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1">
         <v>2214953</v>
       </c>
       <c r="C6" s="2">
         <v>31.516004636294742</v>
       </c>
       <c r="D6" s="1">
         <v>963820</v>
       </c>
       <c r="E6" s="1">
         <v>3178773</v>
       </c>
       <c r="F6" s="2">
         <v>45.229955040006963</v>
       </c>
       <c r="G6" s="2">
         <v>0.42544882153583585</v>
       </c>
       <c r="H6" s="1">
         <v>7028026</v>
       </c>
       <c r="I6" s="2">
         <v>0.94063507505040922</v>
       </c>
       <c r="J6" s="1">
         <v>747157552</v>
       </c>
       <c r="M6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="S6" s="2"/>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
         <v>1054775</v>
       </c>
       <c r="C7" s="2">
         <v>34.712954775003837</v>
       </c>
       <c r="D7" s="1">
         <v>508880</v>
       </c>
       <c r="E7" s="1">
         <v>1563655</v>
       </c>
       <c r="F7" s="2">
         <v>51.460344906457422</v>
       </c>
       <c r="G7" s="2">
         <v>0.65455600373139056</v>
       </c>
       <c r="H7" s="1">
         <v>3038563</v>
       </c>
       <c r="I7" s="2">
         <v>1.2719619445248889</v>
       </c>
       <c r="J7" s="1">
         <v>238887886</v>
       </c>
       <c r="M7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="S7" s="2"/>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
         <v>1337031</v>
       </c>
       <c r="C8" s="2">
         <v>35.857669005183283</v>
       </c>
       <c r="D8" s="1">
         <v>644767</v>
       </c>
       <c r="E8" s="1">
         <v>1981798</v>
       </c>
       <c r="F8" s="2">
         <v>53.149595423841504</v>
       </c>
       <c r="G8" s="2">
         <v>0.74716258989556394</v>
       </c>
       <c r="H8" s="1">
         <v>3728717</v>
       </c>
       <c r="I8" s="2">
         <v>1.4057728641908094</v>
       </c>
       <c r="J8" s="1">
         <v>265243205</v>
       </c>
       <c r="M8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="S8" s="2"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
         <v>12557377</v>
       </c>
       <c r="C9" s="2">
         <v>29.738801600404873</v>
       </c>
       <c r="D9" s="1">
         <v>5656326</v>
       </c>
       <c r="E9" s="1">
         <v>18213703</v>
       </c>
       <c r="F9" s="2">
         <v>43.134302643434133</v>
       </c>
       <c r="G9" s="2">
         <v>0.60252070615985442</v>
       </c>
       <c r="H9" s="1">
         <v>42225565</v>
       </c>
       <c r="I9" s="2">
         <v>1.3968481445974403</v>
       </c>
       <c r="J9" s="1">
         <v>3022917356</v>
       </c>
       <c r="M9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="S9" s="2"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="2">
         <v>68.944667649406597</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2">
         <v>31.055332350593396</v>
       </c>
       <c r="E10" s="2">
         <v>100</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="2"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1">
         <v>284493</v>
       </c>
       <c r="C11" s="2">
         <v>25.970660191338641</v>
       </c>
       <c r="D11" s="1">
         <v>234488</v>
       </c>
       <c r="E11" s="1">
         <v>518981</v>
       </c>
       <c r="F11" s="2">
         <v>47.376487986562474</v>
       </c>
       <c r="G11" s="2">
         <v>1.0443989650291434</v>
       </c>
       <c r="H11" s="1">
         <v>1095440</v>
       </c>
       <c r="I11" s="2">
         <v>2.2044668345305993</v>
       </c>
       <c r="J11" s="1">
         <v>49691834</v>
       </c>
       <c r="M11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="S11" s="2"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1">
         <v>766055</v>
       </c>
       <c r="C12" s="2">
         <v>27.156789064327903</v>
       </c>
       <c r="D12" s="1">
         <v>737053</v>
       </c>
       <c r="E12" s="1">
         <v>1503108</v>
       </c>
       <c r="F12" s="2">
         <v>53.285451954368526</v>
       </c>
       <c r="G12" s="2">
         <v>0.71918604668409825</v>
       </c>
       <c r="H12" s="1">
         <v>2820860</v>
       </c>
       <c r="I12" s="2">
         <v>1.3496855526344782</v>
       </c>
       <c r="J12" s="1">
         <v>209001274</v>
       </c>
       <c r="M12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="2"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
         <v>1002495</v>
       </c>
       <c r="C13" s="2">
         <v>28.210521043183839</v>
       </c>
       <c r="D13" s="1">
         <v>604238</v>
       </c>
       <c r="E13" s="1">
         <v>1606733</v>
       </c>
       <c r="F13" s="2">
         <v>45.213966261455568</v>
       </c>
       <c r="G13" s="2">
         <v>0.95365898354931966</v>
       </c>
       <c r="H13" s="1">
         <v>3553621</v>
       </c>
       <c r="I13" s="2">
         <v>2.1092132860777224</v>
       </c>
       <c r="J13" s="1">
         <v>168480875</v>
       </c>
       <c r="M13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="S13" s="2"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="1">
         <v>636843</v>
       </c>
       <c r="C14" s="2">
         <v>26.143935472190901</v>
       </c>
       <c r="D14" s="1">
         <v>611413</v>
       </c>
       <c r="E14" s="1">
         <v>1248256</v>
       </c>
       <c r="F14" s="2">
         <v>51.243908336552522</v>
       </c>
       <c r="G14" s="2">
         <v>1.3960953026609901</v>
       </c>
       <c r="H14" s="1">
         <v>2435911</v>
       </c>
       <c r="I14" s="2">
         <v>2.7244122237747987</v>
       </c>
       <c r="J14" s="1">
         <v>89410515</v>
       </c>
       <c r="M14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="S14" s="2"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1">
         <v>2689886</v>
       </c>
       <c r="C15" s="2">
         <v>27.154569146741032</v>
       </c>
       <c r="D15" s="1">
         <v>2187192</v>
       </c>
       <c r="E15" s="1">
         <v>4877078</v>
       </c>
       <c r="F15" s="2">
         <v>49.234410597716575</v>
       </c>
       <c r="G15" s="2">
         <v>0.94410072677016332</v>
       </c>
       <c r="H15" s="1">
         <v>9905832</v>
       </c>
       <c r="I15" s="2">
         <v>1.9175627682114456</v>
       </c>
       <c r="J15" s="1">
         <v>516584498</v>
       </c>
       <c r="M15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="S15" s="2"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.15">
       <c r="A16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="2">
         <v>55.153639125722407</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="2">
         <v>44.846360874277593</v>
       </c>
       <c r="E16" s="2">
         <v>100</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="S16" s="2"/>
     </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="1">
         <v>9949745</v>
       </c>
       <c r="C17" s="2">
         <v>21.365324765339373</v>
       </c>
       <c r="D17" s="1">
         <v>13987830</v>
       </c>
       <c r="E17" s="1">
         <v>23937575</v>
       </c>
       <c r="F17" s="2">
         <v>51.401725769823116</v>
       </c>
       <c r="G17" s="2">
         <v>1.2319467594313416</v>
       </c>
       <c r="H17" s="1">
         <v>46569594</v>
       </c>
       <c r="I17" s="2">
         <v>2.3967031086621451</v>
       </c>
       <c r="J17" s="1">
         <v>1943068953</v>
       </c>
       <c r="M17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="S17" s="2"/>
     </row>
-    <row r="18" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="1">
         <v>4869367</v>
       </c>
       <c r="C18" s="2">
         <v>24.026662898217229</v>
       </c>
       <c r="D18" s="1">
         <v>6108147</v>
       </c>
       <c r="E18" s="1">
         <v>10977514</v>
       </c>
       <c r="F18" s="2">
         <v>54.16577315664648</v>
       </c>
       <c r="G18" s="2">
         <v>1.5525583290823839</v>
       </c>
       <c r="H18" s="1">
         <v>20266514</v>
       </c>
       <c r="I18" s="2">
         <v>2.8663088120101454</v>
       </c>
       <c r="J18" s="1">
         <v>707059683</v>
       </c>
       <c r="M18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="S18" s="2"/>
     </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1">
         <v>6518922</v>
       </c>
       <c r="C19" s="2">
         <v>27.278869457059056</v>
       </c>
       <c r="D19" s="1">
         <v>6673727</v>
       </c>
       <c r="E19" s="1">
         <v>13192649</v>
       </c>
       <c r="F19" s="2">
         <v>55.205530893574227</v>
       </c>
       <c r="G19" s="2">
         <v>1.0037470395331858</v>
       </c>
       <c r="H19" s="1">
         <v>23897332</v>
       </c>
       <c r="I19" s="2">
         <v>1.8182001391639895</v>
       </c>
       <c r="J19" s="1">
         <v>1314340016</v>
       </c>
       <c r="M19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="S19" s="2"/>
     </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
         <v>2962999</v>
       </c>
       <c r="C20" s="2">
         <v>30.022355161845677</v>
       </c>
       <c r="D20" s="1">
         <v>2824081</v>
       </c>
       <c r="E20" s="1">
         <v>5787080</v>
       </c>
       <c r="F20" s="2">
         <v>58.63713457548041</v>
       </c>
       <c r="G20" s="2">
         <v>1.4963807260190496</v>
       </c>
       <c r="H20" s="1">
         <v>9869309</v>
       </c>
       <c r="I20" s="2">
         <v>2.5519335773354332</v>
       </c>
       <c r="J20" s="1">
         <v>386738475</v>
       </c>
       <c r="M20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="2"/>
     </row>
-    <row r="21" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
         <v>24301033</v>
       </c>
       <c r="C21" s="2">
         <v>24.155436348961</v>
       </c>
       <c r="D21" s="1">
         <v>29593785</v>
       </c>
       <c r="E21" s="1">
         <v>53894818</v>
       </c>
       <c r="F21" s="2">
         <v>53.571913825138118</v>
       </c>
       <c r="G21" s="2">
         <v>1.2386176163753098</v>
       </c>
       <c r="H21" s="1">
         <v>100602749</v>
       </c>
       <c r="I21" s="2">
         <v>2.3120652743865575</v>
       </c>
       <c r="J21" s="1">
         <v>4351207127</v>
       </c>
       <c r="M21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
     </row>
-    <row r="22" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="2">
         <v>45.089739425411921</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2">
         <v>54.910260574588079</v>
       </c>
       <c r="E22" s="2">
         <v>100</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="2"/>
     </row>
-    <row r="23" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="1">
         <v>39548296</v>
       </c>
       <c r="C23" s="2">
         <v>25.893552316716395</v>
       </c>
       <c r="D23" s="1">
         <v>37437303</v>
       </c>
       <c r="E23" s="1">
         <v>76985599</v>
       </c>
       <c r="F23" s="2">
         <v>50.404969036851789</v>
       </c>
       <c r="G23" s="2">
         <v>0.9756486924733031</v>
       </c>
       <c r="H23" s="1">
         <v>152734146</v>
       </c>
       <c r="I23" s="2">
         <v>1.9356200611094367</v>
       </c>
       <c r="J23" s="1">
         <v>7890708981</v>
       </c>
       <c r="M23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="2"/>
     </row>
-    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="3">
         <v>48406.727050183596</v>
       </c>
       <c r="C24" s="2">
         <v>25.893552316716395</v>
       </c>
       <c r="D24" s="3">
         <v>45822.892288861687</v>
       </c>
       <c r="E24" s="3">
         <v>94229.619339045283</v>
       </c>
       <c r="F24" s="2">
         <v>50.404969036851789</v>
       </c>
       <c r="G24" s="2">
         <v>0.9756486924733031</v>
       </c>
       <c r="H24" s="3">
         <v>186945.09914320684</v>
       </c>
       <c r="I24" s="2">
         <v>1.9356200611094367</v>
       </c>
       <c r="J24" s="3">
         <v>9658150.5275397804</v>
       </c>
       <c r="L24" s="3"/>
       <c r="M24" s="2"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="3"/>
       <c r="S24" s="2"/>
       <c r="T24" s="3"/>
     </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="2">
         <v>51.37103109375041</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="2">
         <v>48.628968906249597</v>
       </c>
       <c r="E25" s="2">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="2" t="s">
@@ -1590,51 +1590,51 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L【機密性○（取扱制限）】</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-018</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-018</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T11:33:08Z</vt:lpwstr>
   </property>