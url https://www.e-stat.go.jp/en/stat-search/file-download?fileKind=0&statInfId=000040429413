--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{073603A8-2667-4ECA-AF2D-D619B501CDEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1ECFAC5-5E09-46C9-A312-0BEB55E39BD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1560" yWindow="1560" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-021" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-021" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="48">
   <si>
     <t>※実施状況の構成比は、他機関との連携実施大学数を基に算定しています。</t>
   </si>
   <si>
     <t>大学</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>連携の実施_実施大学数</t>
   </si>
   <si>
@@ -679,72 +679,72 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
     <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="2" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>5</v>
       </c>
       <c r="J5" t="s">
@@ -765,51 +765,51 @@
       <c r="O5" t="s">
         <v>6</v>
       </c>
       <c r="P5" t="s">
         <v>43</v>
       </c>
       <c r="Q5" t="s">
         <v>7</v>
       </c>
       <c r="R5" t="s">
         <v>44</v>
       </c>
       <c r="S5" t="s">
         <v>8</v>
       </c>
       <c r="T5" t="s">
         <v>9</v>
       </c>
       <c r="U5" t="s">
         <v>10</v>
       </c>
       <c r="V5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.4">
       <c r="B6" t="s">
         <v>1</v>
       </c>
       <c r="C6" t="s">
         <v>2</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>1</v>
       </c>
       <c r="G6" t="s">
         <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>1</v>
       </c>
       <c r="J6" t="s">
@@ -830,51 +830,51 @@
       <c r="O6" t="s">
         <v>1</v>
       </c>
       <c r="P6" t="s">
         <v>1</v>
       </c>
       <c r="Q6" t="s">
         <v>1</v>
       </c>
       <c r="R6" t="s">
         <v>1</v>
       </c>
       <c r="S6" t="s">
         <v>1</v>
       </c>
       <c r="T6" t="s">
         <v>1</v>
       </c>
       <c r="U6" t="s">
         <v>1</v>
       </c>
       <c r="V6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>90.476190476190482</v>
       </c>
       <c r="D7">
         <v>71</v>
       </c>
       <c r="E7">
         <v>16</v>
       </c>
       <c r="F7">
         <v>10</v>
       </c>
       <c r="G7">
         <v>16</v>
       </c>
       <c r="H7">
         <v>5</v>
       </c>
       <c r="I7">
@@ -898,51 +898,51 @@
       <c r="O7">
         <v>3</v>
       </c>
       <c r="P7">
         <v>0</v>
       </c>
       <c r="Q7">
         <v>3</v>
       </c>
       <c r="R7">
         <v>7</v>
       </c>
       <c r="S7">
         <v>4</v>
       </c>
       <c r="T7">
         <v>1</v>
       </c>
       <c r="U7">
         <v>3</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>22</v>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
       <c r="D8">
         <v>68</v>
       </c>
       <c r="E8">
         <v>3</v>
       </c>
       <c r="F8">
         <v>14</v>
       </c>
       <c r="G8">
         <v>18</v>
       </c>
       <c r="H8">
         <v>16</v>
       </c>
       <c r="I8">
@@ -966,51 +966,51 @@
       <c r="O8">
         <v>9</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
       <c r="Q8">
         <v>1</v>
       </c>
       <c r="R8">
         <v>8</v>
       </c>
       <c r="S8">
         <v>8</v>
       </c>
       <c r="T8">
         <v>3</v>
       </c>
       <c r="U8">
         <v>0</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9">
         <v>12</v>
       </c>
       <c r="C9" s="1">
         <v>85.714285714285708</v>
       </c>
       <c r="D9">
         <v>49</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>8</v>
       </c>
       <c r="G9">
         <v>9</v>
       </c>
       <c r="H9">
         <v>8</v>
       </c>
       <c r="I9">
@@ -1034,51 +1034,51 @@
       <c r="O9">
         <v>3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
       <c r="R9">
         <v>2</v>
       </c>
       <c r="S9">
         <v>1</v>
       </c>
       <c r="T9">
         <v>1</v>
       </c>
       <c r="U9">
         <v>0</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>25</v>
       </c>
       <c r="C10" s="1">
         <v>89.285714285714292</v>
       </c>
       <c r="D10">
         <v>55</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10">
         <v>17</v>
       </c>
       <c r="G10">
         <v>21</v>
       </c>
       <c r="H10">
         <v>12</v>
       </c>
       <c r="I10">
@@ -1102,51 +1102,51 @@
       <c r="O10">
         <v>11</v>
       </c>
       <c r="P10">
         <v>3</v>
       </c>
       <c r="Q10">
         <v>0</v>
       </c>
       <c r="R10">
         <v>0</v>
       </c>
       <c r="S10">
         <v>3</v>
       </c>
       <c r="T10">
         <v>3</v>
       </c>
       <c r="U10">
         <v>1</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11">
         <v>78</v>
       </c>
       <c r="C11" s="1">
         <v>91.764705882352942</v>
       </c>
       <c r="D11">
         <v>243</v>
       </c>
       <c r="E11">
         <v>21</v>
       </c>
       <c r="F11">
         <v>49</v>
       </c>
       <c r="G11">
         <v>64</v>
       </c>
       <c r="H11">
         <v>41</v>
       </c>
       <c r="I11">
@@ -1170,51 +1170,51 @@
       <c r="O11">
         <v>26</v>
       </c>
       <c r="P11">
         <v>4</v>
       </c>
       <c r="Q11">
         <v>4</v>
       </c>
       <c r="R11">
         <v>17</v>
       </c>
       <c r="S11">
         <v>16</v>
       </c>
       <c r="T11">
         <v>8</v>
       </c>
       <c r="U11">
         <v>4</v>
       </c>
       <c r="V11">
         <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="1">
         <v>62.820512820512818</v>
       </c>
       <c r="G12" s="1">
         <v>82.051282051282044</v>
       </c>
       <c r="H12" s="1">
         <v>52.564102564102569</v>
       </c>
       <c r="I12" s="1">
@@ -1238,51 +1238,51 @@
       <c r="O12" s="1">
         <v>33.333333333333329</v>
       </c>
       <c r="P12" s="1">
         <v>5.1282051282051277</v>
       </c>
       <c r="Q12" s="1">
         <v>5.1282051282051277</v>
       </c>
       <c r="R12" s="1">
         <v>21.794871794871796</v>
       </c>
       <c r="S12" s="1">
         <v>20.512820512820511</v>
       </c>
       <c r="T12" s="1">
         <v>10.256410256410255</v>
       </c>
       <c r="U12" s="1">
         <v>5.1282051282051277</v>
       </c>
       <c r="V12" s="1">
         <v>11.538461538461538</v>
       </c>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
       <c r="D13">
         <v>6</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
@@ -1306,51 +1306,51 @@
       <c r="O13">
         <v>0</v>
       </c>
       <c r="P13">
         <v>0</v>
       </c>
       <c r="Q13">
         <v>0</v>
       </c>
       <c r="R13">
         <v>0</v>
       </c>
       <c r="S13">
         <v>0</v>
       </c>
       <c r="T13">
         <v>0</v>
       </c>
       <c r="U13">
         <v>0</v>
       </c>
       <c r="V13">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>9</v>
       </c>
       <c r="C14" s="1">
         <v>75</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>6</v>
       </c>
       <c r="G14">
         <v>8</v>
       </c>
       <c r="H14">
         <v>5</v>
       </c>
       <c r="I14">
@@ -1374,51 +1374,51 @@
       <c r="O14">
         <v>0</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
         <v>0</v>
       </c>
       <c r="R14">
         <v>1</v>
       </c>
       <c r="S14">
         <v>0</v>
       </c>
       <c r="T14">
         <v>0</v>
       </c>
       <c r="U14">
         <v>2</v>
       </c>
       <c r="V14">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15">
         <v>27</v>
       </c>
       <c r="C15" s="1">
         <v>71.05263157894737</v>
       </c>
       <c r="D15">
         <v>48</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
         <v>18</v>
       </c>
       <c r="G15">
         <v>24</v>
       </c>
       <c r="H15">
         <v>10</v>
       </c>
       <c r="I15">
@@ -1442,51 +1442,51 @@
       <c r="O15">
         <v>6</v>
       </c>
       <c r="P15">
         <v>5</v>
       </c>
       <c r="Q15">
         <v>0</v>
       </c>
       <c r="R15">
         <v>4</v>
       </c>
       <c r="S15">
         <v>5</v>
       </c>
       <c r="T15">
         <v>1</v>
       </c>
       <c r="U15">
         <v>0</v>
       </c>
       <c r="V15">
         <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>39</v>
       </c>
       <c r="C16" s="1">
         <v>78</v>
       </c>
       <c r="D16">
         <v>92</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>23</v>
       </c>
       <c r="G16">
         <v>29</v>
       </c>
       <c r="H16">
         <v>20</v>
       </c>
       <c r="I16">
@@ -1510,51 +1510,51 @@
       <c r="O16">
         <v>10</v>
       </c>
       <c r="P16">
         <v>4</v>
       </c>
       <c r="Q16">
         <v>0</v>
       </c>
       <c r="R16">
         <v>5</v>
       </c>
       <c r="S16">
         <v>3</v>
       </c>
       <c r="T16">
         <v>3</v>
       </c>
       <c r="U16">
         <v>1</v>
       </c>
       <c r="V16">
         <v>4</v>
       </c>
     </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17">
         <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>75.247524752475243</v>
       </c>
       <c r="D17">
         <v>170</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>48</v>
       </c>
       <c r="G17">
         <v>62</v>
       </c>
       <c r="H17">
         <v>36</v>
       </c>
       <c r="I17">
@@ -1578,51 +1578,51 @@
       <c r="O17">
         <v>16</v>
       </c>
       <c r="P17">
         <v>10</v>
       </c>
       <c r="Q17">
         <v>0</v>
       </c>
       <c r="R17">
         <v>10</v>
       </c>
       <c r="S17">
         <v>8</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
         <v>3</v>
       </c>
       <c r="V17">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>45</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1">
         <v>63.157894736842103</v>
       </c>
       <c r="G18" s="1">
         <v>81.578947368421055</v>
       </c>
       <c r="H18" s="1">
         <v>47.368421052631575</v>
       </c>
       <c r="I18" s="1">
@@ -1646,51 +1646,51 @@
       <c r="O18" s="1">
         <v>21.052631578947366</v>
       </c>
       <c r="P18" s="1">
         <v>13.157894736842104</v>
       </c>
       <c r="Q18" s="1">
         <v>0</v>
       </c>
       <c r="R18" s="1">
         <v>13.157894736842104</v>
       </c>
       <c r="S18" s="1">
         <v>10.526315789473683</v>
       </c>
       <c r="T18" s="1">
         <v>5.2631578947368416</v>
       </c>
       <c r="U18" s="1">
         <v>3.9473684210526314</v>
       </c>
       <c r="V18" s="1">
         <v>7.8947368421052628</v>
       </c>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>47</v>
       </c>
       <c r="C19" s="1">
         <v>83.928571428571431</v>
       </c>
       <c r="D19">
         <v>187</v>
       </c>
       <c r="E19">
         <v>7</v>
       </c>
       <c r="F19">
         <v>41</v>
       </c>
       <c r="G19">
         <v>37</v>
       </c>
       <c r="H19">
         <v>23</v>
       </c>
       <c r="I19">
@@ -1714,51 +1714,51 @@
       <c r="O19">
         <v>16</v>
       </c>
       <c r="P19">
         <v>3</v>
       </c>
       <c r="Q19">
         <v>6</v>
       </c>
       <c r="R19">
         <v>5</v>
       </c>
       <c r="S19">
         <v>5</v>
       </c>
       <c r="T19">
         <v>1</v>
       </c>
       <c r="U19">
         <v>3</v>
       </c>
       <c r="V19">
         <v>7</v>
       </c>
     </row>
-    <row r="20" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>74.390243902439025</v>
       </c>
       <c r="D20">
         <v>151</v>
       </c>
       <c r="E20">
         <v>4</v>
       </c>
       <c r="F20">
         <v>53</v>
       </c>
       <c r="G20">
         <v>46</v>
       </c>
       <c r="H20">
         <v>25</v>
       </c>
       <c r="I20">
@@ -1782,51 +1782,51 @@
       <c r="O20">
         <v>19</v>
       </c>
       <c r="P20">
         <v>3</v>
       </c>
       <c r="Q20">
         <v>1</v>
       </c>
       <c r="R20">
         <v>10</v>
       </c>
       <c r="S20">
         <v>4</v>
       </c>
       <c r="T20">
         <v>2</v>
       </c>
       <c r="U20">
         <v>0</v>
       </c>
       <c r="V20">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>160</v>
       </c>
       <c r="C21" s="1">
         <v>57.142857142857139</v>
       </c>
       <c r="D21">
         <v>349</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>125</v>
       </c>
       <c r="G21">
         <v>114</v>
       </c>
       <c r="H21">
         <v>62</v>
       </c>
       <c r="I21">
@@ -1850,51 +1850,51 @@
       <c r="O21">
         <v>50</v>
       </c>
       <c r="P21">
         <v>15</v>
       </c>
       <c r="Q21">
         <v>0</v>
       </c>
       <c r="R21">
         <v>30</v>
       </c>
       <c r="S21">
         <v>26</v>
       </c>
       <c r="T21">
         <v>8</v>
       </c>
       <c r="U21">
         <v>2</v>
       </c>
       <c r="V21">
         <v>28</v>
       </c>
     </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>93</v>
       </c>
       <c r="C22" s="1">
         <v>43.661971830985912</v>
       </c>
       <c r="D22">
         <v>178</v>
       </c>
       <c r="E22">
         <v>23</v>
       </c>
       <c r="F22">
         <v>73</v>
       </c>
       <c r="G22">
         <v>61</v>
       </c>
       <c r="H22">
         <v>30</v>
       </c>
       <c r="I22">
@@ -1918,51 +1918,51 @@
       <c r="O22">
         <v>26</v>
       </c>
       <c r="P22">
         <v>11</v>
       </c>
       <c r="Q22">
         <v>1</v>
       </c>
       <c r="R22">
         <v>21</v>
       </c>
       <c r="S22">
         <v>11</v>
       </c>
       <c r="T22">
         <v>5</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>361</v>
       </c>
       <c r="C23" s="1">
         <v>57.210776545166397</v>
       </c>
       <c r="D23">
         <v>865</v>
       </c>
       <c r="E23">
         <v>34</v>
       </c>
       <c r="F23">
         <v>292</v>
       </c>
       <c r="G23">
         <v>258</v>
       </c>
       <c r="H23">
         <v>140</v>
       </c>
       <c r="I23">
@@ -1986,51 +1986,51 @@
       <c r="O23">
         <v>111</v>
       </c>
       <c r="P23">
         <v>32</v>
       </c>
       <c r="Q23">
         <v>8</v>
       </c>
       <c r="R23">
         <v>66</v>
       </c>
       <c r="S23">
         <v>46</v>
       </c>
       <c r="T23">
         <v>16</v>
       </c>
       <c r="U23">
         <v>6</v>
       </c>
       <c r="V23">
         <v>51</v>
       </c>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24" t="s">
         <v>45</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24" t="s">
         <v>45</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1">
         <v>80.88642659279779</v>
       </c>
       <c r="G24" s="1">
         <v>71.468144044321321</v>
       </c>
       <c r="H24" s="1">
         <v>38.78116343490305</v>
       </c>
       <c r="I24" s="1">
@@ -2054,51 +2054,51 @@
       <c r="O24" s="1">
         <v>30.747922437673132</v>
       </c>
       <c r="P24" s="1">
         <v>8.86426592797784</v>
       </c>
       <c r="Q24" s="1">
         <v>2.21606648199446</v>
       </c>
       <c r="R24" s="1">
         <v>18.282548476454295</v>
       </c>
       <c r="S24" s="1">
         <v>12.742382271468145</v>
       </c>
       <c r="T24" s="1">
         <v>4.43213296398892</v>
       </c>
       <c r="U24" s="1">
         <v>1.662049861495845</v>
       </c>
       <c r="V24" s="1">
         <v>14.127423822714682</v>
       </c>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25">
         <v>515</v>
       </c>
       <c r="C25" s="1">
         <v>63.035495716034276</v>
       </c>
       <c r="D25">
         <v>1278</v>
       </c>
       <c r="E25">
         <v>56</v>
       </c>
       <c r="F25">
         <v>389</v>
       </c>
       <c r="G25">
         <v>384</v>
       </c>
       <c r="H25">
         <v>217</v>
       </c>
       <c r="I25">
@@ -2122,51 +2122,51 @@
       <c r="O25">
         <v>153</v>
       </c>
       <c r="P25">
         <v>46</v>
       </c>
       <c r="Q25">
         <v>12</v>
       </c>
       <c r="R25">
         <v>93</v>
       </c>
       <c r="S25">
         <v>70</v>
       </c>
       <c r="T25">
         <v>28</v>
       </c>
       <c r="U25">
         <v>13</v>
       </c>
       <c r="V25">
         <v>66</v>
       </c>
     </row>
-    <row r="26" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" t="s">
         <v>45</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26" t="s">
         <v>45</v>
       </c>
       <c r="E26" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1">
         <v>75.533980582524279</v>
       </c>
       <c r="G26" s="1">
         <v>74.5631067961165</v>
       </c>
       <c r="H26" s="1">
         <v>42.135922330097088</v>
       </c>
       <c r="I26" s="1">
@@ -2190,211 +2190,211 @@
       <c r="O26" s="1">
         <v>29.708737864077673</v>
       </c>
       <c r="P26" s="1">
         <v>8.9320388349514559</v>
       </c>
       <c r="Q26" s="1">
         <v>2.3300970873786406</v>
       </c>
       <c r="R26" s="1">
         <v>18.058252427184467</v>
       </c>
       <c r="S26" s="1">
         <v>13.592233009708737</v>
       </c>
       <c r="T26" s="1">
         <v>5.4368932038834954</v>
       </c>
       <c r="U26" s="1">
         <v>2.5242718446601939</v>
       </c>
       <c r="V26" s="1">
         <v>12.815533980582524</v>
       </c>
     </row>
-    <row r="28" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:22" x14ac:dyDescent="0.4">
       <c r="C28" s="1"/>
     </row>
-    <row r="29" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:22" x14ac:dyDescent="0.4">
       <c r="C29" s="1"/>
     </row>
-    <row r="30" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="30" spans="1:22" x14ac:dyDescent="0.4">
       <c r="C30" s="1"/>
     </row>
-    <row r="31" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:22" x14ac:dyDescent="0.4">
       <c r="C31" s="1"/>
     </row>
-    <row r="32" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:22" x14ac:dyDescent="0.4">
       <c r="C32" s="1"/>
     </row>
-    <row r="33" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="33" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
     </row>
-    <row r="34" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C34" s="1"/>
     </row>
-    <row r="35" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C35" s="1"/>
     </row>
-    <row r="36" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C36" s="1"/>
     </row>
-    <row r="37" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C37" s="1"/>
     </row>
-    <row r="38" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="38" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C38" s="1"/>
     </row>
-    <row r="39" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="39" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
     </row>
-    <row r="40" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C40" s="1"/>
     </row>
-    <row r="41" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C41" s="1"/>
     </row>
-    <row r="42" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C42" s="1"/>
     </row>
-    <row r="43" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C43" s="1"/>
     </row>
-    <row r="44" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C44" s="1"/>
     </row>
-    <row r="45" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
     </row>
-    <row r="46" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C46" s="1"/>
     </row>
-    <row r="47" spans="3:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="47" spans="3:22" x14ac:dyDescent="0.4">
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-021</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-021</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T11:51:02Z</vt:lpwstr>
   </property>