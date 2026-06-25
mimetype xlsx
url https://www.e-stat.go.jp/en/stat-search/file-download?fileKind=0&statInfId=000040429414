--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5FF6410-5D4E-4F5A-9C13-59BB11B15484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C93B7276-78CF-4768-AAF1-C610230B8E6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="1950" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-022" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-022" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="65">
   <si>
     <t>大学</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>タイトル</t>
   </si>
   <si>
     <t>電子的サービス_実施率</t>
   </si>
   <si>
@@ -722,66 +722,66 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AN46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="4" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:40" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
       <c r="J4" t="s">
@@ -856,51 +856,51 @@
       <c r="AG4" t="s">
         <v>33</v>
       </c>
       <c r="AH4" t="s">
         <v>56</v>
       </c>
       <c r="AI4" t="s">
         <v>57</v>
       </c>
       <c r="AJ4" t="s">
         <v>58</v>
       </c>
       <c r="AK4" t="s">
         <v>59</v>
       </c>
       <c r="AL4" t="s">
         <v>60</v>
       </c>
       <c r="AM4" t="s">
         <v>61</v>
       </c>
       <c r="AN4" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:40" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>0</v>
       </c>
       <c r="C5" t="s">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>0</v>
       </c>
       <c r="H5" t="s">
         <v>0</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
       <c r="J5" t="s">
@@ -975,51 +975,51 @@
       <c r="AG5" t="s">
         <v>0</v>
       </c>
       <c r="AH5" t="s">
         <v>0</v>
       </c>
       <c r="AI5" t="s">
         <v>0</v>
       </c>
       <c r="AJ5" t="s">
         <v>0</v>
       </c>
       <c r="AK5" t="s">
         <v>0</v>
       </c>
       <c r="AL5" t="s">
         <v>0</v>
       </c>
       <c r="AM5" t="s">
         <v>0</v>
       </c>
       <c r="AN5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6">
         <v>21</v>
       </c>
       <c r="C6" s="1">
         <v>100</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6">
         <v>21</v>
       </c>
       <c r="F6">
         <v>20</v>
       </c>
       <c r="G6">
         <v>21</v>
       </c>
       <c r="H6">
         <v>18</v>
       </c>
       <c r="I6">
@@ -1097,51 +1097,51 @@
       <c r="AG6">
         <v>19</v>
       </c>
       <c r="AH6">
         <v>11</v>
       </c>
       <c r="AI6">
         <v>14</v>
       </c>
       <c r="AJ6">
         <v>9</v>
       </c>
       <c r="AK6">
         <v>8</v>
       </c>
       <c r="AL6">
         <v>11</v>
       </c>
       <c r="AM6">
         <v>4</v>
       </c>
       <c r="AN6">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
         <v>22</v>
       </c>
       <c r="C7" s="1">
         <v>100</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7">
         <v>22</v>
       </c>
       <c r="F7">
         <v>22</v>
       </c>
       <c r="G7">
         <v>21</v>
       </c>
       <c r="H7">
         <v>9</v>
       </c>
       <c r="I7">
@@ -1219,51 +1219,51 @@
       <c r="AG7">
         <v>9</v>
       </c>
       <c r="AH7">
         <v>2</v>
       </c>
       <c r="AI7">
         <v>8</v>
       </c>
       <c r="AJ7">
         <v>1</v>
       </c>
       <c r="AK7">
         <v>0</v>
       </c>
       <c r="AL7">
         <v>2</v>
       </c>
       <c r="AM7">
         <v>0</v>
       </c>
       <c r="AN7">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>14</v>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8">
         <v>13</v>
       </c>
       <c r="F8">
         <v>13</v>
       </c>
       <c r="G8">
         <v>13</v>
       </c>
       <c r="H8">
         <v>6</v>
       </c>
       <c r="I8">
@@ -1341,51 +1341,51 @@
       <c r="AG8">
         <v>6</v>
       </c>
       <c r="AH8">
         <v>2</v>
       </c>
       <c r="AI8">
         <v>4</v>
       </c>
       <c r="AJ8">
         <v>2</v>
       </c>
       <c r="AK8">
         <v>0</v>
       </c>
       <c r="AL8">
         <v>1</v>
       </c>
       <c r="AM8">
         <v>2</v>
       </c>
       <c r="AN8">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9">
         <v>28</v>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9">
         <v>28</v>
       </c>
       <c r="F9">
         <v>28</v>
       </c>
       <c r="G9">
         <v>26</v>
       </c>
       <c r="H9">
         <v>11</v>
       </c>
       <c r="I9">
@@ -1463,51 +1463,51 @@
       <c r="AG9">
         <v>6</v>
       </c>
       <c r="AH9">
         <v>5</v>
       </c>
       <c r="AI9">
         <v>3</v>
       </c>
       <c r="AJ9">
         <v>1</v>
       </c>
       <c r="AK9">
         <v>2</v>
       </c>
       <c r="AL9">
         <v>1</v>
       </c>
       <c r="AM9">
         <v>0</v>
       </c>
       <c r="AN9">
         <v>22</v>
       </c>
     </row>
-    <row r="10" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
         <v>85</v>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
       <c r="D10">
         <v>85</v>
       </c>
       <c r="E10">
         <v>84</v>
       </c>
       <c r="F10">
         <v>83</v>
       </c>
       <c r="G10">
         <v>81</v>
       </c>
       <c r="H10">
         <v>44</v>
       </c>
       <c r="I10">
@@ -1585,51 +1585,51 @@
       <c r="AG10">
         <v>40</v>
       </c>
       <c r="AH10">
         <v>20</v>
       </c>
       <c r="AI10">
         <v>29</v>
       </c>
       <c r="AJ10">
         <v>13</v>
       </c>
       <c r="AK10">
         <v>10</v>
       </c>
       <c r="AL10">
         <v>15</v>
       </c>
       <c r="AM10">
         <v>6</v>
       </c>
       <c r="AN10">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>62</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" t="s">
         <v>62</v>
       </c>
       <c r="H11" t="s">
         <v>62</v>
       </c>
       <c r="I11" t="s">
@@ -1707,51 +1707,51 @@
       <c r="AG11" t="s">
         <v>62</v>
       </c>
       <c r="AH11" t="s">
         <v>62</v>
       </c>
       <c r="AI11" t="s">
         <v>62</v>
       </c>
       <c r="AJ11" t="s">
         <v>62</v>
       </c>
       <c r="AK11" t="s">
         <v>62</v>
       </c>
       <c r="AL11" t="s">
         <v>62</v>
       </c>
       <c r="AM11" t="s">
         <v>62</v>
       </c>
       <c r="AN11" s="1">
         <v>50.588235294117645</v>
       </c>
     </row>
-    <row r="12" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" s="1">
         <v>100</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
@@ -1829,51 +1829,51 @@
       <c r="AG12">
         <v>1</v>
       </c>
       <c r="AH12">
         <v>0</v>
       </c>
       <c r="AI12">
         <v>1</v>
       </c>
       <c r="AJ12">
         <v>0</v>
       </c>
       <c r="AK12">
         <v>0</v>
       </c>
       <c r="AL12">
         <v>0</v>
       </c>
       <c r="AM12">
         <v>0</v>
       </c>
       <c r="AN12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
       <c r="D13">
         <v>10</v>
       </c>
       <c r="E13">
         <v>12</v>
       </c>
       <c r="F13">
         <v>12</v>
       </c>
       <c r="G13">
         <v>12</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
@@ -1951,51 +1951,51 @@
       <c r="AG13">
         <v>2</v>
       </c>
       <c r="AH13">
         <v>1</v>
       </c>
       <c r="AI13">
         <v>1</v>
       </c>
       <c r="AJ13">
         <v>0</v>
       </c>
       <c r="AK13">
         <v>0</v>
       </c>
       <c r="AL13">
         <v>0</v>
       </c>
       <c r="AM13">
         <v>0</v>
       </c>
       <c r="AN13">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
         <v>38</v>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14">
         <v>31</v>
       </c>
       <c r="F14">
         <v>34</v>
       </c>
       <c r="G14">
         <v>19</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14">
@@ -2073,51 +2073,51 @@
       <c r="AG14">
         <v>3</v>
       </c>
       <c r="AH14">
         <v>1</v>
       </c>
       <c r="AI14">
         <v>2</v>
       </c>
       <c r="AJ14">
         <v>1</v>
       </c>
       <c r="AK14">
         <v>0</v>
       </c>
       <c r="AL14">
         <v>0</v>
       </c>
       <c r="AM14">
         <v>0</v>
       </c>
       <c r="AN14">
         <v>34</v>
       </c>
     </row>
-    <row r="15" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15">
         <v>50</v>
       </c>
       <c r="C15" s="1">
         <v>100</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15">
         <v>37</v>
       </c>
       <c r="F15">
         <v>35</v>
       </c>
       <c r="G15">
         <v>22</v>
       </c>
       <c r="H15">
         <v>3</v>
       </c>
       <c r="I15">
@@ -2195,51 +2195,51 @@
       <c r="AG15">
         <v>2</v>
       </c>
       <c r="AH15">
         <v>1</v>
       </c>
       <c r="AI15">
         <v>1</v>
       </c>
       <c r="AJ15">
         <v>1</v>
       </c>
       <c r="AK15">
         <v>2</v>
       </c>
       <c r="AL15">
         <v>0</v>
       </c>
       <c r="AM15">
         <v>0</v>
       </c>
       <c r="AN15">
         <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
         <v>101</v>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
       <c r="D16">
         <v>71</v>
       </c>
       <c r="E16">
         <v>81</v>
       </c>
       <c r="F16">
         <v>82</v>
       </c>
       <c r="G16">
         <v>54</v>
       </c>
       <c r="H16">
         <v>8</v>
       </c>
       <c r="I16">
@@ -2317,51 +2317,51 @@
       <c r="AG16">
         <v>8</v>
       </c>
       <c r="AH16">
         <v>3</v>
       </c>
       <c r="AI16">
         <v>5</v>
       </c>
       <c r="AJ16">
         <v>2</v>
       </c>
       <c r="AK16">
         <v>2</v>
       </c>
       <c r="AL16">
         <v>0</v>
       </c>
       <c r="AM16">
         <v>0</v>
       </c>
       <c r="AN16">
         <v>91</v>
       </c>
     </row>
-    <row r="17" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>62</v>
       </c>
       <c r="G17" t="s">
         <v>62</v>
       </c>
       <c r="H17" t="s">
         <v>62</v>
       </c>
       <c r="I17" t="s">
@@ -2439,51 +2439,51 @@
       <c r="AG17" t="s">
         <v>62</v>
       </c>
       <c r="AH17" t="s">
         <v>62</v>
       </c>
       <c r="AI17" t="s">
         <v>62</v>
       </c>
       <c r="AJ17" t="s">
         <v>62</v>
       </c>
       <c r="AK17" t="s">
         <v>62</v>
       </c>
       <c r="AL17" t="s">
         <v>62</v>
       </c>
       <c r="AM17" t="s">
         <v>62</v>
       </c>
       <c r="AN17" s="1">
         <v>90.099009900990097</v>
       </c>
     </row>
-    <row r="18" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18">
         <v>56</v>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
       <c r="D18">
         <v>53</v>
       </c>
       <c r="E18">
         <v>52</v>
       </c>
       <c r="F18">
         <v>53</v>
       </c>
       <c r="G18">
         <v>47</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
       <c r="I18">
@@ -2561,51 +2561,51 @@
       <c r="AG18">
         <v>22</v>
       </c>
       <c r="AH18">
         <v>9</v>
       </c>
       <c r="AI18">
         <v>16</v>
       </c>
       <c r="AJ18">
         <v>8</v>
       </c>
       <c r="AK18">
         <v>5</v>
       </c>
       <c r="AL18">
         <v>5</v>
       </c>
       <c r="AM18">
         <v>1</v>
       </c>
       <c r="AN18">
         <v>29</v>
       </c>
     </row>
-    <row r="19" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
       <c r="D19">
         <v>72</v>
       </c>
       <c r="E19">
         <v>69</v>
       </c>
       <c r="F19">
         <v>81</v>
       </c>
       <c r="G19">
         <v>69</v>
       </c>
       <c r="H19">
         <v>8</v>
       </c>
       <c r="I19">
@@ -2683,51 +2683,51 @@
       <c r="AG19">
         <v>21</v>
       </c>
       <c r="AH19">
         <v>10</v>
       </c>
       <c r="AI19">
         <v>12</v>
       </c>
       <c r="AJ19">
         <v>6</v>
       </c>
       <c r="AK19">
         <v>3</v>
       </c>
       <c r="AL19">
         <v>9</v>
       </c>
       <c r="AM19">
         <v>2</v>
       </c>
       <c r="AN19">
         <v>60</v>
       </c>
     </row>
-    <row r="20" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
         <v>277</v>
       </c>
       <c r="C20" s="1">
         <v>98.928571428571431</v>
       </c>
       <c r="D20">
         <v>198</v>
       </c>
       <c r="E20">
         <v>201</v>
       </c>
       <c r="F20">
         <v>251</v>
       </c>
       <c r="G20">
         <v>112</v>
       </c>
       <c r="H20">
         <v>13</v>
       </c>
       <c r="I20">
@@ -2805,51 +2805,51 @@
       <c r="AG20">
         <v>44</v>
       </c>
       <c r="AH20">
         <v>37</v>
       </c>
       <c r="AI20">
         <v>8</v>
       </c>
       <c r="AJ20">
         <v>11</v>
       </c>
       <c r="AK20">
         <v>4</v>
       </c>
       <c r="AL20">
         <v>10</v>
       </c>
       <c r="AM20">
         <v>1</v>
       </c>
       <c r="AN20">
         <v>232</v>
       </c>
     </row>
-    <row r="21" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
         <v>194</v>
       </c>
       <c r="C21" s="1">
         <v>91.079812206572768</v>
       </c>
       <c r="D21">
         <v>109</v>
       </c>
       <c r="E21">
         <v>115</v>
       </c>
       <c r="F21">
         <v>140</v>
       </c>
       <c r="G21">
         <v>53</v>
       </c>
       <c r="H21">
         <v>9</v>
       </c>
       <c r="I21">
@@ -2927,51 +2927,51 @@
       <c r="AG21">
         <v>25</v>
       </c>
       <c r="AH21">
         <v>17</v>
       </c>
       <c r="AI21">
         <v>7</v>
       </c>
       <c r="AJ21">
         <v>7</v>
       </c>
       <c r="AK21">
         <v>1</v>
       </c>
       <c r="AL21">
         <v>3</v>
       </c>
       <c r="AM21">
         <v>3</v>
       </c>
       <c r="AN21">
         <v>186</v>
       </c>
     </row>
-    <row r="22" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
         <v>609</v>
       </c>
       <c r="C22" s="1">
         <v>96.513470681458003</v>
       </c>
       <c r="D22">
         <v>432</v>
       </c>
       <c r="E22">
         <v>437</v>
       </c>
       <c r="F22">
         <v>525</v>
       </c>
       <c r="G22">
         <v>281</v>
       </c>
       <c r="H22">
         <v>35</v>
       </c>
       <c r="I22">
@@ -3049,51 +3049,51 @@
       <c r="AG22">
         <v>112</v>
       </c>
       <c r="AH22">
         <v>73</v>
       </c>
       <c r="AI22">
         <v>43</v>
       </c>
       <c r="AJ22">
         <v>32</v>
       </c>
       <c r="AK22">
         <v>13</v>
       </c>
       <c r="AL22">
         <v>27</v>
       </c>
       <c r="AM22">
         <v>7</v>
       </c>
       <c r="AN22">
         <v>507</v>
       </c>
     </row>
-    <row r="23" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23" t="s">
         <v>62</v>
       </c>
       <c r="F23" t="s">
         <v>62</v>
       </c>
       <c r="G23" t="s">
         <v>62</v>
       </c>
       <c r="H23" t="s">
         <v>62</v>
       </c>
       <c r="I23" t="s">
@@ -3171,51 +3171,51 @@
       <c r="AG23" t="s">
         <v>62</v>
       </c>
       <c r="AH23" t="s">
         <v>62</v>
       </c>
       <c r="AI23" t="s">
         <v>62</v>
       </c>
       <c r="AJ23" t="s">
         <v>62</v>
       </c>
       <c r="AK23" t="s">
         <v>62</v>
       </c>
       <c r="AL23" t="s">
         <v>62</v>
       </c>
       <c r="AM23" t="s">
         <v>62</v>
       </c>
       <c r="AN23" s="1">
         <v>80.348652931854204</v>
       </c>
     </row>
-    <row r="24" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
         <v>795</v>
       </c>
       <c r="C24" s="1">
         <v>97.307221542227666</v>
       </c>
       <c r="D24">
         <v>588</v>
       </c>
       <c r="E24">
         <v>602</v>
       </c>
       <c r="F24">
         <v>690</v>
       </c>
       <c r="G24">
         <v>416</v>
       </c>
       <c r="H24">
         <v>87</v>
       </c>
       <c r="I24">
@@ -3293,51 +3293,51 @@
       <c r="AG24">
         <v>160</v>
       </c>
       <c r="AH24">
         <v>96</v>
       </c>
       <c r="AI24">
         <v>77</v>
       </c>
       <c r="AJ24">
         <v>47</v>
       </c>
       <c r="AK24">
         <v>25</v>
       </c>
       <c r="AL24">
         <v>42</v>
       </c>
       <c r="AM24">
         <v>13</v>
       </c>
       <c r="AN24">
         <v>641</v>
       </c>
     </row>
-    <row r="25" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:40" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
         <v>62</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25" t="s">
         <v>62</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
       <c r="G25" t="s">
         <v>62</v>
       </c>
       <c r="H25" t="s">
         <v>62</v>
       </c>
       <c r="I25" t="s">
@@ -3415,143 +3415,143 @@
       <c r="AG25" t="s">
         <v>62</v>
       </c>
       <c r="AH25" t="s">
         <v>62</v>
       </c>
       <c r="AI25" t="s">
         <v>62</v>
       </c>
       <c r="AJ25" t="s">
         <v>62</v>
       </c>
       <c r="AK25" t="s">
         <v>62</v>
       </c>
       <c r="AL25" t="s">
         <v>62</v>
       </c>
       <c r="AM25" t="s">
         <v>62</v>
       </c>
       <c r="AN25" s="1">
         <v>78.457772337821297</v>
       </c>
     </row>
-    <row r="27" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:40" x14ac:dyDescent="0.4">
       <c r="C27" s="1"/>
     </row>
-    <row r="28" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:40" x14ac:dyDescent="0.4">
       <c r="C28" s="1"/>
     </row>
-    <row r="29" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:40" x14ac:dyDescent="0.4">
       <c r="C29" s="1"/>
     </row>
-    <row r="30" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="30" spans="1:40" x14ac:dyDescent="0.4">
       <c r="C30" s="1"/>
     </row>
-    <row r="31" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:40" x14ac:dyDescent="0.4">
       <c r="C31" s="1"/>
     </row>
-    <row r="32" spans="1:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:40" x14ac:dyDescent="0.4">
       <c r="C32" s="1"/>
       <c r="V32" s="1"/>
       <c r="AN32" s="1"/>
     </row>
-    <row r="33" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="33" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C33" s="1"/>
     </row>
-    <row r="34" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C34" s="1"/>
     </row>
-    <row r="35" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C35" s="1"/>
     </row>
-    <row r="36" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C36" s="1"/>
     </row>
-    <row r="37" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C37" s="1"/>
     </row>
-    <row r="38" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="38" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C38" s="1"/>
       <c r="V38" s="1"/>
       <c r="AN38" s="1"/>
     </row>
-    <row r="39" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="39" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C39" s="1"/>
     </row>
-    <row r="40" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C40" s="1"/>
     </row>
-    <row r="41" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C41" s="1"/>
     </row>
-    <row r="42" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C42" s="1"/>
     </row>
-    <row r="43" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C43" s="1"/>
     </row>
-    <row r="44" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C44" s="1"/>
       <c r="V44" s="1"/>
       <c r="AN44" s="1"/>
     </row>
-    <row r="45" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C45" s="1"/>
     </row>
-    <row r="46" spans="3:40" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="3:40" x14ac:dyDescent="0.4">
       <c r="C46" s="1"/>
       <c r="V46" s="1"/>
       <c r="AN46" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-022</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-022</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T12:00:20Z</vt:lpwstr>
   </property>