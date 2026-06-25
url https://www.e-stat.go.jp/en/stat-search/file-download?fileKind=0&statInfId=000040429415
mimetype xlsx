--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5BD3488-CAE1-4061-B5BD-46B865667C83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3F5205CD-71E5-4CBC-9940-92638F48F738}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="2325" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-023" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-023" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="106">
   <si>
     <t>※コンテンツ重点収集方針の構成比は、重点収集方針があると回答した大学数を基に算定しています。</t>
   </si>
   <si>
     <t>※コンテンツ収集における工夫の構成比は、機関リポジトリ構築（公開）大学数を基に算定しています。</t>
     <rPh sb="6" eb="8">
       <t>シュウシュウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>クフウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>コウセイヒ</t>
@@ -943,90 +943,90 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BY50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
-    <col min="68" max="69" width="10.1640625" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
+    <col min="68" max="69" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="2" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A3" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="4" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A5" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="6" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:77" x14ac:dyDescent="0.4">
       <c r="BR7" s="1"/>
     </row>
-    <row r="8" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:77" x14ac:dyDescent="0.4">
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8" t="s">
         <v>82</v>
       </c>
       <c r="E8" t="s">
         <v>84</v>
       </c>
       <c r="F8" t="s">
         <v>85</v>
       </c>
       <c r="G8" t="s">
         <v>7</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
         <v>91</v>
       </c>
       <c r="J8" t="s">
@@ -1212,51 +1212,51 @@
       <c r="BR8" t="s">
         <v>99</v>
       </c>
       <c r="BS8" t="s">
         <v>100</v>
       </c>
       <c r="BT8" t="s">
         <v>55</v>
       </c>
       <c r="BU8" t="s">
         <v>56</v>
       </c>
       <c r="BV8" t="s">
         <v>57</v>
       </c>
       <c r="BW8" t="s">
         <v>58</v>
       </c>
       <c r="BX8" t="s">
         <v>59</v>
       </c>
       <c r="BY8" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="9" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:77" x14ac:dyDescent="0.4">
       <c r="B9" t="s">
         <v>3</v>
       </c>
       <c r="C9" t="s">
         <v>3</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
       <c r="G9" t="s">
         <v>3</v>
       </c>
       <c r="H9" t="s">
         <v>3</v>
       </c>
       <c r="I9" t="s">
         <v>3</v>
       </c>
       <c r="J9" t="s">
@@ -1442,51 +1442,51 @@
       <c r="BR9" t="s">
         <v>3</v>
       </c>
       <c r="BS9" t="s">
         <v>3</v>
       </c>
       <c r="BT9" t="s">
         <v>3</v>
       </c>
       <c r="BU9" t="s">
         <v>3</v>
       </c>
       <c r="BV9" t="s">
         <v>3</v>
       </c>
       <c r="BW9" t="s">
         <v>3</v>
       </c>
       <c r="BX9" t="s">
         <v>3</v>
       </c>
       <c r="BY9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>62</v>
       </c>
       <c r="B10">
         <v>21</v>
       </c>
       <c r="C10">
         <v>13</v>
       </c>
       <c r="D10">
         <v>7</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>21</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
@@ -1675,51 +1675,51 @@
       <c r="BR10">
         <v>8</v>
       </c>
       <c r="BS10">
         <v>10</v>
       </c>
       <c r="BT10">
         <v>16</v>
       </c>
       <c r="BU10">
         <v>3</v>
       </c>
       <c r="BV10">
         <v>14</v>
       </c>
       <c r="BW10">
         <v>11</v>
       </c>
       <c r="BX10">
         <v>5</v>
       </c>
       <c r="BY10">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11">
         <v>22</v>
       </c>
       <c r="C11">
         <v>20</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>22</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
@@ -1908,51 +1908,51 @@
       <c r="BR11">
         <v>8</v>
       </c>
       <c r="BS11">
         <v>12</v>
       </c>
       <c r="BT11">
         <v>11</v>
       </c>
       <c r="BU11">
         <v>0</v>
       </c>
       <c r="BV11">
         <v>5</v>
       </c>
       <c r="BW11">
         <v>12</v>
       </c>
       <c r="BX11">
         <v>2</v>
       </c>
       <c r="BY11">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12">
         <v>14</v>
       </c>
       <c r="C12">
         <v>13</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>14</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
@@ -2141,51 +2141,51 @@
       <c r="BR12">
         <v>6</v>
       </c>
       <c r="BS12">
         <v>6</v>
       </c>
       <c r="BT12">
         <v>6</v>
       </c>
       <c r="BU12">
         <v>0</v>
       </c>
       <c r="BV12">
         <v>4</v>
       </c>
       <c r="BW12">
         <v>10</v>
       </c>
       <c r="BX12">
         <v>4</v>
       </c>
       <c r="BY12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13">
         <v>28</v>
       </c>
       <c r="C13">
         <v>25</v>
       </c>
       <c r="D13">
         <v>3</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>28</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
@@ -2374,51 +2374,51 @@
       <c r="BR13">
         <v>5</v>
       </c>
       <c r="BS13">
         <v>9</v>
       </c>
       <c r="BT13">
         <v>9</v>
       </c>
       <c r="BU13">
         <v>1</v>
       </c>
       <c r="BV13">
         <v>11</v>
       </c>
       <c r="BW13">
         <v>9</v>
       </c>
       <c r="BX13">
         <v>3</v>
       </c>
       <c r="BY13">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14">
         <v>85</v>
       </c>
       <c r="C14">
         <v>71</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>85</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
@@ -2607,51 +2607,51 @@
       <c r="BR14">
         <v>27</v>
       </c>
       <c r="BS14">
         <v>37</v>
       </c>
       <c r="BT14">
         <v>42</v>
       </c>
       <c r="BU14">
         <v>4</v>
       </c>
       <c r="BV14">
         <v>34</v>
       </c>
       <c r="BW14">
         <v>42</v>
       </c>
       <c r="BX14">
         <v>14</v>
       </c>
       <c r="BY14">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C15" s="1">
         <v>83.529411764705884</v>
       </c>
       <c r="D15" s="1">
         <v>15.294117647058824</v>
       </c>
       <c r="E15" s="1">
         <v>0</v>
       </c>
       <c r="F15" s="1">
         <v>1.1764705882352942</v>
       </c>
       <c r="G15" s="1">
         <v>100</v>
       </c>
       <c r="H15" s="1">
         <v>0</v>
       </c>
       <c r="I15" s="1">
@@ -2840,51 +2840,51 @@
       <c r="BR15" s="1">
         <v>31.764705882352938</v>
       </c>
       <c r="BS15" s="1">
         <v>43.529411764705884</v>
       </c>
       <c r="BT15" s="1">
         <v>49.411764705882355</v>
       </c>
       <c r="BU15" s="1">
         <v>4.7058823529411766</v>
       </c>
       <c r="BV15" s="1">
         <v>40</v>
       </c>
       <c r="BW15" s="1">
         <v>49.411764705882355</v>
       </c>
       <c r="BX15" s="1">
         <v>16.470588235294116</v>
       </c>
       <c r="BY15" s="1">
         <v>5.8823529411764701</v>
       </c>
     </row>
-    <row r="16" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
@@ -3073,51 +3073,51 @@
       <c r="BR16">
         <v>1</v>
       </c>
       <c r="BS16">
         <v>0</v>
       </c>
       <c r="BT16">
         <v>0</v>
       </c>
       <c r="BU16">
         <v>0</v>
       </c>
       <c r="BV16">
         <v>1</v>
       </c>
       <c r="BW16">
         <v>1</v>
       </c>
       <c r="BX16">
         <v>0</v>
       </c>
       <c r="BY16">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17">
         <v>12</v>
       </c>
       <c r="C17">
         <v>10</v>
       </c>
       <c r="D17">
         <v>1</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>10</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17">
@@ -3306,51 +3306,51 @@
       <c r="BR17">
         <v>4</v>
       </c>
       <c r="BS17">
         <v>0</v>
       </c>
       <c r="BT17">
         <v>4</v>
       </c>
       <c r="BU17">
         <v>0</v>
       </c>
       <c r="BV17">
         <v>2</v>
       </c>
       <c r="BW17">
         <v>5</v>
       </c>
       <c r="BX17">
         <v>0</v>
       </c>
       <c r="BY17">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18">
         <v>35</v>
       </c>
       <c r="C18">
         <v>26</v>
       </c>
       <c r="D18">
         <v>2</v>
       </c>
       <c r="E18">
         <v>4</v>
       </c>
       <c r="F18">
         <v>3</v>
       </c>
       <c r="G18">
         <v>33</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18">
@@ -3539,51 +3539,51 @@
       <c r="BR18">
         <v>9</v>
       </c>
       <c r="BS18">
         <v>3</v>
       </c>
       <c r="BT18">
         <v>6</v>
       </c>
       <c r="BU18">
         <v>0</v>
       </c>
       <c r="BV18">
         <v>8</v>
       </c>
       <c r="BW18">
         <v>16</v>
       </c>
       <c r="BX18">
         <v>5</v>
       </c>
       <c r="BY18">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19">
         <v>41</v>
       </c>
       <c r="C19">
         <v>38</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>40</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
@@ -3772,51 +3772,51 @@
       <c r="BR19">
         <v>13</v>
       </c>
       <c r="BS19">
         <v>2</v>
       </c>
       <c r="BT19">
         <v>4</v>
       </c>
       <c r="BU19">
         <v>0</v>
       </c>
       <c r="BV19">
         <v>0</v>
       </c>
       <c r="BW19">
         <v>14</v>
       </c>
       <c r="BX19">
         <v>10</v>
       </c>
       <c r="BY19">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20">
         <v>89</v>
       </c>
       <c r="C20">
         <v>75</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20">
         <v>7</v>
       </c>
       <c r="F20">
         <v>3</v>
       </c>
       <c r="G20">
         <v>84</v>
       </c>
       <c r="H20">
         <v>5</v>
       </c>
       <c r="I20">
@@ -4005,51 +4005,51 @@
       <c r="BR20">
         <v>27</v>
       </c>
       <c r="BS20">
         <v>5</v>
       </c>
       <c r="BT20">
         <v>14</v>
       </c>
       <c r="BU20">
         <v>0</v>
       </c>
       <c r="BV20">
         <v>11</v>
       </c>
       <c r="BW20">
         <v>36</v>
       </c>
       <c r="BX20">
         <v>15</v>
       </c>
       <c r="BY20">
         <v>6</v>
       </c>
     </row>
-    <row r="21" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="1">
         <v>84.269662921348313</v>
       </c>
       <c r="D21" s="1">
         <v>4.4943820224719104</v>
       </c>
       <c r="E21" s="1">
         <v>7.8651685393258424</v>
       </c>
       <c r="F21" s="1">
         <v>3.3707865168539324</v>
       </c>
       <c r="G21" s="1">
         <v>94.382022471910105</v>
       </c>
       <c r="H21" s="1">
         <v>5.6179775280898872</v>
       </c>
       <c r="I21" s="1">
@@ -4238,51 +4238,51 @@
       <c r="BR21" s="1">
         <v>30.337078651685395</v>
       </c>
       <c r="BS21" s="1">
         <v>5.6179775280898872</v>
       </c>
       <c r="BT21" s="1">
         <v>15.730337078651685</v>
       </c>
       <c r="BU21" s="1">
         <v>0</v>
       </c>
       <c r="BV21" s="1">
         <v>12.359550561797752</v>
       </c>
       <c r="BW21" s="1">
         <v>40.449438202247187</v>
       </c>
       <c r="BX21" s="1">
         <v>16.853932584269664</v>
       </c>
       <c r="BY21" s="1">
         <v>6.7415730337078648</v>
       </c>
     </row>
-    <row r="22" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>55</v>
       </c>
       <c r="C22">
         <v>42</v>
       </c>
       <c r="D22">
         <v>11</v>
       </c>
       <c r="E22">
         <v>2</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>50</v>
       </c>
       <c r="H22">
         <v>5</v>
       </c>
       <c r="I22">
@@ -4471,51 +4471,51 @@
       <c r="BR22">
         <v>16</v>
       </c>
       <c r="BS22">
         <v>11</v>
       </c>
       <c r="BT22">
         <v>6</v>
       </c>
       <c r="BU22">
         <v>1</v>
       </c>
       <c r="BV22">
         <v>9</v>
       </c>
       <c r="BW22">
         <v>41</v>
       </c>
       <c r="BX22">
         <v>8</v>
       </c>
       <c r="BY22">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23">
         <v>79</v>
       </c>
       <c r="C23">
         <v>70</v>
       </c>
       <c r="D23">
         <v>7</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>76</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23">
@@ -4704,51 +4704,51 @@
       <c r="BR23">
         <v>24</v>
       </c>
       <c r="BS23">
         <v>4</v>
       </c>
       <c r="BT23">
         <v>9</v>
       </c>
       <c r="BU23">
         <v>1</v>
       </c>
       <c r="BV23">
         <v>11</v>
       </c>
       <c r="BW23">
         <v>40</v>
       </c>
       <c r="BX23">
         <v>14</v>
       </c>
       <c r="BY23">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24">
         <v>230</v>
       </c>
       <c r="C24">
         <v>206</v>
       </c>
       <c r="D24">
         <v>9</v>
       </c>
       <c r="E24">
         <v>12</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
         <v>209</v>
       </c>
       <c r="H24">
         <v>21</v>
       </c>
       <c r="I24">
@@ -4937,51 +4937,51 @@
       <c r="BR24">
         <v>82</v>
       </c>
       <c r="BS24">
         <v>25</v>
       </c>
       <c r="BT24">
         <v>36</v>
       </c>
       <c r="BU24">
         <v>5</v>
       </c>
       <c r="BV24">
         <v>38</v>
       </c>
       <c r="BW24">
         <v>98</v>
       </c>
       <c r="BX24">
         <v>31</v>
       </c>
       <c r="BY24">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25">
         <v>140</v>
       </c>
       <c r="C25">
         <v>119</v>
       </c>
       <c r="D25">
         <v>8</v>
       </c>
       <c r="E25">
         <v>9</v>
       </c>
       <c r="F25">
         <v>4</v>
       </c>
       <c r="G25">
         <v>123</v>
       </c>
       <c r="H25">
         <v>17</v>
       </c>
       <c r="I25">
@@ -5170,51 +5170,51 @@
       <c r="BR25">
         <v>53</v>
       </c>
       <c r="BS25">
         <v>10</v>
       </c>
       <c r="BT25">
         <v>19</v>
       </c>
       <c r="BU25">
         <v>2</v>
       </c>
       <c r="BV25">
         <v>10</v>
       </c>
       <c r="BW25">
         <v>51</v>
       </c>
       <c r="BX25">
         <v>20</v>
       </c>
       <c r="BY25">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26">
         <v>504</v>
       </c>
       <c r="C26">
         <v>437</v>
       </c>
       <c r="D26">
         <v>35</v>
       </c>
       <c r="E26">
         <v>24</v>
       </c>
       <c r="F26">
         <v>8</v>
       </c>
       <c r="G26">
         <v>458</v>
       </c>
       <c r="H26">
         <v>46</v>
       </c>
       <c r="I26">
@@ -5403,51 +5403,51 @@
       <c r="BR26">
         <v>175</v>
       </c>
       <c r="BS26">
         <v>50</v>
       </c>
       <c r="BT26">
         <v>70</v>
       </c>
       <c r="BU26">
         <v>9</v>
       </c>
       <c r="BV26">
         <v>68</v>
       </c>
       <c r="BW26">
         <v>230</v>
       </c>
       <c r="BX26">
         <v>73</v>
       </c>
       <c r="BY26">
         <v>26</v>
       </c>
     </row>
-    <row r="27" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C27" s="1">
         <v>86.706349206349216</v>
       </c>
       <c r="D27" s="1">
         <v>6.9444444444444446</v>
       </c>
       <c r="E27" s="1">
         <v>4.7619047619047619</v>
       </c>
       <c r="F27" s="1">
         <v>1.5873015873015872</v>
       </c>
       <c r="G27" s="1">
         <v>90.873015873015873</v>
       </c>
       <c r="H27" s="1">
         <v>9.1269841269841265</v>
       </c>
       <c r="I27" s="1">
@@ -5636,51 +5636,51 @@
       <c r="BR27" s="1">
         <v>34.722222222222221</v>
       </c>
       <c r="BS27" s="1">
         <v>9.9206349206349209</v>
       </c>
       <c r="BT27" s="1">
         <v>13.888888888888889</v>
       </c>
       <c r="BU27" s="1">
         <v>1.7857142857142856</v>
       </c>
       <c r="BV27" s="1">
         <v>13.492063492063492</v>
       </c>
       <c r="BW27" s="1">
         <v>45.634920634920633</v>
       </c>
       <c r="BX27" s="1">
         <v>14.484126984126986</v>
       </c>
       <c r="BY27" s="1">
         <v>5.1587301587301582</v>
       </c>
     </row>
-    <row r="28" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28">
         <v>678</v>
       </c>
       <c r="C28">
         <v>583</v>
       </c>
       <c r="D28">
         <v>52</v>
       </c>
       <c r="E28">
         <v>31</v>
       </c>
       <c r="F28">
         <v>12</v>
       </c>
       <c r="G28">
         <v>627</v>
       </c>
       <c r="H28">
         <v>51</v>
       </c>
       <c r="I28">
@@ -5869,51 +5869,51 @@
       <c r="BR28">
         <v>229</v>
       </c>
       <c r="BS28">
         <v>92</v>
       </c>
       <c r="BT28">
         <v>126</v>
       </c>
       <c r="BU28">
         <v>13</v>
       </c>
       <c r="BV28">
         <v>113</v>
       </c>
       <c r="BW28">
         <v>308</v>
       </c>
       <c r="BX28">
         <v>102</v>
       </c>
       <c r="BY28">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:77" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:77" x14ac:dyDescent="0.4">
       <c r="A29" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C29" s="1">
         <v>85.988200589970504</v>
       </c>
       <c r="D29" s="1">
         <v>7.6696165191740411</v>
       </c>
       <c r="E29" s="1">
         <v>4.5722713864306783</v>
       </c>
       <c r="F29" s="1">
         <v>1.7699115044247788</v>
       </c>
       <c r="G29" s="1">
         <v>92.477876106194685</v>
       </c>
       <c r="H29" s="1">
         <v>7.5221238938053103</v>
       </c>
       <c r="I29" s="1">
@@ -6102,51 +6102,51 @@
       <c r="BR29" s="1">
         <v>33.775811209439524</v>
       </c>
       <c r="BS29" s="1">
         <v>13.569321533923304</v>
       </c>
       <c r="BT29" s="1">
         <v>18.584070796460178</v>
       </c>
       <c r="BU29" s="1">
         <v>1.9174041297935103</v>
       </c>
       <c r="BV29" s="1">
         <v>16.666666666666664</v>
       </c>
       <c r="BW29" s="1">
         <v>45.427728613569322</v>
       </c>
       <c r="BX29" s="1">
         <v>15.044247787610621</v>
       </c>
       <c r="BY29" s="1">
         <v>5.4572271386430682</v>
       </c>
     </row>
-    <row r="36" spans="3:76" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="3:76" x14ac:dyDescent="0.4">
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
@@ -6178,51 +6178,51 @@
       <c r="BA36" s="1"/>
       <c r="BB36" s="1"/>
       <c r="BC36" s="1"/>
       <c r="BD36" s="1"/>
       <c r="BE36" s="1"/>
       <c r="BF36" s="1"/>
       <c r="BG36" s="1"/>
       <c r="BH36" s="1"/>
       <c r="BI36" s="1"/>
       <c r="BJ36" s="1"/>
       <c r="BK36" s="1"/>
       <c r="BL36" s="1"/>
       <c r="BM36" s="1"/>
       <c r="BN36" s="1"/>
       <c r="BO36" s="1"/>
       <c r="BP36" s="1"/>
       <c r="BQ36" s="1"/>
       <c r="BR36" s="1"/>
       <c r="BS36" s="1"/>
       <c r="BT36" s="1"/>
       <c r="BU36" s="1"/>
       <c r="BV36" s="1"/>
       <c r="BW36" s="1"/>
       <c r="BX36" s="1"/>
     </row>
-    <row r="42" spans="3:76" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="3:76" x14ac:dyDescent="0.4">
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
@@ -6254,51 +6254,51 @@
       <c r="BA42" s="1"/>
       <c r="BB42" s="1"/>
       <c r="BC42" s="1"/>
       <c r="BD42" s="1"/>
       <c r="BE42" s="1"/>
       <c r="BF42" s="1"/>
       <c r="BG42" s="1"/>
       <c r="BH42" s="1"/>
       <c r="BI42" s="1"/>
       <c r="BJ42" s="1"/>
       <c r="BK42" s="1"/>
       <c r="BL42" s="1"/>
       <c r="BM42" s="1"/>
       <c r="BN42" s="1"/>
       <c r="BO42" s="1"/>
       <c r="BP42" s="1"/>
       <c r="BQ42" s="1"/>
       <c r="BR42" s="1"/>
       <c r="BS42" s="1"/>
       <c r="BT42" s="1"/>
       <c r="BU42" s="1"/>
       <c r="BV42" s="1"/>
       <c r="BW42" s="1"/>
       <c r="BX42" s="1"/>
     </row>
-    <row r="48" spans="3:76" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="3:76" x14ac:dyDescent="0.4">
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
@@ -6330,51 +6330,51 @@
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="1"/>
       <c r="BD48" s="1"/>
       <c r="BE48" s="1"/>
       <c r="BF48" s="1"/>
       <c r="BG48" s="1"/>
       <c r="BH48" s="1"/>
       <c r="BI48" s="1"/>
       <c r="BJ48" s="1"/>
       <c r="BK48" s="1"/>
       <c r="BL48" s="1"/>
       <c r="BM48" s="1"/>
       <c r="BN48" s="1"/>
       <c r="BO48" s="1"/>
       <c r="BP48" s="1"/>
       <c r="BQ48" s="1"/>
       <c r="BR48" s="1"/>
       <c r="BS48" s="1"/>
       <c r="BT48" s="1"/>
       <c r="BU48" s="1"/>
       <c r="BV48" s="1"/>
       <c r="BW48" s="1"/>
       <c r="BX48" s="1"/>
     </row>
-    <row r="50" spans="3:76" x14ac:dyDescent="0.55000000000000004">
+    <row r="50" spans="3:76" x14ac:dyDescent="0.4">
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
@@ -6430,51 +6430,51 @@
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-023</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-023</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T12:22:25Z</vt:lpwstr>
   </property>