--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -1,63 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60B12273-26C4-4A21-A80D-8D96326A036B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4C2F3EE0-700E-4CA7-8960-29FC6AAFC4FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3510" yWindow="2325" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-026" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <sheet name="r7gakujyutsu-dai-026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="34">
   <si>
     <t>大学</t>
     <rPh sb="0" eb="2">
       <t>ダイガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>利用者サービスの向上</t>
   </si>
   <si>
     <t>電子情報の提供・保存環境の整備</t>
   </si>
@@ -405,51 +402,51 @@
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -669,1688 +666,965 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="2" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>1</v>
       </c>
       <c r="C4" t="s">
         <v>2</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4" t="s">
         <v>6</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4" t="s">
         <v>8</v>
       </c>
       <c r="L4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>0</v>
       </c>
       <c r="C5" t="s">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>0</v>
       </c>
       <c r="H5" t="s">
         <v>0</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>0</v>
       </c>
       <c r="K5" t="s">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>14</v>
       </c>
       <c r="C6">
         <v>19</v>
       </c>
       <c r="D6">
         <v>12</v>
       </c>
       <c r="E6">
         <v>14</v>
       </c>
       <c r="F6">
         <v>19</v>
       </c>
       <c r="G6">
         <v>10</v>
       </c>
       <c r="H6">
         <v>10</v>
       </c>
       <c r="I6">
         <v>8</v>
       </c>
       <c r="J6">
         <v>20</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7">
         <v>20</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7">
         <v>14</v>
       </c>
       <c r="F7">
         <v>17</v>
       </c>
       <c r="G7">
         <v>16</v>
       </c>
       <c r="H7">
         <v>10</v>
       </c>
       <c r="I7">
         <v>10</v>
       </c>
       <c r="J7">
         <v>22</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
         <v>12</v>
       </c>
       <c r="C8">
         <v>14</v>
       </c>
       <c r="D8">
         <v>11</v>
       </c>
       <c r="E8">
         <v>11</v>
       </c>
       <c r="F8">
         <v>12</v>
       </c>
       <c r="G8">
         <v>9</v>
       </c>
       <c r="H8">
         <v>6</v>
       </c>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8">
         <v>14</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
         <v>24</v>
       </c>
       <c r="C9">
         <v>21</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9">
         <v>20</v>
       </c>
       <c r="F9">
         <v>23</v>
       </c>
       <c r="G9">
         <v>10</v>
       </c>
       <c r="H9">
         <v>13</v>
       </c>
       <c r="I9">
         <v>8</v>
       </c>
       <c r="J9">
         <v>25</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
         <v>69</v>
       </c>
       <c r="C10">
         <v>74</v>
       </c>
       <c r="D10">
         <v>56</v>
       </c>
       <c r="E10">
         <v>59</v>
       </c>
       <c r="F10">
         <v>71</v>
       </c>
       <c r="G10">
         <v>45</v>
       </c>
       <c r="H10">
         <v>39</v>
       </c>
       <c r="I10">
         <v>32</v>
       </c>
       <c r="J10">
         <v>81</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
         <v>81.17647058823529</v>
       </c>
       <c r="C11" s="1">
         <v>87.058823529411768</v>
       </c>
       <c r="D11" s="1">
         <v>65.882352941176464</v>
       </c>
       <c r="E11" s="1">
         <v>69.411764705882348</v>
       </c>
       <c r="F11" s="1">
         <v>83.529411764705884</v>
       </c>
       <c r="G11" s="1">
         <v>52.941176470588239</v>
       </c>
       <c r="H11" s="1">
         <v>45.882352941176471</v>
       </c>
       <c r="I11" s="1">
         <v>37.647058823529413</v>
       </c>
       <c r="J11" s="1">
         <v>95.294117647058812</v>
       </c>
       <c r="K11" s="1">
         <v>3.5294117647058822</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
         <v>9</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13">
         <v>9</v>
       </c>
       <c r="E13">
         <v>7</v>
       </c>
       <c r="F13">
         <v>9</v>
       </c>
       <c r="G13">
         <v>3</v>
       </c>
       <c r="H13">
         <v>5</v>
       </c>
       <c r="I13">
         <v>2</v>
       </c>
       <c r="J13">
         <v>8</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>34</v>
       </c>
       <c r="C14">
         <v>34</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14">
         <v>25</v>
       </c>
       <c r="F14">
         <v>24</v>
       </c>
       <c r="G14">
         <v>8</v>
       </c>
       <c r="H14">
         <v>16</v>
       </c>
       <c r="I14">
         <v>7</v>
       </c>
       <c r="J14">
         <v>23</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15">
         <v>42</v>
       </c>
       <c r="C15">
         <v>34</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15">
         <v>33</v>
       </c>
       <c r="F15">
         <v>39</v>
       </c>
       <c r="G15">
         <v>14</v>
       </c>
       <c r="H15">
         <v>22</v>
       </c>
       <c r="I15">
         <v>11</v>
       </c>
       <c r="J15">
         <v>27</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16">
         <v>86</v>
       </c>
       <c r="C16">
         <v>81</v>
       </c>
       <c r="D16">
         <v>62</v>
       </c>
       <c r="E16">
         <v>66</v>
       </c>
       <c r="F16">
         <v>73</v>
       </c>
       <c r="G16">
         <v>26</v>
       </c>
       <c r="H16">
         <v>43</v>
       </c>
       <c r="I16">
         <v>20</v>
       </c>
       <c r="J16">
         <v>59</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="1">
         <v>85.148514851485146</v>
       </c>
       <c r="C17" s="1">
         <v>80.198019801980209</v>
       </c>
       <c r="D17" s="1">
         <v>61.386138613861384</v>
       </c>
       <c r="E17" s="1">
         <v>65.346534653465355</v>
       </c>
       <c r="F17" s="1">
         <v>72.277227722772281</v>
       </c>
       <c r="G17" s="1">
         <v>25.742574257425744</v>
       </c>
       <c r="H17" s="1">
         <v>42.574257425742573</v>
       </c>
       <c r="I17" s="1">
         <v>19.801980198019802</v>
       </c>
       <c r="J17" s="1">
         <v>58.415841584158414</v>
       </c>
       <c r="K17" s="1">
         <v>0</v>
       </c>
       <c r="L17" s="1">
         <v>0</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18">
         <v>51</v>
       </c>
       <c r="C18">
         <v>53</v>
       </c>
       <c r="D18">
         <v>42</v>
       </c>
       <c r="E18">
         <v>48</v>
       </c>
       <c r="F18">
         <v>44</v>
       </c>
       <c r="G18">
         <v>20</v>
       </c>
       <c r="H18">
         <v>26</v>
       </c>
       <c r="I18">
         <v>30</v>
       </c>
       <c r="J18">
         <v>40</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19">
         <v>71</v>
       </c>
       <c r="C19">
         <v>72</v>
       </c>
       <c r="D19">
         <v>60</v>
       </c>
       <c r="E19">
         <v>61</v>
       </c>
       <c r="F19">
         <v>51</v>
       </c>
       <c r="G19">
         <v>22</v>
       </c>
       <c r="H19">
         <v>32</v>
       </c>
       <c r="I19">
         <v>30</v>
       </c>
       <c r="J19">
         <v>49</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
         <v>247</v>
       </c>
       <c r="C20">
         <v>212</v>
       </c>
       <c r="D20">
         <v>201</v>
       </c>
       <c r="E20">
         <v>213</v>
       </c>
       <c r="F20">
         <v>190</v>
       </c>
       <c r="G20">
         <v>74</v>
       </c>
       <c r="H20">
         <v>124</v>
       </c>
       <c r="I20">
         <v>64</v>
       </c>
       <c r="J20">
         <v>134</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
         <v>178</v>
       </c>
       <c r="C21">
         <v>149</v>
       </c>
       <c r="D21">
         <v>128</v>
       </c>
       <c r="E21">
         <v>135</v>
       </c>
       <c r="F21">
         <v>116</v>
       </c>
       <c r="G21">
         <v>37</v>
       </c>
       <c r="H21">
         <v>80</v>
       </c>
       <c r="I21">
         <v>36</v>
       </c>
       <c r="J21">
         <v>69</v>
       </c>
       <c r="K21">
         <v>2</v>
       </c>
       <c r="L21">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>547</v>
       </c>
       <c r="C22">
         <v>486</v>
       </c>
       <c r="D22">
         <v>431</v>
       </c>
       <c r="E22">
         <v>457</v>
       </c>
       <c r="F22">
         <v>401</v>
       </c>
       <c r="G22">
         <v>153</v>
       </c>
       <c r="H22">
         <v>262</v>
       </c>
       <c r="I22">
         <v>160</v>
       </c>
       <c r="J22">
         <v>292</v>
       </c>
       <c r="K22">
         <v>5</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="1">
         <v>86.687797147385098</v>
       </c>
       <c r="C23" s="1">
         <v>77.020602218700475</v>
       </c>
       <c r="D23" s="1">
         <v>68.304278922345489</v>
       </c>
       <c r="E23" s="1">
         <v>72.424722662440573</v>
       </c>
       <c r="F23" s="1">
         <v>63.549920760697312</v>
       </c>
       <c r="G23" s="1">
         <v>24.247226624405705</v>
       </c>
       <c r="H23" s="1">
         <v>41.521394611727416</v>
       </c>
       <c r="I23" s="1">
         <v>25.356576862123614</v>
       </c>
       <c r="J23" s="1">
         <v>46.275752773375594</v>
       </c>
       <c r="K23" s="1">
         <v>0.79239302694136293</v>
       </c>
       <c r="L23" s="1">
         <v>0.47543581616481778</v>
       </c>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>702</v>
       </c>
       <c r="C24">
         <v>641</v>
       </c>
       <c r="D24">
         <v>549</v>
       </c>
       <c r="E24">
         <v>582</v>
       </c>
       <c r="F24">
         <v>545</v>
       </c>
       <c r="G24">
         <v>224</v>
       </c>
       <c r="H24">
         <v>344</v>
       </c>
       <c r="I24">
         <v>212</v>
       </c>
       <c r="J24">
         <v>432</v>
       </c>
       <c r="K24">
         <v>8</v>
       </c>
       <c r="L24">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="1">
         <v>85.924112607099147</v>
       </c>
       <c r="C25" s="1">
         <v>78.457772337821297</v>
       </c>
       <c r="D25" s="1">
         <v>67.197062423500611</v>
       </c>
       <c r="E25" s="1">
         <v>71.236230110159113</v>
       </c>
       <c r="F25" s="1">
         <v>66.707466340269278</v>
       </c>
       <c r="G25" s="1">
         <v>27.417380660954709</v>
       </c>
       <c r="H25" s="1">
         <v>42.105263157894733</v>
       </c>
       <c r="I25" s="1">
         <v>25.948592411260712</v>
       </c>
       <c r="J25" s="1">
         <v>52.876376988984084</v>
       </c>
       <c r="K25" s="1">
         <v>0.97919216646266816</v>
       </c>
       <c r="L25" s="1">
         <v>0.36719706242350064</v>
       </c>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...716 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>r7gakujyutsu-dai-026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T12:42:08Z</vt:lpwstr>
   </property>