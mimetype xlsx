--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7699846-1982-4E7B-B2E1-C179F44D0133}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F72B485B-6986-4C58-8B66-43BA074A51E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-027" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-027" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="42">
   <si>
     <t>今後の収集方針（同一のタイトルで冊子と電子ジャーナルが両方ある場合）_冊子を収集</t>
   </si>
   <si>
     <t>今後の収集方針（同一のタイトルで冊子と電子ジャーナルが両方ある場合）_電子ジャーナルを収集</t>
   </si>
   <si>
     <t>今後の収集方針（同一のタイトルで冊子と電子ジャーナルが両方ある場合）_冊子と電子ジャーナルを収集</t>
   </si>
   <si>
     <t>購入経費に係わる共通経費化_実施</t>
   </si>
   <si>
@@ -662,66 +662,66 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="2" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.4">
       <c r="B4" t="s">
         <v>0</v>
       </c>
       <c r="C4" t="s">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>2</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
       <c r="F4" t="s">
         <v>4</v>
       </c>
       <c r="G4" t="s">
         <v>5</v>
       </c>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
@@ -736,51 +736,51 @@
       <c r="M4" t="s">
         <v>7</v>
       </c>
       <c r="N4" t="s">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>9</v>
       </c>
       <c r="P4" t="s">
         <v>10</v>
       </c>
       <c r="Q4" t="s">
         <v>11</v>
       </c>
       <c r="R4" t="s">
         <v>12</v>
       </c>
       <c r="S4" t="s">
         <v>13</v>
       </c>
       <c r="T4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:20" x14ac:dyDescent="0.4">
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>14</v>
       </c>
       <c r="J5" t="s">
@@ -795,51 +795,51 @@
       <c r="M5" t="s">
         <v>14</v>
       </c>
       <c r="N5" t="s">
         <v>14</v>
       </c>
       <c r="O5" t="s">
         <v>14</v>
       </c>
       <c r="P5" t="s">
         <v>14</v>
       </c>
       <c r="Q5" t="s">
         <v>14</v>
       </c>
       <c r="R5" t="s">
         <v>14</v>
       </c>
       <c r="S5" t="s">
         <v>14</v>
       </c>
       <c r="T5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>20</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6">
         <v>21</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>15</v>
       </c>
       <c r="I6">
@@ -857,51 +857,51 @@
       <c r="M6">
         <v>13</v>
       </c>
       <c r="N6">
         <v>17</v>
       </c>
       <c r="O6">
         <v>10</v>
       </c>
       <c r="P6">
         <v>6</v>
       </c>
       <c r="Q6">
         <v>12</v>
       </c>
       <c r="R6">
         <v>17</v>
       </c>
       <c r="S6">
         <v>5</v>
       </c>
       <c r="T6">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>19</v>
       </c>
       <c r="D7">
         <v>3</v>
       </c>
       <c r="E7">
         <v>22</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>11</v>
       </c>
       <c r="I7">
@@ -919,51 +919,51 @@
       <c r="M7">
         <v>14</v>
       </c>
       <c r="N7">
         <v>11</v>
       </c>
       <c r="O7">
         <v>8</v>
       </c>
       <c r="P7">
         <v>3</v>
       </c>
       <c r="Q7">
         <v>7</v>
       </c>
       <c r="R7">
         <v>11</v>
       </c>
       <c r="S7">
         <v>3</v>
       </c>
       <c r="T7">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8">
         <v>9</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8">
         <v>10</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>3</v>
       </c>
       <c r="H8">
         <v>6</v>
       </c>
       <c r="I8">
@@ -981,51 +981,51 @@
       <c r="M8">
         <v>11</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8">
         <v>4</v>
       </c>
       <c r="P8">
         <v>2</v>
       </c>
       <c r="Q8">
         <v>3</v>
       </c>
       <c r="R8">
         <v>3</v>
       </c>
       <c r="S8">
         <v>2</v>
       </c>
       <c r="T8">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>25</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9">
         <v>18</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>10</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
@@ -1043,51 +1043,51 @@
       <c r="M9">
         <v>21</v>
       </c>
       <c r="N9">
         <v>14</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
       <c r="Q9">
         <v>10</v>
       </c>
       <c r="R9">
         <v>11</v>
       </c>
       <c r="S9">
         <v>1</v>
       </c>
       <c r="T9">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10">
         <v>73</v>
       </c>
       <c r="D10">
         <v>10</v>
       </c>
       <c r="E10">
         <v>71</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>13</v>
       </c>
       <c r="H10">
         <v>36</v>
       </c>
       <c r="I10">
@@ -1105,51 +1105,51 @@
       <c r="M10">
         <v>59</v>
       </c>
       <c r="N10">
         <v>50</v>
       </c>
       <c r="O10">
         <v>28</v>
       </c>
       <c r="P10">
         <v>12</v>
       </c>
       <c r="Q10">
         <v>32</v>
       </c>
       <c r="R10">
         <v>42</v>
       </c>
       <c r="S10">
         <v>11</v>
       </c>
       <c r="T10">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1">
         <v>2.3529411764705883</v>
       </c>
       <c r="C11" s="1">
         <v>85.882352941176464</v>
       </c>
       <c r="D11" s="1">
         <v>11.76470588235294</v>
       </c>
       <c r="E11" s="1">
         <v>83.529411764705884</v>
       </c>
       <c r="F11" s="1">
         <v>1.1764705882352942</v>
       </c>
       <c r="G11" s="1">
         <v>15.294117647058824</v>
       </c>
       <c r="H11" s="1">
         <v>42.352941176470587</v>
       </c>
       <c r="I11" s="1">
@@ -1167,51 +1167,51 @@
       <c r="M11" s="1">
         <v>69.411764705882348</v>
       </c>
       <c r="N11" s="1">
         <v>58.82352941176471</v>
       </c>
       <c r="O11" s="1">
         <v>32.941176470588232</v>
       </c>
       <c r="P11" s="1">
         <v>14.117647058823529</v>
       </c>
       <c r="Q11" s="1">
         <v>37.647058823529413</v>
       </c>
       <c r="R11" s="1">
         <v>49.411764705882355</v>
       </c>
       <c r="S11" s="1">
         <v>12.941176470588237</v>
       </c>
       <c r="T11" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
@@ -1229,51 +1229,51 @@
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>1</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
       <c r="Q12">
         <v>0</v>
       </c>
       <c r="R12">
         <v>0</v>
       </c>
       <c r="S12">
         <v>0</v>
       </c>
       <c r="T12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>8</v>
       </c>
       <c r="D13">
         <v>4</v>
       </c>
       <c r="E13">
         <v>7</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>3</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13">
@@ -1291,51 +1291,51 @@
       <c r="M13">
         <v>5</v>
       </c>
       <c r="N13">
         <v>7</v>
       </c>
       <c r="O13">
         <v>6</v>
       </c>
       <c r="P13">
         <v>2</v>
       </c>
       <c r="Q13">
         <v>4</v>
       </c>
       <c r="R13">
         <v>1</v>
       </c>
       <c r="S13">
         <v>0</v>
       </c>
       <c r="T13">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>6</v>
       </c>
       <c r="C14">
         <v>22</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
       <c r="E14">
         <v>11</v>
       </c>
       <c r="F14">
         <v>4</v>
       </c>
       <c r="G14">
         <v>23</v>
       </c>
       <c r="H14">
         <v>5</v>
       </c>
       <c r="I14">
@@ -1353,51 +1353,51 @@
       <c r="M14">
         <v>21</v>
       </c>
       <c r="N14">
         <v>27</v>
       </c>
       <c r="O14">
         <v>5</v>
       </c>
       <c r="P14">
         <v>3</v>
       </c>
       <c r="Q14">
         <v>17</v>
       </c>
       <c r="R14">
         <v>5</v>
       </c>
       <c r="S14">
         <v>3</v>
       </c>
       <c r="T14">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15">
         <v>8</v>
       </c>
       <c r="C15">
         <v>36</v>
       </c>
       <c r="D15">
         <v>6</v>
       </c>
       <c r="E15">
         <v>14</v>
       </c>
       <c r="F15">
         <v>4</v>
       </c>
       <c r="G15">
         <v>32</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15">
@@ -1415,51 +1415,51 @@
       <c r="M15">
         <v>27</v>
       </c>
       <c r="N15">
         <v>27</v>
       </c>
       <c r="O15">
         <v>5</v>
       </c>
       <c r="P15">
         <v>3</v>
       </c>
       <c r="Q15">
         <v>23</v>
       </c>
       <c r="R15">
         <v>8</v>
       </c>
       <c r="S15">
         <v>0</v>
       </c>
       <c r="T15">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>14</v>
       </c>
       <c r="C16">
         <v>67</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16">
         <v>33</v>
       </c>
       <c r="F16">
         <v>10</v>
       </c>
       <c r="G16">
         <v>58</v>
       </c>
       <c r="H16">
         <v>14</v>
       </c>
       <c r="I16">
@@ -1477,51 +1477,51 @@
       <c r="M16">
         <v>53</v>
       </c>
       <c r="N16">
         <v>62</v>
       </c>
       <c r="O16">
         <v>16</v>
       </c>
       <c r="P16">
         <v>8</v>
       </c>
       <c r="Q16">
         <v>44</v>
       </c>
       <c r="R16">
         <v>14</v>
       </c>
       <c r="S16">
         <v>3</v>
       </c>
       <c r="T16">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="1">
         <v>13.861386138613863</v>
       </c>
       <c r="C17" s="1">
         <v>66.336633663366342</v>
       </c>
       <c r="D17" s="1">
         <v>19.801980198019802</v>
       </c>
       <c r="E17" s="1">
         <v>32.673267326732677</v>
       </c>
       <c r="F17" s="1">
         <v>9.9009900990099009</v>
       </c>
       <c r="G17" s="1">
         <v>57.42574257425742</v>
       </c>
       <c r="H17" s="1">
         <v>13.861386138613863</v>
       </c>
       <c r="I17" s="1">
@@ -1539,51 +1539,51 @@
       <c r="M17" s="1">
         <v>52.475247524752476</v>
       </c>
       <c r="N17" s="1">
         <v>61.386138613861384</v>
       </c>
       <c r="O17" s="1">
         <v>15.841584158415841</v>
       </c>
       <c r="P17" s="1">
         <v>7.9207920792079207</v>
       </c>
       <c r="Q17" s="1">
         <v>43.564356435643568</v>
       </c>
       <c r="R17" s="1">
         <v>13.861386138613863</v>
       </c>
       <c r="S17" s="1">
         <v>2.9702970297029703</v>
       </c>
       <c r="T17" s="1">
         <v>0.99009900990099009</v>
       </c>
     </row>
-    <row r="18" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>48</v>
       </c>
       <c r="D18">
         <v>8</v>
       </c>
       <c r="E18">
         <v>33</v>
       </c>
       <c r="F18">
         <v>6</v>
       </c>
       <c r="G18">
         <v>17</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
       <c r="I18">
@@ -1601,51 +1601,51 @@
       <c r="M18">
         <v>32</v>
       </c>
       <c r="N18">
         <v>39</v>
       </c>
       <c r="O18">
         <v>26</v>
       </c>
       <c r="P18">
         <v>10</v>
       </c>
       <c r="Q18">
         <v>31</v>
       </c>
       <c r="R18">
         <v>32</v>
       </c>
       <c r="S18">
         <v>5</v>
       </c>
       <c r="T18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19">
         <v>5</v>
       </c>
       <c r="C19">
         <v>62</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19">
         <v>37</v>
       </c>
       <c r="F19">
         <v>6</v>
       </c>
       <c r="G19">
         <v>39</v>
       </c>
       <c r="H19">
         <v>10</v>
       </c>
       <c r="I19">
@@ -1663,51 +1663,51 @@
       <c r="M19">
         <v>41</v>
       </c>
       <c r="N19">
         <v>56</v>
       </c>
       <c r="O19">
         <v>11</v>
       </c>
       <c r="P19">
         <v>12</v>
       </c>
       <c r="Q19">
         <v>41</v>
       </c>
       <c r="R19">
         <v>35</v>
       </c>
       <c r="S19">
         <v>1</v>
       </c>
       <c r="T19">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>42</v>
       </c>
       <c r="C20">
         <v>175</v>
       </c>
       <c r="D20">
         <v>63</v>
       </c>
       <c r="E20">
         <v>99</v>
       </c>
       <c r="F20">
         <v>31</v>
       </c>
       <c r="G20">
         <v>150</v>
       </c>
       <c r="H20">
         <v>18</v>
       </c>
       <c r="I20">
@@ -1725,51 +1725,51 @@
       <c r="M20">
         <v>119</v>
       </c>
       <c r="N20">
         <v>183</v>
       </c>
       <c r="O20">
         <v>37</v>
       </c>
       <c r="P20">
         <v>17</v>
       </c>
       <c r="Q20">
         <v>135</v>
       </c>
       <c r="R20">
         <v>57</v>
       </c>
       <c r="S20">
         <v>7</v>
       </c>
       <c r="T20">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
         <v>66</v>
       </c>
       <c r="C21">
         <v>97</v>
       </c>
       <c r="D21">
         <v>50</v>
       </c>
       <c r="E21">
         <v>48</v>
       </c>
       <c r="F21">
         <v>24</v>
       </c>
       <c r="G21">
         <v>141</v>
       </c>
       <c r="H21">
         <v>12</v>
       </c>
       <c r="I21">
@@ -1787,51 +1787,51 @@
       <c r="M21">
         <v>83</v>
       </c>
       <c r="N21">
         <v>84</v>
       </c>
       <c r="O21">
         <v>14</v>
       </c>
       <c r="P21">
         <v>11</v>
       </c>
       <c r="Q21">
         <v>90</v>
       </c>
       <c r="R21">
         <v>25</v>
       </c>
       <c r="S21">
         <v>4</v>
       </c>
       <c r="T21">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
         <v>113</v>
       </c>
       <c r="C22">
         <v>382</v>
       </c>
       <c r="D22">
         <v>136</v>
       </c>
       <c r="E22">
         <v>217</v>
       </c>
       <c r="F22">
         <v>67</v>
       </c>
       <c r="G22">
         <v>347</v>
       </c>
       <c r="H22">
         <v>45</v>
       </c>
       <c r="I22">
@@ -1849,51 +1849,51 @@
       <c r="M22">
         <v>275</v>
       </c>
       <c r="N22">
         <v>362</v>
       </c>
       <c r="O22">
         <v>88</v>
       </c>
       <c r="P22">
         <v>50</v>
       </c>
       <c r="Q22">
         <v>297</v>
       </c>
       <c r="R22">
         <v>149</v>
       </c>
       <c r="S22">
         <v>17</v>
       </c>
       <c r="T22">
         <v>7</v>
       </c>
     </row>
-    <row r="23" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1">
         <v>17.908082408874801</v>
       </c>
       <c r="C23" s="1">
         <v>60.538827258320126</v>
       </c>
       <c r="D23" s="1">
         <v>21.553090332805073</v>
       </c>
       <c r="E23" s="1">
         <v>34.389857369255154</v>
       </c>
       <c r="F23" s="1">
         <v>10.618066561014263</v>
       </c>
       <c r="G23" s="1">
         <v>54.992076069730587</v>
       </c>
       <c r="H23" s="1">
         <v>7.1315372424722661</v>
       </c>
       <c r="I23" s="1">
@@ -1911,51 +1911,51 @@
       <c r="M23" s="1">
         <v>43.581616481774958</v>
       </c>
       <c r="N23" s="1">
         <v>57.369255150554679</v>
       </c>
       <c r="O23" s="1">
         <v>13.946117274167987</v>
       </c>
       <c r="P23" s="1">
         <v>7.9239302694136287</v>
       </c>
       <c r="Q23" s="1">
         <v>47.068145800316955</v>
       </c>
       <c r="R23" s="1">
         <v>23.613312202852615</v>
       </c>
       <c r="S23" s="1">
         <v>2.6941362916006342</v>
       </c>
       <c r="T23" s="1">
         <v>1.1093502377179081</v>
       </c>
     </row>
-    <row r="24" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
         <v>129</v>
       </c>
       <c r="C24">
         <v>522</v>
       </c>
       <c r="D24">
         <v>166</v>
       </c>
       <c r="E24">
         <v>321</v>
       </c>
       <c r="F24">
         <v>78</v>
       </c>
       <c r="G24">
         <v>418</v>
       </c>
       <c r="H24">
         <v>95</v>
       </c>
       <c r="I24">
@@ -1973,51 +1973,51 @@
       <c r="M24">
         <v>387</v>
       </c>
       <c r="N24">
         <v>474</v>
       </c>
       <c r="O24">
         <v>132</v>
       </c>
       <c r="P24">
         <v>70</v>
       </c>
       <c r="Q24">
         <v>373</v>
       </c>
       <c r="R24">
         <v>205</v>
       </c>
       <c r="S24">
         <v>31</v>
       </c>
       <c r="T24">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="1">
         <v>15.789473684210526</v>
       </c>
       <c r="C25" s="1">
         <v>63.892288861689103</v>
       </c>
       <c r="D25" s="1">
         <v>20.31823745410037</v>
       </c>
       <c r="E25" s="1">
         <v>39.290085679314565</v>
       </c>
       <c r="F25" s="1">
         <v>9.5471236230110161</v>
       </c>
       <c r="G25" s="1">
         <v>51.162790697674424</v>
       </c>
       <c r="H25" s="1">
         <v>11.627906976744185</v>
       </c>
       <c r="I25" s="1">
@@ -2035,154 +2035,154 @@
       <c r="M25" s="1">
         <v>47.368421052631575</v>
       </c>
       <c r="N25" s="1">
         <v>58.017135862913094</v>
       </c>
       <c r="O25" s="1">
         <v>16.156670746634028</v>
       </c>
       <c r="P25" s="1">
         <v>8.5679314565483473</v>
       </c>
       <c r="Q25" s="1">
         <v>45.654834761321908</v>
       </c>
       <c r="R25" s="1">
         <v>25.091799265605875</v>
       </c>
       <c r="S25" s="1">
         <v>3.7943696450428397</v>
       </c>
       <c r="T25" s="1">
         <v>0.97919216646266816</v>
       </c>
     </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.4">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
     </row>
-    <row r="38" spans="2:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="38" spans="2:19" x14ac:dyDescent="0.4">
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
     </row>
-    <row r="44" spans="2:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="2:19" x14ac:dyDescent="0.4">
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
     </row>
-    <row r="46" spans="2:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="2:19" x14ac:dyDescent="0.4">
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-027</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T12:44:49Z</vt:lpwstr>
   </property>