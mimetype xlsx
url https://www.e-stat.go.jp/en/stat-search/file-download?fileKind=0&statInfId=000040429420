--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat掲載（R7学術情報基盤実態調査・0324公表）\作業フォルダ\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（R7学術情報基盤実態調査）\①基盤室から差替え依頼\e-Stat修正\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACB969E9-8CE7-4D92-8F0C-3695A970EA7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A4195341-EB09-4D03-A2A4-8AE4F9A31D62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="910" yWindow="1000" windowWidth="17280" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17700" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="r6gakujyutsu-dai-028" sheetId="1" r:id="rId1"/>
+    <sheet name="r7gakujyutsu-dai-028" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="43">
   <si>
     <t>構築している大学_運営資金の確保</t>
@@ -680,76 +680,76 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="20.58203125" customWidth="1"/>
+    <col min="1" max="1" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A4" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.4">
       <c r="B6" t="s">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>3</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>4</v>
       </c>
       <c r="I6" t="s">
         <v>5</v>
       </c>
       <c r="J6" t="s">
@@ -761,51 +761,51 @@
       <c r="L6" t="s">
         <v>8</v>
       </c>
       <c r="M6" t="s">
         <v>9</v>
       </c>
       <c r="N6" t="s">
         <v>10</v>
       </c>
       <c r="O6" t="s">
         <v>37</v>
       </c>
       <c r="P6" t="s">
         <v>11</v>
       </c>
       <c r="Q6" t="s">
         <v>12</v>
       </c>
       <c r="R6" t="s">
         <v>13</v>
       </c>
       <c r="S6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.4">
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>14</v>
       </c>
       <c r="J7" t="s">
@@ -817,51 +817,51 @@
       <c r="L7" t="s">
         <v>14</v>
       </c>
       <c r="M7" t="s">
         <v>14</v>
       </c>
       <c r="N7" t="s">
         <v>14</v>
       </c>
       <c r="O7" t="s">
         <v>14</v>
       </c>
       <c r="P7" t="s">
         <v>14</v>
       </c>
       <c r="Q7" t="s">
         <v>14</v>
       </c>
       <c r="R7" t="s">
         <v>14</v>
       </c>
       <c r="S7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>11</v>
       </c>
       <c r="C8">
         <v>16</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8">
         <v>10</v>
       </c>
       <c r="F8">
         <v>6</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
@@ -876,51 +876,51 @@
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
       <c r="Q8">
         <v>0</v>
       </c>
       <c r="R8">
         <v>0</v>
       </c>
       <c r="S8">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>18</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9">
         <v>13</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
@@ -935,51 +935,51 @@
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
       <c r="P9">
         <v>0</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
       <c r="R9">
         <v>0</v>
       </c>
       <c r="S9">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
         <v>5</v>
       </c>
       <c r="C10">
         <v>13</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10">
         <v>9</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
@@ -994,51 +994,51 @@
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
       <c r="P10">
         <v>0</v>
       </c>
       <c r="Q10">
         <v>0</v>
       </c>
       <c r="R10">
         <v>0</v>
       </c>
       <c r="S10">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
       <c r="C11">
         <v>20</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11">
         <v>14</v>
       </c>
       <c r="F11">
         <v>5</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
@@ -1053,51 +1053,51 @@
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
       <c r="P11">
         <v>0</v>
       </c>
       <c r="Q11">
         <v>0</v>
       </c>
       <c r="R11">
         <v>0</v>
       </c>
       <c r="S11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
         <v>28</v>
       </c>
       <c r="C12">
         <v>67</v>
       </c>
       <c r="D12">
         <v>82</v>
       </c>
       <c r="E12">
         <v>46</v>
       </c>
       <c r="F12">
         <v>13</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
@@ -1112,51 +1112,51 @@
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
       <c r="Q12">
         <v>0</v>
       </c>
       <c r="R12">
         <v>0</v>
       </c>
       <c r="S12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="1">
         <v>32.941176470588232</v>
       </c>
       <c r="C13" s="1">
         <v>78.82352941176471</v>
       </c>
       <c r="D13" s="1">
         <v>96.470588235294116</v>
       </c>
       <c r="E13" s="1">
         <v>54.117647058823529</v>
       </c>
       <c r="F13" s="1">
         <v>15.294117647058824</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
         <v>0</v>
       </c>
       <c r="I13" s="1">
@@ -1171,51 +1171,51 @@
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
         <v>0</v>
       </c>
       <c r="N13" s="1">
         <v>0</v>
       </c>
       <c r="O13" s="1">
         <v>0</v>
       </c>
       <c r="P13" s="1">
         <v>0</v>
       </c>
       <c r="Q13" s="1">
         <v>0</v>
       </c>
       <c r="R13" s="1">
         <v>0</v>
       </c>
       <c r="S13" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
@@ -1230,51 +1230,51 @@
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
       <c r="P14">
         <v>0</v>
       </c>
       <c r="Q14">
         <v>0</v>
       </c>
       <c r="R14">
         <v>0</v>
       </c>
       <c r="S14">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15">
         <v>3</v>
       </c>
       <c r="C15">
         <v>6</v>
       </c>
       <c r="D15">
         <v>8</v>
       </c>
       <c r="E15">
         <v>7</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
@@ -1289,51 +1289,51 @@
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
       <c r="Q15">
         <v>0</v>
       </c>
       <c r="R15">
         <v>0</v>
       </c>
       <c r="S15">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>6</v>
       </c>
       <c r="C16">
         <v>26</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16">
         <v>19</v>
       </c>
       <c r="F16">
         <v>3</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
@@ -1348,51 +1348,51 @@
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>2</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
         <v>0</v>
       </c>
       <c r="P16">
         <v>0</v>
       </c>
       <c r="Q16">
         <v>1</v>
       </c>
       <c r="R16">
         <v>0</v>
       </c>
       <c r="S16">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17">
         <v>6</v>
       </c>
       <c r="C17">
         <v>27</v>
       </c>
       <c r="D17">
         <v>33</v>
       </c>
       <c r="E17">
         <v>26</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
@@ -1407,51 +1407,51 @@
       <c r="L17">
         <v>3</v>
       </c>
       <c r="M17">
         <v>6</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
       <c r="P17">
         <v>2</v>
       </c>
       <c r="Q17">
         <v>2</v>
       </c>
       <c r="R17">
         <v>0</v>
       </c>
       <c r="S17">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18">
         <v>15</v>
       </c>
       <c r="C18">
         <v>60</v>
       </c>
       <c r="D18">
         <v>62</v>
       </c>
       <c r="E18">
         <v>52</v>
       </c>
       <c r="F18">
         <v>4</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>4</v>
       </c>
       <c r="I18">
@@ -1466,51 +1466,51 @@
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
         <v>8</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
         <v>2</v>
       </c>
       <c r="Q18">
         <v>3</v>
       </c>
       <c r="R18">
         <v>0</v>
       </c>
       <c r="S18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="1">
         <v>16.853932584269664</v>
       </c>
       <c r="C19" s="1">
         <v>67.415730337078656</v>
       </c>
       <c r="D19" s="1">
         <v>69.662921348314612</v>
       </c>
       <c r="E19" s="1">
         <v>58.426966292134829</v>
       </c>
       <c r="F19" s="1">
         <v>4.4943820224719104</v>
       </c>
       <c r="G19" s="1">
         <v>1.1235955056179776</v>
       </c>
       <c r="H19" s="1">
         <v>44.444444444444443</v>
       </c>
       <c r="I19" s="1">
@@ -1525,51 +1525,51 @@
       <c r="L19" s="1">
         <v>33.333333333333329</v>
       </c>
       <c r="M19" s="1">
         <v>88.888888888888886</v>
       </c>
       <c r="N19" s="1">
         <v>0</v>
       </c>
       <c r="O19" s="1">
         <v>0</v>
       </c>
       <c r="P19" s="1">
         <v>66.666666666666657</v>
       </c>
       <c r="Q19" s="1">
         <v>100</v>
       </c>
       <c r="R19" s="1">
         <v>0</v>
       </c>
       <c r="S19" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>14</v>
       </c>
       <c r="C20">
         <v>43</v>
       </c>
       <c r="D20">
         <v>39</v>
       </c>
       <c r="E20">
         <v>42</v>
       </c>
       <c r="F20">
         <v>3</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
@@ -1584,51 +1584,51 @@
       <c r="L20">
         <v>1</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
         <v>0</v>
       </c>
       <c r="Q20">
         <v>0</v>
       </c>
       <c r="R20">
         <v>0</v>
       </c>
       <c r="S20">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>13</v>
       </c>
       <c r="C21">
         <v>56</v>
       </c>
       <c r="D21">
         <v>52</v>
       </c>
       <c r="E21">
         <v>48</v>
       </c>
       <c r="F21">
         <v>3</v>
       </c>
       <c r="G21">
         <v>2</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21">
@@ -1643,51 +1643,51 @@
       <c r="L21">
         <v>2</v>
       </c>
       <c r="M21">
         <v>3</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
       <c r="P21">
         <v>0</v>
       </c>
       <c r="Q21">
         <v>0</v>
       </c>
       <c r="R21">
         <v>0</v>
       </c>
       <c r="S21">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
         <v>39</v>
       </c>
       <c r="C22">
         <v>151</v>
       </c>
       <c r="D22">
         <v>163</v>
       </c>
       <c r="E22">
         <v>140</v>
       </c>
       <c r="F22">
         <v>15</v>
       </c>
       <c r="G22">
         <v>4</v>
       </c>
       <c r="H22">
         <v>21</v>
       </c>
       <c r="I22">
@@ -1702,51 +1702,51 @@
       <c r="L22">
         <v>17</v>
       </c>
       <c r="M22">
         <v>26</v>
       </c>
       <c r="N22">
         <v>2</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
       <c r="P22">
         <v>16</v>
       </c>
       <c r="Q22">
         <v>17</v>
       </c>
       <c r="R22">
         <v>2</v>
       </c>
       <c r="S22">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>92</v>
       </c>
       <c r="D23">
         <v>90</v>
       </c>
       <c r="E23">
         <v>86</v>
       </c>
       <c r="F23">
         <v>7</v>
       </c>
       <c r="G23">
         <v>5</v>
       </c>
       <c r="H23">
         <v>17</v>
       </c>
       <c r="I23">
@@ -1761,51 +1761,51 @@
       <c r="L23">
         <v>15</v>
       </c>
       <c r="M23">
         <v>20</v>
       </c>
       <c r="N23">
         <v>1</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="P23">
         <v>27</v>
       </c>
       <c r="Q23">
         <v>40</v>
       </c>
       <c r="R23">
         <v>4</v>
       </c>
       <c r="S23">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
         <v>88</v>
       </c>
       <c r="C24">
         <v>342</v>
       </c>
       <c r="D24">
         <v>344</v>
       </c>
       <c r="E24">
         <v>316</v>
       </c>
       <c r="F24">
         <v>28</v>
       </c>
       <c r="G24">
         <v>11</v>
       </c>
       <c r="H24">
         <v>40</v>
       </c>
       <c r="I24">
@@ -1820,51 +1820,51 @@
       <c r="L24">
         <v>35</v>
       </c>
       <c r="M24">
         <v>50</v>
       </c>
       <c r="N24">
         <v>3</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="P24">
         <v>43</v>
       </c>
       <c r="Q24">
         <v>57</v>
       </c>
       <c r="R24">
         <v>6</v>
       </c>
       <c r="S24">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>17.460317460317459</v>
       </c>
       <c r="C25" s="1">
         <v>67.857142857142861</v>
       </c>
       <c r="D25" s="1">
         <v>68.253968253968253</v>
       </c>
       <c r="E25" s="1">
         <v>62.698412698412696</v>
       </c>
       <c r="F25" s="1">
         <v>5.5555555555555554</v>
       </c>
       <c r="G25" s="1">
         <v>2.1825396825396823</v>
       </c>
       <c r="H25" s="1">
         <v>63.492063492063487</v>
       </c>
       <c r="I25" s="1">
@@ -1879,51 +1879,51 @@
       <c r="L25" s="1">
         <v>55.555555555555557</v>
       </c>
       <c r="M25" s="1">
         <v>79.365079365079367</v>
       </c>
       <c r="N25" s="1">
         <v>4.7619047619047619</v>
       </c>
       <c r="O25" s="1">
         <v>1.5873015873015872</v>
       </c>
       <c r="P25" s="1">
         <v>67.1875</v>
       </c>
       <c r="Q25" s="1">
         <v>89.0625</v>
       </c>
       <c r="R25" s="1">
         <v>9.375</v>
       </c>
       <c r="S25" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
         <v>131</v>
       </c>
       <c r="C26">
         <v>469</v>
       </c>
       <c r="D26">
         <v>488</v>
       </c>
       <c r="E26">
         <v>414</v>
       </c>
       <c r="F26">
         <v>45</v>
       </c>
       <c r="G26">
         <v>12</v>
       </c>
       <c r="H26">
         <v>44</v>
       </c>
       <c r="I26">
@@ -1938,51 +1938,51 @@
       <c r="L26">
         <v>38</v>
       </c>
       <c r="M26">
         <v>58</v>
       </c>
       <c r="N26">
         <v>3</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="P26">
         <v>45</v>
       </c>
       <c r="Q26">
         <v>60</v>
       </c>
       <c r="R26">
         <v>6</v>
       </c>
       <c r="S26">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="1">
         <v>19.321533923303836</v>
       </c>
       <c r="C27" s="1">
         <v>69.174041297935105</v>
       </c>
       <c r="D27" s="1">
         <v>71.976401179941007</v>
       </c>
       <c r="E27" s="1">
         <v>61.06194690265486</v>
       </c>
       <c r="F27" s="1">
         <v>6.6371681415929213</v>
       </c>
       <c r="G27" s="1">
         <v>1.7699115044247788</v>
       </c>
       <c r="H27" s="1">
         <v>61.111111111111114</v>
       </c>
       <c r="I27" s="1">
@@ -1997,151 +1997,151 @@
       <c r="L27" s="1">
         <v>52.777777777777779</v>
       </c>
       <c r="M27" s="1">
         <v>80.555555555555557</v>
       </c>
       <c r="N27" s="1">
         <v>4.1666666666666661</v>
       </c>
       <c r="O27" s="1">
         <v>1.3888888888888888</v>
       </c>
       <c r="P27" s="1">
         <v>67.164179104477611</v>
       </c>
       <c r="Q27" s="1">
         <v>89.552238805970148</v>
       </c>
       <c r="R27" s="1">
         <v>8.9552238805970141</v>
       </c>
       <c r="S27" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="2:18" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
     </row>
-    <row r="40" spans="2:18" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
     </row>
-    <row r="46" spans="2:18" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
     </row>
-    <row r="48" spans="2:18" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="2:18" x14ac:dyDescent="0.4">
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>r6gakujyutsu-dai-028</vt:lpstr>
+      <vt:lpstr>r7gakujyutsu-dai-028</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-03-17T12:57:21Z</vt:lpwstr>
   </property>