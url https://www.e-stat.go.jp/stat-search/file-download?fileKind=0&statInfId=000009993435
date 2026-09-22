--- v0 (2026-06-20)
+++ v1 (2026-09-22)
@@ -1,87 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA37A3C1-FC17-4AC8-A439-349A4FA50473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="29" documentId="13_ncr:1_{1C13A92D-709D-43B2-96D4-0A88C9EC356D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3E535A40-D20B-4925-88A5-66F8EACF7041}"/>
   <bookViews>
-    <workbookView xWindow="24468" yWindow="-2664" windowWidth="17280" windowHeight="8880" tabRatio="757" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-4500" yWindow="-17388" windowWidth="30936" windowHeight="16776" tabRatio="757" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="1" r:id="rId1"/>
     <sheet name="非製造、季調・月次" sheetId="2" r:id="rId2"/>
     <sheet name="非製造、原系列・月次" sheetId="3" r:id="rId3"/>
     <sheet name="非製造、季調・四半期" sheetId="4" r:id="rId4"/>
     <sheet name="非製造、原系列・四半期" sheetId="5" r:id="rId5"/>
     <sheet name="非製造、年度・暦年" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'非製造、季調・月次'!$A$1:$R$262</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'非製造、原系列・四半期'!$A$1:$Q$93</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'非製造、季調・月次'!$A$1:$R$265</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'非製造、季調・四半期'!$A$1:$Q$94</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'非製造、原系列・月次'!$A$1:$Q$265</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'非製造、原系列・四半期'!$A$1:$Q$94</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'非製造、季調・月次'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'非製造、季調・四半期'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'非製造、原系列・月次'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'非製造、原系列・四半期'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1035" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1045" uniqueCount="194">
   <si>
     <r>
       <t>機械受注額</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>長期系列</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Arial"/>
@@ -1399,184 +1398,175 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1645,201 +1635,167 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1997,35203 +1953,35844 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="16384" width="8.88671875" style="9"/>
+    <col min="1" max="16384" width="8.90625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="19.2" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="4" spans="2:9" ht="24.6" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:9" ht="19" x14ac:dyDescent="0.3">
+      <c r="B2" s="61"/>
+    </row>
+    <row r="4" spans="2:9" ht="25" x14ac:dyDescent="0.5">
       <c r="D4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
     </row>
-    <row r="5" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:9" x14ac:dyDescent="0.3">
       <c r="F5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="8"/>
     </row>
-    <row r="8" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:9" ht="20" x14ac:dyDescent="0.4">
       <c r="D8" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:9" x14ac:dyDescent="0.3">
       <c r="D9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
-    <row r="13" spans="2:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="D13" s="45" t="s">
+    <row r="13" spans="2:9" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D13" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="45" t="s">
+      <c r="E13" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="11"/>
+      <c r="F13" s="10"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
     </row>
-    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:9" x14ac:dyDescent="0.3">
       <c r="D14" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
-    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:9" x14ac:dyDescent="0.3">
       <c r="D15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
-    <row r="19" spans="3:8" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="21" spans="3:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="3:8" x14ac:dyDescent="0.3">
+      <c r="C19" s="52"/>
+    </row>
+    <row r="21" spans="3:8" x14ac:dyDescent="0.3">
       <c r="E21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P262"/>
+  <dimension ref="B1:P265"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A249" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A252" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="8.88671875" style="13"/>
+    <col min="1" max="1" width="2.81640625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="6" style="12" customWidth="1"/>
+    <col min="4" max="16" width="11.1796875" style="12" customWidth="1"/>
+    <col min="17" max="19" width="10.81640625" style="12" customWidth="1"/>
+    <col min="20" max="16384" width="8.90625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D2" s="10" t="s">
+    <row r="1" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+    </row>
+    <row r="2" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="P2" s="14" t="s">
+      <c r="P2" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="15" t="s">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D3" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="43" t="s">
+    <row r="4" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B4" s="27"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="70" t="s">
+      <c r="F4" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="62" t="s">
+      <c r="I4" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="16" t="s">
+      <c r="P4" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F5" s="71" t="s">
+    <row r="5" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="29"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="18"/>
-[...1 lines deleted...]
-      <c r="I5" s="63" t="s">
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="J5" s="18"/>
-      <c r="K5" s="63" t="s">
+      <c r="J5" s="16"/>
+      <c r="K5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="L5" s="63" t="s">
+      <c r="L5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="18"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="16"/>
+      <c r="N5" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="O5" s="18"/>
-[...5 lines deleted...]
-      <c r="D6" s="40" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+    </row>
+    <row r="6" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H6" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="67" t="s">
+      <c r="I6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="60" t="s">
+      <c r="J6" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N6" s="20" t="s">
+      <c r="N6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D7" s="40" t="s">
+    <row r="7" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="58" t="s">
+      <c r="E7" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="69" t="s">
+      <c r="F7" s="64" t="s">
         <v>66</v>
       </c>
-      <c r="G7" s="49"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="45"/>
+      <c r="H7" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="69" t="s">
+      <c r="I7" s="64" t="s">
         <v>70</v>
       </c>
-      <c r="J7" s="49"/>
-      <c r="K7" s="61" t="s">
+      <c r="J7" s="45"/>
+      <c r="K7" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="L7" s="49" t="s">
+      <c r="L7" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="49"/>
-      <c r="N7" s="49" t="s">
+      <c r="M7" s="45"/>
+      <c r="N7" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="49"/>
-      <c r="P7" s="57" t="s">
+      <c r="O7" s="45"/>
+      <c r="P7" s="53" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E8" s="29" t="s">
+    <row r="8" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="G8" s="21"/>
-[...1 lines deleted...]
-      <c r="I8" s="68" t="s">
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="J8" s="21"/>
-      <c r="K8" s="21" t="s">
+      <c r="J8" s="19"/>
+      <c r="K8" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="21"/>
-[...3 lines deleted...]
-      <c r="P8" s="21" t="s">
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B9" s="45">
         <v>2005</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="49">
         <v>4</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="42">
         <v>519066.09282999998</v>
       </c>
       <c r="E9" s="1">
         <v>41706.852330000002</v>
       </c>
       <c r="F9" s="1">
         <v>2303.3523399999999</v>
       </c>
       <c r="G9" s="1">
         <v>30379.175329999998</v>
       </c>
       <c r="H9" s="1">
         <v>75742.484179999999</v>
       </c>
       <c r="I9" s="1">
         <v>46886.305679999998</v>
       </c>
       <c r="J9" s="1">
         <v>98860.706860000006</v>
       </c>
       <c r="K9" s="1">
         <v>40410.468849999997</v>
       </c>
       <c r="L9" s="1">
         <v>42552.009680000003</v>
       </c>
       <c r="M9" s="1">
         <v>3712.3071300000001</v>
       </c>
       <c r="N9" s="1">
         <v>30787.425589999999</v>
       </c>
       <c r="O9" s="1">
         <v>13241.11189</v>
       </c>
       <c r="P9" s="2">
         <v>75204.389859999996</v>
       </c>
     </row>
-    <row r="10" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B10" s="45">
         <v>2005</v>
       </c>
-      <c r="C10" s="53">
+      <c r="C10" s="49">
         <v>5</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="42">
         <v>542457.14742000005</v>
       </c>
       <c r="E10" s="1">
         <v>37439.313139999998</v>
       </c>
       <c r="F10" s="1">
         <v>2230.9084200000002</v>
       </c>
       <c r="G10" s="1">
         <v>33189.352749999998</v>
       </c>
       <c r="H10" s="1">
         <v>74528.243570000006</v>
       </c>
       <c r="I10" s="1">
         <v>52295.831769999997</v>
       </c>
       <c r="J10" s="1">
         <v>118332.44667</v>
       </c>
       <c r="K10" s="1">
         <v>42226.691959999996</v>
       </c>
       <c r="L10" s="1">
         <v>70772.947560000001</v>
       </c>
       <c r="M10" s="1">
         <v>3918.7157200000001</v>
       </c>
       <c r="N10" s="1">
         <v>37778.656600000002</v>
       </c>
       <c r="O10" s="1">
         <v>12019.752560000001</v>
       </c>
       <c r="P10" s="2">
         <v>70046.332859999995</v>
       </c>
     </row>
-    <row r="11" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B11" s="45">
         <v>2005</v>
       </c>
-      <c r="C11" s="53">
+      <c r="C11" s="49">
         <v>6</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="42">
         <v>543327.71620999998</v>
       </c>
       <c r="E11" s="1">
         <v>39535.167750000001</v>
       </c>
       <c r="F11" s="1">
         <v>1631.79809</v>
       </c>
       <c r="G11" s="1">
         <v>33770.145559999997</v>
       </c>
       <c r="H11" s="1">
         <v>90099.385089999996</v>
       </c>
       <c r="I11" s="1">
         <v>46542.700069999999</v>
       </c>
       <c r="J11" s="1">
         <v>97790.091560000001</v>
       </c>
       <c r="K11" s="1">
         <v>39309.204579999998</v>
       </c>
       <c r="L11" s="1">
         <v>83209.187449999998</v>
       </c>
       <c r="M11" s="1">
         <v>3842.0925299999999</v>
       </c>
       <c r="N11" s="1">
         <v>29370.763579999999</v>
       </c>
       <c r="O11" s="1">
         <v>11757.50251</v>
       </c>
       <c r="P11" s="2">
         <v>66046.384000000005</v>
       </c>
     </row>
-    <row r="12" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B12" s="45">
         <v>2005</v>
       </c>
-      <c r="C12" s="53">
+      <c r="C12" s="49">
         <v>7</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="42">
         <v>555256.39263999998</v>
       </c>
       <c r="E12" s="1">
         <v>39575.60871</v>
       </c>
       <c r="F12" s="1">
         <v>1508.5578700000001</v>
       </c>
       <c r="G12" s="1">
         <v>36999.956189999997</v>
       </c>
       <c r="H12" s="1">
         <v>81623.215400000001</v>
       </c>
       <c r="I12" s="1">
         <v>59629.215049999999</v>
       </c>
       <c r="J12" s="1">
         <v>99133.137419999999</v>
       </c>
       <c r="K12" s="1">
         <v>41633.087520000001</v>
       </c>
       <c r="L12" s="1">
         <v>74057.234200000006</v>
       </c>
       <c r="M12" s="1">
         <v>5285.6138000000001</v>
       </c>
       <c r="N12" s="1">
         <v>30240.862870000001</v>
       </c>
       <c r="O12" s="1">
         <v>11981.75641</v>
       </c>
       <c r="P12" s="2">
         <v>70747.420910000001</v>
       </c>
     </row>
-    <row r="13" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B13" s="45">
         <v>2005</v>
       </c>
-      <c r="C13" s="53">
+      <c r="C13" s="49">
         <v>8</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="42">
         <v>601371.07227</v>
       </c>
       <c r="E13" s="1">
         <v>39084.308689999998</v>
       </c>
       <c r="F13" s="1">
         <v>2457.1179000000002</v>
       </c>
       <c r="G13" s="1">
         <v>36525.951829999998</v>
       </c>
       <c r="H13" s="1">
         <v>74891.631739999997</v>
       </c>
       <c r="I13" s="1">
         <v>66798.121039999998</v>
       </c>
       <c r="J13" s="1">
         <v>105903.59032</v>
       </c>
       <c r="K13" s="1">
         <v>42154.242839999999</v>
       </c>
       <c r="L13" s="1">
         <v>89772.961739999999</v>
       </c>
       <c r="M13" s="1">
         <v>4009.9952800000001</v>
       </c>
       <c r="N13" s="1">
         <v>42179.331209999997</v>
       </c>
       <c r="O13" s="1">
         <v>13802.436449999999</v>
       </c>
       <c r="P13" s="2">
         <v>74397.744080000004</v>
       </c>
     </row>
-    <row r="14" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B14" s="45">
         <v>2005</v>
       </c>
-      <c r="C14" s="53">
+      <c r="C14" s="49">
         <v>9</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="42">
         <v>566045.02145</v>
       </c>
       <c r="E14" s="1">
         <v>40668.320310000003</v>
       </c>
       <c r="F14" s="1">
         <v>1820.0137400000001</v>
       </c>
       <c r="G14" s="1">
         <v>38984.814559999999</v>
       </c>
       <c r="H14" s="1">
         <v>59415.005859999997</v>
       </c>
       <c r="I14" s="1">
         <v>73953.558569999994</v>
       </c>
       <c r="J14" s="1">
         <v>74572.175900000002</v>
       </c>
       <c r="K14" s="1">
         <v>48012.075449999997</v>
       </c>
       <c r="L14" s="1">
         <v>87685.035220000005</v>
       </c>
       <c r="M14" s="1">
         <v>3229.69508</v>
       </c>
       <c r="N14" s="1">
         <v>41068.173649999997</v>
       </c>
       <c r="O14" s="1">
         <v>12811.669610000001</v>
       </c>
       <c r="P14" s="2">
         <v>69995.591060000006</v>
       </c>
     </row>
-    <row r="15" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B15" s="45">
         <v>2005</v>
       </c>
-      <c r="C15" s="53">
+      <c r="C15" s="49">
         <v>10</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="42">
         <v>577811.92763000005</v>
       </c>
       <c r="E15" s="1">
         <v>38783.334929999997</v>
       </c>
       <c r="F15" s="1">
         <v>2252.6254899999999</v>
       </c>
       <c r="G15" s="1">
         <v>36440.403010000002</v>
       </c>
       <c r="H15" s="1">
         <v>76487.021439999997</v>
       </c>
       <c r="I15" s="1">
         <v>76176.690719999999</v>
       </c>
       <c r="J15" s="1">
         <v>109918.91608</v>
       </c>
       <c r="K15" s="1">
         <v>42677.24987</v>
       </c>
       <c r="L15" s="1">
         <v>52243.70867</v>
       </c>
       <c r="M15" s="1">
         <v>2796.1596500000001</v>
       </c>
       <c r="N15" s="1">
         <v>45513.608</v>
       </c>
       <c r="O15" s="1">
         <v>7963.6037200000001</v>
       </c>
       <c r="P15" s="2">
         <v>69647.428870000003</v>
       </c>
     </row>
-    <row r="16" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B16" s="45">
         <v>2005</v>
       </c>
-      <c r="C16" s="53">
+      <c r="C16" s="49">
         <v>11</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>615661.47742999997</v>
       </c>
       <c r="E16" s="1">
         <v>44151.310259999998</v>
       </c>
       <c r="F16" s="1">
         <v>1698.0513000000001</v>
       </c>
       <c r="G16" s="1">
         <v>38152.876779999999</v>
       </c>
       <c r="H16" s="1">
         <v>91215.327189999996</v>
       </c>
       <c r="I16" s="1">
         <v>83861.255640000003</v>
       </c>
       <c r="J16" s="1">
         <v>132840.54803000001</v>
       </c>
       <c r="K16" s="1">
         <v>34489.26367</v>
       </c>
       <c r="L16" s="1">
         <v>63685.369489999997</v>
       </c>
       <c r="M16" s="1">
         <v>3864.2060900000001</v>
       </c>
       <c r="N16" s="1">
         <v>49963.249380000001</v>
       </c>
       <c r="O16" s="1">
         <v>11362.38228</v>
       </c>
       <c r="P16" s="2">
         <v>66123.495930000005</v>
       </c>
     </row>
-    <row r="17" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B17" s="45">
         <v>2005</v>
       </c>
-      <c r="C17" s="53">
+      <c r="C17" s="49">
         <v>12</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="42">
         <v>609901.95108000003</v>
       </c>
       <c r="E17" s="1">
         <v>38047.805540000001</v>
       </c>
       <c r="F17" s="1">
         <v>1925.8987199999999</v>
       </c>
       <c r="G17" s="1">
         <v>37901.703119999998</v>
       </c>
       <c r="H17" s="1">
         <v>82985.568410000007</v>
       </c>
       <c r="I17" s="1">
         <v>64598.067849999999</v>
       </c>
       <c r="J17" s="1">
         <v>105374.25376000001</v>
       </c>
       <c r="K17" s="1">
         <v>55831.919779999997</v>
       </c>
       <c r="L17" s="1">
         <v>78541.201969999995</v>
       </c>
       <c r="M17" s="1">
         <v>3729.8911199999998</v>
       </c>
       <c r="N17" s="1">
         <v>64187.833599999998</v>
       </c>
       <c r="O17" s="1">
         <v>12059.011130000001</v>
       </c>
       <c r="P17" s="2">
         <v>63291.242310000001</v>
       </c>
     </row>
-    <row r="18" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B18" s="45">
         <v>2006</v>
       </c>
-      <c r="C18" s="53">
+      <c r="C18" s="49">
         <v>1</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="42">
         <v>533747.35031999997</v>
       </c>
       <c r="E18" s="1">
         <v>39874.556040000003</v>
       </c>
       <c r="F18" s="1">
         <v>1984.91499</v>
       </c>
       <c r="G18" s="1">
         <v>38098.808299999997</v>
       </c>
       <c r="H18" s="1">
         <v>76645.838499999998</v>
       </c>
       <c r="I18" s="1">
         <v>63362.945749999999</v>
       </c>
       <c r="J18" s="1">
         <v>96117.902799999996</v>
       </c>
       <c r="K18" s="1">
         <v>39120.208689999999</v>
       </c>
       <c r="L18" s="1">
         <v>68125.159740000003</v>
       </c>
       <c r="M18" s="1">
         <v>3033.1005700000001</v>
       </c>
       <c r="N18" s="1">
         <v>28676.973139999998</v>
       </c>
       <c r="O18" s="1">
         <v>10347.496499999999</v>
       </c>
       <c r="P18" s="2">
         <v>68504.86275</v>
       </c>
     </row>
-    <row r="19" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B19" s="45">
         <v>2006</v>
       </c>
-      <c r="C19" s="53">
+      <c r="C19" s="49">
         <v>2</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="42">
         <v>599489.99519000005</v>
       </c>
       <c r="E19" s="1">
         <v>39589.419280000002</v>
       </c>
       <c r="F19" s="1">
         <v>1884.5719899999999</v>
       </c>
       <c r="G19" s="1">
         <v>38366.368329999998</v>
       </c>
       <c r="H19" s="1">
         <v>115802.76333</v>
       </c>
       <c r="I19" s="1">
         <v>66651.811700000006</v>
       </c>
       <c r="J19" s="1">
         <v>86811.219710000005</v>
       </c>
       <c r="K19" s="1">
         <v>42364.769189999999</v>
       </c>
       <c r="L19" s="1">
         <v>81740.037070000006</v>
       </c>
       <c r="M19" s="1">
         <v>4740.4722199999997</v>
       </c>
       <c r="N19" s="1">
         <v>45459.572339999999</v>
       </c>
       <c r="O19" s="1">
         <v>10536.51</v>
       </c>
       <c r="P19" s="2">
         <v>65005.835350000001</v>
       </c>
     </row>
-    <row r="20" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B20" s="45">
         <v>2006</v>
       </c>
-      <c r="C20" s="53">
+      <c r="C20" s="49">
         <v>3</v>
       </c>
-      <c r="D20" s="46">
+      <c r="D20" s="42">
         <v>635088.28535000002</v>
       </c>
       <c r="E20" s="1">
         <v>38555.133500000004</v>
       </c>
       <c r="F20" s="1">
         <v>1164.38427</v>
       </c>
       <c r="G20" s="1">
         <v>40712.224009999998</v>
       </c>
       <c r="H20" s="1">
         <v>145060.67486</v>
       </c>
       <c r="I20" s="1">
         <v>69620.124769999995</v>
       </c>
       <c r="J20" s="1">
         <v>97677.985050000003</v>
       </c>
       <c r="K20" s="1">
         <v>40133.48055</v>
       </c>
       <c r="L20" s="1">
         <v>71510.36146</v>
       </c>
       <c r="M20" s="1">
         <v>3152.2076900000002</v>
       </c>
       <c r="N20" s="1">
         <v>46328.757239999999</v>
       </c>
       <c r="O20" s="1">
         <v>12511.47379</v>
       </c>
       <c r="P20" s="2">
         <v>77990.069340000002</v>
       </c>
     </row>
-    <row r="21" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B21" s="45">
         <v>2006</v>
       </c>
-      <c r="C21" s="53">
+      <c r="C21" s="49">
         <v>4</v>
       </c>
-      <c r="D21" s="46">
+      <c r="D21" s="42">
         <v>622851.31677000003</v>
       </c>
       <c r="E21" s="1">
         <v>35236.108540000001</v>
       </c>
       <c r="F21" s="1">
         <v>2260.1227899999999</v>
       </c>
       <c r="G21" s="1">
         <v>37260.080410000002</v>
       </c>
       <c r="H21" s="1">
         <v>104564.40850999999</v>
       </c>
       <c r="I21" s="1">
         <v>83034.700500000006</v>
       </c>
       <c r="J21" s="1">
         <v>101402.00191000001</v>
       </c>
       <c r="K21" s="1">
         <v>43120.992579999998</v>
       </c>
       <c r="L21" s="1">
         <v>67907.520780000006</v>
       </c>
       <c r="M21" s="1">
         <v>4377.3973400000004</v>
       </c>
       <c r="N21" s="1">
         <v>41250.326280000001</v>
       </c>
       <c r="O21" s="1">
         <v>13391.350769999999</v>
       </c>
       <c r="P21" s="2">
         <v>67952.569199999998</v>
       </c>
     </row>
-    <row r="22" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B22" s="45">
         <v>2006</v>
       </c>
-      <c r="C22" s="53">
+      <c r="C22" s="49">
         <v>5</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="42">
         <v>632570.19983000006</v>
       </c>
       <c r="E22" s="1">
         <v>40294.710319999998</v>
       </c>
       <c r="F22" s="1">
         <v>1691.12419</v>
       </c>
       <c r="G22" s="1">
         <v>40498.59693</v>
       </c>
       <c r="H22" s="1">
         <v>112520.93513</v>
       </c>
       <c r="I22" s="1">
         <v>93187.143299999996</v>
       </c>
       <c r="J22" s="1">
         <v>97936.260980000006</v>
       </c>
       <c r="K22" s="1">
         <v>49830.132519999999</v>
       </c>
       <c r="L22" s="1">
         <v>62798.697610000003</v>
       </c>
       <c r="M22" s="1">
         <v>3561.6483899999998</v>
       </c>
       <c r="N22" s="1">
         <v>44305.12227</v>
       </c>
       <c r="O22" s="1">
         <v>13500.87342</v>
       </c>
       <c r="P22" s="2">
         <v>79584.052819999997</v>
       </c>
     </row>
-    <row r="23" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B23" s="45">
         <v>2006</v>
       </c>
-      <c r="C23" s="53">
+      <c r="C23" s="49">
         <v>6</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="42">
         <v>608919.67830999999</v>
       </c>
       <c r="E23" s="1">
         <v>34914.478139999999</v>
       </c>
       <c r="F23" s="1">
         <v>1993.8794399999999</v>
       </c>
       <c r="G23" s="1">
         <v>40585.945350000002</v>
       </c>
       <c r="H23" s="1">
         <v>80219.899260000006</v>
       </c>
       <c r="I23" s="1">
         <v>102835.60404000001</v>
       </c>
       <c r="J23" s="1">
         <v>101105.5474</v>
       </c>
       <c r="K23" s="1">
         <v>38935.852460000002</v>
       </c>
       <c r="L23" s="1">
         <v>64096.329389999999</v>
       </c>
       <c r="M23" s="1">
         <v>8505.5423100000007</v>
       </c>
       <c r="N23" s="1">
         <v>48454.812109999999</v>
       </c>
       <c r="O23" s="1">
         <v>13136.7448</v>
       </c>
       <c r="P23" s="2">
         <v>67537.62053</v>
       </c>
     </row>
-    <row r="24" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B24" s="45">
         <v>2006</v>
       </c>
-      <c r="C24" s="53">
+      <c r="C24" s="49">
         <v>7</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="42">
         <v>578294.4719</v>
       </c>
       <c r="E24" s="1">
         <v>35505.646159999997</v>
       </c>
       <c r="F24" s="1">
         <v>2559.6403700000001</v>
       </c>
       <c r="G24" s="1">
         <v>35218.697220000002</v>
       </c>
       <c r="H24" s="1">
         <v>92674.023610000004</v>
       </c>
       <c r="I24" s="1">
         <v>91601.276100000003</v>
       </c>
       <c r="J24" s="1">
         <v>94326.988110000006</v>
       </c>
       <c r="K24" s="1">
         <v>38615.391069999998</v>
       </c>
       <c r="L24" s="1">
         <v>58409.536050000002</v>
       </c>
       <c r="M24" s="1">
         <v>3534.6867699999998</v>
       </c>
       <c r="N24" s="1">
         <v>39156.986770000003</v>
       </c>
       <c r="O24" s="1">
         <v>15837.97748</v>
       </c>
       <c r="P24" s="2">
         <v>65884.719469999996</v>
       </c>
     </row>
-    <row r="25" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B25" s="45">
         <v>2006</v>
       </c>
-      <c r="C25" s="53">
+      <c r="C25" s="49">
         <v>8</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="42">
         <v>542792.18775000004</v>
       </c>
       <c r="E25" s="1">
         <v>37260.299610000002</v>
       </c>
       <c r="F25" s="1">
         <v>1798.2583299999999</v>
       </c>
       <c r="G25" s="1">
         <v>39490.214070000002</v>
       </c>
       <c r="H25" s="1">
         <v>68041.105850000007</v>
       </c>
       <c r="I25" s="1">
         <v>68454.266539999997</v>
       </c>
       <c r="J25" s="1">
         <v>94468.446920000002</v>
       </c>
       <c r="K25" s="1">
         <v>41579.510280000002</v>
       </c>
       <c r="L25" s="1">
         <v>58741.182330000003</v>
       </c>
       <c r="M25" s="1">
         <v>2427.6805599999998</v>
       </c>
       <c r="N25" s="1">
         <v>39444.503170000004</v>
       </c>
       <c r="O25" s="1">
         <v>13112.033149999999</v>
       </c>
       <c r="P25" s="2">
         <v>69999.644849999997</v>
       </c>
     </row>
-    <row r="26" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B26" s="45">
         <v>2006</v>
       </c>
-      <c r="C26" s="53">
+      <c r="C26" s="49">
         <v>9</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="42">
         <v>632396.13974999997</v>
       </c>
       <c r="E26" s="1">
         <v>39039.169450000001</v>
       </c>
       <c r="F26" s="1">
         <v>1923.8589300000001</v>
       </c>
       <c r="G26" s="1">
         <v>42633.296820000003</v>
       </c>
       <c r="H26" s="1">
         <v>128927.62099</v>
       </c>
       <c r="I26" s="1">
         <v>76830.852440000002</v>
       </c>
       <c r="J26" s="1">
         <v>88662.297430000006</v>
       </c>
       <c r="K26" s="1">
         <v>39157.132339999996</v>
       </c>
       <c r="L26" s="1">
         <v>63816.268989999997</v>
       </c>
       <c r="M26" s="1">
         <v>3615.3209400000001</v>
       </c>
       <c r="N26" s="1">
         <v>42240.370940000001</v>
       </c>
       <c r="O26" s="1">
         <v>13553.60457</v>
       </c>
       <c r="P26" s="2">
         <v>68298.634300000005</v>
       </c>
     </row>
-    <row r="27" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B27" s="45">
         <v>2006</v>
       </c>
-      <c r="C27" s="53">
+      <c r="C27" s="49">
         <v>10</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="42">
         <v>581891.10523999995</v>
       </c>
       <c r="E27" s="1">
         <v>35652.601669999996</v>
       </c>
       <c r="F27" s="1">
         <v>1946.1282699999999</v>
       </c>
       <c r="G27" s="1">
         <v>39684.423000000003</v>
       </c>
       <c r="H27" s="1">
         <v>98757.72004</v>
       </c>
       <c r="I27" s="1">
         <v>61215.360990000001</v>
       </c>
       <c r="J27" s="1">
         <v>91350.272020000004</v>
       </c>
       <c r="K27" s="1">
         <v>37407.633699999998</v>
       </c>
       <c r="L27" s="1">
         <v>79856.151079999996</v>
       </c>
       <c r="M27" s="1">
         <v>4822.1124799999998</v>
       </c>
       <c r="N27" s="1">
         <v>37226.733849999997</v>
       </c>
       <c r="O27" s="1">
         <v>14321.0576</v>
       </c>
       <c r="P27" s="2">
         <v>63671.409910000002</v>
       </c>
     </row>
-    <row r="28" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B28" s="45">
         <v>2006</v>
       </c>
-      <c r="C28" s="53">
+      <c r="C28" s="49">
         <v>11</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="42">
         <v>596020.58733000001</v>
       </c>
       <c r="E28" s="1">
         <v>37970.490339999997</v>
       </c>
       <c r="F28" s="1">
         <v>1624.0090499999999</v>
       </c>
       <c r="G28" s="1">
         <v>38950.700409999998</v>
       </c>
       <c r="H28" s="1">
         <v>98780.514729999995</v>
       </c>
       <c r="I28" s="1">
         <v>72278.862720000005</v>
       </c>
       <c r="J28" s="1">
         <v>93592.97997</v>
       </c>
       <c r="K28" s="1">
         <v>39246.233379999998</v>
       </c>
       <c r="L28" s="1">
         <v>75973.686130000002</v>
       </c>
       <c r="M28" s="1">
         <v>4334.9095299999999</v>
       </c>
       <c r="N28" s="1">
         <v>36920.935380000003</v>
       </c>
       <c r="O28" s="1">
         <v>14078.60685</v>
       </c>
       <c r="P28" s="2">
         <v>82714.022930000006</v>
       </c>
     </row>
-    <row r="29" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B29" s="45">
         <v>2006</v>
       </c>
-      <c r="C29" s="53">
+      <c r="C29" s="49">
         <v>12</v>
       </c>
-      <c r="D29" s="46">
+      <c r="D29" s="42">
         <v>591644.14448999998</v>
       </c>
       <c r="E29" s="1">
         <v>38145.821669999998</v>
       </c>
       <c r="F29" s="1">
         <v>1975.5730100000001</v>
       </c>
       <c r="G29" s="1">
         <v>39107.011830000003</v>
       </c>
       <c r="H29" s="1">
         <v>91112.44829</v>
       </c>
       <c r="I29" s="1">
         <v>75610.21746</v>
       </c>
       <c r="J29" s="1">
         <v>86547.261069999993</v>
       </c>
       <c r="K29" s="1">
         <v>43333.755709999998</v>
       </c>
       <c r="L29" s="1">
         <v>63442.304199999999</v>
       </c>
       <c r="M29" s="1">
         <v>4577.5008099999995</v>
       </c>
       <c r="N29" s="1">
         <v>40898.23732</v>
       </c>
       <c r="O29" s="1">
         <v>16239.58627</v>
       </c>
       <c r="P29" s="2">
         <v>100901.17081</v>
       </c>
     </row>
-    <row r="30" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B30" s="45">
         <v>2007</v>
       </c>
-      <c r="C30" s="53">
+      <c r="C30" s="49">
         <v>1</v>
       </c>
-      <c r="D30" s="46">
+      <c r="D30" s="42">
         <v>570249.96247000003</v>
       </c>
       <c r="E30" s="1">
         <v>40453.058190000003</v>
       </c>
       <c r="F30" s="1">
         <v>2692.5274300000001</v>
       </c>
       <c r="G30" s="1">
         <v>39725.676090000001</v>
       </c>
       <c r="H30" s="1">
         <v>89534.487689999994</v>
       </c>
       <c r="I30" s="1">
         <v>74475.753209999995</v>
       </c>
       <c r="J30" s="1">
         <v>89715.995370000004</v>
       </c>
       <c r="K30" s="1">
         <v>37600.097710000002</v>
       </c>
       <c r="L30" s="1">
         <v>65151.273800000003</v>
       </c>
       <c r="M30" s="1">
         <v>5921.2374799999998</v>
       </c>
       <c r="N30" s="1">
         <v>44437.442649999997</v>
       </c>
       <c r="O30" s="1">
         <v>16334.39537</v>
       </c>
       <c r="P30" s="2">
         <v>63496.907879999999</v>
       </c>
     </row>
-    <row r="31" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B31" s="49">
+    <row r="31" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B31" s="45">
         <v>2007</v>
       </c>
-      <c r="C31" s="53">
+      <c r="C31" s="49">
         <v>2</v>
       </c>
-      <c r="D31" s="46">
+      <c r="D31" s="42">
         <v>582658.05839999998</v>
       </c>
       <c r="E31" s="1">
         <v>37273.284619999999</v>
       </c>
       <c r="F31" s="1">
         <v>2299.83824</v>
       </c>
       <c r="G31" s="1">
         <v>40650.85355</v>
       </c>
       <c r="H31" s="1">
         <v>110832.60655</v>
       </c>
       <c r="I31" s="1">
         <v>78046.725059999997</v>
       </c>
       <c r="J31" s="1">
         <v>85279.56654</v>
       </c>
       <c r="K31" s="1">
         <v>33383.321920000002</v>
       </c>
       <c r="L31" s="1">
         <v>66290.414640000003</v>
       </c>
       <c r="M31" s="1">
         <v>3137.7392</v>
       </c>
       <c r="N31" s="1">
         <v>39323.422400000003</v>
       </c>
       <c r="O31" s="1">
         <v>14324.658170000001</v>
       </c>
       <c r="P31" s="2">
         <v>72379.055460000003</v>
       </c>
     </row>
-    <row r="32" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B32" s="49">
+    <row r="32" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B32" s="45">
         <v>2007</v>
       </c>
-      <c r="C32" s="53">
+      <c r="C32" s="49">
         <v>3</v>
       </c>
-      <c r="D32" s="46">
+      <c r="D32" s="42">
         <v>527814.18992999999</v>
       </c>
       <c r="E32" s="1">
         <v>36377.986290000001</v>
       </c>
       <c r="F32" s="1">
         <v>2971.3784099999998</v>
       </c>
       <c r="G32" s="1">
         <v>39406.037230000002</v>
       </c>
       <c r="H32" s="1">
         <v>75986.088520000005</v>
       </c>
       <c r="I32" s="1">
         <v>66411.605620000002</v>
       </c>
       <c r="J32" s="1">
         <v>84829.094010000001</v>
       </c>
       <c r="K32" s="1">
         <v>39791.134140000002</v>
       </c>
       <c r="L32" s="1">
         <v>65618.416660000003</v>
       </c>
       <c r="M32" s="1">
         <v>2876.0015100000001</v>
       </c>
       <c r="N32" s="1">
         <v>47210.028050000001</v>
       </c>
       <c r="O32" s="1">
         <v>16894.931349999999</v>
       </c>
       <c r="P32" s="2">
         <v>83336.901060000004</v>
       </c>
     </row>
-    <row r="33" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B33" s="49">
+    <row r="33" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B33" s="45">
         <v>2007</v>
       </c>
-      <c r="C33" s="53">
+      <c r="C33" s="49">
         <v>4</v>
       </c>
-      <c r="D33" s="46">
+      <c r="D33" s="42">
         <v>568543.00575999997</v>
       </c>
       <c r="E33" s="1">
         <v>37106.506820000002</v>
       </c>
       <c r="F33" s="1">
         <v>1734.1287</v>
       </c>
       <c r="G33" s="1">
         <v>45468.67452</v>
       </c>
       <c r="H33" s="1">
         <v>101423.24931</v>
       </c>
       <c r="I33" s="1">
         <v>58064.113420000001</v>
       </c>
       <c r="J33" s="1">
         <v>70792.995999999999</v>
       </c>
       <c r="K33" s="1">
         <v>35411.775589999997</v>
       </c>
       <c r="L33" s="1">
         <v>77444.07101</v>
       </c>
       <c r="M33" s="1">
         <v>4476.4932900000003</v>
       </c>
       <c r="N33" s="1">
         <v>42458.978750000002</v>
       </c>
       <c r="O33" s="1">
         <v>15253.25171</v>
       </c>
       <c r="P33" s="2">
         <v>67402.989140000005</v>
       </c>
     </row>
-    <row r="34" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B34" s="49">
+    <row r="34" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B34" s="45">
         <v>2007</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C34" s="49">
         <v>5</v>
       </c>
-      <c r="D34" s="46">
+      <c r="D34" s="42">
         <v>570090.98205999995</v>
       </c>
       <c r="E34" s="1">
         <v>36231.511550000003</v>
       </c>
       <c r="F34" s="1">
         <v>2128.9485199999999</v>
       </c>
       <c r="G34" s="1">
         <v>41832.8753</v>
       </c>
       <c r="H34" s="1">
         <v>116051.06435</v>
       </c>
       <c r="I34" s="1">
         <v>63709.971790000003</v>
       </c>
       <c r="J34" s="1">
         <v>80238.304459999999</v>
       </c>
       <c r="K34" s="1">
         <v>35518.242440000002</v>
       </c>
       <c r="L34" s="1">
         <v>76136.804610000007</v>
       </c>
       <c r="M34" s="1">
         <v>4742.13357</v>
       </c>
       <c r="N34" s="1">
         <v>40136.380640000003</v>
       </c>
       <c r="O34" s="1">
         <v>16969.03817</v>
       </c>
       <c r="P34" s="2">
         <v>74701.957519999996</v>
       </c>
     </row>
-    <row r="35" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B35" s="49">
+    <row r="35" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B35" s="45">
         <v>2007</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="49">
         <v>6</v>
       </c>
-      <c r="D35" s="46">
+      <c r="D35" s="42">
         <v>557157.11170000001</v>
       </c>
       <c r="E35" s="1">
         <v>37997.111360000003</v>
       </c>
       <c r="F35" s="1">
         <v>1476.81951</v>
       </c>
       <c r="G35" s="1">
         <v>42250.27807</v>
       </c>
       <c r="H35" s="1">
         <v>100626.27863</v>
       </c>
       <c r="I35" s="1">
         <v>47614.031450000002</v>
       </c>
       <c r="J35" s="1">
         <v>79639.898629999996</v>
       </c>
       <c r="K35" s="1">
         <v>39071.98431</v>
       </c>
       <c r="L35" s="1">
         <v>66835.328070000003</v>
       </c>
       <c r="M35" s="1">
         <v>4387.9978600000004</v>
       </c>
       <c r="N35" s="1">
         <v>45587.171069999997</v>
       </c>
       <c r="O35" s="1">
         <v>13089.889590000001</v>
       </c>
       <c r="P35" s="2">
         <v>75077.18965</v>
       </c>
     </row>
-    <row r="36" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B36" s="49">
+    <row r="36" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B36" s="45">
         <v>2007</v>
       </c>
-      <c r="C36" s="53">
+      <c r="C36" s="49">
         <v>7</v>
       </c>
-      <c r="D36" s="46">
+      <c r="D36" s="42">
         <v>588177.29648000002</v>
       </c>
       <c r="E36" s="1">
         <v>34085.974390000003</v>
       </c>
       <c r="F36" s="1">
         <v>10752.701359999999</v>
       </c>
       <c r="G36" s="1">
         <v>42403.916850000001</v>
       </c>
       <c r="H36" s="1">
         <v>85331.354430000007</v>
       </c>
       <c r="I36" s="1">
         <v>79996.855339999995</v>
       </c>
       <c r="J36" s="1">
         <v>82210.710919999998</v>
       </c>
       <c r="K36" s="1">
         <v>37008.738689999998</v>
       </c>
       <c r="L36" s="1">
         <v>65828.866439999998</v>
       </c>
       <c r="M36" s="1">
         <v>3195.5200100000002</v>
       </c>
       <c r="N36" s="1">
         <v>46131.499649999998</v>
       </c>
       <c r="O36" s="1">
         <v>10672.149310000001</v>
       </c>
       <c r="P36" s="2">
         <v>77769.850720000002</v>
       </c>
     </row>
-    <row r="37" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B37" s="49">
+    <row r="37" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B37" s="45">
         <v>2007</v>
       </c>
-      <c r="C37" s="53">
+      <c r="C37" s="49">
         <v>8</v>
       </c>
-      <c r="D37" s="46">
+      <c r="D37" s="42">
         <v>585653.49222999997</v>
       </c>
       <c r="E37" s="1">
         <v>36115.98214</v>
       </c>
       <c r="F37" s="1">
         <v>1123.25569</v>
       </c>
       <c r="G37" s="1">
         <v>44158.487309999997</v>
       </c>
       <c r="H37" s="1">
         <v>99902.222240000003</v>
       </c>
       <c r="I37" s="1">
         <v>96898.842120000001</v>
       </c>
       <c r="J37" s="1">
         <v>74141.001669999998</v>
       </c>
       <c r="K37" s="1">
         <v>36545.591890000003</v>
       </c>
       <c r="L37" s="1">
         <v>60147.627650000002</v>
       </c>
       <c r="M37" s="1">
         <v>3919.2070199999998</v>
       </c>
       <c r="N37" s="1">
         <v>40017.552060000002</v>
       </c>
       <c r="O37" s="1">
         <v>16543.941190000001</v>
       </c>
       <c r="P37" s="2">
         <v>68207.277159999998</v>
       </c>
     </row>
-    <row r="38" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B38" s="49">
+    <row r="38" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B38" s="45">
         <v>2007</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="49">
         <v>9</v>
       </c>
-      <c r="D38" s="46">
+      <c r="D38" s="42">
         <v>574204.93029000005</v>
       </c>
       <c r="E38" s="1">
         <v>30390.679670000001</v>
       </c>
       <c r="F38" s="1">
         <v>1543.6586</v>
       </c>
       <c r="G38" s="1">
         <v>39678.089330000003</v>
       </c>
       <c r="H38" s="1">
         <v>116033.87037</v>
       </c>
       <c r="I38" s="1">
         <v>65347.754919999999</v>
       </c>
       <c r="J38" s="1">
         <v>92019.4185</v>
       </c>
       <c r="K38" s="1">
         <v>34872.408150000003</v>
       </c>
       <c r="L38" s="1">
         <v>55622.145279999997</v>
       </c>
       <c r="M38" s="1">
         <v>4222.8582900000001</v>
       </c>
       <c r="N38" s="1">
         <v>44650.570290000003</v>
       </c>
       <c r="O38" s="1">
         <v>12460.617819999999</v>
       </c>
       <c r="P38" s="2">
         <v>59266.121910000002</v>
       </c>
     </row>
-    <row r="39" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B39" s="49">
+    <row r="39" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B39" s="45">
         <v>2007</v>
       </c>
-      <c r="C39" s="53">
+      <c r="C39" s="49">
         <v>10</v>
       </c>
-      <c r="D39" s="46">
+      <c r="D39" s="42">
         <v>629483.77324999997</v>
       </c>
       <c r="E39" s="1">
         <v>35013.826760000004</v>
       </c>
       <c r="F39" s="1">
         <v>2064.4149200000002</v>
       </c>
       <c r="G39" s="1">
         <v>42366.082520000004</v>
       </c>
       <c r="H39" s="1">
         <v>120510.18421000001</v>
       </c>
       <c r="I39" s="1">
         <v>94450.851999999999</v>
       </c>
       <c r="J39" s="1">
         <v>80518.874410000004</v>
       </c>
       <c r="K39" s="1">
         <v>35471.890359999998</v>
       </c>
       <c r="L39" s="1">
         <v>71094.691890000002</v>
       </c>
       <c r="M39" s="1">
         <v>4051.1276400000002</v>
       </c>
       <c r="N39" s="1">
         <v>45368.893669999998</v>
       </c>
       <c r="O39" s="1">
         <v>16426.0772</v>
       </c>
       <c r="P39" s="2">
         <v>65486.569640000002</v>
       </c>
     </row>
-    <row r="40" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B40" s="49">
+    <row r="40" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B40" s="45">
         <v>2007</v>
       </c>
-      <c r="C40" s="53">
+      <c r="C40" s="49">
         <v>11</v>
       </c>
-      <c r="D40" s="46">
+      <c r="D40" s="42">
         <v>636879.23367999995</v>
       </c>
       <c r="E40" s="1">
         <v>35320.118199999997</v>
       </c>
       <c r="F40" s="1">
         <v>1748.01758</v>
       </c>
       <c r="G40" s="1">
         <v>45604.543740000001</v>
       </c>
       <c r="H40" s="1">
         <v>125860.02637000001</v>
       </c>
       <c r="I40" s="1">
         <v>95988.501579999996</v>
       </c>
       <c r="J40" s="1">
         <v>92419.373689999993</v>
       </c>
       <c r="K40" s="1">
         <v>40059.151590000001</v>
       </c>
       <c r="L40" s="1">
         <v>70004.179369999998</v>
       </c>
       <c r="M40" s="1">
         <v>3462.3247200000001</v>
       </c>
       <c r="N40" s="1">
         <v>39670.450750000004</v>
       </c>
       <c r="O40" s="1">
         <v>14574.447319999999</v>
       </c>
       <c r="P40" s="2">
         <v>63602.880469999996</v>
       </c>
     </row>
-    <row r="41" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B41" s="49">
+    <row r="41" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B41" s="45">
         <v>2007</v>
       </c>
-      <c r="C41" s="53">
+      <c r="C41" s="49">
         <v>12</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D41" s="42">
         <v>555501.49222000001</v>
       </c>
       <c r="E41" s="1">
         <v>33638.8439</v>
       </c>
       <c r="F41" s="1">
         <v>1962.9227100000001</v>
       </c>
       <c r="G41" s="1">
         <v>43880.537600000003</v>
       </c>
       <c r="H41" s="1">
         <v>78078.125740000003</v>
       </c>
       <c r="I41" s="1">
         <v>96493.446580000003</v>
       </c>
       <c r="J41" s="1">
         <v>69943.667809999999</v>
       </c>
       <c r="K41" s="1">
         <v>35993.498370000001</v>
       </c>
       <c r="L41" s="1">
         <v>69046.576419999998</v>
       </c>
       <c r="M41" s="1">
         <v>3006.9326500000002</v>
       </c>
       <c r="N41" s="1">
         <v>41914.027629999997</v>
       </c>
       <c r="O41" s="1">
         <v>13391.27915</v>
       </c>
       <c r="P41" s="2">
         <v>76336.605060000002</v>
       </c>
     </row>
-    <row r="42" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B42" s="49">
+    <row r="42" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B42" s="45">
         <v>2008</v>
       </c>
-      <c r="C42" s="53">
+      <c r="C42" s="49">
         <v>1</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="42">
         <v>690343.15952999995</v>
       </c>
       <c r="E42" s="1">
         <v>34018.887640000001</v>
       </c>
       <c r="F42" s="1">
         <v>1707.8802499999999</v>
       </c>
       <c r="G42" s="1">
         <v>41298.02306</v>
       </c>
       <c r="H42" s="1">
         <v>112839.21503000001</v>
       </c>
       <c r="I42" s="1">
         <v>155933.78949</v>
       </c>
       <c r="J42" s="1">
         <v>108717.97683</v>
       </c>
       <c r="K42" s="1">
         <v>35773.124470000002</v>
       </c>
       <c r="L42" s="1">
         <v>67250.937619999997</v>
       </c>
       <c r="M42" s="1">
         <v>2731.6079399999999</v>
       </c>
       <c r="N42" s="1">
         <v>39295.555009999996</v>
       </c>
       <c r="O42" s="1">
         <v>15063.34582</v>
       </c>
       <c r="P42" s="2">
         <v>74120.805370000002</v>
       </c>
     </row>
-    <row r="43" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B43" s="49">
+    <row r="43" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B43" s="45">
         <v>2008</v>
       </c>
-      <c r="C43" s="53">
+      <c r="C43" s="49">
         <v>2</v>
       </c>
-      <c r="D43" s="46">
+      <c r="D43" s="42">
         <v>569087.13827999996</v>
       </c>
       <c r="E43" s="1">
         <v>33143.27592</v>
       </c>
       <c r="F43" s="1">
         <v>1515.4423899999999</v>
       </c>
       <c r="G43" s="1">
         <v>40843.674400000004</v>
       </c>
       <c r="H43" s="1">
         <v>73317.519990000001</v>
       </c>
       <c r="I43" s="1">
         <v>72965.262820000004</v>
       </c>
       <c r="J43" s="1">
         <v>105704.58653</v>
       </c>
       <c r="K43" s="1">
         <v>42396.885179999997</v>
       </c>
       <c r="L43" s="1">
         <v>62997.580699999999</v>
       </c>
       <c r="M43" s="1">
         <v>3462.4465300000002</v>
       </c>
       <c r="N43" s="1">
         <v>42861.984400000001</v>
       </c>
       <c r="O43" s="1">
         <v>13254.44664</v>
       </c>
       <c r="P43" s="2">
         <v>74173.56839</v>
       </c>
     </row>
-    <row r="44" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B44" s="49">
+    <row r="44" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B44" s="45">
         <v>2008</v>
       </c>
-      <c r="C44" s="53">
+      <c r="C44" s="49">
         <v>3</v>
       </c>
-      <c r="D44" s="46">
+      <c r="D44" s="42">
         <v>651808.82585000002</v>
       </c>
       <c r="E44" s="1">
         <v>36059.264009999999</v>
       </c>
       <c r="F44" s="1">
         <v>1714.8803600000001</v>
       </c>
       <c r="G44" s="1">
         <v>37610.97496</v>
       </c>
       <c r="H44" s="1">
         <v>205027.54491999999</v>
       </c>
       <c r="I44" s="1">
         <v>81620.952470000004</v>
       </c>
       <c r="J44" s="1">
         <v>76245.458870000002</v>
       </c>
       <c r="K44" s="1">
         <v>40382.105660000001</v>
       </c>
       <c r="L44" s="1">
         <v>61406.467660000002</v>
       </c>
       <c r="M44" s="1">
         <v>4656.7400299999999</v>
       </c>
       <c r="N44" s="1">
         <v>39977.61851</v>
       </c>
       <c r="O44" s="1">
         <v>12499.858840000001</v>
       </c>
       <c r="P44" s="2">
         <v>63814.850059999997</v>
       </c>
     </row>
-    <row r="45" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B45" s="49">
+    <row r="45" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B45" s="45">
         <v>2008</v>
       </c>
-      <c r="C45" s="53">
+      <c r="C45" s="49">
         <v>4</v>
       </c>
-      <c r="D45" s="46">
+      <c r="D45" s="42">
         <v>610034.55795000005</v>
       </c>
       <c r="E45" s="1">
         <v>37247.580750000001</v>
       </c>
       <c r="F45" s="1">
         <v>1574.2955899999999</v>
       </c>
       <c r="G45" s="1">
         <v>44666.285230000001</v>
       </c>
       <c r="H45" s="1">
         <v>115677.27099</v>
       </c>
       <c r="I45" s="1">
         <v>86005.321160000007</v>
       </c>
       <c r="J45" s="1">
         <v>93099.415909999996</v>
       </c>
       <c r="K45" s="1">
         <v>40331.321179999999</v>
       </c>
       <c r="L45" s="1">
         <v>61181.886590000002</v>
       </c>
       <c r="M45" s="1">
         <v>3719.7808</v>
       </c>
       <c r="N45" s="1">
         <v>41823.953889999997</v>
       </c>
       <c r="O45" s="1">
         <v>11257.68174</v>
       </c>
       <c r="P45" s="2">
         <v>65748.097479999997</v>
       </c>
     </row>
-    <row r="46" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B46" s="49">
+    <row r="46" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B46" s="45">
         <v>2008</v>
       </c>
-      <c r="C46" s="53">
+      <c r="C46" s="49">
         <v>5</v>
       </c>
-      <c r="D46" s="46">
+      <c r="D46" s="42">
         <v>617566.38734000002</v>
       </c>
       <c r="E46" s="1">
         <v>36064.991009999998</v>
       </c>
       <c r="F46" s="1">
         <v>1623.7432100000001</v>
       </c>
       <c r="G46" s="1">
         <v>39016.009180000001</v>
       </c>
       <c r="H46" s="1">
         <v>87770.268960000001</v>
       </c>
       <c r="I46" s="1">
         <v>128552.14518000001</v>
       </c>
       <c r="J46" s="1">
         <v>90157.710990000007</v>
       </c>
       <c r="K46" s="1">
         <v>37611.840539999997</v>
       </c>
       <c r="L46" s="1">
         <v>68405.855869999999</v>
       </c>
       <c r="M46" s="1">
         <v>3892.7139900000002</v>
       </c>
       <c r="N46" s="1">
         <v>40863.64847</v>
       </c>
       <c r="O46" s="1">
         <v>8714.7071199999991</v>
       </c>
       <c r="P46" s="2">
         <v>64630.988720000001</v>
       </c>
     </row>
-    <row r="47" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B47" s="49">
+    <row r="47" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B47" s="45">
         <v>2008</v>
       </c>
-      <c r="C47" s="53">
+      <c r="C47" s="49">
         <v>6</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="42">
         <v>671515.29760000005</v>
       </c>
       <c r="E47" s="1">
         <v>51810.708939999997</v>
       </c>
       <c r="F47" s="1">
         <v>1373.8444300000001</v>
       </c>
       <c r="G47" s="1">
         <v>35357.461560000003</v>
       </c>
       <c r="H47" s="1">
         <v>134843.59172999999</v>
       </c>
       <c r="I47" s="1">
         <v>111502.3354</v>
       </c>
       <c r="J47" s="1">
         <v>101073.42554</v>
       </c>
       <c r="K47" s="1">
         <v>39770.137390000004</v>
       </c>
       <c r="L47" s="1">
         <v>64799.431210000002</v>
       </c>
       <c r="M47" s="1">
         <v>3592.8797599999998</v>
       </c>
       <c r="N47" s="1">
         <v>44763.989939999999</v>
       </c>
       <c r="O47" s="1">
         <v>11277.67467</v>
       </c>
       <c r="P47" s="2">
         <v>61996.076950000002</v>
       </c>
     </row>
-    <row r="48" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B48" s="49">
+    <row r="48" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B48" s="45">
         <v>2008</v>
       </c>
-      <c r="C48" s="53">
+      <c r="C48" s="49">
         <v>7</v>
       </c>
-      <c r="D48" s="46">
+      <c r="D48" s="42">
         <v>624332.37699000002</v>
       </c>
       <c r="E48" s="1">
         <v>40501.73848</v>
       </c>
       <c r="F48" s="1">
         <v>1772.2675099999999</v>
       </c>
       <c r="G48" s="1">
         <v>38402.126559999997</v>
       </c>
       <c r="H48" s="1">
         <v>139749.55351</v>
       </c>
       <c r="I48" s="1">
         <v>73128.046029999998</v>
       </c>
       <c r="J48" s="1">
         <v>87623.531059999994</v>
       </c>
       <c r="K48" s="1">
         <v>38152.590340000002</v>
       </c>
       <c r="L48" s="1">
         <v>65955.886920000004</v>
       </c>
       <c r="M48" s="1">
         <v>3700.3808199999999</v>
       </c>
       <c r="N48" s="1">
         <v>48039.608200000002</v>
       </c>
       <c r="O48" s="1">
         <v>11735.736360000001</v>
       </c>
       <c r="P48" s="2">
         <v>70088.140100000004</v>
       </c>
     </row>
-    <row r="49" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B49" s="49">
+    <row r="49" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B49" s="45">
         <v>2008</v>
       </c>
-      <c r="C49" s="53">
+      <c r="C49" s="49">
         <v>8</v>
       </c>
-      <c r="D49" s="46">
+      <c r="D49" s="42">
         <v>576899.88341000001</v>
       </c>
       <c r="E49" s="1">
         <v>35184.431239999998</v>
       </c>
       <c r="F49" s="1">
         <v>1667.5679299999999</v>
       </c>
       <c r="G49" s="1">
         <v>35000.105130000004</v>
       </c>
       <c r="H49" s="1">
         <v>117267.5398</v>
       </c>
       <c r="I49" s="1">
         <v>56533.384010000002</v>
       </c>
       <c r="J49" s="1">
         <v>95038.463140000007</v>
       </c>
       <c r="K49" s="1">
         <v>33420.61249</v>
       </c>
       <c r="L49" s="1">
         <v>71278.415559999994</v>
       </c>
       <c r="M49" s="1">
         <v>3382.84708</v>
       </c>
       <c r="N49" s="1">
         <v>42608.42267</v>
       </c>
       <c r="O49" s="1">
         <v>11888.31474</v>
       </c>
       <c r="P49" s="2">
         <v>57613.969129999998</v>
       </c>
     </row>
-    <row r="50" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B50" s="49">
+    <row r="50" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B50" s="45">
         <v>2008</v>
       </c>
-      <c r="C50" s="53">
+      <c r="C50" s="49">
         <v>9</v>
       </c>
-      <c r="D50" s="46">
+      <c r="D50" s="42">
         <v>565377.37416000001</v>
       </c>
       <c r="E50" s="1">
         <v>28816.471649999999</v>
       </c>
       <c r="F50" s="1">
         <v>2103.5280400000001</v>
       </c>
       <c r="G50" s="1">
         <v>29160.60989</v>
       </c>
       <c r="H50" s="1">
         <v>114040.75840000001</v>
       </c>
       <c r="I50" s="1">
         <v>73747.820089999994</v>
       </c>
       <c r="J50" s="1">
         <v>77179.543350000007</v>
       </c>
       <c r="K50" s="1">
         <v>35664.95319</v>
       </c>
       <c r="L50" s="1">
         <v>71657.35368</v>
       </c>
       <c r="M50" s="1">
         <v>4285.92382</v>
       </c>
       <c r="N50" s="1">
         <v>38302.148560000001</v>
       </c>
       <c r="O50" s="1">
         <v>10970.376249999999</v>
       </c>
       <c r="P50" s="2">
         <v>63827.736199999999</v>
       </c>
     </row>
-    <row r="51" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B51" s="49">
+    <row r="51" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B51" s="45">
         <v>2008</v>
       </c>
-      <c r="C51" s="53">
+      <c r="C51" s="49">
         <v>10</v>
       </c>
-      <c r="D51" s="46">
+      <c r="D51" s="42">
         <v>566608.78654</v>
       </c>
       <c r="E51" s="1">
         <v>35514.911630000002</v>
       </c>
       <c r="F51" s="1">
         <v>1290.8731399999999</v>
       </c>
       <c r="G51" s="1">
         <v>32729.480640000002</v>
       </c>
       <c r="H51" s="1">
         <v>114104.19914</v>
       </c>
       <c r="I51" s="1">
         <v>66587.120179999998</v>
       </c>
       <c r="J51" s="1">
         <v>72175.983479999995</v>
       </c>
       <c r="K51" s="1">
         <v>37223.321499999998</v>
       </c>
       <c r="L51" s="1">
         <v>62273.552380000001</v>
       </c>
       <c r="M51" s="1">
         <v>3580.04423</v>
       </c>
       <c r="N51" s="1">
         <v>42986.44255</v>
       </c>
       <c r="O51" s="1">
         <v>11119.075860000001</v>
       </c>
       <c r="P51" s="2">
         <v>74424.740430000005</v>
       </c>
     </row>
-    <row r="52" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B52" s="49">
+    <row r="52" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B52" s="45">
         <v>2008</v>
       </c>
-      <c r="C52" s="53">
+      <c r="C52" s="49">
         <v>11</v>
       </c>
-      <c r="D52" s="46">
+      <c r="D52" s="42">
         <v>541220.68411000003</v>
       </c>
       <c r="E52" s="1">
         <v>29850.257659999999</v>
       </c>
       <c r="F52" s="1">
         <v>1104.1451</v>
       </c>
       <c r="G52" s="1">
         <v>30726.842280000001</v>
       </c>
       <c r="H52" s="1">
         <v>99105.909159999996</v>
       </c>
       <c r="I52" s="1">
         <v>62773.582410000003</v>
       </c>
       <c r="J52" s="1">
         <v>70660.567179999998</v>
       </c>
       <c r="K52" s="1">
         <v>32299.28889</v>
       </c>
       <c r="L52" s="1">
         <v>87639.833799999993</v>
       </c>
       <c r="M52" s="1">
         <v>2053.9697500000002</v>
       </c>
       <c r="N52" s="1">
         <v>44660.1489</v>
       </c>
       <c r="O52" s="1">
         <v>14132.46715</v>
       </c>
       <c r="P52" s="2">
         <v>59059.899770000004</v>
       </c>
     </row>
-    <row r="53" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B53" s="49">
+    <row r="53" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B53" s="45">
         <v>2008</v>
       </c>
-      <c r="C53" s="53">
+      <c r="C53" s="49">
         <v>12</v>
       </c>
-      <c r="D53" s="46">
+      <c r="D53" s="42">
         <v>527594.70857999998</v>
       </c>
       <c r="E53" s="1">
         <v>35382.637640000001</v>
       </c>
       <c r="F53" s="1">
         <v>820.25463000000002</v>
       </c>
       <c r="G53" s="1">
         <v>26755.998680000001</v>
       </c>
       <c r="H53" s="1">
         <v>113475.24802</v>
       </c>
       <c r="I53" s="1">
         <v>68179.394289999997</v>
       </c>
       <c r="J53" s="1">
         <v>79238.701350000003</v>
       </c>
       <c r="K53" s="1">
         <v>30360.97755</v>
       </c>
       <c r="L53" s="1">
         <v>56562.197010000004</v>
       </c>
       <c r="M53" s="1">
         <v>4814.8888200000001</v>
       </c>
       <c r="N53" s="1">
         <v>42946.467019999996</v>
       </c>
       <c r="O53" s="1">
         <v>7672.7250299999996</v>
       </c>
       <c r="P53" s="2">
         <v>58201.165200000003</v>
       </c>
     </row>
-    <row r="54" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B54" s="49">
+    <row r="54" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B54" s="45">
         <v>2009</v>
       </c>
-      <c r="C54" s="53">
+      <c r="C54" s="49">
         <v>1</v>
       </c>
-      <c r="D54" s="46">
+      <c r="D54" s="42">
         <v>562501.57762999996</v>
       </c>
       <c r="E54" s="1">
         <v>30587.79234</v>
       </c>
       <c r="F54" s="1">
         <v>871.40648999999996</v>
       </c>
       <c r="G54" s="1">
         <v>25717.61102</v>
       </c>
       <c r="H54" s="1">
         <v>137972.11755</v>
       </c>
       <c r="I54" s="1">
         <v>72080.917010000005</v>
       </c>
       <c r="J54" s="1">
         <v>73702.343649999995</v>
       </c>
       <c r="K54" s="1">
         <v>34001.07561</v>
       </c>
       <c r="L54" s="1">
         <v>67497.242440000002</v>
       </c>
       <c r="M54" s="1">
         <v>9759.9322499999998</v>
       </c>
       <c r="N54" s="1">
         <v>44294.92798</v>
       </c>
       <c r="O54" s="1">
         <v>8369.9945100000004</v>
       </c>
       <c r="P54" s="2">
         <v>62330.852359999997</v>
       </c>
     </row>
-    <row r="55" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B55" s="49">
+    <row r="55" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B55" s="45">
         <v>2009</v>
       </c>
-      <c r="C55" s="53">
+      <c r="C55" s="49">
         <v>2</v>
       </c>
-      <c r="D55" s="46">
+      <c r="D55" s="42">
         <v>581690.25782000006</v>
       </c>
       <c r="E55" s="1">
         <v>42239.586470000002</v>
       </c>
       <c r="F55" s="1">
         <v>821.21817999999996</v>
       </c>
       <c r="G55" s="1">
         <v>25175.081480000001</v>
       </c>
       <c r="H55" s="1">
         <v>108478.22423000001</v>
       </c>
       <c r="I55" s="1">
         <v>79137.11477</v>
       </c>
       <c r="J55" s="1">
         <v>73117.218009999997</v>
       </c>
       <c r="K55" s="1">
         <v>32249.9319</v>
       </c>
       <c r="L55" s="1">
         <v>58087.43146</v>
       </c>
       <c r="M55" s="1">
         <v>4283.6080300000003</v>
       </c>
       <c r="N55" s="1">
         <v>47338.250540000001</v>
       </c>
       <c r="O55" s="1">
         <v>9940.2137399999992</v>
       </c>
       <c r="P55" s="2">
         <v>105594.84914000001</v>
       </c>
     </row>
-    <row r="56" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B56" s="49">
+    <row r="56" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B56" s="45">
         <v>2009</v>
       </c>
-      <c r="C56" s="53">
+      <c r="C56" s="49">
         <v>3</v>
       </c>
-      <c r="D56" s="46">
+      <c r="D56" s="42">
         <v>532342.50728000002</v>
       </c>
       <c r="E56" s="1">
         <v>33657.620699999999</v>
       </c>
       <c r="F56" s="1">
         <v>739.67967999999996</v>
       </c>
       <c r="G56" s="1">
         <v>24522.53601</v>
       </c>
       <c r="H56" s="1">
         <v>121540.55559</v>
       </c>
       <c r="I56" s="1">
         <v>116435.82265</v>
       </c>
       <c r="J56" s="1">
         <v>72066.853180000006</v>
       </c>
       <c r="K56" s="1">
         <v>30243.050350000001</v>
       </c>
       <c r="L56" s="1">
         <v>59480.932610000003</v>
       </c>
       <c r="M56" s="1">
         <v>4458.2451799999999</v>
       </c>
       <c r="N56" s="1">
         <v>38755.103999999999</v>
       </c>
       <c r="O56" s="1">
         <v>7088.0583699999997</v>
       </c>
       <c r="P56" s="2">
         <v>53568.762289999999</v>
       </c>
     </row>
-    <row r="57" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B57" s="49">
+    <row r="57" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B57" s="45">
         <v>2009</v>
       </c>
-      <c r="C57" s="53">
+      <c r="C57" s="49">
         <v>4</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="42">
         <v>523672.98087000003</v>
       </c>
       <c r="E57" s="1">
         <v>32106.066050000001</v>
       </c>
       <c r="F57" s="1">
         <v>730.88063</v>
       </c>
       <c r="G57" s="1">
         <v>20544.927350000002</v>
       </c>
       <c r="H57" s="1">
         <v>127390.21143</v>
       </c>
       <c r="I57" s="1">
         <v>75490.570269999997</v>
       </c>
       <c r="J57" s="1">
         <v>75811.148109999995</v>
       </c>
       <c r="K57" s="1">
         <v>29854.91489</v>
       </c>
       <c r="L57" s="1">
         <v>60280.988839999998</v>
       </c>
       <c r="M57" s="1">
         <v>2395.13393</v>
       </c>
       <c r="N57" s="1">
         <v>41409.031260000003</v>
       </c>
       <c r="O57" s="1">
         <v>7098.5738000000001</v>
       </c>
       <c r="P57" s="2">
         <v>55259.319900000002</v>
       </c>
     </row>
-    <row r="58" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B58" s="49">
+    <row r="58" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B58" s="45">
         <v>2009</v>
       </c>
-      <c r="C58" s="53">
+      <c r="C58" s="49">
         <v>5</v>
       </c>
-      <c r="D58" s="46">
+      <c r="D58" s="42">
         <v>657733.56481999997</v>
       </c>
       <c r="E58" s="1">
         <v>32153.319739999999</v>
       </c>
       <c r="F58" s="1">
         <v>632.68541000000005</v>
       </c>
       <c r="G58" s="1">
         <v>19994.192790000001</v>
       </c>
       <c r="H58" s="1">
         <v>342311.19782</v>
       </c>
       <c r="I58" s="1">
         <v>50137.3845</v>
       </c>
       <c r="J58" s="1">
         <v>71533.407590000003</v>
       </c>
       <c r="K58" s="1">
         <v>27735.56251</v>
       </c>
       <c r="L58" s="1">
         <v>57085.826509999999</v>
       </c>
       <c r="M58" s="1">
         <v>3558.3512900000001</v>
       </c>
       <c r="N58" s="1">
         <v>38924.54088</v>
       </c>
       <c r="O58" s="1">
         <v>9045.9606800000001</v>
       </c>
       <c r="P58" s="2">
         <v>48749.769990000001</v>
       </c>
     </row>
-    <row r="59" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B59" s="49">
+    <row r="59" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B59" s="45">
         <v>2009</v>
       </c>
-      <c r="C59" s="53">
+      <c r="C59" s="49">
         <v>6</v>
       </c>
-      <c r="D59" s="46">
+      <c r="D59" s="42">
         <v>479316.14092999999</v>
       </c>
       <c r="E59" s="1">
         <v>33209.313779999997</v>
       </c>
       <c r="F59" s="1">
         <v>957.05976999999996</v>
       </c>
       <c r="G59" s="1">
         <v>21956.185300000001</v>
       </c>
       <c r="H59" s="1">
         <v>92491.222500000003</v>
       </c>
       <c r="I59" s="1">
         <v>55952.022900000004</v>
       </c>
       <c r="J59" s="1">
         <v>65220.252610000003</v>
       </c>
       <c r="K59" s="1">
         <v>30718.58466</v>
       </c>
       <c r="L59" s="1">
         <v>60409.863160000001</v>
       </c>
       <c r="M59" s="1">
         <v>3188.2531800000002</v>
       </c>
       <c r="N59" s="1">
         <v>34835.545989999999</v>
       </c>
       <c r="O59" s="1">
         <v>5080.6273099999999</v>
       </c>
       <c r="P59" s="2">
         <v>65589.235369999995</v>
       </c>
     </row>
-    <row r="60" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B60" s="49">
+    <row r="60" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B60" s="45">
         <v>2009</v>
       </c>
-      <c r="C60" s="53">
+      <c r="C60" s="49">
         <v>7</v>
       </c>
-      <c r="D60" s="46">
+      <c r="D60" s="42">
         <v>517230.20334000001</v>
       </c>
       <c r="E60" s="1">
         <v>34540.73691</v>
       </c>
       <c r="F60" s="1">
         <v>795.98249999999996</v>
       </c>
       <c r="G60" s="1">
         <v>21211.512490000001</v>
       </c>
       <c r="H60" s="1">
         <v>137047.45803000001</v>
       </c>
       <c r="I60" s="1">
         <v>52343.737370000003</v>
       </c>
       <c r="J60" s="1">
         <v>76486.442920000001</v>
       </c>
       <c r="K60" s="1">
         <v>29191.604810000001</v>
       </c>
       <c r="L60" s="1">
         <v>68293.247050000005</v>
       </c>
       <c r="M60" s="1">
         <v>2861.5189099999998</v>
       </c>
       <c r="N60" s="1">
         <v>36476.076410000001</v>
       </c>
       <c r="O60" s="1">
         <v>5509.18905</v>
       </c>
       <c r="P60" s="2">
         <v>51002.085050000002</v>
       </c>
     </row>
-    <row r="61" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B61" s="49">
+    <row r="61" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B61" s="45">
         <v>2009</v>
       </c>
-      <c r="C61" s="53">
+      <c r="C61" s="49">
         <v>8</v>
       </c>
-      <c r="D61" s="46">
+      <c r="D61" s="42">
         <v>565833.87598000001</v>
       </c>
       <c r="E61" s="1">
         <v>35676.770989999997</v>
       </c>
       <c r="F61" s="1">
         <v>607.49481000000003</v>
       </c>
       <c r="G61" s="1">
         <v>20459.162919999999</v>
       </c>
       <c r="H61" s="1">
         <v>148761.51201999999</v>
       </c>
       <c r="I61" s="1">
         <v>61086.802369999998</v>
       </c>
       <c r="J61" s="1">
         <v>69705.578320000001</v>
       </c>
       <c r="K61" s="1">
         <v>28371.536349999998</v>
       </c>
       <c r="L61" s="1">
         <v>59855.53398</v>
       </c>
       <c r="M61" s="1">
         <v>2391.4665599999998</v>
       </c>
       <c r="N61" s="1">
         <v>44714.667999999998</v>
       </c>
       <c r="O61" s="1">
         <v>12930.680539999999</v>
       </c>
       <c r="P61" s="2">
         <v>56434.108520000002</v>
       </c>
     </row>
-    <row r="62" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B62" s="49">
+    <row r="62" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B62" s="45">
         <v>2009</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="49">
         <v>9</v>
       </c>
-      <c r="D62" s="46">
+      <c r="D62" s="42">
         <v>527695.75301999995</v>
       </c>
       <c r="E62" s="1">
         <v>42723.305849999997</v>
       </c>
       <c r="F62" s="1">
         <v>2761.1501400000002</v>
       </c>
       <c r="G62" s="1">
         <v>24281.485779999999</v>
       </c>
       <c r="H62" s="1">
         <v>108326.38873999999</v>
       </c>
       <c r="I62" s="1">
         <v>63461.007360000003</v>
       </c>
       <c r="J62" s="1">
         <v>73622.349239999996</v>
       </c>
       <c r="K62" s="1">
         <v>30632.276089999999</v>
       </c>
       <c r="L62" s="1">
         <v>55181.526039999997</v>
       </c>
       <c r="M62" s="1">
         <v>2988.0363200000002</v>
       </c>
       <c r="N62" s="1">
         <v>39866.42439</v>
       </c>
       <c r="O62" s="1">
         <v>10265.508260000001</v>
       </c>
       <c r="P62" s="2">
         <v>67736.362469999993</v>
       </c>
     </row>
-    <row r="63" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B63" s="49">
+    <row r="63" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B63" s="45">
         <v>2009</v>
       </c>
-      <c r="C63" s="53">
+      <c r="C63" s="49">
         <v>10</v>
       </c>
-      <c r="D63" s="46">
+      <c r="D63" s="42">
         <v>513328.67241</v>
       </c>
       <c r="E63" s="1">
         <v>42781.286359999998</v>
       </c>
       <c r="F63" s="1">
         <v>766.91439000000003</v>
       </c>
       <c r="G63" s="1">
         <v>21509.435229999999</v>
       </c>
       <c r="H63" s="1">
         <v>128547.04730999999</v>
       </c>
       <c r="I63" s="1">
         <v>53732.701359999999</v>
       </c>
       <c r="J63" s="1">
         <v>70546.759990000006</v>
       </c>
       <c r="K63" s="1">
         <v>32634.75661</v>
       </c>
       <c r="L63" s="1">
         <v>51117.40466</v>
       </c>
       <c r="M63" s="1">
         <v>2776.3690000000001</v>
       </c>
       <c r="N63" s="1">
         <v>42301.036419999997</v>
       </c>
       <c r="O63" s="1">
         <v>7284.3792700000004</v>
       </c>
       <c r="P63" s="2">
         <v>56940.735280000001</v>
       </c>
     </row>
-    <row r="64" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B64" s="49">
+    <row r="64" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B64" s="45">
         <v>2009</v>
       </c>
-      <c r="C64" s="53">
+      <c r="C64" s="49">
         <v>11</v>
       </c>
-      <c r="D64" s="46">
+      <c r="D64" s="42">
         <v>473617.09659999999</v>
       </c>
       <c r="E64" s="1">
         <v>36377.411070000002</v>
       </c>
       <c r="F64" s="1">
         <v>1559.7866300000001</v>
       </c>
       <c r="G64" s="1">
         <v>19794.613099999999</v>
       </c>
       <c r="H64" s="1">
         <v>106130.2804</v>
       </c>
       <c r="I64" s="1">
         <v>53340.127139999997</v>
       </c>
       <c r="J64" s="1">
         <v>64302.455800000003</v>
       </c>
       <c r="K64" s="1">
         <v>28456.678459999999</v>
       </c>
       <c r="L64" s="1">
         <v>49162.355949999997</v>
       </c>
       <c r="M64" s="1">
         <v>2320.42463</v>
       </c>
       <c r="N64" s="1">
         <v>40982.802190000002</v>
       </c>
       <c r="O64" s="1">
         <v>7573.2974299999996</v>
       </c>
       <c r="P64" s="2">
         <v>60867.929459999999</v>
       </c>
     </row>
-    <row r="65" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B65" s="49">
+    <row r="65" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B65" s="45">
         <v>2009</v>
       </c>
-      <c r="C65" s="53">
+      <c r="C65" s="49">
         <v>12</v>
       </c>
-      <c r="D65" s="46">
+      <c r="D65" s="42">
         <v>568497.23294999998</v>
       </c>
       <c r="E65" s="1">
         <v>38013.192289999999</v>
       </c>
       <c r="F65" s="1">
         <v>1296.72279</v>
       </c>
       <c r="G65" s="1">
         <v>22946.308110000002</v>
       </c>
       <c r="H65" s="1">
         <v>128290.29618999999</v>
       </c>
       <c r="I65" s="1">
         <v>72991.603080000001</v>
       </c>
       <c r="J65" s="1">
         <v>72649.704459999994</v>
       </c>
       <c r="K65" s="1">
         <v>40821.886530000003</v>
       </c>
       <c r="L65" s="1">
         <v>59943.570509999998</v>
       </c>
       <c r="M65" s="1">
         <v>2185.2670699999999</v>
       </c>
       <c r="N65" s="1">
         <v>39880.092940000002</v>
       </c>
       <c r="O65" s="1">
         <v>12784.867920000001</v>
       </c>
       <c r="P65" s="2">
         <v>60035.783839999996</v>
       </c>
     </row>
-    <row r="66" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B66" s="49">
+    <row r="66" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B66" s="45">
         <v>2010</v>
       </c>
-      <c r="C66" s="53">
+      <c r="C66" s="49">
         <v>1</v>
       </c>
-      <c r="D66" s="46">
+      <c r="D66" s="42">
         <v>494320.47830000002</v>
       </c>
       <c r="E66" s="1">
         <v>36955.588400000001</v>
       </c>
       <c r="F66" s="1">
         <v>865.19151999999997</v>
       </c>
       <c r="G66" s="1">
         <v>25923.53933</v>
       </c>
       <c r="H66" s="1">
         <v>115093.9754</v>
       </c>
       <c r="I66" s="1">
         <v>52559.374190000002</v>
       </c>
       <c r="J66" s="1">
         <v>60144.124969999997</v>
       </c>
       <c r="K66" s="1">
         <v>31388.412199999999</v>
       </c>
       <c r="L66" s="1">
         <v>64368.844530000002</v>
       </c>
       <c r="M66" s="1">
         <v>1828.89447</v>
       </c>
       <c r="N66" s="1">
         <v>40988.934480000004</v>
       </c>
       <c r="O66" s="1">
         <v>7727.7257200000004</v>
       </c>
       <c r="P66" s="2">
         <v>59374.839800000002</v>
       </c>
     </row>
-    <row r="67" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B67" s="49">
+    <row r="67" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B67" s="45">
         <v>2010</v>
       </c>
-      <c r="C67" s="53">
+      <c r="C67" s="49">
         <v>2</v>
       </c>
-      <c r="D67" s="46">
+      <c r="D67" s="42">
         <v>521924.76824</v>
       </c>
       <c r="E67" s="1">
         <v>39673.714800000002</v>
       </c>
       <c r="F67" s="1">
         <v>826.80458999999996</v>
       </c>
       <c r="G67" s="1">
         <v>25534.83857</v>
       </c>
       <c r="H67" s="1">
         <v>162640.59211999999</v>
       </c>
       <c r="I67" s="1">
         <v>47990.356820000001</v>
       </c>
       <c r="J67" s="1">
         <v>62119.150650000003</v>
       </c>
       <c r="K67" s="1">
         <v>29052.317650000001</v>
       </c>
       <c r="L67" s="1">
         <v>62605.998930000002</v>
       </c>
       <c r="M67" s="1">
         <v>3330.0287699999999</v>
       </c>
       <c r="N67" s="1">
         <v>37627.323369999998</v>
       </c>
       <c r="O67" s="1">
         <v>7764.1638199999998</v>
       </c>
       <c r="P67" s="2">
         <v>57997.313649999996</v>
       </c>
     </row>
-    <row r="68" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B68" s="49">
+    <row r="68" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B68" s="45">
         <v>2010</v>
       </c>
-      <c r="C68" s="53">
+      <c r="C68" s="49">
         <v>3</v>
       </c>
-      <c r="D68" s="46">
+      <c r="D68" s="42">
         <v>518492.67366999999</v>
       </c>
       <c r="E68" s="1">
         <v>38232.11346</v>
       </c>
       <c r="F68" s="1">
         <v>2764.1282999999999</v>
       </c>
       <c r="G68" s="1">
         <v>26951.325529999998</v>
       </c>
       <c r="H68" s="1">
         <v>137466.95319999999</v>
       </c>
       <c r="I68" s="1">
         <v>69734.343980000005</v>
       </c>
       <c r="J68" s="1">
         <v>74413.278730000005</v>
       </c>
       <c r="K68" s="1">
         <v>29885.282609999998</v>
       </c>
       <c r="L68" s="1">
         <v>58798.058989999998</v>
       </c>
       <c r="M68" s="1">
         <v>2367.17488</v>
       </c>
       <c r="N68" s="1">
         <v>37889.160109999997</v>
       </c>
       <c r="O68" s="1">
         <v>7718.0364499999996</v>
       </c>
       <c r="P68" s="2">
         <v>58678.385569999999</v>
       </c>
     </row>
-    <row r="69" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B69" s="49">
+    <row r="69" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B69" s="45">
         <v>2010</v>
       </c>
-      <c r="C69" s="53">
+      <c r="C69" s="49">
         <v>4</v>
       </c>
-      <c r="D69" s="46">
+      <c r="D69" s="42">
         <v>542529.47852</v>
       </c>
       <c r="E69" s="1">
         <v>35188.128349999999</v>
       </c>
       <c r="F69" s="1">
         <v>1018.6639699999999</v>
       </c>
       <c r="G69" s="1">
         <v>22413.950339999999</v>
       </c>
       <c r="H69" s="1">
         <v>133959.59736000001</v>
       </c>
       <c r="I69" s="1">
         <v>77426.520170000003</v>
       </c>
       <c r="J69" s="1">
         <v>82305.464389999994</v>
       </c>
       <c r="K69" s="1">
         <v>29817.73171</v>
       </c>
       <c r="L69" s="1">
         <v>64739.334589999999</v>
       </c>
       <c r="M69" s="1">
         <v>2812.7587199999998</v>
       </c>
       <c r="N69" s="1">
         <v>39238.737379999999</v>
       </c>
       <c r="O69" s="1">
         <v>6907.8120900000004</v>
       </c>
       <c r="P69" s="2">
         <v>58643.986290000001</v>
       </c>
     </row>
-    <row r="70" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B70" s="49">
+    <row r="70" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B70" s="45">
         <v>2010</v>
       </c>
-      <c r="C70" s="53">
+      <c r="C70" s="49">
         <v>5</v>
       </c>
-      <c r="D70" s="46">
+      <c r="D70" s="42">
         <v>497736.05969000002</v>
       </c>
       <c r="E70" s="1">
         <v>33498.856449999999</v>
       </c>
       <c r="F70" s="1">
         <v>1247.82025</v>
       </c>
       <c r="G70" s="1">
         <v>23454.1175</v>
       </c>
       <c r="H70" s="1">
         <v>114719.74774000001</v>
       </c>
       <c r="I70" s="1">
         <v>61424.300040000002</v>
       </c>
       <c r="J70" s="1">
         <v>60901.75273</v>
       </c>
       <c r="K70" s="1">
         <v>27395.406139999999</v>
       </c>
       <c r="L70" s="1">
         <v>66067.485249999998</v>
       </c>
       <c r="M70" s="1">
         <v>1653.68382</v>
       </c>
       <c r="N70" s="1">
         <v>42736.241240000003</v>
       </c>
       <c r="O70" s="1">
         <v>7113.0813099999996</v>
       </c>
       <c r="P70" s="2">
         <v>61015.06424</v>
       </c>
     </row>
-    <row r="71" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B71" s="49">
+    <row r="71" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B71" s="45">
         <v>2010</v>
       </c>
-      <c r="C71" s="53">
+      <c r="C71" s="49">
         <v>6</v>
       </c>
-      <c r="D71" s="46">
+      <c r="D71" s="42">
         <v>529102.45294999995</v>
       </c>
       <c r="E71" s="1">
         <v>33190.137260000003</v>
       </c>
       <c r="F71" s="1">
         <v>1738.7698600000001</v>
       </c>
       <c r="G71" s="1">
         <v>25498.294679999999</v>
       </c>
       <c r="H71" s="1">
         <v>120944.86607</v>
       </c>
       <c r="I71" s="1">
         <v>54963.161370000002</v>
       </c>
       <c r="J71" s="1">
         <v>76362.457330000005</v>
       </c>
       <c r="K71" s="1">
         <v>28291.707719999999</v>
       </c>
       <c r="L71" s="1">
         <v>56436.263830000004</v>
       </c>
       <c r="M71" s="1">
         <v>2962.6171300000001</v>
       </c>
       <c r="N71" s="1">
         <v>40071.047989999999</v>
       </c>
       <c r="O71" s="1">
         <v>11044.644420000001</v>
       </c>
       <c r="P71" s="2">
         <v>58876.314749999998</v>
       </c>
     </row>
-    <row r="72" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B72" s="49">
+    <row r="72" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B72" s="45">
         <v>2010</v>
       </c>
-      <c r="C72" s="53">
+      <c r="C72" s="49">
         <v>7</v>
       </c>
-      <c r="D72" s="46">
+      <c r="D72" s="42">
         <v>546398.06603999995</v>
       </c>
       <c r="E72" s="1">
         <v>34582.733500000002</v>
       </c>
       <c r="F72" s="1">
         <v>893.19937000000004</v>
       </c>
       <c r="G72" s="1">
         <v>26084.930789999999</v>
       </c>
       <c r="H72" s="1">
         <v>146117.98762999999</v>
       </c>
       <c r="I72" s="1">
         <v>54173.531139999999</v>
       </c>
       <c r="J72" s="1">
         <v>68607.77648</v>
       </c>
       <c r="K72" s="1">
         <v>31975.55082</v>
       </c>
       <c r="L72" s="1">
         <v>75075.340779999999</v>
       </c>
       <c r="M72" s="1">
         <v>2830.89374</v>
       </c>
       <c r="N72" s="1">
         <v>32163.913089999998</v>
       </c>
       <c r="O72" s="1">
         <v>9089.6465100000005</v>
       </c>
       <c r="P72" s="2">
         <v>61803.106119999997</v>
       </c>
     </row>
-    <row r="73" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B73" s="49">
+    <row r="73" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B73" s="45">
         <v>2010</v>
       </c>
-      <c r="C73" s="53">
+      <c r="C73" s="49">
         <v>8</v>
       </c>
-      <c r="D73" s="46">
+      <c r="D73" s="42">
         <v>710291.70755000005</v>
       </c>
       <c r="E73" s="1">
         <v>35242.739979999998</v>
       </c>
       <c r="F73" s="1">
         <v>1870.1825899999999</v>
       </c>
       <c r="G73" s="1">
         <v>26323.478220000001</v>
       </c>
       <c r="H73" s="1">
         <v>228235.84221999999</v>
       </c>
       <c r="I73" s="1">
         <v>67962.827250000002</v>
       </c>
       <c r="J73" s="1">
         <v>68076.634950000007</v>
       </c>
       <c r="K73" s="1">
         <v>31923.84692</v>
       </c>
       <c r="L73" s="1">
         <v>57164.025730000001</v>
       </c>
       <c r="M73" s="1">
         <v>3616.0991199999999</v>
       </c>
       <c r="N73" s="1">
         <v>47760.983419999997</v>
       </c>
       <c r="O73" s="1">
         <v>6315.41698</v>
       </c>
       <c r="P73" s="2">
         <v>100873.94457000001</v>
       </c>
     </row>
-    <row r="74" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B74" s="49">
+    <row r="74" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B74" s="45">
         <v>2010</v>
       </c>
-      <c r="C74" s="53">
+      <c r="C74" s="49">
         <v>9</v>
       </c>
-      <c r="D74" s="46">
+      <c r="D74" s="42">
         <v>511461.50753</v>
       </c>
       <c r="E74" s="1">
         <v>36966.093350000003</v>
       </c>
       <c r="F74" s="1">
         <v>1039.2910999999999</v>
       </c>
       <c r="G74" s="1">
         <v>34634.953070000003</v>
       </c>
       <c r="H74" s="1">
         <v>108892.55415</v>
       </c>
       <c r="I74" s="1">
         <v>50784.681669999998</v>
       </c>
       <c r="J74" s="1">
         <v>69902.81624</v>
       </c>
       <c r="K74" s="1">
         <v>29018.384099999999</v>
       </c>
       <c r="L74" s="1">
         <v>65941.648709999994</v>
       </c>
       <c r="M74" s="1">
         <v>2759.0070300000002</v>
       </c>
       <c r="N74" s="1">
         <v>43258.997719999999</v>
       </c>
       <c r="O74" s="1">
         <v>9097.40942</v>
       </c>
       <c r="P74" s="2">
         <v>58647.906289999999</v>
       </c>
     </row>
-    <row r="75" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B75" s="49">
+    <row r="75" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B75" s="45">
         <v>2010</v>
       </c>
-      <c r="C75" s="53">
+      <c r="C75" s="49">
         <v>10</v>
       </c>
-      <c r="D75" s="46">
+      <c r="D75" s="42">
         <v>546130.40503000002</v>
       </c>
       <c r="E75" s="1">
         <v>33579.584410000003</v>
       </c>
       <c r="F75" s="1">
         <v>2840.3293399999998</v>
       </c>
       <c r="G75" s="1">
         <v>27961.053260000001</v>
       </c>
       <c r="H75" s="1">
         <v>143957.91399</v>
       </c>
       <c r="I75" s="1">
         <v>68449.494080000004</v>
       </c>
       <c r="J75" s="1">
         <v>76664.664730000004</v>
       </c>
       <c r="K75" s="1">
         <v>26163.036639999998</v>
       </c>
       <c r="L75" s="1">
         <v>64647.11866</v>
       </c>
       <c r="M75" s="1">
         <v>3021.3492299999998</v>
       </c>
       <c r="N75" s="1">
         <v>35112.796430000002</v>
       </c>
       <c r="O75" s="1">
         <v>8875.7899099999995</v>
       </c>
       <c r="P75" s="2">
         <v>58350.2405</v>
       </c>
     </row>
-    <row r="76" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B76" s="49">
+    <row r="76" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B76" s="45">
         <v>2010</v>
       </c>
-      <c r="C76" s="53">
+      <c r="C76" s="49">
         <v>11</v>
       </c>
-      <c r="D76" s="46">
+      <c r="D76" s="42">
         <v>509736.47761</v>
       </c>
       <c r="E76" s="1">
         <v>33378.852120000003</v>
       </c>
       <c r="F76" s="1">
         <v>1111.93389</v>
       </c>
       <c r="G76" s="1">
         <v>25579.674080000001</v>
       </c>
       <c r="H76" s="1">
         <v>134563.94678</v>
       </c>
       <c r="I76" s="1">
         <v>50087.920180000001</v>
       </c>
       <c r="J76" s="1">
         <v>71644.455310000005</v>
       </c>
       <c r="K76" s="1">
         <v>29039.100439999998</v>
       </c>
       <c r="L76" s="1">
         <v>60174.058559999998</v>
       </c>
       <c r="M76" s="1">
         <v>3452.06981</v>
       </c>
       <c r="N76" s="1">
         <v>40958.600259999999</v>
       </c>
       <c r="O76" s="1">
         <v>6549.7311799999998</v>
       </c>
       <c r="P76" s="2">
         <v>60091.730810000001</v>
       </c>
     </row>
-    <row r="77" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B77" s="49">
+    <row r="77" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B77" s="45">
         <v>2010</v>
       </c>
-      <c r="C77" s="53">
+      <c r="C77" s="49">
         <v>12</v>
       </c>
-      <c r="D77" s="46">
+      <c r="D77" s="42">
         <v>705204.71149999998</v>
       </c>
       <c r="E77" s="1">
         <v>33319.619939999997</v>
       </c>
       <c r="F77" s="1">
         <v>1095.57662</v>
       </c>
       <c r="G77" s="1">
         <v>27257.728469999998</v>
       </c>
       <c r="H77" s="1">
         <v>256860.58124999999</v>
       </c>
       <c r="I77" s="1">
         <v>47821.298999999999</v>
       </c>
       <c r="J77" s="1">
         <v>65067.118920000001</v>
       </c>
       <c r="K77" s="1">
         <v>30187.672559999999</v>
       </c>
       <c r="L77" s="1">
         <v>71406.928140000004</v>
       </c>
       <c r="M77" s="1">
         <v>3056.8646199999998</v>
       </c>
       <c r="N77" s="1">
         <v>39288.74381</v>
       </c>
       <c r="O77" s="1">
         <v>7708.1929499999997</v>
       </c>
       <c r="P77" s="2">
         <v>56910.574919999999</v>
       </c>
     </row>
-    <row r="78" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B78" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C78" s="53">
+      <c r="C78" s="49">
         <v>1</v>
       </c>
-      <c r="D78" s="46">
+      <c r="D78" s="42">
         <v>570651.83394000004</v>
       </c>
       <c r="E78" s="1">
         <v>36497.014230000001</v>
       </c>
       <c r="F78" s="1">
         <v>1363.80486</v>
       </c>
       <c r="G78" s="1">
         <v>27132.325939999999</v>
       </c>
       <c r="H78" s="1">
         <v>191839.73402999999</v>
       </c>
       <c r="I78" s="1">
         <v>60993.263059999997</v>
       </c>
       <c r="J78" s="1">
         <v>67799.594509999995</v>
       </c>
       <c r="K78" s="1">
         <v>28321.069289999999</v>
       </c>
       <c r="L78" s="1">
         <v>50277.291859999998</v>
       </c>
       <c r="M78" s="1">
         <v>4600.2062900000001</v>
       </c>
       <c r="N78" s="1">
         <v>39655.706890000001</v>
       </c>
       <c r="O78" s="1">
         <v>9185.2221800000007</v>
       </c>
       <c r="P78" s="2">
         <v>57713.330650000004</v>
       </c>
     </row>
-    <row r="79" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B79" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C79" s="53">
+      <c r="C79" s="49">
         <v>2</v>
       </c>
-      <c r="D79" s="46">
+      <c r="D79" s="42">
         <v>739696.48329</v>
       </c>
       <c r="E79" s="1">
         <v>35509.255570000001</v>
       </c>
       <c r="F79" s="1">
         <v>2334.6969399999998</v>
       </c>
       <c r="G79" s="1">
         <v>27546.583739999998</v>
       </c>
       <c r="H79" s="1">
         <v>372567.35142000002</v>
       </c>
       <c r="I79" s="1">
         <v>56478.982889999999</v>
       </c>
       <c r="J79" s="1">
         <v>71882.735199999996</v>
       </c>
       <c r="K79" s="1">
         <v>28068.23101</v>
       </c>
       <c r="L79" s="1">
         <v>63367.906640000001</v>
       </c>
       <c r="M79" s="1">
         <v>2781.7008799999999</v>
       </c>
       <c r="N79" s="1">
         <v>41910.572119999997</v>
       </c>
       <c r="O79" s="1">
         <v>9801.0357800000002</v>
       </c>
       <c r="P79" s="2">
         <v>64550.986219999999</v>
       </c>
     </row>
-    <row r="80" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B80" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C80" s="53">
+      <c r="C80" s="49">
         <v>3</v>
       </c>
-      <c r="D80" s="46">
+      <c r="D80" s="42">
         <v>463048.95770999999</v>
       </c>
       <c r="E80" s="1">
         <v>33486.567569999999</v>
       </c>
       <c r="F80" s="1">
         <v>1087.73687</v>
       </c>
       <c r="G80" s="1">
         <v>28204.22277</v>
       </c>
       <c r="H80" s="1">
         <v>88097.197530000005</v>
       </c>
       <c r="I80" s="1">
         <v>55481.965210000002</v>
       </c>
       <c r="J80" s="1">
         <v>69283.048710000003</v>
       </c>
       <c r="K80" s="1">
         <v>25946.889279999999</v>
       </c>
       <c r="L80" s="1">
         <v>67442.285810000001</v>
       </c>
       <c r="M80" s="1">
         <v>2166.3732100000002</v>
       </c>
       <c r="N80" s="1">
         <v>43494.715810000002</v>
       </c>
       <c r="O80" s="1">
         <v>10275.46334</v>
       </c>
       <c r="P80" s="2">
         <v>58163.784590000003</v>
       </c>
     </row>
-    <row r="81" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B81" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="C81" s="53">
+      <c r="C81" s="49">
         <v>4</v>
       </c>
-      <c r="D81" s="46">
+      <c r="D81" s="42">
         <v>483398.46143000002</v>
       </c>
       <c r="E81" s="1">
         <v>37245.202570000001</v>
       </c>
       <c r="F81" s="1">
         <v>1115.3709899999999</v>
       </c>
       <c r="G81" s="1">
         <v>30554.504059999999</v>
       </c>
       <c r="H81" s="1">
         <v>103754.07582</v>
       </c>
       <c r="I81" s="1">
         <v>42949.319109999997</v>
       </c>
       <c r="J81" s="1">
         <v>74071.936600000001</v>
       </c>
       <c r="K81" s="1">
         <v>22083.18475</v>
       </c>
       <c r="L81" s="1">
         <v>52061.67136</v>
       </c>
       <c r="M81" s="1">
         <v>2810.05386</v>
       </c>
       <c r="N81" s="1">
         <v>46437.361599999997</v>
       </c>
       <c r="O81" s="1">
         <v>9475.3032800000001</v>
       </c>
       <c r="P81" s="2">
         <v>74674.515419999996</v>
       </c>
     </row>
-    <row r="82" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B82" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="C82" s="53">
+      <c r="C82" s="49">
         <v>5</v>
       </c>
-      <c r="D82" s="46">
+      <c r="D82" s="42">
         <v>600362.42226000002</v>
       </c>
       <c r="E82" s="1">
         <v>40315.874089999998</v>
       </c>
       <c r="F82" s="1">
         <v>2004.27568</v>
       </c>
       <c r="G82" s="1">
         <v>36384.928229999998</v>
       </c>
       <c r="H82" s="1">
         <v>229429.31438</v>
       </c>
       <c r="I82" s="1">
         <v>41412.583859999999</v>
       </c>
       <c r="J82" s="1">
         <v>68351.555640000006</v>
       </c>
       <c r="K82" s="1">
         <v>27255.195609999999</v>
       </c>
       <c r="L82" s="1">
         <v>52538.523110000002</v>
       </c>
       <c r="M82" s="1">
         <v>2970.29682</v>
       </c>
       <c r="N82" s="1">
         <v>41742.409599999999</v>
       </c>
       <c r="O82" s="1">
         <v>9607.0321000000004</v>
       </c>
       <c r="P82" s="2">
         <v>76232.291029999993</v>
       </c>
     </row>
-    <row r="83" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B83" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="C83" s="53">
+      <c r="C83" s="49">
         <v>6</v>
       </c>
-      <c r="D83" s="46">
+      <c r="D83" s="42">
         <v>705850.95348000003</v>
       </c>
       <c r="E83" s="1">
         <v>38026.473720000002</v>
       </c>
       <c r="F83" s="1">
         <v>2455.9208100000001</v>
       </c>
       <c r="G83" s="1">
         <v>35350.877910000003</v>
       </c>
       <c r="H83" s="1">
         <v>223260.15379000001</v>
       </c>
       <c r="I83" s="1">
         <v>74850.392380000005</v>
       </c>
       <c r="J83" s="1">
         <v>72965.013999999996</v>
       </c>
       <c r="K83" s="1">
         <v>27309.418369999999</v>
       </c>
       <c r="L83" s="1">
         <v>71614.080839999995</v>
       </c>
       <c r="M83" s="1">
         <v>2377.96063</v>
       </c>
       <c r="N83" s="1">
         <v>42874.529820000003</v>
       </c>
       <c r="O83" s="1">
         <v>9308.2631899999997</v>
       </c>
       <c r="P83" s="2">
         <v>75829.557459999996</v>
       </c>
     </row>
-    <row r="84" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B84" s="45" t="s">
         <v>81</v>
       </c>
-      <c r="C84" s="53">
+      <c r="C84" s="49">
         <v>7</v>
       </c>
-      <c r="D84" s="46">
+      <c r="D84" s="42">
         <v>560767.59875</v>
       </c>
       <c r="E84" s="1">
         <v>36815.667099999999</v>
       </c>
       <c r="F84" s="1">
         <v>1391.5299199999999</v>
       </c>
       <c r="G84" s="1">
         <v>26416.077109999998</v>
       </c>
       <c r="H84" s="1">
         <v>124098.83526000001</v>
       </c>
       <c r="I84" s="1">
         <v>78804.748600000006</v>
       </c>
       <c r="J84" s="1">
         <v>77291.761799999993</v>
       </c>
       <c r="K84" s="1">
         <v>25851.472559999998</v>
       </c>
       <c r="L84" s="1">
         <v>55045.249349999998</v>
       </c>
       <c r="M84" s="1">
         <v>3850.65488</v>
       </c>
       <c r="N84" s="1">
         <v>48058.894139999997</v>
       </c>
       <c r="O84" s="1">
         <v>10276.139160000001</v>
       </c>
       <c r="P84" s="2">
         <v>66246.611430000004</v>
       </c>
     </row>
-    <row r="85" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B85" s="45" t="s">
         <v>82</v>
       </c>
-      <c r="C85" s="53">
+      <c r="C85" s="49">
         <v>8</v>
       </c>
-      <c r="D85" s="46">
+      <c r="D85" s="42">
         <v>589618.08906000003</v>
       </c>
       <c r="E85" s="1">
         <v>36592.5052</v>
       </c>
       <c r="F85" s="1">
         <v>2823.1729999999998</v>
       </c>
       <c r="G85" s="1">
         <v>34234.271439999997</v>
       </c>
       <c r="H85" s="1">
         <v>141047.8187</v>
       </c>
       <c r="I85" s="1">
         <v>54174.797480000001</v>
       </c>
       <c r="J85" s="1">
         <v>82739.003979999994</v>
       </c>
       <c r="K85" s="1">
         <v>29679.663120000001</v>
       </c>
       <c r="L85" s="1">
         <v>60854.085460000002</v>
       </c>
       <c r="M85" s="1">
         <v>3677.7393299999999</v>
       </c>
       <c r="N85" s="1">
         <v>38222.761409999999</v>
       </c>
       <c r="O85" s="1">
         <v>7375.1974499999997</v>
       </c>
       <c r="P85" s="2">
         <v>77677.531140000006</v>
       </c>
     </row>
-    <row r="86" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B86" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C86" s="53">
+      <c r="C86" s="49">
         <v>9</v>
       </c>
-      <c r="D86" s="46">
+      <c r="D86" s="42">
         <v>617418.11655999999</v>
       </c>
       <c r="E86" s="1">
         <v>38866.495640000001</v>
       </c>
       <c r="F86" s="1">
         <v>1478.27647</v>
       </c>
       <c r="G86" s="1">
         <v>37289.302790000002</v>
       </c>
       <c r="H86" s="1">
         <v>165696.32797000001</v>
       </c>
       <c r="I86" s="1">
         <v>68036.745330000005</v>
       </c>
       <c r="J86" s="1">
         <v>81243.193700000003</v>
       </c>
       <c r="K86" s="1">
         <v>28551.026880000001</v>
       </c>
       <c r="L86" s="1">
         <v>60156.283719999999</v>
       </c>
       <c r="M86" s="1">
         <v>2793.2223800000002</v>
       </c>
       <c r="N86" s="1">
         <v>41818.547910000001</v>
       </c>
       <c r="O86" s="1">
         <v>7146.4959699999999</v>
       </c>
       <c r="P86" s="2">
         <v>84813.153630000001</v>
       </c>
     </row>
-    <row r="87" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B87" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="C87" s="53">
+      <c r="C87" s="49">
         <v>10</v>
       </c>
-      <c r="D87" s="46">
+      <c r="D87" s="42">
         <v>557182.73467000003</v>
       </c>
       <c r="E87" s="1">
         <v>33094.248650000001</v>
       </c>
       <c r="F87" s="1">
         <v>1138.58213</v>
       </c>
       <c r="G87" s="1">
         <v>32633.883570000002</v>
       </c>
       <c r="H87" s="1">
         <v>161804.00424000001</v>
       </c>
       <c r="I87" s="1">
         <v>49567.572780000002</v>
       </c>
       <c r="J87" s="1">
         <v>83371.579729999998</v>
       </c>
       <c r="K87" s="1">
         <v>25567.374650000002</v>
       </c>
       <c r="L87" s="1">
         <v>53874.18649</v>
       </c>
       <c r="M87" s="1">
         <v>2833.3021899999999</v>
       </c>
       <c r="N87" s="1">
         <v>46160.741220000004</v>
       </c>
       <c r="O87" s="1">
         <v>5897.6135100000001</v>
       </c>
       <c r="P87" s="2">
         <v>73804.656910000005</v>
       </c>
     </row>
-    <row r="88" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B88" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="C88" s="53">
+      <c r="C88" s="49">
         <v>11</v>
       </c>
-      <c r="D88" s="46">
+      <c r="D88" s="42">
         <v>667429.17451000004</v>
       </c>
       <c r="E88" s="1">
         <v>47330.445879999999</v>
       </c>
       <c r="F88" s="1">
         <v>3067.3261299999999</v>
       </c>
       <c r="G88" s="1">
         <v>39224.636129999999</v>
       </c>
       <c r="H88" s="1">
         <v>212461.35432000001</v>
       </c>
       <c r="I88" s="1">
         <v>101079.92318</v>
       </c>
       <c r="J88" s="1">
         <v>86898.411210000006</v>
       </c>
       <c r="K88" s="1">
         <v>28370.2281</v>
       </c>
       <c r="L88" s="1">
         <v>54074.387289999999</v>
       </c>
       <c r="M88" s="1">
         <v>2964.4716400000002</v>
       </c>
       <c r="N88" s="1">
         <v>42957.842929999999</v>
       </c>
       <c r="O88" s="1">
         <v>9499.0669899999994</v>
       </c>
       <c r="P88" s="2">
         <v>66303.220679999999</v>
       </c>
     </row>
-    <row r="89" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B89" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C89" s="53">
+      <c r="C89" s="49">
         <v>12</v>
       </c>
-      <c r="D89" s="46">
+      <c r="D89" s="42">
         <v>541125.53463999997</v>
       </c>
       <c r="E89" s="1">
         <v>41990.000590000003</v>
       </c>
       <c r="F89" s="1">
         <v>2325.8216600000001</v>
       </c>
       <c r="G89" s="1">
         <v>36622.308210000003</v>
       </c>
       <c r="H89" s="1">
         <v>104186.22009</v>
       </c>
       <c r="I89" s="1">
         <v>56756.94038</v>
       </c>
       <c r="J89" s="1">
         <v>65375.759919999997</v>
       </c>
       <c r="K89" s="1">
         <v>26058.007180000001</v>
       </c>
       <c r="L89" s="1">
         <v>57031.211040000002</v>
       </c>
       <c r="M89" s="1">
         <v>2434.08358</v>
       </c>
       <c r="N89" s="1">
         <v>47482.342149999997</v>
       </c>
       <c r="O89" s="1">
         <v>11961.50439</v>
       </c>
       <c r="P89" s="2">
         <v>74141.332020000002</v>
       </c>
     </row>
-    <row r="90" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B90" s="45" t="s">
         <v>85</v>
       </c>
-      <c r="C90" s="53">
+      <c r="C90" s="49">
         <v>1</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="42">
         <v>539815.44967</v>
       </c>
       <c r="E90" s="1">
         <v>35864.600530000003</v>
       </c>
       <c r="F90" s="1">
         <v>1832.27745</v>
       </c>
       <c r="G90" s="1">
         <v>35004.533329999998</v>
       </c>
       <c r="H90" s="1">
         <v>115208.02889</v>
       </c>
       <c r="I90" s="1">
         <v>51083.25692</v>
       </c>
       <c r="J90" s="1">
         <v>80184.029169999994</v>
       </c>
       <c r="K90" s="1">
         <v>27062.48026</v>
       </c>
       <c r="L90" s="1">
         <v>62138.392350000002</v>
       </c>
       <c r="M90" s="1">
         <v>2850.75639</v>
       </c>
       <c r="N90" s="1">
         <v>42935.316919999997</v>
       </c>
       <c r="O90" s="1">
         <v>10231.3109</v>
       </c>
       <c r="P90" s="2">
         <v>75810.359769999995</v>
       </c>
     </row>
-    <row r="91" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B91" s="45" t="s">
         <v>86</v>
       </c>
-      <c r="C91" s="53">
+      <c r="C91" s="49">
         <v>2</v>
       </c>
-      <c r="D91" s="46">
+      <c r="D91" s="42">
         <v>580851.44201</v>
       </c>
       <c r="E91" s="1">
         <v>34293.831879999998</v>
       </c>
       <c r="F91" s="1">
         <v>1633.0924600000001</v>
       </c>
       <c r="G91" s="1">
         <v>35370.20145</v>
       </c>
       <c r="H91" s="1">
         <v>138010.79746</v>
       </c>
       <c r="I91" s="1">
         <v>58477.97911</v>
       </c>
       <c r="J91" s="1">
         <v>95615.02996</v>
       </c>
       <c r="K91" s="1">
         <v>28264.318220000001</v>
       </c>
       <c r="L91" s="1">
         <v>67142.047510000004</v>
       </c>
       <c r="M91" s="1">
         <v>3040.0835999999999</v>
       </c>
       <c r="N91" s="1">
         <v>45038.687149999998</v>
       </c>
       <c r="O91" s="1">
         <v>9652.2211200000002</v>
       </c>
       <c r="P91" s="2">
         <v>69184.692129999996</v>
       </c>
     </row>
-    <row r="92" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B92" s="49" t="s">
+    <row r="92" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B92" s="45" t="s">
         <v>87</v>
       </c>
-      <c r="C92" s="53">
+      <c r="C92" s="49">
         <v>3</v>
       </c>
-      <c r="D92" s="46">
+      <c r="D92" s="42">
         <v>521699.43303999997</v>
       </c>
       <c r="E92" s="1">
         <v>41740.892169999999</v>
       </c>
       <c r="F92" s="1">
         <v>2457.5554900000002</v>
       </c>
       <c r="G92" s="1">
         <v>35223.47438</v>
       </c>
       <c r="H92" s="1">
         <v>126673.20565</v>
       </c>
       <c r="I92" s="1">
         <v>44579.121149999999</v>
       </c>
       <c r="J92" s="1">
         <v>73077.537020000003</v>
       </c>
       <c r="K92" s="1">
         <v>28339.737669999999</v>
       </c>
       <c r="L92" s="1">
         <v>59920.569199999998</v>
       </c>
       <c r="M92" s="1">
         <v>3763.01584</v>
       </c>
       <c r="N92" s="1">
         <v>42866.5939</v>
       </c>
       <c r="O92" s="1">
         <v>9053.7238799999996</v>
       </c>
       <c r="P92" s="2">
         <v>59793.320440000003</v>
       </c>
     </row>
-    <row r="93" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B93" s="49" t="s">
+    <row r="93" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B93" s="45" t="s">
         <v>89</v>
       </c>
-      <c r="C93" s="53">
+      <c r="C93" s="49">
         <v>4</v>
       </c>
-      <c r="D93" s="46">
+      <c r="D93" s="42">
         <v>613303.51052999997</v>
       </c>
       <c r="E93" s="1">
         <v>44077.177940000001</v>
       </c>
       <c r="F93" s="1">
         <v>3418.82753</v>
       </c>
       <c r="G93" s="1">
         <v>34886.031199999998</v>
       </c>
       <c r="H93" s="1">
         <v>230590.99355000001</v>
       </c>
       <c r="I93" s="1">
         <v>48361.578379999999</v>
       </c>
       <c r="J93" s="1">
         <v>80048.733649999995</v>
       </c>
       <c r="K93" s="1">
         <v>35561.010090000003</v>
       </c>
       <c r="L93" s="1">
         <v>55734.541539999998</v>
       </c>
       <c r="M93" s="1">
         <v>3289.36949</v>
       </c>
       <c r="N93" s="1">
         <v>44967.983999999997</v>
       </c>
       <c r="O93" s="1">
         <v>9347.3986299999997</v>
       </c>
       <c r="P93" s="2">
         <v>68292.471869999994</v>
       </c>
     </row>
-    <row r="94" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B94" s="49" t="s">
+    <row r="94" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B94" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="C94" s="53">
+      <c r="C94" s="49">
         <v>5</v>
       </c>
-      <c r="D94" s="46">
+      <c r="D94" s="42">
         <v>525591.97401999997</v>
       </c>
       <c r="E94" s="1">
         <v>38390.43103</v>
       </c>
       <c r="F94" s="1">
         <v>2662.3628100000001</v>
       </c>
       <c r="G94" s="1">
         <v>34596.445720000003</v>
       </c>
       <c r="H94" s="1">
         <v>95832.009869999994</v>
       </c>
       <c r="I94" s="1">
         <v>48927.858240000001</v>
       </c>
       <c r="J94" s="1">
         <v>88841.69945</v>
       </c>
       <c r="K94" s="1">
         <v>30027.963380000001</v>
       </c>
       <c r="L94" s="1">
         <v>57388.070050000002</v>
       </c>
       <c r="M94" s="1">
         <v>3700.72586</v>
       </c>
       <c r="N94" s="1">
         <v>44181.528169999998</v>
       </c>
       <c r="O94" s="1">
         <v>9292.4588600000006</v>
       </c>
       <c r="P94" s="2">
         <v>71450.809899999993</v>
       </c>
     </row>
-    <row r="95" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B95" s="49" t="s">
+    <row r="95" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B95" s="45" t="s">
         <v>91</v>
       </c>
-      <c r="C95" s="53">
+      <c r="C95" s="49">
         <v>6</v>
       </c>
-      <c r="D95" s="46">
+      <c r="D95" s="42">
         <v>576630.39425000001</v>
       </c>
       <c r="E95" s="1">
         <v>40736.209860000003</v>
       </c>
       <c r="F95" s="1">
         <v>496.10601000000003</v>
       </c>
       <c r="G95" s="1">
         <v>33641.131880000001</v>
       </c>
       <c r="H95" s="1">
         <v>123095.52501</v>
       </c>
       <c r="I95" s="1">
         <v>55923.610359999999</v>
       </c>
       <c r="J95" s="1">
         <v>83463.423410000003</v>
       </c>
       <c r="K95" s="1">
         <v>27146.102070000001</v>
       </c>
       <c r="L95" s="1">
         <v>56203.330929999996</v>
       </c>
       <c r="M95" s="1">
         <v>2965.7229400000001</v>
       </c>
       <c r="N95" s="1">
         <v>45258.289700000001</v>
       </c>
       <c r="O95" s="1">
         <v>13794.23309</v>
       </c>
       <c r="P95" s="2">
         <v>70065.899050000007</v>
       </c>
     </row>
-    <row r="96" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B96" s="49" t="s">
+    <row r="96" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B96" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="C96" s="53">
+      <c r="C96" s="49">
         <v>7</v>
       </c>
-      <c r="D96" s="46">
+      <c r="D96" s="42">
         <v>569720.31954000005</v>
       </c>
       <c r="E96" s="1">
         <v>39005.151700000002</v>
       </c>
       <c r="F96" s="1">
         <v>1897.1402499999999</v>
       </c>
       <c r="G96" s="1">
         <v>36192.011129999999</v>
       </c>
       <c r="H96" s="1">
         <v>131704.80428000001</v>
       </c>
       <c r="I96" s="1">
         <v>61037.653570000002</v>
       </c>
       <c r="J96" s="1">
         <v>80508.840280000004</v>
       </c>
       <c r="K96" s="1">
         <v>27788.219860000001</v>
       </c>
       <c r="L96" s="1">
         <v>49174.694020000003</v>
       </c>
       <c r="M96" s="1">
         <v>2659.60268</v>
       </c>
       <c r="N96" s="1">
         <v>39751.319660000001</v>
       </c>
       <c r="O96" s="1">
         <v>12163.131579999999</v>
       </c>
       <c r="P96" s="2">
         <v>79737.891820000004</v>
       </c>
     </row>
-    <row r="97" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B97" s="49" t="s">
+    <row r="97" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B97" s="45" t="s">
         <v>94</v>
       </c>
-      <c r="C97" s="53">
+      <c r="C97" s="49">
         <v>8</v>
       </c>
-      <c r="D97" s="46">
+      <c r="D97" s="42">
         <v>535618.29469000001</v>
       </c>
       <c r="E97" s="1">
         <v>37613.172460000002</v>
       </c>
       <c r="F97" s="1">
         <v>1607.83672</v>
       </c>
       <c r="G97" s="1">
         <v>36665.307500000003</v>
       </c>
       <c r="H97" s="1">
         <v>76394.147159999993</v>
       </c>
       <c r="I97" s="1">
         <v>67364.877240000002</v>
       </c>
       <c r="J97" s="1">
         <v>74102.793860000005</v>
       </c>
       <c r="K97" s="1">
         <v>29465.931670000002</v>
       </c>
       <c r="L97" s="1">
         <v>62057.169699999999</v>
       </c>
       <c r="M97" s="1">
         <v>2326.93129</v>
       </c>
       <c r="N97" s="1">
         <v>44312.110050000003</v>
       </c>
       <c r="O97" s="1">
         <v>10278.88085</v>
       </c>
       <c r="P97" s="2">
         <v>83261.806989999997</v>
       </c>
     </row>
-    <row r="98" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B98" s="49" t="s">
+    <row r="98" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B98" s="45" t="s">
         <v>95</v>
       </c>
-      <c r="C98" s="53">
+      <c r="C98" s="49">
         <v>9</v>
       </c>
-      <c r="D98" s="46">
+      <c r="D98" s="42">
         <v>574484.19727999996</v>
       </c>
       <c r="E98" s="1">
         <v>35567.636630000001</v>
       </c>
       <c r="F98" s="1">
         <v>2193.3416200000001</v>
       </c>
       <c r="G98" s="1">
         <v>34984.650220000003</v>
       </c>
       <c r="H98" s="1">
         <v>145086.48050000001</v>
       </c>
       <c r="I98" s="1">
         <v>70842.531830000007</v>
       </c>
       <c r="J98" s="1">
         <v>75634.28413</v>
       </c>
       <c r="K98" s="1">
         <v>25967.397789999999</v>
       </c>
       <c r="L98" s="1">
         <v>66288.371910000002</v>
       </c>
       <c r="M98" s="1">
         <v>3115.61978</v>
       </c>
       <c r="N98" s="1">
         <v>42082.689850000002</v>
       </c>
       <c r="O98" s="1">
         <v>8100.5961200000002</v>
       </c>
       <c r="P98" s="2">
         <v>65837.939190000005</v>
       </c>
     </row>
-    <row r="99" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B99" s="49" t="s">
+    <row r="99" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B99" s="45" t="s">
         <v>96</v>
       </c>
-      <c r="C99" s="53">
+      <c r="C99" s="49">
         <v>10</v>
       </c>
-      <c r="D99" s="46">
+      <c r="D99" s="42">
         <v>565401.91093000001</v>
       </c>
       <c r="E99" s="1">
         <v>36796.209519999997</v>
       </c>
       <c r="F99" s="1">
         <v>2535.9758400000001</v>
       </c>
       <c r="G99" s="1">
         <v>40323.492489999997</v>
       </c>
       <c r="H99" s="1">
         <v>102523.47395</v>
       </c>
       <c r="I99" s="1">
         <v>64121.094960000002</v>
       </c>
       <c r="J99" s="1">
         <v>76557.473849999995</v>
       </c>
       <c r="K99" s="1">
         <v>33866.634339999997</v>
       </c>
       <c r="L99" s="1">
         <v>53416.297039999998</v>
       </c>
       <c r="M99" s="1">
         <v>3115.59989</v>
       </c>
       <c r="N99" s="1">
         <v>54180.008600000001</v>
       </c>
       <c r="O99" s="1">
         <v>13282.339620000001</v>
       </c>
       <c r="P99" s="2">
         <v>80918.584629999998</v>
       </c>
     </row>
-    <row r="100" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B100" s="49" t="s">
+    <row r="100" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B100" s="45" t="s">
         <v>97</v>
       </c>
-      <c r="C100" s="53">
+      <c r="C100" s="49">
         <v>11</v>
       </c>
-      <c r="D100" s="46">
+      <c r="D100" s="42">
         <v>576360.35744000005</v>
       </c>
       <c r="E100" s="1">
         <v>43770.80356</v>
       </c>
       <c r="F100" s="1">
         <v>1613.08635</v>
       </c>
       <c r="G100" s="1">
         <v>41513.827389999999</v>
       </c>
       <c r="H100" s="1">
         <v>120949.70153000001</v>
       </c>
       <c r="I100" s="1">
         <v>72003.033230000001</v>
       </c>
       <c r="J100" s="1">
         <v>76770.25834</v>
       </c>
       <c r="K100" s="1">
         <v>29666.01413</v>
       </c>
       <c r="L100" s="1">
         <v>69390.624540000004</v>
       </c>
       <c r="M100" s="1">
         <v>3856.4624600000002</v>
       </c>
       <c r="N100" s="1">
         <v>41569.773370000003</v>
       </c>
       <c r="O100" s="1">
         <v>12709.43219</v>
       </c>
       <c r="P100" s="2">
         <v>80072.172529999996</v>
       </c>
     </row>
-    <row r="101" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B101" s="49" t="s">
+    <row r="101" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B101" s="45" t="s">
         <v>98</v>
       </c>
-      <c r="C101" s="53">
+      <c r="C101" s="49">
         <v>12</v>
       </c>
-      <c r="D101" s="46">
+      <c r="D101" s="42">
         <v>570321.52176000003</v>
       </c>
       <c r="E101" s="1">
         <v>33979.334799999997</v>
       </c>
       <c r="F101" s="1">
         <v>1946.7233900000001</v>
       </c>
       <c r="G101" s="1">
         <v>45358.927799999998</v>
       </c>
       <c r="H101" s="1">
         <v>123292.19472</v>
       </c>
       <c r="I101" s="1">
         <v>54771.411670000001</v>
       </c>
       <c r="J101" s="1">
         <v>71140.789069999999</v>
       </c>
       <c r="K101" s="1">
         <v>28304.031060000001</v>
       </c>
       <c r="L101" s="1">
         <v>59222.28183</v>
       </c>
       <c r="M101" s="1">
         <v>4216.3299800000004</v>
       </c>
       <c r="N101" s="1">
         <v>38487.573129999997</v>
       </c>
       <c r="O101" s="1">
         <v>11935.59794</v>
       </c>
       <c r="P101" s="2">
         <v>79058.546589999998</v>
       </c>
     </row>
-    <row r="102" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B102" s="49" t="s">
+    <row r="102" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B102" s="45" t="s">
         <v>100</v>
       </c>
-      <c r="C102" s="53">
+      <c r="C102" s="49">
         <v>1</v>
       </c>
-      <c r="D102" s="46">
+      <c r="D102" s="42">
         <v>516557.12703999999</v>
       </c>
       <c r="E102" s="1">
         <v>36901.053910000002</v>
       </c>
       <c r="F102" s="1">
         <v>2684.5983099999999</v>
       </c>
       <c r="G102" s="1">
         <v>45907.838689999997</v>
       </c>
       <c r="H102" s="1">
         <v>84791.116639999993</v>
       </c>
       <c r="I102" s="1">
         <v>68497.392089999994</v>
       </c>
       <c r="J102" s="1">
         <v>64581.225639999997</v>
       </c>
       <c r="K102" s="1">
         <v>26440.09794</v>
       </c>
       <c r="L102" s="1">
         <v>58582.257550000002</v>
       </c>
       <c r="M102" s="1">
         <v>3325.9787999999999</v>
       </c>
       <c r="N102" s="1">
         <v>38729.068599999999</v>
       </c>
       <c r="O102" s="1">
         <v>11431.2796</v>
       </c>
       <c r="P102" s="2">
         <v>80380.39993</v>
       </c>
     </row>
-    <row r="103" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B103" s="49" t="s">
+    <row r="103" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B103" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="C103" s="53">
+      <c r="C103" s="49">
         <v>2</v>
       </c>
-      <c r="D103" s="46">
+      <c r="D103" s="42">
         <v>521241.37021000002</v>
       </c>
       <c r="E103" s="1">
         <v>39658.61952</v>
       </c>
       <c r="F103" s="1">
         <v>2593.0866299999998</v>
       </c>
       <c r="G103" s="1">
         <v>45634.286079999998</v>
       </c>
       <c r="H103" s="1">
         <v>95688.951440000004</v>
       </c>
       <c r="I103" s="1">
         <v>57319.828979999998</v>
       </c>
       <c r="J103" s="1">
         <v>67540.002720000004</v>
       </c>
       <c r="K103" s="1">
         <v>31409.259150000002</v>
       </c>
       <c r="L103" s="1">
         <v>47010.819889999999</v>
       </c>
       <c r="M103" s="1">
         <v>3724.8737000000001</v>
       </c>
       <c r="N103" s="1">
         <v>38592.174939999997</v>
       </c>
       <c r="O103" s="1">
         <v>10980.84813</v>
       </c>
       <c r="P103" s="2">
         <v>71650.595879999993</v>
       </c>
     </row>
-    <row r="104" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B104" s="49" t="s">
+    <row r="104" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B104" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C104" s="53">
+      <c r="C104" s="49">
         <v>3</v>
       </c>
-      <c r="D104" s="46">
+      <c r="D104" s="42">
         <v>583373.30137999996</v>
       </c>
       <c r="E104" s="1">
         <v>39546.47941</v>
       </c>
       <c r="F104" s="1">
         <v>1930.42517</v>
       </c>
       <c r="G104" s="1">
         <v>50155.180319999999</v>
       </c>
       <c r="H104" s="1">
         <v>122606.60587</v>
       </c>
       <c r="I104" s="1">
         <v>85136.154670000004</v>
       </c>
       <c r="J104" s="1">
         <v>55234.660380000001</v>
       </c>
       <c r="K104" s="1">
         <v>31933.674510000001</v>
       </c>
       <c r="L104" s="1">
         <v>70047.941349999994</v>
       </c>
       <c r="M104" s="1">
         <v>4377.8918299999996</v>
       </c>
       <c r="N104" s="1">
         <v>43768.592790000002</v>
       </c>
       <c r="O104" s="1">
         <v>10599.147859999999</v>
       </c>
       <c r="P104" s="2">
         <v>70312.575549999994</v>
       </c>
     </row>
-    <row r="105" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B105" s="49" t="s">
+    <row r="105" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B105" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C105" s="53">
+      <c r="C105" s="49">
         <v>4</v>
       </c>
-      <c r="D105" s="46">
+      <c r="D105" s="42">
         <v>544664.65729999996</v>
       </c>
       <c r="E105" s="1">
         <v>40757.164779999999</v>
       </c>
       <c r="F105" s="1">
         <v>1838.2555600000001</v>
       </c>
       <c r="G105" s="1">
         <v>48034.360370000002</v>
       </c>
       <c r="H105" s="1">
         <v>123221.37418</v>
       </c>
       <c r="I105" s="1">
         <v>54989.9758</v>
       </c>
       <c r="J105" s="1">
         <v>77282.142120000004</v>
       </c>
       <c r="K105" s="1">
         <v>31096.209220000001</v>
       </c>
       <c r="L105" s="1">
         <v>48178.494830000003</v>
       </c>
       <c r="M105" s="1">
         <v>3546.0519100000001</v>
       </c>
       <c r="N105" s="1">
         <v>42364.934399999998</v>
       </c>
       <c r="O105" s="1">
         <v>13781.87874</v>
       </c>
       <c r="P105" s="2">
         <v>80176.623630000002</v>
       </c>
     </row>
-    <row r="106" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B106" s="49" t="s">
+    <row r="106" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B106" s="45" t="s">
         <v>104</v>
       </c>
-      <c r="C106" s="53">
+      <c r="C106" s="49">
         <v>5</v>
       </c>
-      <c r="D106" s="46">
+      <c r="D106" s="42">
         <v>695029.54425000004</v>
       </c>
       <c r="E106" s="1">
         <v>45463.951289999997</v>
       </c>
       <c r="F106" s="1">
         <v>1577.56628</v>
       </c>
       <c r="G106" s="1">
         <v>51280.552880000003</v>
       </c>
       <c r="H106" s="1">
         <v>104876.58416</v>
       </c>
       <c r="I106" s="1">
         <v>96853.925629999998</v>
       </c>
       <c r="J106" s="1">
         <v>86640.352799999993</v>
       </c>
       <c r="K106" s="1">
         <v>40284.961909999998</v>
       </c>
       <c r="L106" s="1">
         <v>112301.60071</v>
       </c>
       <c r="M106" s="1">
         <v>3333.5697100000002</v>
       </c>
       <c r="N106" s="1">
         <v>45754.755859999997</v>
       </c>
       <c r="O106" s="1">
         <v>14991.018470000001</v>
       </c>
       <c r="P106" s="2">
         <v>81992.241080000007</v>
       </c>
     </row>
-    <row r="107" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B107" s="49" t="s">
+    <row r="107" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B107" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C107" s="53">
+      <c r="C107" s="49">
         <v>6</v>
       </c>
-      <c r="D107" s="46">
+      <c r="D107" s="42">
         <v>616942.82655</v>
       </c>
       <c r="E107" s="1">
         <v>44437.905350000001</v>
       </c>
       <c r="F107" s="1">
         <v>1969.3633400000001</v>
       </c>
       <c r="G107" s="1">
         <v>43577.230179999999</v>
       </c>
       <c r="H107" s="1">
         <v>134933.54109000001</v>
       </c>
       <c r="I107" s="1">
         <v>65421.045579999998</v>
       </c>
       <c r="J107" s="1">
         <v>69537.121769999998</v>
       </c>
       <c r="K107" s="1">
         <v>31930.349149999998</v>
       </c>
       <c r="L107" s="1">
         <v>57413.256099999999</v>
       </c>
       <c r="M107" s="1">
         <v>3941.4659999999999</v>
       </c>
       <c r="N107" s="1">
         <v>45626.90655</v>
       </c>
       <c r="O107" s="1">
         <v>9273.4497200000005</v>
       </c>
       <c r="P107" s="2">
         <v>89724.247969999997</v>
       </c>
     </row>
-    <row r="108" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B108" s="49" t="s">
+    <row r="108" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B108" s="45" t="s">
         <v>106</v>
       </c>
-      <c r="C108" s="53">
+      <c r="C108" s="49">
         <v>7</v>
       </c>
-      <c r="D108" s="46">
+      <c r="D108" s="42">
         <v>615627.78972</v>
       </c>
       <c r="E108" s="1">
         <v>44037.538829999998</v>
       </c>
       <c r="F108" s="1">
         <v>2076.3302699999999</v>
       </c>
       <c r="G108" s="1">
         <v>46899.409679999997</v>
       </c>
       <c r="H108" s="1">
         <v>115853.62833000001</v>
       </c>
       <c r="I108" s="1">
         <v>56625.654470000001</v>
       </c>
       <c r="J108" s="1">
         <v>82382.272289999994</v>
       </c>
       <c r="K108" s="1">
         <v>34275.152730000002</v>
       </c>
       <c r="L108" s="1">
         <v>61134.73272</v>
       </c>
       <c r="M108" s="1">
         <v>3973.4051399999998</v>
       </c>
       <c r="N108" s="1">
         <v>54206.889049999998</v>
       </c>
       <c r="O108" s="1">
         <v>13702.49056</v>
       </c>
       <c r="P108" s="2">
         <v>86068.596309999994</v>
       </c>
     </row>
-    <row r="109" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B109" s="49" t="s">
+    <row r="109" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B109" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C109" s="53">
+      <c r="C109" s="49">
         <v>8</v>
       </c>
-      <c r="D109" s="46">
+      <c r="D109" s="42">
         <v>672249.16226999997</v>
       </c>
       <c r="E109" s="1">
         <v>52533.958830000003</v>
       </c>
       <c r="F109" s="1">
         <v>1725.1937499999999</v>
       </c>
       <c r="G109" s="1">
         <v>48408.85858</v>
       </c>
       <c r="H109" s="1">
         <v>154012.4749</v>
       </c>
       <c r="I109" s="1">
         <v>75789.078479999996</v>
       </c>
       <c r="J109" s="1">
         <v>72451.104949999994</v>
       </c>
       <c r="K109" s="1">
         <v>30792.582160000002</v>
       </c>
       <c r="L109" s="1">
         <v>78772.63536</v>
       </c>
       <c r="M109" s="1">
         <v>5415.9488199999996</v>
       </c>
       <c r="N109" s="1">
         <v>50432.01887</v>
       </c>
       <c r="O109" s="1">
         <v>10570.95594</v>
       </c>
       <c r="P109" s="2">
         <v>78181.913650000002</v>
       </c>
     </row>
-    <row r="110" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B110" s="49" t="s">
+    <row r="110" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B110" s="45" t="s">
         <v>107</v>
       </c>
-      <c r="C110" s="53">
+      <c r="C110" s="49">
         <v>9</v>
       </c>
-      <c r="D110" s="46">
+      <c r="D110" s="42">
         <v>614536.21293000004</v>
       </c>
       <c r="E110" s="1">
         <v>43126.393029999999</v>
       </c>
       <c r="F110" s="1">
         <v>2122.2935299999999</v>
       </c>
       <c r="G110" s="1">
         <v>42598.620620000002</v>
       </c>
       <c r="H110" s="1">
         <v>130487.5377</v>
       </c>
       <c r="I110" s="1">
         <v>64858.290509999999</v>
       </c>
       <c r="J110" s="1">
         <v>76114.794269999999</v>
       </c>
       <c r="K110" s="1">
         <v>31977.751670000001</v>
       </c>
       <c r="L110" s="1">
         <v>56427.089690000001</v>
       </c>
       <c r="M110" s="1">
         <v>3214.5158099999999</v>
       </c>
       <c r="N110" s="1">
         <v>44839.793389999999</v>
       </c>
       <c r="O110" s="1">
         <v>13750.65316</v>
       </c>
       <c r="P110" s="2">
         <v>115833.01902000001</v>
       </c>
     </row>
-    <row r="111" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B111" s="49" t="s">
+    <row r="111" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B111" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C111" s="53">
+      <c r="C111" s="49">
         <v>10</v>
       </c>
-      <c r="D111" s="46">
+      <c r="D111" s="42">
         <v>675963.86106000002</v>
       </c>
       <c r="E111" s="1">
         <v>42502.836109999997</v>
       </c>
       <c r="F111" s="1">
         <v>1814.8074099999999</v>
       </c>
       <c r="G111" s="1">
         <v>57070.619350000001</v>
       </c>
       <c r="H111" s="1">
         <v>159391.69701</v>
       </c>
       <c r="I111" s="1">
         <v>66522.299840000007</v>
       </c>
       <c r="J111" s="1">
         <v>77345.928830000004</v>
       </c>
       <c r="K111" s="1">
         <v>31230.169870000002</v>
       </c>
       <c r="L111" s="1">
         <v>80766.344320000004</v>
       </c>
       <c r="M111" s="1">
         <v>5338.6663600000002</v>
       </c>
       <c r="N111" s="1">
         <v>44701.931539999998</v>
       </c>
       <c r="O111" s="1">
         <v>17975.576440000001</v>
       </c>
       <c r="P111" s="2">
         <v>98362.309729999994</v>
       </c>
     </row>
-    <row r="112" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B112" s="49" t="s">
+    <row r="112" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B112" s="45" t="s">
         <v>108</v>
       </c>
-      <c r="C112" s="53">
+      <c r="C112" s="49">
         <v>11</v>
       </c>
-      <c r="D112" s="46">
+      <c r="D112" s="42">
         <v>648161.61098</v>
       </c>
       <c r="E112" s="1">
         <v>46751.17398</v>
       </c>
       <c r="F112" s="1">
         <v>1891.9649300000001</v>
       </c>
       <c r="G112" s="1">
         <v>49479.334880000002</v>
       </c>
       <c r="H112" s="1">
         <v>124383.82866</v>
       </c>
       <c r="I112" s="1">
         <v>77903.896739999996</v>
       </c>
       <c r="J112" s="1">
         <v>76666.18909</v>
       </c>
       <c r="K112" s="1">
         <v>50272.108390000001</v>
       </c>
       <c r="L112" s="1">
         <v>79969.142059999998</v>
       </c>
       <c r="M112" s="1">
         <v>5496.3913899999998</v>
       </c>
       <c r="N112" s="1">
         <v>44632.128519999998</v>
       </c>
       <c r="O112" s="1">
         <v>15402.16532</v>
       </c>
       <c r="P112" s="2">
         <v>97535.787939999995</v>
       </c>
     </row>
-    <row r="113" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B113" s="49" t="s">
+    <row r="113" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B113" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C113" s="53">
+      <c r="C113" s="49">
         <v>12</v>
       </c>
-      <c r="D113" s="46">
+      <c r="D113" s="42">
         <v>629670.64081000001</v>
       </c>
       <c r="E113" s="1">
         <v>51320.450519999999</v>
       </c>
       <c r="F113" s="1">
         <v>2618.12698</v>
       </c>
       <c r="G113" s="1">
         <v>49624.189630000001</v>
       </c>
       <c r="H113" s="1">
         <v>150448.25258999999</v>
       </c>
       <c r="I113" s="1">
         <v>55667.046289999998</v>
       </c>
       <c r="J113" s="1">
         <v>72831.469589999993</v>
       </c>
       <c r="K113" s="1">
         <v>33341.001149999996</v>
       </c>
       <c r="L113" s="1">
         <v>52391.094879999997</v>
       </c>
       <c r="M113" s="1">
         <v>5035.4030599999996</v>
       </c>
       <c r="N113" s="1">
         <v>43969.899619999997</v>
       </c>
       <c r="O113" s="1">
         <v>9578.5587500000001</v>
       </c>
       <c r="P113" s="2">
         <v>88572.248269999996</v>
       </c>
     </row>
-    <row r="114" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B114" s="49" t="s">
+    <row r="114" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B114" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C114" s="53">
+      <c r="C114" s="49">
         <v>1</v>
       </c>
-      <c r="D114" s="46">
+      <c r="D114" s="42">
         <v>695085.93614999996</v>
       </c>
       <c r="E114" s="1">
         <v>55026.752480000003</v>
       </c>
       <c r="F114" s="1">
         <v>2596.5463300000001</v>
       </c>
       <c r="G114" s="1">
         <v>47609.784240000001</v>
       </c>
       <c r="H114" s="1">
         <v>221015.96377</v>
       </c>
       <c r="I114" s="1">
         <v>73425.085340000005</v>
       </c>
       <c r="J114" s="1">
         <v>80848.742209999997</v>
       </c>
       <c r="K114" s="1">
         <v>30502.961029999999</v>
       </c>
       <c r="L114" s="1">
         <v>67634.975309999994</v>
       </c>
       <c r="M114" s="1">
         <v>3929.3062500000001</v>
       </c>
       <c r="N114" s="1">
         <v>44454.837509999998</v>
       </c>
       <c r="O114" s="1">
         <v>10730.26449</v>
       </c>
       <c r="P114" s="2">
         <v>93063.248009999996</v>
       </c>
     </row>
-    <row r="115" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B115" s="49" t="s">
+    <row r="115" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B115" s="45" t="s">
         <v>111</v>
       </c>
-      <c r="C115" s="53">
+      <c r="C115" s="49">
         <v>2</v>
       </c>
-      <c r="D115" s="46">
+      <c r="D115" s="42">
         <v>617662.28133000003</v>
       </c>
       <c r="E115" s="1">
         <v>52443.724099999999</v>
       </c>
       <c r="F115" s="1">
         <v>1969.0858900000001</v>
       </c>
       <c r="G115" s="1">
         <v>46243.7353</v>
       </c>
       <c r="H115" s="1">
         <v>85327.046300000002</v>
       </c>
       <c r="I115" s="1">
         <v>105993.65693</v>
       </c>
       <c r="J115" s="1">
         <v>66620.144249999998</v>
       </c>
       <c r="K115" s="1">
         <v>32614.75158</v>
       </c>
       <c r="L115" s="1">
         <v>67027.445009999996</v>
       </c>
       <c r="M115" s="1">
         <v>3559.9481999999998</v>
       </c>
       <c r="N115" s="1">
         <v>39548.541649999999</v>
       </c>
       <c r="O115" s="1">
         <v>11188.745730000001</v>
       </c>
       <c r="P115" s="2">
         <v>86733.36954</v>
       </c>
     </row>
-    <row r="116" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B116" s="49" t="s">
+    <row r="116" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B116" s="45" t="s">
         <v>112</v>
       </c>
-      <c r="C116" s="53">
+      <c r="C116" s="49">
         <v>3</v>
       </c>
-      <c r="D116" s="46">
+      <c r="D116" s="42">
         <v>615966.77136999997</v>
       </c>
       <c r="E116" s="1">
         <v>41334.071300000003</v>
       </c>
       <c r="F116" s="1">
         <v>1980.5758599999999</v>
       </c>
       <c r="G116" s="1">
         <v>40712.470009999997</v>
       </c>
       <c r="H116" s="1">
         <v>126557.28224</v>
       </c>
       <c r="I116" s="1">
         <v>79073.769350000002</v>
       </c>
       <c r="J116" s="1">
         <v>79041.247529999993</v>
       </c>
       <c r="K116" s="1">
         <v>29937.317490000001</v>
       </c>
       <c r="L116" s="1">
         <v>57737.430460000003</v>
       </c>
       <c r="M116" s="1">
         <v>3055.04979</v>
       </c>
       <c r="N116" s="1">
         <v>42284.890979999996</v>
       </c>
       <c r="O116" s="1">
         <v>10364.24216</v>
       </c>
       <c r="P116" s="2">
         <v>96140.516950000005</v>
       </c>
     </row>
-    <row r="117" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B117" s="49" t="s">
+    <row r="117" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B117" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C117" s="53">
+      <c r="C117" s="49">
         <v>4</v>
       </c>
-      <c r="D117" s="46">
+      <c r="D117" s="42">
         <v>687171.47074999998</v>
       </c>
       <c r="E117" s="1">
         <v>35944.153129999999</v>
       </c>
       <c r="F117" s="1">
         <v>2353.0538700000002</v>
       </c>
       <c r="G117" s="1">
         <v>50679.407480000002</v>
       </c>
       <c r="H117" s="1">
         <v>166662.62495</v>
       </c>
       <c r="I117" s="1">
         <v>101232.16681</v>
       </c>
       <c r="J117" s="1">
         <v>73788.474660000007</v>
       </c>
       <c r="K117" s="1">
         <v>50126.925880000003</v>
       </c>
       <c r="L117" s="1">
         <v>70272.487959999999</v>
       </c>
       <c r="M117" s="1">
         <v>5629.79763</v>
       </c>
       <c r="N117" s="1">
         <v>46356.092700000001</v>
       </c>
       <c r="O117" s="1">
         <v>13129.17159</v>
       </c>
       <c r="P117" s="2">
         <v>94999.811889999997</v>
       </c>
     </row>
-    <row r="118" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B118" s="49" t="s">
+    <row r="118" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B118" s="45" t="s">
         <v>137</v>
       </c>
-      <c r="C118" s="53">
+      <c r="C118" s="49">
         <v>5</v>
       </c>
-      <c r="D118" s="46">
+      <c r="D118" s="42">
         <v>621902.73540999996</v>
       </c>
       <c r="E118" s="1">
         <v>32669.890510000001</v>
       </c>
       <c r="F118" s="1">
         <v>2361.4387400000001</v>
       </c>
       <c r="G118" s="1">
         <v>45741.80186</v>
       </c>
       <c r="H118" s="1">
         <v>158492.19211</v>
       </c>
       <c r="I118" s="1">
         <v>78084.098700000002</v>
       </c>
       <c r="J118" s="1">
         <v>83283.136110000007</v>
       </c>
       <c r="K118" s="1">
         <v>29462.40238</v>
       </c>
       <c r="L118" s="1">
         <v>61111.131119999998</v>
       </c>
       <c r="M118" s="1">
         <v>6764.3004499999997</v>
       </c>
       <c r="N118" s="1">
         <v>41121.934390000002</v>
       </c>
       <c r="O118" s="1">
         <v>9908.0031099999997</v>
       </c>
       <c r="P118" s="2">
         <v>84382.685129999998</v>
       </c>
     </row>
-    <row r="119" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B119" s="49" t="s">
+    <row r="119" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B119" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C119" s="53">
+      <c r="C119" s="49">
         <v>6</v>
       </c>
-      <c r="D119" s="46">
+      <c r="D119" s="42">
         <v>579984.54845999996</v>
       </c>
       <c r="E119" s="1">
         <v>30686.85986</v>
       </c>
       <c r="F119" s="1">
         <v>1752.56133</v>
       </c>
       <c r="G119" s="1">
         <v>51391.49108</v>
       </c>
       <c r="H119" s="1">
         <v>119104.99168000001</v>
       </c>
       <c r="I119" s="1">
         <v>60283.154450000002</v>
       </c>
       <c r="J119" s="1">
         <v>68575.922930000001</v>
       </c>
       <c r="K119" s="1">
         <v>31184.346239999999</v>
       </c>
       <c r="L119" s="1">
         <v>65004.938099999999</v>
       </c>
       <c r="M119" s="1">
         <v>6070.2044800000003</v>
       </c>
       <c r="N119" s="1">
         <v>41044.325340000003</v>
       </c>
       <c r="O119" s="1">
         <v>11575.081270000001</v>
       </c>
       <c r="P119" s="2">
         <v>80420.289539999998</v>
       </c>
     </row>
-    <row r="120" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B120" s="49" t="s">
+    <row r="120" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B120" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="C120" s="53">
+      <c r="C120" s="49">
         <v>7</v>
       </c>
-      <c r="D120" s="46">
+      <c r="D120" s="42">
         <v>644020.86607999995</v>
       </c>
       <c r="E120" s="1">
         <v>32927.418859999998</v>
       </c>
       <c r="F120" s="1">
         <v>2353.4172400000002</v>
       </c>
       <c r="G120" s="1">
         <v>48509.213190000002</v>
       </c>
       <c r="H120" s="1">
         <v>183210.11400999999</v>
       </c>
       <c r="I120" s="1">
         <v>68863.498919999998</v>
       </c>
       <c r="J120" s="1">
         <v>69877.365030000001</v>
       </c>
       <c r="K120" s="1">
         <v>31457.019079999998</v>
       </c>
       <c r="L120" s="1">
         <v>60422.979120000004</v>
       </c>
       <c r="M120" s="1">
         <v>5613.1787100000001</v>
       </c>
       <c r="N120" s="1">
         <v>41215.670910000001</v>
       </c>
       <c r="O120" s="1">
         <v>8171.2845699999998</v>
       </c>
       <c r="P120" s="2">
         <v>90848.602939999997</v>
       </c>
     </row>
-    <row r="121" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B121" s="49" t="s">
+    <row r="121" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B121" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C121" s="53">
+      <c r="C121" s="49">
         <v>8</v>
       </c>
-      <c r="D121" s="46">
+      <c r="D121" s="42">
         <v>591215.89350000001</v>
       </c>
       <c r="E121" s="1">
         <v>31890.42585</v>
       </c>
       <c r="F121" s="1">
         <v>8369.0746999999992</v>
       </c>
       <c r="G121" s="1">
         <v>53047.235990000001</v>
       </c>
       <c r="H121" s="1">
         <v>109787.59882</v>
       </c>
       <c r="I121" s="1">
         <v>72429.4139</v>
       </c>
       <c r="J121" s="1">
         <v>62586.376320000003</v>
       </c>
       <c r="K121" s="1">
         <v>32883.202550000002</v>
       </c>
       <c r="L121" s="1">
         <v>55197.511380000004</v>
       </c>
       <c r="M121" s="1">
         <v>6186.4139999999998</v>
       </c>
       <c r="N121" s="1">
         <v>39428.250039999999</v>
       </c>
       <c r="O121" s="1">
         <v>21747.855479999998</v>
       </c>
       <c r="P121" s="2">
         <v>86675.375669999994</v>
       </c>
     </row>
-    <row r="122" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B122" s="49" t="s">
+    <row r="122" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B122" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C122" s="53">
+      <c r="C122" s="49">
         <v>9</v>
       </c>
-      <c r="D122" s="46">
+      <c r="D122" s="42">
         <v>664031.66423999995</v>
       </c>
       <c r="E122" s="1">
         <v>35180.0726</v>
       </c>
       <c r="F122" s="1">
         <v>2369.7455300000001</v>
       </c>
       <c r="G122" s="1">
         <v>49763.014770000002</v>
       </c>
       <c r="H122" s="1">
         <v>179068.06353000001</v>
       </c>
       <c r="I122" s="1">
         <v>76158.260750000001</v>
       </c>
       <c r="J122" s="1">
         <v>93615.599239999996</v>
       </c>
       <c r="K122" s="1">
         <v>35263.049270000003</v>
       </c>
       <c r="L122" s="1">
         <v>51144.97896</v>
       </c>
       <c r="M122" s="1">
         <v>6053.1536299999998</v>
       </c>
       <c r="N122" s="1">
         <v>45486.671430000002</v>
       </c>
       <c r="O122" s="1">
         <v>10412.950699999999</v>
       </c>
       <c r="P122" s="2">
         <v>89037.970220000003</v>
       </c>
     </row>
-    <row r="123" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B123" s="49" t="s">
+    <row r="123" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B123" s="45" t="s">
         <v>139</v>
       </c>
-      <c r="C123" s="53">
+      <c r="C123" s="49">
         <v>10</v>
       </c>
-      <c r="D123" s="46">
+      <c r="D123" s="42">
         <v>608399.18616000004</v>
       </c>
       <c r="E123" s="1">
         <v>34886.852639999997</v>
       </c>
       <c r="F123" s="1">
         <v>2283.9935799999998</v>
       </c>
       <c r="G123" s="1">
         <v>51648.4283</v>
       </c>
       <c r="H123" s="1">
         <v>119086.48083</v>
       </c>
       <c r="I123" s="1">
         <v>105827.30348</v>
       </c>
       <c r="J123" s="1">
         <v>60881.702810000003</v>
       </c>
       <c r="K123" s="1">
         <v>33237.281170000002</v>
       </c>
       <c r="L123" s="1">
         <v>57162.890670000001</v>
       </c>
       <c r="M123" s="1">
         <v>4573.2644099999998</v>
       </c>
       <c r="N123" s="1">
         <v>45621.522340000003</v>
       </c>
       <c r="O123" s="1">
         <v>9252.1444300000003</v>
       </c>
       <c r="P123" s="2">
         <v>82638.228749999995</v>
       </c>
     </row>
-    <row r="124" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B124" s="49" t="s">
+    <row r="124" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B124" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C124" s="53">
+      <c r="C124" s="49">
         <v>11</v>
       </c>
-      <c r="D124" s="46">
+      <c r="D124" s="42">
         <v>531160.00054000004</v>
       </c>
       <c r="E124" s="1">
         <v>32528.526580000002</v>
       </c>
       <c r="F124" s="1">
         <v>1810.3920599999999</v>
       </c>
       <c r="G124" s="1">
         <v>46107.320659999998</v>
       </c>
       <c r="H124" s="1">
         <v>94061.024019999997</v>
       </c>
       <c r="I124" s="1">
         <v>80594.228910000005</v>
       </c>
       <c r="J124" s="1">
         <v>57515.668980000002</v>
       </c>
       <c r="K124" s="1">
         <v>33187.8704</v>
       </c>
       <c r="L124" s="1">
         <v>55909.264289999999</v>
       </c>
       <c r="M124" s="1">
         <v>2894.5958599999999</v>
       </c>
       <c r="N124" s="1">
         <v>48726.509389999999</v>
       </c>
       <c r="O124" s="1">
         <v>11359.69407</v>
       </c>
       <c r="P124" s="2">
         <v>83399.584579999995</v>
       </c>
     </row>
-    <row r="125" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B125" s="49" t="s">
+    <row r="125" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B125" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C125" s="53">
+      <c r="C125" s="49">
         <v>12</v>
       </c>
-      <c r="D125" s="46">
+      <c r="D125" s="42">
         <v>645731.46600000001</v>
       </c>
       <c r="E125" s="1">
         <v>31541.40927</v>
       </c>
       <c r="F125" s="1">
         <v>1910.3029300000001</v>
       </c>
       <c r="G125" s="1">
         <v>46223.402840000002</v>
       </c>
       <c r="H125" s="1">
         <v>149392.94329</v>
       </c>
       <c r="I125" s="1">
         <v>86346.185870000001</v>
       </c>
       <c r="J125" s="1">
         <v>56421.023200000003</v>
       </c>
       <c r="K125" s="1">
         <v>32507.398280000001</v>
       </c>
       <c r="L125" s="1">
         <v>76849.326990000001</v>
       </c>
       <c r="M125" s="1">
         <v>4241.2602299999999</v>
       </c>
       <c r="N125" s="1">
         <v>44639.27693</v>
       </c>
       <c r="O125" s="1">
         <v>8962.1268099999998</v>
       </c>
       <c r="P125" s="2">
         <v>94569.967499999999</v>
       </c>
     </row>
-    <row r="126" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B126" s="49" t="s">
+    <row r="126" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B126" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C126" s="53">
+      <c r="C126" s="49">
         <v>1</v>
       </c>
-      <c r="D126" s="46">
+      <c r="D126" s="42">
         <v>702765.32692000002</v>
       </c>
       <c r="E126" s="1">
         <v>63764.45336</v>
       </c>
       <c r="F126" s="1">
         <v>2035.0485100000001</v>
       </c>
       <c r="G126" s="1">
         <v>48042.516920000002</v>
       </c>
       <c r="H126" s="1">
         <v>121081.25837</v>
       </c>
       <c r="I126" s="1">
         <v>99861.468689999994</v>
       </c>
       <c r="J126" s="1">
         <v>61606.292829999999</v>
       </c>
       <c r="K126" s="1">
         <v>106002.54076</v>
       </c>
       <c r="L126" s="1">
         <v>58245.230660000001</v>
       </c>
       <c r="M126" s="1">
         <v>3638.3396400000001</v>
       </c>
       <c r="N126" s="1">
         <v>47185.344010000001</v>
       </c>
       <c r="O126" s="1">
         <v>11738.44851</v>
       </c>
       <c r="P126" s="2">
         <v>87627.278479999994</v>
       </c>
     </row>
-    <row r="127" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B127" s="49" t="s">
+    <row r="127" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B127" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C127" s="53">
+      <c r="C127" s="49">
         <v>2</v>
       </c>
-      <c r="D127" s="46">
+      <c r="D127" s="42">
         <v>636714.55385000003</v>
       </c>
       <c r="E127" s="1">
         <v>32725.96787</v>
       </c>
       <c r="F127" s="1">
         <v>2280.82998</v>
       </c>
       <c r="G127" s="1">
         <v>50182.188130000002</v>
       </c>
       <c r="H127" s="1">
         <v>159492.36257</v>
       </c>
       <c r="I127" s="1">
         <v>66803.811390000003</v>
       </c>
       <c r="J127" s="1">
         <v>78252.657319999998</v>
       </c>
       <c r="K127" s="1">
         <v>32575.193220000001</v>
       </c>
       <c r="L127" s="1">
         <v>58775.115610000001</v>
       </c>
       <c r="M127" s="1">
         <v>8651.5871200000001</v>
       </c>
       <c r="N127" s="1">
         <v>43551.431689999998</v>
       </c>
       <c r="O127" s="1">
         <v>11289.767330000001</v>
       </c>
       <c r="P127" s="2">
         <v>86254.229399999997</v>
       </c>
     </row>
-    <row r="128" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B128" s="49" t="s">
+    <row r="128" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B128" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C128" s="53">
+      <c r="C128" s="49">
         <v>3</v>
       </c>
-      <c r="D128" s="46">
+      <c r="D128" s="42">
         <v>766926.99233000004</v>
       </c>
       <c r="E128" s="1">
         <v>35428.918819999999</v>
       </c>
       <c r="F128" s="1">
         <v>2295.3293600000002</v>
       </c>
       <c r="G128" s="1">
         <v>50453.505149999997</v>
       </c>
       <c r="H128" s="1">
         <v>214577.44896000001</v>
       </c>
       <c r="I128" s="1">
         <v>78361.082410000003</v>
       </c>
       <c r="J128" s="1">
         <v>63979.550629999998</v>
       </c>
       <c r="K128" s="1">
         <v>35355.644010000004</v>
       </c>
       <c r="L128" s="1">
         <v>65714.684500000003</v>
       </c>
       <c r="M128" s="1">
         <v>4904.9851900000003</v>
       </c>
       <c r="N128" s="1">
         <v>47081.433700000001</v>
       </c>
       <c r="O128" s="1">
         <v>12283.185670000001</v>
       </c>
       <c r="P128" s="2">
         <v>94910.091920000006</v>
       </c>
     </row>
-    <row r="129" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B129" s="49" t="s">
+    <row r="129" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B129" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C129" s="53">
+      <c r="C129" s="49">
         <v>4</v>
       </c>
-      <c r="D129" s="46">
+      <c r="D129" s="42">
         <v>653236.67452999996</v>
       </c>
       <c r="E129" s="1">
         <v>33231.281410000003</v>
       </c>
       <c r="F129" s="1">
         <v>1746.9548199999999</v>
       </c>
       <c r="G129" s="1">
         <v>53904.513559999999</v>
       </c>
       <c r="H129" s="1">
         <v>120616.64801999999</v>
       </c>
       <c r="I129" s="1">
         <v>116969.96785</v>
       </c>
       <c r="J129" s="1">
         <v>42012.41646</v>
       </c>
       <c r="K129" s="1">
         <v>37062.534039999999</v>
       </c>
       <c r="L129" s="1">
         <v>90960.707469999994</v>
       </c>
       <c r="M129" s="1">
         <v>11713.18471</v>
       </c>
       <c r="N129" s="1">
         <v>41686.389430000003</v>
       </c>
       <c r="O129" s="1">
         <v>9860.4546200000004</v>
       </c>
       <c r="P129" s="2">
         <v>97371.730769999995</v>
       </c>
     </row>
-    <row r="130" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B130" s="49" t="s">
+    <row r="130" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B130" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C130" s="53">
+      <c r="C130" s="49">
         <v>5</v>
       </c>
-      <c r="D130" s="46">
+      <c r="D130" s="42">
         <v>630026.96808999998</v>
       </c>
       <c r="E130" s="1">
         <v>38951.812290000002</v>
       </c>
       <c r="F130" s="1">
         <v>1992.76036</v>
       </c>
       <c r="G130" s="1">
         <v>50522.174460000002</v>
       </c>
       <c r="H130" s="1">
         <v>145797.18067</v>
       </c>
       <c r="I130" s="1">
         <v>76715.935830000002</v>
       </c>
       <c r="J130" s="1">
         <v>42890.68705</v>
       </c>
       <c r="K130" s="1">
         <v>31756.97523</v>
       </c>
       <c r="L130" s="1">
         <v>79867.090270000001</v>
       </c>
       <c r="M130" s="1">
         <v>3696.6558599999998</v>
       </c>
       <c r="N130" s="1">
         <v>45264.478360000001</v>
       </c>
       <c r="O130" s="1">
         <v>18288.7644</v>
       </c>
       <c r="P130" s="2">
         <v>92501.097540000002</v>
       </c>
     </row>
-    <row r="131" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B131" s="49" t="s">
+    <row r="131" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B131" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C131" s="53">
+      <c r="C131" s="49">
         <v>6</v>
       </c>
-      <c r="D131" s="46">
+      <c r="D131" s="42">
         <v>667328.42377999995</v>
       </c>
       <c r="E131" s="1">
         <v>45049.127469999999</v>
       </c>
       <c r="F131" s="1">
         <v>2212.8287399999999</v>
       </c>
       <c r="G131" s="1">
         <v>53284.391190000002</v>
       </c>
       <c r="H131" s="1">
         <v>163532.93380999999</v>
       </c>
       <c r="I131" s="1">
         <v>69626.956720000002</v>
       </c>
       <c r="J131" s="1">
         <v>53069.53499</v>
       </c>
       <c r="K131" s="1">
         <v>38513.26197</v>
       </c>
       <c r="L131" s="1">
         <v>76002.131590000005</v>
       </c>
       <c r="M131" s="1">
         <v>5526.8958400000001</v>
       </c>
       <c r="N131" s="1">
         <v>54897.047030000002</v>
       </c>
       <c r="O131" s="1">
         <v>11913.62132</v>
       </c>
       <c r="P131" s="2">
         <v>88579.691699999996</v>
       </c>
     </row>
-    <row r="132" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B132" s="49" t="s">
+    <row r="132" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B132" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C132" s="53">
+      <c r="C132" s="49">
         <v>7</v>
       </c>
-      <c r="D132" s="46">
+      <c r="D132" s="42">
         <v>626854.28691999998</v>
       </c>
       <c r="E132" s="1">
         <v>25493.54667</v>
       </c>
       <c r="F132" s="1">
         <v>1934.7746099999999</v>
       </c>
       <c r="G132" s="1">
         <v>54488.74985</v>
       </c>
       <c r="H132" s="1">
         <v>167728.38532999999</v>
       </c>
       <c r="I132" s="1">
         <v>65700.289189999996</v>
       </c>
       <c r="J132" s="1">
         <v>38403.376060000002</v>
       </c>
       <c r="K132" s="1">
         <v>35477.607340000002</v>
       </c>
       <c r="L132" s="1">
         <v>78616.947100000005</v>
       </c>
       <c r="M132" s="1">
         <v>5631.4070099999999</v>
       </c>
       <c r="N132" s="1">
         <v>44990.414349999999</v>
       </c>
       <c r="O132" s="1">
         <v>12814.250910000001</v>
       </c>
       <c r="P132" s="2">
         <v>97707.306070000006</v>
       </c>
     </row>
-    <row r="133" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B133" s="49" t="s">
+    <row r="133" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B133" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C133" s="53">
+      <c r="C133" s="49">
         <v>8</v>
       </c>
-      <c r="D133" s="46">
+      <c r="D133" s="42">
         <v>626662.35430000001</v>
       </c>
       <c r="E133" s="1">
         <v>36462.795449999998</v>
       </c>
       <c r="F133" s="1">
         <v>1587.7747999999999</v>
       </c>
       <c r="G133" s="1">
         <v>46828.184540000002</v>
       </c>
       <c r="H133" s="1">
         <v>213350.06091</v>
       </c>
       <c r="I133" s="1">
         <v>57629.101110000003</v>
       </c>
       <c r="J133" s="1">
         <v>57869.841699999997</v>
       </c>
       <c r="K133" s="1">
         <v>34085.907370000001</v>
       </c>
       <c r="L133" s="1">
         <v>56613.783049999998</v>
       </c>
       <c r="M133" s="1">
         <v>4563.4293299999999</v>
       </c>
       <c r="N133" s="1">
         <v>41650.85095</v>
       </c>
       <c r="O133" s="1">
         <v>11591.594150000001</v>
       </c>
       <c r="P133" s="2">
         <v>81271.302530000001</v>
       </c>
     </row>
-    <row r="134" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B134" s="49" t="s">
+    <row r="134" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B134" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C134" s="53">
+      <c r="C134" s="49">
         <v>9</v>
       </c>
-      <c r="D134" s="46">
+      <c r="D134" s="42">
         <v>630030.01203999994</v>
       </c>
       <c r="E134" s="1">
         <v>33288.362979999998</v>
       </c>
       <c r="F134" s="1">
         <v>1730.1179099999999</v>
       </c>
       <c r="G134" s="1">
         <v>51085.452169999997</v>
       </c>
       <c r="H134" s="1">
         <v>134426.21746000001</v>
       </c>
       <c r="I134" s="1">
         <v>75241.812640000004</v>
       </c>
       <c r="J134" s="1">
         <v>46500.126170000003</v>
       </c>
       <c r="K134" s="1">
         <v>35171.006399999998</v>
       </c>
       <c r="L134" s="1">
         <v>97892.075039999996</v>
       </c>
       <c r="M134" s="1">
         <v>4993.4078900000004</v>
       </c>
       <c r="N134" s="1">
         <v>46464.846819999999</v>
       </c>
       <c r="O134" s="1">
         <v>8916.2288399999998</v>
       </c>
       <c r="P134" s="2">
         <v>95386.937720000002</v>
       </c>
     </row>
-    <row r="135" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B135" s="49" t="s">
+    <row r="135" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B135" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C135" s="53">
+      <c r="C135" s="49">
         <v>10</v>
       </c>
-      <c r="D135" s="46">
+      <c r="D135" s="42">
         <v>818474.30523000006</v>
       </c>
       <c r="E135" s="1">
         <v>35714.415529999998</v>
       </c>
       <c r="F135" s="1">
         <v>2456.2419</v>
       </c>
       <c r="G135" s="1">
         <v>50466.348279999998</v>
       </c>
       <c r="H135" s="1">
         <v>304430.15941999998</v>
       </c>
       <c r="I135" s="1">
         <v>156274.40698</v>
       </c>
       <c r="J135" s="1">
         <v>45177.855510000001</v>
       </c>
       <c r="K135" s="1">
         <v>33521.156369999997</v>
       </c>
       <c r="L135" s="1">
         <v>91330.648950000003</v>
       </c>
       <c r="M135" s="1">
         <v>5637.3579</v>
       </c>
       <c r="N135" s="1">
         <v>43166.517330000002</v>
       </c>
       <c r="O135" s="1">
         <v>12571.912549999999</v>
       </c>
       <c r="P135" s="2">
         <v>81249.854569999996</v>
       </c>
     </row>
-    <row r="136" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B136" s="49" t="s">
+    <row r="136" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B136" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C136" s="53">
+      <c r="C136" s="49">
         <v>11</v>
       </c>
-      <c r="D136" s="46">
+      <c r="D136" s="42">
         <v>568758.23424000002</v>
       </c>
       <c r="E136" s="1">
         <v>32435.083630000001</v>
       </c>
       <c r="F136" s="1">
         <v>1751.14003</v>
       </c>
       <c r="G136" s="1">
         <v>48512.456259999999</v>
       </c>
       <c r="H136" s="1">
         <v>112002.84027</v>
       </c>
       <c r="I136" s="1">
         <v>84312.218810000006</v>
       </c>
       <c r="J136" s="1">
         <v>46786.973010000002</v>
       </c>
       <c r="K136" s="1">
         <v>37717.480580000003</v>
       </c>
       <c r="L136" s="1">
         <v>61357.48517</v>
       </c>
       <c r="M136" s="1">
         <v>5363.1720800000003</v>
       </c>
       <c r="N136" s="1">
         <v>43345.320879999999</v>
       </c>
       <c r="O136" s="1">
         <v>11391.525379999999</v>
       </c>
       <c r="P136" s="2">
         <v>99974.509829999995</v>
       </c>
     </row>
-    <row r="137" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B137" s="49" t="s">
+    <row r="137" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B137" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C137" s="53">
+      <c r="C137" s="49">
         <v>12</v>
       </c>
-      <c r="D137" s="46">
+      <c r="D137" s="42">
         <v>649078.44296999997</v>
       </c>
       <c r="E137" s="1">
         <v>30186.114430000001</v>
       </c>
       <c r="F137" s="1">
         <v>1747.5779600000001</v>
       </c>
       <c r="G137" s="1">
         <v>43882.154620000001</v>
       </c>
       <c r="H137" s="1">
         <v>135165.68489999999</v>
       </c>
       <c r="I137" s="1">
         <v>83344.619319999998</v>
       </c>
       <c r="J137" s="1">
         <v>58956.881979999998</v>
       </c>
       <c r="K137" s="1">
         <v>40982.046880000002</v>
       </c>
       <c r="L137" s="1">
         <v>79991.579490000004</v>
       </c>
       <c r="M137" s="1">
         <v>5396.3927599999997</v>
       </c>
       <c r="N137" s="1">
         <v>52331.521979999998</v>
       </c>
       <c r="O137" s="1">
         <v>11602.502500000001</v>
       </c>
       <c r="P137" s="2">
         <v>92251.7601</v>
       </c>
     </row>
-    <row r="138" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B138" s="49" t="s">
+    <row r="138" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B138" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C138" s="53">
+      <c r="C138" s="49">
         <v>1</v>
       </c>
-      <c r="D138" s="46">
+      <c r="D138" s="42">
         <v>641980.89754999999</v>
       </c>
       <c r="E138" s="1">
         <v>31286.644649999998</v>
       </c>
       <c r="F138" s="1">
         <v>1982.7780700000001</v>
       </c>
       <c r="G138" s="1">
         <v>44779.616950000003</v>
       </c>
       <c r="H138" s="1">
         <v>158133.19026999999</v>
       </c>
       <c r="I138" s="1">
         <v>81023.81005</v>
       </c>
       <c r="J138" s="1">
         <v>53099.533719999999</v>
       </c>
       <c r="K138" s="1">
         <v>55167.539779999999</v>
       </c>
       <c r="L138" s="1">
         <v>82087.924360000005</v>
       </c>
       <c r="M138" s="1">
         <v>5614.6096500000003</v>
       </c>
       <c r="N138" s="1">
         <v>47182.232199999999</v>
       </c>
       <c r="O138" s="1">
         <v>11300.76066</v>
       </c>
       <c r="P138" s="2">
         <v>95215.679449999996</v>
       </c>
     </row>
-    <row r="139" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B139" s="49" t="s">
+    <row r="139" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B139" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C139" s="53">
+      <c r="C139" s="49">
         <v>2</v>
       </c>
-      <c r="D139" s="46">
+      <c r="D139" s="42">
         <v>816255.52937</v>
       </c>
       <c r="E139" s="1">
         <v>33579.35211</v>
       </c>
       <c r="F139" s="1">
         <v>2067.53035</v>
       </c>
       <c r="G139" s="1">
         <v>52175.92194</v>
       </c>
       <c r="H139" s="1">
         <v>282259.82507000002</v>
       </c>
       <c r="I139" s="1">
         <v>97334.947769999999</v>
       </c>
       <c r="J139" s="1">
         <v>58678.336799999997</v>
       </c>
       <c r="K139" s="1">
         <v>39337.25963</v>
       </c>
       <c r="L139" s="1">
         <v>78681.937669999999</v>
       </c>
       <c r="M139" s="1">
         <v>5104.8177599999999</v>
       </c>
       <c r="N139" s="1">
         <v>54605.826209999999</v>
       </c>
       <c r="O139" s="1">
         <v>10495.33281</v>
       </c>
       <c r="P139" s="2">
         <v>98217.750610000003</v>
       </c>
     </row>
-    <row r="140" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B140" s="49" t="s">
+    <row r="140" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B140" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C140" s="53">
+      <c r="C140" s="49">
         <v>3</v>
       </c>
-      <c r="D140" s="46">
+      <c r="D140" s="42">
         <v>754172.63633999997</v>
       </c>
       <c r="E140" s="1">
         <v>34338.599009999998</v>
       </c>
       <c r="F140" s="1">
         <v>1895.3519100000001</v>
       </c>
       <c r="G140" s="1">
         <v>41269.200510000002</v>
       </c>
       <c r="H140" s="1">
         <v>200830.69635000001</v>
       </c>
       <c r="I140" s="1">
         <v>79188.261809999996</v>
       </c>
       <c r="J140" s="1">
         <v>51033.242760000001</v>
       </c>
       <c r="K140" s="1">
         <v>39922.923609999998</v>
       </c>
       <c r="L140" s="1">
         <v>68239.222099999999</v>
       </c>
       <c r="M140" s="1">
         <v>5825.2948500000002</v>
       </c>
       <c r="N140" s="1">
         <v>49593.175289999999</v>
       </c>
       <c r="O140" s="1">
         <v>11364.17416</v>
       </c>
       <c r="P140" s="2">
         <v>115020.79627000001</v>
       </c>
     </row>
-    <row r="141" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B141" s="49" t="s">
+    <row r="141" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B141" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C141" s="53">
+      <c r="C141" s="49">
         <v>4</v>
       </c>
-      <c r="D141" s="46">
+      <c r="D141" s="42">
         <v>644130.57672999997</v>
       </c>
       <c r="E141" s="1">
         <v>33726.638200000001</v>
       </c>
       <c r="F141" s="1">
         <v>2322.5121300000001</v>
       </c>
       <c r="G141" s="1">
         <v>42050.575400000002</v>
       </c>
       <c r="H141" s="1">
         <v>178592.09494000001</v>
       </c>
       <c r="I141" s="1">
         <v>90691.82127</v>
       </c>
       <c r="J141" s="1">
         <v>49495.842810000002</v>
       </c>
       <c r="K141" s="1">
         <v>33993.333319999998</v>
       </c>
       <c r="L141" s="1">
         <v>75574.36537</v>
       </c>
       <c r="M141" s="1">
         <v>5826.8517499999998</v>
       </c>
       <c r="N141" s="1">
         <v>44686.246299999999</v>
       </c>
       <c r="O141" s="1">
         <v>8792.0823500000006</v>
       </c>
       <c r="P141" s="2">
         <v>92526.718559999994</v>
       </c>
     </row>
-    <row r="142" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B142" s="49" t="s">
+    <row r="142" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B142" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C142" s="53">
+      <c r="C142" s="49">
         <v>5</v>
       </c>
-      <c r="D142" s="46">
+      <c r="D142" s="42">
         <v>652886.45463000005</v>
       </c>
       <c r="E142" s="1">
         <v>32666.175500000001</v>
       </c>
       <c r="F142" s="1">
         <v>1892.52017</v>
       </c>
       <c r="G142" s="1">
         <v>47331.824370000002</v>
       </c>
       <c r="H142" s="1">
         <v>157100.00899</v>
       </c>
       <c r="I142" s="1">
         <v>107231.67009</v>
       </c>
       <c r="J142" s="1">
         <v>49742.948880000004</v>
       </c>
       <c r="K142" s="1">
         <v>32742.377049999999</v>
       </c>
       <c r="L142" s="1">
         <v>69854.069289999999</v>
       </c>
       <c r="M142" s="1">
         <v>6177.4081299999998</v>
       </c>
       <c r="N142" s="1">
         <v>47441.161540000001</v>
       </c>
       <c r="O142" s="1">
         <v>7784.7727199999999</v>
       </c>
       <c r="P142" s="2">
         <v>88920.292459999997</v>
       </c>
     </row>
-    <row r="143" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B143" s="49" t="s">
+    <row r="143" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B143" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C143" s="53">
+      <c r="C143" s="49">
         <v>6</v>
       </c>
-      <c r="D143" s="46">
+      <c r="D143" s="42">
         <v>646187.31397999998</v>
       </c>
       <c r="E143" s="1">
         <v>38072.071239999997</v>
       </c>
       <c r="F143" s="1">
         <v>2039.8580400000001</v>
       </c>
       <c r="G143" s="1">
         <v>53569.291019999997</v>
       </c>
       <c r="H143" s="1">
         <v>127099.76109</v>
       </c>
       <c r="I143" s="1">
         <v>128167.72487999999</v>
       </c>
       <c r="J143" s="1">
         <v>48061.686529999999</v>
       </c>
       <c r="K143" s="1">
         <v>33911.774689999998</v>
       </c>
       <c r="L143" s="1">
         <v>61960.936260000002</v>
       </c>
       <c r="M143" s="1">
         <v>4585.4956599999996</v>
       </c>
       <c r="N143" s="1">
         <v>46211.592129999997</v>
       </c>
       <c r="O143" s="1">
         <v>11645.13356</v>
       </c>
       <c r="P143" s="2">
         <v>86780.530629999994</v>
       </c>
     </row>
-    <row r="144" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B144" s="49" t="s">
+    <row r="144" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B144" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C144" s="53">
+      <c r="C144" s="49">
         <v>7</v>
       </c>
-      <c r="D144" s="46">
+      <c r="D144" s="42">
         <v>626868.67576999997</v>
       </c>
       <c r="E144" s="1">
         <v>37931.540589999997</v>
       </c>
       <c r="F144" s="1">
         <v>1911.1528000000001</v>
       </c>
       <c r="G144" s="1">
         <v>45219.651230000003</v>
       </c>
       <c r="H144" s="1">
         <v>107172.64629999999</v>
       </c>
       <c r="I144" s="1">
         <v>105276.71699</v>
       </c>
       <c r="J144" s="1">
         <v>70267.480420000007</v>
       </c>
       <c r="K144" s="1">
         <v>34581.346899999997</v>
       </c>
       <c r="L144" s="1">
         <v>69515.064530000003</v>
       </c>
       <c r="M144" s="1">
         <v>4960.20586</v>
       </c>
       <c r="N144" s="1">
         <v>44637.501250000001</v>
       </c>
       <c r="O144" s="1">
         <v>11487.39669</v>
       </c>
       <c r="P144" s="2">
         <v>86431.708719999995</v>
       </c>
     </row>
-    <row r="145" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B145" s="49" t="s">
+    <row r="145" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B145" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C145" s="53">
+      <c r="C145" s="49">
         <v>8</v>
       </c>
-      <c r="D145" s="46">
+      <c r="D145" s="42">
         <v>632975.29931999999</v>
       </c>
       <c r="E145" s="1">
         <v>30968.502779999999</v>
       </c>
       <c r="F145" s="1">
         <v>1553.2380000000001</v>
       </c>
       <c r="G145" s="1">
         <v>49765.5412</v>
       </c>
       <c r="H145" s="1">
         <v>119835.04378000001</v>
       </c>
       <c r="I145" s="1">
         <v>128914.61530999999</v>
       </c>
       <c r="J145" s="1">
         <v>55699.945930000002</v>
       </c>
       <c r="K145" s="1">
         <v>37712.768689999997</v>
       </c>
       <c r="L145" s="1">
         <v>63784.794430000002</v>
       </c>
       <c r="M145" s="1">
         <v>3346.8929199999998</v>
       </c>
       <c r="N145" s="1">
         <v>48797.637640000001</v>
       </c>
       <c r="O145" s="1">
         <v>12715.155059999999</v>
       </c>
       <c r="P145" s="2">
         <v>98377.681479999999</v>
       </c>
     </row>
-    <row r="146" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B146" s="49" t="s">
+    <row r="146" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B146" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C146" s="53">
+      <c r="C146" s="49">
         <v>9</v>
       </c>
-      <c r="D146" s="46">
+      <c r="D146" s="42">
         <v>656194.91986000002</v>
       </c>
       <c r="E146" s="1">
         <v>35065.961640000001</v>
       </c>
       <c r="F146" s="1">
         <v>2029.62509</v>
       </c>
       <c r="G146" s="1">
         <v>53418.341070000002</v>
       </c>
       <c r="H146" s="1">
         <v>113313.73808</v>
       </c>
       <c r="I146" s="1">
         <v>142302.36931000001</v>
       </c>
       <c r="J146" s="1">
         <v>47697.410400000001</v>
       </c>
       <c r="K146" s="1">
         <v>54144.756329999997</v>
       </c>
       <c r="L146" s="1">
         <v>67216.62113</v>
       </c>
       <c r="M146" s="1">
         <v>5703.84202</v>
       </c>
       <c r="N146" s="1">
         <v>45938.489609999997</v>
       </c>
       <c r="O146" s="1">
         <v>11253.502899999999</v>
       </c>
       <c r="P146" s="2">
         <v>82259.150609999997</v>
       </c>
     </row>
-    <row r="147" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B147" s="49" t="s">
+    <row r="147" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B147" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C147" s="53">
+      <c r="C147" s="49">
         <v>10</v>
       </c>
-      <c r="D147" s="46">
+      <c r="D147" s="42">
         <v>657848.23916</v>
       </c>
       <c r="E147" s="1">
         <v>39150.634209999997</v>
       </c>
       <c r="F147" s="1">
         <v>2398.10374</v>
       </c>
       <c r="G147" s="1">
         <v>49600.84562</v>
       </c>
       <c r="H147" s="1">
         <v>137328.63803999999</v>
       </c>
       <c r="I147" s="1">
         <v>98294.090559999997</v>
       </c>
       <c r="J147" s="1">
         <v>55371.8727</v>
       </c>
       <c r="K147" s="1">
         <v>38584.840640000002</v>
       </c>
       <c r="L147" s="1">
         <v>57810.72481</v>
       </c>
       <c r="M147" s="1">
         <v>4676.3001599999998</v>
       </c>
       <c r="N147" s="1">
         <v>47145.199690000001</v>
       </c>
       <c r="O147" s="1">
         <v>11065.96096</v>
       </c>
       <c r="P147" s="2">
         <v>114741.59092</v>
       </c>
     </row>
-    <row r="148" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B148" s="49" t="s">
+    <row r="148" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B148" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C148" s="53">
+      <c r="C148" s="49">
         <v>11</v>
       </c>
-      <c r="D148" s="46">
+      <c r="D148" s="42">
         <v>689341.74479999999</v>
       </c>
       <c r="E148" s="1">
         <v>39418.79823</v>
       </c>
       <c r="F148" s="1">
         <v>2244.7269999999999</v>
       </c>
       <c r="G148" s="1">
         <v>51177.87386</v>
       </c>
       <c r="H148" s="1">
         <v>205005.43849999999</v>
       </c>
       <c r="I148" s="1">
         <v>81744.69296</v>
       </c>
       <c r="J148" s="1">
         <v>56395.509250000003</v>
       </c>
       <c r="K148" s="1">
         <v>33212.254739999997</v>
       </c>
       <c r="L148" s="1">
         <v>83622.775760000004</v>
       </c>
       <c r="M148" s="1">
         <v>4893.5204899999999</v>
       </c>
       <c r="N148" s="1">
         <v>42891.859510000002</v>
       </c>
       <c r="O148" s="1">
         <v>9672.6607800000002</v>
       </c>
       <c r="P148" s="2">
         <v>98872.443039999998</v>
       </c>
     </row>
-    <row r="149" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B149" s="49" t="s">
+    <row r="149" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B149" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C149" s="53">
+      <c r="C149" s="49">
         <v>12</v>
       </c>
-      <c r="D149" s="46">
+      <c r="D149" s="42">
         <v>832697.91272999998</v>
       </c>
       <c r="E149" s="1">
         <v>39385.835189999998</v>
       </c>
       <c r="F149" s="1">
         <v>2044.3960999999999</v>
       </c>
       <c r="G149" s="1">
         <v>58919.541190000004</v>
       </c>
       <c r="H149" s="1">
         <v>316570.51999</v>
       </c>
       <c r="I149" s="1">
         <v>107515.65638</v>
       </c>
       <c r="J149" s="1">
         <v>55199.104769999998</v>
       </c>
       <c r="K149" s="1">
         <v>34833.410199999998</v>
       </c>
       <c r="L149" s="1">
         <v>48561.374060000002</v>
       </c>
       <c r="M149" s="1">
         <v>4701.4022199999999</v>
       </c>
       <c r="N149" s="1">
         <v>45698.043749999997</v>
       </c>
       <c r="O149" s="1">
         <v>12652.843999999999</v>
       </c>
       <c r="P149" s="2">
         <v>99181.541769999996</v>
       </c>
     </row>
-    <row r="150" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B150" s="49" t="s">
+    <row r="150" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B150" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C150" s="53">
+      <c r="C150" s="49">
         <v>1</v>
       </c>
-      <c r="D150" s="46">
+      <c r="D150" s="42">
         <v>619445.62849999999</v>
       </c>
       <c r="E150" s="1">
         <v>35882.153559999999</v>
       </c>
       <c r="F150" s="1">
         <v>2036.6180300000001</v>
       </c>
       <c r="G150" s="1">
         <v>60374.544139999998</v>
       </c>
       <c r="H150" s="1">
         <v>145695.57008999999</v>
       </c>
       <c r="I150" s="1">
         <v>86617.362070000003</v>
       </c>
       <c r="J150" s="1">
         <v>57169.286990000001</v>
       </c>
       <c r="K150" s="1">
         <v>28852.847849999998</v>
       </c>
       <c r="L150" s="1">
         <v>73648.294169999994</v>
       </c>
       <c r="M150" s="1">
         <v>6488.8087299999997</v>
       </c>
       <c r="N150" s="1">
         <v>47562.766349999998</v>
       </c>
       <c r="O150" s="1">
         <v>9884.8166399999991</v>
       </c>
       <c r="P150" s="2">
         <v>87771.337979999997</v>
       </c>
     </row>
-    <row r="151" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B151" s="49" t="s">
+    <row r="151" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B151" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C151" s="53">
+      <c r="C151" s="49">
         <v>2</v>
       </c>
-      <c r="D151" s="46">
+      <c r="D151" s="42">
         <v>663266.82047000004</v>
       </c>
       <c r="E151" s="1">
         <v>35527.997929999998</v>
       </c>
       <c r="F151" s="1">
         <v>2073.4309899999998</v>
       </c>
       <c r="G151" s="1">
         <v>47327.621959999997</v>
       </c>
       <c r="H151" s="1">
         <v>114325.61409</v>
       </c>
       <c r="I151" s="1">
         <v>100698.35732</v>
       </c>
       <c r="J151" s="1">
         <v>40098.666069999999</v>
       </c>
       <c r="K151" s="1">
         <v>32547.734919999999</v>
       </c>
       <c r="L151" s="1">
         <v>78137.479370000001</v>
       </c>
       <c r="M151" s="1">
         <v>4445.8000599999996</v>
       </c>
       <c r="N151" s="1">
         <v>50324.229670000001</v>
       </c>
       <c r="O151" s="1">
         <v>14184.236730000001</v>
       </c>
       <c r="P151" s="2">
         <v>143211.70222000001</v>
       </c>
     </row>
-    <row r="152" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B152" s="49" t="s">
+    <row r="152" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B152" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C152" s="53">
+      <c r="C152" s="49">
         <v>3</v>
       </c>
-      <c r="D152" s="46">
+      <c r="D152" s="42">
         <v>624823.55293000001</v>
       </c>
       <c r="E152" s="1">
         <v>34095.851840000003</v>
       </c>
       <c r="F152" s="1">
         <v>2441.9409599999999</v>
       </c>
       <c r="G152" s="1">
         <v>65596.299440000003</v>
       </c>
       <c r="H152" s="1">
         <v>124587.79008000001</v>
       </c>
       <c r="I152" s="1">
         <v>67258.179879999996</v>
       </c>
       <c r="J152" s="1">
         <v>48152.30358</v>
       </c>
       <c r="K152" s="1">
         <v>30726.777239999999</v>
       </c>
       <c r="L152" s="1">
         <v>74349.400699999998</v>
       </c>
       <c r="M152" s="1">
         <v>5605.4865900000004</v>
       </c>
       <c r="N152" s="1">
         <v>50962.313589999998</v>
       </c>
       <c r="O152" s="1">
         <v>13150.94015</v>
       </c>
       <c r="P152" s="2">
         <v>103783.37096</v>
       </c>
     </row>
-    <row r="153" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B153" s="49" t="s">
+    <row r="153" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B153" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C153" s="53">
+      <c r="C153" s="49">
         <v>4</v>
       </c>
-      <c r="D153" s="46">
+      <c r="D153" s="42">
         <v>591115.13075999997</v>
       </c>
       <c r="E153" s="1">
         <v>39277.108899999999</v>
       </c>
       <c r="F153" s="1">
         <v>2099.8040299999998</v>
       </c>
       <c r="G153" s="1">
         <v>54198.816220000001</v>
       </c>
       <c r="H153" s="1">
         <v>118954.04210000001</v>
       </c>
       <c r="I153" s="1">
         <v>85690.292629999996</v>
       </c>
       <c r="J153" s="1">
         <v>59414.324050000003</v>
       </c>
       <c r="K153" s="1">
         <v>32252.746490000001</v>
       </c>
       <c r="L153" s="1">
         <v>49094.327039999996</v>
       </c>
       <c r="M153" s="1">
         <v>3735.6913</v>
       </c>
       <c r="N153" s="1">
         <v>44963.612659999999</v>
       </c>
       <c r="O153" s="1">
         <v>14268.82504</v>
       </c>
       <c r="P153" s="2">
         <v>85663.658890000006</v>
       </c>
     </row>
-    <row r="154" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B154" s="49" t="s">
+    <row r="154" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B154" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C154" s="53">
+      <c r="C154" s="49">
         <v>5</v>
       </c>
-      <c r="D154" s="46">
+      <c r="D154" s="42">
         <v>608694.38289999997</v>
       </c>
       <c r="E154" s="1">
         <v>41219.087140000003</v>
       </c>
       <c r="F154" s="1">
         <v>2030.4116899999999</v>
       </c>
       <c r="G154" s="1">
         <v>39244.544009999998</v>
       </c>
       <c r="H154" s="1">
         <v>150832.58322999999</v>
       </c>
       <c r="I154" s="1">
         <v>72408.193289999996</v>
       </c>
       <c r="J154" s="1">
         <v>42979.983119999997</v>
       </c>
       <c r="K154" s="1">
         <v>34506.287389999998</v>
       </c>
       <c r="L154" s="1">
         <v>73147.969039999996</v>
       </c>
       <c r="M154" s="1">
         <v>4357.1193899999998</v>
       </c>
       <c r="N154" s="1">
         <v>45764.777119999999</v>
       </c>
       <c r="O154" s="1">
         <v>11054.672280000001</v>
       </c>
       <c r="P154" s="2">
         <v>84802.667480000004</v>
       </c>
     </row>
-    <row r="155" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B155" s="49" t="s">
+    <row r="155" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B155" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C155" s="53">
+      <c r="C155" s="49">
         <v>6</v>
       </c>
-      <c r="D155" s="46">
+      <c r="D155" s="42">
         <v>628308.54671000002</v>
       </c>
       <c r="E155" s="1">
         <v>39052.38435</v>
       </c>
       <c r="F155" s="1">
         <v>1848.8334500000001</v>
       </c>
       <c r="G155" s="1">
         <v>44099.001279999997</v>
       </c>
       <c r="H155" s="1">
         <v>153185.52348</v>
       </c>
       <c r="I155" s="1">
         <v>74217.294779999997</v>
       </c>
       <c r="J155" s="1">
         <v>52340.321279999996</v>
       </c>
       <c r="K155" s="1">
         <v>36095.314890000001</v>
       </c>
       <c r="L155" s="1">
         <v>72906.542379999999</v>
       </c>
       <c r="M155" s="1">
         <v>4733.04079</v>
       </c>
       <c r="N155" s="1">
         <v>46582.505019999997</v>
       </c>
       <c r="O155" s="1">
         <v>10873.14698</v>
       </c>
       <c r="P155" s="2">
         <v>99955.607080000002</v>
       </c>
     </row>
-    <row r="156" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B156" s="49" t="s">
+    <row r="156" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B156" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C156" s="53">
+      <c r="C156" s="49">
         <v>7</v>
       </c>
-      <c r="D156" s="46">
+      <c r="D156" s="42">
         <v>597731.81103999994</v>
       </c>
       <c r="E156" s="1">
         <v>38562.148229999999</v>
       </c>
       <c r="F156" s="1">
         <v>1965.8799100000001</v>
       </c>
       <c r="G156" s="1">
         <v>44873.42424</v>
       </c>
       <c r="H156" s="1">
         <v>112327.21001</v>
       </c>
       <c r="I156" s="1">
         <v>115181.27533999999</v>
       </c>
       <c r="J156" s="1">
         <v>43035.744030000002</v>
       </c>
       <c r="K156" s="1">
         <v>31274.111339999999</v>
       </c>
       <c r="L156" s="1">
         <v>66962.441519999993</v>
       </c>
       <c r="M156" s="1">
         <v>4017.8950300000001</v>
       </c>
       <c r="N156" s="1">
         <v>49116.355799999998</v>
       </c>
       <c r="O156" s="1">
         <v>12692.334940000001</v>
       </c>
       <c r="P156" s="2">
         <v>77452.408320000002</v>
       </c>
     </row>
-    <row r="157" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B157" s="49" t="s">
+    <row r="157" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B157" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C157" s="53">
+      <c r="C157" s="49">
         <v>8</v>
       </c>
-      <c r="D157" s="46">
+      <c r="D157" s="42">
         <v>602374.41177999997</v>
       </c>
       <c r="E157" s="1">
         <v>39581.770060000003</v>
       </c>
       <c r="F157" s="1">
         <v>2382.3340699999999</v>
       </c>
       <c r="G157" s="1">
         <v>43887.543460000001</v>
       </c>
       <c r="H157" s="1">
         <v>105368.6397</v>
       </c>
       <c r="I157" s="1">
         <v>77454.335179999995</v>
       </c>
       <c r="J157" s="1">
         <v>45502.361989999998</v>
       </c>
       <c r="K157" s="1">
         <v>32476.248299999999</v>
       </c>
       <c r="L157" s="1">
         <v>78549.99583</v>
       </c>
       <c r="M157" s="1">
         <v>5595.5624399999997</v>
       </c>
       <c r="N157" s="1">
         <v>51159.319259999997</v>
       </c>
       <c r="O157" s="1">
         <v>15324.48885</v>
       </c>
       <c r="P157" s="2">
         <v>117353.78978000001</v>
       </c>
     </row>
-    <row r="158" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B158" s="49" t="s">
+    <row r="158" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B158" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C158" s="53">
+      <c r="C158" s="49">
         <v>9</v>
       </c>
-      <c r="D158" s="46">
+      <c r="D158" s="42">
         <v>661382.47851000004</v>
       </c>
       <c r="E158" s="1">
         <v>38115.83223</v>
       </c>
       <c r="F158" s="1">
         <v>1703.56711</v>
       </c>
       <c r="G158" s="1">
         <v>42217.803720000004</v>
       </c>
       <c r="H158" s="1">
         <v>183355.55265999999</v>
       </c>
       <c r="I158" s="1">
         <v>75383.060849999994</v>
       </c>
       <c r="J158" s="1">
         <v>49002.701379999999</v>
       </c>
       <c r="K158" s="1">
         <v>36522.817289999999</v>
       </c>
       <c r="L158" s="1">
         <v>71688.614050000004</v>
       </c>
       <c r="M158" s="1">
         <v>5590.3439900000003</v>
       </c>
       <c r="N158" s="1">
         <v>46747.64892</v>
       </c>
       <c r="O158" s="1">
         <v>21478.381140000001</v>
       </c>
       <c r="P158" s="2">
         <v>89532.34074</v>
       </c>
     </row>
-    <row r="159" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B159" s="49" t="s">
+    <row r="159" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B159" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C159" s="53">
+      <c r="C159" s="49">
         <v>10</v>
       </c>
-      <c r="D159" s="46">
+      <c r="D159" s="42">
         <v>611189.10357000004</v>
       </c>
       <c r="E159" s="1">
         <v>37990.532440000003</v>
       </c>
       <c r="F159" s="1">
         <v>1874.2041300000001</v>
       </c>
       <c r="G159" s="1">
         <v>41359.697010000004</v>
       </c>
       <c r="H159" s="1">
         <v>142300.88618999999</v>
       </c>
       <c r="I159" s="1">
         <v>91619.950540000005</v>
       </c>
       <c r="J159" s="1">
         <v>50695.15524</v>
       </c>
       <c r="K159" s="1">
         <v>33219.752350000002</v>
       </c>
       <c r="L159" s="1">
         <v>69143.585449999999</v>
       </c>
       <c r="M159" s="1">
         <v>5196.3798800000004</v>
       </c>
       <c r="N159" s="1">
         <v>45369.928809999998</v>
       </c>
       <c r="O159" s="1">
         <v>9373.6035100000008</v>
       </c>
       <c r="P159" s="2">
         <v>82559.714359999998</v>
       </c>
     </row>
-    <row r="160" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B160" s="49" t="s">
+    <row r="160" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B160" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C160" s="53">
+      <c r="C160" s="49">
         <v>11</v>
       </c>
-      <c r="D160" s="46">
+      <c r="D160" s="42">
         <v>669773.94628999999</v>
       </c>
       <c r="E160" s="1">
         <v>35654.38031</v>
       </c>
       <c r="F160" s="1">
         <v>1931.8546200000001</v>
       </c>
       <c r="G160" s="1">
         <v>47808.161509999998</v>
       </c>
       <c r="H160" s="1">
         <v>188884.1819</v>
       </c>
       <c r="I160" s="1">
         <v>91864.092770000003</v>
       </c>
       <c r="J160" s="1">
         <v>47077.483679999998</v>
       </c>
       <c r="K160" s="1">
         <v>52476.623659999997</v>
       </c>
       <c r="L160" s="1">
         <v>62496.128400000001</v>
       </c>
       <c r="M160" s="1">
         <v>4105.52736</v>
       </c>
       <c r="N160" s="1">
         <v>49207.559090000002</v>
       </c>
       <c r="O160" s="1">
         <v>12362.65178</v>
       </c>
       <c r="P160" s="2">
         <v>81728.902789999993</v>
       </c>
     </row>
-    <row r="161" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B161" s="49" t="s">
+    <row r="161" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B161" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C161" s="53">
+      <c r="C161" s="49">
         <v>12</v>
       </c>
-      <c r="D161" s="46">
+      <c r="D161" s="42">
         <v>623335.46823999996</v>
       </c>
       <c r="E161" s="1">
         <v>37736.271890000004</v>
       </c>
       <c r="F161" s="1">
         <v>1908.12051</v>
       </c>
       <c r="G161" s="1">
         <v>47497.028729999998</v>
       </c>
       <c r="H161" s="1">
         <v>158769.33019000001</v>
       </c>
       <c r="I161" s="1">
         <v>91371.429940000002</v>
       </c>
       <c r="J161" s="1">
         <v>37957.843509999999</v>
       </c>
       <c r="K161" s="1">
         <v>33752.160770000002</v>
       </c>
       <c r="L161" s="1">
         <v>68605.158649999998</v>
       </c>
       <c r="M161" s="1">
         <v>5210.6000000000004</v>
       </c>
       <c r="N161" s="1">
         <v>47097.532879999999</v>
       </c>
       <c r="O161" s="1">
         <v>9430.8503700000001</v>
       </c>
       <c r="P161" s="2">
         <v>77240.26152</v>
       </c>
     </row>
-    <row r="162" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B162" s="49" t="s">
+    <row r="162" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B162" s="45" t="s">
         <v>148</v>
       </c>
-      <c r="C162" s="53">
+      <c r="C162" s="49">
         <v>1</v>
       </c>
-      <c r="D162" s="46">
+      <c r="D162" s="42">
         <v>612284.6507</v>
       </c>
       <c r="E162" s="1">
         <v>37658.308870000001</v>
       </c>
       <c r="F162" s="1">
         <v>3154.4701700000001</v>
       </c>
       <c r="G162" s="1">
         <v>46575.87904</v>
       </c>
       <c r="H162" s="1">
         <v>149335.38733</v>
       </c>
       <c r="I162" s="1">
         <v>111030.33554</v>
       </c>
       <c r="J162" s="1">
         <v>36650.191420000003</v>
       </c>
       <c r="K162" s="1">
         <v>30580.074929999999</v>
       </c>
       <c r="L162" s="1">
         <v>64842.18058</v>
       </c>
       <c r="M162" s="1">
         <v>11002.078299999999</v>
       </c>
       <c r="N162" s="1">
         <v>44542.980250000001</v>
       </c>
       <c r="O162" s="1">
         <v>10768.31033</v>
       </c>
       <c r="P162" s="2">
         <v>87847.291589999993</v>
       </c>
     </row>
-    <row r="163" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B163" s="49" t="s">
+    <row r="163" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B163" s="45" t="s">
         <v>148</v>
       </c>
-      <c r="C163" s="53">
+      <c r="C163" s="49">
         <v>2</v>
       </c>
-      <c r="D163" s="46">
+      <c r="D163" s="42">
         <v>665104.41293999995</v>
       </c>
       <c r="E163" s="1">
         <v>37076.234100000001</v>
       </c>
       <c r="F163" s="1">
         <v>1593.78658</v>
       </c>
       <c r="G163" s="1">
         <v>48126.227209999997</v>
       </c>
       <c r="H163" s="1">
         <v>175449.72703000001</v>
       </c>
       <c r="I163" s="1">
         <v>91020.347219999996</v>
       </c>
       <c r="J163" s="1">
         <v>42493.115290000002</v>
       </c>
       <c r="K163" s="1">
         <v>34604.620779999997</v>
       </c>
       <c r="L163" s="1">
         <v>60708.094680000002</v>
       </c>
       <c r="M163" s="1">
         <v>5383.5226199999997</v>
       </c>
       <c r="N163" s="1">
         <v>49548.187089999999</v>
       </c>
       <c r="O163" s="1">
         <v>12888.50416</v>
       </c>
       <c r="P163" s="2">
         <v>99958.751199999999</v>
       </c>
     </row>
-    <row r="164" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B164" s="49" t="s">
+    <row r="164" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B164" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C164" s="53">
+      <c r="C164" s="49">
         <v>3</v>
       </c>
-      <c r="D164" s="46">
+      <c r="D164" s="42">
         <v>577907.37941000005</v>
       </c>
       <c r="E164" s="1">
         <v>37375.173900000002</v>
       </c>
       <c r="F164" s="1">
         <v>1716.7352900000001</v>
       </c>
       <c r="G164" s="1">
         <v>45498.842089999998</v>
       </c>
       <c r="H164" s="1">
         <v>108395.93792</v>
       </c>
       <c r="I164" s="1">
         <v>77624.646670000002</v>
       </c>
       <c r="J164" s="1">
         <v>46967.97711</v>
       </c>
       <c r="K164" s="1">
         <v>39915.289559999997</v>
       </c>
       <c r="L164" s="1">
         <v>64032.74841</v>
       </c>
       <c r="M164" s="1">
         <v>5067.3449499999997</v>
       </c>
       <c r="N164" s="1">
         <v>44549.17654</v>
       </c>
       <c r="O164" s="1">
         <v>10581.97402</v>
       </c>
       <c r="P164" s="2">
         <v>94775.015660000005</v>
       </c>
     </row>
-    <row r="165" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B165" s="49" t="s">
+    <row r="165" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B165" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C165" s="53">
+      <c r="C165" s="49">
         <v>4</v>
       </c>
-      <c r="D165" s="46">
+      <c r="D165" s="42">
         <v>623667.02231999999</v>
       </c>
       <c r="E165" s="1">
         <v>38610.141450000003</v>
       </c>
       <c r="F165" s="1">
         <v>1645.9287300000001</v>
       </c>
       <c r="G165" s="1">
         <v>44651.652220000004</v>
       </c>
       <c r="H165" s="1">
         <v>157714.93666000001</v>
       </c>
       <c r="I165" s="1">
         <v>72632.60815</v>
       </c>
       <c r="J165" s="1">
         <v>45505.467250000002</v>
       </c>
       <c r="K165" s="1">
         <v>37556.119079999997</v>
       </c>
       <c r="L165" s="1">
         <v>68010.058470000004</v>
       </c>
       <c r="M165" s="1">
         <v>4126.3808600000002</v>
       </c>
       <c r="N165" s="1">
         <v>51277.573810000002</v>
       </c>
       <c r="O165" s="1">
         <v>11108.675810000001</v>
       </c>
       <c r="P165" s="2">
         <v>93315.645120000001</v>
       </c>
     </row>
-    <row r="166" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B166" s="49" t="s">
+    <row r="166" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B166" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C166" s="53">
+      <c r="C166" s="49">
         <v>5</v>
       </c>
-      <c r="D166" s="46">
+      <c r="D166" s="42">
         <v>684703.99072999996</v>
       </c>
       <c r="E166" s="1">
         <v>35793.290090000002</v>
       </c>
       <c r="F166" s="1">
         <v>1887.21425</v>
       </c>
       <c r="G166" s="1">
         <v>55221.010649999997</v>
       </c>
       <c r="H166" s="1">
         <v>196072.34979000001</v>
       </c>
       <c r="I166" s="1">
         <v>89868.124419999993</v>
       </c>
       <c r="J166" s="1">
         <v>40329.621480000002</v>
       </c>
       <c r="K166" s="1">
         <v>39757.63983</v>
       </c>
       <c r="L166" s="1">
         <v>60550.609810000002</v>
       </c>
       <c r="M166" s="1">
         <v>5850.2583800000002</v>
       </c>
       <c r="N166" s="1">
         <v>51846.434150000001</v>
       </c>
       <c r="O166" s="1">
         <v>12877.00841</v>
       </c>
       <c r="P166" s="2">
         <v>99777.734280000004</v>
       </c>
     </row>
-    <row r="167" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B167" s="49" t="s">
+    <row r="167" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B167" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C167" s="53">
+      <c r="C167" s="49">
         <v>6</v>
       </c>
-      <c r="D167" s="46">
+      <c r="D167" s="42">
         <v>603070.60412000003</v>
       </c>
       <c r="E167" s="1">
         <v>34604.107499999998</v>
       </c>
       <c r="F167" s="1">
         <v>1824.2494999999999</v>
       </c>
       <c r="G167" s="1">
         <v>49380.17555</v>
       </c>
       <c r="H167" s="1">
         <v>155463.36606</v>
       </c>
       <c r="I167" s="1">
         <v>85354.247810000001</v>
       </c>
       <c r="J167" s="1">
         <v>38414.11419</v>
       </c>
       <c r="K167" s="1">
         <v>34008.36346</v>
       </c>
       <c r="L167" s="1">
         <v>65571.10888</v>
       </c>
       <c r="M167" s="1">
         <v>4254.3263399999996</v>
       </c>
       <c r="N167" s="1">
         <v>45073.811199999996</v>
       </c>
       <c r="O167" s="1">
         <v>10029.874959999999</v>
       </c>
       <c r="P167" s="2">
         <v>88673.483070000002</v>
       </c>
     </row>
-    <row r="168" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B168" s="49" t="s">
+    <row r="168" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B168" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C168" s="53">
+      <c r="C168" s="49">
         <v>7</v>
       </c>
-      <c r="D168" s="46">
+      <c r="D168" s="42">
         <v>692241.85708999995</v>
       </c>
       <c r="E168" s="1">
         <v>35009.054600000003</v>
       </c>
       <c r="F168" s="1">
         <v>2089.45217</v>
       </c>
       <c r="G168" s="1">
         <v>51790.840179999999</v>
       </c>
       <c r="H168" s="1">
         <v>218980.41097999999</v>
       </c>
       <c r="I168" s="1">
         <v>102998.85592</v>
       </c>
       <c r="J168" s="1">
         <v>50066.819080000001</v>
       </c>
       <c r="K168" s="1">
         <v>39435.181149999997</v>
       </c>
       <c r="L168" s="1">
         <v>66938.735950000002</v>
       </c>
       <c r="M168" s="1">
         <v>4512.7944100000004</v>
       </c>
       <c r="N168" s="1">
         <v>44738.632380000003</v>
       </c>
       <c r="O168" s="1">
         <v>9465.6919600000001</v>
       </c>
       <c r="P168" s="2">
         <v>92621.451679999998</v>
       </c>
     </row>
-    <row r="169" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B169" s="49" t="s">
+    <row r="169" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B169" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C169" s="53">
+      <c r="C169" s="49">
         <v>8</v>
       </c>
-      <c r="D169" s="46">
+      <c r="D169" s="42">
         <v>713258.08640000003</v>
       </c>
       <c r="E169" s="1">
         <v>38619.580450000001</v>
       </c>
       <c r="F169" s="1">
         <v>2308.0306</v>
       </c>
       <c r="G169" s="1">
         <v>59221.778590000002</v>
       </c>
       <c r="H169" s="1">
         <v>169712.70095</v>
       </c>
       <c r="I169" s="1">
         <v>178492.76501</v>
       </c>
       <c r="J169" s="1">
         <v>47186.719729999997</v>
       </c>
       <c r="K169" s="1">
         <v>36920.583550000003</v>
       </c>
       <c r="L169" s="1">
         <v>68302.876539999997</v>
       </c>
       <c r="M169" s="1">
         <v>4032.7097899999999</v>
       </c>
       <c r="N169" s="1">
         <v>48212.984929999999</v>
       </c>
       <c r="O169" s="1">
         <v>11928.038909999999</v>
       </c>
       <c r="P169" s="2">
         <v>88361.009149999998</v>
       </c>
     </row>
-    <row r="170" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B170" s="49" t="s">
+    <row r="170" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B170" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C170" s="53">
+      <c r="C170" s="49">
         <v>9</v>
       </c>
-      <c r="D170" s="46">
+      <c r="D170" s="42">
         <v>593848.54255999997</v>
       </c>
       <c r="E170" s="1">
         <v>38704.700770000003</v>
       </c>
       <c r="F170" s="1">
         <v>2293.1187799999998</v>
       </c>
       <c r="G170" s="1">
         <v>56913.360610000003</v>
       </c>
       <c r="H170" s="1">
         <v>137871.14478999999</v>
       </c>
       <c r="I170" s="1">
         <v>72981.031409999996</v>
       </c>
       <c r="J170" s="1">
         <v>44039.6826</v>
       </c>
       <c r="K170" s="1">
         <v>29842.064009999998</v>
       </c>
       <c r="L170" s="1">
         <v>64870.938110000003</v>
       </c>
       <c r="M170" s="1">
         <v>4706.2682699999996</v>
       </c>
       <c r="N170" s="1">
         <v>42147.036330000003</v>
       </c>
       <c r="O170" s="1">
         <v>12195.3667</v>
       </c>
       <c r="P170" s="2">
         <v>89409.120750000002</v>
       </c>
     </row>
-    <row r="171" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B171" s="49" t="s">
+    <row r="171" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B171" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C171" s="53">
+      <c r="C171" s="49">
         <v>10</v>
       </c>
-      <c r="D171" s="46">
+      <c r="D171" s="42">
         <v>646967.10212000005</v>
       </c>
       <c r="E171" s="1">
         <v>36673.966090000002</v>
       </c>
       <c r="F171" s="1">
         <v>1602.0224800000001</v>
       </c>
       <c r="G171" s="1">
         <v>69603.835800000001</v>
       </c>
       <c r="H171" s="1">
         <v>153007.10884999999</v>
       </c>
       <c r="I171" s="1">
         <v>78221.322090000001</v>
       </c>
       <c r="J171" s="1">
         <v>49054.049500000001</v>
       </c>
       <c r="K171" s="1">
         <v>36291.935149999998</v>
       </c>
       <c r="L171" s="1">
         <v>53666.674050000001</v>
       </c>
       <c r="M171" s="1">
         <v>3412.2055099999998</v>
       </c>
       <c r="N171" s="1">
         <v>49163.726089999996</v>
       </c>
       <c r="O171" s="1">
         <v>11027.21819</v>
       </c>
       <c r="P171" s="2">
         <v>96479.960579999999</v>
       </c>
     </row>
-    <row r="172" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B172" s="49" t="s">
+    <row r="172" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B172" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C172" s="53">
+      <c r="C172" s="49">
         <v>11</v>
       </c>
-      <c r="D172" s="46">
+      <c r="D172" s="42">
         <v>576403.45296000002</v>
       </c>
       <c r="E172" s="1">
         <v>37290.034269999996</v>
       </c>
       <c r="F172" s="1">
         <v>1938.18382</v>
       </c>
       <c r="G172" s="1">
         <v>52578.182630000003</v>
       </c>
       <c r="H172" s="1">
         <v>91706.937109999999</v>
       </c>
       <c r="I172" s="1">
         <v>95627.441800000001</v>
       </c>
       <c r="J172" s="1">
         <v>43081.38061</v>
       </c>
       <c r="K172" s="1">
         <v>36308.778420000002</v>
       </c>
       <c r="L172" s="1">
         <v>56138.081850000002</v>
       </c>
       <c r="M172" s="1">
         <v>5024.2385199999999</v>
       </c>
       <c r="N172" s="1">
         <v>52714.587090000001</v>
       </c>
       <c r="O172" s="1">
         <v>11031.583119999999</v>
       </c>
       <c r="P172" s="2">
         <v>93210.020329999999</v>
       </c>
     </row>
-    <row r="173" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B173" s="49" t="s">
+    <row r="173" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B173" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C173" s="53">
+      <c r="C173" s="49">
         <v>12</v>
       </c>
-      <c r="D173" s="46">
+      <c r="D173" s="42">
         <v>598252.65850000002</v>
       </c>
       <c r="E173" s="1">
         <v>39688.596149999998</v>
       </c>
       <c r="F173" s="1">
         <v>1836.86484</v>
       </c>
       <c r="G173" s="1">
         <v>49525.989719999998</v>
       </c>
       <c r="H173" s="1">
         <v>100713.8285</v>
       </c>
       <c r="I173" s="1">
         <v>96309.004419999997</v>
       </c>
       <c r="J173" s="1">
         <v>49035.24972</v>
       </c>
       <c r="K173" s="1">
         <v>39647.099099999999</v>
       </c>
       <c r="L173" s="1">
         <v>61649.831449999998</v>
       </c>
       <c r="M173" s="1">
         <v>4348.2422999999999</v>
       </c>
       <c r="N173" s="1">
         <v>44112.199820000002</v>
       </c>
       <c r="O173" s="1">
         <v>15000.385619999999</v>
       </c>
       <c r="P173" s="2">
         <v>91773.426170000006</v>
       </c>
     </row>
-    <row r="174" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B174" s="49" t="s">
+    <row r="174" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B174" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C174" s="53">
+      <c r="C174" s="49">
         <v>1</v>
       </c>
-      <c r="D174" s="46">
+      <c r="D174" s="42">
         <v>692955.84735000005</v>
       </c>
       <c r="E174" s="1">
         <v>37012.747869999999</v>
       </c>
       <c r="F174" s="1">
         <v>1728.1617799999999</v>
       </c>
       <c r="G174" s="1">
         <v>51778.115989999998</v>
       </c>
       <c r="H174" s="1">
         <v>230721.54006999999</v>
       </c>
       <c r="I174" s="1">
         <v>81148.068950000001</v>
       </c>
       <c r="J174" s="1">
         <v>44299.90438</v>
       </c>
       <c r="K174" s="1">
         <v>37486.859470000003</v>
       </c>
       <c r="L174" s="1">
         <v>69880.520390000005</v>
       </c>
       <c r="M174" s="1">
         <v>4428.4909200000002</v>
       </c>
       <c r="N174" s="1">
         <v>49284.472600000001</v>
       </c>
       <c r="O174" s="1">
         <v>16136.42949</v>
       </c>
       <c r="P174" s="2">
         <v>81766.020430000004</v>
       </c>
     </row>
-    <row r="175" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B175" s="49" t="s">
+    <row r="175" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B175" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C175" s="53">
+      <c r="C175" s="49">
         <v>2</v>
       </c>
-      <c r="D175" s="46">
+      <c r="D175" s="42">
         <v>669620.16220000002</v>
       </c>
       <c r="E175" s="1">
         <v>36989.913139999997</v>
       </c>
       <c r="F175" s="1">
         <v>1991.84998</v>
       </c>
       <c r="G175" s="1">
         <v>52961.647810000002</v>
       </c>
       <c r="H175" s="1">
         <v>152466.67655999999</v>
       </c>
       <c r="I175" s="1">
         <v>113322.05160999999</v>
       </c>
       <c r="J175" s="1">
         <v>52229.400699999998</v>
       </c>
       <c r="K175" s="1">
         <v>34792.6175</v>
       </c>
       <c r="L175" s="1">
         <v>70314.979649999994</v>
       </c>
       <c r="M175" s="1">
         <v>5147.1624199999997</v>
       </c>
       <c r="N175" s="1">
         <v>41343.80603</v>
       </c>
       <c r="O175" s="1">
         <v>11907.37614</v>
       </c>
       <c r="P175" s="2">
         <v>85545.28903</v>
       </c>
     </row>
-    <row r="176" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B176" s="49" t="s">
+    <row r="176" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B176" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C176" s="53">
+      <c r="C176" s="49">
         <v>3</v>
       </c>
-      <c r="D176" s="46">
+      <c r="D176" s="42">
         <v>657610.32782000001</v>
       </c>
       <c r="E176" s="1">
         <v>40709.478790000001</v>
       </c>
       <c r="F176" s="1">
         <v>1992.83023</v>
       </c>
       <c r="G176" s="1">
         <v>59183.079989999998</v>
       </c>
       <c r="H176" s="1">
         <v>149030.38336000001</v>
       </c>
       <c r="I176" s="1">
         <v>98594.755869999994</v>
       </c>
       <c r="J176" s="1">
         <v>40745.102769999998</v>
       </c>
       <c r="K176" s="1">
         <v>34802.692029999998</v>
       </c>
       <c r="L176" s="1">
         <v>73398.339389999994</v>
       </c>
       <c r="M176" s="1">
         <v>5432.3009400000001</v>
       </c>
       <c r="N176" s="1">
         <v>43958.67194</v>
       </c>
       <c r="O176" s="1">
         <v>11744.985629999999</v>
       </c>
       <c r="P176" s="2">
         <v>92215.313599999994</v>
       </c>
     </row>
-    <row r="177" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B177" s="49" t="s">
+    <row r="177" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B177" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C177" s="53">
+      <c r="C177" s="49">
         <v>4</v>
       </c>
-      <c r="D177" s="46">
+      <c r="D177" s="42">
         <v>662404.2537</v>
       </c>
       <c r="E177" s="1">
         <v>37149.808120000002</v>
       </c>
       <c r="F177" s="1">
         <v>1785.26036</v>
       </c>
       <c r="G177" s="1">
         <v>54880.714480000002</v>
       </c>
       <c r="H177" s="1">
         <v>119745.98562000001</v>
       </c>
       <c r="I177" s="1">
         <v>134400.75059000001</v>
       </c>
       <c r="J177" s="1">
         <v>53356.804900000003</v>
       </c>
       <c r="K177" s="1">
         <v>39604.895660000002</v>
       </c>
       <c r="L177" s="1">
         <v>60289.521979999998</v>
       </c>
       <c r="M177" s="1">
         <v>7004.6084799999999</v>
       </c>
       <c r="N177" s="1">
         <v>47696.759010000002</v>
       </c>
       <c r="O177" s="1">
         <v>11966.67503</v>
       </c>
       <c r="P177" s="2">
         <v>92385.18174</v>
       </c>
     </row>
-    <row r="178" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B178" s="49" t="s">
+    <row r="178" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B178" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C178" s="53">
+      <c r="C178" s="49">
         <v>5</v>
       </c>
-      <c r="D178" s="46">
+      <c r="D178" s="42">
         <v>643040.16692999995</v>
       </c>
       <c r="E178" s="1">
         <v>36913.050109999996</v>
       </c>
       <c r="F178" s="1">
         <v>1939.6015400000001</v>
       </c>
       <c r="G178" s="1">
         <v>56382.843500000003</v>
       </c>
       <c r="H178" s="1">
         <v>121449.83035</v>
       </c>
       <c r="I178" s="1">
         <v>102626.77069</v>
       </c>
       <c r="J178" s="1">
         <v>50564.711539999997</v>
       </c>
       <c r="K178" s="1">
         <v>39877.521229999998</v>
       </c>
       <c r="L178" s="1">
         <v>61751.969420000001</v>
       </c>
       <c r="M178" s="1">
         <v>5364.2780899999998</v>
       </c>
       <c r="N178" s="1">
         <v>47643.487639999999</v>
       </c>
       <c r="O178" s="1">
         <v>16989.085439999999</v>
       </c>
       <c r="P178" s="2">
         <v>92311.295719999995</v>
       </c>
     </row>
-    <row r="179" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B179" s="49" t="s">
+    <row r="179" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B179" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C179" s="53">
+      <c r="C179" s="49">
         <v>6</v>
       </c>
-      <c r="D179" s="46">
+      <c r="D179" s="42">
         <v>741200.14327</v>
       </c>
       <c r="E179" s="1">
         <v>37013.715609999999</v>
       </c>
       <c r="F179" s="1">
         <v>1283.8216199999999</v>
       </c>
       <c r="G179" s="1">
         <v>49210.162250000001</v>
       </c>
       <c r="H179" s="1">
         <v>167596.48512999999</v>
       </c>
       <c r="I179" s="1">
         <v>171801.23439999999</v>
       </c>
       <c r="J179" s="1">
         <v>41331.939780000001</v>
       </c>
       <c r="K179" s="1">
         <v>36462.96531</v>
       </c>
       <c r="L179" s="1">
         <v>70260.610790000006</v>
       </c>
       <c r="M179" s="1">
         <v>8816.1103999999996</v>
       </c>
       <c r="N179" s="1">
         <v>52607.97262</v>
       </c>
       <c r="O179" s="1">
         <v>11254.926939999999</v>
       </c>
       <c r="P179" s="2">
         <v>98374.861009999993</v>
       </c>
     </row>
-    <row r="180" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B180" s="49" t="s">
+    <row r="180" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B180" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C180" s="53">
+      <c r="C180" s="49">
         <v>7</v>
       </c>
-      <c r="D180" s="46">
+      <c r="D180" s="42">
         <v>686663.88344000001</v>
       </c>
       <c r="E180" s="1">
         <v>40071.892939999998</v>
       </c>
       <c r="F180" s="1">
         <v>2197.7941599999999</v>
       </c>
       <c r="G180" s="1">
         <v>97766.70061</v>
       </c>
       <c r="H180" s="1">
         <v>117968.68197999999</v>
       </c>
       <c r="I180" s="1">
         <v>98115.917029999997</v>
       </c>
       <c r="J180" s="1">
         <v>46662.945240000001</v>
       </c>
       <c r="K180" s="1">
         <v>47626.80745</v>
       </c>
       <c r="L180" s="1">
         <v>65123.701260000002</v>
       </c>
       <c r="M180" s="1">
         <v>5041.5823799999998</v>
       </c>
       <c r="N180" s="1">
         <v>57944.389739999999</v>
       </c>
       <c r="O180" s="1">
         <v>14353.72327</v>
       </c>
       <c r="P180" s="2">
         <v>94412.227209999997</v>
       </c>
     </row>
-    <row r="181" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B181" s="49" t="s">
+    <row r="181" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B181" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C181" s="53">
+      <c r="C181" s="49">
         <v>8</v>
       </c>
-      <c r="D181" s="46">
+      <c r="D181" s="42">
         <v>809651.64734000002</v>
       </c>
       <c r="E181" s="1">
         <v>39163.133730000001</v>
       </c>
       <c r="F181" s="1">
         <v>1902.52925</v>
       </c>
       <c r="G181" s="1">
         <v>51266.083570000003</v>
       </c>
       <c r="H181" s="1">
         <v>322488.64451999997</v>
       </c>
       <c r="I181" s="1">
         <v>110273.08018</v>
       </c>
       <c r="J181" s="1">
         <v>42149.403469999997</v>
       </c>
       <c r="K181" s="1">
         <v>42957.12429</v>
       </c>
       <c r="L181" s="1">
         <v>78743.493040000001</v>
       </c>
       <c r="M181" s="1">
         <v>6193.3980799999999</v>
       </c>
       <c r="N181" s="1">
         <v>45886.672330000001</v>
       </c>
       <c r="O181" s="1">
         <v>11701.582</v>
       </c>
       <c r="P181" s="2">
         <v>86227.914579999997</v>
       </c>
     </row>
-    <row r="182" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B182" s="49" t="s">
+    <row r="182" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B182" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C182" s="53">
+      <c r="C182" s="49">
         <v>9</v>
       </c>
-      <c r="D182" s="46">
+      <c r="D182" s="42">
         <v>655180.18605999998</v>
       </c>
       <c r="E182" s="1">
         <v>39961.935819999999</v>
       </c>
       <c r="F182" s="1">
         <v>2148.1302500000002</v>
       </c>
       <c r="G182" s="1">
         <v>53264.410510000002</v>
       </c>
       <c r="H182" s="1">
         <v>133259.74067</v>
       </c>
       <c r="I182" s="1">
         <v>113914.95474</v>
       </c>
       <c r="J182" s="1">
         <v>42313.721989999998</v>
       </c>
       <c r="K182" s="1">
         <v>40183.436090000003</v>
       </c>
       <c r="L182" s="1">
         <v>64189.940710000003</v>
       </c>
       <c r="M182" s="1">
         <v>5169.6812</v>
       </c>
       <c r="N182" s="1">
         <v>53608.804049999999</v>
       </c>
       <c r="O182" s="1">
         <v>14145.49865</v>
       </c>
       <c r="P182" s="2">
         <v>88238.547959999996</v>
       </c>
     </row>
-    <row r="183" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B183" s="49" t="s">
+    <row r="183" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B183" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C183" s="53">
+      <c r="C183" s="49">
         <v>10</v>
       </c>
-      <c r="D183" s="46">
+      <c r="D183" s="42">
         <v>652836.33054</v>
       </c>
       <c r="E183" s="1">
         <v>28097.948970000001</v>
       </c>
       <c r="F183" s="1">
         <v>1840.1259500000001</v>
       </c>
       <c r="G183" s="1">
         <v>54994.357120000001</v>
       </c>
       <c r="H183" s="1">
         <v>167253.76313000001</v>
       </c>
       <c r="I183" s="1">
         <v>83856.021999999997</v>
       </c>
       <c r="J183" s="1">
         <v>42355.618580000002</v>
       </c>
       <c r="K183" s="1">
         <v>36916.3436</v>
       </c>
       <c r="L183" s="1">
         <v>75283.032059999998</v>
       </c>
       <c r="M183" s="1">
         <v>5417.3789500000003</v>
       </c>
       <c r="N183" s="1">
         <v>45636.67484</v>
       </c>
       <c r="O183" s="1">
         <v>13097.627769999999</v>
       </c>
       <c r="P183" s="2">
         <v>90074.819359999994</v>
       </c>
     </row>
-    <row r="184" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B184" s="49" t="s">
+    <row r="184" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B184" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C184" s="53">
+      <c r="C184" s="49">
         <v>11</v>
       </c>
-      <c r="D184" s="46">
+      <c r="D184" s="42">
         <v>759898.91717000003</v>
       </c>
       <c r="E184" s="1">
         <v>32023.950270000001</v>
       </c>
       <c r="F184" s="1">
         <v>2083.57989</v>
       </c>
       <c r="G184" s="1">
         <v>49100.574710000001</v>
       </c>
       <c r="H184" s="1">
         <v>183439.48074</v>
       </c>
       <c r="I184" s="1">
         <v>198361.87903000001</v>
       </c>
       <c r="J184" s="1">
         <v>34919.772069999999</v>
       </c>
       <c r="K184" s="1">
         <v>34152.555659999998</v>
       </c>
       <c r="L184" s="1">
         <v>77170.131789999999</v>
       </c>
       <c r="M184" s="1">
         <v>4609.2599200000004</v>
       </c>
       <c r="N184" s="1">
         <v>40486.166120000002</v>
       </c>
       <c r="O184" s="1">
         <v>12642.879070000001</v>
       </c>
       <c r="P184" s="2">
         <v>85451.281010000006</v>
       </c>
     </row>
-    <row r="185" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B185" s="49" t="s">
+    <row r="185" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B185" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C185" s="53">
+      <c r="C185" s="49">
         <v>12</v>
       </c>
-      <c r="D185" s="46">
+      <c r="D185" s="42">
         <v>612755.57444</v>
       </c>
       <c r="E185" s="1">
         <v>30981.007280000002</v>
       </c>
       <c r="F185" s="1">
         <v>1631.47461</v>
       </c>
       <c r="G185" s="1">
         <v>46341.689319999998</v>
       </c>
       <c r="H185" s="1">
         <v>128738.33689999999</v>
       </c>
       <c r="I185" s="1">
         <v>127498.89541</v>
       </c>
       <c r="J185" s="1">
         <v>38432.931839999997</v>
       </c>
       <c r="K185" s="1">
         <v>36586.843249999998</v>
       </c>
       <c r="L185" s="1">
         <v>57008.664850000001</v>
       </c>
       <c r="M185" s="1">
         <v>4170.8185700000004</v>
       </c>
       <c r="N185" s="1">
         <v>40839.294000000002</v>
       </c>
       <c r="O185" s="1">
         <v>12555.63414</v>
       </c>
       <c r="P185" s="2">
         <v>79405.706049999993</v>
       </c>
     </row>
-    <row r="186" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B186" s="49" t="s">
+    <row r="186" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B186" s="45" t="s">
         <v>151</v>
       </c>
-      <c r="C186" s="53">
+      <c r="C186" s="49">
         <v>1</v>
       </c>
-      <c r="D186" s="46">
+      <c r="D186" s="42">
         <v>637646.03035999998</v>
       </c>
       <c r="E186" s="1">
         <v>29138.943790000001</v>
       </c>
       <c r="F186" s="1">
         <v>1906.4464</v>
       </c>
       <c r="G186" s="1">
         <v>48307.324630000003</v>
       </c>
       <c r="H186" s="1">
         <v>165811.36661999999</v>
       </c>
       <c r="I186" s="1">
         <v>102158.30495999999</v>
       </c>
       <c r="J186" s="1">
         <v>53200.061529999999</v>
       </c>
       <c r="K186" s="1">
         <v>39216.243520000004</v>
       </c>
       <c r="L186" s="1">
         <v>56851.478640000001</v>
       </c>
       <c r="M186" s="1">
         <v>4901.4659600000005</v>
       </c>
       <c r="N186" s="1">
         <v>44976.727789999997</v>
       </c>
       <c r="O186" s="1">
         <v>19295.034940000001</v>
       </c>
       <c r="P186" s="2">
         <v>85684.494980000003</v>
       </c>
     </row>
-    <row r="187" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B187" s="49" t="s">
+    <row r="187" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B187" s="45" t="s">
         <v>153</v>
       </c>
-      <c r="C187" s="53">
+      <c r="C187" s="49">
         <v>2</v>
       </c>
-      <c r="D187" s="46">
+      <c r="D187" s="42">
         <v>634160.14737000002</v>
       </c>
       <c r="E187" s="1">
         <v>33962.004760000003</v>
       </c>
       <c r="F187" s="1">
         <v>1914.4776199999999</v>
       </c>
       <c r="G187" s="1">
         <v>54738.375590000003</v>
       </c>
       <c r="H187" s="1">
         <v>134898.85558999999</v>
       </c>
       <c r="I187" s="1">
         <v>96466.781969999996</v>
       </c>
       <c r="J187" s="1">
         <v>44668.917609999997</v>
       </c>
       <c r="K187" s="1">
         <v>41192.696969999997</v>
       </c>
       <c r="L187" s="1">
         <v>62978.292840000002</v>
       </c>
       <c r="M187" s="1">
         <v>5629.1008400000001</v>
       </c>
       <c r="N187" s="1">
         <v>48342.634879999998</v>
       </c>
       <c r="O187" s="1">
         <v>12547.55881</v>
       </c>
       <c r="P187" s="2">
         <v>84448.567869999999</v>
       </c>
     </row>
-    <row r="188" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B188" s="49" t="s">
+    <row r="188" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B188" s="45" t="s">
         <v>152</v>
       </c>
-      <c r="C188" s="53">
+      <c r="C188" s="49">
         <v>3</v>
       </c>
-      <c r="D188" s="46">
+      <c r="D188" s="42">
         <v>673110.59112</v>
       </c>
       <c r="E188" s="1">
         <v>31974.808929999999</v>
       </c>
       <c r="F188" s="1">
         <v>2019.50836</v>
       </c>
       <c r="G188" s="1">
         <v>50439.235930000003</v>
       </c>
       <c r="H188" s="1">
         <v>156271.52460999999</v>
       </c>
       <c r="I188" s="1">
         <v>129524.54352000001</v>
       </c>
       <c r="J188" s="1">
         <v>51191.389620000002</v>
       </c>
       <c r="K188" s="1">
         <v>41088.372049999998</v>
       </c>
       <c r="L188" s="1">
         <v>64816.739280000002</v>
       </c>
       <c r="M188" s="1">
         <v>4481.5166300000001</v>
       </c>
       <c r="N188" s="1">
         <v>38119.94384</v>
       </c>
       <c r="O188" s="1">
         <v>12423.32537</v>
       </c>
       <c r="P188" s="2">
         <v>73911.973389999999</v>
       </c>
     </row>
-    <row r="189" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B189" s="49" t="s">
+    <row r="189" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B189" s="45" t="s">
         <v>157</v>
       </c>
-      <c r="C189" s="53">
+      <c r="C189" s="49">
         <v>4</v>
       </c>
-      <c r="D189" s="46">
+      <c r="D189" s="42">
         <v>655543.86055999994</v>
       </c>
       <c r="E189" s="1">
         <v>32861.705549999999</v>
       </c>
       <c r="F189" s="1">
         <v>1659.1721199999999</v>
       </c>
       <c r="G189" s="1">
         <v>48805.179770000002</v>
       </c>
       <c r="H189" s="1">
         <v>254239.30544</v>
       </c>
       <c r="I189" s="1">
         <v>66961.032980000004</v>
       </c>
       <c r="J189" s="1">
         <v>40552.924890000002</v>
       </c>
       <c r="K189" s="1">
         <v>32957.965620000003</v>
       </c>
       <c r="L189" s="1">
         <v>61763.6806</v>
       </c>
       <c r="M189" s="1">
         <v>4612.1465699999999</v>
       </c>
       <c r="N189" s="1">
         <v>42786.844239999999</v>
       </c>
       <c r="O189" s="1">
         <v>13627.32993</v>
       </c>
       <c r="P189" s="2">
         <v>75118.435169999997</v>
       </c>
     </row>
-    <row r="190" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B190" s="49" t="s">
+    <row r="190" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B190" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C190" s="53">
+      <c r="C190" s="49">
         <v>5</v>
       </c>
-      <c r="D190" s="46">
+      <c r="D190" s="42">
         <v>601743.93714000005</v>
       </c>
       <c r="E190" s="1">
         <v>33754.9565</v>
       </c>
       <c r="F190" s="1">
         <v>2318.6524899999999</v>
       </c>
       <c r="G190" s="1">
         <v>49142.752139999997</v>
       </c>
       <c r="H190" s="1">
         <v>108221.41039999999</v>
       </c>
       <c r="I190" s="1">
         <v>107863.07345</v>
       </c>
       <c r="J190" s="1">
         <v>48520.02521</v>
       </c>
       <c r="K190" s="1">
         <v>35360.261400000003</v>
       </c>
       <c r="L190" s="1">
         <v>76507.273969999995</v>
       </c>
       <c r="M190" s="1">
         <v>3208.7024900000001</v>
       </c>
       <c r="N190" s="1">
         <v>41052.44137</v>
       </c>
       <c r="O190" s="1">
         <v>13624.70775</v>
       </c>
       <c r="P190" s="2">
         <v>77553.594729999997</v>
       </c>
     </row>
-    <row r="191" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B191" s="49" t="s">
+    <row r="191" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B191" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C191" s="53">
+      <c r="C191" s="49">
         <v>6</v>
       </c>
-      <c r="D191" s="46">
+      <c r="D191" s="42">
         <v>535558.91004999995</v>
       </c>
       <c r="E191" s="1">
         <v>34872.434459999997</v>
       </c>
       <c r="F191" s="1">
         <v>2262.79313</v>
       </c>
       <c r="G191" s="1">
         <v>49675.27347</v>
       </c>
       <c r="H191" s="1">
         <v>97832.955300000001</v>
       </c>
       <c r="I191" s="1">
         <v>76261.570959999997</v>
       </c>
       <c r="J191" s="1">
         <v>50463.735520000002</v>
       </c>
       <c r="K191" s="1">
         <v>34101.138079999997</v>
       </c>
       <c r="L191" s="1">
         <v>60225.175219999997</v>
       </c>
       <c r="M191" s="1">
         <v>4481.8683799999999</v>
       </c>
       <c r="N191" s="1">
         <v>41355.622649999998</v>
       </c>
       <c r="O191" s="1">
         <v>14085.084500000001</v>
       </c>
       <c r="P191" s="2">
         <v>71395.181970000005</v>
       </c>
     </row>
-    <row r="192" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B192" s="49" t="s">
+    <row r="192" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B192" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C192" s="53">
+      <c r="C192" s="49">
         <v>7</v>
       </c>
-      <c r="D192" s="46">
+      <c r="D192" s="42">
         <v>585694.33577999996</v>
       </c>
       <c r="E192" s="1">
         <v>34568.313190000001</v>
       </c>
       <c r="F192" s="1">
         <v>2742.00803</v>
       </c>
       <c r="G192" s="1">
         <v>56982.112309999997</v>
       </c>
       <c r="H192" s="1">
         <v>147162.23767</v>
       </c>
       <c r="I192" s="1">
         <v>85438.402700000006</v>
       </c>
       <c r="J192" s="1">
         <v>47174.418120000002</v>
       </c>
       <c r="K192" s="1">
         <v>33642.907070000001</v>
       </c>
       <c r="L192" s="1">
         <v>68534.934989999994</v>
       </c>
       <c r="M192" s="1">
         <v>4954.2045900000003</v>
       </c>
       <c r="N192" s="1">
         <v>39020.72696</v>
       </c>
       <c r="O192" s="1">
         <v>13627.79076</v>
       </c>
       <c r="P192" s="2">
         <v>73238.598920000004</v>
       </c>
     </row>
-    <row r="193" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B193" s="49" t="s">
+    <row r="193" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B193" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="C193" s="53">
+      <c r="C193" s="49">
         <v>8</v>
       </c>
-      <c r="D193" s="46">
+      <c r="D193" s="42">
         <v>582835.30501999997</v>
       </c>
       <c r="E193" s="1">
         <v>35559.56957</v>
       </c>
       <c r="F193" s="1">
         <v>1606.32286</v>
       </c>
       <c r="G193" s="1">
         <v>52586.506509999999</v>
       </c>
       <c r="H193" s="1">
         <v>151208.59033000001</v>
       </c>
       <c r="I193" s="1">
         <v>88893.332880000002</v>
       </c>
       <c r="J193" s="1">
         <v>43095.250379999998</v>
       </c>
       <c r="K193" s="1">
         <v>29752.459139999999</v>
       </c>
       <c r="L193" s="1">
         <v>50187.330739999998</v>
       </c>
       <c r="M193" s="1">
         <v>4338.5298499999999</v>
       </c>
       <c r="N193" s="1">
         <v>44995.058360000003</v>
       </c>
       <c r="O193" s="1">
         <v>9227.0332299999991</v>
       </c>
       <c r="P193" s="2">
         <v>84295.417879999994</v>
       </c>
     </row>
-    <row r="194" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B194" s="49" t="s">
+    <row r="194" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B194" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="C194" s="53">
+      <c r="C194" s="49">
         <v>9</v>
       </c>
-      <c r="D194" s="46">
+      <c r="D194" s="42">
         <v>636271.46453</v>
       </c>
       <c r="E194" s="1">
         <v>39809.549559999999</v>
       </c>
       <c r="F194" s="1">
         <v>2100.00857</v>
       </c>
       <c r="G194" s="1">
         <v>52606.35338</v>
       </c>
       <c r="H194" s="1">
         <v>145576.69635000001</v>
       </c>
       <c r="I194" s="1">
         <v>107621.01409</v>
       </c>
       <c r="J194" s="1">
         <v>54465.760719999998</v>
       </c>
       <c r="K194" s="1">
         <v>34979.635240000003</v>
       </c>
       <c r="L194" s="1">
         <v>63277.287270000001</v>
       </c>
       <c r="M194" s="1">
         <v>5225.74676</v>
       </c>
       <c r="N194" s="1">
         <v>40878.419170000001</v>
       </c>
       <c r="O194" s="1">
         <v>8498.6067800000001</v>
       </c>
       <c r="P194" s="2">
         <v>79362.720929999996</v>
       </c>
     </row>
-    <row r="195" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B195" s="49" t="s">
+    <row r="195" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B195" s="45" t="s">
         <v>152</v>
       </c>
-      <c r="C195" s="53">
+      <c r="C195" s="49">
         <v>10</v>
       </c>
-      <c r="D195" s="46">
+      <c r="D195" s="42">
         <v>612826.53916000004</v>
       </c>
       <c r="E195" s="1">
         <v>36125.279040000001</v>
       </c>
       <c r="F195" s="1">
         <v>2346.5556700000002</v>
       </c>
       <c r="G195" s="1">
         <v>50896.26309</v>
       </c>
       <c r="H195" s="1">
         <v>85959.403770000004</v>
       </c>
       <c r="I195" s="1">
         <v>101711.60798</v>
       </c>
       <c r="J195" s="1">
         <v>54292.099979999999</v>
       </c>
       <c r="K195" s="1">
         <v>51247.946120000001</v>
       </c>
       <c r="L195" s="1">
         <v>71932.701629999996</v>
       </c>
       <c r="M195" s="1">
         <v>5695.67299</v>
       </c>
       <c r="N195" s="1">
         <v>43741.109989999997</v>
       </c>
       <c r="O195" s="1">
         <v>11186.848239999999</v>
       </c>
       <c r="P195" s="2">
         <v>81309.645640000002</v>
       </c>
     </row>
-    <row r="196" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B196" s="49" t="s">
+    <row r="196" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B196" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C196" s="53">
+      <c r="C196" s="49">
         <v>11</v>
       </c>
-      <c r="D196" s="46">
+      <c r="D196" s="42">
         <v>582791.67671999999</v>
       </c>
       <c r="E196" s="1">
         <v>41107.516060000002</v>
       </c>
       <c r="F196" s="1">
         <v>1922.43849</v>
       </c>
       <c r="G196" s="1">
         <v>57081.527569999998</v>
       </c>
       <c r="H196" s="1">
         <v>109370.31058999999</v>
       </c>
       <c r="I196" s="1">
         <v>69738.321290000007</v>
       </c>
       <c r="J196" s="1">
         <v>64437.926939999998</v>
       </c>
       <c r="K196" s="1">
         <v>40698.313419999999</v>
       </c>
       <c r="L196" s="1">
         <v>52629.294329999997</v>
       </c>
       <c r="M196" s="1">
         <v>5392.5226499999999</v>
       </c>
       <c r="N196" s="1">
         <v>41228.841390000001</v>
       </c>
       <c r="O196" s="1">
         <v>12177.93433</v>
       </c>
       <c r="P196" s="2">
         <v>81802.195529999997</v>
       </c>
     </row>
-    <row r="197" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B197" s="49" t="s">
+    <row r="197" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B197" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C197" s="53">
+      <c r="C197" s="49">
         <v>12</v>
       </c>
-      <c r="D197" s="46">
+      <c r="D197" s="42">
         <v>633719.5172</v>
       </c>
       <c r="E197" s="1">
         <v>39809.882019999997</v>
       </c>
       <c r="F197" s="1">
         <v>2468.2701499999998</v>
       </c>
       <c r="G197" s="1">
         <v>56827.980020000003</v>
       </c>
       <c r="H197" s="1">
         <v>123616.99735000001</v>
       </c>
       <c r="I197" s="1">
         <v>83529.097590000005</v>
       </c>
       <c r="J197" s="1">
         <v>55901.49538</v>
       </c>
       <c r="K197" s="1">
         <v>33065.99811</v>
       </c>
       <c r="L197" s="1">
         <v>82754.426200000002</v>
       </c>
       <c r="M197" s="1">
         <v>6128.2963399999999</v>
       </c>
       <c r="N197" s="1">
         <v>49413.716139999997</v>
       </c>
       <c r="O197" s="1">
         <v>9560.5462800000005</v>
       </c>
       <c r="P197" s="2">
         <v>92872.956309999994</v>
       </c>
     </row>
-    <row r="198" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B198" s="49" t="s">
+    <row r="198" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B198" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C198" s="53">
+      <c r="C198" s="49">
         <v>1</v>
       </c>
-      <c r="D198" s="46">
+      <c r="D198" s="42">
         <v>585589.96034999995</v>
       </c>
       <c r="E198" s="1">
         <v>44495.022299999997</v>
       </c>
       <c r="F198" s="1">
         <v>1832.6549</v>
       </c>
       <c r="G198" s="1">
         <v>57600.522669999998</v>
       </c>
       <c r="H198" s="1">
         <v>122136.18592</v>
       </c>
       <c r="I198" s="1">
         <v>69566.028049999994</v>
       </c>
       <c r="J198" s="1">
         <v>52702.445419999996</v>
       </c>
       <c r="K198" s="1">
         <v>37805.501129999997</v>
       </c>
       <c r="L198" s="1">
         <v>70123.307589999997</v>
       </c>
       <c r="M198" s="1">
         <v>5314.3573299999998</v>
       </c>
       <c r="N198" s="1">
         <v>38728.247190000002</v>
       </c>
       <c r="O198" s="1">
         <v>9180.3871799999997</v>
       </c>
       <c r="P198" s="2">
         <v>83040.915089999995</v>
       </c>
     </row>
-    <row r="199" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B199" s="49" t="s">
+    <row r="199" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B199" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C199" s="53">
+      <c r="C199" s="49">
         <v>2</v>
       </c>
-      <c r="D199" s="46">
+      <c r="D199" s="42">
         <v>539222.59042000002</v>
       </c>
       <c r="E199" s="1">
         <v>39506.209499999997</v>
       </c>
       <c r="F199" s="1">
         <v>1589.5255299999999</v>
       </c>
       <c r="G199" s="1">
         <v>51684.621429999999</v>
       </c>
       <c r="H199" s="1">
         <v>78779.084749999995</v>
       </c>
       <c r="I199" s="1">
         <v>66817.216750000007</v>
       </c>
       <c r="J199" s="1">
         <v>46808.165809999999</v>
       </c>
       <c r="K199" s="1">
         <v>39986.538139999997</v>
       </c>
       <c r="L199" s="1">
         <v>80543.376929999999</v>
       </c>
       <c r="M199" s="1">
         <v>4091.2825699999999</v>
       </c>
       <c r="N199" s="1">
         <v>45247.204510000003</v>
       </c>
       <c r="O199" s="1">
         <v>8325.1237600000004</v>
       </c>
       <c r="P199" s="2">
         <v>66769.909650000001</v>
       </c>
     </row>
-    <row r="200" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B200" s="49" t="s">
+    <row r="200" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B200" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C200" s="53">
+      <c r="C200" s="49">
         <v>3</v>
       </c>
-      <c r="D200" s="46">
+      <c r="D200" s="42">
         <v>595940.93399000005</v>
       </c>
       <c r="E200" s="1">
         <v>37928.79206</v>
       </c>
       <c r="F200" s="1">
         <v>1948.6945800000001</v>
       </c>
       <c r="G200" s="1">
         <v>58418.998299999999</v>
       </c>
       <c r="H200" s="1">
         <v>123936.01289</v>
       </c>
       <c r="I200" s="1">
         <v>93941.83898</v>
       </c>
       <c r="J200" s="1">
         <v>42419.040489999999</v>
       </c>
       <c r="K200" s="1">
         <v>33375.247170000002</v>
       </c>
       <c r="L200" s="1">
         <v>56263.966110000001</v>
       </c>
       <c r="M200" s="1">
         <v>4582.9530100000002</v>
       </c>
       <c r="N200" s="1">
         <v>51981.647819999998</v>
       </c>
       <c r="O200" s="1">
         <v>8146.97606</v>
       </c>
       <c r="P200" s="2">
         <v>81722.683879999997</v>
       </c>
     </row>
-    <row r="201" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B201" s="49" t="s">
+    <row r="201" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B201" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C201" s="53">
+      <c r="C201" s="49">
         <v>4</v>
       </c>
-      <c r="D201" s="46">
+      <c r="D201" s="42">
         <v>532780.27411999996</v>
       </c>
       <c r="E201" s="1">
         <v>37738.516329999999</v>
       </c>
       <c r="F201" s="1">
         <v>2044.3443500000001</v>
       </c>
       <c r="G201" s="1">
         <v>64208.110460000004</v>
       </c>
       <c r="H201" s="1">
         <v>113899.96038</v>
       </c>
       <c r="I201" s="1">
         <v>62473.211840000004</v>
       </c>
       <c r="J201" s="1">
         <v>42758.257810000003</v>
       </c>
       <c r="K201" s="1">
         <v>35886.532460000002</v>
       </c>
       <c r="L201" s="1">
         <v>54326.060539999999</v>
       </c>
       <c r="M201" s="1">
         <v>4365.7087799999999</v>
       </c>
       <c r="N201" s="1">
         <v>43921.223209999996</v>
       </c>
       <c r="O201" s="1">
         <v>8452.3232700000008</v>
       </c>
       <c r="P201" s="2">
         <v>63934.058279999997</v>
       </c>
     </row>
-    <row r="202" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B202" s="49" t="s">
+    <row r="202" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B202" s="45" t="s">
         <v>167</v>
       </c>
-      <c r="C202" s="53">
+      <c r="C202" s="49">
         <v>5</v>
       </c>
-      <c r="D202" s="46">
+      <c r="D202" s="42">
         <v>566142.66514000006</v>
       </c>
       <c r="E202" s="1">
         <v>37469.743730000002</v>
       </c>
       <c r="F202" s="1">
         <v>1845.0365899999999</v>
       </c>
       <c r="G202" s="1">
         <v>58152.403550000003</v>
       </c>
       <c r="H202" s="1">
         <v>102301.04216</v>
       </c>
       <c r="I202" s="1">
         <v>72598.627439999997</v>
       </c>
       <c r="J202" s="1">
         <v>54328.115519999999</v>
       </c>
       <c r="K202" s="1">
         <v>33763.258049999997</v>
       </c>
       <c r="L202" s="1">
         <v>67532.287630000006</v>
       </c>
       <c r="M202" s="1">
         <v>4641.1339200000002</v>
       </c>
       <c r="N202" s="1">
         <v>42646.393049999999</v>
       </c>
       <c r="O202" s="1">
         <v>7683.3040000000001</v>
       </c>
       <c r="P202" s="2">
         <v>77087.706420000002</v>
       </c>
     </row>
-    <row r="203" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B203" s="49" t="s">
+    <row r="203" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B203" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C203" s="53">
+      <c r="C203" s="49">
         <v>6</v>
       </c>
-      <c r="D203" s="46">
+      <c r="D203" s="42">
         <v>594509.48626000003</v>
       </c>
       <c r="E203" s="1">
         <v>37776.239560000002</v>
       </c>
       <c r="F203" s="1">
         <v>2835.86537</v>
       </c>
       <c r="G203" s="1">
         <v>72098.831579999998</v>
       </c>
       <c r="H203" s="1">
         <v>111285.03354</v>
       </c>
       <c r="I203" s="1">
         <v>75805.141340000002</v>
       </c>
       <c r="J203" s="1">
         <v>48341.323299999996</v>
       </c>
       <c r="K203" s="1">
         <v>44913.72221</v>
       </c>
       <c r="L203" s="1">
         <v>63863.38308</v>
       </c>
       <c r="M203" s="1">
         <v>5791.7159700000002</v>
       </c>
       <c r="N203" s="1">
         <v>48239.93808</v>
       </c>
       <c r="O203" s="1">
         <v>9733.3918099999992</v>
       </c>
       <c r="P203" s="2">
         <v>71551.43492</v>
       </c>
     </row>
-    <row r="204" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B204" s="49" t="s">
+    <row r="204" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B204" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C204" s="53">
+      <c r="C204" s="49">
         <v>7</v>
       </c>
-      <c r="D204" s="46">
+      <c r="D204" s="42">
         <v>511533.74900000001</v>
       </c>
       <c r="E204" s="1">
         <v>35376.431140000001</v>
       </c>
       <c r="F204" s="1">
         <v>1554.7137299999999</v>
       </c>
       <c r="G204" s="1">
         <v>54045.498879999999</v>
       </c>
       <c r="H204" s="1">
         <v>107198.49651</v>
       </c>
       <c r="I204" s="1">
         <v>52156.282079999997</v>
       </c>
       <c r="J204" s="1">
         <v>44082.263019999999</v>
       </c>
       <c r="K204" s="1">
         <v>34998.974629999997</v>
       </c>
       <c r="L204" s="1">
         <v>59969.927490000002</v>
       </c>
       <c r="M204" s="1">
         <v>4863.0280300000004</v>
       </c>
       <c r="N204" s="1">
         <v>47895.026940000003</v>
       </c>
       <c r="O204" s="1">
         <v>8382.5466699999997</v>
       </c>
       <c r="P204" s="2">
         <v>82701.909620000006</v>
       </c>
     </row>
-    <row r="205" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B205" s="49" t="s">
+    <row r="205" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B205" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C205" s="53">
+      <c r="C205" s="49">
         <v>8</v>
       </c>
-      <c r="D205" s="46">
+      <c r="D205" s="42">
         <v>571046.51032</v>
       </c>
       <c r="E205" s="1">
         <v>34312.006529999999</v>
       </c>
       <c r="F205" s="1">
         <v>1636.451</v>
       </c>
       <c r="G205" s="1">
         <v>58777.68823</v>
       </c>
       <c r="H205" s="1">
         <v>92638.909469999999</v>
       </c>
       <c r="I205" s="1">
         <v>71574.305670000002</v>
       </c>
       <c r="J205" s="1">
         <v>59713.35628</v>
       </c>
       <c r="K205" s="1">
         <v>59154.419690000002</v>
       </c>
       <c r="L205" s="1">
         <v>62316.853470000002</v>
       </c>
       <c r="M205" s="1">
         <v>5967.4427500000002</v>
       </c>
       <c r="N205" s="1">
         <v>44112.682769999999</v>
       </c>
       <c r="O205" s="1">
         <v>9172.0990700000002</v>
       </c>
       <c r="P205" s="2">
         <v>78344.874809999994</v>
       </c>
     </row>
-    <row r="206" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B206" s="49" t="s">
+    <row r="206" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B206" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C206" s="53">
+      <c r="C206" s="49">
         <v>9</v>
       </c>
-      <c r="D206" s="46">
+      <c r="D206" s="42">
         <v>544294.11037999997</v>
       </c>
       <c r="E206" s="1">
         <v>34786.38594</v>
       </c>
       <c r="F206" s="1">
         <v>1537.05934</v>
       </c>
       <c r="G206" s="1">
         <v>62634.188179999997</v>
       </c>
       <c r="H206" s="1">
         <v>106459.77748</v>
       </c>
       <c r="I206" s="1">
         <v>77337.442519999997</v>
       </c>
       <c r="J206" s="1">
         <v>40307.653879999998</v>
       </c>
       <c r="K206" s="1">
         <v>38801.014710000003</v>
       </c>
       <c r="L206" s="1">
         <v>56043.454559999998</v>
       </c>
       <c r="M206" s="1">
         <v>3959.1093599999999</v>
       </c>
       <c r="N206" s="1">
         <v>46286.061000000002</v>
       </c>
       <c r="O206" s="1">
         <v>9538.5349999999999</v>
       </c>
       <c r="P206" s="2">
         <v>67445.802800000005</v>
       </c>
     </row>
-    <row r="207" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B207" s="49" t="s">
+    <row r="207" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B207" s="45" t="s">
         <v>169</v>
       </c>
-      <c r="C207" s="53">
+      <c r="C207" s="49">
         <v>10</v>
       </c>
-      <c r="D207" s="46">
+      <c r="D207" s="42">
         <v>762749.69614000001</v>
       </c>
       <c r="E207" s="1">
         <v>38452.319300000003</v>
       </c>
       <c r="F207" s="1">
         <v>1666.05906</v>
       </c>
       <c r="G207" s="1">
         <v>58615.777320000001</v>
       </c>
       <c r="H207" s="1">
         <v>191924.72398000001</v>
       </c>
       <c r="I207" s="1">
         <v>183411.41204</v>
       </c>
       <c r="J207" s="1">
         <v>45697.934500000003</v>
       </c>
       <c r="K207" s="1">
         <v>40590.08178</v>
       </c>
       <c r="L207" s="1">
         <v>59840.833440000002</v>
       </c>
       <c r="M207" s="1">
         <v>6142.2231199999997</v>
       </c>
       <c r="N207" s="1">
         <v>50539.312550000002</v>
       </c>
       <c r="O207" s="1">
         <v>10402.48992</v>
       </c>
       <c r="P207" s="2">
         <v>67162.74583</v>
       </c>
     </row>
-    <row r="208" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B208" s="49" t="s">
+    <row r="208" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B208" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C208" s="53">
+      <c r="C208" s="49">
         <v>11</v>
       </c>
-      <c r="D208" s="46">
+      <c r="D208" s="42">
         <v>603495.99583000003</v>
       </c>
       <c r="E208" s="1">
         <v>37463.962910000002</v>
       </c>
       <c r="F208" s="1">
         <v>1757.46504</v>
       </c>
       <c r="G208" s="1">
         <v>60866.47883</v>
       </c>
       <c r="H208" s="1">
         <v>140506.78792999999</v>
       </c>
       <c r="I208" s="1">
         <v>73630.474310000005</v>
       </c>
       <c r="J208" s="1">
         <v>42628.811589999998</v>
       </c>
       <c r="K208" s="1">
         <v>35097.557520000002</v>
       </c>
       <c r="L208" s="1">
         <v>62891.740610000001</v>
       </c>
       <c r="M208" s="1">
         <v>6950.01721</v>
       </c>
       <c r="N208" s="1">
         <v>58378.55227</v>
       </c>
       <c r="O208" s="1">
         <v>10282.249760000001</v>
       </c>
       <c r="P208" s="2">
         <v>70071.305630000003</v>
       </c>
     </row>
-    <row r="209" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B209" s="49" t="s">
+    <row r="209" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B209" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C209" s="53">
+      <c r="C209" s="49">
         <v>12</v>
       </c>
-      <c r="D209" s="46">
+      <c r="D209" s="42">
         <v>626257.33401999995</v>
       </c>
       <c r="E209" s="1">
         <v>34664.183949999999</v>
       </c>
       <c r="F209" s="1">
         <v>2453.5437299999999</v>
       </c>
       <c r="G209" s="1">
         <v>68351.636299999998</v>
       </c>
       <c r="H209" s="1">
         <v>156936.71163999999</v>
       </c>
       <c r="I209" s="1">
         <v>76902.282930000001</v>
       </c>
       <c r="J209" s="1">
         <v>44484.12487</v>
       </c>
       <c r="K209" s="1">
         <v>40000.73143</v>
       </c>
       <c r="L209" s="1">
         <v>61706.452590000001</v>
       </c>
       <c r="M209" s="1">
         <v>5714.8801899999999</v>
       </c>
       <c r="N209" s="1">
         <v>52011.458429999999</v>
       </c>
       <c r="O209" s="1">
         <v>7240.2520199999999</v>
       </c>
       <c r="P209" s="2">
         <v>70537.883919999993</v>
       </c>
     </row>
-    <row r="210" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B210" s="49" t="s">
+    <row r="210" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B210" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C210" s="53">
+      <c r="C210" s="49">
         <v>1</v>
       </c>
-      <c r="D210" s="46">
+      <c r="D210" s="42">
         <v>537885.27876999998</v>
       </c>
       <c r="E210" s="1">
         <v>34445.377959999998</v>
       </c>
       <c r="F210" s="1">
         <v>1606.1409900000001</v>
       </c>
       <c r="G210" s="1">
         <v>56046.993269999999</v>
       </c>
       <c r="H210" s="1">
         <v>103837.52028</v>
       </c>
       <c r="I210" s="1">
         <v>72365.020650000006</v>
       </c>
       <c r="J210" s="1">
         <v>39043.894030000003</v>
       </c>
       <c r="K210" s="1">
         <v>38269.63366</v>
       </c>
       <c r="L210" s="1">
         <v>62175.159979999997</v>
       </c>
       <c r="M210" s="1">
         <v>7512.4846699999998</v>
       </c>
       <c r="N210" s="1">
         <v>55347.39054</v>
       </c>
       <c r="O210" s="1">
         <v>8309.1661899999999</v>
       </c>
       <c r="P210" s="2">
         <v>65602.007849999995</v>
       </c>
     </row>
-    <row r="211" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B211" s="49" t="s">
+    <row r="211" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B211" s="45" t="s">
         <v>172</v>
       </c>
-      <c r="C211" s="53">
+      <c r="C211" s="49">
         <v>2</v>
       </c>
-      <c r="D211" s="46">
+      <c r="D211" s="42">
         <v>540517.54460999998</v>
       </c>
       <c r="E211" s="1">
         <v>34422.82546</v>
       </c>
       <c r="F211" s="1">
         <v>1858.9938199999999</v>
       </c>
       <c r="G211" s="1">
         <v>51406.192750000002</v>
       </c>
       <c r="H211" s="1">
         <v>138049.21246000001</v>
       </c>
       <c r="I211" s="1">
         <v>56177.417719999998</v>
       </c>
       <c r="J211" s="1">
         <v>38919.339110000001</v>
       </c>
       <c r="K211" s="1">
         <v>34917.340069999998</v>
       </c>
       <c r="L211" s="1">
         <v>54167.095410000002</v>
       </c>
       <c r="M211" s="1">
         <v>3798.6853500000002</v>
       </c>
       <c r="N211" s="1">
         <v>40298.000769999999</v>
       </c>
       <c r="O211" s="1">
         <v>9409.2522900000004</v>
       </c>
       <c r="P211" s="2">
         <v>64324.058810000002</v>
       </c>
     </row>
-    <row r="212" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B212" s="49" t="s">
+    <row r="212" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B212" s="45" t="s">
         <v>173</v>
       </c>
-      <c r="C212" s="53">
+      <c r="C212" s="49">
         <v>3</v>
       </c>
-      <c r="D212" s="46">
+      <c r="D212" s="42">
         <v>539606.88028000004</v>
       </c>
       <c r="E212" s="1">
         <v>35521.754390000002</v>
       </c>
       <c r="F212" s="1">
         <v>2864.0954499999998</v>
       </c>
       <c r="G212" s="1">
         <v>53307.31437</v>
       </c>
       <c r="H212" s="1">
         <v>91114.126619999995</v>
       </c>
       <c r="I212" s="1">
         <v>78920.713770000002</v>
       </c>
       <c r="J212" s="1">
         <v>42330.524069999999</v>
       </c>
       <c r="K212" s="1">
         <v>39595.959040000002</v>
       </c>
       <c r="L212" s="1">
         <v>68791.838699999993</v>
       </c>
       <c r="M212" s="1">
         <v>6357.1497300000001</v>
       </c>
       <c r="N212" s="1">
         <v>44330.632599999997</v>
       </c>
       <c r="O212" s="1">
         <v>12483.423640000001</v>
       </c>
       <c r="P212" s="2">
         <v>65627.726710000003</v>
       </c>
     </row>
-    <row r="213" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B213" s="49" t="s">
+    <row r="213" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B213" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C213" s="53">
+      <c r="C213" s="49">
         <v>4</v>
       </c>
-      <c r="D213" s="46">
+      <c r="D213" s="42">
         <v>603585.43211000005</v>
       </c>
       <c r="E213" s="1">
         <v>36958.844060000003</v>
       </c>
       <c r="F213" s="1">
         <v>2024.7770499999999</v>
       </c>
       <c r="G213" s="1">
         <v>57508.29032</v>
       </c>
       <c r="H213" s="1">
         <v>135120.98660999999</v>
       </c>
       <c r="I213" s="1">
         <v>86634.687810000003</v>
       </c>
       <c r="J213" s="1">
         <v>37076.635049999997</v>
       </c>
       <c r="K213" s="1">
         <v>46403.0792</v>
       </c>
       <c r="L213" s="1">
         <v>64337.886100000003</v>
       </c>
       <c r="M213" s="1">
         <v>5354.5463300000001</v>
       </c>
       <c r="N213" s="1">
         <v>46082.641810000001</v>
       </c>
       <c r="O213" s="1">
         <v>11778.256740000001</v>
       </c>
       <c r="P213" s="2">
         <v>73424.460149999999</v>
       </c>
     </row>
-    <row r="214" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B214" s="49" t="s">
+    <row r="214" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B214" s="45" t="s">
         <v>175</v>
       </c>
-      <c r="C214" s="53">
+      <c r="C214" s="49">
         <v>5</v>
       </c>
-      <c r="D214" s="46">
+      <c r="D214" s="42">
         <v>560772.91037000006</v>
       </c>
       <c r="E214" s="1">
         <v>36617.841639999999</v>
       </c>
       <c r="F214" s="1">
         <v>1787.76845</v>
       </c>
       <c r="G214" s="1">
         <v>81485.748189999998</v>
       </c>
       <c r="H214" s="1">
         <v>89910.553409999993</v>
       </c>
       <c r="I214" s="1">
         <v>58778.363989999998</v>
       </c>
       <c r="J214" s="1">
         <v>41835.114020000001</v>
       </c>
       <c r="K214" s="1">
         <v>50125.855510000001</v>
       </c>
       <c r="L214" s="1">
         <v>54399.073649999998</v>
       </c>
       <c r="M214" s="1">
         <v>5893.2827799999995</v>
       </c>
       <c r="N214" s="1">
         <v>47749.799290000003</v>
       </c>
       <c r="O214" s="1">
         <v>10249.3166</v>
       </c>
       <c r="P214" s="2">
         <v>68810.26139</v>
       </c>
     </row>
-    <row r="215" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B215" s="49" t="s">
+    <row r="215" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B215" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C215" s="53">
+      <c r="C215" s="49">
         <v>6</v>
       </c>
-      <c r="D215" s="46">
+      <c r="D215" s="42">
         <v>575369.39434</v>
       </c>
       <c r="E215" s="1">
         <v>39346.887880000002</v>
       </c>
       <c r="F215" s="1">
         <v>2353.0762800000002</v>
       </c>
       <c r="G215" s="1">
         <v>62490.487139999997</v>
       </c>
       <c r="H215" s="1">
         <v>112971.08477</v>
       </c>
       <c r="I215" s="1">
         <v>71038.307289999997</v>
       </c>
       <c r="J215" s="1">
         <v>45718.691700000003</v>
       </c>
       <c r="K215" s="1">
         <v>43863.998780000002</v>
       </c>
       <c r="L215" s="1">
         <v>63151.765299999999</v>
       </c>
       <c r="M215" s="1">
         <v>4733.1004300000004</v>
       </c>
       <c r="N215" s="1">
         <v>44332.243829999999</v>
       </c>
       <c r="O215" s="1">
         <v>8507.8311699999995</v>
       </c>
       <c r="P215" s="2">
         <v>74459.300700000007</v>
       </c>
     </row>
-    <row r="216" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B216" s="49" t="s">
+    <row r="216" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B216" s="45" t="s">
         <v>176</v>
       </c>
-      <c r="C216" s="53">
+      <c r="C216" s="49">
         <v>7</v>
       </c>
-      <c r="D216" s="46">
+      <c r="D216" s="42">
         <v>607684.87656</v>
       </c>
       <c r="E216" s="1">
         <v>35330.784220000001</v>
       </c>
       <c r="F216" s="1">
         <v>1964.0262299999999</v>
       </c>
       <c r="G216" s="1">
         <v>52706.026259999999</v>
       </c>
       <c r="H216" s="1">
         <v>95250.005210000003</v>
       </c>
       <c r="I216" s="1">
         <v>173555.55522000001</v>
       </c>
       <c r="J216" s="1">
         <v>52810.236389999998</v>
       </c>
       <c r="K216" s="1">
         <v>36916.939440000002</v>
       </c>
       <c r="L216" s="1">
         <v>64268.996659999997</v>
       </c>
       <c r="M216" s="1">
         <v>9519.60556</v>
       </c>
       <c r="N216" s="1">
         <v>44445.907659999997</v>
       </c>
       <c r="O216" s="1">
         <v>9437.8776600000001</v>
       </c>
       <c r="P216" s="2">
         <v>66526.262440000006</v>
       </c>
     </row>
-    <row r="217" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B217" s="49" t="s">
+    <row r="217" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B217" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C217" s="53">
+      <c r="C217" s="49">
         <v>8</v>
       </c>
-      <c r="D217" s="46">
+      <c r="D217" s="42">
         <v>589579.60984000005</v>
       </c>
       <c r="E217" s="1">
         <v>34460.729619999998</v>
       </c>
       <c r="F217" s="1">
         <v>1971.8988400000001</v>
       </c>
       <c r="G217" s="1">
         <v>52350.738230000003</v>
       </c>
       <c r="H217" s="1">
         <v>139195.29073000001</v>
       </c>
       <c r="I217" s="1">
         <v>78045.028890000001</v>
       </c>
       <c r="J217" s="1">
         <v>45272.379719999997</v>
       </c>
       <c r="K217" s="1">
         <v>41107.087189999998</v>
       </c>
       <c r="L217" s="1">
         <v>69274.764439999999</v>
       </c>
       <c r="M217" s="1">
         <v>5184.51487</v>
       </c>
       <c r="N217" s="1">
         <v>43714.519840000001</v>
       </c>
       <c r="O217" s="1">
         <v>9971.241</v>
       </c>
       <c r="P217" s="2">
         <v>69925.028890000001</v>
       </c>
     </row>
-    <row r="218" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B218" s="49" t="s">
+    <row r="218" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B218" s="45" t="s">
         <v>177</v>
       </c>
-      <c r="C218" s="53">
+      <c r="C218" s="49">
         <v>9</v>
       </c>
-      <c r="D218" s="46">
+      <c r="D218" s="42">
         <v>565673.34375</v>
       </c>
       <c r="E218" s="1">
         <v>32722.2399</v>
       </c>
       <c r="F218" s="1">
         <v>1535.2801999999999</v>
       </c>
       <c r="G218" s="1">
         <v>49373.084159999999</v>
       </c>
       <c r="H218" s="1">
         <v>99297.237139999997</v>
       </c>
       <c r="I218" s="1">
         <v>70325.395300000004</v>
       </c>
       <c r="J218" s="1">
         <v>46789.3655</v>
       </c>
       <c r="K218" s="1">
         <v>45553.616329999997</v>
       </c>
       <c r="L218" s="1">
         <v>67466.547739999995</v>
       </c>
       <c r="M218" s="1">
         <v>9112.7288700000008</v>
       </c>
       <c r="N218" s="1">
         <v>53495.732109999997</v>
       </c>
       <c r="O218" s="1">
         <v>10221.229530000001</v>
       </c>
       <c r="P218" s="2">
         <v>75519.924629999994</v>
       </c>
     </row>
-    <row r="219" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B219" s="49" t="s">
+    <row r="219" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B219" s="45" t="s">
         <v>179</v>
       </c>
-      <c r="C219" s="53">
+      <c r="C219" s="49">
         <v>10</v>
       </c>
-      <c r="D219" s="46">
+      <c r="D219" s="42">
         <v>551282.80200999998</v>
       </c>
       <c r="E219" s="1">
         <v>36057.528200000001</v>
       </c>
       <c r="F219" s="1">
         <v>1935.46108</v>
       </c>
       <c r="G219" s="1">
         <v>56152.420940000004</v>
       </c>
       <c r="H219" s="1">
         <v>77922.257719999994</v>
       </c>
       <c r="I219" s="1">
         <v>65001.908009999999</v>
       </c>
       <c r="J219" s="1">
         <v>37714.313219999996</v>
       </c>
       <c r="K219" s="1">
         <v>36174.81727</v>
       </c>
       <c r="L219" s="1">
         <v>63831.98126</v>
       </c>
       <c r="M219" s="1">
         <v>5767.6060100000004</v>
       </c>
       <c r="N219" s="1">
         <v>66217.831300000005</v>
       </c>
       <c r="O219" s="1">
         <v>10505.982400000001</v>
       </c>
       <c r="P219" s="2">
         <v>77300.833880000006</v>
       </c>
     </row>
-    <row r="220" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B220" s="49" t="s">
+    <row r="220" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B220" s="45" t="s">
         <v>180</v>
       </c>
-      <c r="C220" s="53">
+      <c r="C220" s="49">
         <v>11</v>
       </c>
-      <c r="D220" s="46">
+      <c r="D220" s="42">
         <v>593185.08855999995</v>
       </c>
       <c r="E220" s="1">
         <v>35757.461609999998</v>
       </c>
       <c r="F220" s="1">
         <v>2147.3391299999998</v>
       </c>
       <c r="G220" s="1">
         <v>58729.46862</v>
       </c>
       <c r="H220" s="1">
         <v>109126.46678</v>
       </c>
       <c r="I220" s="1">
         <v>84723.502429999993</v>
       </c>
       <c r="J220" s="1">
         <v>41405.509960000003</v>
       </c>
       <c r="K220" s="1">
         <v>45101.344709999998</v>
       </c>
       <c r="L220" s="1">
         <v>78774.411269999997</v>
       </c>
       <c r="M220" s="1">
         <v>7051.27657</v>
       </c>
       <c r="N220" s="1">
         <v>48355.137880000002</v>
       </c>
       <c r="O220" s="1">
         <v>10691.254199999999</v>
       </c>
       <c r="P220" s="2">
         <v>64310.648309999997</v>
       </c>
     </row>
-    <row r="221" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B221" s="49" t="s">
+    <row r="221" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B221" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C221" s="53">
+      <c r="C221" s="49">
         <v>12</v>
       </c>
-      <c r="D221" s="46">
+      <c r="D221" s="42">
         <v>530489.22140000004</v>
       </c>
       <c r="E221" s="1">
         <v>40885.661269999997</v>
       </c>
       <c r="F221" s="1">
         <v>10463.640579999999</v>
       </c>
       <c r="G221" s="1">
         <v>55888.949189999999</v>
       </c>
       <c r="H221" s="1">
         <v>90759.872000000003</v>
       </c>
       <c r="I221" s="1">
         <v>64933.022579999997</v>
       </c>
       <c r="J221" s="1">
         <v>40892.26195</v>
       </c>
       <c r="K221" s="1">
         <v>45661.027580000002</v>
       </c>
       <c r="L221" s="1">
         <v>63451.217960000002</v>
       </c>
       <c r="M221" s="1">
         <v>5705.6468500000001</v>
       </c>
       <c r="N221" s="1">
         <v>44337.229549999996</v>
       </c>
       <c r="O221" s="1">
         <v>9290.9559000000008</v>
       </c>
       <c r="P221" s="2">
         <v>64491.55298</v>
       </c>
     </row>
-    <row r="222" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B222" s="49" t="s">
+    <row r="222" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B222" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C222" s="53">
+      <c r="C222" s="49">
         <v>1</v>
       </c>
-      <c r="D222" s="46">
+      <c r="D222" s="42">
         <v>658402.12662</v>
       </c>
       <c r="E222" s="1">
         <v>39824.683510000003</v>
       </c>
       <c r="F222" s="1">
         <v>2116.6788700000002</v>
       </c>
       <c r="G222" s="1">
         <v>108486.59152</v>
       </c>
       <c r="H222" s="1">
         <v>110283.05451</v>
       </c>
       <c r="I222" s="1">
         <v>114002.4448</v>
       </c>
       <c r="J222" s="1">
         <v>44607.0389</v>
       </c>
       <c r="K222" s="1">
         <v>40874.1976</v>
       </c>
       <c r="L222" s="1">
         <v>78105.764580000003</v>
       </c>
       <c r="M222" s="1">
         <v>5628.0638499999995</v>
       </c>
       <c r="N222" s="1">
         <v>47912.186750000001</v>
       </c>
       <c r="O222" s="1">
         <v>9185.7631600000004</v>
       </c>
       <c r="P222" s="2">
         <v>66778.37732</v>
       </c>
     </row>
-    <row r="223" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B223" s="49" t="s">
+    <row r="223" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B223" s="45" t="s">
         <v>182</v>
       </c>
-      <c r="C223" s="53">
+      <c r="C223" s="49">
         <v>2</v>
       </c>
-      <c r="D223" s="46">
+      <c r="D223" s="42">
         <v>625697.36181999999</v>
       </c>
       <c r="E223" s="1">
         <v>38614.080869999998</v>
       </c>
       <c r="F223" s="1">
         <v>2022.34195</v>
       </c>
       <c r="G223" s="1">
         <v>47057.706480000001</v>
       </c>
       <c r="H223" s="1">
         <v>132925.53393000001</v>
       </c>
       <c r="I223" s="1">
         <v>86599.618950000004</v>
       </c>
       <c r="J223" s="1">
         <v>59686.121500000001</v>
       </c>
       <c r="K223" s="1">
         <v>41301.927940000001</v>
       </c>
       <c r="L223" s="1">
         <v>61292.852480000001</v>
       </c>
       <c r="M223" s="1">
         <v>9575.0078599999997</v>
       </c>
       <c r="N223" s="1">
         <v>54247.683089999999</v>
       </c>
       <c r="O223" s="1">
         <v>11223.219300000001</v>
       </c>
       <c r="P223" s="2">
         <v>71366.83077</v>
       </c>
     </row>
-    <row r="224" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B224" s="49" t="s">
+    <row r="224" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B224" s="45" t="s">
         <v>184</v>
       </c>
-      <c r="C224" s="53">
+      <c r="C224" s="49">
         <v>3</v>
       </c>
-      <c r="D224" s="46">
+      <c r="D224" s="42">
         <v>581310.66093000001</v>
       </c>
       <c r="E224" s="1">
         <v>38239.734830000001</v>
       </c>
       <c r="F224" s="1">
         <v>1860.70523</v>
       </c>
       <c r="G224" s="1">
         <v>60210.499400000001</v>
       </c>
       <c r="H224" s="1">
         <v>125731.61121</v>
       </c>
       <c r="I224" s="1">
         <v>73349.415099999998</v>
       </c>
       <c r="J224" s="1">
         <v>42096.971409999998</v>
       </c>
       <c r="K224" s="1">
         <v>40152.812519999999</v>
       </c>
       <c r="L224" s="1">
         <v>68148.43651</v>
       </c>
       <c r="M224" s="1">
         <v>5681.1703299999999</v>
       </c>
       <c r="N224" s="1">
         <v>50782.780209999997</v>
       </c>
       <c r="O224" s="1">
         <v>10745.96552</v>
       </c>
       <c r="P224" s="2">
         <v>62582.189279999999</v>
       </c>
     </row>
-    <row r="225" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B225" s="49" t="s">
+    <row r="225" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B225" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C225" s="53">
+      <c r="C225" s="49">
         <v>4</v>
       </c>
-      <c r="D225" s="46">
+      <c r="D225" s="42">
         <v>571833.26370999997</v>
       </c>
       <c r="E225" s="1">
         <v>35431.261109999999</v>
       </c>
       <c r="F225" s="1">
         <v>1988.7149899999999</v>
       </c>
       <c r="G225" s="1">
         <v>50895.988989999998</v>
       </c>
       <c r="H225" s="1">
         <v>92550.420440000002</v>
       </c>
       <c r="I225" s="1">
         <v>73606.714770000006</v>
       </c>
       <c r="J225" s="1">
         <v>34535.173519999997</v>
       </c>
       <c r="K225" s="1">
         <v>39078.849069999997</v>
       </c>
       <c r="L225" s="1">
         <v>82782.140230000005</v>
       </c>
       <c r="M225" s="1">
         <v>6519.9219700000003</v>
       </c>
       <c r="N225" s="1">
         <v>50034.32718</v>
       </c>
       <c r="O225" s="1">
         <v>15506.06121</v>
       </c>
       <c r="P225" s="2">
         <v>74410.358370000002</v>
       </c>
     </row>
-    <row r="226" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B226" s="49" t="s">
+    <row r="226" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B226" s="45" t="s">
         <v>186</v>
       </c>
-      <c r="C226" s="53">
+      <c r="C226" s="49">
         <v>5</v>
       </c>
-      <c r="D226" s="46">
+      <c r="D226" s="42">
         <v>534835.01823000005</v>
       </c>
       <c r="E226" s="1">
         <v>35931.483740000003</v>
       </c>
       <c r="F226" s="1">
         <v>1860.5955300000001</v>
       </c>
       <c r="G226" s="1">
         <v>50947.851589999998</v>
       </c>
       <c r="H226" s="1">
         <v>129906.08023000001</v>
       </c>
       <c r="I226" s="1">
         <v>65350.818700000003</v>
       </c>
       <c r="J226" s="1">
         <v>34547.978589999999</v>
       </c>
       <c r="K226" s="1">
         <v>33751.034359999998</v>
       </c>
       <c r="L226" s="1">
         <v>60160.230649999998</v>
       </c>
       <c r="M226" s="1">
         <v>7887.2390999999998</v>
       </c>
       <c r="N226" s="1">
         <v>48431.092259999998</v>
       </c>
       <c r="O226" s="1">
         <v>11800.979719999999</v>
       </c>
       <c r="P226" s="2">
         <v>58679.906790000001</v>
       </c>
     </row>
-    <row r="227" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B227" s="49" t="s">
+    <row r="227" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B227" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C227" s="53">
+      <c r="C227" s="49">
         <v>6</v>
       </c>
-      <c r="D227" s="46">
+      <c r="D227" s="42">
         <v>575318.55111999996</v>
       </c>
       <c r="E227" s="1">
         <v>33275.854420000003</v>
       </c>
       <c r="F227" s="1">
         <v>1625.3344199999999</v>
       </c>
       <c r="G227" s="1">
         <v>44373.811500000003</v>
       </c>
       <c r="H227" s="1">
         <v>128657.8487</v>
       </c>
       <c r="I227" s="1">
         <v>80164.712469999999</v>
       </c>
       <c r="J227" s="1">
         <v>40318.091979999997</v>
       </c>
       <c r="K227" s="1">
         <v>32999.281110000004</v>
       </c>
       <c r="L227" s="1">
         <v>76014.836809999993</v>
       </c>
       <c r="M227" s="1">
         <v>7460.5193200000003</v>
       </c>
       <c r="N227" s="1">
         <v>46880.273269999998</v>
       </c>
       <c r="O227" s="1">
         <v>13602.06796</v>
       </c>
       <c r="P227" s="2">
         <v>63992.608419999997</v>
       </c>
     </row>
-    <row r="228" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B228" s="49" t="s">
+    <row r="228" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B228" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C228" s="53">
+      <c r="C228" s="49">
         <v>7</v>
       </c>
-      <c r="D228" s="46">
+      <c r="D228" s="42">
         <v>805423.95680000004</v>
       </c>
       <c r="E228" s="1">
         <v>35475.227420000003</v>
       </c>
       <c r="F228" s="1">
         <v>1884.2131999999999</v>
       </c>
       <c r="G228" s="1">
         <v>51958.982819999997</v>
       </c>
       <c r="H228" s="1">
         <v>452055.38587</v>
       </c>
       <c r="I228" s="1">
         <v>72430.23659</v>
       </c>
       <c r="J228" s="1">
         <v>35246.623679999997</v>
       </c>
       <c r="K228" s="1">
         <v>35218.813430000002</v>
       </c>
       <c r="L228" s="1">
         <v>70357.675990000003</v>
       </c>
       <c r="M228" s="1">
         <v>5793.6573200000003</v>
       </c>
       <c r="N228" s="1">
         <v>42391.989170000001</v>
       </c>
       <c r="O228" s="1">
         <v>8687.5039300000008</v>
       </c>
       <c r="P228" s="2">
         <v>71055.797990000006</v>
       </c>
     </row>
-    <row r="229" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B229" s="49" t="s">
+    <row r="229" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B229" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C229" s="53">
+      <c r="C229" s="49">
         <v>8</v>
       </c>
-      <c r="D229" s="46">
+      <c r="D229" s="42">
         <v>590299.46970999998</v>
       </c>
       <c r="E229" s="1">
         <v>37666.710800000001</v>
       </c>
       <c r="F229" s="1">
         <v>2116.40238</v>
       </c>
       <c r="G229" s="1">
         <v>51792.606820000001</v>
       </c>
       <c r="H229" s="1">
         <v>123500.51724</v>
       </c>
       <c r="I229" s="1">
         <v>80852.593670000002</v>
       </c>
       <c r="J229" s="1">
         <v>37384.305769999999</v>
       </c>
       <c r="K229" s="1">
         <v>39302.111299999997</v>
       </c>
       <c r="L229" s="1">
         <v>65785.486749999996</v>
       </c>
       <c r="M229" s="1">
         <v>7595.08914</v>
       </c>
       <c r="N229" s="1">
         <v>45175.411229999998</v>
       </c>
       <c r="O229" s="1">
         <v>18358.030190000001</v>
       </c>
       <c r="P229" s="2">
         <v>74671.883350000004</v>
       </c>
     </row>
-    <row r="230" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B230" s="49" t="s">
+    <row r="230" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B230" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C230" s="53">
+      <c r="C230" s="49">
         <v>9</v>
       </c>
-      <c r="D230" s="46">
+      <c r="D230" s="42">
         <v>634796.44044000003</v>
       </c>
       <c r="E230" s="1">
         <v>35260.574009999997</v>
       </c>
       <c r="F230" s="1">
         <v>1771.6861200000001</v>
       </c>
       <c r="G230" s="1">
         <v>51979.823109999998</v>
       </c>
       <c r="H230" s="1">
         <v>143991.05786</v>
       </c>
       <c r="I230" s="1">
         <v>75743.892600000006</v>
       </c>
       <c r="J230" s="1">
         <v>41629.086139999999</v>
       </c>
       <c r="K230" s="1">
         <v>37728.14314</v>
       </c>
       <c r="L230" s="1">
         <v>76241.16833</v>
       </c>
       <c r="M230" s="1">
         <v>3837.8359300000002</v>
       </c>
       <c r="N230" s="1">
         <v>44836.851470000001</v>
       </c>
       <c r="O230" s="1">
         <v>42513.438000000002</v>
       </c>
       <c r="P230" s="2">
         <v>69409.819940000001</v>
       </c>
     </row>
-    <row r="231" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B231" s="49" t="s">
+    <row r="231" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B231" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C231" s="53">
+      <c r="C231" s="49">
         <v>10</v>
       </c>
-      <c r="D231" s="46">
+      <c r="D231" s="42">
         <v>601944.90977000003</v>
       </c>
       <c r="E231" s="1">
         <v>32654.687140000002</v>
       </c>
       <c r="F231" s="1">
         <v>2192.5504799999999</v>
       </c>
       <c r="G231" s="1">
         <v>46105.364759999997</v>
       </c>
       <c r="H231" s="1">
         <v>153238.88006</v>
       </c>
       <c r="I231" s="1">
         <v>71557.535860000004</v>
       </c>
       <c r="J231" s="1">
         <v>40114.588730000003</v>
       </c>
       <c r="K231" s="1">
         <v>41513.024259999998</v>
       </c>
       <c r="L231" s="1">
         <v>80007.836859999996</v>
       </c>
       <c r="M231" s="1">
         <v>7653.8837299999996</v>
       </c>
       <c r="N231" s="1">
         <v>40060.818679999997</v>
       </c>
       <c r="O231" s="1">
         <v>12135.841399999999</v>
       </c>
       <c r="P231" s="2">
         <v>72502.563240000003</v>
       </c>
     </row>
-    <row r="232" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B232" s="49" t="s">
+    <row r="232" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B232" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C232" s="53">
+      <c r="C232" s="49">
         <v>11</v>
       </c>
-      <c r="D232" s="46">
+      <c r="D232" s="42">
         <v>578218.50624000002</v>
       </c>
       <c r="E232" s="1">
         <v>32978.746099999997</v>
       </c>
       <c r="F232" s="1">
         <v>1988.7239099999999</v>
       </c>
       <c r="G232" s="1">
         <v>48424.218269999998</v>
       </c>
       <c r="H232" s="1">
         <v>114860.81849999999</v>
       </c>
       <c r="I232" s="1">
         <v>87714.208230000004</v>
       </c>
       <c r="J232" s="1">
         <v>50236.106740000003</v>
       </c>
       <c r="K232" s="1">
         <v>38538.44412</v>
       </c>
       <c r="L232" s="1">
         <v>67761.465609999999</v>
       </c>
       <c r="M232" s="1">
         <v>5819.5855000000001</v>
       </c>
       <c r="N232" s="1">
         <v>35227.75849</v>
       </c>
       <c r="O232" s="1">
         <v>11506.683999999999</v>
       </c>
       <c r="P232" s="2">
         <v>75956.93737</v>
       </c>
     </row>
-    <row r="233" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B233" s="49" t="s">
+    <row r="233" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B233" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C233" s="53">
+      <c r="C233" s="49">
         <v>12</v>
       </c>
-      <c r="D233" s="46">
+      <c r="D233" s="42">
         <v>673539.45314</v>
       </c>
       <c r="E233" s="1">
         <v>32236.994210000001</v>
       </c>
       <c r="F233" s="1">
         <v>1639.0468100000001</v>
       </c>
       <c r="G233" s="1">
         <v>50780.691270000003</v>
       </c>
       <c r="H233" s="1">
         <v>205220.83583</v>
       </c>
       <c r="I233" s="1">
         <v>70497.035229999994</v>
       </c>
       <c r="J233" s="1">
         <v>41378.868419999999</v>
       </c>
       <c r="K233" s="1">
         <v>37232.36681</v>
       </c>
       <c r="L233" s="1">
         <v>73296.258329999997</v>
       </c>
       <c r="M233" s="1">
         <v>11662.12025</v>
       </c>
       <c r="N233" s="1">
         <v>39027.028899999998</v>
       </c>
       <c r="O233" s="1">
         <v>11300.516019999999</v>
       </c>
       <c r="P233" s="2">
         <v>74344.341719999997</v>
       </c>
     </row>
-    <row r="234" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B234" s="49" t="s">
+    <row r="234" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B234" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C234" s="53">
+      <c r="C234" s="49">
         <v>1</v>
       </c>
-      <c r="D234" s="46">
+      <c r="D234" s="42">
         <v>595407.50199000002</v>
       </c>
       <c r="E234" s="1">
         <v>32569.47219</v>
       </c>
       <c r="F234" s="1">
         <v>2462.0827599999998</v>
       </c>
       <c r="G234" s="1">
         <v>47151.194990000004</v>
       </c>
       <c r="H234" s="1">
         <v>132767.20288999999</v>
       </c>
       <c r="I234" s="1">
         <v>91381.820779999995</v>
       </c>
       <c r="J234" s="1">
         <v>41009.83077</v>
       </c>
       <c r="K234" s="1">
         <v>34974.427300000003</v>
       </c>
       <c r="L234" s="1">
         <v>69411.470149999994</v>
       </c>
       <c r="M234" s="1">
         <v>5251.2163899999996</v>
       </c>
       <c r="N234" s="1">
         <v>43915.140480000002</v>
       </c>
       <c r="O234" s="1">
         <v>11458.89911</v>
       </c>
       <c r="P234" s="2">
         <v>90773.121490000005</v>
       </c>
     </row>
-    <row r="235" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B235" s="49" t="s">
+    <row r="235" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B235" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C235" s="53">
+      <c r="C235" s="49">
         <v>2</v>
       </c>
-      <c r="D235" s="46">
+      <c r="D235" s="42">
         <v>589063.06654000003</v>
       </c>
       <c r="E235" s="1">
         <v>44008.494259999999</v>
       </c>
       <c r="F235" s="1">
         <v>5682.7287900000001</v>
       </c>
       <c r="G235" s="1">
         <v>51456.400070000003</v>
       </c>
       <c r="H235" s="1">
         <v>97288.79767</v>
       </c>
       <c r="I235" s="1">
         <v>82073.908020000003</v>
       </c>
       <c r="J235" s="1">
         <v>50217.742599999998</v>
       </c>
       <c r="K235" s="1">
         <v>36253.5219</v>
       </c>
       <c r="L235" s="1">
         <v>72109.009850000002</v>
       </c>
       <c r="M235" s="1">
         <v>10128.41229</v>
       </c>
       <c r="N235" s="1">
         <v>41284.225590000002</v>
       </c>
       <c r="O235" s="1">
         <v>7597.5151400000004</v>
       </c>
       <c r="P235" s="2">
         <v>88941.664680000002</v>
       </c>
     </row>
-    <row r="236" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B236" s="49" t="s">
+    <row r="236" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B236" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C236" s="53">
+      <c r="C236" s="49">
         <v>3</v>
       </c>
-      <c r="D236" s="46">
+      <c r="D236" s="42">
         <v>621881.73977999995</v>
       </c>
       <c r="E236" s="1">
         <v>29938.539519999998</v>
       </c>
       <c r="F236" s="1">
         <v>1785.78999</v>
       </c>
       <c r="G236" s="1">
         <v>47377.471100000002</v>
       </c>
       <c r="H236" s="1">
         <v>160348.20189</v>
       </c>
       <c r="I236" s="1">
         <v>85754.681289999993</v>
       </c>
       <c r="J236" s="1">
         <v>43909.289479999999</v>
       </c>
       <c r="K236" s="1">
         <v>41833.070140000003</v>
       </c>
       <c r="L236" s="1">
         <v>59745.525880000001</v>
       </c>
       <c r="M236" s="1">
         <v>10855.52572</v>
       </c>
       <c r="N236" s="1">
         <v>44446.556230000002</v>
       </c>
       <c r="O236" s="1">
         <v>11157.282730000001</v>
       </c>
       <c r="P236" s="2">
         <v>73578.581219999993</v>
       </c>
     </row>
-    <row r="237" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B237" s="49" t="s">
+    <row r="237" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B237" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C237" s="53">
+      <c r="C237" s="49">
         <v>4</v>
       </c>
-      <c r="D237" s="46">
+      <c r="D237" s="42">
         <v>685303.90775999997</v>
       </c>
       <c r="E237" s="1">
         <v>36437.059840000002</v>
       </c>
       <c r="F237" s="1">
         <v>2986.4509400000002</v>
       </c>
       <c r="G237" s="1">
         <v>49699.32301</v>
       </c>
       <c r="H237" s="1">
         <v>208460.27517000001</v>
       </c>
       <c r="I237" s="1">
         <v>89281.960779999994</v>
       </c>
       <c r="J237" s="1">
         <v>43788.633090000003</v>
       </c>
       <c r="K237" s="1">
         <v>36446.507839999998</v>
       </c>
       <c r="L237" s="1">
         <v>76588.162230000002</v>
       </c>
       <c r="M237" s="1">
         <v>11729.40252</v>
       </c>
       <c r="N237" s="1">
         <v>47002.435239999999</v>
       </c>
       <c r="O237" s="1">
         <v>8959.83439</v>
       </c>
       <c r="P237" s="2">
         <v>68499.01096</v>
       </c>
     </row>
-    <row r="238" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B238" s="49" t="s">
+    <row r="238" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B238" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C238" s="53">
+      <c r="C238" s="49">
         <v>5</v>
       </c>
-      <c r="D238" s="46">
+      <c r="D238" s="42">
         <v>810762.62285000004</v>
       </c>
       <c r="E238" s="1">
         <v>35833.934229999999</v>
       </c>
       <c r="F238" s="1">
         <v>1732.42137</v>
       </c>
       <c r="G238" s="1">
         <v>51306.635090000003</v>
       </c>
       <c r="H238" s="1">
         <v>347397.14361000003</v>
       </c>
       <c r="I238" s="1">
         <v>97116.973400000003</v>
       </c>
       <c r="J238" s="1">
         <v>33857.956330000001</v>
       </c>
       <c r="K238" s="1">
         <v>35381.837570000003</v>
       </c>
       <c r="L238" s="1">
         <v>83854.102150000006</v>
       </c>
       <c r="M238" s="1">
         <v>3043.61931</v>
       </c>
       <c r="N238" s="1">
         <v>45180.72221</v>
       </c>
       <c r="O238" s="1">
         <v>11492.46682</v>
       </c>
       <c r="P238" s="2">
         <v>86789.599409999995</v>
       </c>
     </row>
-    <row r="239" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B239" s="49" t="s">
+    <row r="239" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B239" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C239" s="53">
+      <c r="C239" s="49">
         <v>6</v>
       </c>
-      <c r="D239" s="46">
+      <c r="D239" s="42">
         <v>623638.73646000004</v>
       </c>
       <c r="E239" s="1">
         <v>33790.95347</v>
       </c>
       <c r="F239" s="1">
         <v>1663.58764</v>
       </c>
       <c r="G239" s="1">
         <v>47779.906459999998</v>
       </c>
       <c r="H239" s="1">
         <v>159958.39475000001</v>
       </c>
       <c r="I239" s="1">
         <v>83529.36808</v>
       </c>
       <c r="J239" s="1">
         <v>35781.792260000002</v>
       </c>
       <c r="K239" s="1">
         <v>42082.245369999997</v>
       </c>
       <c r="L239" s="1">
         <v>66668.510739999998</v>
       </c>
       <c r="M239" s="1">
         <v>6327.6577299999999</v>
       </c>
       <c r="N239" s="1">
         <v>46475.127130000001</v>
       </c>
       <c r="O239" s="1">
         <v>9081.9890400000004</v>
       </c>
       <c r="P239" s="2">
         <v>81082.637239999996</v>
       </c>
     </row>
-    <row r="240" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B240" s="49" t="s">
+    <row r="240" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B240" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C240" s="53">
+      <c r="C240" s="49">
         <v>7</v>
       </c>
-      <c r="D240" s="46">
+      <c r="D240" s="42">
         <v>569149.18836000003</v>
       </c>
       <c r="E240" s="1">
         <v>36358.830280000002</v>
       </c>
       <c r="F240" s="1">
         <v>2173.8183600000002</v>
       </c>
       <c r="G240" s="1">
         <v>51228.184639999999</v>
       </c>
       <c r="H240" s="1">
         <v>121418.82339999999</v>
       </c>
       <c r="I240" s="1">
         <v>98625.591130000001</v>
       </c>
       <c r="J240" s="1">
         <v>33577.762269999999</v>
       </c>
       <c r="K240" s="1">
         <v>43941.82647</v>
       </c>
       <c r="L240" s="1">
         <v>80545.38609</v>
       </c>
       <c r="M240" s="1">
         <v>7833.2844299999997</v>
       </c>
       <c r="N240" s="1">
         <v>50405.858319999999</v>
       </c>
       <c r="O240" s="1">
         <v>10507.887189999999</v>
       </c>
       <c r="P240" s="2">
         <v>73629.361019999997</v>
       </c>
     </row>
-    <row r="241" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B241" s="49" t="s">
+    <row r="241" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B241" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C241" s="53">
+      <c r="C241" s="49">
         <v>8</v>
       </c>
-      <c r="D241" s="46">
+      <c r="D241" s="42">
         <v>614725.84227999998</v>
       </c>
       <c r="E241" s="1">
         <v>36368.024189999996</v>
       </c>
       <c r="F241" s="1">
         <v>2254.8092700000002</v>
       </c>
       <c r="G241" s="1">
         <v>57874.084060000001</v>
       </c>
       <c r="H241" s="1">
         <v>141238.44542999999</v>
       </c>
       <c r="I241" s="1">
         <v>73187.056330000007</v>
       </c>
       <c r="J241" s="1">
         <v>45044.359230000002</v>
       </c>
       <c r="K241" s="1">
         <v>35709.591630000003</v>
       </c>
       <c r="L241" s="1">
         <v>71474.686830000006</v>
       </c>
       <c r="M241" s="1">
         <v>9487.2612399999998</v>
       </c>
       <c r="N241" s="1">
         <v>48302.05227</v>
       </c>
       <c r="O241" s="1">
         <v>9166.8635300000005</v>
       </c>
       <c r="P241" s="2">
         <v>77461.731669999994</v>
       </c>
     </row>
-    <row r="242" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B242" s="49" t="s">
+    <row r="242" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B242" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C242" s="53">
+      <c r="C242" s="49">
         <v>9</v>
       </c>
-      <c r="D242" s="46">
+      <c r="D242" s="42">
         <v>612124.20773000002</v>
       </c>
       <c r="E242" s="1">
         <v>36239.301910000002</v>
       </c>
       <c r="F242" s="1">
         <v>2829.1007399999999</v>
       </c>
       <c r="G242" s="1">
         <v>54933.435799999999</v>
       </c>
       <c r="H242" s="1">
         <v>141660.81602999999</v>
       </c>
       <c r="I242" s="1">
         <v>77717.511859999999</v>
       </c>
       <c r="J242" s="1">
         <v>47592.667860000001</v>
       </c>
       <c r="K242" s="1">
         <v>34871.603000000003</v>
       </c>
       <c r="L242" s="1">
         <v>70825.732749999996</v>
       </c>
       <c r="M242" s="1">
         <v>11127.52831</v>
       </c>
       <c r="N242" s="1">
         <v>40072.009230000003</v>
       </c>
       <c r="O242" s="1">
         <v>10449.62347</v>
       </c>
       <c r="P242" s="2">
         <v>76418.019190000006</v>
       </c>
     </row>
-    <row r="243" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B243" s="49" t="s">
+    <row r="243" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B243" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C243" s="53">
+      <c r="C243" s="49">
         <v>10</v>
       </c>
-      <c r="D243" s="46">
+      <c r="D243" s="42">
         <v>764282.96068000002</v>
       </c>
       <c r="E243" s="1">
         <v>39596.991719999998</v>
       </c>
       <c r="F243" s="1">
         <v>1924.12715</v>
       </c>
       <c r="G243" s="1">
         <v>63149.0501</v>
       </c>
       <c r="H243" s="1">
         <v>334359.70288</v>
       </c>
       <c r="I243" s="1">
         <v>90482.263949999993</v>
       </c>
       <c r="J243" s="1">
         <v>31839.50678</v>
       </c>
       <c r="K243" s="1">
         <v>39209.827080000003</v>
       </c>
       <c r="L243" s="1">
         <v>57166.105770000002</v>
       </c>
       <c r="M243" s="1">
         <v>9685.1153200000008</v>
       </c>
       <c r="N243" s="1">
         <v>43406.755530000002</v>
       </c>
       <c r="O243" s="1">
         <v>12996.215690000001</v>
       </c>
       <c r="P243" s="2">
         <v>73178.576520000002</v>
       </c>
     </row>
-    <row r="244" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B244" s="49" t="s">
+    <row r="244" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B244" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C244" s="53">
+      <c r="C244" s="49">
         <v>11</v>
       </c>
-      <c r="D244" s="46">
+      <c r="D244" s="42">
         <v>628057.70134999999</v>
       </c>
       <c r="E244" s="1">
         <v>40835.308420000001</v>
       </c>
       <c r="F244" s="1">
         <v>2722.33284</v>
       </c>
       <c r="G244" s="1">
         <v>52883.604650000001</v>
       </c>
       <c r="H244" s="1">
         <v>142123.22933</v>
       </c>
       <c r="I244" s="1">
         <v>83365.618069999997</v>
       </c>
       <c r="J244" s="1">
         <v>38276.591090000002</v>
       </c>
       <c r="K244" s="1">
         <v>38208.089200000002</v>
       </c>
       <c r="L244" s="1">
         <v>72395.209109999996</v>
       </c>
       <c r="M244" s="1">
         <v>9740.9179999999997</v>
       </c>
       <c r="N244" s="1">
         <v>60371.58668</v>
       </c>
       <c r="O244" s="1">
         <v>10892.25294</v>
       </c>
       <c r="P244" s="2">
         <v>72590.336559999996</v>
       </c>
     </row>
-    <row r="245" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B245" s="49" t="s">
+    <row r="245" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B245" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C245" s="53">
+      <c r="C245" s="49">
         <v>12</v>
       </c>
-      <c r="D245" s="46">
+      <c r="D245" s="42">
         <v>577906.7415</v>
       </c>
       <c r="E245" s="1">
         <v>39142.192260000003</v>
       </c>
       <c r="F245" s="1">
         <v>1351.1583499999999</v>
       </c>
       <c r="G245" s="1">
         <v>46270.133410000002</v>
       </c>
       <c r="H245" s="1">
         <v>91881.408869999999</v>
       </c>
       <c r="I245" s="1">
         <v>105010.68438000001</v>
       </c>
       <c r="J245" s="1">
         <v>37873.287250000001</v>
       </c>
       <c r="K245" s="1">
         <v>32550.887299999999</v>
       </c>
       <c r="L245" s="1">
         <v>67632.715150000004</v>
       </c>
       <c r="M245" s="1">
         <v>5548.0429000000004</v>
       </c>
       <c r="N245" s="1">
         <v>57318.96011</v>
       </c>
       <c r="O245" s="1">
         <v>20030.295440000002</v>
       </c>
       <c r="P245" s="2">
         <v>70141.208329999994</v>
       </c>
     </row>
-    <row r="246" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B246" s="49" t="s">
+    <row r="246" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B246" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C246" s="53">
+      <c r="C246" s="49">
         <v>1</v>
       </c>
-      <c r="D246" s="46">
+      <c r="D246" s="42">
         <v>645698.23462999996</v>
       </c>
       <c r="E246" s="1">
         <v>39954.460720000003</v>
       </c>
       <c r="F246" s="1">
         <v>2259.44688</v>
       </c>
       <c r="G246" s="1">
         <v>51577.61333</v>
       </c>
       <c r="H246" s="1">
         <v>193353.87916000001</v>
       </c>
       <c r="I246" s="1">
         <v>79596.230259999997</v>
       </c>
       <c r="J246" s="1">
         <v>38458.512430000002</v>
       </c>
       <c r="K246" s="1">
         <v>52504.394050000003</v>
       </c>
       <c r="L246" s="1">
         <v>59549.890140000003</v>
       </c>
       <c r="M246" s="1">
         <v>9667.7731800000001</v>
       </c>
       <c r="N246" s="1">
         <v>45197.712800000001</v>
       </c>
       <c r="O246" s="1">
         <v>16437.121930000001</v>
       </c>
       <c r="P246" s="2">
         <v>72841.143119999993</v>
       </c>
     </row>
-    <row r="247" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B247" s="49" t="s">
+    <row r="247" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B247" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C247" s="53">
+      <c r="C247" s="49">
         <v>2</v>
       </c>
-      <c r="D247" s="46">
+      <c r="D247" s="42">
         <v>705204.88116999995</v>
       </c>
       <c r="E247" s="1">
         <v>36172.964059999998</v>
       </c>
       <c r="F247" s="1">
         <v>2303.99568</v>
       </c>
       <c r="G247" s="1">
         <v>53345.274219999999</v>
       </c>
       <c r="H247" s="1">
         <v>214151.74638</v>
       </c>
       <c r="I247" s="1">
         <v>98908.978459999998</v>
       </c>
       <c r="J247" s="1">
         <v>38455.304810000001</v>
       </c>
       <c r="K247" s="1">
         <v>41134.154840000003</v>
       </c>
       <c r="L247" s="1">
         <v>75478.456449999998</v>
       </c>
       <c r="M247" s="1">
         <v>6513.4811</v>
       </c>
       <c r="N247" s="1">
         <v>47873.956610000001</v>
       </c>
       <c r="O247" s="1">
         <v>17794.20552</v>
       </c>
       <c r="P247" s="2">
         <v>67272.431370000006</v>
       </c>
     </row>
-    <row r="248" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B248" s="49" t="s">
+    <row r="248" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B248" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C248" s="53">
+      <c r="C248" s="49">
         <v>3</v>
       </c>
-      <c r="D248" s="46">
+      <c r="D248" s="42">
         <v>633310.08308999997</v>
       </c>
       <c r="E248" s="1">
         <v>35621.843489999999</v>
       </c>
       <c r="F248" s="1">
         <v>1984.1211599999999</v>
       </c>
       <c r="G248" s="1">
         <v>52372.831989999999</v>
       </c>
       <c r="H248" s="1">
         <v>134772.71617999999</v>
       </c>
       <c r="I248" s="1">
         <v>74182.362250000006</v>
       </c>
       <c r="J248" s="1">
         <v>45315.505449999997</v>
       </c>
       <c r="K248" s="1">
         <v>34888.837390000001</v>
       </c>
       <c r="L248" s="1">
         <v>81069.480960000001</v>
       </c>
       <c r="M248" s="1">
         <v>7339.7565599999998</v>
       </c>
       <c r="N248" s="1">
         <v>48175.576970000002</v>
       </c>
       <c r="O248" s="1">
         <v>15068.69671</v>
       </c>
       <c r="P248" s="2">
         <v>104973.45071999999</v>
       </c>
     </row>
-    <row r="249" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B249" s="49" t="s">
+    <row r="249" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B249" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C249" s="53">
+      <c r="C249" s="49">
         <v>4</v>
       </c>
-      <c r="D249" s="46">
+      <c r="D249" s="42">
         <v>622546.21204000001</v>
       </c>
       <c r="E249" s="1">
         <v>38630.588089999997</v>
       </c>
       <c r="F249" s="1">
         <v>1820.5184099999999</v>
       </c>
       <c r="G249" s="1">
         <v>52275.23558</v>
       </c>
       <c r="H249" s="1">
         <v>132996.43127</v>
       </c>
       <c r="I249" s="1">
         <v>101305.34295000001</v>
       </c>
       <c r="J249" s="1">
         <v>47416.643170000003</v>
       </c>
       <c r="K249" s="1">
         <v>38039.018349999998</v>
       </c>
       <c r="L249" s="1">
         <v>63715.127789999999</v>
       </c>
       <c r="M249" s="1">
         <v>6970.48128</v>
       </c>
       <c r="N249" s="1">
         <v>46194.883300000001</v>
       </c>
       <c r="O249" s="1">
         <v>11300.87385</v>
       </c>
       <c r="P249" s="2">
         <v>74147.926229999997</v>
       </c>
     </row>
-    <row r="250" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B250" s="49" t="s">
+    <row r="250" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B250" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C250" s="53">
+      <c r="C250" s="49">
         <v>5</v>
       </c>
-      <c r="D250" s="46">
+      <c r="D250" s="42">
         <v>735960.15509999997</v>
       </c>
       <c r="E250" s="1">
         <v>39659.214650000002</v>
       </c>
       <c r="F250" s="1">
         <v>3082.4234499999998</v>
       </c>
       <c r="G250" s="1">
         <v>53212.671410000003</v>
       </c>
       <c r="H250" s="1">
         <v>243969.21648999999</v>
       </c>
       <c r="I250" s="1">
         <v>102064.25814000001</v>
       </c>
       <c r="J250" s="1">
         <v>47479.106440000003</v>
       </c>
       <c r="K250" s="1">
         <v>42710.334300000002</v>
       </c>
       <c r="L250" s="1">
         <v>73245.103919999994</v>
       </c>
       <c r="M250" s="1">
         <v>9705.8693199999998</v>
       </c>
       <c r="N250" s="1">
         <v>50510.619480000001</v>
       </c>
       <c r="O250" s="1">
         <v>12088.55256</v>
       </c>
       <c r="P250" s="2">
         <v>78502.053140000004</v>
       </c>
     </row>
-    <row r="251" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B251" s="49" t="s">
+    <row r="251" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B251" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C251" s="53">
+      <c r="C251" s="49">
         <v>6</v>
       </c>
-      <c r="D251" s="46">
+      <c r="D251" s="42">
         <v>713204.79717000003</v>
       </c>
       <c r="E251" s="1">
         <v>44303.037149999996</v>
       </c>
       <c r="F251" s="1">
         <v>2209.45208</v>
       </c>
       <c r="G251" s="1">
         <v>54169.748160000003</v>
       </c>
       <c r="H251" s="1">
         <v>194032.13117000001</v>
       </c>
       <c r="I251" s="1">
         <v>98612.050810000001</v>
       </c>
       <c r="J251" s="1">
         <v>45374.842750000003</v>
       </c>
       <c r="K251" s="1">
         <v>36714.941299999999</v>
       </c>
       <c r="L251" s="1">
         <v>74317.516870000007</v>
       </c>
       <c r="M251" s="1">
         <v>10167.215899999999</v>
       </c>
       <c r="N251" s="1">
         <v>49760.296929999997</v>
       </c>
       <c r="O251" s="1">
         <v>15845.641019999999</v>
       </c>
       <c r="P251" s="2">
         <v>75675.173699999999</v>
       </c>
     </row>
-    <row r="252" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B252" s="49" t="s">
+    <row r="252" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B252" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C252" s="53">
+      <c r="C252" s="49">
         <v>7</v>
       </c>
-      <c r="D252" s="46">
+      <c r="D252" s="42">
         <v>717133.06487999996</v>
       </c>
       <c r="E252" s="1">
         <v>44502.979399999997</v>
       </c>
       <c r="F252" s="1">
         <v>1854.8115700000001</v>
       </c>
       <c r="G252" s="1">
         <v>55630.012089999997</v>
       </c>
       <c r="H252" s="1">
         <v>234925.46</v>
       </c>
       <c r="I252" s="1">
         <v>112409.44455</v>
       </c>
       <c r="J252" s="1">
         <v>43104.114549999998</v>
       </c>
       <c r="K252" s="1">
         <v>41535.78355</v>
       </c>
       <c r="L252" s="1">
         <v>64361.62442</v>
       </c>
       <c r="M252" s="1">
         <v>6966.0440699999999</v>
       </c>
       <c r="N252" s="1">
         <v>53101.181369999998</v>
       </c>
       <c r="O252" s="1">
         <v>26579.3498</v>
       </c>
       <c r="P252" s="2">
         <v>81127.086009999999</v>
       </c>
     </row>
-    <row r="253" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B253" s="49" t="s">
+    <row r="253" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B253" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C253" s="53">
+      <c r="C253" s="49">
         <v>8</v>
       </c>
-      <c r="D253" s="46">
+      <c r="D253" s="42">
         <v>656223.28657</v>
       </c>
       <c r="E253" s="1">
         <v>41491.966439999997</v>
       </c>
       <c r="F253" s="1">
         <v>2054.38906</v>
       </c>
       <c r="G253" s="1">
         <v>47236.748010000003</v>
       </c>
       <c r="H253" s="1">
         <v>151583.25409</v>
       </c>
       <c r="I253" s="1">
         <v>114660.93343999999</v>
       </c>
       <c r="J253" s="1">
         <v>38704.313629999997</v>
       </c>
       <c r="K253" s="1">
         <v>43275.296770000001</v>
       </c>
       <c r="L253" s="1">
         <v>68235.924010000002</v>
       </c>
       <c r="M253" s="1">
         <v>7439.52556</v>
       </c>
       <c r="N253" s="1">
         <v>52279.918250000002</v>
       </c>
       <c r="O253" s="1">
         <v>11791.73151</v>
       </c>
       <c r="P253" s="2">
         <v>67969.626529999994</v>
       </c>
     </row>
-    <row r="254" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B254" s="49" t="s">
+    <row r="254" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B254" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C254" s="53">
+      <c r="C254" s="49">
         <v>9</v>
       </c>
-      <c r="D254" s="46">
+      <c r="D254" s="42">
         <v>649376.92088999995</v>
       </c>
       <c r="E254" s="1">
         <v>49352.233549999997</v>
       </c>
       <c r="F254" s="1">
         <v>2607.6162199999999</v>
       </c>
       <c r="G254" s="1">
         <v>51874.959470000002</v>
       </c>
       <c r="H254" s="1">
         <v>190430.53662</v>
       </c>
       <c r="I254" s="1">
         <v>95996.76569</v>
       </c>
       <c r="J254" s="1">
         <v>34827.436370000003</v>
       </c>
       <c r="K254" s="1">
         <v>38265.319060000002</v>
       </c>
       <c r="L254" s="1">
         <v>65313.236490000003</v>
       </c>
       <c r="M254" s="1">
         <v>6826.16068</v>
       </c>
       <c r="N254" s="1">
         <v>31732.439350000001</v>
       </c>
       <c r="O254" s="1">
         <v>6481.0168599999997</v>
       </c>
       <c r="P254" s="2">
         <v>73416.259650000007</v>
       </c>
     </row>
-    <row r="255" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B255" s="49" t="s">
+    <row r="255" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B255" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C255" s="53">
+      <c r="C255" s="49">
         <v>10</v>
       </c>
-      <c r="D255" s="46">
+      <c r="D255" s="42">
         <v>702317.67958999996</v>
       </c>
       <c r="E255" s="1">
         <v>60713.893219999998</v>
       </c>
       <c r="F255" s="1">
         <v>2389.9059699999998</v>
       </c>
       <c r="G255" s="1">
         <v>51032.471619999997</v>
       </c>
       <c r="H255" s="1">
         <v>153036.84453999999</v>
       </c>
       <c r="I255" s="1">
         <v>126447.16665</v>
       </c>
       <c r="J255" s="1">
         <v>48099.87429</v>
       </c>
       <c r="K255" s="1">
         <v>39419.946089999998</v>
       </c>
       <c r="L255" s="1">
         <v>78829.751600000003</v>
       </c>
       <c r="M255" s="1">
         <v>6780.2549399999998</v>
       </c>
       <c r="N255" s="1">
         <v>55601.000910000002</v>
       </c>
       <c r="O255" s="1">
         <v>12420.510840000001</v>
       </c>
       <c r="P255" s="2">
         <v>76158.269209999999</v>
       </c>
     </row>
-    <row r="256" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B256" s="49" t="s">
+    <row r="256" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B256" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C256" s="53">
+      <c r="C256" s="49">
         <v>11</v>
       </c>
-      <c r="D256" s="46">
+      <c r="D256" s="42">
         <v>693103.21964000002</v>
       </c>
       <c r="E256" s="1">
         <v>45567.417609999997</v>
       </c>
       <c r="F256" s="1">
         <v>1742.85499</v>
       </c>
       <c r="G256" s="1">
         <v>53813.327440000001</v>
       </c>
       <c r="H256" s="1">
         <v>203231.15732</v>
       </c>
       <c r="I256" s="1">
         <v>101698.15381</v>
       </c>
       <c r="J256" s="1">
         <v>40024.776879999998</v>
       </c>
       <c r="K256" s="1">
         <v>37832.83309</v>
       </c>
       <c r="L256" s="1">
         <v>61042.468639999999</v>
       </c>
       <c r="M256" s="1">
         <v>7228.4081299999998</v>
       </c>
       <c r="N256" s="1">
         <v>45996.844870000001</v>
       </c>
       <c r="O256" s="1">
         <v>12315.92366</v>
       </c>
       <c r="P256" s="2">
         <v>84990.090989999997</v>
       </c>
     </row>
-    <row r="257" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B257" s="49" t="s">
+    <row r="257" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B257" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C257" s="53">
+      <c r="C257" s="49">
         <v>12</v>
       </c>
-      <c r="D257" s="46">
+      <c r="D257" s="42">
         <v>835032.39214999997</v>
       </c>
       <c r="E257" s="1">
         <v>45539.87515</v>
       </c>
       <c r="F257" s="1">
         <v>1937.05195</v>
       </c>
       <c r="G257" s="1">
         <v>62699.686990000002</v>
       </c>
       <c r="H257" s="1">
         <v>211831.07465</v>
       </c>
       <c r="I257" s="1">
         <v>95348.816990000007</v>
       </c>
       <c r="J257" s="1">
         <v>50423.55803</v>
       </c>
       <c r="K257" s="1">
         <v>42854.83496</v>
       </c>
       <c r="L257" s="1">
         <v>76524.806030000007</v>
       </c>
       <c r="M257" s="1">
         <v>8213.0430799999995</v>
       </c>
       <c r="N257" s="1">
         <v>46019.940280000003</v>
       </c>
       <c r="O257" s="1">
         <v>14361.92764</v>
       </c>
       <c r="P257" s="2">
         <v>153653.27593999999</v>
       </c>
     </row>
-    <row r="258" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B258" s="49" t="s">
+    <row r="258" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B258" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C258" s="53">
+      <c r="C258" s="49">
         <v>1</v>
       </c>
-      <c r="D258" s="46">
+      <c r="D258" s="42">
         <v>836426.04703999998</v>
       </c>
       <c r="E258" s="1">
         <v>55011.565589999998</v>
       </c>
       <c r="F258" s="1">
         <v>2119.5838699999999</v>
       </c>
       <c r="G258" s="1">
         <v>59024.350039999998</v>
       </c>
       <c r="H258" s="1">
         <v>282619.24831</v>
       </c>
       <c r="I258" s="1">
         <v>108638.58388999999</v>
       </c>
       <c r="J258" s="1">
         <v>49960.847199999997</v>
       </c>
       <c r="K258" s="1">
         <v>54190.73734</v>
       </c>
       <c r="L258" s="1">
         <v>80196.821079999994</v>
       </c>
       <c r="M258" s="1">
         <v>12766.311299999999</v>
       </c>
       <c r="N258" s="1">
         <v>53512.716699999997</v>
       </c>
       <c r="O258" s="1">
         <v>15558.437309999999</v>
       </c>
       <c r="P258" s="2">
         <v>86741.520850000001</v>
       </c>
     </row>
-    <row r="259" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B259" s="49" t="s">
+    <row r="259" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B259" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C259" s="53">
+      <c r="C259" s="49">
         <v>2</v>
       </c>
-      <c r="D259" s="46">
+      <c r="D259" s="42">
         <v>669499.81078000006</v>
       </c>
       <c r="E259" s="1">
         <v>52350.599770000001</v>
       </c>
       <c r="F259" s="1">
         <v>1789.61049</v>
       </c>
       <c r="G259" s="1">
         <v>58514.908940000001</v>
       </c>
       <c r="H259" s="1">
         <v>113724.34604</v>
       </c>
       <c r="I259" s="1">
         <v>83114.761719999995</v>
       </c>
       <c r="J259" s="1">
         <v>38141.523419999998</v>
       </c>
       <c r="K259" s="1">
         <v>32259.275600000001</v>
       </c>
       <c r="L259" s="1">
         <v>80550.872390000004</v>
       </c>
       <c r="M259" s="1">
         <v>5461.0154700000003</v>
       </c>
       <c r="N259" s="1">
         <v>67238.915370000002</v>
       </c>
       <c r="O259" s="1">
         <v>17170.500019999999</v>
       </c>
       <c r="P259" s="2">
         <v>127339.17346000001</v>
       </c>
     </row>
-    <row r="260" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B260" s="49" t="s">
+    <row r="260" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B260" s="45" t="s">
         <v>193</v>
       </c>
-      <c r="C260" s="53">
+      <c r="C260" s="49">
         <v>3</v>
       </c>
-      <c r="D260" s="46">
+      <c r="D260" s="42">
         <v>690084.38921000005</v>
       </c>
       <c r="E260" s="1">
         <v>45267.427589999999</v>
       </c>
       <c r="F260" s="1">
         <v>2345.0211899999999</v>
       </c>
       <c r="G260" s="1">
         <v>56774.285109999997</v>
       </c>
       <c r="H260" s="1">
         <v>173047.19078</v>
       </c>
       <c r="I260" s="1">
         <v>80587.777979999999</v>
       </c>
       <c r="J260" s="1">
         <v>49368.766490000002</v>
       </c>
       <c r="K260" s="1">
         <v>38540.381959999999</v>
       </c>
       <c r="L260" s="1">
         <v>73964.816489999997</v>
       </c>
       <c r="M260" s="1">
         <v>7124.6559200000002</v>
       </c>
       <c r="N260" s="1">
         <v>63895.385900000001</v>
       </c>
       <c r="O260" s="1">
         <v>10324.431189999999</v>
       </c>
       <c r="P260" s="2">
         <v>91760.600009999995</v>
       </c>
     </row>
-    <row r="261" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B261" s="49" t="s">
+    <row r="261" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B261" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C261" s="53">
+      <c r="C261" s="49">
         <v>4</v>
       </c>
-      <c r="D261" s="46">
+      <c r="D261" s="42">
         <v>740018.43188000005</v>
       </c>
       <c r="E261" s="1">
         <v>42375.794439999998</v>
       </c>
       <c r="F261" s="1">
         <v>1282.3765900000001</v>
       </c>
       <c r="G261" s="1">
         <v>64700.825649999999</v>
       </c>
       <c r="H261" s="1">
         <v>167114.10355</v>
       </c>
       <c r="I261" s="1">
         <v>110357.95939</v>
       </c>
       <c r="J261" s="1">
         <v>51536.835550000003</v>
       </c>
       <c r="K261" s="1">
         <v>44474.721060000003</v>
       </c>
       <c r="L261" s="1">
         <v>77455.605679999993</v>
       </c>
       <c r="M261" s="1">
         <v>14797.347889999999</v>
       </c>
       <c r="N261" s="1">
         <v>54864.795429999998</v>
       </c>
       <c r="O261" s="1">
         <v>13702.08923</v>
       </c>
       <c r="P261" s="2">
         <v>86833.580279999995</v>
       </c>
     </row>
-    <row r="262" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="P262" s="4"/>
+    <row r="262" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B262" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C262" s="49">
+        <v>5</v>
+      </c>
+      <c r="D262" s="42">
+        <v>1243519.5194999999</v>
+      </c>
+      <c r="E262" s="1">
+        <v>32128.917580000001</v>
+      </c>
+      <c r="F262" s="1">
+        <v>1547.94667</v>
+      </c>
+      <c r="G262" s="1">
+        <v>65736.500679999997</v>
+      </c>
+      <c r="H262" s="1">
+        <v>740196.89997999999</v>
+      </c>
+      <c r="I262" s="1">
+        <v>84697.466450000007</v>
+      </c>
+      <c r="J262" s="1">
+        <v>47653.515039999998</v>
+      </c>
+      <c r="K262" s="1">
+        <v>43074.942949999997</v>
+      </c>
+      <c r="L262" s="1">
+        <v>69251.799209999997</v>
+      </c>
+      <c r="M262" s="1">
+        <v>4548.8850899999998</v>
+      </c>
+      <c r="N262" s="1">
+        <v>49992.536189999999</v>
+      </c>
+      <c r="O262" s="1">
+        <v>11160.35066</v>
+      </c>
+      <c r="P262" s="2">
+        <v>117119.87998</v>
+      </c>
+    </row>
+    <row r="263" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B263" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C263" s="49">
+        <v>6</v>
+      </c>
+      <c r="D263" s="42">
+        <v>741181.77575999999</v>
+      </c>
+      <c r="E263" s="1">
+        <v>42743.474869999998</v>
+      </c>
+      <c r="F263" s="1">
+        <v>1914.32611</v>
+      </c>
+      <c r="G263" s="1">
+        <v>60141.18088</v>
+      </c>
+      <c r="H263" s="1">
+        <v>184117.9393</v>
+      </c>
+      <c r="I263" s="1">
+        <v>92261.616649999996</v>
+      </c>
+      <c r="J263" s="1">
+        <v>58284.248610000002</v>
+      </c>
+      <c r="K263" s="1">
+        <v>41721.621420000003</v>
+      </c>
+      <c r="L263" s="1">
+        <v>81651.792199999996</v>
+      </c>
+      <c r="M263" s="1">
+        <v>16062.44349</v>
+      </c>
+      <c r="N263" s="1">
+        <v>57997.220589999997</v>
+      </c>
+      <c r="O263" s="1">
+        <v>11056.44599</v>
+      </c>
+      <c r="P263" s="2">
+        <v>85999.167260000002</v>
+      </c>
+    </row>
+    <row r="264" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B264" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C264" s="49">
+        <v>7</v>
+      </c>
+      <c r="D264" s="42">
+        <v>747312.93420999998</v>
+      </c>
+      <c r="E264" s="1">
+        <v>47444.236980000001</v>
+      </c>
+      <c r="F264" s="1">
+        <v>2042.8715099999999</v>
+      </c>
+      <c r="G264" s="1">
+        <v>63654.318290000003</v>
+      </c>
+      <c r="H264" s="1">
+        <v>247164.62166</v>
+      </c>
+      <c r="I264" s="1">
+        <v>95268.839590000003</v>
+      </c>
+      <c r="J264" s="1">
+        <v>44773.971579999998</v>
+      </c>
+      <c r="K264" s="1">
+        <v>40113.352989999999</v>
+      </c>
+      <c r="L264" s="1">
+        <v>76138.84693</v>
+      </c>
+      <c r="M264" s="1">
+        <v>11822.42697</v>
+      </c>
+      <c r="N264" s="1">
+        <v>48169.734689999997</v>
+      </c>
+      <c r="O264" s="1">
+        <v>10308.714690000001</v>
+      </c>
+      <c r="P264" s="2">
+        <v>103297.67315</v>
+      </c>
+    </row>
+    <row r="265" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B265" s="47"/>
+      <c r="C265" s="48"/>
+      <c r="D265" s="43"/>
+      <c r="E265" s="3"/>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
+      <c r="J265" s="3"/>
+      <c r="K265" s="3"/>
+      <c r="L265" s="3"/>
+      <c r="M265" s="3"/>
+      <c r="N265" s="3"/>
+      <c r="O265" s="3"/>
+      <c r="P265" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="44" max="17" man="1"/>
     <brk id="80" max="17" man="1"/>
     <brk id="116" max="17" man="1"/>
     <brk id="152" max="17" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="B78:B82 B83:B84 B85:B86" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P262"/>
+  <dimension ref="B1:P265"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A249" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A252" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A174" sqref="A174:XFD183"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="8.88671875" style="13"/>
+    <col min="1" max="1" width="2.81640625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="6" style="12" customWidth="1"/>
+    <col min="4" max="16" width="11.1796875" style="12" customWidth="1"/>
+    <col min="17" max="19" width="10.81640625" style="12" customWidth="1"/>
+    <col min="20" max="16384" width="8.90625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="2" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+    </row>
+    <row r="2" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D2" t="s">
         <v>53</v>
       </c>
-      <c r="P2" s="14" t="s">
+      <c r="P2" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="15" t="s">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D3" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="43" t="s">
+    <row r="4" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B4" s="27"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="70" t="s">
+      <c r="F4" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="62" t="s">
+      <c r="I4" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="16" t="s">
+      <c r="P4" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F5" s="71" t="s">
+    <row r="5" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="29"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="18"/>
-[...1 lines deleted...]
-      <c r="I5" s="63" t="s">
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="J5" s="18"/>
-      <c r="K5" s="63" t="s">
+      <c r="J5" s="16"/>
+      <c r="K5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="L5" s="63" t="s">
+      <c r="L5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="18"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="16"/>
+      <c r="N5" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="O5" s="18"/>
-[...5 lines deleted...]
-      <c r="D6" s="40" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+    </row>
+    <row r="6" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H6" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="67" t="s">
+      <c r="I6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="60" t="s">
+      <c r="J6" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N6" s="20" t="s">
+      <c r="N6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D7" s="40" t="s">
+    <row r="7" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="58" t="s">
+      <c r="E7" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="69" t="s">
+      <c r="F7" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="49"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="45"/>
+      <c r="H7" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="69" t="s">
+      <c r="I7" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="J7" s="49"/>
-      <c r="K7" s="61" t="s">
+      <c r="J7" s="45"/>
+      <c r="K7" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="L7" s="49" t="s">
+      <c r="L7" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="49"/>
-      <c r="N7" s="49" t="s">
+      <c r="M7" s="45"/>
+      <c r="N7" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="49"/>
-      <c r="P7" s="57" t="s">
+      <c r="O7" s="45"/>
+      <c r="P7" s="53" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E8" s="29" t="s">
+    <row r="8" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="G8" s="21"/>
-[...1 lines deleted...]
-      <c r="I8" s="68" t="s">
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="21"/>
-      <c r="K8" s="21" t="s">
+      <c r="J8" s="19"/>
+      <c r="K8" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="21"/>
-[...3 lines deleted...]
-      <c r="P8" s="21" t="s">
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B9" s="45">
         <v>2005</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="49">
         <v>4</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="42">
         <v>469032</v>
       </c>
       <c r="E9" s="1">
         <v>43997</v>
       </c>
       <c r="F9" s="1">
         <v>1843</v>
       </c>
       <c r="G9" s="1">
         <v>29556</v>
       </c>
       <c r="H9" s="1">
         <v>71458</v>
       </c>
       <c r="I9" s="1">
         <v>42640</v>
       </c>
       <c r="J9" s="1">
         <v>104620</v>
       </c>
       <c r="K9" s="1">
         <v>32131</v>
       </c>
       <c r="L9" s="1">
         <v>39842</v>
       </c>
       <c r="M9" s="1">
         <v>2714</v>
       </c>
       <c r="N9" s="1">
         <v>25271</v>
       </c>
       <c r="O9" s="1">
         <v>10945</v>
       </c>
       <c r="P9" s="2">
         <v>64015</v>
       </c>
     </row>
-    <row r="10" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B10" s="45">
         <v>2005</v>
       </c>
-      <c r="C10" s="53">
+      <c r="C10" s="49">
         <v>5</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="42">
         <v>481592</v>
       </c>
       <c r="E10" s="1">
         <v>33912</v>
       </c>
       <c r="F10" s="1">
         <v>2004</v>
       </c>
       <c r="G10" s="1">
         <v>30883</v>
       </c>
       <c r="H10" s="1">
         <v>58502</v>
       </c>
       <c r="I10" s="1">
         <v>63874</v>
       </c>
       <c r="J10" s="1">
         <v>102208</v>
       </c>
       <c r="K10" s="1">
         <v>33397</v>
       </c>
       <c r="L10" s="1">
         <v>54593</v>
       </c>
       <c r="M10" s="1">
         <v>3361</v>
       </c>
       <c r="N10" s="1">
         <v>28659</v>
       </c>
       <c r="O10" s="1">
         <v>10190</v>
       </c>
       <c r="P10" s="2">
         <v>60009</v>
       </c>
     </row>
-    <row r="11" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B11" s="45">
         <v>2005</v>
       </c>
-      <c r="C11" s="53">
+      <c r="C11" s="49">
         <v>6</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="42">
         <v>591435</v>
       </c>
       <c r="E11" s="1">
         <v>40466</v>
       </c>
       <c r="F11" s="1">
         <v>1550</v>
       </c>
       <c r="G11" s="1">
         <v>36465</v>
       </c>
       <c r="H11" s="1">
         <v>90499</v>
       </c>
       <c r="I11" s="1">
         <v>50977</v>
       </c>
       <c r="J11" s="1">
         <v>106625</v>
       </c>
       <c r="K11" s="1">
         <v>45384</v>
       </c>
       <c r="L11" s="1">
         <v>91276</v>
       </c>
       <c r="M11" s="1">
         <v>3817</v>
       </c>
       <c r="N11" s="1">
         <v>38177</v>
       </c>
       <c r="O11" s="1">
         <v>13612</v>
       </c>
       <c r="P11" s="2">
         <v>72587</v>
       </c>
     </row>
-    <row r="12" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B12" s="45">
         <v>2005</v>
       </c>
-      <c r="C12" s="53">
+      <c r="C12" s="49">
         <v>7</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="42">
         <v>460464</v>
       </c>
       <c r="E12" s="1">
         <v>43251</v>
       </c>
       <c r="F12" s="1">
         <v>1720</v>
       </c>
       <c r="G12" s="1">
         <v>36329</v>
       </c>
       <c r="H12" s="1">
         <v>51807</v>
       </c>
       <c r="I12" s="1">
         <v>53982</v>
       </c>
       <c r="J12" s="1">
         <v>83808</v>
       </c>
       <c r="K12" s="1">
         <v>32260</v>
       </c>
       <c r="L12" s="1">
         <v>56424</v>
       </c>
       <c r="M12" s="1">
         <v>4011</v>
       </c>
       <c r="N12" s="1">
         <v>22757</v>
       </c>
       <c r="O12" s="1">
         <v>10063</v>
       </c>
       <c r="P12" s="2">
         <v>64052</v>
       </c>
     </row>
-    <row r="13" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B13" s="45">
         <v>2005</v>
       </c>
-      <c r="C13" s="53">
+      <c r="C13" s="49">
         <v>8</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="42">
         <v>493871</v>
       </c>
       <c r="E13" s="1">
         <v>44187</v>
       </c>
       <c r="F13" s="1">
         <v>2710</v>
       </c>
       <c r="G13" s="1">
         <v>35121</v>
       </c>
       <c r="H13" s="1">
         <v>53077</v>
       </c>
       <c r="I13" s="1">
         <v>48576</v>
       </c>
       <c r="J13" s="1">
         <v>88327</v>
       </c>
       <c r="K13" s="1">
         <v>34677</v>
       </c>
       <c r="L13" s="1">
         <v>75407</v>
       </c>
       <c r="M13" s="1">
         <v>3054</v>
       </c>
       <c r="N13" s="1">
         <v>32991</v>
       </c>
       <c r="O13" s="1">
         <v>15007</v>
       </c>
       <c r="P13" s="2">
         <v>60737</v>
       </c>
     </row>
-    <row r="14" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B14" s="45">
         <v>2005</v>
       </c>
-      <c r="C14" s="53">
+      <c r="C14" s="49">
         <v>9</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="42">
         <v>764944</v>
       </c>
       <c r="E14" s="1">
         <v>48997</v>
       </c>
       <c r="F14" s="1">
         <v>2052</v>
       </c>
       <c r="G14" s="1">
         <v>48581</v>
       </c>
       <c r="H14" s="1">
         <v>100538</v>
       </c>
       <c r="I14" s="1">
         <v>95092</v>
       </c>
       <c r="J14" s="1">
         <v>84456</v>
       </c>
       <c r="K14" s="1">
         <v>72787</v>
       </c>
       <c r="L14" s="1">
         <v>132679</v>
       </c>
       <c r="M14" s="1">
         <v>6145</v>
       </c>
       <c r="N14" s="1">
         <v>61085</v>
       </c>
       <c r="O14" s="1">
         <v>19633</v>
       </c>
       <c r="P14" s="2">
         <v>92899</v>
       </c>
     </row>
-    <row r="15" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B15" s="45">
         <v>2005</v>
       </c>
-      <c r="C15" s="53">
+      <c r="C15" s="49">
         <v>10</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="42">
         <v>458643</v>
       </c>
       <c r="E15" s="1">
         <v>29212</v>
       </c>
       <c r="F15" s="1">
         <v>2072</v>
       </c>
       <c r="G15" s="1">
         <v>34998</v>
       </c>
       <c r="H15" s="1">
         <v>57293</v>
       </c>
       <c r="I15" s="1">
         <v>59926</v>
       </c>
       <c r="J15" s="1">
         <v>96854</v>
       </c>
       <c r="K15" s="1">
         <v>30863</v>
       </c>
       <c r="L15" s="1">
         <v>42395</v>
       </c>
       <c r="M15" s="1">
         <v>1881</v>
       </c>
       <c r="N15" s="1">
         <v>39877</v>
       </c>
       <c r="O15" s="1">
         <v>6314</v>
       </c>
       <c r="P15" s="2">
         <v>56958</v>
       </c>
     </row>
-    <row r="16" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B16" s="45">
         <v>2005</v>
       </c>
-      <c r="C16" s="53">
+      <c r="C16" s="49">
         <v>11</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>521094</v>
       </c>
       <c r="E16" s="1">
         <v>36109</v>
       </c>
       <c r="F16" s="1">
         <v>1869</v>
       </c>
       <c r="G16" s="1">
         <v>39909</v>
       </c>
       <c r="H16" s="1">
         <v>70978</v>
       </c>
       <c r="I16" s="1">
         <v>79826</v>
       </c>
       <c r="J16" s="1">
         <v>105058</v>
       </c>
       <c r="K16" s="1">
         <v>28978</v>
       </c>
       <c r="L16" s="1">
         <v>52265</v>
       </c>
       <c r="M16" s="1">
         <v>3046</v>
       </c>
       <c r="N16" s="1">
         <v>35855</v>
       </c>
       <c r="O16" s="1">
         <v>9415</v>
       </c>
       <c r="P16" s="2">
         <v>57786</v>
       </c>
     </row>
-    <row r="17" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B17" s="45">
         <v>2005</v>
       </c>
-      <c r="C17" s="53">
+      <c r="C17" s="49">
         <v>12</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="42">
         <v>642170</v>
       </c>
       <c r="E17" s="1">
         <v>30147</v>
       </c>
       <c r="F17" s="1">
         <v>1728</v>
       </c>
       <c r="G17" s="1">
         <v>33959</v>
       </c>
       <c r="H17" s="1">
         <v>73326</v>
       </c>
       <c r="I17" s="1">
         <v>67766</v>
       </c>
       <c r="J17" s="1">
         <v>121515</v>
       </c>
       <c r="K17" s="1">
         <v>66138</v>
       </c>
       <c r="L17" s="1">
         <v>89224</v>
       </c>
       <c r="M17" s="1">
         <v>3400</v>
       </c>
       <c r="N17" s="1">
         <v>76342</v>
       </c>
       <c r="O17" s="1">
         <v>12300</v>
       </c>
       <c r="P17" s="2">
         <v>66325</v>
       </c>
     </row>
-    <row r="18" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B18" s="45">
         <v>2006</v>
       </c>
-      <c r="C18" s="53">
+      <c r="C18" s="49">
         <v>1</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="42">
         <v>385201</v>
       </c>
       <c r="E18" s="1">
         <v>25503</v>
       </c>
       <c r="F18" s="1">
         <v>1470</v>
       </c>
       <c r="G18" s="1">
         <v>29638</v>
       </c>
       <c r="H18" s="1">
         <v>46369</v>
       </c>
       <c r="I18" s="1">
         <v>45227</v>
       </c>
       <c r="J18" s="1">
         <v>80248</v>
       </c>
       <c r="K18" s="1">
         <v>25622</v>
       </c>
       <c r="L18" s="1">
         <v>44832</v>
       </c>
       <c r="M18" s="1">
         <v>2405</v>
       </c>
       <c r="N18" s="1">
         <v>23045</v>
       </c>
       <c r="O18" s="1">
         <v>7508</v>
       </c>
       <c r="P18" s="2">
         <v>53334</v>
       </c>
     </row>
-    <row r="19" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B19" s="45">
         <v>2006</v>
       </c>
-      <c r="C19" s="53">
+      <c r="C19" s="49">
         <v>2</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="42">
         <v>521472</v>
       </c>
       <c r="E19" s="1">
         <v>37768</v>
       </c>
       <c r="F19" s="1">
         <v>1923</v>
       </c>
       <c r="G19" s="1">
         <v>36089</v>
       </c>
       <c r="H19" s="1">
         <v>86252</v>
       </c>
       <c r="I19" s="1">
         <v>55194</v>
       </c>
       <c r="J19" s="1">
         <v>80767</v>
       </c>
       <c r="K19" s="1">
         <v>39981</v>
       </c>
       <c r="L19" s="1">
         <v>69767</v>
       </c>
       <c r="M19" s="1">
         <v>5122</v>
       </c>
       <c r="N19" s="1">
         <v>37966</v>
       </c>
       <c r="O19" s="1">
         <v>9975</v>
       </c>
       <c r="P19" s="2">
         <v>60668</v>
       </c>
     </row>
-    <row r="20" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B20" s="45">
         <v>2006</v>
       </c>
-      <c r="C20" s="53">
+      <c r="C20" s="49">
         <v>3</v>
       </c>
-      <c r="D20" s="46">
+      <c r="D20" s="42">
         <v>1164544</v>
       </c>
       <c r="E20" s="1">
         <v>62902</v>
       </c>
       <c r="F20" s="1">
         <v>1516</v>
       </c>
       <c r="G20" s="1">
         <v>49333</v>
       </c>
       <c r="H20" s="1">
         <v>357817</v>
       </c>
       <c r="I20" s="1">
         <v>106389</v>
       </c>
       <c r="J20" s="1">
         <v>153885</v>
       </c>
       <c r="K20" s="1">
         <v>72204</v>
       </c>
       <c r="L20" s="1">
         <v>128750</v>
       </c>
       <c r="M20" s="1">
         <v>5575</v>
       </c>
       <c r="N20" s="1">
         <v>77240</v>
       </c>
       <c r="O20" s="1">
         <v>17431</v>
       </c>
       <c r="P20" s="2">
         <v>131502</v>
       </c>
     </row>
-    <row r="21" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B21" s="45">
         <v>2006</v>
       </c>
-      <c r="C21" s="53">
+      <c r="C21" s="49">
         <v>4</v>
       </c>
-      <c r="D21" s="46">
+      <c r="D21" s="42">
         <v>562962</v>
       </c>
       <c r="E21" s="1">
         <v>37158</v>
       </c>
       <c r="F21" s="1">
         <v>1772</v>
       </c>
       <c r="G21" s="1">
         <v>36010</v>
       </c>
       <c r="H21" s="1">
         <v>98032</v>
       </c>
       <c r="I21" s="1">
         <v>76971</v>
       </c>
       <c r="J21" s="1">
         <v>109169</v>
       </c>
       <c r="K21" s="1">
         <v>34352</v>
       </c>
       <c r="L21" s="1">
         <v>62894</v>
       </c>
       <c r="M21" s="1">
         <v>3085</v>
       </c>
       <c r="N21" s="1">
         <v>34493</v>
       </c>
       <c r="O21" s="1">
         <v>10979</v>
       </c>
       <c r="P21" s="2">
         <v>58047</v>
       </c>
     </row>
-    <row r="22" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B22" s="45">
         <v>2006</v>
       </c>
-      <c r="C22" s="53">
+      <c r="C22" s="49">
         <v>5</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="42">
         <v>559173</v>
       </c>
       <c r="E22" s="1">
         <v>36325</v>
       </c>
       <c r="F22" s="1">
         <v>1519</v>
       </c>
       <c r="G22" s="1">
         <v>37417</v>
       </c>
       <c r="H22" s="1">
         <v>87007</v>
       </c>
       <c r="I22" s="1">
         <v>110688</v>
       </c>
       <c r="J22" s="1">
         <v>83397</v>
       </c>
       <c r="K22" s="1">
         <v>39018</v>
       </c>
       <c r="L22" s="1">
         <v>48342</v>
       </c>
       <c r="M22" s="1">
         <v>3029</v>
       </c>
       <c r="N22" s="1">
         <v>33513</v>
       </c>
       <c r="O22" s="1">
         <v>11475</v>
       </c>
       <c r="P22" s="2">
         <v>67443</v>
       </c>
     </row>
-    <row r="23" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B23" s="45">
         <v>2006</v>
       </c>
-      <c r="C23" s="53">
+      <c r="C23" s="49">
         <v>6</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="42">
         <v>661605</v>
       </c>
       <c r="E23" s="1">
         <v>35611</v>
       </c>
       <c r="F23" s="1">
         <v>1999</v>
       </c>
       <c r="G23" s="1">
         <v>43898</v>
       </c>
       <c r="H23" s="1">
         <v>80209</v>
       </c>
       <c r="I23" s="1">
         <v>113273</v>
       </c>
       <c r="J23" s="1">
         <v>110070</v>
       </c>
       <c r="K23" s="1">
         <v>45173</v>
       </c>
       <c r="L23" s="1">
         <v>70281</v>
       </c>
       <c r="M23" s="1">
         <v>8335</v>
       </c>
       <c r="N23" s="1">
         <v>62373</v>
       </c>
       <c r="O23" s="1">
         <v>15542</v>
       </c>
       <c r="P23" s="2">
         <v>74841</v>
       </c>
     </row>
-    <row r="24" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B24" s="45">
         <v>2006</v>
       </c>
-      <c r="C24" s="53">
+      <c r="C24" s="49">
         <v>7</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="42">
         <v>480776</v>
       </c>
       <c r="E24" s="1">
         <v>38941</v>
       </c>
       <c r="F24" s="1">
         <v>2816</v>
       </c>
       <c r="G24" s="1">
         <v>34852</v>
       </c>
       <c r="H24" s="1">
         <v>60399</v>
       </c>
       <c r="I24" s="1">
         <v>82551</v>
       </c>
       <c r="J24" s="1">
         <v>80242</v>
       </c>
       <c r="K24" s="1">
         <v>30068</v>
       </c>
       <c r="L24" s="1">
         <v>45805</v>
       </c>
       <c r="M24" s="1">
         <v>2666</v>
       </c>
       <c r="N24" s="1">
         <v>29793</v>
       </c>
       <c r="O24" s="1">
         <v>13437</v>
       </c>
       <c r="P24" s="2">
         <v>59206</v>
       </c>
     </row>
-    <row r="25" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B25" s="45">
         <v>2006</v>
       </c>
-      <c r="C25" s="53">
+      <c r="C25" s="49">
         <v>8</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="42">
         <v>450208</v>
       </c>
       <c r="E25" s="1">
         <v>41906</v>
       </c>
       <c r="F25" s="1">
         <v>2027</v>
       </c>
       <c r="G25" s="1">
         <v>37776</v>
       </c>
       <c r="H25" s="1">
         <v>51296</v>
       </c>
       <c r="I25" s="1">
         <v>50129</v>
       </c>
       <c r="J25" s="1">
         <v>78867</v>
       </c>
       <c r="K25" s="1">
         <v>34164</v>
       </c>
       <c r="L25" s="1">
         <v>49705</v>
       </c>
       <c r="M25" s="1">
         <v>1900</v>
       </c>
       <c r="N25" s="1">
         <v>31245</v>
       </c>
       <c r="O25" s="1">
         <v>13813</v>
       </c>
       <c r="P25" s="2">
         <v>57380</v>
       </c>
     </row>
-    <row r="26" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B26" s="45">
         <v>2006</v>
       </c>
-      <c r="C26" s="53">
+      <c r="C26" s="49">
         <v>9</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="42">
         <v>854901</v>
       </c>
       <c r="E26" s="1">
         <v>47643</v>
       </c>
       <c r="F26" s="1">
         <v>2132</v>
       </c>
       <c r="G26" s="1">
         <v>53317</v>
       </c>
       <c r="H26" s="1">
         <v>213230</v>
       </c>
       <c r="I26" s="1">
         <v>99444</v>
       </c>
       <c r="J26" s="1">
         <v>100738</v>
       </c>
       <c r="K26" s="1">
         <v>59129</v>
       </c>
       <c r="L26" s="1">
         <v>96928</v>
       </c>
       <c r="M26" s="1">
         <v>6995</v>
       </c>
       <c r="N26" s="1">
         <v>62501</v>
       </c>
       <c r="O26" s="1">
         <v>20738</v>
       </c>
       <c r="P26" s="2">
         <v>92106</v>
       </c>
     </row>
-    <row r="27" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B27" s="45">
         <v>2006</v>
       </c>
-      <c r="C27" s="53">
+      <c r="C27" s="49">
         <v>10</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="42">
         <v>460244</v>
       </c>
       <c r="E27" s="1">
         <v>27093</v>
       </c>
       <c r="F27" s="1">
         <v>1732</v>
       </c>
       <c r="G27" s="1">
         <v>38259</v>
       </c>
       <c r="H27" s="1">
         <v>73406</v>
       </c>
       <c r="I27" s="1">
         <v>48439</v>
       </c>
       <c r="J27" s="1">
         <v>80891</v>
       </c>
       <c r="K27" s="1">
         <v>27514</v>
       </c>
       <c r="L27" s="1">
         <v>63448</v>
       </c>
       <c r="M27" s="1">
         <v>3246</v>
       </c>
       <c r="N27" s="1">
         <v>32566</v>
       </c>
       <c r="O27" s="1">
         <v>11458</v>
       </c>
       <c r="P27" s="2">
         <v>52192</v>
       </c>
     </row>
-    <row r="28" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B28" s="45">
         <v>2006</v>
       </c>
-      <c r="C28" s="53">
+      <c r="C28" s="49">
         <v>11</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="42">
         <v>496827</v>
       </c>
       <c r="E28" s="1">
         <v>30543</v>
       </c>
       <c r="F28" s="1">
         <v>1844</v>
       </c>
       <c r="G28" s="1">
         <v>40297</v>
       </c>
       <c r="H28" s="1">
         <v>74584</v>
       </c>
       <c r="I28" s="1">
         <v>67692</v>
       </c>
       <c r="J28" s="1">
         <v>73922</v>
       </c>
       <c r="K28" s="1">
         <v>32681</v>
       </c>
       <c r="L28" s="1">
         <v>61449</v>
       </c>
       <c r="M28" s="1">
         <v>3398</v>
       </c>
       <c r="N28" s="1">
         <v>26612</v>
       </c>
       <c r="O28" s="1">
         <v>11672</v>
       </c>
       <c r="P28" s="2">
         <v>72133</v>
       </c>
     </row>
-    <row r="29" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B29" s="45">
         <v>2006</v>
       </c>
-      <c r="C29" s="53">
+      <c r="C29" s="49">
         <v>12</v>
       </c>
-      <c r="D29" s="46">
+      <c r="D29" s="42">
         <v>628276</v>
       </c>
       <c r="E29" s="1">
         <v>30292</v>
       </c>
       <c r="F29" s="1">
         <v>1774</v>
       </c>
       <c r="G29" s="1">
         <v>35046</v>
       </c>
       <c r="H29" s="1">
         <v>85332</v>
       </c>
       <c r="I29" s="1">
         <v>79455</v>
       </c>
       <c r="J29" s="1">
         <v>98732</v>
       </c>
       <c r="K29" s="1">
         <v>51023</v>
       </c>
       <c r="L29" s="1">
         <v>71805</v>
       </c>
       <c r="M29" s="1">
         <v>4151</v>
       </c>
       <c r="N29" s="1">
         <v>48466</v>
       </c>
       <c r="O29" s="1">
         <v>16567</v>
       </c>
       <c r="P29" s="2">
         <v>105633</v>
       </c>
     </row>
-    <row r="30" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B30" s="45">
         <v>2007</v>
       </c>
-      <c r="C30" s="53">
+      <c r="C30" s="49">
         <v>1</v>
       </c>
-      <c r="D30" s="46">
+      <c r="D30" s="42">
         <v>411038</v>
       </c>
       <c r="E30" s="1">
         <v>25644</v>
       </c>
       <c r="F30" s="1">
         <v>1939</v>
       </c>
       <c r="G30" s="1">
         <v>31166</v>
       </c>
       <c r="H30" s="1">
         <v>54921</v>
       </c>
       <c r="I30" s="1">
         <v>53428</v>
       </c>
       <c r="J30" s="1">
         <v>74025</v>
       </c>
       <c r="K30" s="1">
         <v>25158</v>
       </c>
       <c r="L30" s="1">
         <v>43276</v>
       </c>
       <c r="M30" s="1">
         <v>4613</v>
       </c>
       <c r="N30" s="1">
         <v>35532</v>
       </c>
       <c r="O30" s="1">
         <v>11810</v>
       </c>
       <c r="P30" s="2">
         <v>49526</v>
       </c>
     </row>
-    <row r="31" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B31" s="49">
+    <row r="31" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B31" s="45">
         <v>2007</v>
       </c>
-      <c r="C31" s="53">
+      <c r="C31" s="49">
         <v>2</v>
       </c>
-      <c r="D31" s="46">
+      <c r="D31" s="42">
         <v>510195</v>
       </c>
       <c r="E31" s="1">
         <v>35783</v>
       </c>
       <c r="F31" s="1">
         <v>2362</v>
       </c>
       <c r="G31" s="1">
         <v>38356</v>
       </c>
       <c r="H31" s="1">
         <v>84214</v>
       </c>
       <c r="I31" s="1">
         <v>65152</v>
       </c>
       <c r="J31" s="1">
         <v>79794</v>
       </c>
       <c r="K31" s="1">
         <v>31498</v>
       </c>
       <c r="L31" s="1">
         <v>56064</v>
       </c>
       <c r="M31" s="1">
         <v>3390</v>
       </c>
       <c r="N31" s="1">
         <v>32745</v>
       </c>
       <c r="O31" s="1">
         <v>13572</v>
       </c>
       <c r="P31" s="2">
         <v>67265</v>
       </c>
     </row>
-    <row r="32" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B32" s="49">
+    <row r="32" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B32" s="45">
         <v>2007</v>
       </c>
-      <c r="C32" s="53">
+      <c r="C32" s="49">
         <v>3</v>
       </c>
-      <c r="D32" s="46">
+      <c r="D32" s="42">
         <v>965791</v>
       </c>
       <c r="E32" s="1">
         <v>59420</v>
       </c>
       <c r="F32" s="1">
         <v>3878</v>
       </c>
       <c r="G32" s="1">
         <v>48303</v>
       </c>
       <c r="H32" s="1">
         <v>183473</v>
       </c>
       <c r="I32" s="1">
         <v>102602</v>
       </c>
       <c r="J32" s="1">
         <v>134154</v>
       </c>
       <c r="K32" s="1">
         <v>71048</v>
       </c>
       <c r="L32" s="1">
         <v>119002</v>
       </c>
       <c r="M32" s="1">
         <v>5152</v>
       </c>
       <c r="N32" s="1">
         <v>77721</v>
       </c>
       <c r="O32" s="1">
         <v>23386</v>
       </c>
       <c r="P32" s="2">
         <v>137652</v>
       </c>
     </row>
-    <row r="33" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B33" s="49">
+    <row r="33" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B33" s="45">
         <v>2007</v>
       </c>
-      <c r="C33" s="53">
+      <c r="C33" s="49">
         <v>4</v>
       </c>
-      <c r="D33" s="46">
+      <c r="D33" s="42">
         <v>517711</v>
       </c>
       <c r="E33" s="1">
         <v>39000</v>
       </c>
       <c r="F33" s="1">
         <v>1352</v>
       </c>
       <c r="G33" s="1">
         <v>43193</v>
       </c>
       <c r="H33" s="1">
         <v>93336</v>
       </c>
       <c r="I33" s="1">
         <v>53800</v>
       </c>
       <c r="J33" s="1">
         <v>77137</v>
       </c>
       <c r="K33" s="1">
         <v>28395</v>
       </c>
       <c r="L33" s="1">
         <v>71094</v>
       </c>
       <c r="M33" s="1">
         <v>3040</v>
       </c>
       <c r="N33" s="1">
         <v>36673</v>
       </c>
       <c r="O33" s="1">
         <v>12475</v>
       </c>
       <c r="P33" s="2">
         <v>58216</v>
       </c>
     </row>
-    <row r="34" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B34" s="49">
+    <row r="34" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B34" s="45">
         <v>2007</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C34" s="49">
         <v>5</v>
       </c>
-      <c r="D34" s="46">
+      <c r="D34" s="42">
         <v>497685</v>
       </c>
       <c r="E34" s="1">
         <v>32543</v>
       </c>
       <c r="F34" s="1">
         <v>1945</v>
       </c>
       <c r="G34" s="1">
         <v>38150</v>
       </c>
       <c r="H34" s="1">
         <v>86771</v>
       </c>
       <c r="I34" s="1">
         <v>72816</v>
       </c>
       <c r="J34" s="1">
         <v>67448</v>
       </c>
       <c r="K34" s="1">
         <v>27424</v>
       </c>
       <c r="L34" s="1">
         <v>58924</v>
       </c>
       <c r="M34" s="1">
         <v>3885</v>
       </c>
       <c r="N34" s="1">
         <v>30316</v>
       </c>
       <c r="O34" s="1">
         <v>14337</v>
       </c>
       <c r="P34" s="2">
         <v>63126</v>
       </c>
     </row>
-    <row r="35" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B35" s="49">
+    <row r="35" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B35" s="45">
         <v>2007</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="49">
         <v>6</v>
       </c>
-      <c r="D35" s="46">
+      <c r="D35" s="42">
         <v>604246</v>
       </c>
       <c r="E35" s="1">
         <v>38424</v>
       </c>
       <c r="F35" s="1">
         <v>1533</v>
       </c>
       <c r="G35" s="1">
         <v>45877</v>
       </c>
       <c r="H35" s="1">
         <v>98474</v>
       </c>
       <c r="I35" s="1">
         <v>52970</v>
       </c>
       <c r="J35" s="1">
         <v>86668</v>
       </c>
       <c r="K35" s="1">
         <v>45555</v>
       </c>
       <c r="L35" s="1">
         <v>72331</v>
       </c>
       <c r="M35" s="1">
         <v>4225</v>
       </c>
       <c r="N35" s="1">
         <v>58547</v>
       </c>
       <c r="O35" s="1">
         <v>16142</v>
       </c>
       <c r="P35" s="2">
         <v>83500</v>
       </c>
     </row>
-    <row r="36" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B36" s="49">
+    <row r="36" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B36" s="45">
         <v>2007</v>
       </c>
-      <c r="C36" s="53">
+      <c r="C36" s="49">
         <v>7</v>
       </c>
-      <c r="D36" s="46">
+      <c r="D36" s="42">
         <v>491696</v>
       </c>
       <c r="E36" s="1">
         <v>37513</v>
       </c>
       <c r="F36" s="1">
         <v>11298</v>
       </c>
       <c r="G36" s="1">
         <v>42321</v>
       </c>
       <c r="H36" s="1">
         <v>56986</v>
       </c>
       <c r="I36" s="1">
         <v>72450</v>
       </c>
       <c r="J36" s="1">
         <v>70070</v>
       </c>
       <c r="K36" s="1">
         <v>29265</v>
       </c>
       <c r="L36" s="1">
         <v>54306</v>
       </c>
       <c r="M36" s="1">
         <v>2340</v>
       </c>
       <c r="N36" s="1">
         <v>35995</v>
       </c>
       <c r="O36" s="1">
         <v>9347</v>
       </c>
       <c r="P36" s="2">
         <v>69805</v>
       </c>
     </row>
-    <row r="37" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B37" s="49">
+    <row r="37" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B37" s="45">
         <v>2007</v>
       </c>
-      <c r="C37" s="53">
+      <c r="C37" s="49">
         <v>8</v>
       </c>
-      <c r="D37" s="46">
+      <c r="D37" s="42">
         <v>491231</v>
       </c>
       <c r="E37" s="1">
         <v>40495</v>
       </c>
       <c r="F37" s="1">
         <v>1306</v>
       </c>
       <c r="G37" s="1">
         <v>41916</v>
       </c>
       <c r="H37" s="1">
         <v>84613</v>
       </c>
       <c r="I37" s="1">
         <v>71132</v>
       </c>
       <c r="J37" s="1">
         <v>61944</v>
       </c>
       <c r="K37" s="1">
         <v>30422</v>
       </c>
       <c r="L37" s="1">
         <v>50576</v>
       </c>
       <c r="M37" s="1">
         <v>3355</v>
       </c>
       <c r="N37" s="1">
         <v>32073</v>
       </c>
       <c r="O37" s="1">
         <v>16772</v>
       </c>
       <c r="P37" s="2">
         <v>56627</v>
       </c>
     </row>
-    <row r="38" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B38" s="49">
+    <row r="38" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B38" s="45">
         <v>2007</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="49">
         <v>9</v>
       </c>
-      <c r="D38" s="46">
+      <c r="D38" s="42">
         <v>775966</v>
       </c>
       <c r="E38" s="1">
         <v>37885</v>
       </c>
       <c r="F38" s="1">
         <v>1666</v>
       </c>
       <c r="G38" s="1">
         <v>49803</v>
       </c>
       <c r="H38" s="1">
         <v>186343</v>
       </c>
       <c r="I38" s="1">
         <v>85634</v>
       </c>
       <c r="J38" s="1">
         <v>104644</v>
       </c>
       <c r="K38" s="1">
         <v>51759</v>
       </c>
       <c r="L38" s="1">
         <v>84551</v>
       </c>
       <c r="M38" s="1">
         <v>8330</v>
       </c>
       <c r="N38" s="1">
         <v>66034</v>
       </c>
       <c r="O38" s="1">
         <v>18507</v>
       </c>
       <c r="P38" s="2">
         <v>80810</v>
       </c>
     </row>
-    <row r="39" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B39" s="49">
+    <row r="39" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B39" s="45">
         <v>2007</v>
       </c>
-      <c r="C39" s="53">
+      <c r="C39" s="49">
         <v>10</v>
       </c>
-      <c r="D39" s="46">
+      <c r="D39" s="42">
         <v>496010</v>
       </c>
       <c r="E39" s="1">
         <v>26839</v>
       </c>
       <c r="F39" s="1">
         <v>1786</v>
       </c>
       <c r="G39" s="1">
         <v>41340</v>
       </c>
       <c r="H39" s="1">
         <v>88649</v>
       </c>
       <c r="I39" s="1">
         <v>75205</v>
       </c>
       <c r="J39" s="1">
         <v>71800</v>
       </c>
       <c r="K39" s="1">
         <v>26501</v>
       </c>
       <c r="L39" s="1">
         <v>54966</v>
       </c>
       <c r="M39" s="1">
         <v>2768</v>
       </c>
       <c r="N39" s="1">
         <v>38935</v>
       </c>
       <c r="O39" s="1">
         <v>13272</v>
       </c>
       <c r="P39" s="2">
         <v>53949</v>
       </c>
     </row>
-    <row r="40" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B40" s="49">
+    <row r="40" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B40" s="45">
         <v>2007</v>
       </c>
-      <c r="C40" s="53">
+      <c r="C40" s="49">
         <v>11</v>
       </c>
-      <c r="D40" s="46">
+      <c r="D40" s="42">
         <v>516769</v>
       </c>
       <c r="E40" s="1">
         <v>27645</v>
       </c>
       <c r="F40" s="1">
         <v>2009</v>
       </c>
       <c r="G40" s="1">
         <v>46330</v>
       </c>
       <c r="H40" s="1">
         <v>90464</v>
       </c>
       <c r="I40" s="1">
         <v>88972</v>
       </c>
       <c r="J40" s="1">
         <v>73423</v>
       </c>
       <c r="K40" s="1">
         <v>33016</v>
       </c>
       <c r="L40" s="1">
         <v>56157</v>
       </c>
       <c r="M40" s="1">
         <v>2727</v>
       </c>
       <c r="N40" s="1">
         <v>28520</v>
       </c>
       <c r="O40" s="1">
         <v>12224</v>
       </c>
       <c r="P40" s="2">
         <v>55282</v>
       </c>
     </row>
-    <row r="41" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B41" s="49">
+    <row r="41" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B41" s="45">
         <v>2007</v>
       </c>
-      <c r="C41" s="53">
+      <c r="C41" s="49">
         <v>12</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D41" s="42">
         <v>598055</v>
       </c>
       <c r="E41" s="1">
         <v>26766</v>
       </c>
       <c r="F41" s="1">
         <v>1759</v>
       </c>
       <c r="G41" s="1">
         <v>39554</v>
       </c>
       <c r="H41" s="1">
         <v>85158</v>
       </c>
       <c r="I41" s="1">
         <v>100142</v>
       </c>
       <c r="J41" s="1">
         <v>78667</v>
       </c>
       <c r="K41" s="1">
         <v>42180</v>
       </c>
       <c r="L41" s="1">
         <v>78226</v>
       </c>
       <c r="M41" s="1">
         <v>2683</v>
       </c>
       <c r="N41" s="1">
         <v>49183</v>
       </c>
       <c r="O41" s="1">
         <v>13748</v>
       </c>
       <c r="P41" s="2">
         <v>79989</v>
       </c>
     </row>
-    <row r="42" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B42" s="49">
+    <row r="42" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B42" s="45">
         <v>2008</v>
       </c>
-      <c r="C42" s="53">
+      <c r="C42" s="49">
         <v>1</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="42">
         <v>501077</v>
       </c>
       <c r="E42" s="1">
         <v>21408</v>
       </c>
       <c r="F42" s="1">
         <v>1214</v>
       </c>
       <c r="G42" s="1">
         <v>32793</v>
       </c>
       <c r="H42" s="1">
         <v>72260</v>
       </c>
       <c r="I42" s="1">
         <v>112754</v>
       </c>
       <c r="J42" s="1">
         <v>88887</v>
       </c>
       <c r="K42" s="1">
         <v>24893</v>
       </c>
       <c r="L42" s="1">
         <v>44657</v>
       </c>
       <c r="M42" s="1">
         <v>2126</v>
       </c>
       <c r="N42" s="1">
         <v>31023</v>
       </c>
       <c r="O42" s="1">
         <v>10890</v>
       </c>
       <c r="P42" s="2">
         <v>58172</v>
       </c>
     </row>
-    <row r="43" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B43" s="49">
+    <row r="43" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B43" s="45">
         <v>2008</v>
       </c>
-      <c r="C43" s="53">
+      <c r="C43" s="49">
         <v>2</v>
       </c>
-      <c r="D43" s="46">
+      <c r="D43" s="42">
         <v>503612</v>
       </c>
       <c r="E43" s="1">
         <v>32040</v>
       </c>
       <c r="F43" s="1">
         <v>1585</v>
       </c>
       <c r="G43" s="1">
         <v>38594</v>
       </c>
       <c r="H43" s="1">
         <v>56996</v>
       </c>
       <c r="I43" s="1">
         <v>61914</v>
       </c>
       <c r="J43" s="1">
         <v>100169</v>
       </c>
       <c r="K43" s="1">
         <v>40113</v>
       </c>
       <c r="L43" s="1">
         <v>51943</v>
       </c>
       <c r="M43" s="1">
         <v>3588</v>
       </c>
       <c r="N43" s="1">
         <v>35529</v>
       </c>
       <c r="O43" s="1">
         <v>12578</v>
       </c>
       <c r="P43" s="2">
         <v>68563</v>
       </c>
     </row>
-    <row r="44" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B44" s="49">
+    <row r="44" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B44" s="45">
         <v>2008</v>
       </c>
-      <c r="C44" s="53">
+      <c r="C44" s="49">
         <v>3</v>
       </c>
-      <c r="D44" s="46">
+      <c r="D44" s="42">
         <v>1187593</v>
       </c>
       <c r="E44" s="1">
         <v>58531</v>
       </c>
       <c r="F44" s="1">
         <v>2255</v>
       </c>
       <c r="G44" s="1">
         <v>46408</v>
       </c>
       <c r="H44" s="1">
         <v>454368</v>
       </c>
       <c r="I44" s="1">
         <v>127282</v>
       </c>
       <c r="J44" s="1">
         <v>120033</v>
       </c>
       <c r="K44" s="1">
         <v>71166</v>
       </c>
       <c r="L44" s="1">
         <v>113848</v>
       </c>
       <c r="M44" s="1">
         <v>8368</v>
       </c>
       <c r="N44" s="1">
         <v>65136</v>
       </c>
       <c r="O44" s="1">
         <v>17147</v>
       </c>
       <c r="P44" s="2">
         <v>103051</v>
       </c>
     </row>
-    <row r="45" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B45" s="49">
+    <row r="45" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B45" s="45">
         <v>2008</v>
       </c>
-      <c r="C45" s="53">
+      <c r="C45" s="49">
         <v>4</v>
       </c>
-      <c r="D45" s="46">
+      <c r="D45" s="42">
         <v>558811</v>
       </c>
       <c r="E45" s="1">
         <v>39306</v>
       </c>
       <c r="F45" s="1">
         <v>1246</v>
       </c>
       <c r="G45" s="1">
         <v>41333</v>
       </c>
       <c r="H45" s="1">
         <v>101649</v>
       </c>
       <c r="I45" s="1">
         <v>78682</v>
       </c>
       <c r="J45" s="1">
         <v>102137</v>
       </c>
       <c r="K45" s="1">
         <v>32111</v>
       </c>
       <c r="L45" s="1">
         <v>55089</v>
       </c>
       <c r="M45" s="1">
         <v>2384</v>
       </c>
       <c r="N45" s="1">
         <v>38144</v>
       </c>
       <c r="O45" s="1">
         <v>9274</v>
       </c>
       <c r="P45" s="2">
         <v>57456</v>
       </c>
     </row>
-    <row r="46" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B46" s="49">
+    <row r="46" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B46" s="45">
         <v>2008</v>
       </c>
-      <c r="C46" s="53">
+      <c r="C46" s="49">
         <v>5</v>
       </c>
-      <c r="D46" s="46">
+      <c r="D46" s="42">
         <v>529723</v>
       </c>
       <c r="E46" s="1">
         <v>32454</v>
       </c>
       <c r="F46" s="1">
         <v>1499</v>
       </c>
       <c r="G46" s="1">
         <v>35349</v>
       </c>
       <c r="H46" s="1">
         <v>65034</v>
       </c>
       <c r="I46" s="1">
         <v>142545</v>
       </c>
       <c r="J46" s="1">
         <v>75732</v>
       </c>
       <c r="K46" s="1">
         <v>28751</v>
       </c>
       <c r="L46" s="1">
         <v>52634</v>
       </c>
       <c r="M46" s="1">
         <v>3063</v>
       </c>
       <c r="N46" s="1">
         <v>30966</v>
       </c>
       <c r="O46" s="1">
         <v>7370</v>
       </c>
       <c r="P46" s="2">
         <v>54326</v>
       </c>
     </row>
-    <row r="47" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B47" s="49">
+    <row r="47" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B47" s="45">
         <v>2008</v>
       </c>
-      <c r="C47" s="53">
+      <c r="C47" s="49">
         <v>6</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="42">
         <v>722111</v>
       </c>
       <c r="E47" s="1">
         <v>52062</v>
       </c>
       <c r="F47" s="1">
         <v>1439</v>
       </c>
       <c r="G47" s="1">
         <v>38686</v>
       </c>
       <c r="H47" s="1">
         <v>135540</v>
       </c>
       <c r="I47" s="1">
         <v>125062</v>
       </c>
       <c r="J47" s="1">
         <v>109436</v>
       </c>
       <c r="K47" s="1">
         <v>46475</v>
       </c>
       <c r="L47" s="1">
         <v>70176</v>
       </c>
       <c r="M47" s="1">
         <v>3344</v>
       </c>
       <c r="N47" s="1">
         <v>56490</v>
       </c>
       <c r="O47" s="1">
         <v>14166</v>
       </c>
       <c r="P47" s="2">
         <v>69235</v>
       </c>
     </row>
-    <row r="48" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B48" s="49">
+    <row r="48" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B48" s="45">
         <v>2008</v>
       </c>
-      <c r="C48" s="53">
+      <c r="C48" s="49">
         <v>7</v>
       </c>
-      <c r="D48" s="46">
+      <c r="D48" s="42">
         <v>523405</v>
       </c>
       <c r="E48" s="1">
         <v>44499</v>
       </c>
       <c r="F48" s="1">
         <v>1798</v>
       </c>
       <c r="G48" s="1">
         <v>38749</v>
       </c>
       <c r="H48" s="1">
         <v>94719</v>
       </c>
       <c r="I48" s="1">
         <v>66146</v>
       </c>
       <c r="J48" s="1">
         <v>75096</v>
       </c>
       <c r="K48" s="1">
         <v>30687</v>
       </c>
       <c r="L48" s="1">
         <v>56880</v>
       </c>
       <c r="M48" s="1">
         <v>2746</v>
       </c>
       <c r="N48" s="1">
         <v>38657</v>
       </c>
       <c r="O48" s="1">
         <v>10589</v>
       </c>
       <c r="P48" s="2">
         <v>62839</v>
       </c>
     </row>
-    <row r="49" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B49" s="49">
+    <row r="49" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B49" s="45">
         <v>2008</v>
       </c>
-      <c r="C49" s="53">
+      <c r="C49" s="49">
         <v>8</v>
       </c>
-      <c r="D49" s="46">
+      <c r="D49" s="42">
         <v>493924</v>
       </c>
       <c r="E49" s="1">
         <v>39364</v>
       </c>
       <c r="F49" s="1">
         <v>1940</v>
       </c>
       <c r="G49" s="1">
         <v>32844</v>
       </c>
       <c r="H49" s="1">
         <v>112411</v>
       </c>
       <c r="I49" s="1">
         <v>41607</v>
       </c>
       <c r="J49" s="1">
         <v>79465</v>
       </c>
       <c r="K49" s="1">
         <v>28679</v>
       </c>
       <c r="L49" s="1">
         <v>59841</v>
       </c>
       <c r="M49" s="1">
         <v>3411</v>
       </c>
       <c r="N49" s="1">
         <v>34382</v>
       </c>
       <c r="O49" s="1">
         <v>11648</v>
       </c>
       <c r="P49" s="2">
         <v>48332</v>
       </c>
     </row>
-    <row r="50" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B50" s="49">
+    <row r="50" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B50" s="45">
         <v>2008</v>
       </c>
-      <c r="C50" s="53">
+      <c r="C50" s="49">
         <v>9</v>
       </c>
-      <c r="D50" s="46">
+      <c r="D50" s="42">
         <v>767498</v>
       </c>
       <c r="E50" s="1">
         <v>36694</v>
       </c>
       <c r="F50" s="1">
         <v>2243</v>
       </c>
       <c r="G50" s="1">
         <v>36793</v>
       </c>
       <c r="H50" s="1">
         <v>176190</v>
       </c>
       <c r="I50" s="1">
         <v>98124</v>
       </c>
       <c r="J50" s="1">
         <v>87858</v>
       </c>
       <c r="K50" s="1">
         <v>52161</v>
       </c>
       <c r="L50" s="1">
         <v>108757</v>
       </c>
       <c r="M50" s="1">
         <v>8535</v>
       </c>
       <c r="N50" s="1">
         <v>56691</v>
       </c>
       <c r="O50" s="1">
         <v>15778</v>
       </c>
       <c r="P50" s="2">
         <v>87674</v>
       </c>
     </row>
-    <row r="51" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B51" s="49">
+    <row r="51" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B51" s="45">
         <v>2008</v>
       </c>
-      <c r="C51" s="53">
+      <c r="C51" s="49">
         <v>10</v>
       </c>
-      <c r="D51" s="46">
+      <c r="D51" s="42">
         <v>444096</v>
       </c>
       <c r="E51" s="1">
         <v>27152</v>
       </c>
       <c r="F51" s="1">
         <v>1093</v>
       </c>
       <c r="G51" s="1">
         <v>32053</v>
       </c>
       <c r="H51" s="1">
         <v>82044</v>
       </c>
       <c r="I51" s="1">
         <v>52905</v>
       </c>
       <c r="J51" s="1">
         <v>64626</v>
       </c>
       <c r="K51" s="1">
         <v>28117</v>
       </c>
       <c r="L51" s="1">
         <v>46313</v>
       </c>
       <c r="M51" s="1">
         <v>2438</v>
       </c>
       <c r="N51" s="1">
         <v>36369</v>
       </c>
       <c r="O51" s="1">
         <v>9249</v>
       </c>
       <c r="P51" s="2">
         <v>61737</v>
       </c>
     </row>
-    <row r="52" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B52" s="49">
+    <row r="52" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B52" s="45">
         <v>2008</v>
       </c>
-      <c r="C52" s="53">
+      <c r="C52" s="49">
         <v>11</v>
       </c>
-      <c r="D52" s="46">
+      <c r="D52" s="42">
         <v>430765</v>
       </c>
       <c r="E52" s="1">
         <v>23017</v>
       </c>
       <c r="F52" s="1">
         <v>1276</v>
       </c>
       <c r="G52" s="1">
         <v>30695</v>
       </c>
       <c r="H52" s="1">
         <v>69156</v>
       </c>
       <c r="I52" s="1">
         <v>57778</v>
       </c>
       <c r="J52" s="1">
         <v>56404</v>
       </c>
       <c r="K52" s="1">
         <v>26365</v>
       </c>
       <c r="L52" s="1">
         <v>68729</v>
       </c>
       <c r="M52" s="1">
         <v>1627</v>
       </c>
       <c r="N52" s="1">
         <v>32180</v>
       </c>
       <c r="O52" s="1">
         <v>12210</v>
       </c>
       <c r="P52" s="2">
         <v>51328</v>
       </c>
     </row>
-    <row r="53" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B53" s="49">
+    <row r="53" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B53" s="45">
         <v>2008</v>
       </c>
-      <c r="C53" s="53">
+      <c r="C53" s="49">
         <v>12</v>
       </c>
-      <c r="D53" s="46">
+      <c r="D53" s="42">
         <v>573782</v>
       </c>
       <c r="E53" s="1">
         <v>28198</v>
       </c>
       <c r="F53" s="1">
         <v>746</v>
       </c>
       <c r="G53" s="1">
         <v>24439</v>
       </c>
       <c r="H53" s="1">
         <v>140391</v>
       </c>
       <c r="I53" s="1">
         <v>69441</v>
       </c>
       <c r="J53" s="1">
         <v>88079</v>
       </c>
       <c r="K53" s="1">
         <v>35004</v>
       </c>
       <c r="L53" s="1">
         <v>64529</v>
       </c>
       <c r="M53" s="1">
         <v>4050</v>
       </c>
       <c r="N53" s="1">
         <v>50046</v>
       </c>
       <c r="O53" s="1">
         <v>7871</v>
       </c>
       <c r="P53" s="2">
         <v>60988</v>
       </c>
     </row>
-    <row r="54" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B54" s="49">
+    <row r="54" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B54" s="45">
         <v>2009</v>
       </c>
-      <c r="C54" s="53">
+      <c r="C54" s="49">
         <v>1</v>
       </c>
-      <c r="D54" s="46">
+      <c r="D54" s="42">
         <v>408490</v>
       </c>
       <c r="E54" s="1">
         <v>19089</v>
       </c>
       <c r="F54" s="1">
         <v>620</v>
       </c>
       <c r="G54" s="1">
         <v>20682</v>
       </c>
       <c r="H54" s="1">
         <v>90270</v>
       </c>
       <c r="I54" s="1">
         <v>52247</v>
       </c>
       <c r="J54" s="1">
         <v>59828</v>
       </c>
       <c r="K54" s="1">
         <v>24541</v>
       </c>
       <c r="L54" s="1">
         <v>44769</v>
       </c>
       <c r="M54" s="1">
         <v>7182</v>
       </c>
       <c r="N54" s="1">
         <v>33991</v>
       </c>
       <c r="O54" s="1">
         <v>5997</v>
       </c>
       <c r="P54" s="2">
         <v>49274</v>
       </c>
     </row>
-    <row r="55" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B55" s="49">
+    <row r="55" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B55" s="45">
         <v>2009</v>
       </c>
-      <c r="C55" s="53">
+      <c r="C55" s="49">
         <v>2</v>
       </c>
-      <c r="D55" s="46">
+      <c r="D55" s="42">
         <v>516435</v>
       </c>
       <c r="E55" s="1">
         <v>40810</v>
       </c>
       <c r="F55" s="1">
         <v>859</v>
       </c>
       <c r="G55" s="1">
         <v>23745</v>
       </c>
       <c r="H55" s="1">
         <v>85692</v>
       </c>
       <c r="I55" s="1">
         <v>68796</v>
       </c>
       <c r="J55" s="1">
         <v>69556</v>
       </c>
       <c r="K55" s="1">
         <v>30695</v>
       </c>
       <c r="L55" s="1">
         <v>47141</v>
       </c>
       <c r="M55" s="1">
         <v>4247</v>
       </c>
       <c r="N55" s="1">
         <v>38704</v>
       </c>
       <c r="O55" s="1">
         <v>9390</v>
       </c>
       <c r="P55" s="2">
         <v>96800</v>
       </c>
     </row>
-    <row r="56" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B56" s="49">
+    <row r="56" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B56" s="45">
         <v>2009</v>
       </c>
-      <c r="C56" s="53">
+      <c r="C56" s="49">
         <v>3</v>
       </c>
-      <c r="D56" s="46">
+      <c r="D56" s="42">
         <v>966197</v>
       </c>
       <c r="E56" s="1">
         <v>54314</v>
       </c>
       <c r="F56" s="1">
         <v>987</v>
       </c>
       <c r="G56" s="1">
         <v>30435</v>
       </c>
       <c r="H56" s="1">
         <v>250429</v>
       </c>
       <c r="I56" s="1">
         <v>184446</v>
       </c>
       <c r="J56" s="1">
         <v>113636</v>
       </c>
       <c r="K56" s="1">
         <v>52192</v>
       </c>
       <c r="L56" s="1">
         <v>114173</v>
       </c>
       <c r="M56" s="1">
         <v>8263</v>
       </c>
       <c r="N56" s="1">
         <v>62338</v>
       </c>
       <c r="O56" s="1">
         <v>9576</v>
       </c>
       <c r="P56" s="2">
         <v>85408</v>
       </c>
     </row>
-    <row r="57" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B57" s="49">
+    <row r="57" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B57" s="45">
         <v>2009</v>
       </c>
-      <c r="C57" s="53">
+      <c r="C57" s="49">
         <v>4</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="42">
         <v>486529</v>
       </c>
       <c r="E57" s="1">
         <v>34351</v>
       </c>
       <c r="F57" s="1">
         <v>592</v>
       </c>
       <c r="G57" s="1">
         <v>18516</v>
       </c>
       <c r="H57" s="1">
         <v>106624</v>
       </c>
       <c r="I57" s="1">
         <v>69651</v>
       </c>
       <c r="J57" s="1">
         <v>83839</v>
       </c>
       <c r="K57" s="1">
         <v>24195</v>
       </c>
       <c r="L57" s="1">
         <v>52573</v>
       </c>
       <c r="M57" s="1">
         <v>1497</v>
       </c>
       <c r="N57" s="1">
         <v>39978</v>
       </c>
       <c r="O57" s="1">
         <v>5937</v>
       </c>
       <c r="P57" s="2">
         <v>48776</v>
       </c>
     </row>
-    <row r="58" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B58" s="49">
+    <row r="58" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B58" s="45">
         <v>2009</v>
       </c>
-      <c r="C58" s="53">
+      <c r="C58" s="49">
         <v>5</v>
       </c>
-      <c r="D58" s="46">
+      <c r="D58" s="42">
         <v>549937</v>
       </c>
       <c r="E58" s="1">
         <v>29104</v>
       </c>
       <c r="F58" s="1">
         <v>585</v>
       </c>
       <c r="G58" s="1">
         <v>18161</v>
       </c>
       <c r="H58" s="1">
         <v>242215</v>
       </c>
       <c r="I58" s="1">
         <v>54245</v>
       </c>
       <c r="J58" s="1">
         <v>60119</v>
       </c>
       <c r="K58" s="1">
         <v>21430</v>
       </c>
       <c r="L58" s="1">
         <v>43112</v>
       </c>
       <c r="M58" s="1">
         <v>2713</v>
       </c>
       <c r="N58" s="1">
         <v>30001</v>
       </c>
       <c r="O58" s="1">
         <v>7656</v>
       </c>
       <c r="P58" s="2">
         <v>40596</v>
       </c>
     </row>
-    <row r="59" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B59" s="49">
+    <row r="59" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B59" s="45">
         <v>2009</v>
       </c>
-      <c r="C59" s="53">
+      <c r="C59" s="49">
         <v>6</v>
       </c>
-      <c r="D59" s="46">
+      <c r="D59" s="42">
         <v>515478</v>
       </c>
       <c r="E59" s="1">
         <v>33125</v>
       </c>
       <c r="F59" s="1">
         <v>1001</v>
       </c>
       <c r="G59" s="1">
         <v>24107</v>
       </c>
       <c r="H59" s="1">
         <v>97971</v>
       </c>
       <c r="I59" s="1">
         <v>62462</v>
       </c>
       <c r="J59" s="1">
         <v>70261</v>
       </c>
       <c r="K59" s="1">
         <v>35454</v>
       </c>
       <c r="L59" s="1">
         <v>64890</v>
       </c>
       <c r="M59" s="1">
         <v>2852</v>
       </c>
       <c r="N59" s="1">
         <v>43525</v>
       </c>
       <c r="O59" s="1">
         <v>6507</v>
       </c>
       <c r="P59" s="2">
         <v>73323</v>
       </c>
     </row>
-    <row r="60" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B60" s="49">
+    <row r="60" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B60" s="45">
         <v>2009</v>
       </c>
-      <c r="C60" s="53">
+      <c r="C60" s="49">
         <v>7</v>
       </c>
-      <c r="D60" s="46">
+      <c r="D60" s="42">
         <v>434455</v>
       </c>
       <c r="E60" s="1">
         <v>37968</v>
       </c>
       <c r="F60" s="1">
         <v>796</v>
       </c>
       <c r="G60" s="1">
         <v>21651</v>
       </c>
       <c r="H60" s="1">
         <v>95131</v>
       </c>
       <c r="I60" s="1">
         <v>46547</v>
       </c>
       <c r="J60" s="1">
         <v>65977</v>
       </c>
       <c r="K60" s="1">
         <v>23797</v>
       </c>
       <c r="L60" s="1">
         <v>59368</v>
       </c>
       <c r="M60" s="1">
         <v>2177</v>
       </c>
       <c r="N60" s="1">
         <v>30192</v>
       </c>
       <c r="O60" s="1">
         <v>5066</v>
       </c>
       <c r="P60" s="2">
         <v>45785</v>
       </c>
     </row>
-    <row r="61" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B61" s="49">
+    <row r="61" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B61" s="45">
         <v>2009</v>
       </c>
-      <c r="C61" s="53">
+      <c r="C61" s="49">
         <v>8</v>
       </c>
-      <c r="D61" s="46">
+      <c r="D61" s="42">
         <v>488839</v>
       </c>
       <c r="E61" s="1">
         <v>39772</v>
       </c>
       <c r="F61" s="1">
         <v>694</v>
       </c>
       <c r="G61" s="1">
         <v>19010</v>
       </c>
       <c r="H61" s="1">
         <v>151788</v>
       </c>
       <c r="I61" s="1">
         <v>44918</v>
       </c>
       <c r="J61" s="1">
         <v>57970</v>
       </c>
       <c r="K61" s="1">
         <v>25224</v>
       </c>
       <c r="L61" s="1">
         <v>50551</v>
       </c>
       <c r="M61" s="1">
         <v>2769</v>
       </c>
       <c r="N61" s="1">
         <v>36265</v>
       </c>
       <c r="O61" s="1">
         <v>12254</v>
       </c>
       <c r="P61" s="2">
         <v>47624</v>
       </c>
     </row>
-    <row r="62" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B62" s="49">
+    <row r="62" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B62" s="45">
         <v>2009</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="49">
         <v>9</v>
       </c>
-      <c r="D62" s="46">
+      <c r="D62" s="42">
         <v>722982</v>
       </c>
       <c r="E62" s="1">
         <v>54900</v>
       </c>
       <c r="F62" s="1">
         <v>2939</v>
       </c>
       <c r="G62" s="1">
         <v>30453</v>
       </c>
       <c r="H62" s="1">
         <v>164892</v>
       </c>
       <c r="I62" s="1">
         <v>84541</v>
       </c>
       <c r="J62" s="1">
         <v>83748</v>
       </c>
       <c r="K62" s="1">
         <v>43881</v>
       </c>
       <c r="L62" s="1">
         <v>85460</v>
       </c>
       <c r="M62" s="1">
         <v>5840</v>
       </c>
       <c r="N62" s="1">
         <v>58820</v>
       </c>
       <c r="O62" s="1">
         <v>14318</v>
       </c>
       <c r="P62" s="2">
         <v>93190</v>
       </c>
     </row>
-    <row r="63" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B63" s="49">
+    <row r="63" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B63" s="45">
         <v>2009</v>
       </c>
-      <c r="C63" s="53">
+      <c r="C63" s="49">
         <v>10</v>
       </c>
-      <c r="D63" s="46">
+      <c r="D63" s="42">
         <v>399768</v>
       </c>
       <c r="E63" s="1">
         <v>32205</v>
       </c>
       <c r="F63" s="1">
         <v>642</v>
       </c>
       <c r="G63" s="1">
         <v>21237</v>
       </c>
       <c r="H63" s="1">
         <v>87467</v>
       </c>
       <c r="I63" s="1">
         <v>43084</v>
       </c>
       <c r="J63" s="1">
         <v>63057</v>
       </c>
       <c r="K63" s="1">
         <v>25082</v>
       </c>
       <c r="L63" s="1">
         <v>36561</v>
       </c>
       <c r="M63" s="1">
         <v>1844</v>
       </c>
       <c r="N63" s="1">
         <v>34844</v>
       </c>
       <c r="O63" s="1">
         <v>6339</v>
       </c>
       <c r="P63" s="2">
         <v>47406</v>
       </c>
     </row>
-    <row r="64" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B64" s="49">
+    <row r="64" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B64" s="45">
         <v>2009</v>
       </c>
-      <c r="C64" s="53">
+      <c r="C64" s="49">
         <v>11</v>
       </c>
-      <c r="D64" s="46">
+      <c r="D64" s="42">
         <v>373307</v>
       </c>
       <c r="E64" s="1">
         <v>28209</v>
       </c>
       <c r="F64" s="1">
         <v>1782</v>
       </c>
       <c r="G64" s="1">
         <v>19505</v>
       </c>
       <c r="H64" s="1">
         <v>71226</v>
       </c>
       <c r="I64" s="1">
         <v>48361</v>
       </c>
       <c r="J64" s="1">
         <v>51333</v>
       </c>
       <c r="K64" s="1">
         <v>23014</v>
       </c>
       <c r="L64" s="1">
         <v>38490</v>
       </c>
       <c r="M64" s="1">
         <v>1882</v>
       </c>
       <c r="N64" s="1">
         <v>29710</v>
       </c>
       <c r="O64" s="1">
         <v>6742</v>
       </c>
       <c r="P64" s="2">
         <v>53053</v>
       </c>
     </row>
-    <row r="65" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B65" s="49">
+    <row r="65" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B65" s="45">
         <v>2009</v>
       </c>
-      <c r="C65" s="53">
+      <c r="C65" s="49">
         <v>12</v>
       </c>
-      <c r="D65" s="46">
+      <c r="D65" s="42">
         <v>622651</v>
       </c>
       <c r="E65" s="1">
         <v>30193</v>
       </c>
       <c r="F65" s="1">
         <v>1193</v>
       </c>
       <c r="G65" s="1">
         <v>21314</v>
       </c>
       <c r="H65" s="1">
         <v>178503</v>
       </c>
       <c r="I65" s="1">
         <v>73515</v>
       </c>
       <c r="J65" s="1">
         <v>79724</v>
       </c>
       <c r="K65" s="1">
         <v>46281</v>
       </c>
       <c r="L65" s="1">
         <v>68121</v>
       </c>
       <c r="M65" s="1">
         <v>1778</v>
       </c>
       <c r="N65" s="1">
         <v>46033</v>
       </c>
       <c r="O65" s="1">
         <v>12875</v>
       </c>
       <c r="P65" s="2">
         <v>63121</v>
       </c>
     </row>
-    <row r="66" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B66" s="49">
+    <row r="66" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B66" s="45">
         <v>2010</v>
       </c>
-      <c r="C66" s="53">
+      <c r="C66" s="49">
         <v>1</v>
       </c>
-      <c r="D66" s="46">
+      <c r="D66" s="42">
         <v>357647</v>
       </c>
       <c r="E66" s="1">
         <v>23103</v>
       </c>
       <c r="F66" s="1">
         <v>617</v>
       </c>
       <c r="G66" s="1">
         <v>21028</v>
       </c>
       <c r="H66" s="1">
         <v>75399</v>
       </c>
       <c r="I66" s="1">
         <v>38767</v>
       </c>
       <c r="J66" s="1">
         <v>48794</v>
       </c>
       <c r="K66" s="1">
         <v>23423</v>
       </c>
       <c r="L66" s="1">
         <v>42075</v>
       </c>
       <c r="M66" s="1">
         <v>1291</v>
       </c>
       <c r="N66" s="1">
         <v>30525</v>
       </c>
       <c r="O66" s="1">
         <v>5495</v>
       </c>
       <c r="P66" s="2">
         <v>47130</v>
       </c>
     </row>
-    <row r="67" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B67" s="49">
+    <row r="67" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B67" s="45">
         <v>2010</v>
       </c>
-      <c r="C67" s="53">
+      <c r="C67" s="49">
         <v>2</v>
       </c>
-      <c r="D67" s="46">
+      <c r="D67" s="42">
         <v>464270</v>
       </c>
       <c r="E67" s="1">
         <v>38518</v>
       </c>
       <c r="F67" s="1">
         <v>873</v>
       </c>
       <c r="G67" s="1">
         <v>23952</v>
       </c>
       <c r="H67" s="1">
         <v>128679</v>
       </c>
       <c r="I67" s="1">
         <v>42710</v>
       </c>
       <c r="J67" s="1">
         <v>59372</v>
       </c>
       <c r="K67" s="1">
         <v>27679</v>
       </c>
       <c r="L67" s="1">
         <v>48994</v>
       </c>
       <c r="M67" s="1">
         <v>3113</v>
       </c>
       <c r="N67" s="1">
         <v>30209</v>
       </c>
       <c r="O67" s="1">
         <v>7314</v>
       </c>
       <c r="P67" s="2">
         <v>52857</v>
       </c>
     </row>
-    <row r="68" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B68" s="49">
+    <row r="68" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B68" s="45">
         <v>2010</v>
       </c>
-      <c r="C68" s="53">
+      <c r="C68" s="49">
         <v>3</v>
       </c>
-      <c r="D68" s="46">
+      <c r="D68" s="42">
         <v>939193</v>
       </c>
       <c r="E68" s="1">
         <v>60986</v>
       </c>
       <c r="F68" s="1">
         <v>3801</v>
       </c>
       <c r="G68" s="1">
         <v>33641</v>
       </c>
       <c r="H68" s="1">
         <v>269916</v>
       </c>
       <c r="I68" s="1">
         <v>113102</v>
       </c>
       <c r="J68" s="1">
         <v>119725</v>
       </c>
       <c r="K68" s="1">
         <v>50363</v>
       </c>
       <c r="L68" s="1">
         <v>118748</v>
       </c>
       <c r="M68" s="1">
         <v>4499</v>
       </c>
       <c r="N68" s="1">
         <v>61188</v>
       </c>
       <c r="O68" s="1">
         <v>10329</v>
       </c>
       <c r="P68" s="2">
         <v>92895</v>
       </c>
     </row>
-    <row r="69" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B69" s="49">
+    <row r="69" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B69" s="45">
         <v>2010</v>
       </c>
-      <c r="C69" s="53">
+      <c r="C69" s="49">
         <v>4</v>
       </c>
-      <c r="D69" s="46">
+      <c r="D69" s="42">
         <v>507949</v>
       </c>
       <c r="E69" s="1">
         <v>38236</v>
       </c>
       <c r="F69" s="1">
         <v>821</v>
       </c>
       <c r="G69" s="1">
         <v>19696</v>
       </c>
       <c r="H69" s="1">
         <v>106687</v>
       </c>
       <c r="I69" s="1">
         <v>72827</v>
       </c>
       <c r="J69" s="1">
         <v>90836</v>
       </c>
       <c r="K69" s="1">
         <v>24541</v>
       </c>
       <c r="L69" s="1">
         <v>54387</v>
       </c>
       <c r="M69" s="1">
         <v>1709</v>
       </c>
       <c r="N69" s="1">
         <v>39750</v>
       </c>
       <c r="O69" s="1">
         <v>5869</v>
       </c>
       <c r="P69" s="2">
         <v>52590</v>
       </c>
     </row>
-    <row r="70" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B70" s="49">
+    <row r="70" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B70" s="45">
         <v>2010</v>
       </c>
-      <c r="C70" s="53">
+      <c r="C70" s="49">
         <v>5</v>
       </c>
-      <c r="D70" s="46">
+      <c r="D70" s="42">
         <v>408698</v>
       </c>
       <c r="E70" s="1">
         <v>30792</v>
       </c>
       <c r="F70" s="1">
         <v>1150</v>
       </c>
       <c r="G70" s="1">
         <v>21638</v>
       </c>
       <c r="H70" s="1">
         <v>78198</v>
       </c>
       <c r="I70" s="1">
         <v>64438</v>
       </c>
       <c r="J70" s="1">
         <v>50768</v>
       </c>
       <c r="K70" s="1">
         <v>22128</v>
       </c>
       <c r="L70" s="1">
         <v>48472</v>
       </c>
       <c r="M70" s="1">
         <v>1243</v>
       </c>
       <c r="N70" s="1">
         <v>33768</v>
       </c>
       <c r="O70" s="1">
         <v>6051</v>
       </c>
       <c r="P70" s="2">
         <v>50052</v>
       </c>
     </row>
-    <row r="71" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B71" s="49">
+    <row r="71" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B71" s="45">
         <v>2010</v>
       </c>
-      <c r="C71" s="53">
+      <c r="C71" s="49">
         <v>6</v>
       </c>
-      <c r="D71" s="46">
+      <c r="D71" s="42">
         <v>564699</v>
       </c>
       <c r="E71" s="1">
         <v>32929</v>
       </c>
       <c r="F71" s="1">
         <v>1831</v>
       </c>
       <c r="G71" s="1">
         <v>28050</v>
       </c>
       <c r="H71" s="1">
         <v>136453</v>
       </c>
       <c r="I71" s="1">
         <v>60149</v>
       </c>
       <c r="J71" s="1">
         <v>81553</v>
       </c>
       <c r="K71" s="1">
         <v>31931</v>
       </c>
       <c r="L71" s="1">
         <v>60409</v>
       </c>
       <c r="M71" s="1">
         <v>2555</v>
       </c>
       <c r="N71" s="1">
         <v>48794</v>
       </c>
       <c r="O71" s="1">
         <v>14271</v>
       </c>
       <c r="P71" s="2">
         <v>65774</v>
       </c>
     </row>
-    <row r="72" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B72" s="49">
+    <row r="72" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B72" s="45">
         <v>2010</v>
       </c>
-      <c r="C72" s="53">
+      <c r="C72" s="49">
         <v>7</v>
       </c>
-      <c r="D72" s="46">
+      <c r="D72" s="42">
         <v>456289</v>
       </c>
       <c r="E72" s="1">
         <v>37656</v>
       </c>
       <c r="F72" s="1">
         <v>873</v>
       </c>
       <c r="G72" s="1">
         <v>26765</v>
       </c>
       <c r="H72" s="1">
         <v>102163</v>
       </c>
       <c r="I72" s="1">
         <v>46873</v>
       </c>
       <c r="J72" s="1">
         <v>58964</v>
       </c>
       <c r="K72" s="1">
         <v>26201</v>
       </c>
       <c r="L72" s="1">
         <v>63479</v>
       </c>
       <c r="M72" s="1">
         <v>2274</v>
       </c>
       <c r="N72" s="1">
         <v>26959</v>
       </c>
       <c r="O72" s="1">
         <v>8470</v>
       </c>
       <c r="P72" s="2">
         <v>55612</v>
       </c>
     </row>
-    <row r="73" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B73" s="49">
+    <row r="73" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B73" s="45">
         <v>2010</v>
       </c>
-      <c r="C73" s="53">
+      <c r="C73" s="49">
         <v>8</v>
       </c>
-      <c r="D73" s="46">
+      <c r="D73" s="42">
         <v>620449</v>
       </c>
       <c r="E73" s="1">
         <v>39453</v>
       </c>
       <c r="F73" s="1">
         <v>2101</v>
       </c>
       <c r="G73" s="1">
         <v>24269</v>
       </c>
       <c r="H73" s="1">
         <v>235140</v>
       </c>
       <c r="I73" s="1">
         <v>49576</v>
       </c>
       <c r="J73" s="1">
         <v>56634</v>
       </c>
       <c r="K73" s="1">
         <v>29121</v>
       </c>
       <c r="L73" s="1">
         <v>49492</v>
       </c>
       <c r="M73" s="1">
         <v>4777</v>
       </c>
       <c r="N73" s="1">
         <v>39143</v>
       </c>
       <c r="O73" s="1">
         <v>5834</v>
       </c>
       <c r="P73" s="2">
         <v>84909</v>
       </c>
     </row>
-    <row r="74" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B74" s="49">
+    <row r="74" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B74" s="45">
         <v>2010</v>
       </c>
-      <c r="C74" s="53">
+      <c r="C74" s="49">
         <v>9</v>
       </c>
-      <c r="D74" s="46">
+      <c r="D74" s="42">
         <v>709154</v>
       </c>
       <c r="E74" s="1">
         <v>47098</v>
       </c>
       <c r="F74" s="1">
         <v>1104</v>
       </c>
       <c r="G74" s="1">
         <v>43102</v>
       </c>
       <c r="H74" s="1">
         <v>164883</v>
       </c>
       <c r="I74" s="1">
         <v>67562</v>
       </c>
       <c r="J74" s="1">
         <v>79398</v>
       </c>
       <c r="K74" s="1">
         <v>41015</v>
       </c>
       <c r="L74" s="1">
         <v>103127</v>
       </c>
       <c r="M74" s="1">
         <v>5159</v>
       </c>
       <c r="N74" s="1">
         <v>63562</v>
       </c>
       <c r="O74" s="1">
         <v>12316</v>
       </c>
       <c r="P74" s="2">
         <v>80828</v>
       </c>
     </row>
-    <row r="75" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B75" s="49">
+    <row r="75" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B75" s="45">
         <v>2010</v>
       </c>
-      <c r="C75" s="53">
+      <c r="C75" s="49">
         <v>10</v>
       </c>
-      <c r="D75" s="46">
+      <c r="D75" s="42">
         <v>424092</v>
       </c>
       <c r="E75" s="1">
         <v>24603</v>
       </c>
       <c r="F75" s="1">
         <v>2379</v>
       </c>
       <c r="G75" s="1">
         <v>27631</v>
       </c>
       <c r="H75" s="1">
         <v>92022</v>
       </c>
       <c r="I75" s="1">
         <v>56255</v>
       </c>
       <c r="J75" s="1">
         <v>68039</v>
       </c>
       <c r="K75" s="1">
         <v>20311</v>
       </c>
       <c r="L75" s="1">
         <v>45884</v>
       </c>
       <c r="M75" s="1">
         <v>1960</v>
       </c>
       <c r="N75" s="1">
         <v>28443</v>
       </c>
       <c r="O75" s="1">
         <v>8048</v>
       </c>
       <c r="P75" s="2">
         <v>48517</v>
       </c>
     </row>
-    <row r="76" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B76" s="49">
+    <row r="76" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B76" s="45">
         <v>2010</v>
       </c>
-      <c r="C76" s="53">
+      <c r="C76" s="49">
         <v>11</v>
       </c>
-      <c r="D76" s="46">
+      <c r="D76" s="42">
         <v>404504</v>
       </c>
       <c r="E76" s="1">
         <v>26640</v>
       </c>
       <c r="F76" s="1">
         <v>1264</v>
       </c>
       <c r="G76" s="1">
         <v>24935</v>
       </c>
       <c r="H76" s="1">
         <v>87850</v>
       </c>
       <c r="I76" s="1">
         <v>44925</v>
       </c>
       <c r="J76" s="1">
         <v>56821</v>
       </c>
       <c r="K76" s="1">
         <v>23324</v>
       </c>
       <c r="L76" s="1">
         <v>47569</v>
       </c>
       <c r="M76" s="1">
         <v>2903</v>
       </c>
       <c r="N76" s="1">
         <v>30019</v>
       </c>
       <c r="O76" s="1">
         <v>6016</v>
       </c>
       <c r="P76" s="2">
         <v>52238</v>
       </c>
     </row>
-    <row r="77" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B77" s="49">
+    <row r="77" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B77" s="45">
         <v>2010</v>
       </c>
-      <c r="C77" s="53">
+      <c r="C77" s="49">
         <v>12</v>
       </c>
-      <c r="D77" s="46">
+      <c r="D77" s="42">
         <v>773118</v>
       </c>
       <c r="E77" s="1">
         <v>26239</v>
       </c>
       <c r="F77" s="1">
         <v>1023</v>
       </c>
       <c r="G77" s="1">
         <v>25814</v>
       </c>
       <c r="H77" s="1">
         <v>372482</v>
       </c>
       <c r="I77" s="1">
         <v>48084</v>
       </c>
       <c r="J77" s="1">
         <v>70879</v>
       </c>
       <c r="K77" s="1">
         <v>33906</v>
       </c>
       <c r="L77" s="1">
         <v>79680</v>
       </c>
       <c r="M77" s="1">
         <v>2401</v>
       </c>
       <c r="N77" s="1">
         <v>45131</v>
       </c>
       <c r="O77" s="1">
         <v>7617</v>
       </c>
       <c r="P77" s="2">
         <v>59862</v>
       </c>
     </row>
-    <row r="78" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B78" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C78" s="53">
+      <c r="C78" s="49">
         <v>1</v>
       </c>
-      <c r="D78" s="46">
+      <c r="D78" s="42">
         <v>410327</v>
       </c>
       <c r="E78" s="1">
         <v>23346</v>
       </c>
       <c r="F78" s="1">
         <v>958</v>
       </c>
       <c r="G78" s="1">
         <v>22180</v>
       </c>
       <c r="H78" s="1">
         <v>124804</v>
       </c>
       <c r="I78" s="1">
         <v>45488</v>
       </c>
       <c r="J78" s="1">
         <v>55114</v>
       </c>
       <c r="K78" s="1">
         <v>21655</v>
       </c>
       <c r="L78" s="1">
         <v>32496</v>
       </c>
       <c r="M78" s="1">
         <v>2952</v>
       </c>
       <c r="N78" s="1">
         <v>28681</v>
       </c>
       <c r="O78" s="1">
         <v>6466</v>
       </c>
       <c r="P78" s="2">
         <v>46187</v>
       </c>
     </row>
-    <row r="79" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B79" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C79" s="53">
+      <c r="C79" s="49">
         <v>2</v>
       </c>
-      <c r="D79" s="46">
+      <c r="D79" s="42">
         <v>650216</v>
       </c>
       <c r="E79" s="1">
         <v>35022</v>
       </c>
       <c r="F79" s="1">
         <v>2459</v>
       </c>
       <c r="G79" s="1">
         <v>25660</v>
       </c>
       <c r="H79" s="1">
         <v>288142</v>
       </c>
       <c r="I79" s="1">
         <v>51569</v>
       </c>
       <c r="J79" s="1">
         <v>69346</v>
       </c>
       <c r="K79" s="1">
         <v>26600</v>
       </c>
       <c r="L79" s="1">
         <v>48463</v>
       </c>
       <c r="M79" s="1">
         <v>2476</v>
       </c>
       <c r="N79" s="1">
         <v>32446</v>
       </c>
       <c r="O79" s="1">
         <v>9204</v>
       </c>
       <c r="P79" s="2">
         <v>58829</v>
       </c>
     </row>
-    <row r="80" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B80" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C80" s="53">
+      <c r="C80" s="49">
         <v>3</v>
       </c>
-      <c r="D80" s="46">
+      <c r="D80" s="42">
         <v>841006</v>
       </c>
       <c r="E80" s="1">
         <v>52750</v>
       </c>
       <c r="F80" s="1">
         <v>1526</v>
       </c>
       <c r="G80" s="1">
         <v>35187</v>
       </c>
       <c r="H80" s="1">
         <v>180637</v>
       </c>
       <c r="I80" s="1">
         <v>90659</v>
       </c>
       <c r="J80" s="1">
         <v>114987</v>
       </c>
       <c r="K80" s="1">
         <v>42690</v>
       </c>
       <c r="L80" s="1">
         <v>141030</v>
       </c>
       <c r="M80" s="1">
         <v>4135</v>
       </c>
       <c r="N80" s="1">
         <v>71274</v>
       </c>
       <c r="O80" s="1">
         <v>13667</v>
       </c>
       <c r="P80" s="2">
         <v>92464</v>
       </c>
     </row>
-    <row r="81" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B81" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C81" s="53">
+      <c r="C81" s="49">
         <v>4</v>
       </c>
-      <c r="D81" s="46">
+      <c r="D81" s="42">
         <v>460481</v>
       </c>
       <c r="E81" s="1">
         <v>40648</v>
       </c>
       <c r="F81" s="1">
         <v>910</v>
       </c>
       <c r="G81" s="1">
         <v>26648</v>
       </c>
       <c r="H81" s="1">
         <v>80585</v>
       </c>
       <c r="I81" s="1">
         <v>41297</v>
       </c>
       <c r="J81" s="1">
         <v>81168</v>
       </c>
       <c r="K81" s="1">
         <v>18762</v>
       </c>
       <c r="L81" s="1">
         <v>43972</v>
       </c>
       <c r="M81" s="1">
         <v>1781</v>
       </c>
       <c r="N81" s="1">
         <v>48469</v>
       </c>
       <c r="O81" s="1">
         <v>8092</v>
       </c>
       <c r="P81" s="2">
         <v>68149</v>
       </c>
     </row>
-    <row r="82" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B82" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C82" s="53">
+      <c r="C82" s="49">
         <v>5</v>
       </c>
-      <c r="D82" s="46">
+      <c r="D82" s="42">
         <v>484610</v>
       </c>
       <c r="E82" s="1">
         <v>37636</v>
       </c>
       <c r="F82" s="1">
         <v>1844</v>
       </c>
       <c r="G82" s="1">
         <v>34024</v>
       </c>
       <c r="H82" s="1">
         <v>146701</v>
       </c>
       <c r="I82" s="1">
         <v>41792</v>
       </c>
       <c r="J82" s="1">
         <v>55889</v>
       </c>
       <c r="K82" s="1">
         <v>23128</v>
       </c>
       <c r="L82" s="1">
         <v>37942</v>
       </c>
       <c r="M82" s="1">
         <v>2280</v>
       </c>
       <c r="N82" s="1">
         <v>33906</v>
       </c>
       <c r="O82" s="1">
         <v>8063</v>
       </c>
       <c r="P82" s="2">
         <v>61405</v>
       </c>
     </row>
-    <row r="83" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B83" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C83" s="53">
+      <c r="C83" s="49">
         <v>6</v>
       </c>
-      <c r="D83" s="46">
+      <c r="D83" s="42">
         <v>748004</v>
       </c>
       <c r="E83" s="1">
         <v>37350</v>
       </c>
       <c r="F83" s="1">
         <v>2618</v>
       </c>
       <c r="G83" s="1">
         <v>39106</v>
       </c>
       <c r="H83" s="1">
         <v>254869</v>
       </c>
       <c r="I83" s="1">
         <v>81877</v>
       </c>
       <c r="J83" s="1">
         <v>76925</v>
       </c>
       <c r="K83" s="1">
         <v>29892</v>
       </c>
       <c r="L83" s="1">
         <v>75401</v>
       </c>
       <c r="M83" s="1">
         <v>2073</v>
       </c>
       <c r="N83" s="1">
         <v>51730</v>
       </c>
       <c r="O83" s="1">
         <v>12292</v>
       </c>
       <c r="P83" s="2">
         <v>83871</v>
       </c>
     </row>
-    <row r="84" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B84" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C84" s="53">
+      <c r="C84" s="49">
         <v>7</v>
       </c>
-      <c r="D84" s="46">
+      <c r="D84" s="42">
         <v>465810</v>
       </c>
       <c r="E84" s="1">
         <v>39800</v>
       </c>
       <c r="F84" s="1">
         <v>1318</v>
       </c>
       <c r="G84" s="1">
         <v>26950</v>
       </c>
       <c r="H84" s="1">
         <v>87823</v>
       </c>
       <c r="I84" s="1">
         <v>66358</v>
       </c>
       <c r="J84" s="1">
         <v>65865</v>
       </c>
       <c r="K84" s="1">
         <v>21189</v>
       </c>
       <c r="L84" s="1">
         <v>44001</v>
       </c>
       <c r="M84" s="1">
         <v>3193</v>
       </c>
       <c r="N84" s="1">
         <v>40223</v>
       </c>
       <c r="O84" s="1">
         <v>9790</v>
       </c>
       <c r="P84" s="2">
         <v>59300</v>
       </c>
     </row>
-    <row r="85" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B85" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C85" s="53">
+      <c r="C85" s="49">
         <v>8</v>
       </c>
-      <c r="D85" s="46">
+      <c r="D85" s="42">
         <v>508954</v>
       </c>
       <c r="E85" s="1">
         <v>41230</v>
       </c>
       <c r="F85" s="1">
         <v>3154</v>
       </c>
       <c r="G85" s="1">
         <v>31670</v>
       </c>
       <c r="H85" s="1">
         <v>135672</v>
       </c>
       <c r="I85" s="1">
         <v>38850</v>
       </c>
       <c r="J85" s="1">
         <v>69217</v>
       </c>
       <c r="K85" s="1">
         <v>27471</v>
       </c>
       <c r="L85" s="1">
         <v>53009</v>
       </c>
       <c r="M85" s="1">
         <v>5280</v>
       </c>
       <c r="N85" s="1">
         <v>31234</v>
       </c>
       <c r="O85" s="1">
         <v>6713</v>
       </c>
       <c r="P85" s="2">
         <v>65454</v>
       </c>
     </row>
-    <row r="86" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B86" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C86" s="53">
+      <c r="C86" s="49">
         <v>9</v>
       </c>
-      <c r="D86" s="46">
+      <c r="D86" s="42">
         <v>866793</v>
       </c>
       <c r="E86" s="1">
         <v>48447</v>
       </c>
       <c r="F86" s="1">
         <v>1570</v>
       </c>
       <c r="G86" s="1">
         <v>45633</v>
       </c>
       <c r="H86" s="1">
         <v>260795</v>
       </c>
       <c r="I86" s="1">
         <v>91817</v>
       </c>
       <c r="J86" s="1">
         <v>91638</v>
       </c>
       <c r="K86" s="1">
         <v>39804</v>
       </c>
       <c r="L86" s="1">
         <v>94354</v>
       </c>
       <c r="M86" s="1">
         <v>4985</v>
       </c>
       <c r="N86" s="1">
         <v>61426</v>
       </c>
       <c r="O86" s="1">
         <v>9426</v>
       </c>
       <c r="P86" s="2">
         <v>116898</v>
       </c>
     </row>
-    <row r="87" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B87" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C87" s="53">
+      <c r="C87" s="49">
         <v>10</v>
       </c>
-      <c r="D87" s="46">
+      <c r="D87" s="42">
         <v>432012</v>
       </c>
       <c r="E87" s="1">
         <v>23834</v>
       </c>
       <c r="F87" s="1">
         <v>956</v>
       </c>
       <c r="G87" s="1">
         <v>32587</v>
       </c>
       <c r="H87" s="1">
         <v>95505</v>
       </c>
       <c r="I87" s="1">
         <v>41360</v>
       </c>
       <c r="J87" s="1">
         <v>73799</v>
       </c>
       <c r="K87" s="1">
         <v>19829</v>
       </c>
       <c r="L87" s="1">
         <v>39350</v>
       </c>
       <c r="M87" s="1">
         <v>1786</v>
       </c>
       <c r="N87" s="1">
         <v>36306</v>
       </c>
       <c r="O87" s="1">
         <v>5439</v>
       </c>
       <c r="P87" s="2">
         <v>61261</v>
       </c>
     </row>
-    <row r="88" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B88" s="45" t="s">
         <v>116</v>
       </c>
-      <c r="C88" s="53">
+      <c r="C88" s="49">
         <v>11</v>
       </c>
-      <c r="D88" s="46">
+      <c r="D88" s="42">
         <v>536264</v>
       </c>
       <c r="E88" s="1">
         <v>39209</v>
       </c>
       <c r="F88" s="1">
         <v>3466</v>
       </c>
       <c r="G88" s="1">
         <v>37789</v>
       </c>
       <c r="H88" s="1">
         <v>130961</v>
       </c>
       <c r="I88" s="1">
         <v>88476</v>
       </c>
       <c r="J88" s="1">
         <v>68682</v>
       </c>
       <c r="K88" s="1">
         <v>22685</v>
       </c>
       <c r="L88" s="1">
         <v>44250</v>
       </c>
       <c r="M88" s="1">
         <v>2527</v>
       </c>
       <c r="N88" s="1">
         <v>31731</v>
       </c>
       <c r="O88" s="1">
         <v>8826</v>
       </c>
       <c r="P88" s="2">
         <v>57662</v>
       </c>
     </row>
-    <row r="89" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B89" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C89" s="53">
+      <c r="C89" s="49">
         <v>12</v>
       </c>
-      <c r="D89" s="46">
+      <c r="D89" s="42">
         <v>590713</v>
       </c>
       <c r="E89" s="1">
         <v>32508</v>
       </c>
       <c r="F89" s="1">
         <v>2171</v>
       </c>
       <c r="G89" s="1">
         <v>35141</v>
       </c>
       <c r="H89" s="1">
         <v>153596</v>
       </c>
       <c r="I89" s="1">
         <v>57903</v>
       </c>
       <c r="J89" s="1">
         <v>71113</v>
       </c>
       <c r="K89" s="1">
         <v>29424</v>
       </c>
       <c r="L89" s="1">
         <v>63122</v>
       </c>
       <c r="M89" s="1">
         <v>1892</v>
       </c>
       <c r="N89" s="1">
         <v>54161</v>
       </c>
       <c r="O89" s="1">
         <v>11736</v>
       </c>
       <c r="P89" s="2">
         <v>77946</v>
       </c>
     </row>
-    <row r="90" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B90" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C90" s="53">
+      <c r="C90" s="49">
         <v>1</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="42">
         <v>392115</v>
       </c>
       <c r="E90" s="1">
         <v>23934</v>
       </c>
       <c r="F90" s="1">
         <v>1254</v>
       </c>
       <c r="G90" s="1">
         <v>28663</v>
       </c>
       <c r="H90" s="1">
         <v>74000</v>
       </c>
       <c r="I90" s="1">
         <v>38379</v>
       </c>
       <c r="J90" s="1">
         <v>65166</v>
       </c>
       <c r="K90" s="1">
         <v>21422</v>
       </c>
       <c r="L90" s="1">
         <v>39086</v>
       </c>
       <c r="M90" s="1">
         <v>1736</v>
       </c>
       <c r="N90" s="1">
         <v>30616</v>
       </c>
       <c r="O90" s="1">
         <v>7069</v>
       </c>
       <c r="P90" s="2">
         <v>60790</v>
       </c>
     </row>
-    <row r="91" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B91" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C91" s="53">
+      <c r="C91" s="49">
         <v>2</v>
       </c>
-      <c r="D91" s="46">
+      <c r="D91" s="42">
         <v>503408</v>
       </c>
       <c r="E91" s="1">
         <v>34442</v>
       </c>
       <c r="F91" s="1">
         <v>1717</v>
       </c>
       <c r="G91" s="1">
         <v>32733</v>
       </c>
       <c r="H91" s="1">
         <v>103374</v>
       </c>
       <c r="I91" s="1">
         <v>54807</v>
       </c>
       <c r="J91" s="1">
         <v>92587</v>
       </c>
       <c r="K91" s="1">
         <v>26260</v>
       </c>
       <c r="L91" s="1">
         <v>49105</v>
       </c>
       <c r="M91" s="1">
         <v>2556</v>
       </c>
       <c r="N91" s="1">
         <v>33600</v>
       </c>
       <c r="O91" s="1">
         <v>9060</v>
       </c>
       <c r="P91" s="2">
         <v>63167</v>
       </c>
     </row>
-    <row r="92" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B92" s="49" t="s">
+    <row r="92" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B92" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C92" s="53">
+      <c r="C92" s="49">
         <v>3</v>
       </c>
-      <c r="D92" s="46">
+      <c r="D92" s="42">
         <v>957017</v>
       </c>
       <c r="E92" s="1">
         <v>64371</v>
       </c>
       <c r="F92" s="1">
         <v>3565</v>
       </c>
       <c r="G92" s="1">
         <v>43491</v>
       </c>
       <c r="H92" s="1">
         <v>285728</v>
       </c>
       <c r="I92" s="1">
         <v>73294</v>
       </c>
       <c r="J92" s="1">
         <v>125395</v>
       </c>
       <c r="K92" s="1">
         <v>46042</v>
       </c>
       <c r="L92" s="1">
         <v>127055</v>
       </c>
       <c r="M92" s="1">
         <v>7062</v>
       </c>
       <c r="N92" s="1">
         <v>72861</v>
       </c>
       <c r="O92" s="1">
         <v>12060</v>
       </c>
       <c r="P92" s="2">
         <v>96093</v>
       </c>
     </row>
-    <row r="93" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B93" s="49" t="s">
+    <row r="93" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B93" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C93" s="53">
+      <c r="C93" s="49">
         <v>4</v>
       </c>
-      <c r="D93" s="46">
+      <c r="D93" s="42">
         <v>587285</v>
       </c>
       <c r="E93" s="1">
         <v>47701</v>
       </c>
       <c r="F93" s="1">
         <v>2843</v>
       </c>
       <c r="G93" s="1">
         <v>30940</v>
       </c>
       <c r="H93" s="1">
         <v>170304</v>
       </c>
       <c r="I93" s="1">
         <v>47050</v>
       </c>
       <c r="J93" s="1">
         <v>87033</v>
       </c>
       <c r="K93" s="1">
         <v>30627</v>
       </c>
       <c r="L93" s="1">
         <v>49889</v>
       </c>
       <c r="M93" s="1">
         <v>2205</v>
       </c>
       <c r="N93" s="1">
         <v>47399</v>
       </c>
       <c r="O93" s="1">
         <v>8070</v>
       </c>
       <c r="P93" s="2">
         <v>63224</v>
       </c>
     </row>
-    <row r="94" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B94" s="49" t="s">
+    <row r="94" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B94" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C94" s="53">
+      <c r="C94" s="49">
         <v>5</v>
       </c>
-      <c r="D94" s="46">
+      <c r="D94" s="42">
         <v>420161</v>
       </c>
       <c r="E94" s="1">
         <v>36812</v>
       </c>
       <c r="F94" s="1">
         <v>2446</v>
       </c>
       <c r="G94" s="1">
         <v>32759</v>
       </c>
       <c r="H94" s="1">
         <v>58970</v>
       </c>
       <c r="I94" s="1">
         <v>46606</v>
       </c>
       <c r="J94" s="1">
         <v>70931</v>
       </c>
       <c r="K94" s="1">
         <v>26404</v>
       </c>
       <c r="L94" s="1">
         <v>41580</v>
       </c>
       <c r="M94" s="1">
         <v>2937</v>
       </c>
       <c r="N94" s="1">
         <v>36426</v>
       </c>
       <c r="O94" s="1">
         <v>7757</v>
       </c>
       <c r="P94" s="2">
         <v>56533</v>
       </c>
     </row>
-    <row r="95" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B95" s="49" t="s">
+    <row r="95" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B95" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C95" s="53">
+      <c r="C95" s="49">
         <v>6</v>
       </c>
-      <c r="D95" s="46">
+      <c r="D95" s="42">
         <v>605111</v>
       </c>
       <c r="E95" s="1">
         <v>39975</v>
       </c>
       <c r="F95" s="1">
         <v>535</v>
       </c>
       <c r="G95" s="1">
         <v>37611</v>
       </c>
       <c r="H95" s="1">
         <v>139924</v>
       </c>
       <c r="I95" s="1">
         <v>60272</v>
       </c>
       <c r="J95" s="1">
         <v>86476</v>
       </c>
       <c r="K95" s="1">
         <v>29425</v>
       </c>
       <c r="L95" s="1">
         <v>58675</v>
       </c>
       <c r="M95" s="1">
         <v>2688</v>
       </c>
       <c r="N95" s="1">
         <v>54080</v>
       </c>
       <c r="O95" s="1">
         <v>18316</v>
       </c>
       <c r="P95" s="2">
         <v>77134</v>
       </c>
     </row>
-    <row r="96" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B96" s="49" t="s">
+    <row r="96" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B96" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="C96" s="53">
+      <c r="C96" s="49">
         <v>7</v>
       </c>
-      <c r="D96" s="46">
+      <c r="D96" s="42">
         <v>468592</v>
       </c>
       <c r="E96" s="1">
         <v>41888</v>
       </c>
       <c r="F96" s="1">
         <v>1720</v>
       </c>
       <c r="G96" s="1">
         <v>36596</v>
       </c>
       <c r="H96" s="1">
         <v>92291</v>
       </c>
       <c r="I96" s="1">
         <v>51135</v>
       </c>
       <c r="J96" s="1">
         <v>67541</v>
       </c>
       <c r="K96" s="1">
         <v>22698</v>
       </c>
       <c r="L96" s="1">
         <v>36811</v>
       </c>
       <c r="M96" s="1">
         <v>2273</v>
       </c>
       <c r="N96" s="1">
         <v>33297</v>
       </c>
       <c r="O96" s="1">
         <v>11868</v>
       </c>
       <c r="P96" s="2">
         <v>70474</v>
       </c>
     </row>
-    <row r="97" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B97" s="49" t="s">
+    <row r="97" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B97" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C97" s="53">
+      <c r="C97" s="49">
         <v>8</v>
       </c>
-      <c r="D97" s="46">
+      <c r="D97" s="42">
         <v>454287</v>
       </c>
       <c r="E97" s="1">
         <v>42747</v>
       </c>
       <c r="F97" s="1">
         <v>1785</v>
       </c>
       <c r="G97" s="1">
         <v>33962</v>
       </c>
       <c r="H97" s="1">
         <v>66512</v>
       </c>
       <c r="I97" s="1">
         <v>48189</v>
       </c>
       <c r="J97" s="1">
         <v>62135</v>
       </c>
       <c r="K97" s="1">
         <v>27079</v>
       </c>
       <c r="L97" s="1">
         <v>52953</v>
       </c>
       <c r="M97" s="1">
         <v>3495</v>
       </c>
       <c r="N97" s="1">
         <v>35417</v>
       </c>
       <c r="O97" s="1">
         <v>9357</v>
       </c>
       <c r="P97" s="2">
         <v>70656</v>
       </c>
     </row>
-    <row r="98" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B98" s="49" t="s">
+    <row r="98" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B98" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C98" s="53">
+      <c r="C98" s="49">
         <v>9</v>
       </c>
-      <c r="D98" s="46">
+      <c r="D98" s="42">
         <v>812088</v>
       </c>
       <c r="E98" s="1">
         <v>42619</v>
       </c>
       <c r="F98" s="1">
         <v>2275</v>
       </c>
       <c r="G98" s="1">
         <v>41952</v>
       </c>
       <c r="H98" s="1">
         <v>235633</v>
       </c>
       <c r="I98" s="1">
         <v>97376</v>
       </c>
       <c r="J98" s="1">
         <v>85236</v>
       </c>
       <c r="K98" s="1">
         <v>35779</v>
       </c>
       <c r="L98" s="1">
         <v>103499</v>
       </c>
       <c r="M98" s="1">
         <v>5441</v>
       </c>
       <c r="N98" s="1">
         <v>61402</v>
       </c>
       <c r="O98" s="1">
         <v>10460</v>
       </c>
       <c r="P98" s="2">
         <v>90416</v>
       </c>
     </row>
-    <row r="99" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B99" s="49" t="s">
+    <row r="99" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B99" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C99" s="53">
+      <c r="C99" s="49">
         <v>10</v>
       </c>
-      <c r="D99" s="46">
+      <c r="D99" s="42">
         <v>439542</v>
       </c>
       <c r="E99" s="1">
         <v>26660</v>
       </c>
       <c r="F99" s="1">
         <v>2161</v>
       </c>
       <c r="G99" s="1">
         <v>40469</v>
       </c>
       <c r="H99" s="1">
         <v>57779</v>
       </c>
       <c r="I99" s="1">
         <v>54366</v>
       </c>
       <c r="J99" s="1">
         <v>68327</v>
       </c>
       <c r="K99" s="1">
         <v>25713</v>
       </c>
       <c r="L99" s="1">
         <v>41524</v>
       </c>
       <c r="M99" s="1">
         <v>1910</v>
       </c>
       <c r="N99" s="1">
         <v>41845</v>
       </c>
       <c r="O99" s="1">
         <v>12221</v>
       </c>
       <c r="P99" s="2">
         <v>66567</v>
       </c>
     </row>
-    <row r="100" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B100" s="49" t="s">
+    <row r="100" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B100" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C100" s="53">
+      <c r="C100" s="49">
         <v>11</v>
       </c>
-      <c r="D100" s="46">
+      <c r="D100" s="42">
         <v>470532</v>
       </c>
       <c r="E100" s="1">
         <v>37417</v>
       </c>
       <c r="F100" s="1">
         <v>1819</v>
       </c>
       <c r="G100" s="1">
         <v>39901</v>
       </c>
       <c r="H100" s="1">
         <v>71161</v>
       </c>
       <c r="I100" s="1">
         <v>62523</v>
       </c>
       <c r="J100" s="1">
         <v>61026</v>
       </c>
       <c r="K100" s="1">
         <v>23608</v>
       </c>
       <c r="L100" s="1">
         <v>57778</v>
       </c>
       <c r="M100" s="1">
         <v>3181</v>
       </c>
       <c r="N100" s="1">
         <v>30601</v>
       </c>
       <c r="O100" s="1">
         <v>11914</v>
       </c>
       <c r="P100" s="2">
         <v>69603</v>
       </c>
     </row>
-    <row r="101" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B101" s="49" t="s">
+    <row r="101" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B101" s="45" t="s">
         <v>117</v>
       </c>
-      <c r="C101" s="53">
+      <c r="C101" s="49">
         <v>12</v>
       </c>
-      <c r="D101" s="46">
+      <c r="D101" s="42">
         <v>612192</v>
       </c>
       <c r="E101" s="1">
         <v>25975</v>
       </c>
       <c r="F101" s="1">
         <v>1856</v>
       </c>
       <c r="G101" s="1">
         <v>43713</v>
       </c>
       <c r="H101" s="1">
         <v>167831</v>
       </c>
       <c r="I101" s="1">
         <v>56633</v>
       </c>
       <c r="J101" s="1">
         <v>77239</v>
       </c>
       <c r="K101" s="1">
         <v>32310</v>
       </c>
       <c r="L101" s="1">
         <v>65057</v>
       </c>
       <c r="M101" s="1">
         <v>3159</v>
       </c>
       <c r="N101" s="1">
         <v>44317</v>
       </c>
       <c r="O101" s="1">
         <v>11716</v>
       </c>
       <c r="P101" s="2">
         <v>82386</v>
       </c>
     </row>
-    <row r="102" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B102" s="49" t="s">
+    <row r="102" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B102" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="C102" s="53">
+      <c r="C102" s="49">
         <v>1</v>
       </c>
-      <c r="D102" s="46">
+      <c r="D102" s="42">
         <v>383309</v>
       </c>
       <c r="E102" s="1">
         <v>25526</v>
       </c>
       <c r="F102" s="1">
         <v>1805</v>
       </c>
       <c r="G102" s="1">
         <v>37559</v>
       </c>
       <c r="H102" s="1">
         <v>54312</v>
       </c>
       <c r="I102" s="1">
         <v>51178</v>
       </c>
       <c r="J102" s="1">
         <v>52014</v>
       </c>
       <c r="K102" s="1">
         <v>22264</v>
       </c>
       <c r="L102" s="1">
         <v>37020</v>
       </c>
       <c r="M102" s="1">
         <v>1877</v>
       </c>
       <c r="N102" s="1">
         <v>27558</v>
       </c>
       <c r="O102" s="1">
         <v>7672</v>
       </c>
       <c r="P102" s="2">
         <v>64524</v>
       </c>
     </row>
-    <row r="103" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B103" s="49" t="s">
+    <row r="103" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B103" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="C103" s="53">
+      <c r="C103" s="49">
         <v>2</v>
       </c>
-      <c r="D103" s="46">
+      <c r="D103" s="42">
         <v>446054</v>
       </c>
       <c r="E103" s="1">
         <v>40304</v>
       </c>
       <c r="F103" s="1">
         <v>2695</v>
       </c>
       <c r="G103" s="1">
         <v>42580</v>
       </c>
       <c r="H103" s="1">
         <v>71274</v>
       </c>
       <c r="I103" s="1">
         <v>54626</v>
       </c>
       <c r="J103" s="1">
         <v>65110</v>
       </c>
       <c r="K103" s="1">
         <v>28574</v>
       </c>
       <c r="L103" s="1">
         <v>33547</v>
       </c>
       <c r="M103" s="1">
         <v>2974</v>
       </c>
       <c r="N103" s="1">
         <v>28429</v>
       </c>
       <c r="O103" s="1">
         <v>10194</v>
       </c>
       <c r="P103" s="2">
         <v>65747</v>
       </c>
     </row>
-    <row r="104" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B104" s="49" t="s">
+    <row r="104" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B104" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C104" s="53">
+      <c r="C104" s="49">
         <v>3</v>
       </c>
-      <c r="D104" s="46">
+      <c r="D104" s="42">
         <v>1092837</v>
       </c>
       <c r="E104" s="1">
         <v>60045</v>
       </c>
       <c r="F104" s="1">
         <v>2845</v>
       </c>
       <c r="G104" s="1">
         <v>60868</v>
       </c>
       <c r="H104" s="1">
         <v>319837</v>
       </c>
       <c r="I104" s="1">
         <v>139624</v>
       </c>
       <c r="J104" s="1">
         <v>97882</v>
       </c>
       <c r="K104" s="1">
         <v>51877</v>
       </c>
       <c r="L104" s="1">
         <v>144857</v>
       </c>
       <c r="M104" s="1">
         <v>8439</v>
       </c>
       <c r="N104" s="1">
         <v>76893</v>
       </c>
       <c r="O104" s="1">
         <v>14205</v>
       </c>
       <c r="P104" s="2">
         <v>115465</v>
       </c>
     </row>
-    <row r="105" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B105" s="49" t="s">
+    <row r="105" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B105" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C105" s="53">
+      <c r="C105" s="49">
         <v>4</v>
       </c>
-      <c r="D105" s="46">
+      <c r="D105" s="42">
         <v>523833</v>
       </c>
       <c r="E105" s="1">
         <v>43674</v>
       </c>
       <c r="F105" s="1">
         <v>1569</v>
       </c>
       <c r="G105" s="1">
         <v>43678</v>
       </c>
       <c r="H105" s="1">
         <v>89737</v>
       </c>
       <c r="I105" s="1">
         <v>53079</v>
       </c>
       <c r="J105" s="1">
         <v>83587</v>
       </c>
       <c r="K105" s="1">
         <v>27108</v>
       </c>
       <c r="L105" s="1">
         <v>47334</v>
       </c>
       <c r="M105" s="1">
         <v>2548</v>
       </c>
       <c r="N105" s="1">
         <v>44150</v>
       </c>
       <c r="O105" s="1">
         <v>12197</v>
       </c>
       <c r="P105" s="2">
         <v>75172</v>
       </c>
     </row>
-    <row r="106" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B106" s="49" t="s">
+    <row r="106" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B106" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="C106" s="53">
+      <c r="C106" s="49">
         <v>5</v>
       </c>
-      <c r="D106" s="46">
+      <c r="D106" s="42">
         <v>546911</v>
       </c>
       <c r="E106" s="1">
         <v>44090</v>
       </c>
       <c r="F106" s="1">
         <v>1446</v>
       </c>
       <c r="G106" s="1">
         <v>48488</v>
       </c>
       <c r="H106" s="1">
         <v>60462</v>
       </c>
       <c r="I106" s="1">
         <v>88482</v>
       </c>
       <c r="J106" s="1">
         <v>67637</v>
       </c>
       <c r="K106" s="1">
         <v>35232</v>
       </c>
       <c r="L106" s="1">
         <v>83115</v>
       </c>
       <c r="M106" s="1">
         <v>2813</v>
       </c>
       <c r="N106" s="1">
         <v>38034</v>
       </c>
       <c r="O106" s="1">
         <v>12495</v>
       </c>
       <c r="P106" s="2">
         <v>64617</v>
       </c>
     </row>
-    <row r="107" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B107" s="49" t="s">
+    <row r="107" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B107" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C107" s="53">
+      <c r="C107" s="49">
         <v>6</v>
       </c>
-      <c r="D107" s="46">
+      <c r="D107" s="42">
         <v>642804</v>
       </c>
       <c r="E107" s="1">
         <v>44083</v>
       </c>
       <c r="F107" s="1">
         <v>2123</v>
       </c>
       <c r="G107" s="1">
         <v>49640</v>
       </c>
       <c r="H107" s="1">
         <v>145059</v>
       </c>
       <c r="I107" s="1">
         <v>70628</v>
       </c>
       <c r="J107" s="1">
         <v>70685</v>
       </c>
       <c r="K107" s="1">
         <v>34326</v>
       </c>
       <c r="L107" s="1">
         <v>58622</v>
       </c>
       <c r="M107" s="1">
         <v>3751</v>
       </c>
       <c r="N107" s="1">
         <v>54147</v>
       </c>
       <c r="O107" s="1">
         <v>12372</v>
       </c>
       <c r="P107" s="2">
         <v>97368</v>
       </c>
     </row>
-    <row r="108" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B108" s="49" t="s">
+    <row r="108" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B108" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="C108" s="53">
+      <c r="C108" s="49">
         <v>7</v>
       </c>
-      <c r="D108" s="46">
+      <c r="D108" s="42">
         <v>502255</v>
       </c>
       <c r="E108" s="1">
         <v>47837</v>
       </c>
       <c r="F108" s="1">
         <v>1851</v>
       </c>
       <c r="G108" s="1">
         <v>46926</v>
       </c>
       <c r="H108" s="1">
         <v>80495</v>
       </c>
       <c r="I108" s="1">
         <v>48241</v>
       </c>
       <c r="J108" s="1">
         <v>68489</v>
       </c>
       <c r="K108" s="1">
         <v>27871</v>
       </c>
       <c r="L108" s="1">
         <v>43523</v>
       </c>
       <c r="M108" s="1">
         <v>3365</v>
       </c>
       <c r="N108" s="1">
         <v>44991</v>
       </c>
       <c r="O108" s="1">
         <v>13688</v>
       </c>
       <c r="P108" s="2">
         <v>74978</v>
       </c>
     </row>
-    <row r="109" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B109" s="49" t="s">
+    <row r="109" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B109" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C109" s="53">
+      <c r="C109" s="49">
         <v>8</v>
       </c>
-      <c r="D109" s="46">
+      <c r="D109" s="42">
         <v>553682</v>
       </c>
       <c r="E109" s="1">
         <v>58945</v>
       </c>
       <c r="F109" s="1">
         <v>1934</v>
       </c>
       <c r="G109" s="1">
         <v>44980</v>
       </c>
       <c r="H109" s="1">
         <v>116761</v>
       </c>
       <c r="I109" s="1">
         <v>54217</v>
       </c>
       <c r="J109" s="1">
         <v>60478</v>
       </c>
       <c r="K109" s="1">
         <v>27753</v>
       </c>
       <c r="L109" s="1">
         <v>64746</v>
       </c>
       <c r="M109" s="1">
         <v>7686</v>
       </c>
       <c r="N109" s="1">
         <v>39589</v>
       </c>
       <c r="O109" s="1">
         <v>9643</v>
       </c>
       <c r="P109" s="2">
         <v>66950</v>
       </c>
     </row>
-    <row r="110" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B110" s="49" t="s">
+    <row r="110" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B110" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="C110" s="53">
+      <c r="C110" s="49">
         <v>9</v>
       </c>
-      <c r="D110" s="46">
+      <c r="D110" s="42">
         <v>866508</v>
       </c>
       <c r="E110" s="1">
         <v>49416</v>
       </c>
       <c r="F110" s="1">
         <v>2162</v>
       </c>
       <c r="G110" s="1">
         <v>49986</v>
       </c>
       <c r="H110" s="1">
         <v>212802</v>
       </c>
       <c r="I110" s="1">
         <v>89650</v>
       </c>
       <c r="J110" s="1">
         <v>85476</v>
       </c>
       <c r="K110" s="1">
         <v>43933</v>
       </c>
       <c r="L110" s="1">
         <v>88706</v>
       </c>
       <c r="M110" s="1">
         <v>5753</v>
       </c>
       <c r="N110" s="1">
         <v>64678</v>
       </c>
       <c r="O110" s="1">
         <v>17331</v>
       </c>
       <c r="P110" s="2">
         <v>156615</v>
       </c>
     </row>
-    <row r="111" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B111" s="49" t="s">
+    <row r="111" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B111" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C111" s="53">
+      <c r="C111" s="49">
         <v>10</v>
       </c>
-      <c r="D111" s="46">
+      <c r="D111" s="42">
         <v>527508</v>
       </c>
       <c r="E111" s="1">
         <v>32124</v>
       </c>
       <c r="F111" s="1">
         <v>1551</v>
       </c>
       <c r="G111" s="1">
         <v>57533</v>
       </c>
       <c r="H111" s="1">
         <v>86987</v>
       </c>
       <c r="I111" s="1">
         <v>56457</v>
       </c>
       <c r="J111" s="1">
         <v>69777</v>
       </c>
       <c r="K111" s="1">
         <v>23648</v>
       </c>
       <c r="L111" s="1">
         <v>65394</v>
       </c>
       <c r="M111" s="1">
         <v>3072</v>
       </c>
       <c r="N111" s="1">
         <v>34063</v>
       </c>
       <c r="O111" s="1">
         <v>16328</v>
       </c>
       <c r="P111" s="2">
         <v>80574</v>
       </c>
     </row>
-    <row r="112" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B112" s="49" t="s">
+    <row r="112" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B112" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="C112" s="53">
+      <c r="C112" s="49">
         <v>11</v>
       </c>
-      <c r="D112" s="46">
+      <c r="D112" s="42">
         <v>535799</v>
       </c>
       <c r="E112" s="1">
         <v>40917</v>
       </c>
       <c r="F112" s="1">
         <v>2069</v>
       </c>
       <c r="G112" s="1">
         <v>47086</v>
       </c>
       <c r="H112" s="1">
         <v>73004</v>
       </c>
       <c r="I112" s="1">
         <v>67146</v>
       </c>
       <c r="J112" s="1">
         <v>61600</v>
       </c>
       <c r="K112" s="1">
         <v>39629</v>
       </c>
       <c r="L112" s="1">
         <v>67880</v>
       </c>
       <c r="M112" s="1">
         <v>4193</v>
       </c>
       <c r="N112" s="1">
         <v>32732</v>
       </c>
       <c r="O112" s="1">
         <v>14406</v>
       </c>
       <c r="P112" s="2">
         <v>85137</v>
       </c>
     </row>
-    <row r="113" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B113" s="49" t="s">
+    <row r="113" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B113" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C113" s="53">
+      <c r="C113" s="49">
         <v>12</v>
       </c>
-      <c r="D113" s="46">
+      <c r="D113" s="42">
         <v>666383</v>
       </c>
       <c r="E113" s="1">
         <v>38810</v>
       </c>
       <c r="F113" s="1">
         <v>2532</v>
       </c>
       <c r="G113" s="1">
         <v>47780</v>
       </c>
       <c r="H113" s="1">
         <v>188260</v>
       </c>
       <c r="I113" s="1">
         <v>58278</v>
       </c>
       <c r="J113" s="1">
         <v>78669</v>
       </c>
       <c r="K113" s="1">
         <v>38633</v>
       </c>
       <c r="L113" s="1">
         <v>57396</v>
       </c>
       <c r="M113" s="1">
         <v>3718</v>
       </c>
       <c r="N113" s="1">
         <v>50992</v>
       </c>
       <c r="O113" s="1">
         <v>9468</v>
       </c>
       <c r="P113" s="2">
         <v>91847</v>
       </c>
     </row>
-    <row r="114" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B114" s="49" t="s">
+    <row r="114" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B114" s="45" t="s">
         <v>119</v>
       </c>
-      <c r="C114" s="53">
+      <c r="C114" s="49">
         <v>1</v>
       </c>
-      <c r="D114" s="46">
+      <c r="D114" s="42">
         <v>527172</v>
       </c>
       <c r="E114" s="1">
         <v>38740</v>
       </c>
       <c r="F114" s="1">
         <v>1733</v>
       </c>
       <c r="G114" s="1">
         <v>39184</v>
       </c>
       <c r="H114" s="1">
         <v>141841</v>
       </c>
       <c r="I114" s="1">
         <v>54672</v>
       </c>
       <c r="J114" s="1">
         <v>64835</v>
       </c>
       <c r="K114" s="1">
         <v>27080</v>
       </c>
       <c r="L114" s="1">
         <v>43459</v>
       </c>
       <c r="M114" s="1">
         <v>2224</v>
       </c>
       <c r="N114" s="1">
         <v>32071</v>
       </c>
       <c r="O114" s="1">
         <v>7060</v>
       </c>
       <c r="P114" s="2">
         <v>74273</v>
       </c>
     </row>
-    <row r="115" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B115" s="49" t="s">
+    <row r="115" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B115" s="45" t="s">
         <v>119</v>
       </c>
-      <c r="C115" s="53">
+      <c r="C115" s="49">
         <v>2</v>
       </c>
-      <c r="D115" s="46">
+      <c r="D115" s="42">
         <v>530410</v>
       </c>
       <c r="E115" s="1">
         <v>53535</v>
       </c>
       <c r="F115" s="1">
         <v>2039</v>
       </c>
       <c r="G115" s="1">
         <v>43332</v>
       </c>
       <c r="H115" s="1">
         <v>65098</v>
       </c>
       <c r="I115" s="1">
         <v>103881</v>
       </c>
       <c r="J115" s="1">
         <v>64214</v>
       </c>
       <c r="K115" s="1">
         <v>28933</v>
       </c>
       <c r="L115" s="1">
         <v>46710</v>
       </c>
       <c r="M115" s="1">
         <v>2777</v>
       </c>
       <c r="N115" s="1">
         <v>29703</v>
       </c>
       <c r="O115" s="1">
         <v>10223</v>
       </c>
       <c r="P115" s="2">
         <v>79965</v>
       </c>
     </row>
-    <row r="116" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B116" s="49" t="s">
+    <row r="116" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B116" s="45" t="s">
         <v>133</v>
       </c>
-      <c r="C116" s="53">
+      <c r="C116" s="49">
         <v>3</v>
       </c>
-      <c r="D116" s="46">
+      <c r="D116" s="42">
         <v>1185496</v>
       </c>
       <c r="E116" s="1">
         <v>61399</v>
       </c>
       <c r="F116" s="1">
         <v>3010</v>
       </c>
       <c r="G116" s="1">
         <v>49709</v>
       </c>
       <c r="H116" s="1">
         <v>374786</v>
       </c>
       <c r="I116" s="1">
         <v>129808</v>
       </c>
       <c r="J116" s="1">
         <v>144291</v>
       </c>
       <c r="K116" s="1">
         <v>48828</v>
       </c>
       <c r="L116" s="1">
         <v>115448</v>
       </c>
       <c r="M116" s="1">
         <v>6304</v>
       </c>
       <c r="N116" s="1">
         <v>76610</v>
       </c>
       <c r="O116" s="1">
         <v>14042</v>
       </c>
       <c r="P116" s="2">
         <v>161261</v>
       </c>
     </row>
-    <row r="117" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B117" s="49" t="s">
+    <row r="117" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B117" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C117" s="53">
+      <c r="C117" s="49">
         <v>4</v>
       </c>
-      <c r="D117" s="46">
+      <c r="D117" s="42">
         <v>649734</v>
       </c>
       <c r="E117" s="1">
         <v>38166</v>
       </c>
       <c r="F117" s="1">
         <v>2049</v>
       </c>
       <c r="G117" s="1">
         <v>46947</v>
       </c>
       <c r="H117" s="1">
         <v>116751</v>
       </c>
       <c r="I117" s="1">
         <v>96783</v>
       </c>
       <c r="J117" s="1">
         <v>78679</v>
       </c>
       <c r="K117" s="1">
         <v>43075</v>
       </c>
       <c r="L117" s="1">
         <v>74229</v>
       </c>
       <c r="M117" s="1">
         <v>4088</v>
       </c>
       <c r="N117" s="1">
         <v>46887</v>
       </c>
       <c r="O117" s="1">
         <v>12028</v>
       </c>
       <c r="P117" s="2">
         <v>90052</v>
       </c>
     </row>
-    <row r="118" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B118" s="49" t="s">
+    <row r="118" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B118" s="45" t="s">
         <v>137</v>
       </c>
-      <c r="C118" s="53">
+      <c r="C118" s="49">
         <v>5</v>
       </c>
-      <c r="D118" s="46">
+      <c r="D118" s="42">
         <v>484044</v>
       </c>
       <c r="E118" s="1">
         <v>32311</v>
       </c>
       <c r="F118" s="1">
         <v>2164</v>
       </c>
       <c r="G118" s="1">
         <v>42692</v>
       </c>
       <c r="H118" s="1">
         <v>88123</v>
       </c>
       <c r="I118" s="1">
         <v>67915</v>
       </c>
       <c r="J118" s="1">
         <v>64125</v>
       </c>
       <c r="K118" s="1">
         <v>25352</v>
       </c>
       <c r="L118" s="1">
         <v>46359</v>
       </c>
       <c r="M118" s="1">
         <v>5777</v>
       </c>
       <c r="N118" s="1">
         <v>34189</v>
       </c>
       <c r="O118" s="1">
         <v>8516</v>
       </c>
       <c r="P118" s="2">
         <v>66521</v>
       </c>
     </row>
-    <row r="119" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B119" s="49" t="s">
+    <row r="119" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B119" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C119" s="53">
+      <c r="C119" s="49">
         <v>6</v>
       </c>
-      <c r="D119" s="46">
+      <c r="D119" s="42">
         <v>598654</v>
       </c>
       <c r="E119" s="1">
         <v>30987</v>
       </c>
       <c r="F119" s="1">
         <v>1844</v>
       </c>
       <c r="G119" s="1">
         <v>59351</v>
       </c>
       <c r="H119" s="1">
         <v>118789</v>
       </c>
       <c r="I119" s="1">
         <v>64843</v>
       </c>
       <c r="J119" s="1">
         <v>68268</v>
       </c>
       <c r="K119" s="1">
         <v>33923</v>
       </c>
       <c r="L119" s="1">
         <v>65166</v>
       </c>
       <c r="M119" s="1">
         <v>5963</v>
       </c>
       <c r="N119" s="1">
         <v>47852</v>
       </c>
       <c r="O119" s="1">
         <v>15065</v>
       </c>
       <c r="P119" s="2">
         <v>86603</v>
       </c>
     </row>
-    <row r="120" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B120" s="49" t="s">
+    <row r="120" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B120" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C120" s="53">
+      <c r="C120" s="49">
         <v>7</v>
       </c>
-      <c r="D120" s="46">
+      <c r="D120" s="42">
         <v>518628</v>
       </c>
       <c r="E120" s="1">
         <v>36165</v>
       </c>
       <c r="F120" s="1">
         <v>2132</v>
       </c>
       <c r="G120" s="1">
         <v>48038</v>
       </c>
       <c r="H120" s="1">
         <v>121602</v>
       </c>
       <c r="I120" s="1">
         <v>59941</v>
       </c>
       <c r="J120" s="1">
         <v>57584</v>
       </c>
       <c r="K120" s="1">
         <v>25606</v>
       </c>
       <c r="L120" s="1">
         <v>42396</v>
       </c>
       <c r="M120" s="1">
         <v>4591</v>
       </c>
       <c r="N120" s="1">
         <v>33928</v>
       </c>
       <c r="O120" s="1">
         <v>8217</v>
       </c>
       <c r="P120" s="2">
         <v>78428</v>
       </c>
     </row>
-    <row r="121" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B121" s="49" t="s">
+    <row r="121" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B121" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C121" s="53">
+      <c r="C121" s="49">
         <v>8</v>
       </c>
-      <c r="D121" s="46">
+      <c r="D121" s="42">
         <v>478492</v>
       </c>
       <c r="E121" s="1">
         <v>35206</v>
       </c>
       <c r="F121" s="1">
         <v>9174</v>
       </c>
       <c r="G121" s="1">
         <v>49046</v>
       </c>
       <c r="H121" s="1">
         <v>75468</v>
       </c>
       <c r="I121" s="1">
         <v>51747</v>
       </c>
       <c r="J121" s="1">
         <v>51704</v>
       </c>
       <c r="K121" s="1">
         <v>28781</v>
       </c>
       <c r="L121" s="1">
         <v>44060</v>
       </c>
       <c r="M121" s="1">
         <v>7982</v>
       </c>
       <c r="N121" s="1">
         <v>30929</v>
       </c>
       <c r="O121" s="1">
         <v>20048</v>
       </c>
       <c r="P121" s="2">
         <v>74347</v>
       </c>
     </row>
-    <row r="122" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B122" s="49" t="s">
+    <row r="122" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B122" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C122" s="53">
+      <c r="C122" s="49">
         <v>9</v>
       </c>
-      <c r="D122" s="46">
+      <c r="D122" s="42">
         <v>928269</v>
       </c>
       <c r="E122" s="1">
         <v>38957</v>
       </c>
       <c r="F122" s="1">
         <v>2396</v>
       </c>
       <c r="G122" s="1">
         <v>57976</v>
       </c>
       <c r="H122" s="1">
         <v>282483</v>
       </c>
       <c r="I122" s="1">
         <v>104739</v>
       </c>
       <c r="J122" s="1">
         <v>105674</v>
       </c>
       <c r="K122" s="1">
         <v>48807</v>
       </c>
       <c r="L122" s="1">
         <v>80655</v>
       </c>
       <c r="M122" s="1">
         <v>11369</v>
       </c>
       <c r="N122" s="1">
         <v>64671</v>
       </c>
       <c r="O122" s="1">
         <v>12802</v>
       </c>
       <c r="P122" s="2">
         <v>117740</v>
       </c>
     </row>
-    <row r="123" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B123" s="49" t="s">
+    <row r="123" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B123" s="45" t="s">
         <v>139</v>
       </c>
-      <c r="C123" s="53">
+      <c r="C123" s="49">
         <v>10</v>
       </c>
-      <c r="D123" s="46">
+      <c r="D123" s="42">
         <v>477411</v>
       </c>
       <c r="E123" s="1">
         <v>27733</v>
       </c>
       <c r="F123" s="1">
         <v>1961</v>
       </c>
       <c r="G123" s="1">
         <v>51608</v>
       </c>
       <c r="H123" s="1">
         <v>66529</v>
       </c>
       <c r="I123" s="1">
         <v>88925</v>
       </c>
       <c r="J123" s="1">
         <v>54913</v>
       </c>
       <c r="K123" s="1">
         <v>24947</v>
       </c>
       <c r="L123" s="1">
         <v>48072</v>
       </c>
       <c r="M123" s="1">
         <v>2518</v>
       </c>
       <c r="N123" s="1">
         <v>34578</v>
       </c>
       <c r="O123" s="1">
         <v>8298</v>
       </c>
       <c r="P123" s="2">
         <v>67329</v>
       </c>
     </row>
-    <row r="124" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B124" s="49" t="s">
+    <row r="124" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B124" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C124" s="53">
+      <c r="C124" s="49">
         <v>11</v>
       </c>
-      <c r="D124" s="46">
+      <c r="D124" s="42">
         <v>443466</v>
       </c>
       <c r="E124" s="1">
         <v>28463</v>
       </c>
       <c r="F124" s="1">
         <v>1940</v>
       </c>
       <c r="G124" s="1">
         <v>43496</v>
       </c>
       <c r="H124" s="1">
         <v>59248</v>
       </c>
       <c r="I124" s="1">
         <v>70010</v>
       </c>
       <c r="J124" s="1">
         <v>46325</v>
       </c>
       <c r="K124" s="1">
         <v>25860</v>
       </c>
       <c r="L124" s="1">
         <v>47087</v>
       </c>
       <c r="M124" s="1">
         <v>2003</v>
       </c>
       <c r="N124" s="1">
         <v>35573</v>
       </c>
       <c r="O124" s="1">
         <v>10736</v>
       </c>
       <c r="P124" s="2">
         <v>72725</v>
       </c>
     </row>
-    <row r="125" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B125" s="49" t="s">
+    <row r="125" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B125" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C125" s="53">
+      <c r="C125" s="49">
         <v>12</v>
       </c>
-      <c r="D125" s="46">
+      <c r="D125" s="42">
         <v>678060</v>
       </c>
       <c r="E125" s="1">
         <v>23882</v>
       </c>
       <c r="F125" s="1">
         <v>1894</v>
       </c>
       <c r="G125" s="1">
         <v>44422</v>
       </c>
       <c r="H125" s="1">
         <v>170626</v>
       </c>
       <c r="I125" s="1">
         <v>92575</v>
       </c>
       <c r="J125" s="1">
         <v>60532</v>
       </c>
       <c r="K125" s="1">
         <v>38475</v>
       </c>
       <c r="L125" s="1">
         <v>83252</v>
       </c>
       <c r="M125" s="1">
         <v>3085</v>
       </c>
       <c r="N125" s="1">
         <v>52308</v>
       </c>
       <c r="O125" s="1">
         <v>8992</v>
       </c>
       <c r="P125" s="2">
         <v>98017</v>
       </c>
     </row>
-    <row r="126" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B126" s="49" t="s">
+    <row r="126" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B126" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C126" s="53">
+      <c r="C126" s="49">
         <v>1</v>
       </c>
-      <c r="D126" s="46">
+      <c r="D126" s="42">
         <v>541216</v>
       </c>
       <c r="E126" s="1">
         <v>45021</v>
       </c>
       <c r="F126" s="1">
         <v>1352</v>
       </c>
       <c r="G126" s="1">
         <v>40001</v>
       </c>
       <c r="H126" s="1">
         <v>80595</v>
       </c>
       <c r="I126" s="1">
         <v>73599</v>
       </c>
       <c r="J126" s="1">
         <v>49491</v>
       </c>
       <c r="K126" s="1">
         <v>97408</v>
       </c>
       <c r="L126" s="1">
         <v>38748</v>
       </c>
       <c r="M126" s="1">
         <v>2151</v>
       </c>
       <c r="N126" s="1">
         <v>34681</v>
       </c>
       <c r="O126" s="1">
         <v>7653</v>
       </c>
       <c r="P126" s="2">
         <v>70516</v>
       </c>
     </row>
-    <row r="127" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B127" s="49" t="s">
+    <row r="127" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B127" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C127" s="53">
+      <c r="C127" s="49">
         <v>2</v>
       </c>
-      <c r="D127" s="46">
+      <c r="D127" s="42">
         <v>557568</v>
       </c>
       <c r="E127" s="1">
         <v>33386</v>
       </c>
       <c r="F127" s="1">
         <v>2290</v>
       </c>
       <c r="G127" s="1">
         <v>47438</v>
       </c>
       <c r="H127" s="1">
         <v>131729</v>
       </c>
       <c r="I127" s="1">
         <v>65989</v>
       </c>
       <c r="J127" s="1">
         <v>76176</v>
       </c>
       <c r="K127" s="1">
         <v>28142</v>
       </c>
       <c r="L127" s="1">
         <v>41398</v>
       </c>
       <c r="M127" s="1">
         <v>6673</v>
       </c>
       <c r="N127" s="1">
         <v>33885</v>
       </c>
       <c r="O127" s="1">
         <v>10031</v>
       </c>
       <c r="P127" s="2">
         <v>80431</v>
       </c>
     </row>
-    <row r="128" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B128" s="49" t="s">
+    <row r="128" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B128" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C128" s="53">
+      <c r="C128" s="49">
         <v>3</v>
       </c>
-      <c r="D128" s="46">
+      <c r="D128" s="42">
         <v>1499686</v>
       </c>
       <c r="E128" s="1">
         <v>51590</v>
       </c>
       <c r="F128" s="1">
         <v>3608</v>
       </c>
       <c r="G128" s="1">
         <v>62740</v>
       </c>
       <c r="H128" s="1">
         <v>670433</v>
       </c>
       <c r="I128" s="1">
         <v>131037</v>
       </c>
       <c r="J128" s="1">
         <v>121135</v>
       </c>
       <c r="K128" s="1">
         <v>58394</v>
       </c>
       <c r="L128" s="1">
         <v>125088</v>
       </c>
       <c r="M128" s="1">
         <v>10755</v>
       </c>
       <c r="N128" s="1">
         <v>86241</v>
       </c>
       <c r="O128" s="1">
         <v>16747</v>
       </c>
       <c r="P128" s="2">
         <v>161918</v>
       </c>
     </row>
-    <row r="129" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B129" s="49" t="s">
+    <row r="129" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B129" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C129" s="53">
+      <c r="C129" s="49">
         <v>4</v>
       </c>
-      <c r="D129" s="46">
+      <c r="D129" s="42">
         <v>608060</v>
       </c>
       <c r="E129" s="1">
         <v>35462</v>
       </c>
       <c r="F129" s="1">
         <v>1554</v>
       </c>
       <c r="G129" s="1">
         <v>49922</v>
       </c>
       <c r="H129" s="1">
         <v>82961</v>
       </c>
       <c r="I129" s="1">
         <v>109494</v>
       </c>
       <c r="J129" s="1">
         <v>43482</v>
       </c>
       <c r="K129" s="1">
         <v>31154</v>
       </c>
       <c r="L129" s="1">
         <v>101991</v>
       </c>
       <c r="M129" s="1">
         <v>8429</v>
       </c>
       <c r="N129" s="1">
         <v>41281</v>
       </c>
       <c r="O129" s="1">
         <v>9273</v>
       </c>
       <c r="P129" s="2">
         <v>93057</v>
       </c>
     </row>
-    <row r="130" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B130" s="49" t="s">
+    <row r="130" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B130" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C130" s="53">
+      <c r="C130" s="49">
         <v>5</v>
       </c>
-      <c r="D130" s="46">
+      <c r="D130" s="42">
         <v>484712</v>
       </c>
       <c r="E130" s="1">
         <v>38749</v>
       </c>
       <c r="F130" s="1">
         <v>1817</v>
       </c>
       <c r="G130" s="1">
         <v>46456</v>
       </c>
       <c r="H130" s="1">
         <v>80810</v>
       </c>
       <c r="I130" s="1">
         <v>65736</v>
       </c>
       <c r="J130" s="1">
         <v>32689</v>
       </c>
       <c r="K130" s="1">
         <v>26449</v>
       </c>
       <c r="L130" s="1">
         <v>61850</v>
       </c>
       <c r="M130" s="1">
         <v>3221</v>
       </c>
       <c r="N130" s="1">
         <v>37815</v>
       </c>
       <c r="O130" s="1">
         <v>16130</v>
       </c>
       <c r="P130" s="2">
         <v>72990</v>
       </c>
     </row>
-    <row r="131" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B131" s="49" t="s">
+    <row r="131" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B131" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C131" s="53">
+      <c r="C131" s="49">
         <v>6</v>
       </c>
-      <c r="D131" s="46">
+      <c r="D131" s="42">
         <v>680339</v>
       </c>
       <c r="E131" s="1">
         <v>46256</v>
       </c>
       <c r="F131" s="1">
         <v>2239</v>
       </c>
       <c r="G131" s="1">
         <v>61998</v>
       </c>
       <c r="H131" s="1">
         <v>148917</v>
       </c>
       <c r="I131" s="1">
         <v>74497</v>
       </c>
       <c r="J131" s="1">
         <v>51872</v>
       </c>
       <c r="K131" s="1">
         <v>42133</v>
       </c>
       <c r="L131" s="1">
         <v>75393</v>
       </c>
       <c r="M131" s="1">
         <v>5539</v>
       </c>
       <c r="N131" s="1">
         <v>62795</v>
       </c>
       <c r="O131" s="1">
         <v>15152</v>
       </c>
       <c r="P131" s="2">
         <v>93548</v>
       </c>
     </row>
-    <row r="132" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B132" s="49" t="s">
+    <row r="132" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B132" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C132" s="53">
+      <c r="C132" s="49">
         <v>7</v>
       </c>
-      <c r="D132" s="46">
+      <c r="D132" s="42">
         <v>505397</v>
       </c>
       <c r="E132" s="1">
         <v>28330</v>
       </c>
       <c r="F132" s="1">
         <v>1835</v>
       </c>
       <c r="G132" s="1">
         <v>53191</v>
       </c>
       <c r="H132" s="1">
         <v>109984</v>
       </c>
       <c r="I132" s="1">
         <v>56763</v>
       </c>
       <c r="J132" s="1">
         <v>31270</v>
       </c>
       <c r="K132" s="1">
         <v>29434</v>
       </c>
       <c r="L132" s="1">
         <v>56547</v>
       </c>
       <c r="M132" s="1">
         <v>4394</v>
       </c>
       <c r="N132" s="1">
         <v>36399</v>
       </c>
       <c r="O132" s="1">
         <v>12932</v>
       </c>
       <c r="P132" s="2">
         <v>84318</v>
       </c>
     </row>
-    <row r="133" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B133" s="49" t="s">
+    <row r="133" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B133" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C133" s="53">
+      <c r="C133" s="49">
         <v>8</v>
       </c>
-      <c r="D133" s="46">
+      <c r="D133" s="42">
         <v>504993</v>
       </c>
       <c r="E133" s="1">
         <v>39231</v>
       </c>
       <c r="F133" s="1">
         <v>1653</v>
       </c>
       <c r="G133" s="1">
         <v>43343</v>
       </c>
       <c r="H133" s="1">
         <v>140586</v>
       </c>
       <c r="I133" s="1">
         <v>40937</v>
       </c>
       <c r="J133" s="1">
         <v>47044</v>
       </c>
       <c r="K133" s="1">
         <v>29479</v>
       </c>
       <c r="L133" s="1">
         <v>44287</v>
       </c>
       <c r="M133" s="1">
         <v>5169</v>
       </c>
       <c r="N133" s="1">
         <v>32824</v>
       </c>
       <c r="O133" s="1">
         <v>10755</v>
       </c>
       <c r="P133" s="2">
         <v>69685</v>
       </c>
     </row>
-    <row r="134" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B134" s="49" t="s">
+    <row r="134" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B134" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C134" s="53">
+      <c r="C134" s="49">
         <v>9</v>
       </c>
-      <c r="D134" s="46">
+      <c r="D134" s="42">
         <v>866502</v>
       </c>
       <c r="E134" s="1">
         <v>36452</v>
       </c>
       <c r="F134" s="1">
         <v>1796</v>
       </c>
       <c r="G134" s="1">
         <v>59739</v>
       </c>
       <c r="H134" s="1">
         <v>201923</v>
       </c>
       <c r="I134" s="1">
         <v>103029</v>
       </c>
       <c r="J134" s="1">
         <v>52747</v>
       </c>
       <c r="K134" s="1">
         <v>48783</v>
       </c>
       <c r="L134" s="1">
         <v>153713</v>
       </c>
       <c r="M134" s="1">
         <v>9980</v>
       </c>
       <c r="N134" s="1">
         <v>65278</v>
       </c>
       <c r="O134" s="1">
         <v>10795</v>
       </c>
       <c r="P134" s="2">
         <v>122267</v>
       </c>
     </row>
-    <row r="135" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B135" s="49" t="s">
+    <row r="135" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B135" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C135" s="53">
+      <c r="C135" s="49">
         <v>10</v>
       </c>
-      <c r="D135" s="46">
+      <c r="D135" s="42">
         <v>645646</v>
       </c>
       <c r="E135" s="1">
         <v>29741</v>
       </c>
       <c r="F135" s="1">
         <v>2160</v>
       </c>
       <c r="G135" s="1">
         <v>49884</v>
       </c>
       <c r="H135" s="1">
         <v>177954</v>
       </c>
       <c r="I135" s="1">
         <v>130060</v>
       </c>
       <c r="J135" s="1">
         <v>40385</v>
       </c>
       <c r="K135" s="1">
         <v>25182</v>
       </c>
       <c r="L135" s="1">
         <v>76653</v>
       </c>
       <c r="M135" s="1">
         <v>2873</v>
       </c>
       <c r="N135" s="1">
         <v>32889</v>
       </c>
       <c r="O135" s="1">
         <v>11350</v>
       </c>
       <c r="P135" s="2">
         <v>66515</v>
       </c>
     </row>
-    <row r="136" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B136" s="49" t="s">
+    <row r="136" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B136" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C136" s="53">
+      <c r="C136" s="49">
         <v>11</v>
       </c>
-      <c r="D136" s="46">
+      <c r="D136" s="42">
         <v>476514</v>
       </c>
       <c r="E136" s="1">
         <v>28210</v>
       </c>
       <c r="F136" s="1">
         <v>1798</v>
       </c>
       <c r="G136" s="1">
         <v>45096</v>
       </c>
       <c r="H136" s="1">
         <v>77137</v>
       </c>
       <c r="I136" s="1">
         <v>72846</v>
       </c>
       <c r="J136" s="1">
         <v>37850</v>
       </c>
       <c r="K136" s="1">
         <v>29265</v>
       </c>
       <c r="L136" s="1">
         <v>50523</v>
       </c>
       <c r="M136" s="1">
         <v>3358</v>
       </c>
       <c r="N136" s="1">
         <v>32128</v>
       </c>
       <c r="O136" s="1">
         <v>10813</v>
       </c>
       <c r="P136" s="2">
         <v>87490</v>
       </c>
     </row>
-    <row r="137" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B137" s="49" t="s">
+    <row r="137" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B137" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C137" s="53">
+      <c r="C137" s="49">
         <v>12</v>
       </c>
-      <c r="D137" s="46">
+      <c r="D137" s="42">
         <v>680180</v>
       </c>
       <c r="E137" s="1">
         <v>23044</v>
       </c>
       <c r="F137" s="1">
         <v>1769</v>
       </c>
       <c r="G137" s="1">
         <v>41961</v>
       </c>
       <c r="H137" s="1">
         <v>148130</v>
       </c>
       <c r="I137" s="1">
         <v>91382</v>
       </c>
       <c r="J137" s="1">
         <v>63779</v>
       </c>
       <c r="K137" s="1">
         <v>49551</v>
       </c>
       <c r="L137" s="1">
         <v>87447</v>
       </c>
       <c r="M137" s="1">
         <v>3881</v>
       </c>
       <c r="N137" s="1">
         <v>61222</v>
       </c>
       <c r="O137" s="1">
         <v>11771</v>
       </c>
       <c r="P137" s="2">
         <v>96243</v>
       </c>
     </row>
-    <row r="138" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B138" s="49" t="s">
+    <row r="138" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B138" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C138" s="53">
+      <c r="C138" s="49">
         <v>1</v>
       </c>
-      <c r="D138" s="46">
+      <c r="D138" s="42">
         <v>500663</v>
       </c>
       <c r="E138" s="1">
         <v>21823</v>
       </c>
       <c r="F138" s="1">
         <v>1310</v>
       </c>
       <c r="G138" s="1">
         <v>37581</v>
       </c>
       <c r="H138" s="1">
         <v>108119</v>
       </c>
       <c r="I138" s="1">
         <v>58410</v>
       </c>
       <c r="J138" s="1">
         <v>43035</v>
       </c>
       <c r="K138" s="1">
         <v>50676</v>
       </c>
       <c r="L138" s="1">
         <v>55887</v>
       </c>
       <c r="M138" s="1">
         <v>3617</v>
       </c>
       <c r="N138" s="1">
         <v>35458</v>
       </c>
       <c r="O138" s="1">
         <v>7273</v>
       </c>
       <c r="P138" s="2">
         <v>77474</v>
       </c>
     </row>
-    <row r="139" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B139" s="49" t="s">
+    <row r="139" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B139" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C139" s="53">
+      <c r="C139" s="49">
         <v>2</v>
       </c>
-      <c r="D139" s="46">
+      <c r="D139" s="42">
         <v>733455</v>
       </c>
       <c r="E139" s="1">
         <v>33585</v>
       </c>
       <c r="F139" s="1">
         <v>2017</v>
       </c>
       <c r="G139" s="1">
         <v>49022</v>
       </c>
       <c r="H139" s="1">
         <v>256580</v>
       </c>
       <c r="I139" s="1">
         <v>96270</v>
       </c>
       <c r="J139" s="1">
         <v>57301</v>
       </c>
       <c r="K139" s="1">
         <v>33033</v>
       </c>
       <c r="L139" s="1">
         <v>56790</v>
       </c>
       <c r="M139" s="1">
         <v>3984</v>
       </c>
       <c r="N139" s="1">
         <v>43560</v>
       </c>
       <c r="O139" s="1">
         <v>9038</v>
       </c>
       <c r="P139" s="2">
         <v>92275</v>
       </c>
     </row>
-    <row r="140" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B140" s="49" t="s">
+    <row r="140" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B140" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C140" s="53">
+      <c r="C140" s="49">
         <v>3</v>
       </c>
-      <c r="D140" s="46">
+      <c r="D140" s="42">
         <v>1483938</v>
       </c>
       <c r="E140" s="1">
         <v>49030</v>
       </c>
       <c r="F140" s="1">
         <v>3061</v>
       </c>
       <c r="G140" s="1">
         <v>53657</v>
       </c>
       <c r="H140" s="1">
         <v>628617</v>
       </c>
       <c r="I140" s="1">
         <v>138291</v>
       </c>
       <c r="J140" s="1">
         <v>99572</v>
       </c>
       <c r="K140" s="1">
         <v>66346</v>
       </c>
       <c r="L140" s="1">
         <v>126772</v>
       </c>
       <c r="M140" s="1">
         <v>13537</v>
       </c>
       <c r="N140" s="1">
         <v>90340</v>
       </c>
       <c r="O140" s="1">
         <v>15601</v>
       </c>
       <c r="P140" s="2">
         <v>199114</v>
       </c>
     </row>
-    <row r="141" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B141" s="49" t="s">
+    <row r="141" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B141" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C141" s="53">
+      <c r="C141" s="49">
         <v>4</v>
       </c>
-      <c r="D141" s="46">
+      <c r="D141" s="42">
         <v>585059</v>
       </c>
       <c r="E141" s="1">
         <v>36610</v>
       </c>
       <c r="F141" s="1">
         <v>2098</v>
       </c>
       <c r="G141" s="1">
         <v>38691</v>
       </c>
       <c r="H141" s="1">
         <v>116003</v>
       </c>
       <c r="I141" s="1">
         <v>83730</v>
       </c>
       <c r="J141" s="1">
         <v>49486</v>
       </c>
       <c r="K141" s="1">
         <v>27778</v>
       </c>
       <c r="L141" s="1">
         <v>85713</v>
       </c>
       <c r="M141" s="1">
         <v>4110</v>
       </c>
       <c r="N141" s="1">
         <v>43607</v>
       </c>
       <c r="O141" s="1">
         <v>8470</v>
       </c>
       <c r="P141" s="2">
         <v>88763</v>
       </c>
     </row>
-    <row r="142" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B142" s="49" t="s">
+    <row r="142" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B142" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C142" s="53">
+      <c r="C142" s="49">
         <v>5</v>
       </c>
-      <c r="D142" s="46">
+      <c r="D142" s="42">
         <v>496922</v>
       </c>
       <c r="E142" s="1">
         <v>32975</v>
       </c>
       <c r="F142" s="1">
         <v>1695</v>
       </c>
       <c r="G142" s="1">
         <v>43408</v>
       </c>
       <c r="H142" s="1">
         <v>88439</v>
       </c>
       <c r="I142" s="1">
         <v>90111</v>
       </c>
       <c r="J142" s="1">
         <v>37657</v>
       </c>
       <c r="K142" s="1">
         <v>26845</v>
       </c>
       <c r="L142" s="1">
         <v>54015</v>
       </c>
       <c r="M142" s="1">
         <v>5231</v>
       </c>
       <c r="N142" s="1">
         <v>39694</v>
       </c>
       <c r="O142" s="1">
         <v>7059</v>
       </c>
       <c r="P142" s="2">
         <v>69793</v>
       </c>
     </row>
-    <row r="143" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B143" s="49" t="s">
+    <row r="143" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B143" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C143" s="53">
+      <c r="C143" s="49">
         <v>6</v>
       </c>
-      <c r="D143" s="46">
+      <c r="D143" s="42">
         <v>661070</v>
       </c>
       <c r="E143" s="1">
         <v>39741</v>
       </c>
       <c r="F143" s="1">
         <v>2045</v>
       </c>
       <c r="G143" s="1">
         <v>61370</v>
       </c>
       <c r="H143" s="1">
         <v>113822</v>
       </c>
       <c r="I143" s="1">
         <v>136252</v>
       </c>
       <c r="J143" s="1">
         <v>46249</v>
       </c>
       <c r="K143" s="1">
         <v>37687</v>
       </c>
       <c r="L143" s="1">
         <v>62004</v>
       </c>
       <c r="M143" s="1">
         <v>4642</v>
       </c>
       <c r="N143" s="1">
         <v>52540</v>
       </c>
       <c r="O143" s="1">
         <v>14238</v>
       </c>
       <c r="P143" s="2">
         <v>90480</v>
       </c>
     </row>
-    <row r="144" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B144" s="49" t="s">
+    <row r="144" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B144" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C144" s="53">
+      <c r="C144" s="49">
         <v>7</v>
       </c>
-      <c r="D144" s="46">
+      <c r="D144" s="42">
         <v>507953</v>
       </c>
       <c r="E144" s="1">
         <v>42365</v>
       </c>
       <c r="F144" s="1">
         <v>1887</v>
       </c>
       <c r="G144" s="1">
         <v>43942</v>
       </c>
       <c r="H144" s="1">
         <v>68124</v>
       </c>
       <c r="I144" s="1">
         <v>88136</v>
       </c>
       <c r="J144" s="1">
         <v>56411</v>
       </c>
       <c r="K144" s="1">
         <v>29913</v>
       </c>
       <c r="L144" s="1">
         <v>51195</v>
       </c>
       <c r="M144" s="1">
         <v>3752</v>
       </c>
       <c r="N144" s="1">
         <v>36320</v>
       </c>
       <c r="O144" s="1">
         <v>11506</v>
       </c>
       <c r="P144" s="2">
         <v>74402</v>
       </c>
     </row>
-    <row r="145" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B145" s="49" t="s">
+    <row r="145" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B145" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C145" s="53">
+      <c r="C145" s="49">
         <v>8</v>
       </c>
-      <c r="D145" s="46">
+      <c r="D145" s="42">
         <v>516321</v>
       </c>
       <c r="E145" s="1">
         <v>32756</v>
       </c>
       <c r="F145" s="1">
         <v>1512</v>
       </c>
       <c r="G145" s="1">
         <v>45578</v>
       </c>
       <c r="H145" s="1">
         <v>80688</v>
       </c>
       <c r="I145" s="1">
         <v>90510</v>
       </c>
       <c r="J145" s="1">
         <v>44513</v>
       </c>
       <c r="K145" s="1">
         <v>32630</v>
       </c>
       <c r="L145" s="1">
         <v>50189</v>
       </c>
       <c r="M145" s="1">
         <v>3391</v>
       </c>
       <c r="N145" s="1">
         <v>38336</v>
       </c>
       <c r="O145" s="1">
         <v>11931</v>
       </c>
       <c r="P145" s="2">
         <v>84287</v>
       </c>
     </row>
-    <row r="146" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B146" s="49" t="s">
+    <row r="146" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B146" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C146" s="53">
+      <c r="C146" s="49">
         <v>9</v>
       </c>
-      <c r="D146" s="46">
+      <c r="D146" s="42">
         <v>883771</v>
       </c>
       <c r="E146" s="1">
         <v>38233</v>
       </c>
       <c r="F146" s="1">
         <v>2150</v>
       </c>
       <c r="G146" s="1">
         <v>62855</v>
       </c>
       <c r="H146" s="1">
         <v>160046</v>
       </c>
       <c r="I146" s="1">
         <v>194247</v>
       </c>
       <c r="J146" s="1">
         <v>54569</v>
       </c>
       <c r="K146" s="1">
         <v>74424</v>
       </c>
       <c r="L146" s="1">
         <v>104775</v>
       </c>
       <c r="M146" s="1">
         <v>11719</v>
       </c>
       <c r="N146" s="1">
         <v>64129</v>
       </c>
       <c r="O146" s="1">
         <v>13853</v>
       </c>
       <c r="P146" s="2">
         <v>102771</v>
       </c>
     </row>
-    <row r="147" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B147" s="49" t="s">
+    <row r="147" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B147" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C147" s="53">
+      <c r="C147" s="49">
         <v>10</v>
       </c>
-      <c r="D147" s="46">
+      <c r="D147" s="42">
         <v>520948</v>
       </c>
       <c r="E147" s="1">
         <v>33313</v>
       </c>
       <c r="F147" s="1">
         <v>2128</v>
       </c>
       <c r="G147" s="1">
         <v>48381</v>
       </c>
       <c r="H147" s="1">
         <v>87299</v>
       </c>
       <c r="I147" s="1">
         <v>81062</v>
       </c>
       <c r="J147" s="1">
         <v>48811</v>
       </c>
       <c r="K147" s="1">
         <v>28588</v>
       </c>
       <c r="L147" s="1">
         <v>48976</v>
       </c>
       <c r="M147" s="1">
         <v>2257</v>
       </c>
       <c r="N147" s="1">
         <v>36320</v>
       </c>
       <c r="O147" s="1">
         <v>10005</v>
       </c>
       <c r="P147" s="2">
         <v>93808</v>
       </c>
     </row>
-    <row r="148" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B148" s="49" t="s">
+    <row r="148" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B148" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C148" s="53">
+      <c r="C148" s="49">
         <v>11</v>
       </c>
-      <c r="D148" s="46">
+      <c r="D148" s="42">
         <v>581397</v>
       </c>
       <c r="E148" s="1">
         <v>33923</v>
       </c>
       <c r="F148" s="1">
         <v>2270</v>
       </c>
       <c r="G148" s="1">
         <v>47606</v>
       </c>
       <c r="H148" s="1">
         <v>158644</v>
       </c>
       <c r="I148" s="1">
         <v>69831</v>
       </c>
       <c r="J148" s="1">
         <v>45776</v>
       </c>
       <c r="K148" s="1">
         <v>25650</v>
       </c>
       <c r="L148" s="1">
         <v>66933</v>
       </c>
       <c r="M148" s="1">
         <v>2876</v>
       </c>
       <c r="N148" s="1">
         <v>32032</v>
       </c>
       <c r="O148" s="1">
         <v>9188</v>
       </c>
       <c r="P148" s="2">
         <v>86668</v>
       </c>
     </row>
-    <row r="149" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B149" s="49" t="s">
+    <row r="149" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B149" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C149" s="53">
+      <c r="C149" s="49">
         <v>12</v>
       </c>
-      <c r="D149" s="46">
+      <c r="D149" s="42">
         <v>868376</v>
       </c>
       <c r="E149" s="1">
         <v>30617</v>
       </c>
       <c r="F149" s="1">
         <v>2154</v>
       </c>
       <c r="G149" s="1">
         <v>55896</v>
       </c>
       <c r="H149" s="1">
         <v>328160</v>
       </c>
       <c r="I149" s="1">
         <v>122407</v>
       </c>
       <c r="J149" s="1">
         <v>60381</v>
       </c>
       <c r="K149" s="1">
         <v>42409</v>
       </c>
       <c r="L149" s="1">
         <v>52606</v>
       </c>
       <c r="M149" s="1">
         <v>3373</v>
       </c>
       <c r="N149" s="1">
         <v>53294</v>
       </c>
       <c r="O149" s="1">
         <v>12856</v>
       </c>
       <c r="P149" s="2">
         <v>104223</v>
       </c>
     </row>
-    <row r="150" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B150" s="49" t="s">
+    <row r="150" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B150" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C150" s="53">
+      <c r="C150" s="49">
         <v>1</v>
       </c>
-      <c r="D150" s="46">
+      <c r="D150" s="42">
         <v>483722</v>
       </c>
       <c r="E150" s="1">
         <v>24419</v>
       </c>
       <c r="F150" s="1">
         <v>1309</v>
       </c>
       <c r="G150" s="1">
         <v>50447</v>
       </c>
       <c r="H150" s="1">
         <v>103328</v>
       </c>
       <c r="I150" s="1">
         <v>60979</v>
       </c>
       <c r="J150" s="1">
         <v>46563</v>
       </c>
       <c r="K150" s="1">
         <v>26044</v>
       </c>
       <c r="L150" s="1">
         <v>51045</v>
       </c>
       <c r="M150" s="1">
         <v>4517</v>
       </c>
       <c r="N150" s="1">
         <v>36465</v>
       </c>
       <c r="O150" s="1">
         <v>6173</v>
       </c>
       <c r="P150" s="2">
         <v>72433</v>
       </c>
     </row>
-    <row r="151" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B151" s="49" t="s">
+    <row r="151" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B151" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C151" s="53">
+      <c r="C151" s="49">
         <v>2</v>
       </c>
-      <c r="D151" s="46">
+      <c r="D151" s="42">
         <v>609590</v>
       </c>
       <c r="E151" s="1">
         <v>34773</v>
       </c>
       <c r="F151" s="1">
         <v>1907</v>
       </c>
       <c r="G151" s="1">
         <v>44571</v>
       </c>
       <c r="H151" s="1">
         <v>113489</v>
       </c>
       <c r="I151" s="1">
         <v>98043</v>
       </c>
       <c r="J151" s="1">
         <v>38901</v>
       </c>
       <c r="K151" s="1">
         <v>27090</v>
       </c>
       <c r="L151" s="1">
         <v>58530</v>
       </c>
       <c r="M151" s="1">
         <v>3555</v>
       </c>
       <c r="N151" s="1">
         <v>41169</v>
       </c>
       <c r="O151" s="1">
         <v>11773</v>
       </c>
       <c r="P151" s="2">
         <v>135789</v>
       </c>
     </row>
-    <row r="152" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B152" s="49" t="s">
+    <row r="152" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B152" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C152" s="53">
+      <c r="C152" s="49">
         <v>3</v>
       </c>
-      <c r="D152" s="46">
+      <c r="D152" s="42">
         <v>1228457</v>
       </c>
       <c r="E152" s="1">
         <v>48270</v>
       </c>
       <c r="F152" s="1">
         <v>4082</v>
       </c>
       <c r="G152" s="1">
         <v>89368</v>
       </c>
       <c r="H152" s="1">
         <v>373322</v>
       </c>
       <c r="I152" s="1">
         <v>123053</v>
       </c>
       <c r="J152" s="1">
         <v>98010</v>
       </c>
       <c r="K152" s="1">
         <v>51906</v>
       </c>
       <c r="L152" s="1">
         <v>136446</v>
       </c>
       <c r="M152" s="1">
         <v>13647</v>
       </c>
       <c r="N152" s="1">
         <v>90258</v>
       </c>
       <c r="O152" s="1">
         <v>18479</v>
       </c>
       <c r="P152" s="2">
         <v>181616</v>
       </c>
     </row>
-    <row r="153" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B153" s="49" t="s">
+    <row r="153" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B153" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C153" s="53">
+      <c r="C153" s="49">
         <v>4</v>
       </c>
-      <c r="D153" s="46">
+      <c r="D153" s="42">
         <v>532807</v>
       </c>
       <c r="E153" s="1">
         <v>43992</v>
       </c>
       <c r="F153" s="1">
         <v>1923</v>
       </c>
       <c r="G153" s="1">
         <v>48950</v>
       </c>
       <c r="H153" s="1">
         <v>77896</v>
       </c>
       <c r="I153" s="1">
         <v>79157</v>
       </c>
       <c r="J153" s="1">
         <v>56863</v>
       </c>
       <c r="K153" s="1">
         <v>25878</v>
       </c>
       <c r="L153" s="1">
         <v>54938</v>
       </c>
       <c r="M153" s="1">
         <v>2598</v>
       </c>
       <c r="N153" s="1">
         <v>44093</v>
       </c>
       <c r="O153" s="1">
         <v>14065</v>
       </c>
       <c r="P153" s="2">
         <v>82454</v>
       </c>
     </row>
-    <row r="154" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B154" s="49" t="s">
+    <row r="154" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B154" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C154" s="53">
+      <c r="C154" s="49">
         <v>5</v>
       </c>
-      <c r="D154" s="46">
+      <c r="D154" s="42">
         <v>457975</v>
       </c>
       <c r="E154" s="1">
         <v>41647</v>
       </c>
       <c r="F154" s="1">
         <v>1788</v>
       </c>
       <c r="G154" s="1">
         <v>36273</v>
       </c>
       <c r="H154" s="1">
         <v>84279</v>
       </c>
       <c r="I154" s="1">
         <v>58963</v>
       </c>
       <c r="J154" s="1">
         <v>31745</v>
       </c>
       <c r="K154" s="1">
         <v>28102</v>
       </c>
       <c r="L154" s="1">
         <v>56716</v>
       </c>
       <c r="M154" s="1">
         <v>3612</v>
       </c>
       <c r="N154" s="1">
         <v>38358</v>
       </c>
       <c r="O154" s="1">
         <v>10105</v>
       </c>
       <c r="P154" s="2">
         <v>66387</v>
       </c>
     </row>
-    <row r="155" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B155" s="49" t="s">
+    <row r="155" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B155" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C155" s="53">
+      <c r="C155" s="49">
         <v>6</v>
       </c>
-      <c r="D155" s="46">
+      <c r="D155" s="42">
         <v>642747</v>
       </c>
       <c r="E155" s="1">
         <v>41535</v>
       </c>
       <c r="F155" s="1">
         <v>1867</v>
       </c>
       <c r="G155" s="1">
         <v>49296</v>
       </c>
       <c r="H155" s="1">
         <v>135052</v>
       </c>
       <c r="I155" s="1">
         <v>77449</v>
       </c>
       <c r="J155" s="1">
         <v>50100</v>
       </c>
       <c r="K155" s="1">
         <v>40191</v>
       </c>
       <c r="L155" s="1">
         <v>73673</v>
       </c>
       <c r="M155" s="1">
         <v>4759</v>
       </c>
       <c r="N155" s="1">
         <v>53162</v>
       </c>
       <c r="O155" s="1">
         <v>13060</v>
       </c>
       <c r="P155" s="2">
         <v>102603</v>
       </c>
     </row>
-    <row r="156" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B156" s="49" t="s">
+    <row r="156" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B156" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C156" s="53">
+      <c r="C156" s="49">
         <v>7</v>
       </c>
-      <c r="D156" s="46">
+      <c r="D156" s="42">
         <v>489731</v>
       </c>
       <c r="E156" s="1">
         <v>42978</v>
       </c>
       <c r="F156" s="1">
         <v>1985</v>
       </c>
       <c r="G156" s="1">
         <v>43583</v>
       </c>
       <c r="H156" s="1">
         <v>72155</v>
       </c>
       <c r="I156" s="1">
         <v>94356</v>
       </c>
       <c r="J156" s="1">
         <v>33962</v>
       </c>
       <c r="K156" s="1">
         <v>28091</v>
       </c>
       <c r="L156" s="1">
         <v>50663</v>
       </c>
       <c r="M156" s="1">
         <v>2989</v>
       </c>
       <c r="N156" s="1">
         <v>39888</v>
       </c>
       <c r="O156" s="1">
         <v>12514</v>
       </c>
       <c r="P156" s="2">
         <v>66567</v>
       </c>
     </row>
-    <row r="157" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B157" s="49" t="s">
+    <row r="157" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B157" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C157" s="53">
+      <c r="C157" s="49">
         <v>8</v>
       </c>
-      <c r="D157" s="46">
+      <c r="D157" s="42">
         <v>498465</v>
       </c>
       <c r="E157" s="1">
         <v>40808</v>
       </c>
       <c r="F157" s="1">
         <v>2204</v>
       </c>
       <c r="G157" s="1">
         <v>39824</v>
       </c>
       <c r="H157" s="1">
         <v>74289</v>
       </c>
       <c r="I157" s="1">
         <v>54115</v>
       </c>
       <c r="J157" s="1">
         <v>35640</v>
       </c>
       <c r="K157" s="1">
         <v>28159</v>
       </c>
       <c r="L157" s="1">
         <v>62631</v>
       </c>
       <c r="M157" s="1">
         <v>4953</v>
       </c>
       <c r="N157" s="1">
         <v>40367</v>
       </c>
       <c r="O157" s="1">
         <v>14516</v>
       </c>
       <c r="P157" s="2">
         <v>100959</v>
       </c>
     </row>
-    <row r="158" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B158" s="49" t="s">
+    <row r="158" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B158" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C158" s="53">
+      <c r="C158" s="49">
         <v>9</v>
       </c>
-      <c r="D158" s="46">
+      <c r="D158" s="42">
         <v>872487</v>
       </c>
       <c r="E158" s="1">
         <v>41532</v>
       </c>
       <c r="F158" s="1">
         <v>1804</v>
       </c>
       <c r="G158" s="1">
         <v>49646</v>
       </c>
       <c r="H158" s="1">
         <v>250215</v>
       </c>
       <c r="I158" s="1">
         <v>101860</v>
       </c>
       <c r="J158" s="1">
         <v>56756</v>
       </c>
       <c r="K158" s="1">
         <v>49245</v>
       </c>
       <c r="L158" s="1">
         <v>108727</v>
       </c>
       <c r="M158" s="1">
         <v>11542</v>
       </c>
       <c r="N158" s="1">
         <v>65024</v>
       </c>
       <c r="O158" s="1">
         <v>26960</v>
       </c>
       <c r="P158" s="2">
         <v>109176</v>
       </c>
     </row>
-    <row r="159" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B159" s="49" t="s">
+    <row r="159" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B159" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C159" s="53">
+      <c r="C159" s="49">
         <v>10</v>
       </c>
-      <c r="D159" s="46">
+      <c r="D159" s="42">
         <v>487660</v>
       </c>
       <c r="E159" s="1">
         <v>32376</v>
       </c>
       <c r="F159" s="1">
         <v>1683</v>
       </c>
       <c r="G159" s="1">
         <v>39774</v>
       </c>
       <c r="H159" s="1">
         <v>95932</v>
       </c>
       <c r="I159" s="1">
         <v>76137</v>
       </c>
       <c r="J159" s="1">
         <v>43867</v>
       </c>
       <c r="K159" s="1">
         <v>24973</v>
       </c>
       <c r="L159" s="1">
         <v>58763</v>
       </c>
       <c r="M159" s="1">
         <v>2432</v>
       </c>
       <c r="N159" s="1">
         <v>35794</v>
       </c>
       <c r="O159" s="1">
         <v>8395</v>
       </c>
       <c r="P159" s="2">
         <v>67534</v>
       </c>
     </row>
-    <row r="160" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B160" s="49" t="s">
+    <row r="160" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B160" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C160" s="53">
+      <c r="C160" s="49">
         <v>11</v>
       </c>
-      <c r="D160" s="46">
+      <c r="D160" s="42">
         <v>568771</v>
       </c>
       <c r="E160" s="1">
         <v>30903</v>
       </c>
       <c r="F160" s="1">
         <v>1918</v>
       </c>
       <c r="G160" s="1">
         <v>44621</v>
       </c>
       <c r="H160" s="1">
         <v>160945</v>
       </c>
       <c r="I160" s="1">
         <v>77930</v>
       </c>
       <c r="J160" s="1">
         <v>38571</v>
       </c>
       <c r="K160" s="1">
         <v>41323</v>
       </c>
       <c r="L160" s="1">
         <v>50030</v>
       </c>
       <c r="M160" s="1">
         <v>2430</v>
       </c>
       <c r="N160" s="1">
         <v>37062</v>
       </c>
       <c r="O160" s="1">
         <v>11550</v>
       </c>
       <c r="P160" s="2">
         <v>71488</v>
       </c>
     </row>
-    <row r="161" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B161" s="49" t="s">
+    <row r="161" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B161" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C161" s="53">
+      <c r="C161" s="49">
         <v>12</v>
       </c>
-      <c r="D161" s="46">
+      <c r="D161" s="42">
         <v>656793</v>
       </c>
       <c r="E161" s="1">
         <v>29913</v>
       </c>
       <c r="F161" s="1">
         <v>2091</v>
       </c>
       <c r="G161" s="1">
         <v>45206</v>
       </c>
       <c r="H161" s="1">
         <v>164851</v>
       </c>
       <c r="I161" s="1">
         <v>107022</v>
       </c>
       <c r="J161" s="1">
         <v>42105</v>
       </c>
       <c r="K161" s="1">
         <v>40779</v>
       </c>
       <c r="L161" s="1">
         <v>74759</v>
       </c>
       <c r="M161" s="1">
         <v>3980</v>
       </c>
       <c r="N161" s="1">
         <v>54577</v>
       </c>
       <c r="O161" s="1">
         <v>9676</v>
       </c>
       <c r="P161" s="2">
         <v>81834</v>
       </c>
     </row>
-    <row r="162" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B162" s="49" t="s">
+    <row r="162" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B162" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C162" s="53">
+      <c r="C162" s="49">
         <v>1</v>
       </c>
-      <c r="D162" s="46">
+      <c r="D162" s="42">
         <v>475659</v>
       </c>
       <c r="E162" s="1">
         <v>25301</v>
       </c>
       <c r="F162" s="1">
         <v>1962</v>
       </c>
       <c r="G162" s="1">
         <v>38692</v>
       </c>
       <c r="H162" s="1">
         <v>108732</v>
       </c>
       <c r="I162" s="1">
         <v>76796</v>
       </c>
       <c r="J162" s="1">
         <v>29859</v>
       </c>
       <c r="K162" s="1">
         <v>26251</v>
       </c>
       <c r="L162" s="1">
         <v>45519</v>
       </c>
       <c r="M162" s="1">
         <v>8139</v>
       </c>
       <c r="N162" s="1">
         <v>34525</v>
       </c>
       <c r="O162" s="1">
         <v>6534</v>
       </c>
       <c r="P162" s="2">
         <v>73349</v>
       </c>
     </row>
-    <row r="163" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B163" s="49" t="s">
+    <row r="163" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B163" s="45" t="s">
         <v>148</v>
       </c>
-      <c r="C163" s="53">
+      <c r="C163" s="49">
         <v>2</v>
       </c>
-      <c r="D163" s="46">
+      <c r="D163" s="42">
         <v>612302</v>
       </c>
       <c r="E163" s="1">
         <v>35544</v>
       </c>
       <c r="F163" s="1">
         <v>1420</v>
       </c>
       <c r="G163" s="1">
         <v>44410</v>
       </c>
       <c r="H163" s="1">
         <v>175907</v>
       </c>
       <c r="I163" s="1">
         <v>86692</v>
       </c>
       <c r="J163" s="1">
         <v>41232</v>
       </c>
       <c r="K163" s="1">
         <v>29022</v>
       </c>
       <c r="L163" s="1">
         <v>47070</v>
       </c>
       <c r="M163" s="1">
         <v>4372</v>
       </c>
       <c r="N163" s="1">
         <v>40436</v>
       </c>
       <c r="O163" s="1">
         <v>10338</v>
       </c>
       <c r="P163" s="2">
         <v>95859</v>
       </c>
     </row>
-    <row r="164" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B164" s="49" t="s">
+    <row r="164" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B164" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C164" s="53">
+      <c r="C164" s="49">
         <v>3</v>
       </c>
-      <c r="D164" s="46">
+      <c r="D164" s="42">
         <v>1130275</v>
       </c>
       <c r="E164" s="1">
         <v>52402</v>
       </c>
       <c r="F164" s="1">
         <v>2931</v>
       </c>
       <c r="G164" s="1">
         <v>65573</v>
       </c>
       <c r="H164" s="1">
         <v>307199</v>
       </c>
       <c r="I164" s="1">
         <v>147002</v>
       </c>
       <c r="J164" s="1">
         <v>99033</v>
       </c>
       <c r="K164" s="1">
         <v>67378</v>
       </c>
       <c r="L164" s="1">
         <v>117674</v>
       </c>
       <c r="M164" s="1">
         <v>12652</v>
       </c>
       <c r="N164" s="1">
         <v>77285</v>
       </c>
       <c r="O164" s="1">
         <v>15303</v>
       </c>
       <c r="P164" s="2">
         <v>165843</v>
       </c>
     </row>
-    <row r="165" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B165" s="49" t="s">
+    <row r="165" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B165" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C165" s="53">
+      <c r="C165" s="49">
         <v>4</v>
       </c>
-      <c r="D165" s="46">
+      <c r="D165" s="42">
         <v>558546</v>
       </c>
       <c r="E165" s="1">
         <v>44492</v>
       </c>
       <c r="F165" s="1">
         <v>1523</v>
       </c>
       <c r="G165" s="1">
         <v>40188</v>
       </c>
       <c r="H165" s="1">
         <v>106823</v>
       </c>
       <c r="I165" s="1">
         <v>66577</v>
       </c>
       <c r="J165" s="1">
         <v>41643</v>
       </c>
       <c r="K165" s="1">
         <v>29798</v>
       </c>
       <c r="L165" s="1">
         <v>72315</v>
       </c>
       <c r="M165" s="1">
         <v>2807</v>
       </c>
       <c r="N165" s="1">
         <v>50571</v>
       </c>
       <c r="O165" s="1">
         <v>11180</v>
       </c>
       <c r="P165" s="2">
         <v>90629</v>
       </c>
     </row>
-    <row r="166" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B166" s="49" t="s">
+    <row r="166" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B166" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C166" s="53">
+      <c r="C166" s="49">
         <v>5</v>
       </c>
-      <c r="D166" s="46">
+      <c r="D166" s="42">
         <v>510911</v>
       </c>
       <c r="E166" s="1">
         <v>36414</v>
       </c>
       <c r="F166" s="1">
         <v>1631</v>
       </c>
       <c r="G166" s="1">
         <v>51283</v>
       </c>
       <c r="H166" s="1">
         <v>105535</v>
       </c>
       <c r="I166" s="1">
         <v>69874</v>
       </c>
       <c r="J166" s="1">
         <v>28734</v>
       </c>
       <c r="K166" s="1">
         <v>32740</v>
       </c>
       <c r="L166" s="1">
         <v>47206</v>
       </c>
       <c r="M166" s="1">
         <v>4534</v>
       </c>
       <c r="N166" s="1">
         <v>43057</v>
       </c>
       <c r="O166" s="1">
         <v>11829</v>
       </c>
       <c r="P166" s="2">
         <v>78074</v>
       </c>
     </row>
-    <row r="167" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B167" s="49" t="s">
+    <row r="167" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B167" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C167" s="53">
+      <c r="C167" s="49">
         <v>6</v>
       </c>
-      <c r="D167" s="46">
+      <c r="D167" s="42">
         <v>624388</v>
       </c>
       <c r="E167" s="1">
         <v>37425</v>
       </c>
       <c r="F167" s="1">
         <v>1879</v>
       </c>
       <c r="G167" s="1">
         <v>53553</v>
       </c>
       <c r="H167" s="1">
         <v>139951</v>
       </c>
       <c r="I167" s="1">
         <v>90210</v>
       </c>
       <c r="J167" s="1">
         <v>36723</v>
       </c>
       <c r="K167" s="1">
         <v>39014</v>
       </c>
       <c r="L167" s="1">
         <v>67185</v>
       </c>
       <c r="M167" s="1">
         <v>4301</v>
       </c>
       <c r="N167" s="1">
         <v>52160</v>
       </c>
       <c r="O167" s="1">
         <v>11739</v>
       </c>
       <c r="P167" s="2">
         <v>90248</v>
       </c>
     </row>
-    <row r="168" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B168" s="49" t="s">
+    <row r="168" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B168" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C168" s="53">
+      <c r="C168" s="49">
         <v>7</v>
       </c>
-      <c r="D168" s="46">
+      <c r="D168" s="42">
         <v>571186</v>
       </c>
       <c r="E168" s="1">
         <v>38452</v>
       </c>
       <c r="F168" s="1">
         <v>2108</v>
       </c>
       <c r="G168" s="1">
         <v>50227</v>
       </c>
       <c r="H168" s="1">
         <v>140796</v>
       </c>
       <c r="I168" s="1">
         <v>84137</v>
       </c>
       <c r="J168" s="1">
         <v>38815</v>
       </c>
       <c r="K168" s="1">
         <v>36281</v>
       </c>
       <c r="L168" s="1">
         <v>51615</v>
       </c>
       <c r="M168" s="1">
         <v>3372</v>
       </c>
       <c r="N168" s="1">
         <v>36644</v>
       </c>
       <c r="O168" s="1">
         <v>9182</v>
       </c>
       <c r="P168" s="2">
         <v>79557</v>
       </c>
     </row>
-    <row r="169" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B169" s="49" t="s">
+    <row r="169" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B169" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C169" s="53">
+      <c r="C169" s="49">
         <v>8</v>
       </c>
-      <c r="D169" s="46">
+      <c r="D169" s="42">
         <v>598466</v>
       </c>
       <c r="E169" s="1">
         <v>39206</v>
       </c>
       <c r="F169" s="1">
         <v>2081</v>
       </c>
       <c r="G169" s="1">
         <v>52740</v>
       </c>
       <c r="H169" s="1">
         <v>126292</v>
       </c>
       <c r="I169" s="1">
         <v>124803</v>
       </c>
       <c r="J169" s="1">
         <v>36514</v>
       </c>
       <c r="K169" s="1">
         <v>31940</v>
       </c>
       <c r="L169" s="1">
         <v>55853</v>
       </c>
       <c r="M169" s="1">
         <v>3415</v>
       </c>
       <c r="N169" s="1">
         <v>37791</v>
       </c>
       <c r="O169" s="1">
         <v>11484</v>
       </c>
       <c r="P169" s="2">
         <v>76347</v>
       </c>
     </row>
-    <row r="170" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B170" s="49" t="s">
+    <row r="170" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B170" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C170" s="53">
+      <c r="C170" s="49">
         <v>9</v>
       </c>
-      <c r="D170" s="46">
+      <c r="D170" s="42">
         <v>765739</v>
       </c>
       <c r="E170" s="1">
         <v>41722</v>
       </c>
       <c r="F170" s="1">
         <v>2406</v>
       </c>
       <c r="G170" s="1">
         <v>66108</v>
       </c>
       <c r="H170" s="1">
         <v>182816</v>
       </c>
       <c r="I170" s="1">
         <v>97451</v>
       </c>
       <c r="J170" s="1">
         <v>51704</v>
       </c>
       <c r="K170" s="1">
         <v>39463</v>
       </c>
       <c r="L170" s="1">
         <v>93805</v>
       </c>
       <c r="M170" s="1">
         <v>9219</v>
       </c>
       <c r="N170" s="1">
         <v>58611</v>
       </c>
       <c r="O170" s="1">
         <v>15685</v>
       </c>
       <c r="P170" s="2">
         <v>106749</v>
       </c>
     </row>
-    <row r="171" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B171" s="49" t="s">
+    <row r="171" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B171" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C171" s="53">
+      <c r="C171" s="49">
         <v>10</v>
       </c>
-      <c r="D171" s="46">
+      <c r="D171" s="42">
         <v>521174</v>
       </c>
       <c r="E171" s="1">
         <v>30918</v>
       </c>
       <c r="F171" s="1">
         <v>1429</v>
       </c>
       <c r="G171" s="1">
         <v>66255</v>
       </c>
       <c r="H171" s="1">
         <v>112085</v>
       </c>
       <c r="I171" s="1">
         <v>63994</v>
       </c>
       <c r="J171" s="1">
         <v>41500</v>
       </c>
       <c r="K171" s="1">
         <v>27539</v>
       </c>
       <c r="L171" s="1">
         <v>47496</v>
       </c>
       <c r="M171" s="1">
         <v>1671</v>
       </c>
       <c r="N171" s="1">
         <v>39526</v>
       </c>
       <c r="O171" s="1">
         <v>9671</v>
       </c>
       <c r="P171" s="2">
         <v>79090</v>
       </c>
     </row>
-    <row r="172" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B172" s="49" t="s">
+    <row r="172" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B172" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C172" s="53">
+      <c r="C172" s="49">
         <v>11</v>
       </c>
-      <c r="D172" s="46">
+      <c r="D172" s="42">
         <v>494477</v>
       </c>
       <c r="E172" s="1">
         <v>32685</v>
       </c>
       <c r="F172" s="1">
         <v>1943</v>
       </c>
       <c r="G172" s="1">
         <v>49962</v>
       </c>
       <c r="H172" s="1">
         <v>82989</v>
       </c>
       <c r="I172" s="1">
         <v>81637</v>
       </c>
       <c r="J172" s="1">
         <v>35732</v>
       </c>
       <c r="K172" s="1">
         <v>29202</v>
       </c>
       <c r="L172" s="1">
         <v>45725</v>
       </c>
       <c r="M172" s="1">
         <v>3200</v>
       </c>
       <c r="N172" s="1">
         <v>40169</v>
       </c>
       <c r="O172" s="1">
         <v>10006</v>
       </c>
       <c r="P172" s="2">
         <v>81227</v>
       </c>
     </row>
-    <row r="173" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B173" s="49" t="s">
+    <row r="173" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B173" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C173" s="53">
+      <c r="C173" s="49">
         <v>12</v>
       </c>
-      <c r="D173" s="46">
+      <c r="D173" s="42">
         <v>646503</v>
       </c>
       <c r="E173" s="1">
         <v>32035</v>
       </c>
       <c r="F173" s="1">
         <v>2068</v>
       </c>
       <c r="G173" s="1">
         <v>48209</v>
       </c>
       <c r="H173" s="1">
         <v>111472</v>
       </c>
       <c r="I173" s="1">
         <v>115043</v>
       </c>
       <c r="J173" s="1">
         <v>54852</v>
       </c>
       <c r="K173" s="1">
         <v>47046</v>
       </c>
       <c r="L173" s="1">
         <v>67578</v>
       </c>
       <c r="M173" s="1">
         <v>3677</v>
       </c>
       <c r="N173" s="1">
         <v>51167</v>
       </c>
       <c r="O173" s="1">
         <v>15861</v>
       </c>
       <c r="P173" s="2">
         <v>97495</v>
       </c>
     </row>
-    <row r="174" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B174" s="49" t="s">
+    <row r="174" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B174" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C174" s="53">
+      <c r="C174" s="49">
         <v>1</v>
       </c>
-      <c r="D174" s="46">
+      <c r="D174" s="42">
         <v>533547</v>
       </c>
       <c r="E174" s="1">
         <v>25124</v>
       </c>
       <c r="F174" s="1">
         <v>1048</v>
       </c>
       <c r="G174" s="1">
         <v>42479</v>
       </c>
       <c r="H174" s="1">
         <v>172841</v>
       </c>
       <c r="I174" s="1">
         <v>55056</v>
       </c>
       <c r="J174" s="1">
         <v>35822</v>
       </c>
       <c r="K174" s="1">
         <v>30475</v>
       </c>
       <c r="L174" s="1">
         <v>49085</v>
       </c>
       <c r="M174" s="1">
         <v>3403</v>
       </c>
       <c r="N174" s="1">
         <v>38828</v>
       </c>
       <c r="O174" s="1">
         <v>9522</v>
       </c>
       <c r="P174" s="2">
         <v>69864</v>
       </c>
     </row>
-    <row r="175" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B175" s="49" t="s">
+    <row r="175" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B175" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C175" s="53">
+      <c r="C175" s="49">
         <v>2</v>
       </c>
-      <c r="D175" s="46">
+      <c r="D175" s="42">
         <v>606621</v>
       </c>
       <c r="E175" s="1">
         <v>35300</v>
       </c>
       <c r="F175" s="1">
         <v>1712</v>
       </c>
       <c r="G175" s="1">
         <v>48059</v>
       </c>
       <c r="H175" s="1">
         <v>148955</v>
       </c>
       <c r="I175" s="1">
         <v>106928</v>
       </c>
       <c r="J175" s="1">
         <v>51339</v>
       </c>
       <c r="K175" s="1">
         <v>29591</v>
       </c>
       <c r="L175" s="1">
         <v>54871</v>
       </c>
       <c r="M175" s="1">
         <v>4134</v>
       </c>
       <c r="N175" s="1">
         <v>32906</v>
       </c>
       <c r="O175" s="1">
         <v>9140</v>
       </c>
       <c r="P175" s="2">
         <v>83686</v>
       </c>
     </row>
-    <row r="176" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B176" s="49" t="s">
+    <row r="176" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B176" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C176" s="53">
+      <c r="C176" s="49">
         <v>3</v>
       </c>
-      <c r="D176" s="46">
+      <c r="D176" s="42">
         <v>1267163</v>
       </c>
       <c r="E176" s="1">
         <v>56645</v>
       </c>
       <c r="F176" s="1">
         <v>3441</v>
       </c>
       <c r="G176" s="1">
         <v>88035</v>
       </c>
       <c r="H176" s="1">
         <v>382205</v>
       </c>
       <c r="I176" s="1">
         <v>191003</v>
       </c>
       <c r="J176" s="1">
         <v>88457</v>
       </c>
       <c r="K176" s="1">
         <v>58858</v>
       </c>
       <c r="L176" s="1">
         <v>133906</v>
       </c>
       <c r="M176" s="1">
         <v>13354</v>
       </c>
       <c r="N176" s="1">
         <v>74653</v>
       </c>
       <c r="O176" s="1">
         <v>17514</v>
       </c>
       <c r="P176" s="2">
         <v>159092</v>
       </c>
     </row>
-    <row r="177" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B177" s="49" t="s">
+    <row r="177" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B177" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C177" s="53">
+      <c r="C177" s="49">
         <v>4</v>
       </c>
-      <c r="D177" s="46">
+      <c r="D177" s="42">
         <v>601505</v>
       </c>
       <c r="E177" s="1">
         <v>43832</v>
       </c>
       <c r="F177" s="1">
         <v>1729</v>
       </c>
       <c r="G177" s="1">
         <v>49341</v>
       </c>
       <c r="H177" s="1">
         <v>88414</v>
       </c>
       <c r="I177" s="1">
         <v>121929</v>
       </c>
       <c r="J177" s="1">
         <v>47084</v>
       </c>
       <c r="K177" s="1">
         <v>31594</v>
       </c>
       <c r="L177" s="1">
         <v>62891</v>
       </c>
       <c r="M177" s="1">
         <v>4666</v>
       </c>
       <c r="N177" s="1">
         <v>47996</v>
       </c>
       <c r="O177" s="1">
         <v>12257</v>
       </c>
       <c r="P177" s="2">
         <v>89772</v>
       </c>
     </row>
-    <row r="178" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B178" s="49" t="s">
+    <row r="178" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B178" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C178" s="53">
+      <c r="C178" s="49">
         <v>5</v>
       </c>
-      <c r="D178" s="46">
+      <c r="D178" s="42">
         <v>479051</v>
       </c>
       <c r="E178" s="1">
         <v>37505</v>
       </c>
       <c r="F178" s="1">
         <v>1646</v>
       </c>
       <c r="G178" s="1">
         <v>52764</v>
       </c>
       <c r="H178" s="1">
         <v>63157</v>
       </c>
       <c r="I178" s="1">
         <v>76216</v>
       </c>
       <c r="J178" s="1">
         <v>34647</v>
       </c>
       <c r="K178" s="1">
         <v>33279</v>
       </c>
       <c r="L178" s="1">
         <v>48168</v>
       </c>
       <c r="M178" s="1">
         <v>4023</v>
       </c>
       <c r="N178" s="1">
         <v>39343</v>
       </c>
       <c r="O178" s="1">
         <v>15735</v>
       </c>
       <c r="P178" s="2">
         <v>72568</v>
       </c>
     </row>
-    <row r="179" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B179" s="49" t="s">
+    <row r="179" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B179" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C179" s="53">
+      <c r="C179" s="49">
         <v>6</v>
       </c>
-      <c r="D179" s="46">
+      <c r="D179" s="42">
         <v>770782</v>
       </c>
       <c r="E179" s="1">
         <v>40702</v>
       </c>
       <c r="F179" s="1">
         <v>1303</v>
       </c>
       <c r="G179" s="1">
         <v>52778</v>
       </c>
       <c r="H179" s="1">
         <v>153518</v>
       </c>
       <c r="I179" s="1">
         <v>183651</v>
       </c>
       <c r="J179" s="1">
         <v>39262</v>
       </c>
       <c r="K179" s="1">
         <v>43177</v>
       </c>
       <c r="L179" s="1">
         <v>73573</v>
       </c>
       <c r="M179" s="1">
         <v>8777</v>
       </c>
       <c r="N179" s="1">
         <v>61345</v>
       </c>
       <c r="O179" s="1">
         <v>12886</v>
       </c>
       <c r="P179" s="2">
         <v>99810</v>
       </c>
     </row>
-    <row r="180" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B180" s="49" t="s">
+    <row r="180" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B180" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C180" s="53">
+      <c r="C180" s="49">
         <v>7</v>
       </c>
-      <c r="D180" s="46">
+      <c r="D180" s="42">
         <v>577340</v>
       </c>
       <c r="E180" s="1">
         <v>43003</v>
       </c>
       <c r="F180" s="1">
         <v>2209</v>
       </c>
       <c r="G180" s="1">
         <v>93736</v>
       </c>
       <c r="H180" s="1">
         <v>80270</v>
       </c>
       <c r="I180" s="1">
         <v>81513</v>
       </c>
       <c r="J180" s="1">
         <v>35654</v>
       </c>
       <c r="K180" s="1">
         <v>43457</v>
       </c>
       <c r="L180" s="1">
         <v>51640</v>
       </c>
       <c r="M180" s="1">
         <v>4106</v>
       </c>
       <c r="N180" s="1">
         <v>47212</v>
       </c>
       <c r="O180" s="1">
         <v>13670</v>
       </c>
       <c r="P180" s="2">
         <v>80870</v>
       </c>
     </row>
-    <row r="181" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B181" s="49" t="s">
+    <row r="181" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B181" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C181" s="53">
+      <c r="C181" s="49">
         <v>8</v>
       </c>
-      <c r="D181" s="46">
+      <c r="D181" s="42">
         <v>684452</v>
       </c>
       <c r="E181" s="1">
         <v>38744</v>
       </c>
       <c r="F181" s="1">
         <v>1670</v>
       </c>
       <c r="G181" s="1">
         <v>44815</v>
       </c>
       <c r="H181" s="1">
         <v>261024</v>
       </c>
       <c r="I181" s="1">
         <v>77780</v>
       </c>
       <c r="J181" s="1">
         <v>32085</v>
       </c>
       <c r="K181" s="1">
         <v>36867</v>
       </c>
       <c r="L181" s="1">
         <v>64443</v>
       </c>
       <c r="M181" s="1">
         <v>5135</v>
       </c>
       <c r="N181" s="1">
         <v>35198</v>
       </c>
       <c r="O181" s="1">
         <v>11287</v>
       </c>
       <c r="P181" s="2">
         <v>75404</v>
       </c>
     </row>
-    <row r="182" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B182" s="49" t="s">
+    <row r="182" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B182" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C182" s="53">
+      <c r="C182" s="49">
         <v>9</v>
       </c>
-      <c r="D182" s="46">
+      <c r="D182" s="42">
         <v>825671</v>
       </c>
       <c r="E182" s="1">
         <v>42441</v>
       </c>
       <c r="F182" s="1">
         <v>2289</v>
       </c>
       <c r="G182" s="1">
         <v>60488</v>
       </c>
       <c r="H182" s="1">
         <v>173469</v>
       </c>
       <c r="I182" s="1">
         <v>149893</v>
       </c>
       <c r="J182" s="1">
         <v>51104</v>
       </c>
       <c r="K182" s="1">
         <v>52197</v>
       </c>
       <c r="L182" s="1">
         <v>87534</v>
       </c>
       <c r="M182" s="1">
         <v>9594</v>
       </c>
       <c r="N182" s="1">
         <v>74817</v>
       </c>
       <c r="O182" s="1">
         <v>18488</v>
       </c>
       <c r="P182" s="2">
         <v>103357</v>
       </c>
     </row>
-    <row r="183" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B183" s="49" t="s">
+    <row r="183" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B183" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C183" s="53">
+      <c r="C183" s="49">
         <v>10</v>
       </c>
-      <c r="D183" s="46">
+      <c r="D183" s="42">
         <v>528863</v>
       </c>
       <c r="E183" s="1">
         <v>23463</v>
       </c>
       <c r="F183" s="1">
         <v>1625</v>
       </c>
       <c r="G183" s="1">
         <v>52167</v>
       </c>
       <c r="H183" s="1">
         <v>126270</v>
       </c>
       <c r="I183" s="1">
         <v>67420</v>
       </c>
       <c r="J183" s="1">
         <v>34821</v>
       </c>
       <c r="K183" s="1">
         <v>28273</v>
       </c>
       <c r="L183" s="1">
         <v>68558</v>
       </c>
       <c r="M183" s="1">
         <v>2753</v>
       </c>
       <c r="N183" s="1">
         <v>37565</v>
       </c>
       <c r="O183" s="1">
         <v>11243</v>
       </c>
       <c r="P183" s="2">
         <v>74705</v>
       </c>
     </row>
-    <row r="184" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B184" s="49" t="s">
+    <row r="184" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B184" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C184" s="53">
+      <c r="C184" s="49">
         <v>11</v>
       </c>
-      <c r="D184" s="46">
+      <c r="D184" s="42">
         <v>653206</v>
       </c>
       <c r="E184" s="1">
         <v>28594</v>
       </c>
       <c r="F184" s="1">
         <v>2134</v>
       </c>
       <c r="G184" s="1">
         <v>47472</v>
       </c>
       <c r="H184" s="1">
         <v>162993</v>
       </c>
       <c r="I184" s="1">
         <v>170053</v>
       </c>
       <c r="J184" s="1">
         <v>29400</v>
       </c>
       <c r="K184" s="1">
         <v>28587</v>
       </c>
       <c r="L184" s="1">
         <v>64245</v>
       </c>
       <c r="M184" s="1">
         <v>3174</v>
       </c>
       <c r="N184" s="1">
         <v>31419</v>
       </c>
       <c r="O184" s="1">
         <v>11037</v>
       </c>
       <c r="P184" s="2">
         <v>74098</v>
       </c>
     </row>
-    <row r="185" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B185" s="49" t="s">
+    <row r="185" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B185" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C185" s="53">
+      <c r="C185" s="49">
         <v>12</v>
       </c>
-      <c r="D185" s="46">
+      <c r="D185" s="42">
         <v>681100</v>
       </c>
       <c r="E185" s="1">
         <v>25618</v>
       </c>
       <c r="F185" s="1">
         <v>1853</v>
       </c>
       <c r="G185" s="1">
         <v>46315</v>
       </c>
       <c r="H185" s="1">
         <v>153000</v>
       </c>
       <c r="I185" s="1">
         <v>154261</v>
       </c>
       <c r="J185" s="1">
         <v>42924</v>
       </c>
       <c r="K185" s="1">
         <v>42946</v>
       </c>
       <c r="L185" s="1">
         <v>64084</v>
       </c>
       <c r="M185" s="1">
         <v>3871</v>
       </c>
       <c r="N185" s="1">
         <v>47448</v>
       </c>
       <c r="O185" s="1">
         <v>14150</v>
       </c>
       <c r="P185" s="2">
         <v>84630</v>
       </c>
     </row>
-    <row r="186" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B186" s="49" t="s">
+    <row r="186" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B186" s="45" t="s">
         <v>152</v>
       </c>
-      <c r="C186" s="53">
+      <c r="C186" s="49">
         <v>1</v>
       </c>
-      <c r="D186" s="46">
+      <c r="D186" s="42">
         <v>491908</v>
       </c>
       <c r="E186" s="1">
         <v>20434</v>
       </c>
       <c r="F186" s="1">
         <v>1152</v>
       </c>
       <c r="G186" s="1">
         <v>39337</v>
       </c>
       <c r="H186" s="1">
         <v>123677</v>
       </c>
       <c r="I186" s="1">
         <v>67955</v>
       </c>
       <c r="J186" s="1">
         <v>42456</v>
       </c>
       <c r="K186" s="1">
         <v>30652</v>
       </c>
       <c r="L186" s="1">
         <v>40182</v>
       </c>
       <c r="M186" s="1">
         <v>3697</v>
       </c>
       <c r="N186" s="1">
         <v>36011</v>
       </c>
       <c r="O186" s="1">
         <v>11154</v>
       </c>
       <c r="P186" s="2">
         <v>75201</v>
       </c>
     </row>
-    <row r="187" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B187" s="49" t="s">
+    <row r="187" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B187" s="45" t="s">
         <v>153</v>
       </c>
-      <c r="C187" s="53">
+      <c r="C187" s="49">
         <v>2</v>
       </c>
-      <c r="D187" s="46">
+      <c r="D187" s="42">
         <v>562998</v>
       </c>
       <c r="E187" s="1">
         <v>32192</v>
       </c>
       <c r="F187" s="1">
         <v>1614</v>
       </c>
       <c r="G187" s="1">
         <v>48853</v>
       </c>
       <c r="H187" s="1">
         <v>127710</v>
       </c>
       <c r="I187" s="1">
         <v>90282</v>
       </c>
       <c r="J187" s="1">
         <v>44169</v>
       </c>
       <c r="K187" s="1">
         <v>35383</v>
       </c>
       <c r="L187" s="1">
         <v>48404</v>
       </c>
       <c r="M187" s="1">
         <v>4603</v>
       </c>
       <c r="N187" s="1">
         <v>36730</v>
       </c>
       <c r="O187" s="1">
         <v>9264</v>
       </c>
       <c r="P187" s="2">
         <v>83794</v>
       </c>
     </row>
-    <row r="188" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B188" s="49" t="s">
+    <row r="188" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B188" s="45" t="s">
         <v>152</v>
       </c>
-      <c r="C188" s="53">
+      <c r="C188" s="49">
         <v>3</v>
       </c>
-      <c r="D188" s="46">
+      <c r="D188" s="42">
         <v>1276141</v>
       </c>
       <c r="E188" s="1">
         <v>44283</v>
       </c>
       <c r="F188" s="1">
         <v>3469</v>
       </c>
       <c r="G188" s="1">
         <v>77240</v>
       </c>
       <c r="H188" s="1">
         <v>377267</v>
       </c>
       <c r="I188" s="1">
         <v>257074</v>
       </c>
       <c r="J188" s="1">
         <v>113971</v>
       </c>
       <c r="K188" s="1">
         <v>68578</v>
       </c>
       <c r="L188" s="1">
         <v>116183</v>
       </c>
       <c r="M188" s="1">
         <v>10640</v>
       </c>
       <c r="N188" s="1">
         <v>64586</v>
       </c>
       <c r="O188" s="1">
         <v>18827</v>
       </c>
       <c r="P188" s="2">
         <v>124023</v>
       </c>
     </row>
-    <row r="189" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B189" s="49" t="s">
+    <row r="189" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B189" s="45" t="s">
         <v>158</v>
       </c>
-      <c r="C189" s="53">
+      <c r="C189" s="49">
         <v>4</v>
       </c>
-      <c r="D189" s="46">
+      <c r="D189" s="42">
         <v>604583</v>
       </c>
       <c r="E189" s="1">
         <v>39172</v>
       </c>
       <c r="F189" s="1">
         <v>1657</v>
       </c>
       <c r="G189" s="1">
         <v>44083</v>
       </c>
       <c r="H189" s="1">
         <v>198445</v>
       </c>
       <c r="I189" s="1">
         <v>59862</v>
       </c>
       <c r="J189" s="1">
         <v>35084</v>
       </c>
       <c r="K189" s="1">
         <v>26790</v>
       </c>
       <c r="L189" s="1">
         <v>65887</v>
       </c>
       <c r="M189" s="1">
         <v>3096</v>
       </c>
       <c r="N189" s="1">
         <v>43464</v>
       </c>
       <c r="O189" s="1">
         <v>14077</v>
       </c>
       <c r="P189" s="2">
         <v>72966</v>
       </c>
     </row>
-    <row r="190" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B190" s="49" t="s">
+    <row r="190" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B190" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C190" s="53">
+      <c r="C190" s="49">
         <v>5</v>
       </c>
-      <c r="D190" s="46">
+      <c r="D190" s="42">
         <v>446128</v>
       </c>
       <c r="E190" s="1">
         <v>34371</v>
       </c>
       <c r="F190" s="1">
         <v>1953</v>
       </c>
       <c r="G190" s="1">
         <v>45858</v>
       </c>
       <c r="H190" s="1">
         <v>55141</v>
       </c>
       <c r="I190" s="1">
         <v>78250</v>
       </c>
       <c r="J190" s="1">
         <v>32481</v>
       </c>
       <c r="K190" s="1">
         <v>29267</v>
       </c>
       <c r="L190" s="1">
         <v>58384</v>
       </c>
       <c r="M190" s="1">
         <v>2387</v>
       </c>
       <c r="N190" s="1">
         <v>33607</v>
       </c>
       <c r="O190" s="1">
         <v>12755</v>
       </c>
       <c r="P190" s="2">
         <v>61674</v>
       </c>
     </row>
-    <row r="191" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B191" s="49" t="s">
+    <row r="191" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B191" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C191" s="53">
+      <c r="C191" s="49">
         <v>6</v>
       </c>
-      <c r="D191" s="46">
+      <c r="D191" s="42">
         <v>564990</v>
       </c>
       <c r="E191" s="1">
         <v>38740</v>
       </c>
       <c r="F191" s="1">
         <v>2258</v>
       </c>
       <c r="G191" s="1">
         <v>52715</v>
       </c>
       <c r="H191" s="1">
         <v>93491</v>
       </c>
       <c r="I191" s="1">
         <v>81872</v>
       </c>
       <c r="J191" s="1">
         <v>47880</v>
       </c>
       <c r="K191" s="1">
         <v>41772</v>
       </c>
       <c r="L191" s="1">
         <v>64653</v>
       </c>
       <c r="M191" s="1">
         <v>4479</v>
       </c>
       <c r="N191" s="1">
         <v>48751</v>
       </c>
       <c r="O191" s="1">
         <v>15709</v>
       </c>
       <c r="P191" s="2">
         <v>72670</v>
       </c>
     </row>
-    <row r="192" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B192" s="49" t="s">
+    <row r="192" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B192" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C192" s="53">
+      <c r="C192" s="49">
         <v>7</v>
       </c>
-      <c r="D192" s="46">
+      <c r="D192" s="42">
         <v>501459</v>
       </c>
       <c r="E192" s="1">
         <v>36314</v>
       </c>
       <c r="F192" s="1">
         <v>2734</v>
       </c>
       <c r="G192" s="1">
         <v>54056</v>
       </c>
       <c r="H192" s="1">
         <v>103489</v>
       </c>
       <c r="I192" s="1">
         <v>72181</v>
       </c>
       <c r="J192" s="1">
         <v>35323</v>
       </c>
       <c r="K192" s="1">
         <v>29954</v>
       </c>
       <c r="L192" s="1">
         <v>55281</v>
       </c>
       <c r="M192" s="1">
         <v>4389</v>
       </c>
       <c r="N192" s="1">
         <v>31750</v>
       </c>
       <c r="O192" s="1">
         <v>12795</v>
       </c>
       <c r="P192" s="2">
         <v>63193</v>
       </c>
     </row>
-    <row r="193" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B193" s="49" t="s">
+    <row r="193" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B193" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="C193" s="53">
+      <c r="C193" s="49">
         <v>8</v>
       </c>
-      <c r="D193" s="46">
+      <c r="D193" s="42">
         <v>489969</v>
       </c>
       <c r="E193" s="1">
         <v>34367</v>
       </c>
       <c r="F193" s="1">
         <v>1377</v>
       </c>
       <c r="G193" s="1">
         <v>44720</v>
       </c>
       <c r="H193" s="1">
         <v>128602</v>
       </c>
       <c r="I193" s="1">
         <v>63336</v>
       </c>
       <c r="J193" s="1">
         <v>32034</v>
       </c>
       <c r="K193" s="1">
         <v>25618</v>
       </c>
       <c r="L193" s="1">
         <v>40027</v>
       </c>
       <c r="M193" s="1">
         <v>3653</v>
       </c>
       <c r="N193" s="1">
         <v>33345</v>
       </c>
       <c r="O193" s="1">
         <v>8754</v>
       </c>
       <c r="P193" s="2">
         <v>74136</v>
       </c>
     </row>
-    <row r="194" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B194" s="49" t="s">
+    <row r="194" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B194" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="C194" s="53">
+      <c r="C194" s="49">
         <v>9</v>
       </c>
-      <c r="D194" s="46">
+      <c r="D194" s="42">
         <v>786311</v>
       </c>
       <c r="E194" s="1">
         <v>41233</v>
       </c>
       <c r="F194" s="1">
         <v>2329</v>
       </c>
       <c r="G194" s="1">
         <v>58442</v>
       </c>
       <c r="H194" s="1">
         <v>181903</v>
       </c>
       <c r="I194" s="1">
         <v>137645</v>
       </c>
       <c r="J194" s="1">
         <v>67240</v>
       </c>
       <c r="K194" s="1">
         <v>44991</v>
       </c>
       <c r="L194" s="1">
         <v>83250</v>
       </c>
       <c r="M194" s="1">
         <v>8738</v>
       </c>
       <c r="N194" s="1">
         <v>57803</v>
       </c>
       <c r="O194" s="1">
         <v>11324</v>
       </c>
       <c r="P194" s="2">
         <v>91413</v>
       </c>
     </row>
-    <row r="195" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B195" s="49" t="s">
+    <row r="195" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B195" s="45" t="s">
         <v>152</v>
       </c>
-      <c r="C195" s="53">
+      <c r="C195" s="49">
         <v>10</v>
       </c>
-      <c r="D195" s="46">
+      <c r="D195" s="42">
         <v>497338</v>
       </c>
       <c r="E195" s="1">
         <v>30194</v>
       </c>
       <c r="F195" s="1">
         <v>2046</v>
       </c>
       <c r="G195" s="1">
         <v>48319</v>
       </c>
       <c r="H195" s="1">
         <v>66786</v>
       </c>
       <c r="I195" s="1">
         <v>81548</v>
       </c>
       <c r="J195" s="1">
         <v>43520</v>
       </c>
       <c r="K195" s="1">
         <v>39628</v>
       </c>
       <c r="L195" s="1">
         <v>68558</v>
       </c>
       <c r="M195" s="1">
         <v>3041</v>
       </c>
       <c r="N195" s="1">
         <v>36244</v>
       </c>
       <c r="O195" s="1">
         <v>9504</v>
       </c>
       <c r="P195" s="2">
         <v>67950</v>
       </c>
     </row>
-    <row r="196" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B196" s="49" t="s">
+    <row r="196" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B196" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C196" s="53">
+      <c r="C196" s="49">
         <v>11</v>
       </c>
-      <c r="D196" s="46">
+      <c r="D196" s="42">
         <v>499334</v>
       </c>
       <c r="E196" s="1">
         <v>37432</v>
       </c>
       <c r="F196" s="1">
         <v>1990</v>
       </c>
       <c r="G196" s="1">
         <v>56161</v>
       </c>
       <c r="H196" s="1">
         <v>92159</v>
       </c>
       <c r="I196" s="1">
         <v>60227</v>
       </c>
       <c r="J196" s="1">
         <v>54804</v>
       </c>
       <c r="K196" s="1">
         <v>35092</v>
       </c>
       <c r="L196" s="1">
         <v>44642</v>
       </c>
       <c r="M196" s="1">
         <v>3864</v>
       </c>
       <c r="N196" s="1">
         <v>31803</v>
       </c>
       <c r="O196" s="1">
         <v>10311</v>
       </c>
       <c r="P196" s="2">
         <v>70849</v>
       </c>
     </row>
-    <row r="197" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B197" s="49" t="s">
+    <row r="197" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B197" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C197" s="53">
+      <c r="C197" s="49">
         <v>12</v>
       </c>
-      <c r="D197" s="46">
+      <c r="D197" s="42">
         <v>727399</v>
       </c>
       <c r="E197" s="1">
         <v>33497</v>
       </c>
       <c r="F197" s="1">
         <v>2809</v>
       </c>
       <c r="G197" s="1">
         <v>58686</v>
       </c>
       <c r="H197" s="1">
         <v>161339</v>
       </c>
       <c r="I197" s="1">
         <v>100721</v>
       </c>
       <c r="J197" s="1">
         <v>62479</v>
       </c>
       <c r="K197" s="1">
         <v>38363</v>
       </c>
       <c r="L197" s="1">
         <v>94606</v>
       </c>
       <c r="M197" s="1">
         <v>6367</v>
       </c>
       <c r="N197" s="1">
         <v>57493</v>
       </c>
       <c r="O197" s="1">
         <v>11493</v>
       </c>
       <c r="P197" s="2">
         <v>99546</v>
       </c>
     </row>
-    <row r="198" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B198" s="49" t="s">
+    <row r="198" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B198" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C198" s="53">
+      <c r="C198" s="49">
         <v>1</v>
       </c>
-      <c r="D198" s="46">
+      <c r="D198" s="42">
         <v>448823</v>
       </c>
       <c r="E198" s="1">
         <v>32235</v>
       </c>
       <c r="F198" s="1">
         <v>1116</v>
       </c>
       <c r="G198" s="1">
         <v>46589</v>
       </c>
       <c r="H198" s="1">
         <v>88152</v>
       </c>
       <c r="I198" s="1">
         <v>45437</v>
       </c>
       <c r="J198" s="1">
         <v>41282</v>
       </c>
       <c r="K198" s="1">
         <v>28921</v>
       </c>
       <c r="L198" s="1">
         <v>49239</v>
       </c>
       <c r="M198" s="1">
         <v>3789</v>
       </c>
       <c r="N198" s="1">
         <v>31713</v>
       </c>
       <c r="O198" s="1">
         <v>5239</v>
       </c>
       <c r="P198" s="2">
         <v>75111</v>
       </c>
     </row>
-    <row r="199" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B199" s="49" t="s">
+    <row r="199" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B199" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C199" s="53">
+      <c r="C199" s="49">
         <v>2</v>
       </c>
-      <c r="D199" s="46">
+      <c r="D199" s="42">
         <v>469424</v>
       </c>
       <c r="E199" s="1">
         <v>37466</v>
       </c>
       <c r="F199" s="1">
         <v>1316</v>
       </c>
       <c r="G199" s="1">
         <v>46696</v>
       </c>
       <c r="H199" s="1">
         <v>72552</v>
       </c>
       <c r="I199" s="1">
         <v>62058</v>
       </c>
       <c r="J199" s="1">
         <v>46619</v>
       </c>
       <c r="K199" s="1">
         <v>34454</v>
       </c>
       <c r="L199" s="1">
         <v>59144</v>
       </c>
       <c r="M199" s="1">
         <v>3499</v>
       </c>
       <c r="N199" s="1">
         <v>33062</v>
       </c>
       <c r="O199" s="1">
         <v>5859</v>
       </c>
       <c r="P199" s="2">
         <v>66699</v>
       </c>
     </row>
-    <row r="200" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B200" s="49" t="s">
+    <row r="200" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B200" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C200" s="53">
+      <c r="C200" s="49">
         <v>3</v>
       </c>
-      <c r="D200" s="46">
+      <c r="D200" s="42">
         <v>1113915</v>
       </c>
       <c r="E200" s="1">
         <v>52244</v>
       </c>
       <c r="F200" s="1">
         <v>3298</v>
       </c>
       <c r="G200" s="1">
         <v>90170</v>
       </c>
       <c r="H200" s="1">
         <v>281620</v>
       </c>
       <c r="I200" s="1">
         <v>192079</v>
       </c>
       <c r="J200" s="1">
         <v>96636</v>
       </c>
       <c r="K200" s="1">
         <v>55921</v>
       </c>
       <c r="L200" s="1">
         <v>97443</v>
       </c>
       <c r="M200" s="1">
         <v>10674</v>
       </c>
       <c r="N200" s="1">
         <v>88576</v>
       </c>
       <c r="O200" s="1">
         <v>12530</v>
       </c>
       <c r="P200" s="2">
         <v>132724</v>
       </c>
     </row>
-    <row r="201" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B201" s="49" t="s">
+    <row r="201" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B201" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C201" s="53">
+      <c r="C201" s="49">
         <v>4</v>
       </c>
-      <c r="D201" s="46">
+      <c r="D201" s="42">
         <v>503973</v>
       </c>
       <c r="E201" s="1">
         <v>45447</v>
       </c>
       <c r="F201" s="1">
         <v>2110</v>
       </c>
       <c r="G201" s="1">
         <v>57568</v>
       </c>
       <c r="H201" s="1">
         <v>96536</v>
       </c>
       <c r="I201" s="1">
         <v>55742</v>
       </c>
       <c r="J201" s="1">
         <v>36230</v>
       </c>
       <c r="K201" s="1">
         <v>29485</v>
       </c>
       <c r="L201" s="1">
         <v>61843</v>
       </c>
       <c r="M201" s="1">
         <v>3005</v>
       </c>
       <c r="N201" s="1">
         <v>45248</v>
       </c>
       <c r="O201" s="1">
         <v>8724</v>
       </c>
       <c r="P201" s="2">
         <v>62035</v>
       </c>
     </row>
-    <row r="202" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B202" s="49" t="s">
+    <row r="202" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B202" s="45" t="s">
         <v>167</v>
       </c>
-      <c r="C202" s="53">
+      <c r="C202" s="49">
         <v>5</v>
       </c>
-      <c r="D202" s="46">
+      <c r="D202" s="42">
         <v>422323</v>
       </c>
       <c r="E202" s="1">
         <v>38170</v>
       </c>
       <c r="F202" s="1">
         <v>1554</v>
       </c>
       <c r="G202" s="1">
         <v>54095</v>
       </c>
       <c r="H202" s="1">
         <v>53792</v>
       </c>
       <c r="I202" s="1">
         <v>51966</v>
       </c>
       <c r="J202" s="1">
         <v>36121</v>
       </c>
       <c r="K202" s="1">
         <v>27355</v>
       </c>
       <c r="L202" s="1">
         <v>51097</v>
       </c>
       <c r="M202" s="1">
         <v>3521</v>
       </c>
       <c r="N202" s="1">
         <v>34980</v>
       </c>
       <c r="O202" s="1">
         <v>7299</v>
       </c>
       <c r="P202" s="2">
         <v>62373</v>
       </c>
     </row>
-    <row r="203" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B203" s="49" t="s">
+    <row r="203" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B203" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C203" s="53">
+      <c r="C203" s="49">
         <v>6</v>
       </c>
-      <c r="D203" s="46">
+      <c r="D203" s="42">
         <v>629855</v>
       </c>
       <c r="E203" s="1">
         <v>42298</v>
       </c>
       <c r="F203" s="1">
         <v>2786</v>
       </c>
       <c r="G203" s="1">
         <v>75853</v>
       </c>
       <c r="H203" s="1">
         <v>110654</v>
       </c>
       <c r="I203" s="1">
         <v>81054</v>
       </c>
       <c r="J203" s="1">
         <v>45666</v>
       </c>
       <c r="K203" s="1">
         <v>56117</v>
       </c>
       <c r="L203" s="1">
         <v>69575</v>
       </c>
       <c r="M203" s="1">
         <v>5486</v>
       </c>
       <c r="N203" s="1">
         <v>56896</v>
       </c>
       <c r="O203" s="1">
         <v>10714</v>
       </c>
       <c r="P203" s="2">
         <v>72756</v>
       </c>
     </row>
-    <row r="204" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B204" s="49" t="s">
+    <row r="204" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B204" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C204" s="53">
+      <c r="C204" s="49">
         <v>7</v>
       </c>
-      <c r="D204" s="46">
+      <c r="D204" s="42">
         <v>446515</v>
       </c>
       <c r="E204" s="1">
         <v>36550</v>
       </c>
       <c r="F204" s="1">
         <v>1535</v>
       </c>
       <c r="G204" s="1">
         <v>50593</v>
       </c>
       <c r="H204" s="1">
         <v>77586</v>
       </c>
       <c r="I204" s="1">
         <v>44078</v>
       </c>
       <c r="J204" s="1">
         <v>32598</v>
       </c>
       <c r="K204" s="1">
         <v>30181</v>
       </c>
       <c r="L204" s="1">
         <v>50017</v>
       </c>
       <c r="M204" s="1">
         <v>4613</v>
       </c>
       <c r="N204" s="1">
         <v>38743</v>
       </c>
       <c r="O204" s="1">
         <v>7735</v>
       </c>
       <c r="P204" s="2">
         <v>72286</v>
       </c>
     </row>
-    <row r="205" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B205" s="49" t="s">
+    <row r="205" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B205" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C205" s="53">
+      <c r="C205" s="49">
         <v>8</v>
       </c>
-      <c r="D205" s="46">
+      <c r="D205" s="42">
         <v>471405</v>
       </c>
       <c r="E205" s="1">
         <v>32038</v>
       </c>
       <c r="F205" s="1">
         <v>1367</v>
       </c>
       <c r="G205" s="1">
         <v>49136</v>
       </c>
       <c r="H205" s="1">
         <v>81412</v>
       </c>
       <c r="I205" s="1">
         <v>51301</v>
       </c>
       <c r="J205" s="1">
         <v>43391</v>
       </c>
       <c r="K205" s="1">
         <v>50833</v>
       </c>
       <c r="L205" s="1">
         <v>47369</v>
       </c>
       <c r="M205" s="1">
         <v>4972</v>
       </c>
       <c r="N205" s="1">
         <v>32083</v>
       </c>
       <c r="O205" s="1">
         <v>8374</v>
       </c>
       <c r="P205" s="2">
         <v>69129</v>
       </c>
     </row>
-    <row r="206" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B206" s="49" t="s">
+    <row r="206" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B206" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C206" s="53">
+      <c r="C206" s="49">
         <v>9</v>
       </c>
-      <c r="D206" s="46">
+      <c r="D206" s="42">
         <v>662363</v>
       </c>
       <c r="E206" s="1">
         <v>35040</v>
       </c>
       <c r="F206" s="1">
         <v>1789</v>
       </c>
       <c r="G206" s="1">
         <v>68150</v>
       </c>
       <c r="H206" s="1">
         <v>128041</v>
       </c>
       <c r="I206" s="1">
         <v>96107</v>
       </c>
       <c r="J206" s="1">
         <v>50705</v>
       </c>
       <c r="K206" s="1">
         <v>49526</v>
       </c>
       <c r="L206" s="1">
         <v>72216</v>
       </c>
       <c r="M206" s="1">
         <v>6178</v>
       </c>
       <c r="N206" s="1">
         <v>65043</v>
       </c>
       <c r="O206" s="1">
         <v>12881</v>
       </c>
       <c r="P206" s="2">
         <v>76687</v>
       </c>
     </row>
-    <row r="207" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B207" s="49" t="s">
+    <row r="207" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B207" s="45" t="s">
         <v>169</v>
       </c>
-      <c r="C207" s="53">
+      <c r="C207" s="49">
         <v>10</v>
       </c>
-      <c r="D207" s="46">
+      <c r="D207" s="42">
         <v>621465</v>
       </c>
       <c r="E207" s="1">
         <v>32394</v>
       </c>
       <c r="F207" s="1">
         <v>1426</v>
       </c>
       <c r="G207" s="1">
         <v>56109</v>
       </c>
       <c r="H207" s="1">
         <v>146925</v>
       </c>
       <c r="I207" s="1">
         <v>148780</v>
       </c>
       <c r="J207" s="1">
         <v>35496</v>
       </c>
       <c r="K207" s="1">
         <v>32211</v>
       </c>
       <c r="L207" s="1">
         <v>57664</v>
       </c>
       <c r="M207" s="1">
         <v>3412</v>
       </c>
       <c r="N207" s="1">
         <v>41705</v>
       </c>
       <c r="O207" s="1">
         <v>8802</v>
       </c>
       <c r="P207" s="2">
         <v>56541</v>
       </c>
     </row>
-    <row r="208" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B208" s="49" t="s">
+    <row r="208" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B208" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C208" s="53">
+      <c r="C208" s="49">
         <v>11</v>
       </c>
-      <c r="D208" s="46">
+      <c r="D208" s="42">
         <v>513434</v>
       </c>
       <c r="E208" s="1">
         <v>34981</v>
       </c>
       <c r="F208" s="1">
         <v>1829</v>
       </c>
       <c r="G208" s="1">
         <v>60561</v>
       </c>
       <c r="H208" s="1">
         <v>111290</v>
       </c>
       <c r="I208" s="1">
         <v>63821</v>
       </c>
       <c r="J208" s="1">
         <v>36217</v>
       </c>
       <c r="K208" s="1">
         <v>31606</v>
       </c>
       <c r="L208" s="1">
         <v>54278</v>
       </c>
       <c r="M208" s="1">
         <v>5096</v>
       </c>
       <c r="N208" s="1">
         <v>44695</v>
       </c>
       <c r="O208" s="1">
         <v>8460</v>
       </c>
       <c r="P208" s="2">
         <v>60600</v>
       </c>
     </row>
-    <row r="209" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B209" s="49" t="s">
+    <row r="209" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B209" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C209" s="53">
+      <c r="C209" s="49">
         <v>12</v>
       </c>
-      <c r="D209" s="46">
+      <c r="D209" s="42">
         <v>735333</v>
       </c>
       <c r="E209" s="1">
         <v>29863</v>
       </c>
       <c r="F209" s="1">
         <v>2789</v>
       </c>
       <c r="G209" s="1">
         <v>72379</v>
       </c>
       <c r="H209" s="1">
         <v>216518</v>
       </c>
       <c r="I209" s="1">
         <v>92612</v>
       </c>
       <c r="J209" s="1">
         <v>49968</v>
       </c>
       <c r="K209" s="1">
         <v>45872</v>
       </c>
       <c r="L209" s="1">
         <v>71621</v>
       </c>
       <c r="M209" s="1">
         <v>6401</v>
       </c>
       <c r="N209" s="1">
         <v>61377</v>
       </c>
       <c r="O209" s="1">
         <v>9309</v>
       </c>
       <c r="P209" s="2">
         <v>76624</v>
       </c>
     </row>
-    <row r="210" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B210" s="49" t="s">
+    <row r="210" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B210" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C210" s="53">
+      <c r="C210" s="49">
         <v>1</v>
       </c>
-      <c r="D210" s="46">
+      <c r="D210" s="42">
         <v>411130</v>
       </c>
       <c r="E210" s="1">
         <v>25993</v>
       </c>
       <c r="F210" s="1">
         <v>980</v>
       </c>
       <c r="G210" s="1">
         <v>45611</v>
       </c>
       <c r="H210" s="1">
         <v>74091</v>
       </c>
       <c r="I210" s="1">
         <v>46381</v>
       </c>
       <c r="J210" s="1">
         <v>30315</v>
       </c>
       <c r="K210" s="1">
         <v>28632</v>
       </c>
       <c r="L210" s="1">
         <v>43237</v>
       </c>
       <c r="M210" s="1">
         <v>4985</v>
       </c>
       <c r="N210" s="1">
         <v>45539</v>
       </c>
       <c r="O210" s="1">
         <v>4718</v>
       </c>
       <c r="P210" s="2">
         <v>60648</v>
       </c>
     </row>
-    <row r="211" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B211" s="49" t="s">
+    <row r="211" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B211" s="45" t="s">
         <v>172</v>
       </c>
-      <c r="C211" s="53">
+      <c r="C211" s="49">
         <v>2</v>
       </c>
-      <c r="D211" s="46">
+      <c r="D211" s="42">
         <v>469066</v>
       </c>
       <c r="E211" s="1">
         <v>32374</v>
       </c>
       <c r="F211" s="1">
         <v>1530</v>
       </c>
       <c r="G211" s="1">
         <v>47042</v>
       </c>
       <c r="H211" s="1">
         <v>126694</v>
       </c>
       <c r="I211" s="1">
         <v>51564</v>
       </c>
       <c r="J211" s="1">
         <v>38927</v>
       </c>
       <c r="K211" s="1">
         <v>30320</v>
       </c>
       <c r="L211" s="1">
         <v>38435</v>
       </c>
       <c r="M211" s="1">
         <v>3359</v>
       </c>
       <c r="N211" s="1">
         <v>28469</v>
       </c>
       <c r="O211" s="1">
         <v>6351</v>
       </c>
       <c r="P211" s="2">
         <v>64001</v>
       </c>
     </row>
-    <row r="212" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B212" s="49" t="s">
+    <row r="212" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B212" s="45" t="s">
         <v>173</v>
       </c>
-      <c r="C212" s="53">
+      <c r="C212" s="49">
         <v>3</v>
       </c>
-      <c r="D212" s="46">
+      <c r="D212" s="42">
         <v>990395</v>
       </c>
       <c r="E212" s="1">
         <v>48138</v>
       </c>
       <c r="F212" s="1">
         <v>4814</v>
       </c>
       <c r="G212" s="1">
         <v>82893</v>
       </c>
       <c r="H212" s="1">
         <v>194911</v>
       </c>
       <c r="I212" s="1">
         <v>165360</v>
       </c>
       <c r="J212" s="1">
         <v>98563</v>
       </c>
       <c r="K212" s="1">
         <v>65547</v>
       </c>
       <c r="L212" s="1">
         <v>115614</v>
       </c>
       <c r="M212" s="1">
         <v>14532</v>
       </c>
       <c r="N212" s="1">
         <v>77263</v>
       </c>
       <c r="O212" s="1">
         <v>19415</v>
       </c>
       <c r="P212" s="2">
         <v>103345</v>
       </c>
     </row>
-    <row r="213" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B213" s="49" t="s">
+    <row r="213" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B213" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C213" s="53">
+      <c r="C213" s="49">
         <v>4</v>
       </c>
-      <c r="D213" s="46">
+      <c r="D213" s="42">
         <v>576410</v>
       </c>
       <c r="E213" s="1">
         <v>44793</v>
       </c>
       <c r="F213" s="1">
         <v>2126</v>
       </c>
       <c r="G213" s="1">
         <v>51236</v>
       </c>
       <c r="H213" s="1">
         <v>118687</v>
       </c>
       <c r="I213" s="1">
         <v>78227</v>
       </c>
       <c r="J213" s="1">
         <v>30587</v>
       </c>
       <c r="K213" s="1">
         <v>38349</v>
       </c>
       <c r="L213" s="1">
         <v>77395</v>
       </c>
       <c r="M213" s="1">
         <v>3741</v>
       </c>
       <c r="N213" s="1">
         <v>47586</v>
       </c>
       <c r="O213" s="1">
         <v>12045</v>
       </c>
       <c r="P213" s="2">
         <v>71638</v>
       </c>
     </row>
-    <row r="214" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B214" s="49" t="s">
+    <row r="214" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B214" s="45" t="s">
         <v>175</v>
       </c>
-      <c r="C214" s="53">
+      <c r="C214" s="49">
         <v>5</v>
       </c>
-      <c r="D214" s="46">
+      <c r="D214" s="42">
         <v>427351</v>
       </c>
       <c r="E214" s="1">
         <v>37398</v>
       </c>
       <c r="F214" s="1">
         <v>1520</v>
       </c>
       <c r="G214" s="1">
         <v>74936</v>
       </c>
       <c r="H214" s="1">
         <v>53810</v>
       </c>
       <c r="I214" s="1">
         <v>41453</v>
       </c>
       <c r="J214" s="1">
         <v>27770</v>
       </c>
       <c r="K214" s="1">
         <v>39663</v>
       </c>
       <c r="L214" s="1">
         <v>40731</v>
       </c>
       <c r="M214" s="1">
         <v>4841</v>
       </c>
       <c r="N214" s="1">
         <v>39212</v>
       </c>
       <c r="O214" s="1">
         <v>9693</v>
       </c>
       <c r="P214" s="2">
         <v>56324</v>
       </c>
     </row>
-    <row r="215" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B215" s="49" t="s">
+    <row r="215" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B215" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C215" s="53">
+      <c r="C215" s="49">
         <v>6</v>
       </c>
-      <c r="D215" s="46">
+      <c r="D215" s="42">
         <v>617769</v>
       </c>
       <c r="E215" s="1">
         <v>44151</v>
       </c>
       <c r="F215" s="1">
         <v>2305</v>
       </c>
       <c r="G215" s="1">
         <v>64603</v>
       </c>
       <c r="H215" s="1">
         <v>120026</v>
       </c>
       <c r="I215" s="1">
         <v>75625</v>
       </c>
       <c r="J215" s="1">
         <v>43503</v>
       </c>
       <c r="K215" s="1">
         <v>55572</v>
       </c>
       <c r="L215" s="1">
         <v>70369</v>
       </c>
       <c r="M215" s="1">
         <v>4406</v>
       </c>
       <c r="N215" s="1">
         <v>52177</v>
       </c>
       <c r="O215" s="1">
         <v>9352</v>
       </c>
       <c r="P215" s="2">
         <v>75680</v>
       </c>
     </row>
-    <row r="216" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B216" s="49" t="s">
+    <row r="216" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B216" s="45" t="s">
         <v>176</v>
       </c>
-      <c r="C216" s="53">
+      <c r="C216" s="49">
         <v>7</v>
       </c>
-      <c r="D216" s="46">
+      <c r="D216" s="42">
         <v>540611</v>
       </c>
       <c r="E216" s="1">
         <v>36213</v>
       </c>
       <c r="F216" s="1">
         <v>1905</v>
       </c>
       <c r="G216" s="1">
         <v>48891</v>
       </c>
       <c r="H216" s="1">
         <v>71476</v>
       </c>
       <c r="I216" s="1">
         <v>144770</v>
       </c>
       <c r="J216" s="1">
         <v>38320</v>
       </c>
       <c r="K216" s="1">
         <v>31305</v>
       </c>
       <c r="L216" s="1">
         <v>54570</v>
       </c>
       <c r="M216" s="1">
         <v>9075</v>
       </c>
       <c r="N216" s="1">
         <v>36272</v>
       </c>
       <c r="O216" s="1">
         <v>8669</v>
       </c>
       <c r="P216" s="2">
         <v>59145</v>
       </c>
     </row>
-    <row r="217" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B217" s="49" t="s">
+    <row r="217" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B217" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C217" s="53">
+      <c r="C217" s="49">
         <v>8</v>
       </c>
-      <c r="D217" s="46">
+      <c r="D217" s="42">
         <v>474209</v>
       </c>
       <c r="E217" s="1">
         <v>31227</v>
       </c>
       <c r="F217" s="1">
         <v>1588</v>
       </c>
       <c r="G217" s="1">
         <v>43101</v>
       </c>
       <c r="H217" s="1">
         <v>116689</v>
       </c>
       <c r="I217" s="1">
         <v>56144</v>
       </c>
       <c r="J217" s="1">
         <v>32243</v>
       </c>
       <c r="K217" s="1">
         <v>36069</v>
       </c>
       <c r="L217" s="1">
         <v>50741</v>
       </c>
       <c r="M217" s="1">
         <v>4420</v>
       </c>
       <c r="N217" s="1">
         <v>31580</v>
       </c>
       <c r="O217" s="1">
         <v>8803</v>
       </c>
       <c r="P217" s="2">
         <v>61604</v>
       </c>
     </row>
-    <row r="218" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B218" s="49" t="s">
+    <row r="218" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B218" s="45" t="s">
         <v>177</v>
       </c>
-      <c r="C218" s="53">
+      <c r="C218" s="49">
         <v>9</v>
       </c>
-      <c r="D218" s="46">
+      <c r="D218" s="42">
         <v>678288</v>
       </c>
       <c r="E218" s="1">
         <v>32367</v>
       </c>
       <c r="F218" s="1">
         <v>1838</v>
       </c>
       <c r="G218" s="1">
         <v>53080</v>
       </c>
       <c r="H218" s="1">
         <v>116432</v>
       </c>
       <c r="I218" s="1">
         <v>85782</v>
       </c>
       <c r="J218" s="1">
         <v>59277</v>
       </c>
       <c r="K218" s="1">
         <v>57696</v>
       </c>
       <c r="L218" s="1">
         <v>86084</v>
       </c>
       <c r="M218" s="1">
         <v>13040</v>
       </c>
       <c r="N218" s="1">
         <v>73827</v>
       </c>
       <c r="O218" s="1">
         <v>13918</v>
       </c>
       <c r="P218" s="2">
         <v>84947</v>
       </c>
     </row>
-    <row r="219" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B219" s="49" t="s">
+    <row r="219" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B219" s="45" t="s">
         <v>179</v>
       </c>
-      <c r="C219" s="53">
+      <c r="C219" s="49">
         <v>10</v>
       </c>
-      <c r="D219" s="46">
+      <c r="D219" s="42">
         <v>451359</v>
       </c>
       <c r="E219" s="1">
         <v>30884</v>
       </c>
       <c r="F219" s="1">
         <v>1664</v>
       </c>
       <c r="G219" s="1">
         <v>54225</v>
       </c>
       <c r="H219" s="1">
         <v>59051</v>
       </c>
       <c r="I219" s="1">
         <v>53710</v>
       </c>
       <c r="J219" s="1">
         <v>28423</v>
       </c>
       <c r="K219" s="1">
         <v>29622</v>
       </c>
       <c r="L219" s="1">
         <v>62179</v>
       </c>
       <c r="M219" s="1">
         <v>3274</v>
       </c>
       <c r="N219" s="1">
         <v>54373</v>
       </c>
       <c r="O219" s="1">
         <v>8926</v>
       </c>
       <c r="P219" s="2">
         <v>65028</v>
       </c>
     </row>
-    <row r="220" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B220" s="49" t="s">
+    <row r="220" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B220" s="45" t="s">
         <v>180</v>
       </c>
-      <c r="C220" s="53">
+      <c r="C220" s="49">
         <v>11</v>
       </c>
-      <c r="D220" s="46">
+      <c r="D220" s="42">
         <v>501152</v>
       </c>
       <c r="E220" s="1">
         <v>33974</v>
       </c>
       <c r="F220" s="1">
         <v>2222</v>
       </c>
       <c r="G220" s="1">
         <v>58747</v>
       </c>
       <c r="H220" s="1">
         <v>82108</v>
       </c>
       <c r="I220" s="1">
         <v>73914</v>
       </c>
       <c r="J220" s="1">
         <v>35153</v>
       </c>
       <c r="K220" s="1">
         <v>41350</v>
       </c>
       <c r="L220" s="1">
         <v>67646</v>
       </c>
       <c r="M220" s="1">
         <v>5088</v>
       </c>
       <c r="N220" s="1">
         <v>36697</v>
       </c>
       <c r="O220" s="1">
         <v>8644</v>
       </c>
       <c r="P220" s="2">
         <v>55609</v>
       </c>
     </row>
-    <row r="221" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B221" s="49" t="s">
+    <row r="221" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B221" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C221" s="53">
+      <c r="C221" s="49">
         <v>12</v>
       </c>
-      <c r="D221" s="46">
+      <c r="D221" s="42">
         <v>633933</v>
       </c>
       <c r="E221" s="1">
         <v>35762</v>
       </c>
       <c r="F221" s="1">
         <v>11899</v>
       </c>
       <c r="G221" s="1">
         <v>61044</v>
       </c>
       <c r="H221" s="1">
         <v>132303</v>
       </c>
       <c r="I221" s="1">
         <v>77289</v>
       </c>
       <c r="J221" s="1">
         <v>46449</v>
       </c>
       <c r="K221" s="1">
         <v>51733</v>
       </c>
       <c r="L221" s="1">
         <v>74508</v>
       </c>
       <c r="M221" s="1">
         <v>6853</v>
       </c>
       <c r="N221" s="1">
         <v>52698</v>
       </c>
       <c r="O221" s="1">
         <v>12484</v>
       </c>
       <c r="P221" s="2">
         <v>70911</v>
       </c>
     </row>
-    <row r="222" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B222" s="49" t="s">
+    <row r="222" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B222" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C222" s="53">
+      <c r="C222" s="49">
         <v>1</v>
       </c>
-      <c r="D222" s="46">
+      <c r="D222" s="42">
         <v>499503</v>
       </c>
       <c r="E222" s="1">
         <v>30892</v>
       </c>
       <c r="F222" s="1">
         <v>1305</v>
       </c>
       <c r="G222" s="1">
         <v>88614</v>
       </c>
       <c r="H222" s="1">
         <v>77413</v>
       </c>
       <c r="I222" s="1">
         <v>72263</v>
       </c>
       <c r="J222" s="1">
         <v>34611</v>
       </c>
       <c r="K222" s="1">
         <v>29634</v>
       </c>
       <c r="L222" s="1">
         <v>53049</v>
       </c>
       <c r="M222" s="1">
         <v>3503</v>
       </c>
       <c r="N222" s="1">
         <v>39885</v>
       </c>
       <c r="O222" s="1">
         <v>5149</v>
       </c>
       <c r="P222" s="2">
         <v>63185</v>
       </c>
     </row>
-    <row r="223" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B223" s="49" t="s">
+    <row r="223" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B223" s="45" t="s">
         <v>182</v>
       </c>
-      <c r="C223" s="53">
+      <c r="C223" s="49">
         <v>2</v>
       </c>
-      <c r="D223" s="46">
+      <c r="D223" s="42">
         <v>546343</v>
       </c>
       <c r="E223" s="1">
         <v>35952</v>
       </c>
       <c r="F223" s="1">
         <v>1665</v>
       </c>
       <c r="G223" s="1">
         <v>43968</v>
       </c>
       <c r="H223" s="1">
         <v>124943</v>
       </c>
       <c r="I223" s="1">
         <v>78414</v>
       </c>
       <c r="J223" s="1">
         <v>60158</v>
       </c>
       <c r="K223" s="1">
         <v>35638</v>
       </c>
       <c r="L223" s="1">
         <v>41446</v>
       </c>
       <c r="M223" s="1">
         <v>8638</v>
       </c>
       <c r="N223" s="1">
         <v>37229</v>
       </c>
       <c r="O223" s="1">
         <v>7263</v>
       </c>
       <c r="P223" s="2">
         <v>71029</v>
       </c>
     </row>
-    <row r="224" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B224" s="49" t="s">
+    <row r="224" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B224" s="45" t="s">
         <v>184</v>
       </c>
-      <c r="C224" s="53">
+      <c r="C224" s="49">
         <v>3</v>
       </c>
-      <c r="D224" s="46">
+      <c r="D224" s="42">
         <v>1042876</v>
       </c>
       <c r="E224" s="1">
         <v>51009</v>
       </c>
       <c r="F224" s="1">
         <v>3102</v>
       </c>
       <c r="G224" s="1">
         <v>93215</v>
       </c>
       <c r="H224" s="1">
         <v>243379</v>
       </c>
       <c r="I224" s="1">
         <v>157419</v>
       </c>
       <c r="J224" s="1">
         <v>99877</v>
       </c>
       <c r="K224" s="1">
         <v>66531</v>
       </c>
       <c r="L224" s="1">
         <v>112873</v>
       </c>
       <c r="M224" s="1">
         <v>13008</v>
       </c>
       <c r="N224" s="1">
         <v>89402</v>
       </c>
       <c r="O224" s="1">
         <v>16960</v>
       </c>
       <c r="P224" s="2">
         <v>96101</v>
       </c>
     </row>
-    <row r="225" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B225" s="49" t="s">
+    <row r="225" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B225" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C225" s="53">
+      <c r="C225" s="49">
         <v>4</v>
       </c>
-      <c r="D225" s="46">
+      <c r="D225" s="42">
         <v>551059</v>
       </c>
       <c r="E225" s="1">
         <v>43350</v>
       </c>
       <c r="F225" s="1">
         <v>2151</v>
       </c>
       <c r="G225" s="1">
         <v>44676</v>
       </c>
       <c r="H225" s="1">
         <v>84087</v>
       </c>
       <c r="I225" s="1">
         <v>66404</v>
       </c>
       <c r="J225" s="1">
         <v>27527</v>
       </c>
       <c r="K225" s="1">
         <v>32624</v>
       </c>
       <c r="L225" s="1">
         <v>105001</v>
       </c>
       <c r="M225" s="1">
         <v>4593</v>
       </c>
       <c r="N225" s="1">
         <v>52084</v>
       </c>
       <c r="O225" s="1">
         <v>15788</v>
       </c>
       <c r="P225" s="2">
         <v>72774</v>
       </c>
     </row>
-    <row r="226" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B226" s="49" t="s">
+    <row r="226" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B226" s="45" t="s">
         <v>186</v>
       </c>
-      <c r="C226" s="53">
+      <c r="C226" s="49">
         <v>5</v>
       </c>
-      <c r="D226" s="46">
+      <c r="D226" s="42">
         <v>420997</v>
       </c>
       <c r="E226" s="1">
         <v>36735</v>
       </c>
       <c r="F226" s="1">
         <v>1583</v>
       </c>
       <c r="G226" s="1">
         <v>46771</v>
       </c>
       <c r="H226" s="1">
         <v>89373</v>
       </c>
       <c r="I226" s="1">
         <v>45689</v>
       </c>
       <c r="J226" s="1">
         <v>22724</v>
       </c>
       <c r="K226" s="1">
         <v>26720</v>
       </c>
       <c r="L226" s="1">
         <v>44711</v>
       </c>
       <c r="M226" s="1">
         <v>7013</v>
       </c>
       <c r="N226" s="1">
         <v>40408</v>
       </c>
       <c r="O226" s="1">
         <v>10958</v>
       </c>
       <c r="P226" s="2">
         <v>48312</v>
       </c>
     </row>
-    <row r="227" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B227" s="49" t="s">
+    <row r="227" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B227" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C227" s="53">
+      <c r="C227" s="49">
         <v>6</v>
       </c>
-      <c r="D227" s="46">
+      <c r="D227" s="42">
         <v>622367</v>
       </c>
       <c r="E227" s="1">
         <v>37311</v>
       </c>
       <c r="F227" s="1">
         <v>1582</v>
       </c>
       <c r="G227" s="1">
         <v>44858</v>
       </c>
       <c r="H227" s="1">
         <v>146355</v>
       </c>
       <c r="I227" s="1">
         <v>84712</v>
       </c>
       <c r="J227" s="1">
         <v>38569</v>
       </c>
       <c r="K227" s="1">
         <v>41742</v>
       </c>
       <c r="L227" s="1">
         <v>86057</v>
       </c>
       <c r="M227" s="1">
         <v>6642</v>
       </c>
       <c r="N227" s="1">
         <v>54760</v>
       </c>
       <c r="O227" s="1">
         <v>15065</v>
       </c>
       <c r="P227" s="2">
         <v>64714</v>
       </c>
     </row>
-    <row r="228" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B228" s="49" t="s">
+    <row r="228" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B228" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C228" s="53">
+      <c r="C228" s="49">
         <v>7</v>
       </c>
-      <c r="D228" s="46">
+      <c r="D228" s="42">
         <v>734293</v>
       </c>
       <c r="E228" s="1">
         <v>36197</v>
       </c>
       <c r="F228" s="1">
         <v>1788</v>
       </c>
       <c r="G228" s="1">
         <v>48069</v>
       </c>
       <c r="H228" s="1">
         <v>360404</v>
       </c>
       <c r="I228" s="1">
         <v>59614</v>
       </c>
       <c r="J228" s="1">
         <v>25070</v>
       </c>
       <c r="K228" s="1">
         <v>29949</v>
       </c>
       <c r="L228" s="1">
         <v>60893</v>
       </c>
       <c r="M228" s="1">
         <v>5523</v>
       </c>
       <c r="N228" s="1">
         <v>35052</v>
       </c>
       <c r="O228" s="1">
         <v>7940</v>
       </c>
       <c r="P228" s="2">
         <v>63794</v>
       </c>
     </row>
-    <row r="229" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B229" s="49" t="s">
+    <row r="229" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B229" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C229" s="53">
+      <c r="C229" s="49">
         <v>8</v>
       </c>
-      <c r="D229" s="46">
+      <c r="D229" s="42">
         <v>466754</v>
       </c>
       <c r="E229" s="1">
         <v>33369</v>
       </c>
       <c r="F229" s="1">
         <v>1645</v>
       </c>
       <c r="G229" s="1">
         <v>42429</v>
       </c>
       <c r="H229" s="1">
         <v>101301</v>
       </c>
       <c r="I229" s="1">
         <v>58438</v>
       </c>
       <c r="J229" s="1">
         <v>26287</v>
       </c>
       <c r="K229" s="1">
         <v>34988</v>
       </c>
       <c r="L229" s="1">
         <v>46965</v>
       </c>
       <c r="M229" s="1">
         <v>6455</v>
       </c>
       <c r="N229" s="1">
         <v>32873</v>
       </c>
       <c r="O229" s="1">
         <v>15880</v>
       </c>
       <c r="P229" s="2">
         <v>66124</v>
       </c>
     </row>
-    <row r="230" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B230" s="49" t="s">
+    <row r="230" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B230" s="45" t="s">
         <v>187</v>
       </c>
-      <c r="C230" s="53">
+      <c r="C230" s="49">
         <v>9</v>
       </c>
-      <c r="D230" s="46">
+      <c r="D230" s="42">
         <v>748632</v>
       </c>
       <c r="E230" s="1">
         <v>34536</v>
       </c>
       <c r="F230" s="1">
         <v>2154</v>
       </c>
       <c r="G230" s="1">
         <v>55302</v>
       </c>
       <c r="H230" s="1">
         <v>166472</v>
       </c>
       <c r="I230" s="1">
         <v>91881</v>
       </c>
       <c r="J230" s="1">
         <v>53274</v>
       </c>
       <c r="K230" s="1">
         <v>46731</v>
       </c>
       <c r="L230" s="1">
         <v>97164</v>
       </c>
       <c r="M230" s="1">
         <v>5389</v>
       </c>
       <c r="N230" s="1">
         <v>60376</v>
       </c>
       <c r="O230" s="1">
         <v>57995</v>
       </c>
       <c r="P230" s="2">
         <v>77358</v>
       </c>
     </row>
-    <row r="231" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B231" s="49" t="s">
+    <row r="231" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B231" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C231" s="53">
+      <c r="C231" s="49">
         <v>10</v>
       </c>
-      <c r="D231" s="46">
+      <c r="D231" s="42">
         <v>495821</v>
       </c>
       <c r="E231" s="1">
         <v>28326</v>
       </c>
       <c r="F231" s="1">
         <v>1901</v>
       </c>
       <c r="G231" s="1">
         <v>45380</v>
       </c>
       <c r="H231" s="1">
         <v>110389</v>
       </c>
       <c r="I231" s="1">
         <v>60396</v>
       </c>
       <c r="J231" s="1">
         <v>29378</v>
       </c>
       <c r="K231" s="1">
         <v>34595</v>
       </c>
       <c r="L231" s="1">
         <v>77000</v>
       </c>
       <c r="M231" s="1">
         <v>4302</v>
       </c>
       <c r="N231" s="1">
         <v>32854</v>
       </c>
       <c r="O231" s="1">
         <v>10370</v>
       </c>
       <c r="P231" s="2">
         <v>60930</v>
       </c>
     </row>
-    <row r="232" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B232" s="49" t="s">
+    <row r="232" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B232" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C232" s="53">
+      <c r="C232" s="49">
         <v>11</v>
       </c>
-      <c r="D232" s="46">
+      <c r="D232" s="42">
         <v>481360</v>
       </c>
       <c r="E232" s="1">
         <v>31626</v>
       </c>
       <c r="F232" s="1">
         <v>2057</v>
       </c>
       <c r="G232" s="1">
         <v>48403</v>
       </c>
       <c r="H232" s="1">
         <v>80672</v>
       </c>
       <c r="I232" s="1">
         <v>76661</v>
       </c>
       <c r="J232" s="1">
         <v>43126</v>
       </c>
       <c r="K232" s="1">
         <v>35955</v>
       </c>
       <c r="L232" s="1">
         <v>57252</v>
       </c>
       <c r="M232" s="1">
         <v>4112</v>
       </c>
       <c r="N232" s="1">
         <v>26688</v>
       </c>
       <c r="O232" s="1">
         <v>9133</v>
       </c>
       <c r="P232" s="2">
         <v>65675</v>
       </c>
     </row>
-    <row r="233" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B233" s="49" t="s">
+    <row r="233" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B233" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C233" s="53">
+      <c r="C233" s="49">
         <v>12</v>
       </c>
-      <c r="D233" s="46">
+      <c r="D233" s="42">
         <v>800694</v>
       </c>
       <c r="E233" s="1">
         <v>28678</v>
       </c>
       <c r="F233" s="1">
         <v>1871</v>
       </c>
       <c r="G233" s="1">
         <v>55987</v>
       </c>
       <c r="H233" s="1">
         <v>296189</v>
       </c>
       <c r="I233" s="1">
         <v>82923</v>
       </c>
       <c r="J233" s="1">
         <v>47504</v>
       </c>
       <c r="K233" s="1">
         <v>42124</v>
       </c>
       <c r="L233" s="1">
         <v>86293</v>
       </c>
       <c r="M233" s="1">
         <v>14278</v>
       </c>
       <c r="N233" s="1">
         <v>46493</v>
       </c>
       <c r="O233" s="1">
         <v>15760</v>
       </c>
       <c r="P233" s="2">
         <v>82594</v>
       </c>
     </row>
-    <row r="234" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B234" s="49" t="s">
+    <row r="234" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B234" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C234" s="53">
+      <c r="C234" s="49">
         <v>1</v>
       </c>
-      <c r="D234" s="46">
+      <c r="D234" s="42">
         <v>454262</v>
       </c>
       <c r="E234" s="1">
         <v>25795</v>
       </c>
       <c r="F234" s="1">
         <v>1540</v>
       </c>
       <c r="G234" s="1">
         <v>38687</v>
       </c>
       <c r="H234" s="1">
         <v>94093</v>
       </c>
       <c r="I234" s="1">
         <v>57649</v>
       </c>
       <c r="J234" s="1">
         <v>31732</v>
       </c>
       <c r="K234" s="1">
         <v>24984</v>
       </c>
       <c r="L234" s="1">
         <v>46366</v>
       </c>
       <c r="M234" s="1">
         <v>3064</v>
       </c>
       <c r="N234" s="1">
         <v>36605</v>
       </c>
       <c r="O234" s="1">
         <v>6277</v>
       </c>
       <c r="P234" s="2">
         <v>87470</v>
       </c>
     </row>
-    <row r="235" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B235" s="49" t="s">
+    <row r="235" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B235" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C235" s="53">
+      <c r="C235" s="49">
         <v>2</v>
       </c>
-      <c r="D235" s="46">
+      <c r="D235" s="42">
         <v>524990</v>
       </c>
       <c r="E235" s="1">
         <v>40505</v>
       </c>
       <c r="F235" s="1">
         <v>4687</v>
       </c>
       <c r="G235" s="1">
         <v>49048</v>
       </c>
       <c r="H235" s="1">
         <v>97347</v>
       </c>
       <c r="I235" s="1">
         <v>73774</v>
       </c>
       <c r="J235" s="1">
         <v>50508</v>
       </c>
       <c r="K235" s="1">
         <v>31327</v>
       </c>
       <c r="L235" s="1">
         <v>47334</v>
       </c>
       <c r="M235" s="1">
         <v>9343</v>
       </c>
       <c r="N235" s="1">
         <v>27824</v>
       </c>
       <c r="O235" s="1">
         <v>4787</v>
       </c>
       <c r="P235" s="2">
         <v>88506</v>
       </c>
     </row>
-    <row r="236" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B236" s="49" t="s">
+    <row r="236" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B236" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C236" s="53">
+      <c r="C236" s="49">
         <v>3</v>
       </c>
-      <c r="D236" s="46">
+      <c r="D236" s="42">
         <v>1098926</v>
       </c>
       <c r="E236" s="1">
         <v>39512</v>
       </c>
       <c r="F236" s="1">
         <v>2955</v>
       </c>
       <c r="G236" s="1">
         <v>73554</v>
       </c>
       <c r="H236" s="1">
         <v>291695</v>
       </c>
       <c r="I236" s="1">
         <v>185302</v>
       </c>
       <c r="J236" s="1">
         <v>105517</v>
       </c>
       <c r="K236" s="1">
         <v>68888</v>
       </c>
       <c r="L236" s="1">
         <v>99456</v>
       </c>
       <c r="M236" s="1">
         <v>24637</v>
       </c>
       <c r="N236" s="1">
         <v>78608</v>
       </c>
       <c r="O236" s="1">
         <v>17925</v>
       </c>
       <c r="P236" s="2">
         <v>110877</v>
       </c>
     </row>
-    <row r="237" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B237" s="49" t="s">
+    <row r="237" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B237" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C237" s="53">
+      <c r="C237" s="49">
         <v>4</v>
       </c>
-      <c r="D237" s="46">
+      <c r="D237" s="42">
         <v>657884</v>
       </c>
       <c r="E237" s="1">
         <v>44650</v>
       </c>
       <c r="F237" s="1">
         <v>3337</v>
       </c>
       <c r="G237" s="1">
         <v>42902</v>
       </c>
       <c r="H237" s="1">
         <v>187025</v>
       </c>
       <c r="I237" s="1">
         <v>81431</v>
       </c>
       <c r="J237" s="1">
         <v>34161</v>
       </c>
       <c r="K237" s="1">
         <v>30588</v>
       </c>
       <c r="L237" s="1">
         <v>100301</v>
       </c>
       <c r="M237" s="1">
         <v>8400</v>
       </c>
       <c r="N237" s="1">
         <v>48994</v>
       </c>
       <c r="O237" s="1">
         <v>9098</v>
       </c>
       <c r="P237" s="2">
         <v>66997</v>
       </c>
     </row>
-    <row r="238" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B238" s="49" t="s">
+    <row r="238" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B238" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C238" s="53">
+      <c r="C238" s="49">
         <v>5</v>
       </c>
-      <c r="D238" s="46">
+      <c r="D238" s="42">
         <v>656498</v>
       </c>
       <c r="E238" s="1">
         <v>36525</v>
       </c>
       <c r="F238" s="1">
         <v>1469</v>
       </c>
       <c r="G238" s="1">
         <v>47065</v>
       </c>
       <c r="H238" s="1">
         <v>269559</v>
       </c>
       <c r="I238" s="1">
         <v>67291</v>
       </c>
       <c r="J238" s="1">
         <v>21959</v>
       </c>
       <c r="K238" s="1">
         <v>28021</v>
       </c>
       <c r="L238" s="1">
         <v>61362</v>
       </c>
       <c r="M238" s="1">
         <v>2949</v>
       </c>
       <c r="N238" s="1">
         <v>38193</v>
       </c>
       <c r="O238" s="1">
         <v>10364</v>
       </c>
       <c r="P238" s="2">
         <v>71741</v>
       </c>
     </row>
-    <row r="239" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B239" s="49" t="s">
+    <row r="239" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B239" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C239" s="53">
+      <c r="C239" s="49">
         <v>6</v>
       </c>
-      <c r="D239" s="46">
+      <c r="D239" s="42">
         <v>681442</v>
       </c>
       <c r="E239" s="1">
         <v>37671</v>
       </c>
       <c r="F239" s="1">
         <v>1597</v>
       </c>
       <c r="G239" s="1">
         <v>46866</v>
       </c>
       <c r="H239" s="1">
         <v>192095</v>
       </c>
       <c r="I239" s="1">
         <v>87654</v>
       </c>
       <c r="J239" s="1">
         <v>34505</v>
       </c>
       <c r="K239" s="1">
         <v>52221</v>
       </c>
       <c r="L239" s="1">
         <v>76709</v>
       </c>
       <c r="M239" s="1">
         <v>5721</v>
       </c>
       <c r="N239" s="1">
         <v>54286</v>
       </c>
       <c r="O239" s="1">
         <v>10080</v>
       </c>
       <c r="P239" s="2">
         <v>82037</v>
       </c>
     </row>
-    <row r="240" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B240" s="49" t="s">
+    <row r="240" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B240" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C240" s="53">
+      <c r="C240" s="49">
         <v>7</v>
       </c>
-      <c r="D240" s="46">
+      <c r="D240" s="42">
         <v>527991</v>
       </c>
       <c r="E240" s="1">
         <v>37246</v>
       </c>
       <c r="F240" s="1">
         <v>1989</v>
       </c>
       <c r="G240" s="1">
         <v>47808</v>
       </c>
       <c r="H240" s="1">
         <v>101870</v>
       </c>
       <c r="I240" s="1">
         <v>81828</v>
       </c>
       <c r="J240" s="1">
         <v>23439</v>
       </c>
       <c r="K240" s="1">
         <v>38195</v>
       </c>
       <c r="L240" s="1">
         <v>69762</v>
       </c>
       <c r="M240" s="1">
         <v>7217</v>
       </c>
       <c r="N240" s="1">
         <v>42510</v>
       </c>
       <c r="O240" s="1">
         <v>9500</v>
       </c>
       <c r="P240" s="2">
         <v>66627</v>
       </c>
     </row>
-    <row r="241" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B241" s="49" t="s">
+    <row r="241" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B241" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C241" s="53">
+      <c r="C241" s="49">
         <v>8</v>
       </c>
-      <c r="D241" s="46">
+      <c r="D241" s="42">
         <v>479371</v>
       </c>
       <c r="E241" s="1">
         <v>31924</v>
       </c>
       <c r="F241" s="1">
         <v>1731</v>
       </c>
       <c r="G241" s="1">
         <v>47172</v>
       </c>
       <c r="H241" s="1">
         <v>110525</v>
       </c>
       <c r="I241" s="1">
         <v>53139</v>
       </c>
       <c r="J241" s="1">
         <v>31538</v>
       </c>
       <c r="K241" s="1">
         <v>32634</v>
       </c>
       <c r="L241" s="1">
         <v>50357</v>
       </c>
       <c r="M241" s="1">
         <v>8158</v>
       </c>
       <c r="N241" s="1">
         <v>35549</v>
       </c>
       <c r="O241" s="1">
         <v>7909</v>
       </c>
       <c r="P241" s="2">
         <v>68735</v>
       </c>
     </row>
-    <row r="242" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B242" s="49" t="s">
+    <row r="242" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B242" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C242" s="53">
+      <c r="C242" s="49">
         <v>9</v>
       </c>
-      <c r="D242" s="46">
+      <c r="D242" s="42">
         <v>712707</v>
       </c>
       <c r="E242" s="1">
         <v>35610</v>
       </c>
       <c r="F242" s="1">
         <v>3485</v>
       </c>
       <c r="G242" s="1">
         <v>58467</v>
       </c>
       <c r="H242" s="1">
         <v>161525</v>
       </c>
       <c r="I242" s="1">
         <v>92560</v>
       </c>
       <c r="J242" s="1">
         <v>61392</v>
       </c>
       <c r="K242" s="1">
         <v>42385</v>
       </c>
       <c r="L242" s="1">
         <v>90117</v>
       </c>
       <c r="M242" s="1">
         <v>14944</v>
       </c>
       <c r="N242" s="1">
         <v>53267</v>
       </c>
       <c r="O242" s="1">
         <v>14313</v>
       </c>
       <c r="P242" s="2">
         <v>84642</v>
       </c>
     </row>
-    <row r="243" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B243" s="49" t="s">
+    <row r="243" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B243" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C243" s="53">
+      <c r="C243" s="49">
         <v>10</v>
       </c>
-      <c r="D243" s="46">
+      <c r="D243" s="42">
         <v>633024</v>
       </c>
       <c r="E243" s="1">
         <v>34615</v>
       </c>
       <c r="F243" s="1">
         <v>1677</v>
       </c>
       <c r="G243" s="1">
         <v>62903</v>
       </c>
       <c r="H243" s="1">
         <v>230962</v>
       </c>
       <c r="I243" s="1">
         <v>78179</v>
       </c>
       <c r="J243" s="1">
         <v>22748</v>
       </c>
       <c r="K243" s="1">
         <v>33134</v>
       </c>
       <c r="L243" s="1">
         <v>55459</v>
       </c>
       <c r="M243" s="1">
         <v>5350</v>
       </c>
       <c r="N243" s="1">
         <v>35629</v>
       </c>
       <c r="O243" s="1">
         <v>11090</v>
       </c>
       <c r="P243" s="2">
         <v>61278</v>
       </c>
     </row>
-    <row r="244" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B244" s="49" t="s">
+    <row r="244" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B244" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C244" s="53">
+      <c r="C244" s="49">
         <v>11</v>
       </c>
-      <c r="D244" s="46">
+      <c r="D244" s="42">
         <v>514322</v>
       </c>
       <c r="E244" s="1">
         <v>39209</v>
       </c>
       <c r="F244" s="1">
         <v>2825</v>
       </c>
       <c r="G244" s="1">
         <v>52489</v>
       </c>
       <c r="H244" s="1">
         <v>95070</v>
       </c>
       <c r="I244" s="1">
         <v>73675</v>
       </c>
       <c r="J244" s="1">
         <v>33039</v>
       </c>
       <c r="K244" s="1">
         <v>35557</v>
       </c>
       <c r="L244" s="1">
         <v>59945</v>
       </c>
       <c r="M244" s="1">
         <v>6586</v>
       </c>
       <c r="N244" s="1">
         <v>44826</v>
       </c>
       <c r="O244" s="1">
         <v>8462</v>
       </c>
       <c r="P244" s="2">
         <v>62639</v>
       </c>
     </row>
-    <row r="245" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B245" s="49" t="s">
+    <row r="245" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B245" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C245" s="53">
+      <c r="C245" s="49">
         <v>12</v>
       </c>
-      <c r="D245" s="46">
+      <c r="D245" s="42">
         <v>683889</v>
       </c>
       <c r="E245" s="1">
         <v>34986</v>
       </c>
       <c r="F245" s="1">
         <v>1543</v>
       </c>
       <c r="G245" s="1">
         <v>51412</v>
       </c>
       <c r="H245" s="1">
         <v>132842</v>
       </c>
       <c r="I245" s="1">
         <v>121635</v>
       </c>
       <c r="J245" s="1">
         <v>43704</v>
       </c>
       <c r="K245" s="1">
         <v>36723</v>
       </c>
       <c r="L245" s="1">
         <v>79516</v>
       </c>
       <c r="M245" s="1">
         <v>7028</v>
       </c>
       <c r="N245" s="1">
         <v>67522</v>
       </c>
       <c r="O245" s="1">
         <v>28836</v>
       </c>
       <c r="P245" s="2">
         <v>78142</v>
       </c>
     </row>
-    <row r="246" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B246" s="49" t="s">
+    <row r="246" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B246" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C246" s="53">
+      <c r="C246" s="49">
         <v>1</v>
       </c>
-      <c r="D246" s="46">
+      <c r="D246" s="42">
         <v>493005</v>
       </c>
       <c r="E246" s="1">
         <v>31777</v>
       </c>
       <c r="F246" s="1">
         <v>1439</v>
       </c>
       <c r="G246" s="1">
         <v>42344</v>
       </c>
       <c r="H246" s="1">
         <v>137744</v>
       </c>
       <c r="I246" s="1">
         <v>50644</v>
       </c>
       <c r="J246" s="1">
         <v>29451</v>
       </c>
       <c r="K246" s="1">
         <v>37146</v>
       </c>
       <c r="L246" s="1">
         <v>39315</v>
       </c>
       <c r="M246" s="1">
         <v>5379</v>
       </c>
       <c r="N246" s="1">
         <v>37883</v>
       </c>
       <c r="O246" s="1">
         <v>8869</v>
       </c>
       <c r="P246" s="2">
         <v>71014</v>
       </c>
     </row>
-    <row r="247" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B247" s="49" t="s">
+    <row r="247" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B247" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C247" s="53">
+      <c r="C247" s="49">
         <v>2</v>
       </c>
-      <c r="D247" s="46">
+      <c r="D247" s="42">
         <v>636255</v>
       </c>
       <c r="E247" s="1">
         <v>33226</v>
       </c>
       <c r="F247" s="1">
         <v>1920</v>
       </c>
       <c r="G247" s="1">
         <v>51726</v>
       </c>
       <c r="H247" s="1">
         <v>220368</v>
       </c>
       <c r="I247" s="1">
         <v>89421</v>
       </c>
       <c r="J247" s="1">
         <v>38728</v>
       </c>
       <c r="K247" s="1">
         <v>35606</v>
       </c>
       <c r="L247" s="1">
         <v>48328</v>
       </c>
       <c r="M247" s="1">
         <v>6264</v>
       </c>
       <c r="N247" s="1">
         <v>32340</v>
       </c>
       <c r="O247" s="1">
         <v>11082</v>
       </c>
       <c r="P247" s="2">
         <v>67246</v>
       </c>
     </row>
-    <row r="248" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B248" s="49" t="s">
+    <row r="248" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B248" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C248" s="53">
+      <c r="C248" s="49">
         <v>3</v>
       </c>
-      <c r="D248" s="46">
+      <c r="D248" s="42">
         <v>1114784</v>
       </c>
       <c r="E248" s="1">
         <v>46856</v>
       </c>
       <c r="F248" s="1">
         <v>3248</v>
       </c>
       <c r="G248" s="1">
         <v>81467</v>
       </c>
       <c r="H248" s="1">
         <v>239288</v>
       </c>
       <c r="I248" s="1">
         <v>158026</v>
       </c>
       <c r="J248" s="1">
         <v>110397</v>
       </c>
       <c r="K248" s="1">
         <v>57970</v>
       </c>
       <c r="L248" s="1">
         <v>135026</v>
       </c>
       <c r="M248" s="1">
         <v>16667</v>
       </c>
       <c r="N248" s="1">
         <v>85095</v>
       </c>
       <c r="O248" s="1">
         <v>24570</v>
       </c>
       <c r="P248" s="2">
         <v>156174</v>
       </c>
     </row>
-    <row r="249" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B249" s="49" t="s">
+    <row r="249" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B249" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C249" s="53">
+      <c r="C249" s="49">
         <v>4</v>
       </c>
-      <c r="D249" s="46">
+      <c r="D249" s="42">
         <v>598718</v>
       </c>
       <c r="E249" s="1">
         <v>47373</v>
       </c>
       <c r="F249" s="1">
         <v>2075</v>
       </c>
       <c r="G249" s="1">
         <v>44516</v>
       </c>
       <c r="H249" s="1">
         <v>118571</v>
       </c>
       <c r="I249" s="1">
         <v>94415</v>
       </c>
       <c r="J249" s="1">
         <v>36810</v>
       </c>
       <c r="K249" s="1">
         <v>31907</v>
       </c>
       <c r="L249" s="1">
         <v>85371</v>
       </c>
       <c r="M249" s="1">
         <v>5082</v>
       </c>
       <c r="N249" s="1">
         <v>48514</v>
       </c>
       <c r="O249" s="1">
         <v>11404</v>
       </c>
       <c r="P249" s="2">
         <v>72680</v>
       </c>
     </row>
-    <row r="250" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B250" s="49" t="s">
+    <row r="250" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B250" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C250" s="53">
+      <c r="C250" s="49">
         <v>5</v>
       </c>
-      <c r="D250" s="46">
+      <c r="D250" s="42">
         <v>607291</v>
       </c>
       <c r="E250" s="1">
         <v>40380</v>
       </c>
       <c r="F250" s="1">
         <v>2605</v>
       </c>
       <c r="G250" s="1">
         <v>48759</v>
       </c>
       <c r="H250" s="1">
         <v>198800</v>
       </c>
       <c r="I250" s="1">
         <v>70397</v>
       </c>
       <c r="J250" s="1">
         <v>30243</v>
       </c>
       <c r="K250" s="1">
         <v>33722</v>
       </c>
       <c r="L250" s="1">
         <v>53568</v>
       </c>
       <c r="M250" s="1">
         <v>9678</v>
       </c>
       <c r="N250" s="1">
         <v>43138</v>
       </c>
       <c r="O250" s="1">
         <v>10738</v>
       </c>
       <c r="P250" s="2">
         <v>65263</v>
       </c>
     </row>
-    <row r="251" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B251" s="49" t="s">
+    <row r="251" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B251" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C251" s="53">
+      <c r="C251" s="49">
         <v>6</v>
       </c>
-      <c r="D251" s="46">
+      <c r="D251" s="42">
         <v>779531</v>
       </c>
       <c r="E251" s="1">
         <v>48998</v>
       </c>
       <c r="F251" s="1">
         <v>2072</v>
       </c>
       <c r="G251" s="1">
         <v>51713</v>
       </c>
       <c r="H251" s="1">
         <v>237311</v>
       </c>
       <c r="I251" s="1">
         <v>103422</v>
       </c>
       <c r="J251" s="1">
         <v>43756</v>
       </c>
       <c r="K251" s="1">
         <v>44763</v>
       </c>
       <c r="L251" s="1">
         <v>85896</v>
       </c>
       <c r="M251" s="1">
         <v>9153</v>
       </c>
       <c r="N251" s="1">
         <v>58151</v>
       </c>
       <c r="O251" s="1">
         <v>17447</v>
       </c>
       <c r="P251" s="2">
         <v>76849</v>
       </c>
     </row>
-    <row r="252" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B252" s="49" t="s">
+    <row r="252" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B252" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C252" s="53">
+      <c r="C252" s="49">
         <v>7</v>
       </c>
-      <c r="D252" s="46">
+      <c r="D252" s="42">
         <v>669106</v>
       </c>
       <c r="E252" s="1">
         <v>45709</v>
       </c>
       <c r="F252" s="1">
         <v>1651</v>
       </c>
       <c r="G252" s="1">
         <v>52514</v>
       </c>
       <c r="H252" s="1">
         <v>202364</v>
       </c>
       <c r="I252" s="1">
         <v>95536</v>
       </c>
       <c r="J252" s="1">
         <v>29767</v>
       </c>
       <c r="K252" s="1">
         <v>36664</v>
       </c>
       <c r="L252" s="1">
         <v>56049</v>
       </c>
       <c r="M252" s="1">
         <v>6236</v>
       </c>
       <c r="N252" s="1">
         <v>45124</v>
       </c>
       <c r="O252" s="1">
         <v>23798</v>
       </c>
       <c r="P252" s="2">
         <v>73694</v>
       </c>
     </row>
-    <row r="253" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B253" s="49" t="s">
+    <row r="253" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B253" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C253" s="53">
+      <c r="C253" s="49">
         <v>8</v>
       </c>
-      <c r="D253" s="46">
+      <c r="D253" s="42">
         <v>507160</v>
       </c>
       <c r="E253" s="1">
         <v>36421</v>
       </c>
       <c r="F253" s="1">
         <v>1586</v>
       </c>
       <c r="G253" s="1">
         <v>38643</v>
       </c>
       <c r="H253" s="1">
         <v>116929</v>
       </c>
       <c r="I253" s="1">
         <v>83821</v>
       </c>
       <c r="J253" s="1">
         <v>27080</v>
       </c>
       <c r="K253" s="1">
         <v>39770</v>
       </c>
       <c r="L253" s="1">
         <v>47340</v>
       </c>
       <c r="M253" s="1">
         <v>6424</v>
       </c>
       <c r="N253" s="1">
         <v>38974</v>
       </c>
       <c r="O253" s="1">
         <v>10175</v>
       </c>
       <c r="P253" s="2">
         <v>59997</v>
       </c>
     </row>
-    <row r="254" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B254" s="49" t="s">
+    <row r="254" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B254" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C254" s="53">
+      <c r="C254" s="49">
         <v>9</v>
       </c>
-      <c r="D254" s="46">
+      <c r="D254" s="42">
         <v>752604</v>
       </c>
       <c r="E254" s="1">
         <v>48768</v>
       </c>
       <c r="F254" s="1">
         <v>3290</v>
       </c>
       <c r="G254" s="1">
         <v>55375</v>
       </c>
       <c r="H254" s="1">
         <v>218663</v>
       </c>
       <c r="I254" s="1">
         <v>111277</v>
       </c>
       <c r="J254" s="1">
         <v>45208</v>
       </c>
       <c r="K254" s="1">
         <v>46004</v>
       </c>
       <c r="L254" s="1">
         <v>83205</v>
       </c>
       <c r="M254" s="1">
         <v>9036</v>
       </c>
       <c r="N254" s="1">
         <v>41774</v>
       </c>
       <c r="O254" s="1">
         <v>8932</v>
       </c>
       <c r="P254" s="2">
         <v>81072</v>
       </c>
     </row>
-    <row r="255" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B255" s="49" t="s">
+    <row r="255" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B255" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C255" s="53">
+      <c r="C255" s="49">
         <v>10</v>
       </c>
-      <c r="D255" s="46">
+      <c r="D255" s="42">
         <v>585950</v>
       </c>
       <c r="E255" s="1">
         <v>53035</v>
       </c>
       <c r="F255" s="1">
         <v>2090</v>
       </c>
       <c r="G255" s="1">
         <v>51227</v>
       </c>
       <c r="H255" s="1">
         <v>101775</v>
       </c>
       <c r="I255" s="1">
         <v>110291</v>
       </c>
       <c r="J255" s="1">
         <v>33710</v>
       </c>
       <c r="K255" s="1">
         <v>33704</v>
       </c>
       <c r="L255" s="1">
         <v>76710</v>
       </c>
       <c r="M255" s="1">
         <v>3744</v>
       </c>
       <c r="N255" s="1">
         <v>45425</v>
       </c>
       <c r="O255" s="1">
         <v>10542</v>
       </c>
       <c r="P255" s="2">
         <v>63697</v>
       </c>
     </row>
-    <row r="256" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B256" s="49" t="s">
+    <row r="256" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B256" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C256" s="53">
+      <c r="C256" s="49">
         <v>11</v>
       </c>
-      <c r="D256" s="46">
+      <c r="D256" s="42">
         <v>561419</v>
       </c>
       <c r="E256" s="1">
         <v>43808</v>
       </c>
       <c r="F256" s="1">
         <v>1820</v>
       </c>
       <c r="G256" s="1">
         <v>53249</v>
       </c>
       <c r="H256" s="1">
         <v>131171</v>
       </c>
       <c r="I256" s="1">
         <v>90768</v>
       </c>
       <c r="J256" s="1">
         <v>34480</v>
       </c>
       <c r="K256" s="1">
         <v>35451</v>
       </c>
       <c r="L256" s="1">
         <v>49679</v>
       </c>
       <c r="M256" s="1">
         <v>4750</v>
       </c>
       <c r="N256" s="1">
         <v>33637</v>
       </c>
       <c r="O256" s="1">
         <v>9327</v>
       </c>
       <c r="P256" s="2">
         <v>73279</v>
       </c>
     </row>
-    <row r="257" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B257" s="49" t="s">
+    <row r="257" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B257" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C257" s="53">
+      <c r="C257" s="49">
         <v>12</v>
       </c>
-      <c r="D257" s="46">
+      <c r="D257" s="42">
         <v>980546</v>
       </c>
       <c r="E257" s="1">
         <v>40731</v>
       </c>
       <c r="F257" s="1">
         <v>2164</v>
       </c>
       <c r="G257" s="1">
         <v>69492</v>
       </c>
       <c r="H257" s="1">
         <v>305087</v>
       </c>
       <c r="I257" s="1">
         <v>108720</v>
       </c>
       <c r="J257" s="1">
         <v>58352</v>
       </c>
       <c r="K257" s="1">
         <v>47891</v>
       </c>
       <c r="L257" s="1">
         <v>90421</v>
       </c>
       <c r="M257" s="1">
         <v>10671</v>
       </c>
       <c r="N257" s="1">
         <v>54291</v>
       </c>
       <c r="O257" s="1">
         <v>21519</v>
       </c>
       <c r="P257" s="2">
         <v>171207</v>
       </c>
     </row>
-    <row r="258" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B258" s="49" t="s">
+    <row r="258" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B258" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C258" s="53">
+      <c r="C258" s="49">
         <v>1</v>
       </c>
-      <c r="D258" s="46">
+      <c r="D258" s="42">
         <v>639091</v>
       </c>
       <c r="E258" s="1">
         <v>43844</v>
       </c>
       <c r="F258" s="1">
         <v>1362</v>
       </c>
       <c r="G258" s="1">
         <v>48472</v>
       </c>
       <c r="H258" s="1">
         <v>201857</v>
       </c>
       <c r="I258" s="1">
         <v>69416</v>
       </c>
       <c r="J258" s="1">
         <v>38060</v>
       </c>
       <c r="K258" s="1">
         <v>38153</v>
       </c>
       <c r="L258" s="1">
         <v>52634</v>
       </c>
       <c r="M258" s="1">
         <v>6930</v>
       </c>
       <c r="N258" s="1">
         <v>44976</v>
       </c>
       <c r="O258" s="1">
         <v>8331</v>
       </c>
       <c r="P258" s="2">
         <v>85056</v>
       </c>
     </row>
-    <row r="259" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B259" s="49" t="s">
+    <row r="259" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B259" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C259" s="53">
+      <c r="C259" s="49">
         <v>2</v>
       </c>
-      <c r="D259" s="46">
+      <c r="D259" s="42">
         <v>607107</v>
       </c>
       <c r="E259" s="1">
         <v>48037</v>
       </c>
       <c r="F259" s="1">
         <v>1499</v>
       </c>
       <c r="G259" s="1">
         <v>57220</v>
       </c>
       <c r="H259" s="1">
         <v>118642</v>
       </c>
       <c r="I259" s="1">
         <v>75358</v>
       </c>
       <c r="J259" s="1">
         <v>38437</v>
       </c>
       <c r="K259" s="1">
         <v>27948</v>
       </c>
       <c r="L259" s="1">
         <v>50926</v>
       </c>
       <c r="M259" s="1">
         <v>5359</v>
       </c>
       <c r="N259" s="1">
         <v>45474</v>
       </c>
       <c r="O259" s="1">
         <v>10631</v>
       </c>
       <c r="P259" s="2">
         <v>127576</v>
       </c>
     </row>
-    <row r="260" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B260" s="49" t="s">
+    <row r="260" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B260" s="45" t="s">
         <v>193</v>
       </c>
-      <c r="C260" s="53">
+      <c r="C260" s="49">
         <v>3</v>
       </c>
-      <c r="D260" s="46">
+      <c r="D260" s="42">
         <v>1215773</v>
       </c>
       <c r="E260" s="1">
         <v>59444</v>
       </c>
       <c r="F260" s="1">
         <v>3818</v>
       </c>
       <c r="G260" s="1">
         <v>88399</v>
       </c>
       <c r="H260" s="1">
         <v>303468</v>
       </c>
       <c r="I260" s="1">
         <v>170438</v>
       </c>
       <c r="J260" s="1">
         <v>121089</v>
       </c>
       <c r="K260" s="1">
         <v>64323</v>
       </c>
       <c r="L260" s="1">
         <v>123226</v>
       </c>
       <c r="M260" s="1">
         <v>16183</v>
       </c>
       <c r="N260" s="1">
         <v>112790</v>
       </c>
       <c r="O260" s="1">
         <v>16958</v>
       </c>
       <c r="P260" s="2">
         <v>135637</v>
       </c>
     </row>
-    <row r="261" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B261" s="49" t="s">
+    <row r="261" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B261" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C261" s="53">
+      <c r="C261" s="49">
         <v>4</v>
       </c>
-      <c r="D261" s="46">
+      <c r="D261" s="42">
         <v>710517</v>
       </c>
       <c r="E261" s="1">
         <v>51985</v>
       </c>
       <c r="F261" s="1">
         <v>1476</v>
       </c>
       <c r="G261" s="1">
         <v>54720</v>
       </c>
       <c r="H261" s="1">
         <v>148517</v>
       </c>
       <c r="I261" s="1">
         <v>103951</v>
       </c>
       <c r="J261" s="1">
         <v>39910</v>
       </c>
       <c r="K261" s="1">
         <v>37295</v>
       </c>
       <c r="L261" s="1">
         <v>104954</v>
       </c>
       <c r="M261" s="1">
         <v>10884</v>
       </c>
       <c r="N261" s="1">
         <v>57834</v>
       </c>
       <c r="O261" s="1">
         <v>13784</v>
       </c>
       <c r="P261" s="2">
         <v>85207</v>
       </c>
     </row>
-    <row r="262" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="P262" s="4"/>
+    <row r="262" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B262" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C262" s="49">
+        <v>5</v>
+      </c>
+      <c r="D262" s="42">
+        <v>1039711</v>
+      </c>
+      <c r="E262" s="1">
+        <v>32695</v>
+      </c>
+      <c r="F262" s="1">
+        <v>1306</v>
+      </c>
+      <c r="G262" s="1">
+        <v>60201</v>
+      </c>
+      <c r="H262" s="1">
+        <v>617558</v>
+      </c>
+      <c r="I262" s="1">
+        <v>58285</v>
+      </c>
+      <c r="J262" s="1">
+        <v>30078</v>
+      </c>
+      <c r="K262" s="1">
+        <v>33958</v>
+      </c>
+      <c r="L262" s="1">
+        <v>50633</v>
+      </c>
+      <c r="M262" s="1">
+        <v>4600</v>
+      </c>
+      <c r="N262" s="1">
+        <v>42913</v>
+      </c>
+      <c r="O262" s="1">
+        <v>9838</v>
+      </c>
+      <c r="P262" s="2">
+        <v>97646</v>
+      </c>
+    </row>
+    <row r="263" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B263" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C263" s="49">
+        <v>6</v>
+      </c>
+      <c r="D263" s="42">
+        <v>812486</v>
+      </c>
+      <c r="E263" s="1">
+        <v>47084</v>
+      </c>
+      <c r="F263" s="1">
+        <v>1774</v>
+      </c>
+      <c r="G263" s="1">
+        <v>56625</v>
+      </c>
+      <c r="H263" s="1">
+        <v>227224</v>
+      </c>
+      <c r="I263" s="1">
+        <v>96734</v>
+      </c>
+      <c r="J263" s="1">
+        <v>56205</v>
+      </c>
+      <c r="K263" s="1">
+        <v>50414</v>
+      </c>
+      <c r="L263" s="1">
+        <v>94585</v>
+      </c>
+      <c r="M263" s="1">
+        <v>14429</v>
+      </c>
+      <c r="N263" s="1">
+        <v>67793</v>
+      </c>
+      <c r="O263" s="1">
+        <v>12125</v>
+      </c>
+      <c r="P263" s="2">
+        <v>87494</v>
+      </c>
+    </row>
+    <row r="264" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B264" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C264" s="49">
+        <v>7</v>
+      </c>
+      <c r="D264" s="42">
+        <v>696256</v>
+      </c>
+      <c r="E264" s="1">
+        <v>48794</v>
+      </c>
+      <c r="F264" s="1">
+        <v>1793</v>
+      </c>
+      <c r="G264" s="1">
+        <v>60431</v>
+      </c>
+      <c r="H264" s="1">
+        <v>215675</v>
+      </c>
+      <c r="I264" s="1">
+        <v>81931</v>
+      </c>
+      <c r="J264" s="1">
+        <v>30753</v>
+      </c>
+      <c r="K264" s="1">
+        <v>35679</v>
+      </c>
+      <c r="L264" s="1">
+        <v>66485</v>
+      </c>
+      <c r="M264" s="1">
+        <v>10429</v>
+      </c>
+      <c r="N264" s="1">
+        <v>41088</v>
+      </c>
+      <c r="O264" s="1">
+        <v>9185</v>
+      </c>
+      <c r="P264" s="2">
+        <v>94013</v>
+      </c>
+    </row>
+    <row r="265" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B265" s="47"/>
+      <c r="C265" s="48"/>
+      <c r="D265" s="43"/>
+      <c r="E265" s="3"/>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
+      <c r="J265" s="3"/>
+      <c r="K265" s="3"/>
+      <c r="L265" s="3"/>
+      <c r="M265" s="3"/>
+      <c r="N265" s="3"/>
+      <c r="O265" s="3"/>
+      <c r="P265" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="13" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B1:P93"/>
+  <dimension ref="B1:P94"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A84" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A85" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="8.88671875" style="13"/>
+    <col min="1" max="1" width="2.81640625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="6" style="12" customWidth="1"/>
+    <col min="4" max="16" width="11.1796875" style="12" customWidth="1"/>
+    <col min="17" max="20" width="9.90625" style="12" customWidth="1"/>
+    <col min="21" max="16384" width="8.90625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D2" s="10" t="s">
+    <row r="1" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+    </row>
+    <row r="2" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D2" t="s">
         <v>43</v>
       </c>
-      <c r="P2" s="14" t="s">
+      <c r="P2" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="15" t="s">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D3" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="43" t="s">
+    <row r="4" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B4" s="27"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="70" t="s">
+      <c r="F4" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="62" t="s">
+      <c r="I4" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="16" t="s">
+      <c r="P4" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F5" s="71" t="s">
+    <row r="5" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="29"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="18"/>
-[...1 lines deleted...]
-      <c r="I5" s="63" t="s">
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="J5" s="18"/>
-      <c r="K5" s="63" t="s">
+      <c r="J5" s="16"/>
+      <c r="K5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="L5" s="63" t="s">
+      <c r="L5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="18"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="16"/>
+      <c r="N5" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="O5" s="18"/>
-[...5 lines deleted...]
-      <c r="D6" s="40" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+    </row>
+    <row r="6" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H6" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="67" t="s">
+      <c r="I6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="60" t="s">
+      <c r="J6" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N6" s="20" t="s">
+      <c r="N6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D7" s="40" t="s">
+    <row r="7" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="58" t="s">
+      <c r="E7" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="69" t="s">
+      <c r="F7" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="49"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="45"/>
+      <c r="H7" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="69" t="s">
+      <c r="I7" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="J7" s="49"/>
-      <c r="K7" s="61" t="s">
+      <c r="J7" s="45"/>
+      <c r="K7" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="L7" s="49" t="s">
+      <c r="L7" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="49"/>
-      <c r="N7" s="49" t="s">
+      <c r="M7" s="45"/>
+      <c r="N7" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="49"/>
-      <c r="P7" s="57" t="s">
+      <c r="O7" s="45"/>
+      <c r="P7" s="53" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E8" s="29" t="s">
+    <row r="8" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="G8" s="21"/>
-[...1 lines deleted...]
-      <c r="I8" s="68" t="s">
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="21"/>
-      <c r="K8" s="21" t="s">
+      <c r="J8" s="19"/>
+      <c r="K8" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="21"/>
-[...3 lines deleted...]
-      <c r="P8" s="21" t="s">
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="45">
         <v>2005</v>
       </c>
-      <c r="C9" s="50" t="s">
+      <c r="C9" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="42">
         <v>1604850.9564700001</v>
       </c>
       <c r="E9" s="1">
         <v>118681.33323</v>
       </c>
       <c r="F9" s="1">
         <v>6166.0588600000001</v>
       </c>
       <c r="G9" s="1">
         <v>97338.673649999997</v>
       </c>
       <c r="H9" s="1">
         <v>240370.11285</v>
       </c>
       <c r="I9" s="1">
         <v>145724.83752999999</v>
       </c>
       <c r="J9" s="1">
         <v>314983.2451</v>
       </c>
       <c r="K9" s="1">
         <v>121946.3654</v>
       </c>
       <c r="L9" s="1">
         <v>196534.1447</v>
       </c>
       <c r="M9" s="1">
         <v>11473.115390000001</v>
       </c>
       <c r="N9" s="1">
         <v>97936.84577</v>
       </c>
       <c r="O9" s="1">
         <v>37018.366970000003</v>
       </c>
       <c r="P9" s="2">
         <v>211297.10673</v>
       </c>
     </row>
-    <row r="10" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="45">
         <v>2005</v>
       </c>
-      <c r="C10" s="50" t="s">
+      <c r="C10" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="42">
         <v>1722672.48636</v>
       </c>
       <c r="E10" s="1">
         <v>119328.23772</v>
       </c>
       <c r="F10" s="1">
         <v>5785.6895199999999</v>
       </c>
       <c r="G10" s="1">
         <v>112510.72259</v>
       </c>
       <c r="H10" s="1">
         <v>215929.85300999999</v>
       </c>
       <c r="I10" s="1">
         <v>200380.89465999999</v>
       </c>
       <c r="J10" s="1">
         <v>279608.90364999999</v>
       </c>
       <c r="K10" s="1">
         <v>131799.40582000001</v>
       </c>
       <c r="L10" s="1">
         <v>251515.23117000001</v>
       </c>
       <c r="M10" s="1">
         <v>12525.304169999999</v>
       </c>
       <c r="N10" s="1">
         <v>113488.36774</v>
       </c>
       <c r="O10" s="1">
         <v>38595.86247</v>
       </c>
       <c r="P10" s="2">
         <v>215140.75606000001</v>
       </c>
     </row>
-    <row r="11" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="45">
         <v>2005</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="42">
         <v>1803375.3561499999</v>
       </c>
       <c r="E11" s="1">
         <v>120982.45073</v>
       </c>
       <c r="F11" s="1">
         <v>5876.5755200000003</v>
       </c>
       <c r="G11" s="1">
         <v>112494.98293</v>
       </c>
       <c r="H11" s="1">
         <v>250687.91706000001</v>
       </c>
       <c r="I11" s="1">
         <v>224636.01423</v>
       </c>
       <c r="J11" s="1">
         <v>348133.71786999999</v>
       </c>
       <c r="K11" s="1">
         <v>132998.43332000001</v>
       </c>
       <c r="L11" s="1">
         <v>194470.28013999999</v>
       </c>
       <c r="M11" s="1">
         <v>10390.256869999999</v>
       </c>
       <c r="N11" s="1">
         <v>159664.69099999999</v>
       </c>
       <c r="O11" s="1">
         <v>31384.997139999999</v>
       </c>
       <c r="P11" s="2">
         <v>199062.16711000001</v>
       </c>
     </row>
-    <row r="12" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="45">
         <v>2006</v>
       </c>
-      <c r="C12" s="50" t="s">
+      <c r="C12" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="42">
         <v>1768325.63087</v>
       </c>
       <c r="E12" s="1">
         <v>118019.10883</v>
       </c>
       <c r="F12" s="1">
         <v>5033.8712599999999</v>
       </c>
       <c r="G12" s="1">
         <v>117177.40064000001</v>
       </c>
       <c r="H12" s="1">
         <v>337509.27669999999</v>
       </c>
       <c r="I12" s="1">
         <v>199634.88222999999</v>
       </c>
       <c r="J12" s="1">
         <v>280607.10755999997</v>
       </c>
       <c r="K12" s="1">
         <v>121618.45843</v>
       </c>
       <c r="L12" s="1">
         <v>221375.55828</v>
       </c>
       <c r="M12" s="1">
         <v>10925.780489999999</v>
       </c>
       <c r="N12" s="1">
         <v>120465.30273</v>
       </c>
       <c r="O12" s="1">
         <v>33395.480300000003</v>
       </c>
       <c r="P12" s="2">
         <v>211500.76745000001</v>
       </c>
     </row>
-    <row r="13" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="45">
         <v>2006</v>
       </c>
-      <c r="C13" s="50" t="s">
+      <c r="C13" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="42">
         <v>1864341.1949199999</v>
       </c>
       <c r="E13" s="1">
         <v>110445.29700000001</v>
       </c>
       <c r="F13" s="1">
         <v>5945.12644</v>
       </c>
       <c r="G13" s="1">
         <v>118344.62270000001</v>
       </c>
       <c r="H13" s="1">
         <v>297305.24290999997</v>
       </c>
       <c r="I13" s="1">
         <v>279057.44786000001</v>
       </c>
       <c r="J13" s="1">
         <v>300443.81030000001</v>
       </c>
       <c r="K13" s="1">
         <v>131886.97756</v>
       </c>
       <c r="L13" s="1">
         <v>194802.54777999999</v>
       </c>
       <c r="M13" s="1">
         <v>16444.588039999999</v>
       </c>
       <c r="N13" s="1">
         <v>134010.26066999999</v>
       </c>
       <c r="O13" s="1">
         <v>40028.969010000001</v>
       </c>
       <c r="P13" s="2">
         <v>215074.24256000001</v>
       </c>
     </row>
-    <row r="14" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="45">
         <v>2006</v>
       </c>
-      <c r="C14" s="50" t="s">
+      <c r="C14" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="42">
         <v>1753482.7993999999</v>
       </c>
       <c r="E14" s="1">
         <v>111805.11524</v>
       </c>
       <c r="F14" s="1">
         <v>6281.7576499999996</v>
       </c>
       <c r="G14" s="1">
         <v>117342.20812</v>
       </c>
       <c r="H14" s="1">
         <v>289642.75047000003</v>
       </c>
       <c r="I14" s="1">
         <v>236886.39509999999</v>
       </c>
       <c r="J14" s="1">
         <v>277457.73248000001</v>
       </c>
       <c r="K14" s="1">
         <v>119352.0337</v>
       </c>
       <c r="L14" s="1">
         <v>180966.98736999999</v>
       </c>
       <c r="M14" s="1">
         <v>9577.6882800000003</v>
       </c>
       <c r="N14" s="1">
         <v>120841.86089</v>
       </c>
       <c r="O14" s="1">
         <v>42503.615210000004</v>
       </c>
       <c r="P14" s="2">
         <v>204182.99862999999</v>
       </c>
     </row>
-    <row r="15" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="45">
         <v>2006</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="42">
         <v>1769555.83706</v>
       </c>
       <c r="E15" s="1">
         <v>111768.91369</v>
       </c>
       <c r="F15" s="1">
         <v>5545.7103500000003</v>
       </c>
       <c r="G15" s="1">
         <v>117742.13525000001</v>
       </c>
       <c r="H15" s="1">
         <v>288650.68307000003</v>
       </c>
       <c r="I15" s="1">
         <v>209104.44117999999</v>
       </c>
       <c r="J15" s="1">
         <v>271490.51306999999</v>
       </c>
       <c r="K15" s="1">
         <v>119987.62278999999</v>
       </c>
       <c r="L15" s="1">
         <v>219272.14142</v>
       </c>
       <c r="M15" s="1">
         <v>13734.52283</v>
       </c>
       <c r="N15" s="1">
         <v>115045.90656</v>
       </c>
       <c r="O15" s="1">
         <v>44639.250719999996</v>
       </c>
       <c r="P15" s="2">
         <v>247286.60365999999</v>
       </c>
     </row>
-    <row r="16" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="45">
         <v>2007</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="C16" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>1680722.2108199999</v>
       </c>
       <c r="E16" s="1">
         <v>114104.32911000001</v>
       </c>
       <c r="F16" s="1">
         <v>7963.7440999999999</v>
       </c>
       <c r="G16" s="1">
         <v>119782.56688</v>
       </c>
       <c r="H16" s="1">
         <v>276353.18277000001</v>
       </c>
       <c r="I16" s="1">
         <v>218934.0839</v>
       </c>
       <c r="J16" s="1">
         <v>259824.65593000001</v>
       </c>
       <c r="K16" s="1">
         <v>110774.55377</v>
       </c>
       <c r="L16" s="1">
         <v>197060.10511999999</v>
       </c>
       <c r="M16" s="1">
         <v>11934.97819</v>
       </c>
       <c r="N16" s="1">
         <v>130970.89311</v>
       </c>
       <c r="O16" s="1">
         <v>47553.984900000003</v>
       </c>
       <c r="P16" s="2">
         <v>219212.86442</v>
       </c>
     </row>
-    <row r="17" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="45">
         <v>2007</v>
       </c>
-      <c r="C17" s="50" t="s">
+      <c r="C17" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="42">
         <v>1695791.0995199999</v>
       </c>
       <c r="E17" s="1">
         <v>111335.12974</v>
       </c>
       <c r="F17" s="1">
         <v>5339.8967400000001</v>
       </c>
       <c r="G17" s="1">
         <v>129551.8279</v>
       </c>
       <c r="H17" s="1">
         <v>318100.59229</v>
       </c>
       <c r="I17" s="1">
         <v>169388.11666999999</v>
       </c>
       <c r="J17" s="1">
         <v>230671.1991</v>
       </c>
       <c r="K17" s="1">
         <v>110002.00235</v>
       </c>
       <c r="L17" s="1">
         <v>220416.20370000001</v>
       </c>
       <c r="M17" s="1">
         <v>13606.62473</v>
       </c>
       <c r="N17" s="1">
         <v>128182.53045999999</v>
       </c>
       <c r="O17" s="1">
         <v>45312.179479999999</v>
       </c>
       <c r="P17" s="2">
         <v>217182.13633000001</v>
       </c>
     </row>
-    <row r="18" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="45">
         <v>2007</v>
       </c>
-      <c r="C18" s="50" t="s">
+      <c r="C18" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="42">
         <v>1748035.71902</v>
       </c>
       <c r="E18" s="1">
         <v>100592.63619999999</v>
       </c>
       <c r="F18" s="1">
         <v>13419.615659999999</v>
       </c>
       <c r="G18" s="1">
         <v>126240.4935</v>
       </c>
       <c r="H18" s="1">
         <v>301267.44705999998</v>
       </c>
       <c r="I18" s="1">
         <v>242243.45238</v>
       </c>
       <c r="J18" s="1">
         <v>248371.1311</v>
       </c>
       <c r="K18" s="1">
         <v>108426.73874</v>
       </c>
       <c r="L18" s="1">
         <v>181598.63939</v>
       </c>
       <c r="M18" s="1">
         <v>11337.58533</v>
       </c>
       <c r="N18" s="1">
         <v>130799.62201000001</v>
       </c>
       <c r="O18" s="1">
         <v>39676.708330000001</v>
       </c>
       <c r="P18" s="2">
         <v>205243.24981000001</v>
       </c>
     </row>
-    <row r="19" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="45">
         <v>2007</v>
       </c>
-      <c r="C19" s="50" t="s">
+      <c r="C19" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="42">
         <v>1821864.49917</v>
       </c>
       <c r="E19" s="1">
         <v>103972.78887999999</v>
       </c>
       <c r="F19" s="1">
         <v>5775.3552099999997</v>
       </c>
       <c r="G19" s="1">
         <v>131851.16386</v>
       </c>
       <c r="H19" s="1">
         <v>324448.33633000002</v>
       </c>
       <c r="I19" s="1">
         <v>286932.80017</v>
       </c>
       <c r="J19" s="1">
         <v>242881.91592</v>
       </c>
       <c r="K19" s="1">
         <v>111524.54033</v>
       </c>
       <c r="L19" s="1">
         <v>210145.44769999999</v>
       </c>
       <c r="M19" s="1">
         <v>10520.385029999999</v>
       </c>
       <c r="N19" s="1">
         <v>126953.37205999999</v>
       </c>
       <c r="O19" s="1">
         <v>44391.803690000001</v>
       </c>
       <c r="P19" s="2">
         <v>205426.05517000001</v>
       </c>
     </row>
-    <row r="20" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="45">
         <v>2008</v>
       </c>
-      <c r="C20" s="50" t="s">
+      <c r="C20" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="46">
+      <c r="D20" s="42">
         <v>1911239.12368</v>
       </c>
       <c r="E20" s="1">
         <v>103221.42758</v>
       </c>
       <c r="F20" s="1">
         <v>4938.2030100000002</v>
       </c>
       <c r="G20" s="1">
         <v>119752.67243000001</v>
       </c>
       <c r="H20" s="1">
         <v>391184.27995</v>
       </c>
       <c r="I20" s="1">
         <v>310520.00478999998</v>
       </c>
       <c r="J20" s="1">
         <v>290668.02224000002</v>
       </c>
       <c r="K20" s="1">
         <v>118552.11533</v>
       </c>
       <c r="L20" s="1">
         <v>191654.98598999999</v>
       </c>
       <c r="M20" s="1">
         <v>10850.794519999999</v>
       </c>
       <c r="N20" s="1">
         <v>122135.15794</v>
       </c>
       <c r="O20" s="1">
         <v>40817.651310000001</v>
       </c>
       <c r="P20" s="2">
         <v>212109.22383</v>
       </c>
     </row>
-    <row r="21" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="45">
         <v>2008</v>
       </c>
-      <c r="C21" s="50" t="s">
+      <c r="C21" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D21" s="46">
+      <c r="D21" s="42">
         <v>1899116.2429</v>
       </c>
       <c r="E21" s="1">
         <v>125123.28071000001</v>
       </c>
       <c r="F21" s="1">
         <v>4571.8832400000001</v>
       </c>
       <c r="G21" s="1">
         <v>119039.75599000001</v>
       </c>
       <c r="H21" s="1">
         <v>338291.13169000001</v>
       </c>
       <c r="I21" s="1">
         <v>326059.80174999998</v>
       </c>
       <c r="J21" s="1">
         <v>284330.55245999998</v>
       </c>
       <c r="K21" s="1">
         <v>117713.29911000001</v>
       </c>
       <c r="L21" s="1">
         <v>194387.17368000001</v>
       </c>
       <c r="M21" s="1">
         <v>11205.37456</v>
       </c>
       <c r="N21" s="1">
         <v>127451.59231000001</v>
       </c>
       <c r="O21" s="1">
         <v>31250.063549999999</v>
       </c>
       <c r="P21" s="2">
         <v>192375.16317000001</v>
       </c>
     </row>
-    <row r="22" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="45">
         <v>2008</v>
       </c>
-      <c r="C22" s="50" t="s">
+      <c r="C22" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="42">
         <v>1766609.6345599999</v>
       </c>
       <c r="E22" s="1">
         <v>104502.64137</v>
       </c>
       <c r="F22" s="1">
         <v>5543.3634899999997</v>
       </c>
       <c r="G22" s="1">
         <v>102562.84157999999</v>
       </c>
       <c r="H22" s="1">
         <v>371057.85171000002</v>
       </c>
       <c r="I22" s="1">
         <v>203409.25013</v>
       </c>
       <c r="J22" s="1">
         <v>259841.53756</v>
       </c>
       <c r="K22" s="1">
         <v>107238.15603</v>
       </c>
       <c r="L22" s="1">
         <v>208891.65617</v>
       </c>
       <c r="M22" s="1">
         <v>11369.151739999999</v>
       </c>
       <c r="N22" s="1">
         <v>128950.17944000001</v>
       </c>
       <c r="O22" s="1">
         <v>34594.427360000001</v>
       </c>
       <c r="P22" s="2">
         <v>191529.84544</v>
       </c>
     </row>
-    <row r="23" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="45">
         <v>2008</v>
       </c>
-      <c r="C23" s="50" t="s">
+      <c r="C23" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="42">
         <v>1635424.17924</v>
       </c>
       <c r="E23" s="1">
         <v>100747.80693999999</v>
       </c>
       <c r="F23" s="1">
         <v>3215.27288</v>
       </c>
       <c r="G23" s="1">
         <v>90212.321620000002</v>
       </c>
       <c r="H23" s="1">
         <v>326685.35632999998</v>
       </c>
       <c r="I23" s="1">
         <v>197540.09688999999</v>
       </c>
       <c r="J23" s="1">
         <v>222075.25202000001</v>
       </c>
       <c r="K23" s="1">
         <v>99883.587950000001</v>
       </c>
       <c r="L23" s="1">
         <v>206475.58319999999</v>
       </c>
       <c r="M23" s="1">
         <v>10448.90281</v>
       </c>
       <c r="N23" s="1">
         <v>130593.05848000001</v>
       </c>
       <c r="O23" s="1">
         <v>32924.268049999999</v>
       </c>
       <c r="P23" s="2">
         <v>191685.80540000001</v>
       </c>
     </row>
-    <row r="24" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="45">
         <v>2009</v>
       </c>
-      <c r="C24" s="50" t="s">
+      <c r="C24" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="42">
         <v>1676534.34274</v>
       </c>
       <c r="E24" s="1">
         <v>106484.99950999999</v>
       </c>
       <c r="F24" s="1">
         <v>2432.3043699999998</v>
       </c>
       <c r="G24" s="1">
         <v>75415.228529999993</v>
       </c>
       <c r="H24" s="1">
         <v>367990.89737999998</v>
       </c>
       <c r="I24" s="1">
         <v>267653.85444000002</v>
       </c>
       <c r="J24" s="1">
         <v>218886.41484000001</v>
       </c>
       <c r="K24" s="1">
         <v>96494.057870000004</v>
       </c>
       <c r="L24" s="1">
         <v>185065.60651000001</v>
       </c>
       <c r="M24" s="1">
         <v>18501.785479999999</v>
       </c>
       <c r="N24" s="1">
         <v>130388.28253</v>
       </c>
       <c r="O24" s="1">
         <v>25398.266619999999</v>
       </c>
       <c r="P24" s="2">
         <v>221494.46379000001</v>
       </c>
     </row>
-    <row r="25" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="45">
         <v>2009</v>
       </c>
-      <c r="C25" s="50" t="s">
+      <c r="C25" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="42">
         <v>1660722.6866299999</v>
       </c>
       <c r="E25" s="1">
         <v>97468.699569999997</v>
       </c>
       <c r="F25" s="1">
         <v>2320.62583</v>
       </c>
       <c r="G25" s="1">
         <v>62495.30545</v>
       </c>
       <c r="H25" s="1">
         <v>562192.63174999994</v>
       </c>
       <c r="I25" s="1">
         <v>181579.97768000001</v>
       </c>
       <c r="J25" s="1">
         <v>212564.80832000001</v>
       </c>
       <c r="K25" s="1">
         <v>88309.06207</v>
       </c>
       <c r="L25" s="1">
         <v>177776.67851</v>
       </c>
       <c r="M25" s="1">
         <v>9141.7384099999999</v>
       </c>
       <c r="N25" s="1">
         <v>115169.11814000001</v>
       </c>
       <c r="O25" s="1">
         <v>21225.161800000002</v>
       </c>
       <c r="P25" s="2">
         <v>169598.32527</v>
       </c>
     </row>
-    <row r="26" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="45">
         <v>2009</v>
       </c>
-      <c r="C26" s="50" t="s">
+      <c r="C26" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="42">
         <v>1610759.83235</v>
       </c>
       <c r="E26" s="1">
         <v>112940.81375</v>
       </c>
       <c r="F26" s="1">
         <v>4164.6274599999997</v>
       </c>
       <c r="G26" s="1">
         <v>65952.161200000002</v>
       </c>
       <c r="H26" s="1">
         <v>394135.35879999999</v>
       </c>
       <c r="I26" s="1">
         <v>176891.54712</v>
       </c>
       <c r="J26" s="1">
         <v>219814.37048000001</v>
       </c>
       <c r="K26" s="1">
         <v>88195.417260000002</v>
       </c>
       <c r="L26" s="1">
         <v>183330.30708</v>
       </c>
       <c r="M26" s="1">
         <v>8241.0217900000007</v>
       </c>
       <c r="N26" s="1">
         <v>121057.1688</v>
       </c>
       <c r="O26" s="1">
         <v>28705.377850000001</v>
       </c>
       <c r="P26" s="2">
         <v>175172.55605000001</v>
       </c>
     </row>
-    <row r="27" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="45">
         <v>2009</v>
       </c>
-      <c r="C27" s="50" t="s">
+      <c r="C27" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="42">
         <v>1555443.00196</v>
       </c>
       <c r="E27" s="1">
         <v>117171.88973</v>
       </c>
       <c r="F27" s="1">
         <v>3623.42382</v>
       </c>
       <c r="G27" s="1">
         <v>64250.356440000003</v>
       </c>
       <c r="H27" s="1">
         <v>362967.62391000002</v>
       </c>
       <c r="I27" s="1">
         <v>180064.43158</v>
       </c>
       <c r="J27" s="1">
         <v>207498.92025</v>
       </c>
       <c r="K27" s="1">
         <v>101913.32161</v>
       </c>
       <c r="L27" s="1">
         <v>160223.33113999999</v>
       </c>
       <c r="M27" s="1">
         <v>7282.0607099999997</v>
       </c>
       <c r="N27" s="1">
         <v>123163.93157</v>
       </c>
       <c r="O27" s="1">
         <v>27642.54464</v>
       </c>
       <c r="P27" s="2">
         <v>177844.44859000001</v>
       </c>
     </row>
-    <row r="28" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="45">
         <v>2010</v>
       </c>
-      <c r="C28" s="50" t="s">
+      <c r="C28" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="42">
         <v>1534737.92022</v>
       </c>
       <c r="E28" s="1">
         <v>114861.41667000001</v>
       </c>
       <c r="F28" s="1">
         <v>4456.1244200000001</v>
       </c>
       <c r="G28" s="1">
         <v>78409.703450000001</v>
       </c>
       <c r="H28" s="1">
         <v>415201.52072999999</v>
       </c>
       <c r="I28" s="1">
         <v>170284.07500000001</v>
       </c>
       <c r="J28" s="1">
         <v>196676.55436000001</v>
       </c>
       <c r="K28" s="1">
         <v>90326.012470000001</v>
       </c>
       <c r="L28" s="1">
         <v>185772.90244999999</v>
       </c>
       <c r="M28" s="1">
         <v>7526.0981199999997</v>
       </c>
       <c r="N28" s="1">
         <v>116505.41796000001</v>
       </c>
       <c r="O28" s="1">
         <v>23209.925999999999</v>
       </c>
       <c r="P28" s="2">
         <v>176050.53903000001</v>
       </c>
     </row>
-    <row r="29" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="45">
         <v>2010</v>
       </c>
-      <c r="C29" s="50" t="s">
+      <c r="C29" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D29" s="46">
+      <c r="D29" s="42">
         <v>1569367.99116</v>
       </c>
       <c r="E29" s="1">
         <v>101877.12207</v>
       </c>
       <c r="F29" s="1">
         <v>4005.2541000000001</v>
       </c>
       <c r="G29" s="1">
         <v>71366.362529999999</v>
       </c>
       <c r="H29" s="1">
         <v>369624.21117999998</v>
       </c>
       <c r="I29" s="1">
         <v>193813.98159000001</v>
       </c>
       <c r="J29" s="1">
         <v>219569.67447</v>
       </c>
       <c r="K29" s="1">
         <v>85504.845579999994</v>
       </c>
       <c r="L29" s="1">
         <v>187243.08366999999</v>
       </c>
       <c r="M29" s="1">
         <v>7429.0596800000003</v>
       </c>
       <c r="N29" s="1">
         <v>122046.02662</v>
       </c>
       <c r="O29" s="1">
         <v>25065.537820000001</v>
       </c>
       <c r="P29" s="2">
         <v>178535.36528999999</v>
       </c>
     </row>
-    <row r="30" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="45">
         <v>2010</v>
       </c>
-      <c r="C30" s="50" t="s">
+      <c r="C30" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D30" s="46">
+      <c r="D30" s="42">
         <v>1768151.28113</v>
       </c>
       <c r="E30" s="1">
         <v>106791.56684</v>
       </c>
       <c r="F30" s="1">
         <v>3802.6730699999998</v>
       </c>
       <c r="G30" s="1">
         <v>87043.362099999998</v>
       </c>
       <c r="H30" s="1">
         <v>483246.38400999998</v>
       </c>
       <c r="I30" s="1">
         <v>172921.04006999999</v>
       </c>
       <c r="J30" s="1">
         <v>206587.22766999999</v>
       </c>
       <c r="K30" s="1">
         <v>92917.781849999999</v>
       </c>
       <c r="L30" s="1">
         <v>198181.01522999999</v>
       </c>
       <c r="M30" s="1">
         <v>9205.9999100000005</v>
       </c>
       <c r="N30" s="1">
         <v>123183.89423999999</v>
       </c>
       <c r="O30" s="1">
         <v>24502.47293</v>
       </c>
       <c r="P30" s="2">
         <v>221324.95699000001</v>
       </c>
     </row>
-    <row r="31" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="49">
+    <row r="31" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="45">
         <v>2010</v>
       </c>
-      <c r="C31" s="50" t="s">
+      <c r="C31" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D31" s="46">
+      <c r="D31" s="42">
         <v>1761071.59415</v>
       </c>
       <c r="E31" s="1">
         <v>100278.05648</v>
       </c>
       <c r="F31" s="1">
         <v>5047.83986</v>
       </c>
       <c r="G31" s="1">
         <v>80798.455820000003</v>
       </c>
       <c r="H31" s="1">
         <v>535382.44203000003</v>
       </c>
       <c r="I31" s="1">
         <v>166358.71328</v>
       </c>
       <c r="J31" s="1">
         <v>213376.23897999999</v>
       </c>
       <c r="K31" s="1">
         <v>85389.809649999996</v>
       </c>
       <c r="L31" s="1">
         <v>196228.10537</v>
       </c>
       <c r="M31" s="1">
         <v>9530.2836700000007</v>
       </c>
       <c r="N31" s="1">
         <v>115360.14052</v>
       </c>
       <c r="O31" s="1">
         <v>23133.714039999999</v>
       </c>
       <c r="P31" s="2">
         <v>175352.54624</v>
       </c>
     </row>
-    <row r="32" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="49" t="s">
+    <row r="32" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="50" t="s">
+      <c r="C32" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D32" s="46">
+      <c r="D32" s="42">
         <v>1773397.27495</v>
       </c>
       <c r="E32" s="1">
         <v>105492.83736999999</v>
       </c>
       <c r="F32" s="1">
         <v>4786.2386699999997</v>
       </c>
       <c r="G32" s="1">
         <v>82883.132459999993</v>
       </c>
       <c r="H32" s="1">
         <v>652504.28298999998</v>
       </c>
       <c r="I32" s="1">
         <v>172954.21117</v>
       </c>
       <c r="J32" s="1">
         <v>208965.37841999999</v>
       </c>
       <c r="K32" s="1">
         <v>82336.189580000006</v>
       </c>
       <c r="L32" s="1">
         <v>181087.48431</v>
       </c>
       <c r="M32" s="1">
         <v>9548.2803899999999</v>
       </c>
       <c r="N32" s="1">
         <v>125060.99483</v>
       </c>
       <c r="O32" s="1">
         <v>29261.721310000001</v>
       </c>
       <c r="P32" s="2">
         <v>180428.10146999999</v>
       </c>
     </row>
-    <row r="33" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="49" t="s">
+    <row r="33" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="C33" s="50" t="s">
+      <c r="C33" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="D33" s="46">
+      <c r="D33" s="42">
         <v>1789611.83718</v>
       </c>
       <c r="E33" s="1">
         <v>115587.55039999999</v>
       </c>
       <c r="F33" s="1">
         <v>5575.5674799999997</v>
       </c>
       <c r="G33" s="1">
         <v>102290.31021</v>
       </c>
       <c r="H33" s="1">
         <v>556443.54399999999</v>
       </c>
       <c r="I33" s="1">
         <v>159212.29535999999</v>
       </c>
       <c r="J33" s="1">
         <v>215388.50625999999</v>
       </c>
       <c r="K33" s="1">
         <v>76647.798750000002</v>
       </c>
       <c r="L33" s="1">
         <v>176214.27531999999</v>
       </c>
       <c r="M33" s="1">
         <v>8158.31131</v>
       </c>
       <c r="N33" s="1">
         <v>131054.30102</v>
       </c>
       <c r="O33" s="1">
         <v>28390.598580000002</v>
       </c>
       <c r="P33" s="2">
         <v>226736.36390999999</v>
       </c>
     </row>
-    <row r="34" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="49" t="s">
+    <row r="34" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="50" t="s">
+      <c r="C34" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D34" s="46">
+      <c r="D34" s="42">
         <v>1767803.80437</v>
       </c>
       <c r="E34" s="1">
         <v>112274.66795</v>
       </c>
       <c r="F34" s="1">
         <v>5692.9794099999999</v>
       </c>
       <c r="G34" s="1">
         <v>97939.65135</v>
       </c>
       <c r="H34" s="1">
         <v>430842.98194000003</v>
       </c>
       <c r="I34" s="1">
         <v>201016.29141999999</v>
       </c>
       <c r="J34" s="1">
         <v>241273.95949000001</v>
       </c>
       <c r="K34" s="1">
         <v>84082.16257</v>
       </c>
       <c r="L34" s="1">
         <v>176055.61854</v>
       </c>
       <c r="M34" s="1">
         <v>10321.616609999999</v>
       </c>
       <c r="N34" s="1">
         <v>128100.20348</v>
       </c>
       <c r="O34" s="1">
         <v>24797.832590000002</v>
       </c>
       <c r="P34" s="2">
         <v>228737.29620000001</v>
       </c>
     </row>
-    <row r="35" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="49" t="s">
+    <row r="35" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C35" s="50" t="s">
+      <c r="C35" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D35" s="46">
+      <c r="D35" s="42">
         <v>1765737.4438400001</v>
       </c>
       <c r="E35" s="1">
         <v>122414.69512999999</v>
       </c>
       <c r="F35" s="1">
         <v>6531.7299400000002</v>
       </c>
       <c r="G35" s="1">
         <v>108480.82792</v>
       </c>
       <c r="H35" s="1">
         <v>478451.57864999998</v>
       </c>
       <c r="I35" s="1">
         <v>207404.43635</v>
       </c>
       <c r="J35" s="1">
         <v>235645.75086</v>
       </c>
       <c r="K35" s="1">
         <v>79995.609939999995</v>
       </c>
       <c r="L35" s="1">
         <v>164979.78484000001</v>
       </c>
       <c r="M35" s="1">
         <v>8231.8574200000003</v>
       </c>
       <c r="N35" s="1">
         <v>136600.92631000001</v>
       </c>
       <c r="O35" s="1">
         <v>27358.1849</v>
       </c>
       <c r="P35" s="2">
         <v>214249.20962000001</v>
       </c>
     </row>
-    <row r="36" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="49" t="s">
+    <row r="36" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="45" t="s">
         <v>87</v>
       </c>
-      <c r="C36" s="50" t="s">
+      <c r="C36" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="D36" s="46">
+      <c r="D36" s="42">
         <v>1642366.32473</v>
       </c>
       <c r="E36" s="1">
         <v>111899.32458</v>
       </c>
       <c r="F36" s="1">
         <v>5922.9254099999998</v>
       </c>
       <c r="G36" s="1">
         <v>105598.20917</v>
       </c>
       <c r="H36" s="1">
         <v>379892.03201000002</v>
       </c>
       <c r="I36" s="1">
         <v>154140.35719000001</v>
       </c>
       <c r="J36" s="1">
         <v>248876.59615999999</v>
       </c>
       <c r="K36" s="1">
         <v>83666.536160000003</v>
       </c>
       <c r="L36" s="1">
         <v>189201.00907</v>
       </c>
       <c r="M36" s="1">
         <v>9653.8558300000004</v>
       </c>
       <c r="N36" s="1">
         <v>130840.59798000001</v>
       </c>
       <c r="O36" s="1">
         <v>28937.25591</v>
       </c>
       <c r="P36" s="2">
         <v>204788.37234999999</v>
       </c>
     </row>
-    <row r="37" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="49" t="s">
+    <row r="37" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="45" t="s">
         <v>91</v>
       </c>
-      <c r="C37" s="50" t="s">
+      <c r="C37" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="D37" s="46">
+      <c r="D37" s="42">
         <v>1715525.8788099999</v>
       </c>
       <c r="E37" s="1">
         <v>123203.81884000001</v>
       </c>
       <c r="F37" s="1">
         <v>6577.29637</v>
       </c>
       <c r="G37" s="1">
         <v>103123.6088</v>
       </c>
       <c r="H37" s="1">
         <v>449518.52844999998</v>
       </c>
       <c r="I37" s="1">
         <v>153213.04699</v>
       </c>
       <c r="J37" s="1">
         <v>252353.85652</v>
       </c>
       <c r="K37" s="1">
         <v>92735.075540000005</v>
       </c>
       <c r="L37" s="1">
         <v>169325.94252000001</v>
       </c>
       <c r="M37" s="1">
         <v>9955.8183000000008</v>
       </c>
       <c r="N37" s="1">
         <v>134407.80188000001</v>
       </c>
       <c r="O37" s="1">
         <v>32434.09058</v>
       </c>
       <c r="P37" s="2">
         <v>209809.18083</v>
       </c>
     </row>
-    <row r="38" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="49" t="s">
+    <row r="38" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="45" t="s">
         <v>95</v>
       </c>
-      <c r="C38" s="50" t="s">
+      <c r="C38" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D38" s="46">
+      <c r="D38" s="42">
         <v>1679822.81152</v>
       </c>
       <c r="E38" s="1">
         <v>112185.96079</v>
       </c>
       <c r="F38" s="1">
         <v>5698.3185999999996</v>
       </c>
       <c r="G38" s="1">
         <v>107841.96885999999</v>
       </c>
       <c r="H38" s="1">
         <v>353185.43195</v>
       </c>
       <c r="I38" s="1">
         <v>199245.06263999999</v>
       </c>
       <c r="J38" s="1">
         <v>230245.91828000001</v>
       </c>
       <c r="K38" s="1">
         <v>83221.549339999998</v>
       </c>
       <c r="L38" s="1">
         <v>177520.23564</v>
       </c>
       <c r="M38" s="1">
         <v>8102.1537500000004</v>
       </c>
       <c r="N38" s="1">
         <v>126146.11957</v>
       </c>
       <c r="O38" s="1">
         <v>30542.608560000001</v>
       </c>
       <c r="P38" s="2">
         <v>228837.63801</v>
       </c>
     </row>
-    <row r="39" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="49" t="s">
+    <row r="39" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="45" t="s">
         <v>99</v>
       </c>
-      <c r="C39" s="50" t="s">
+      <c r="C39" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="46">
+      <c r="D39" s="42">
         <v>1712083.7901399999</v>
       </c>
       <c r="E39" s="1">
         <v>114546.34789</v>
       </c>
       <c r="F39" s="1">
         <v>6095.7855799999998</v>
       </c>
       <c r="G39" s="1">
         <v>127196.24769</v>
       </c>
       <c r="H39" s="1">
         <v>346765.37021000002</v>
       </c>
       <c r="I39" s="1">
         <v>190895.53985999999</v>
       </c>
       <c r="J39" s="1">
         <v>224468.52127999999</v>
       </c>
       <c r="K39" s="1">
         <v>91836.679529999994</v>
       </c>
       <c r="L39" s="1">
         <v>182029.20342000001</v>
       </c>
       <c r="M39" s="1">
         <v>11188.39234</v>
       </c>
       <c r="N39" s="1">
         <v>134237.35511999999</v>
       </c>
       <c r="O39" s="1">
         <v>37927.369760000001</v>
       </c>
       <c r="P39" s="2">
         <v>240049.30377</v>
       </c>
     </row>
-    <row r="40" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="49" t="s">
+    <row r="40" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C40" s="50" t="s">
+      <c r="C40" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="D40" s="46">
+      <c r="D40" s="42">
         <v>1621171.7986399999</v>
       </c>
       <c r="E40" s="1">
         <v>116106.15285</v>
       </c>
       <c r="F40" s="1">
         <v>7208.1101200000003</v>
       </c>
       <c r="G40" s="1">
         <v>141697.3051</v>
       </c>
       <c r="H40" s="1">
         <v>303086.67395999999</v>
       </c>
       <c r="I40" s="1">
         <v>210953.37573999999</v>
       </c>
       <c r="J40" s="1">
         <v>187355.88875000001</v>
       </c>
       <c r="K40" s="1">
         <v>89783.031610000005</v>
       </c>
       <c r="L40" s="1">
         <v>175641.01881000001</v>
       </c>
       <c r="M40" s="1">
         <v>11428.744339999999</v>
       </c>
       <c r="N40" s="1">
         <v>121089.83633999999</v>
       </c>
       <c r="O40" s="1">
         <v>33011.275609999997</v>
       </c>
       <c r="P40" s="2">
         <v>222343.57136999999</v>
       </c>
     </row>
-    <row r="41" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="49" t="s">
+    <row r="41" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="45" t="s">
         <v>100</v>
       </c>
-      <c r="C41" s="50" t="s">
+      <c r="C41" s="46" t="s">
         <v>105</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D41" s="42">
         <v>1856637.0281100001</v>
       </c>
       <c r="E41" s="1">
         <v>130659.02142999999</v>
       </c>
       <c r="F41" s="1">
         <v>5385.1851900000001</v>
       </c>
       <c r="G41" s="1">
         <v>142892.14344000001</v>
       </c>
       <c r="H41" s="1">
         <v>363031.49943999999</v>
       </c>
       <c r="I41" s="1">
         <v>217264.94701999999</v>
       </c>
       <c r="J41" s="1">
         <v>233459.61669</v>
       </c>
       <c r="K41" s="1">
         <v>103311.52028</v>
       </c>
       <c r="L41" s="1">
         <v>217893.35165</v>
       </c>
       <c r="M41" s="1">
         <v>10821.08764</v>
       </c>
       <c r="N41" s="1">
         <v>133746.59682000001</v>
       </c>
       <c r="O41" s="1">
         <v>38046.346940000003</v>
       </c>
       <c r="P41" s="2">
         <v>251893.11269000001</v>
       </c>
     </row>
-    <row r="42" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="49" t="s">
+    <row r="42" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="45" t="s">
         <v>107</v>
       </c>
-      <c r="C42" s="50" t="s">
+      <c r="C42" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="42">
         <v>1902413.16493</v>
       </c>
       <c r="E42" s="1">
         <v>139697.89071000001</v>
       </c>
       <c r="F42" s="1">
         <v>5923.8175600000004</v>
       </c>
       <c r="G42" s="1">
         <v>137906.88889999999</v>
       </c>
       <c r="H42" s="1">
         <v>400353.64094000001</v>
       </c>
       <c r="I42" s="1">
         <v>197273.02348</v>
       </c>
       <c r="J42" s="1">
         <v>230948.17152</v>
       </c>
       <c r="K42" s="1">
         <v>97045.486569999994</v>
       </c>
       <c r="L42" s="1">
         <v>196334.45778</v>
       </c>
       <c r="M42" s="1">
         <v>12603.869769999999</v>
       </c>
       <c r="N42" s="1">
         <v>149478.70131999999</v>
       </c>
       <c r="O42" s="1">
         <v>38024.099670000003</v>
       </c>
       <c r="P42" s="2">
         <v>280083.52899999998</v>
       </c>
     </row>
-    <row r="43" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="49" t="s">
+    <row r="43" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C43" s="50" t="s">
+      <c r="C43" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D43" s="46">
+      <c r="D43" s="42">
         <v>1953796.1128700001</v>
       </c>
       <c r="E43" s="1">
         <v>140574.46061000001</v>
       </c>
       <c r="F43" s="1">
         <v>6324.8993300000002</v>
       </c>
       <c r="G43" s="1">
         <v>156174.14387</v>
       </c>
       <c r="H43" s="1">
         <v>434223.77827000001</v>
       </c>
       <c r="I43" s="1">
         <v>200093.24288000001</v>
       </c>
       <c r="J43" s="1">
         <v>226843.58752</v>
       </c>
       <c r="K43" s="1">
         <v>114843.27942000001</v>
       </c>
       <c r="L43" s="1">
         <v>213126.58127</v>
       </c>
       <c r="M43" s="1">
         <v>15870.46082</v>
       </c>
       <c r="N43" s="1">
         <v>133303.95968999999</v>
       </c>
       <c r="O43" s="1">
         <v>42956.300519999997</v>
       </c>
       <c r="P43" s="2">
         <v>284470.34594999999</v>
       </c>
     </row>
-    <row r="44" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="49" t="s">
+    <row r="44" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="45" t="s">
         <v>112</v>
       </c>
-      <c r="C44" s="50" t="s">
+      <c r="C44" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="D44" s="46">
+      <c r="D44" s="42">
         <v>1928714.9888599999</v>
       </c>
       <c r="E44" s="1">
         <v>148804.54788999999</v>
       </c>
       <c r="F44" s="1">
         <v>6546.2080999999998</v>
       </c>
       <c r="G44" s="1">
         <v>134565.98955999999</v>
       </c>
       <c r="H44" s="1">
         <v>432900.29232000001</v>
       </c>
       <c r="I44" s="1">
         <v>258492.51164000001</v>
       </c>
       <c r="J44" s="1">
         <v>226510.13399999999</v>
       </c>
       <c r="K44" s="1">
         <v>93055.030110000007</v>
       </c>
       <c r="L44" s="1">
         <v>192399.85079</v>
       </c>
       <c r="M44" s="1">
         <v>10544.304249999999</v>
       </c>
       <c r="N44" s="1">
         <v>126288.27015</v>
       </c>
       <c r="O44" s="1">
         <v>32283.252400000001</v>
       </c>
       <c r="P44" s="2">
         <v>275937.13451</v>
       </c>
     </row>
-    <row r="45" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="49" t="s">
+    <row r="45" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C45" s="50" t="s">
+      <c r="C45" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="D45" s="46">
+      <c r="D45" s="42">
         <v>1889058.7546300001</v>
       </c>
       <c r="E45" s="1">
         <v>99300.903520000007</v>
       </c>
       <c r="F45" s="1">
         <v>6467.0539500000004</v>
       </c>
       <c r="G45" s="1">
         <v>147812.70043</v>
       </c>
       <c r="H45" s="1">
         <v>444259.80875000003</v>
       </c>
       <c r="I45" s="1">
         <v>239599.41998000001</v>
       </c>
       <c r="J45" s="1">
         <v>225647.53370999999</v>
       </c>
       <c r="K45" s="1">
         <v>110773.67451</v>
       </c>
       <c r="L45" s="1">
         <v>196388.55720000001</v>
       </c>
       <c r="M45" s="1">
         <v>18464.30258</v>
       </c>
       <c r="N45" s="1">
         <v>128522.35244</v>
       </c>
       <c r="O45" s="1">
         <v>34612.255980000002</v>
       </c>
       <c r="P45" s="2">
         <v>259802.78657</v>
       </c>
     </row>
-    <row r="46" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="49" t="s">
+    <row r="46" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C46" s="50" t="s">
+      <c r="C46" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D46" s="46">
+      <c r="D46" s="42">
         <v>1899268.42383</v>
       </c>
       <c r="E46" s="1">
         <v>99997.917319999993</v>
       </c>
       <c r="F46" s="1">
         <v>13092.23748</v>
       </c>
       <c r="G46" s="1">
         <v>151319.46395999999</v>
       </c>
       <c r="H46" s="1">
         <v>472065.77636999998</v>
       </c>
       <c r="I46" s="1">
         <v>217451.17357000001</v>
       </c>
       <c r="J46" s="1">
         <v>226079.3406</v>
       </c>
       <c r="K46" s="1">
         <v>99603.270900000003</v>
       </c>
       <c r="L46" s="1">
         <v>166765.46948</v>
       </c>
       <c r="M46" s="1">
         <v>17852.746350000001</v>
       </c>
       <c r="N46" s="1">
         <v>126130.59239000001</v>
       </c>
       <c r="O46" s="1">
         <v>40332.090770000003</v>
       </c>
       <c r="P46" s="2">
         <v>266561.94884000003</v>
       </c>
     </row>
-    <row r="47" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="49" t="s">
+    <row r="47" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C47" s="50" t="s">
+      <c r="C47" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="42">
         <v>1785290.6527</v>
       </c>
       <c r="E47" s="1">
         <v>98956.788499999995</v>
       </c>
       <c r="F47" s="1">
         <v>6004.68858</v>
       </c>
       <c r="G47" s="1">
         <v>143979.15181000001</v>
       </c>
       <c r="H47" s="1">
         <v>362540.44815000001</v>
       </c>
       <c r="I47" s="1">
         <v>272767.71825999999</v>
       </c>
       <c r="J47" s="1">
         <v>174818.39499999999</v>
       </c>
       <c r="K47" s="1">
         <v>98932.549859999999</v>
       </c>
       <c r="L47" s="1">
         <v>189921.48196</v>
       </c>
       <c r="M47" s="1">
         <v>11709.12052</v>
       </c>
       <c r="N47" s="1">
         <v>138987.30867</v>
       </c>
       <c r="O47" s="1">
         <v>29573.965319999999</v>
       </c>
       <c r="P47" s="2">
         <v>260607.78083999999</v>
       </c>
     </row>
-    <row r="48" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="49" t="s">
+    <row r="48" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="50" t="s">
+      <c r="C48" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D48" s="46">
+      <c r="D48" s="42">
         <v>2106406.87311</v>
       </c>
       <c r="E48" s="1">
         <v>131919.34005999999</v>
       </c>
       <c r="F48" s="1">
         <v>6611.2078700000002</v>
       </c>
       <c r="G48" s="1">
         <v>148678.21020999999</v>
       </c>
       <c r="H48" s="1">
         <v>495151.0699</v>
       </c>
       <c r="I48" s="1">
         <v>245026.36249999999</v>
       </c>
       <c r="J48" s="1">
         <v>203838.50078999999</v>
       </c>
       <c r="K48" s="1">
         <v>173933.37799000001</v>
       </c>
       <c r="L48" s="1">
         <v>182735.03078</v>
       </c>
       <c r="M48" s="1">
         <v>17194.911960000001</v>
       </c>
       <c r="N48" s="1">
         <v>137818.20941000001</v>
       </c>
       <c r="O48" s="1">
         <v>35311.401519999999</v>
       </c>
       <c r="P48" s="2">
         <v>268791.59980999999</v>
       </c>
     </row>
-    <row r="49" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="49" t="s">
+    <row r="49" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C49" s="50" t="s">
+      <c r="C49" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="D49" s="46">
+      <c r="D49" s="42">
         <v>1950592.06641</v>
       </c>
       <c r="E49" s="1">
         <v>117232.22119</v>
       </c>
       <c r="F49" s="1">
         <v>5952.5439299999998</v>
       </c>
       <c r="G49" s="1">
         <v>157711.07921</v>
       </c>
       <c r="H49" s="1">
         <v>429946.76250999997</v>
       </c>
       <c r="I49" s="1">
         <v>263312.86040000001</v>
       </c>
       <c r="J49" s="1">
         <v>137972.63850999999</v>
       </c>
       <c r="K49" s="1">
         <v>107332.77125999999</v>
       </c>
       <c r="L49" s="1">
         <v>246829.92934</v>
       </c>
       <c r="M49" s="1">
         <v>20936.736420000001</v>
       </c>
       <c r="N49" s="1">
         <v>141847.91484000001</v>
       </c>
       <c r="O49" s="1">
         <v>40062.840349999999</v>
       </c>
       <c r="P49" s="2">
         <v>278452.52002</v>
       </c>
     </row>
-    <row r="50" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="49" t="s">
+    <row r="50" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C50" s="50" t="s">
+      <c r="C50" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D50" s="46">
+      <c r="D50" s="42">
         <v>1883546.6532600001</v>
       </c>
       <c r="E50" s="1">
         <v>95244.705109999995</v>
       </c>
       <c r="F50" s="1">
         <v>5252.6673300000002</v>
       </c>
       <c r="G50" s="1">
         <v>152402.38657999999</v>
       </c>
       <c r="H50" s="1">
         <v>515504.66370999999</v>
       </c>
       <c r="I50" s="1">
         <v>198571.20293999999</v>
       </c>
       <c r="J50" s="1">
         <v>142773.34393999999</v>
       </c>
       <c r="K50" s="1">
         <v>104734.52111</v>
       </c>
       <c r="L50" s="1">
         <v>233122.8052</v>
       </c>
       <c r="M50" s="1">
         <v>15188.24424</v>
       </c>
       <c r="N50" s="1">
         <v>133106.11212999999</v>
       </c>
       <c r="O50" s="1">
         <v>33322.073900000003</v>
       </c>
       <c r="P50" s="2">
         <v>274365.54632999998</v>
       </c>
     </row>
-    <row r="51" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="49" t="s">
+    <row r="51" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C51" s="50" t="s">
+      <c r="C51" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D51" s="46">
+      <c r="D51" s="42">
         <v>2036310.9824399999</v>
       </c>
       <c r="E51" s="1">
         <v>98335.613589999994</v>
       </c>
       <c r="F51" s="1">
         <v>5954.9598999999998</v>
       </c>
       <c r="G51" s="1">
         <v>142860.95916</v>
       </c>
       <c r="H51" s="1">
         <v>551598.68461</v>
       </c>
       <c r="I51" s="1">
         <v>323931.24511999998</v>
       </c>
       <c r="J51" s="1">
         <v>150921.71049999999</v>
       </c>
       <c r="K51" s="1">
         <v>112220.68384</v>
       </c>
       <c r="L51" s="1">
         <v>232679.71361999999</v>
       </c>
       <c r="M51" s="1">
         <v>16396.922750000002</v>
       </c>
       <c r="N51" s="1">
         <v>138843.36019000001</v>
       </c>
       <c r="O51" s="1">
         <v>35565.940439999998</v>
       </c>
       <c r="P51" s="2">
         <v>273476.12450999999</v>
       </c>
     </row>
-    <row r="52" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="49" t="s">
+    <row r="52" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C52" s="50" t="s">
+      <c r="C52" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D52" s="46">
+      <c r="D52" s="42">
         <v>2212409.0632699998</v>
       </c>
       <c r="E52" s="1">
         <v>99204.59577</v>
       </c>
       <c r="F52" s="1">
         <v>5945.6603400000004</v>
       </c>
       <c r="G52" s="1">
         <v>138224.73941000001</v>
       </c>
       <c r="H52" s="1">
         <v>641223.71170999995</v>
       </c>
       <c r="I52" s="1">
         <v>257547.01964000001</v>
       </c>
       <c r="J52" s="1">
         <v>162811.11329000001</v>
       </c>
       <c r="K52" s="1">
         <v>134427.72302999999</v>
       </c>
       <c r="L52" s="1">
         <v>229009.08413999999</v>
       </c>
       <c r="M52" s="1">
         <v>16544.722269999998</v>
       </c>
       <c r="N52" s="1">
         <v>151381.23370000001</v>
       </c>
       <c r="O52" s="1">
         <v>33160.267639999998</v>
       </c>
       <c r="P52" s="2">
         <v>308454.22632999998</v>
       </c>
     </row>
-    <row r="53" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="49" t="s">
+    <row r="53" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C53" s="50" t="s">
+      <c r="C53" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D53" s="46">
+      <c r="D53" s="42">
         <v>1943204.3453500001</v>
       </c>
       <c r="E53" s="1">
         <v>104464.88495000001</v>
       </c>
       <c r="F53" s="1">
         <v>6254.8903399999999</v>
       </c>
       <c r="G53" s="1">
         <v>142951.69080000001</v>
       </c>
       <c r="H53" s="1">
         <v>462791.86502000003</v>
       </c>
       <c r="I53" s="1">
         <v>326091.21623999998</v>
       </c>
       <c r="J53" s="1">
         <v>147300.47823000001</v>
       </c>
       <c r="K53" s="1">
         <v>100647.48507</v>
       </c>
       <c r="L53" s="1">
         <v>207389.37093</v>
       </c>
       <c r="M53" s="1">
         <v>16589.755550000002</v>
       </c>
       <c r="N53" s="1">
         <v>138338.99997999999</v>
       </c>
       <c r="O53" s="1">
         <v>28221.98863</v>
       </c>
       <c r="P53" s="2">
         <v>268227.54165999999</v>
       </c>
     </row>
-    <row r="54" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="49" t="s">
+    <row r="54" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C54" s="50" t="s">
+      <c r="C54" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D54" s="46">
+      <c r="D54" s="42">
         <v>1916038.8949599999</v>
       </c>
       <c r="E54" s="1">
         <v>103966.00503</v>
       </c>
       <c r="F54" s="1">
         <v>5494.0159000000003</v>
       </c>
       <c r="G54" s="1">
         <v>148403.53351000001</v>
       </c>
       <c r="H54" s="1">
         <v>340321.42817000003</v>
       </c>
       <c r="I54" s="1">
         <v>376493.70162000001</v>
       </c>
       <c r="J54" s="1">
         <v>173664.83676999999</v>
       </c>
       <c r="K54" s="1">
         <v>126438.87194</v>
       </c>
       <c r="L54" s="1">
         <v>200516.48009999999</v>
       </c>
       <c r="M54" s="1">
         <v>14010.9408</v>
       </c>
       <c r="N54" s="1">
         <v>139373.62851000001</v>
       </c>
       <c r="O54" s="1">
         <v>35456.054660000002</v>
       </c>
       <c r="P54" s="2">
         <v>267068.54081999999</v>
       </c>
     </row>
-    <row r="55" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="49" t="s">
+    <row r="55" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="45" t="s">
         <v>143</v>
       </c>
-      <c r="C55" s="50" t="s">
+      <c r="C55" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D55" s="46">
+      <c r="D55" s="42">
         <v>2179887.89671</v>
       </c>
       <c r="E55" s="1">
         <v>117955.26763</v>
       </c>
       <c r="F55" s="1">
         <v>6687.22685</v>
       </c>
       <c r="G55" s="1">
         <v>159698.26066999999</v>
       </c>
       <c r="H55" s="1">
         <v>658904.59654000006</v>
       </c>
       <c r="I55" s="1">
         <v>287554.43991999998</v>
       </c>
       <c r="J55" s="1">
         <v>166966.48673</v>
       </c>
       <c r="K55" s="1">
         <v>106630.5056</v>
       </c>
       <c r="L55" s="1">
         <v>189994.87463999999</v>
       </c>
       <c r="M55" s="1">
         <v>14271.222879999999</v>
       </c>
       <c r="N55" s="1">
         <v>135735.10295999999</v>
       </c>
       <c r="O55" s="1">
         <v>33391.465750000003</v>
       </c>
       <c r="P55" s="2">
         <v>312795.57574</v>
       </c>
     </row>
-    <row r="56" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="49" t="s">
+    <row r="56" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C56" s="50" t="s">
+      <c r="C56" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D56" s="46">
+      <c r="D56" s="42">
         <v>1907536.0019100001</v>
       </c>
       <c r="E56" s="1">
         <v>105506.00333000001</v>
       </c>
       <c r="F56" s="1">
         <v>6551.98999</v>
       </c>
       <c r="G56" s="1">
         <v>173298.46554999999</v>
       </c>
       <c r="H56" s="1">
         <v>384608.97427000001</v>
       </c>
       <c r="I56" s="1">
         <v>254573.89926999999</v>
       </c>
       <c r="J56" s="1">
         <v>145420.25665</v>
       </c>
       <c r="K56" s="1">
         <v>92127.360019999993</v>
       </c>
       <c r="L56" s="1">
         <v>226135.17426</v>
       </c>
       <c r="M56" s="1">
         <v>16540.095389999999</v>
       </c>
       <c r="N56" s="1">
         <v>148849.30962000001</v>
       </c>
       <c r="O56" s="1">
         <v>37219.99353</v>
       </c>
       <c r="P56" s="2">
         <v>334766.41118</v>
       </c>
     </row>
-    <row r="57" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="49" t="s">
+    <row r="57" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C57" s="50" t="s">
+      <c r="C57" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="42">
         <v>1828118.06039</v>
       </c>
       <c r="E57" s="1">
         <v>119548.58040000001</v>
       </c>
       <c r="F57" s="1">
         <v>5979.04918</v>
       </c>
       <c r="G57" s="1">
         <v>137542.36152999999</v>
       </c>
       <c r="H57" s="1">
         <v>422972.14882</v>
       </c>
       <c r="I57" s="1">
         <v>232315.78070999999</v>
       </c>
       <c r="J57" s="1">
         <v>154734.62844999999</v>
       </c>
       <c r="K57" s="1">
         <v>102854.34878</v>
       </c>
       <c r="L57" s="1">
         <v>195148.83846999999</v>
       </c>
       <c r="M57" s="1">
         <v>12825.851489999999</v>
       </c>
       <c r="N57" s="1">
         <v>137310.89481</v>
       </c>
       <c r="O57" s="1">
         <v>36196.644319999999</v>
       </c>
       <c r="P57" s="2">
         <v>270421.93345000001</v>
       </c>
     </row>
-    <row r="58" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="49" t="s">
+    <row r="58" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C58" s="50" t="s">
+      <c r="C58" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D58" s="46">
+      <c r="D58" s="42">
         <v>1861488.7013399999</v>
       </c>
       <c r="E58" s="1">
         <v>116259.75053</v>
       </c>
       <c r="F58" s="1">
         <v>6051.7811099999999</v>
       </c>
       <c r="G58" s="1">
         <v>130978.77142999999</v>
       </c>
       <c r="H58" s="1">
         <v>401051.40239</v>
       </c>
       <c r="I58" s="1">
         <v>268018.67138000001</v>
       </c>
       <c r="J58" s="1">
         <v>137540.80741000001</v>
       </c>
       <c r="K58" s="1">
         <v>100273.17694999999</v>
       </c>
       <c r="L58" s="1">
         <v>217201.05140999999</v>
       </c>
       <c r="M58" s="1">
         <v>15203.80147</v>
       </c>
       <c r="N58" s="1">
         <v>147023.32399999999</v>
       </c>
       <c r="O58" s="1">
         <v>49495.204940000003</v>
       </c>
       <c r="P58" s="2">
         <v>284338.53885000001</v>
       </c>
     </row>
-    <row r="59" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="49" t="s">
+    <row r="59" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C59" s="50" t="s">
+      <c r="C59" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D59" s="46">
+      <c r="D59" s="42">
         <v>1904298.5181100001</v>
       </c>
       <c r="E59" s="1">
         <v>111381.18465</v>
       </c>
       <c r="F59" s="1">
         <v>5714.1792699999996</v>
       </c>
       <c r="G59" s="1">
         <v>136664.88725999999</v>
       </c>
       <c r="H59" s="1">
         <v>489954.3983</v>
       </c>
       <c r="I59" s="1">
         <v>274855.47324999998</v>
       </c>
       <c r="J59" s="1">
         <v>135730.48243</v>
       </c>
       <c r="K59" s="1">
         <v>119448.53679</v>
       </c>
       <c r="L59" s="1">
         <v>200244.87250999999</v>
       </c>
       <c r="M59" s="1">
         <v>14512.507250000001</v>
       </c>
       <c r="N59" s="1">
         <v>141675.02079000001</v>
       </c>
       <c r="O59" s="1">
         <v>31167.105660000001</v>
       </c>
       <c r="P59" s="2">
         <v>241528.87869000001</v>
       </c>
     </row>
-    <row r="60" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="49" t="s">
+    <row r="60" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C60" s="50" t="s">
+      <c r="C60" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D60" s="46">
+      <c r="D60" s="42">
         <v>1855296.44306</v>
       </c>
       <c r="E60" s="1">
         <v>112109.71688000001</v>
       </c>
       <c r="F60" s="1">
         <v>6464.9920499999998</v>
       </c>
       <c r="G60" s="1">
         <v>140200.94836000001</v>
       </c>
       <c r="H60" s="1">
         <v>433181.05229000002</v>
       </c>
       <c r="I60" s="1">
         <v>279675.32944</v>
       </c>
       <c r="J60" s="1">
         <v>126111.28383</v>
       </c>
       <c r="K60" s="1">
         <v>105099.98529</v>
       </c>
       <c r="L60" s="1">
         <v>189583.02367</v>
       </c>
       <c r="M60" s="1">
         <v>21452.945879999999</v>
       </c>
       <c r="N60" s="1">
         <v>138640.34390000001</v>
       </c>
       <c r="O60" s="1">
         <v>34238.788529999998</v>
       </c>
       <c r="P60" s="2">
         <v>282581.05845999997</v>
       </c>
     </row>
-    <row r="61" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="49" t="s">
+    <row r="61" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C61" s="50" t="s">
+      <c r="C61" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D61" s="46">
+      <c r="D61" s="42">
         <v>1911441.6171800001</v>
       </c>
       <c r="E61" s="1">
         <v>109007.53906</v>
       </c>
       <c r="F61" s="1">
         <v>5357.3924900000002</v>
       </c>
       <c r="G61" s="1">
         <v>149252.83843999999</v>
       </c>
       <c r="H61" s="1">
         <v>509250.65253000002</v>
       </c>
       <c r="I61" s="1">
         <v>247854.98039000001</v>
       </c>
       <c r="J61" s="1">
         <v>124249.20293</v>
       </c>
       <c r="K61" s="1">
         <v>111322.12238</v>
       </c>
       <c r="L61" s="1">
         <v>194131.77716999999</v>
       </c>
       <c r="M61" s="1">
         <v>14230.96559</v>
       </c>
       <c r="N61" s="1">
         <v>148197.81917999999</v>
       </c>
       <c r="O61" s="1">
         <v>34015.559179999997</v>
       </c>
       <c r="P61" s="2">
         <v>281766.86248000001</v>
       </c>
     </row>
-    <row r="62" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="49" t="s">
+    <row r="62" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C62" s="50" t="s">
+      <c r="C62" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D62" s="46">
+      <c r="D62" s="42">
         <v>1999348.48606</v>
       </c>
       <c r="E62" s="1">
         <v>112333.33583</v>
       </c>
       <c r="F62" s="1">
         <v>6690.6015600000001</v>
       </c>
       <c r="G62" s="1">
         <v>167925.97938</v>
       </c>
       <c r="H62" s="1">
         <v>526564.25673000002</v>
       </c>
       <c r="I62" s="1">
         <v>354472.65233999997</v>
       </c>
       <c r="J62" s="1">
         <v>141293.22141</v>
       </c>
       <c r="K62" s="1">
         <v>106197.82872</v>
       </c>
       <c r="L62" s="1">
         <v>200112.55061000001</v>
       </c>
       <c r="M62" s="1">
         <v>13251.77248</v>
       </c>
       <c r="N62" s="1">
         <v>135098.65364999999</v>
       </c>
       <c r="O62" s="1">
         <v>33589.097580000001</v>
       </c>
       <c r="P62" s="2">
         <v>270391.58158</v>
       </c>
     </row>
-    <row r="63" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="49" t="s">
+    <row r="63" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C63" s="50" t="s">
+      <c r="C63" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D63" s="46">
+      <c r="D63" s="42">
         <v>1821623.2135900001</v>
       </c>
       <c r="E63" s="1">
         <v>113652.59652000001</v>
       </c>
       <c r="F63" s="1">
         <v>5377.0711499999998</v>
       </c>
       <c r="G63" s="1">
         <v>171708.00816999999</v>
       </c>
       <c r="H63" s="1">
         <v>345427.87446999998</v>
       </c>
       <c r="I63" s="1">
         <v>270157.76831999997</v>
       </c>
       <c r="J63" s="1">
         <v>141170.67984999999</v>
       </c>
       <c r="K63" s="1">
         <v>112247.81269000001</v>
       </c>
       <c r="L63" s="1">
         <v>171454.58736</v>
       </c>
       <c r="M63" s="1">
         <v>12784.68633</v>
       </c>
       <c r="N63" s="1">
         <v>145990.51300000001</v>
       </c>
       <c r="O63" s="1">
         <v>37059.18694</v>
       </c>
       <c r="P63" s="2">
         <v>281463.40708999999</v>
       </c>
     </row>
-    <row r="64" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="49" t="s">
+    <row r="64" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C64" s="50" t="s">
+      <c r="C64" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D64" s="46">
+      <c r="D64" s="42">
         <v>2020186.3373700001</v>
       </c>
       <c r="E64" s="1">
         <v>114712.13980999999</v>
       </c>
       <c r="F64" s="1">
         <v>5712.8419999999996</v>
       </c>
       <c r="G64" s="1">
         <v>163922.8438</v>
       </c>
       <c r="H64" s="1">
         <v>532218.6</v>
       </c>
       <c r="I64" s="1">
         <v>293064.87643</v>
       </c>
       <c r="J64" s="1">
         <v>137274.40786000001</v>
       </c>
       <c r="K64" s="1">
         <v>107082.16901</v>
       </c>
       <c r="L64" s="1">
         <v>213593.83944000001</v>
       </c>
       <c r="M64" s="1">
         <v>15007.95429</v>
       </c>
       <c r="N64" s="1">
         <v>134586.95058999999</v>
       </c>
       <c r="O64" s="1">
         <v>39788.791270000002</v>
       </c>
       <c r="P64" s="2">
         <v>259526.62307</v>
       </c>
     </row>
-    <row r="65" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="49" t="s">
+    <row r="65" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C65" s="50" t="s">
+      <c r="C65" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D65" s="46">
+      <c r="D65" s="42">
         <v>2046644.5639</v>
       </c>
       <c r="E65" s="1">
         <v>111076.57385</v>
       </c>
       <c r="F65" s="1">
         <v>5008.6835300000002</v>
       </c>
       <c r="G65" s="1">
         <v>160473.72024</v>
       </c>
       <c r="H65" s="1">
         <v>408792.30112000002</v>
       </c>
       <c r="I65" s="1">
         <v>408828.75569000002</v>
       </c>
       <c r="J65" s="1">
         <v>145253.45623000001</v>
       </c>
       <c r="K65" s="1">
         <v>115945.38222</v>
       </c>
       <c r="L65" s="1">
         <v>192302.10219999999</v>
       </c>
       <c r="M65" s="1">
         <v>21184.99698</v>
       </c>
       <c r="N65" s="1">
         <v>147948.21927999999</v>
       </c>
       <c r="O65" s="1">
         <v>40210.687420000002</v>
       </c>
       <c r="P65" s="2">
         <v>283071.33848999999</v>
       </c>
     </row>
-    <row r="66" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="49" t="s">
+    <row r="66" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C66" s="50" t="s">
+      <c r="C66" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D66" s="46">
+      <c r="D66" s="42">
         <v>2151495.71685</v>
       </c>
       <c r="E66" s="1">
         <v>119196.96249999999</v>
       </c>
       <c r="F66" s="1">
         <v>6248.4536699999999</v>
       </c>
       <c r="G66" s="1">
         <v>202297.19469999999</v>
       </c>
       <c r="H66" s="1">
         <v>573717.06718000001</v>
       </c>
       <c r="I66" s="1">
         <v>322303.95195999998</v>
       </c>
       <c r="J66" s="1">
         <v>131126.07071999999</v>
       </c>
       <c r="K66" s="1">
         <v>130767.36783</v>
       </c>
       <c r="L66" s="1">
         <v>208057.13501</v>
       </c>
       <c r="M66" s="1">
         <v>16404.661680000001</v>
       </c>
       <c r="N66" s="1">
         <v>157439.86611999999</v>
       </c>
       <c r="O66" s="1">
         <v>40200.803930000002</v>
       </c>
       <c r="P66" s="2">
         <v>268878.68977</v>
       </c>
     </row>
-    <row r="67" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="49" t="s">
+    <row r="67" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C67" s="50" t="s">
+      <c r="C67" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D67" s="46">
+      <c r="D67" s="42">
         <v>2025490.82216</v>
       </c>
       <c r="E67" s="1">
         <v>91102.906529999993</v>
       </c>
       <c r="F67" s="1">
         <v>5555.1804599999996</v>
       </c>
       <c r="G67" s="1">
         <v>150436.62116000001</v>
       </c>
       <c r="H67" s="1">
         <v>479431.58078000002</v>
       </c>
       <c r="I67" s="1">
         <v>409716.79645000002</v>
       </c>
       <c r="J67" s="1">
         <v>115708.32251</v>
       </c>
       <c r="K67" s="1">
         <v>107655.74252</v>
       </c>
       <c r="L67" s="1">
         <v>209461.82871</v>
       </c>
       <c r="M67" s="1">
         <v>14197.45745</v>
       </c>
       <c r="N67" s="1">
         <v>126962.13497</v>
       </c>
       <c r="O67" s="1">
         <v>38296.14099</v>
       </c>
       <c r="P67" s="2">
         <v>254931.80643</v>
       </c>
     </row>
-    <row r="68" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="49" t="s">
+    <row r="68" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="45" t="s">
         <v>154</v>
       </c>
-      <c r="C68" s="50" t="s">
+      <c r="C68" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D68" s="46">
+      <c r="D68" s="42">
         <v>1944916.76886</v>
       </c>
       <c r="E68" s="1">
         <v>95075.757490000004</v>
       </c>
       <c r="F68" s="1">
         <v>5840.4323899999999</v>
       </c>
       <c r="G68" s="1">
         <v>153484.93614999999</v>
       </c>
       <c r="H68" s="1">
         <v>456981.74683000002</v>
       </c>
       <c r="I68" s="1">
         <v>328149.63046999997</v>
       </c>
       <c r="J68" s="1">
         <v>149060.36877</v>
       </c>
       <c r="K68" s="1">
         <v>121497.31255</v>
       </c>
       <c r="L68" s="1">
         <v>184646.51076999999</v>
       </c>
       <c r="M68" s="1">
         <v>15012.08345</v>
       </c>
       <c r="N68" s="1">
         <v>131439.30652000001</v>
       </c>
       <c r="O68" s="1">
         <v>44265.919130000002</v>
       </c>
       <c r="P68" s="2">
         <v>244045.03623999999</v>
       </c>
     </row>
-    <row r="69" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="49" t="s">
+    <row r="69" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="45" t="s">
         <v>154</v>
       </c>
-      <c r="C69" s="50" t="s">
+      <c r="C69" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D69" s="46">
+      <c r="D69" s="42">
         <v>1792846.7077599999</v>
       </c>
       <c r="E69" s="1">
         <v>101489.09653</v>
       </c>
       <c r="F69" s="1">
         <v>6240.6177600000001</v>
       </c>
       <c r="G69" s="1">
         <v>147623.20538999999</v>
       </c>
       <c r="H69" s="1">
         <v>460293.67115000001</v>
       </c>
       <c r="I69" s="1">
         <v>251085.67739</v>
       </c>
       <c r="J69" s="1">
         <v>139536.68562999999</v>
       </c>
       <c r="K69" s="1">
         <v>102419.3651</v>
       </c>
       <c r="L69" s="1">
         <v>198496.1298</v>
       </c>
       <c r="M69" s="1">
         <v>12302.71746</v>
       </c>
       <c r="N69" s="1">
         <v>125194.90827</v>
       </c>
       <c r="O69" s="1">
         <v>41337.122190000002</v>
       </c>
       <c r="P69" s="2">
         <v>224067.21187999999</v>
       </c>
     </row>
-    <row r="70" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="49" t="s">
+    <row r="70" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="45" t="s">
         <v>154</v>
       </c>
-      <c r="C70" s="50" t="s">
+      <c r="C70" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D70" s="46">
+      <c r="D70" s="42">
         <v>1804801.10534</v>
       </c>
       <c r="E70" s="1">
         <v>109937.43233</v>
       </c>
       <c r="F70" s="1">
         <v>6448.3394799999996</v>
       </c>
       <c r="G70" s="1">
         <v>162174.97221000001</v>
       </c>
       <c r="H70" s="1">
         <v>443947.52437</v>
       </c>
       <c r="I70" s="1">
         <v>281952.74968000001</v>
       </c>
       <c r="J70" s="1">
         <v>144735.42924</v>
       </c>
       <c r="K70" s="1">
         <v>98375.001459999999</v>
       </c>
       <c r="L70" s="1">
         <v>181999.55301999999</v>
       </c>
       <c r="M70" s="1">
         <v>14518.48121</v>
       </c>
       <c r="N70" s="1">
         <v>124894.20449</v>
       </c>
       <c r="O70" s="1">
         <v>31353.430779999999</v>
       </c>
       <c r="P70" s="2">
         <v>236896.73775</v>
       </c>
     </row>
-    <row r="71" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="49" t="s">
+    <row r="71" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="45" t="s">
         <v>165</v>
       </c>
-      <c r="C71" s="50" t="s">
+      <c r="C71" s="46" t="s">
         <v>166</v>
       </c>
-      <c r="D71" s="46">
+      <c r="D71" s="42">
         <v>1829337.73309</v>
       </c>
       <c r="E71" s="1">
         <v>117042.67711999999</v>
       </c>
       <c r="F71" s="1">
         <v>6737.2643200000002</v>
       </c>
       <c r="G71" s="1">
         <v>164805.77069999999</v>
       </c>
       <c r="H71" s="1">
         <v>318946.71172000002</v>
       </c>
       <c r="I71" s="1">
         <v>254979.02687</v>
       </c>
       <c r="J71" s="1">
         <v>174631.52230000001</v>
       </c>
       <c r="K71" s="1">
         <v>125012.25767000001</v>
       </c>
       <c r="L71" s="1">
         <v>207316.42217999999</v>
       </c>
       <c r="M71" s="1">
         <v>17216.491989999999</v>
       </c>
       <c r="N71" s="1">
         <v>134383.66751999999</v>
       </c>
       <c r="O71" s="1">
         <v>32925.328860000001</v>
       </c>
       <c r="P71" s="2">
         <v>255984.79749999999</v>
       </c>
     </row>
-    <row r="72" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B72" s="49" t="s">
+    <row r="72" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C72" s="50" t="s">
+      <c r="C72" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D72" s="46">
+      <c r="D72" s="42">
         <v>1720753.48477</v>
       </c>
       <c r="E72" s="1">
         <v>121930.02387999999</v>
       </c>
       <c r="F72" s="1">
         <v>5370.8750200000004</v>
       </c>
       <c r="G72" s="1">
         <v>167704.14241</v>
       </c>
       <c r="H72" s="1">
         <v>324851.28356000001</v>
       </c>
       <c r="I72" s="1">
         <v>230325.08379</v>
       </c>
       <c r="J72" s="1">
         <v>141929.65171999999</v>
       </c>
       <c r="K72" s="1">
         <v>111167.28646</v>
       </c>
       <c r="L72" s="1">
         <v>206930.65065</v>
       </c>
       <c r="M72" s="1">
         <v>13988.592919999999</v>
       </c>
       <c r="N72" s="1">
         <v>135957.09951999999</v>
       </c>
       <c r="O72" s="1">
         <v>25652.487010000001</v>
       </c>
       <c r="P72" s="2">
         <v>231533.50862000001</v>
       </c>
     </row>
-    <row r="73" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="49" t="s">
+    <row r="73" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C73" s="50" t="s">
+      <c r="C73" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D73" s="46">
+      <c r="D73" s="42">
         <v>1693432.4255299999</v>
       </c>
       <c r="E73" s="1">
         <v>112984.49962</v>
       </c>
       <c r="F73" s="1">
         <v>6725.2463200000002</v>
       </c>
       <c r="G73" s="1">
         <v>194459.3456</v>
       </c>
       <c r="H73" s="1">
         <v>327486.03609000001</v>
       </c>
       <c r="I73" s="1">
         <v>210876.98063000001</v>
       </c>
       <c r="J73" s="1">
         <v>145427.69664000001</v>
       </c>
       <c r="K73" s="1">
         <v>114563.51273</v>
       </c>
       <c r="L73" s="1">
         <v>185721.73125000001</v>
       </c>
       <c r="M73" s="1">
         <v>14798.55868</v>
       </c>
       <c r="N73" s="1">
         <v>134807.55434999999</v>
       </c>
       <c r="O73" s="1">
         <v>25869.019090000002</v>
       </c>
       <c r="P73" s="2">
         <v>212573.19962</v>
       </c>
     </row>
-    <row r="74" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="49" t="s">
+    <row r="74" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C74" s="50" t="s">
+      <c r="C74" s="46" t="s">
         <v>168</v>
       </c>
-      <c r="D74" s="46">
+      <c r="D74" s="42">
         <v>1626874.36971</v>
       </c>
       <c r="E74" s="1">
         <v>104474.82361000001</v>
       </c>
       <c r="F74" s="1">
         <v>4728.2240899999997</v>
       </c>
       <c r="G74" s="1">
         <v>175457.37530000001</v>
       </c>
       <c r="H74" s="1">
         <v>306297.18348000001</v>
       </c>
       <c r="I74" s="1">
         <v>201068.03028000001</v>
       </c>
       <c r="J74" s="1">
         <v>144103.27319000001</v>
       </c>
       <c r="K74" s="1">
         <v>132954.40904</v>
       </c>
       <c r="L74" s="1">
         <v>178330.23553000001</v>
       </c>
       <c r="M74" s="1">
         <v>14789.58015</v>
       </c>
       <c r="N74" s="1">
         <v>138293.77072</v>
       </c>
       <c r="O74" s="1">
         <v>27093.180759999999</v>
       </c>
       <c r="P74" s="2">
         <v>228492.58725000001</v>
       </c>
     </row>
-    <row r="75" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="49" t="s">
+    <row r="75" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C75" s="50" t="s">
+      <c r="C75" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D75" s="46">
+      <c r="D75" s="42">
         <v>1992503.0260099999</v>
       </c>
       <c r="E75" s="1">
         <v>110580.46618</v>
       </c>
       <c r="F75" s="1">
         <v>5877.0678399999997</v>
       </c>
       <c r="G75" s="1">
         <v>187833.89245000001</v>
       </c>
       <c r="H75" s="1">
         <v>489368.22356000001</v>
       </c>
       <c r="I75" s="1">
         <v>333944.16928999999</v>
       </c>
       <c r="J75" s="1">
         <v>132810.87096999999</v>
       </c>
       <c r="K75" s="1">
         <v>115688.37074</v>
       </c>
       <c r="L75" s="1">
         <v>184439.02666</v>
       </c>
       <c r="M75" s="1">
         <v>18807.12054</v>
       </c>
       <c r="N75" s="1">
         <v>160929.32324999999</v>
       </c>
       <c r="O75" s="1">
         <v>27924.991709999998</v>
       </c>
       <c r="P75" s="2">
         <v>207771.93539999999</v>
       </c>
     </row>
-    <row r="76" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B76" s="49" t="s">
+    <row r="76" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="45" t="s">
         <v>173</v>
       </c>
-      <c r="C76" s="50" t="s">
+      <c r="C76" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D76" s="46">
+      <c r="D76" s="42">
         <v>1618009.70368</v>
       </c>
       <c r="E76" s="1">
         <v>104389.95782</v>
       </c>
       <c r="F76" s="1">
         <v>6329.2302799999998</v>
       </c>
       <c r="G76" s="1">
         <v>160760.50039999999</v>
       </c>
       <c r="H76" s="1">
         <v>333000.85937000002</v>
       </c>
       <c r="I76" s="1">
         <v>207463.15215000001</v>
       </c>
       <c r="J76" s="1">
         <v>120293.75722</v>
       </c>
       <c r="K76" s="1">
         <v>112782.93278</v>
       </c>
       <c r="L76" s="1">
         <v>185134.09409999999</v>
       </c>
       <c r="M76" s="1">
         <v>17668.319759999998</v>
       </c>
       <c r="N76" s="1">
         <v>139976.02392000001</v>
       </c>
       <c r="O76" s="1">
         <v>30201.842140000001</v>
       </c>
       <c r="P76" s="2">
         <v>195553.79337</v>
       </c>
     </row>
-    <row r="77" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B77" s="49" t="s">
+    <row r="77" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C77" s="50" t="s">
+      <c r="C77" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D77" s="46">
+      <c r="D77" s="42">
         <v>1739727.7368300001</v>
       </c>
       <c r="E77" s="1">
         <v>112923.57359</v>
       </c>
       <c r="F77" s="1">
         <v>6165.6217900000001</v>
       </c>
       <c r="G77" s="1">
         <v>201484.52566000001</v>
       </c>
       <c r="H77" s="1">
         <v>338002.62478999997</v>
       </c>
       <c r="I77" s="1">
         <v>216451.3591</v>
       </c>
       <c r="J77" s="1">
         <v>124630.44078999999</v>
       </c>
       <c r="K77" s="1">
         <v>140392.93350000001</v>
       </c>
       <c r="L77" s="1">
         <v>181888.72506</v>
       </c>
       <c r="M77" s="1">
         <v>15980.929550000001</v>
       </c>
       <c r="N77" s="1">
         <v>138164.68495</v>
       </c>
       <c r="O77" s="1">
         <v>30535.40452</v>
       </c>
       <c r="P77" s="2">
         <v>216694.02225000001</v>
       </c>
     </row>
-    <row r="78" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="45" t="s">
         <v>177</v>
       </c>
-      <c r="C78" s="50" t="s">
+      <c r="C78" s="46" t="s">
         <v>178</v>
       </c>
-      <c r="D78" s="46">
+      <c r="D78" s="42">
         <v>1762937.8301599999</v>
       </c>
       <c r="E78" s="1">
         <v>102513.75376000001</v>
       </c>
       <c r="F78" s="1">
         <v>5471.2052899999999</v>
       </c>
       <c r="G78" s="1">
         <v>154429.84865999999</v>
       </c>
       <c r="H78" s="1">
         <v>333742.53308999998</v>
       </c>
       <c r="I78" s="1">
         <v>321925.97941999999</v>
       </c>
       <c r="J78" s="1">
         <v>144871.98162999999</v>
       </c>
       <c r="K78" s="1">
         <v>123577.64297</v>
       </c>
       <c r="L78" s="1">
         <v>201010.30885</v>
       </c>
       <c r="M78" s="1">
         <v>23816.849310000001</v>
       </c>
       <c r="N78" s="1">
         <v>141656.15961999999</v>
       </c>
       <c r="O78" s="1">
         <v>29630.3482</v>
       </c>
       <c r="P78" s="2">
         <v>211971.21596999999</v>
       </c>
     </row>
-    <row r="79" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C79" s="50" t="s">
+      <c r="C79" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D79" s="46">
+      <c r="D79" s="42">
         <v>1674957.11197</v>
       </c>
       <c r="E79" s="1">
         <v>112700.65109</v>
       </c>
       <c r="F79" s="1">
         <v>14546.4408</v>
       </c>
       <c r="G79" s="1">
         <v>170770.83876000001</v>
       </c>
       <c r="H79" s="1">
         <v>277808.59649999999</v>
       </c>
       <c r="I79" s="1">
         <v>214658.43302999999</v>
       </c>
       <c r="J79" s="1">
         <v>120012.08513000001</v>
       </c>
       <c r="K79" s="1">
         <v>126937.18958000001</v>
       </c>
       <c r="L79" s="1">
         <v>206057.61048999999</v>
       </c>
       <c r="M79" s="1">
         <v>18524.529439999998</v>
       </c>
       <c r="N79" s="1">
         <v>158910.19873999999</v>
       </c>
       <c r="O79" s="1">
         <v>30488.192500000001</v>
       </c>
       <c r="P79" s="2">
         <v>206103.03516999999</v>
       </c>
     </row>
-    <row r="80" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="45" t="s">
         <v>184</v>
       </c>
-      <c r="C80" s="50" t="s">
+      <c r="C80" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D80" s="46">
+      <c r="D80" s="42">
         <v>1865410.1493800001</v>
       </c>
       <c r="E80" s="1">
         <v>116678.49922</v>
       </c>
       <c r="F80" s="1">
         <v>5999.72606</v>
       </c>
       <c r="G80" s="1">
         <v>215754.79740000001</v>
       </c>
       <c r="H80" s="1">
         <v>368940.19965999998</v>
       </c>
       <c r="I80" s="1">
         <v>273951.47885999997</v>
       </c>
       <c r="J80" s="1">
         <v>146390.13183</v>
       </c>
       <c r="K80" s="1">
         <v>122328.93807</v>
       </c>
       <c r="L80" s="1">
         <v>207547.05356999999</v>
       </c>
       <c r="M80" s="1">
         <v>20884.242050000001</v>
       </c>
       <c r="N80" s="1">
         <v>152942.65006000001</v>
       </c>
       <c r="O80" s="1">
         <v>31154.947990000001</v>
       </c>
       <c r="P80" s="2">
         <v>200727.39738000001</v>
       </c>
     </row>
-    <row r="81" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C81" s="50" t="s">
+      <c r="C81" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D81" s="46">
+      <c r="D81" s="42">
         <v>1681986.8330699999</v>
       </c>
       <c r="E81" s="1">
         <v>104638.59929</v>
       </c>
       <c r="F81" s="1">
         <v>5474.6449499999999</v>
       </c>
       <c r="G81" s="1">
         <v>146217.65208999999</v>
       </c>
       <c r="H81" s="1">
         <v>351114.34938000003</v>
       </c>
       <c r="I81" s="1">
         <v>219122.24595000001</v>
       </c>
       <c r="J81" s="1">
         <v>109401.2441</v>
       </c>
       <c r="K81" s="1">
         <v>105829.16455</v>
       </c>
       <c r="L81" s="1">
         <v>218957.2077</v>
       </c>
       <c r="M81" s="1">
         <v>21867.680410000001</v>
       </c>
       <c r="N81" s="1">
         <v>145345.69271999999</v>
       </c>
       <c r="O81" s="1">
         <v>40909.108899999999</v>
       </c>
       <c r="P81" s="2">
         <v>197082.87359</v>
       </c>
     </row>
-    <row r="82" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C82" s="50" t="s">
+      <c r="C82" s="46" t="s">
         <v>168</v>
       </c>
-      <c r="D82" s="46">
+      <c r="D82" s="42">
         <v>2030519.86696</v>
       </c>
       <c r="E82" s="1">
         <v>108402.51224</v>
       </c>
       <c r="F82" s="1">
         <v>5772.3017200000004</v>
       </c>
       <c r="G82" s="1">
         <v>155731.41276000001</v>
       </c>
       <c r="H82" s="1">
         <v>719546.96097999997</v>
       </c>
       <c r="I82" s="1">
         <v>229026.72287</v>
       </c>
       <c r="J82" s="1">
         <v>114260.0156</v>
       </c>
       <c r="K82" s="1">
         <v>112249.06788</v>
       </c>
       <c r="L82" s="1">
         <v>212384.33108</v>
       </c>
       <c r="M82" s="1">
         <v>17226.582399999999</v>
       </c>
       <c r="N82" s="1">
         <v>132404.25188</v>
       </c>
       <c r="O82" s="1">
         <v>69558.972139999998</v>
       </c>
       <c r="P82" s="2">
         <v>215137.50128999999</v>
       </c>
     </row>
-    <row r="83" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C83" s="50" t="s">
+      <c r="C83" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D83" s="46">
+      <c r="D83" s="42">
         <v>1853702.86916</v>
       </c>
       <c r="E83" s="1">
         <v>97870.427460000006</v>
       </c>
       <c r="F83" s="1">
         <v>5820.3212100000001</v>
       </c>
       <c r="G83" s="1">
         <v>145310.27431000001</v>
       </c>
       <c r="H83" s="1">
         <v>473320.5344</v>
       </c>
       <c r="I83" s="1">
         <v>229768.77932</v>
       </c>
       <c r="J83" s="1">
         <v>131729.56390000001</v>
       </c>
       <c r="K83" s="1">
         <v>117283.8352</v>
       </c>
       <c r="L83" s="1">
         <v>221065.56080000001</v>
       </c>
       <c r="M83" s="1">
         <v>25135.589489999998</v>
       </c>
       <c r="N83" s="1">
         <v>114315.60606999999</v>
       </c>
       <c r="O83" s="1">
         <v>34943.041429999997</v>
       </c>
       <c r="P83" s="2">
         <v>222803.84234</v>
       </c>
     </row>
-    <row r="84" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C84" s="50" t="s">
+      <c r="C84" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D84" s="46">
+      <c r="D84" s="42">
         <v>1806352.3083200001</v>
       </c>
       <c r="E84" s="1">
         <v>106516.50598</v>
       </c>
       <c r="F84" s="1">
         <v>9930.6015499999994</v>
       </c>
       <c r="G84" s="1">
         <v>145985.06617000001</v>
       </c>
       <c r="H84" s="1">
         <v>390404.20247000002</v>
       </c>
       <c r="I84" s="1">
         <v>259210.41010000001</v>
       </c>
       <c r="J84" s="1">
         <v>135136.86285</v>
       </c>
       <c r="K84" s="1">
         <v>113061.01935</v>
       </c>
       <c r="L84" s="1">
         <v>201266.00588000001</v>
       </c>
       <c r="M84" s="1">
         <v>26235.154409999999</v>
       </c>
       <c r="N84" s="1">
         <v>129645.92232</v>
       </c>
       <c r="O84" s="1">
         <v>30213.69699</v>
       </c>
       <c r="P84" s="2">
         <v>253293.36739999999</v>
       </c>
     </row>
-    <row r="85" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C85" s="50" t="s">
+      <c r="C85" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D85" s="46">
+      <c r="D85" s="42">
         <v>2119705.2670800001</v>
       </c>
       <c r="E85" s="1">
         <v>106061.94755</v>
       </c>
       <c r="F85" s="1">
         <v>6382.4599600000001</v>
       </c>
       <c r="G85" s="1">
         <v>148785.86457000001</v>
       </c>
       <c r="H85" s="1">
         <v>715815.81354</v>
       </c>
       <c r="I85" s="1">
         <v>269928.30226000003</v>
       </c>
       <c r="J85" s="1">
         <v>113428.3817</v>
       </c>
       <c r="K85" s="1">
         <v>113910.59079</v>
       </c>
       <c r="L85" s="1">
         <v>227110.77512999999</v>
       </c>
       <c r="M85" s="1">
         <v>21100.67956</v>
       </c>
       <c r="N85" s="1">
         <v>138658.28459</v>
       </c>
       <c r="O85" s="1">
         <v>29534.290260000002</v>
       </c>
       <c r="P85" s="2">
         <v>236371.24762000001</v>
       </c>
     </row>
-    <row r="86" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C86" s="50" t="s">
+      <c r="C86" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D86" s="46">
+      <c r="D86" s="42">
         <v>1795999.2383699999</v>
       </c>
       <c r="E86" s="1">
         <v>108966.15640000001</v>
       </c>
       <c r="F86" s="1">
         <v>7257.7283900000002</v>
       </c>
       <c r="G86" s="1">
         <v>164035.70452</v>
       </c>
       <c r="H86" s="1">
         <v>404318.08487999998</v>
       </c>
       <c r="I86" s="1">
         <v>249530.15932999999</v>
       </c>
       <c r="J86" s="1">
         <v>126214.78938</v>
       </c>
       <c r="K86" s="1">
         <v>114523.02111</v>
       </c>
       <c r="L86" s="1">
         <v>222845.80567999999</v>
       </c>
       <c r="M86" s="1">
         <v>28448.073990000001</v>
       </c>
       <c r="N86" s="1">
         <v>138779.91983</v>
       </c>
       <c r="O86" s="1">
         <v>30124.374199999998</v>
       </c>
       <c r="P86" s="2">
         <v>227509.11189</v>
       </c>
     </row>
-    <row r="87" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C87" s="50" t="s">
+      <c r="C87" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D87" s="46">
+      <c r="D87" s="42">
         <v>1970247.40353</v>
       </c>
       <c r="E87" s="1">
         <v>119574.49241000001</v>
       </c>
       <c r="F87" s="1">
         <v>5997.61834</v>
       </c>
       <c r="G87" s="1">
         <v>162302.78817000001</v>
       </c>
       <c r="H87" s="1">
         <v>568364.34109999996</v>
       </c>
       <c r="I87" s="1">
         <v>278858.56641000003</v>
       </c>
       <c r="J87" s="1">
         <v>107989.38514</v>
       </c>
       <c r="K87" s="1">
         <v>109968.80359</v>
       </c>
       <c r="L87" s="1">
         <v>197194.03002999999</v>
       </c>
       <c r="M87" s="1">
         <v>24974.076229999999</v>
       </c>
       <c r="N87" s="1">
         <v>161097.30233999999</v>
       </c>
       <c r="O87" s="1">
         <v>43918.764080000001</v>
       </c>
       <c r="P87" s="2">
         <v>215910.12140999999</v>
       </c>
     </row>
-    <row r="88" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B88" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C88" s="50" t="s">
+      <c r="C88" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D88" s="46">
+      <c r="D88" s="42">
         <v>1984213.1989</v>
       </c>
       <c r="E88" s="1">
         <v>111749.26829000001</v>
       </c>
       <c r="F88" s="1">
         <v>6547.5637299999999</v>
       </c>
       <c r="G88" s="1">
         <v>157295.71955000001</v>
       </c>
       <c r="H88" s="1">
         <v>542278.34173999995</v>
       </c>
       <c r="I88" s="1">
         <v>252687.57097999999</v>
       </c>
       <c r="J88" s="1">
         <v>122229.3227</v>
       </c>
       <c r="K88" s="1">
         <v>128527.38628999999</v>
       </c>
       <c r="L88" s="1">
         <v>216097.82756999999</v>
       </c>
       <c r="M88" s="1">
         <v>23521.010849999999</v>
       </c>
       <c r="N88" s="1">
         <v>141247.24638999999</v>
       </c>
       <c r="O88" s="1">
         <v>49300.024169999997</v>
       </c>
       <c r="P88" s="2">
         <v>245087.02522000001</v>
       </c>
     </row>
-    <row r="89" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B89" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C89" s="50" t="s">
+      <c r="C89" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D89" s="46">
+      <c r="D89" s="42">
         <v>2071711.16432</v>
       </c>
       <c r="E89" s="1">
         <v>122592.83990000001</v>
       </c>
       <c r="F89" s="1">
         <v>7112.3939499999997</v>
       </c>
       <c r="G89" s="1">
         <v>159657.65517000001</v>
       </c>
       <c r="H89" s="1">
         <v>570997.77893999999</v>
       </c>
       <c r="I89" s="1">
         <v>301981.65191000002</v>
       </c>
       <c r="J89" s="1">
         <v>140270.59237</v>
       </c>
       <c r="K89" s="1">
         <v>117464.29395000001</v>
       </c>
       <c r="L89" s="1">
         <v>211277.74859</v>
       </c>
       <c r="M89" s="1">
         <v>26843.566510000001</v>
       </c>
       <c r="N89" s="1">
         <v>146465.79970999999</v>
       </c>
       <c r="O89" s="1">
         <v>39235.067439999999</v>
       </c>
       <c r="P89" s="2">
         <v>228325.15307999999</v>
       </c>
     </row>
-    <row r="90" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B90" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C90" s="50" t="s">
+      <c r="C90" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="42">
         <v>2022733.27235</v>
       </c>
       <c r="E90" s="1">
         <v>135347.17939999999</v>
       </c>
       <c r="F90" s="1">
         <v>6516.8168599999999</v>
       </c>
       <c r="G90" s="1">
         <v>154741.71958</v>
       </c>
       <c r="H90" s="1">
         <v>576939.25072000001</v>
       </c>
       <c r="I90" s="1">
         <v>323067.14370000002</v>
       </c>
       <c r="J90" s="1">
         <v>116635.86457000001</v>
       </c>
       <c r="K90" s="1">
         <v>123076.39939000001</v>
       </c>
       <c r="L90" s="1">
         <v>197910.78492999999</v>
       </c>
       <c r="M90" s="1">
         <v>21231.730319999999</v>
       </c>
       <c r="N90" s="1">
         <v>137113.53898000001</v>
       </c>
       <c r="O90" s="1">
         <v>44852.098180000001</v>
       </c>
       <c r="P90" s="2">
         <v>222512.97219999999</v>
       </c>
     </row>
-    <row r="91" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C91" s="50" t="s">
+      <c r="C91" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D91" s="46">
+      <c r="D91" s="42">
         <v>2230453.2913899999</v>
       </c>
       <c r="E91" s="1">
         <v>151821.18598000001</v>
       </c>
       <c r="F91" s="1">
         <v>6069.8129200000003</v>
       </c>
       <c r="G91" s="1">
         <v>167545.48606</v>
       </c>
       <c r="H91" s="1">
         <v>568099.07652</v>
       </c>
       <c r="I91" s="1">
         <v>323494.13744999998</v>
       </c>
       <c r="J91" s="1">
         <v>138548.20921</v>
       </c>
       <c r="K91" s="1">
         <v>120107.61414999999</v>
       </c>
       <c r="L91" s="1">
         <v>216397.02629000001</v>
       </c>
       <c r="M91" s="1">
         <v>22221.706160000002</v>
       </c>
       <c r="N91" s="1">
         <v>147617.78607</v>
       </c>
       <c r="O91" s="1">
         <v>39098.362150000001</v>
       </c>
       <c r="P91" s="2">
         <v>314801.63614999998</v>
       </c>
     </row>
-    <row r="92" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="49" t="s">
+    <row r="92" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B92" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C92" s="50" t="s">
+      <c r="C92" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="D92" s="46">
+      <c r="D92" s="42">
         <v>2196010.2470399998</v>
       </c>
       <c r="E92" s="1">
         <v>152629.59294999999</v>
       </c>
       <c r="F92" s="1">
         <v>6254.2155499999999</v>
       </c>
       <c r="G92" s="1">
         <v>174313.5441</v>
       </c>
       <c r="H92" s="1">
         <v>569390.78512999997</v>
       </c>
       <c r="I92" s="1">
         <v>272341.12359999999</v>
       </c>
       <c r="J92" s="1">
         <v>137471.13712</v>
       </c>
       <c r="K92" s="1">
         <v>124990.39491</v>
       </c>
       <c r="L92" s="1">
         <v>234712.50997000001</v>
       </c>
       <c r="M92" s="1">
         <v>25351.98271</v>
       </c>
       <c r="N92" s="1">
         <v>184647.01798999999</v>
       </c>
       <c r="O92" s="1">
         <v>43053.36853</v>
       </c>
       <c r="P92" s="2">
         <v>305841.29433</v>
       </c>
     </row>
-    <row r="93" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="P93" s="24"/>
+    <row r="93" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D93" s="42">
+        <v>2724719.7271500002</v>
+      </c>
+      <c r="E93" s="1">
+        <v>117248.1869</v>
+      </c>
+      <c r="F93" s="1">
+        <v>4744.6493799999998</v>
+      </c>
+      <c r="G93" s="1">
+        <v>190578.50722</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1091428.9428399999</v>
+      </c>
+      <c r="I93" s="1">
+        <v>287317.04249999998</v>
+      </c>
+      <c r="J93" s="1">
+        <v>157474.5992</v>
+      </c>
+      <c r="K93" s="1">
+        <v>129271.28545</v>
+      </c>
+      <c r="L93" s="1">
+        <v>228359.19709999999</v>
+      </c>
+      <c r="M93" s="1">
+        <v>35408.676480000002</v>
+      </c>
+      <c r="N93" s="1">
+        <v>162854.55222000001</v>
+      </c>
+      <c r="O93" s="1">
+        <v>35918.885889999998</v>
+      </c>
+      <c r="P93" s="2">
+        <v>289952.62753</v>
+      </c>
+    </row>
+    <row r="94" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="47"/>
+      <c r="C94" s="48"/>
+      <c r="D94" s="37"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+      <c r="G94" s="20"/>
+      <c r="H94" s="20"/>
+      <c r="I94" s="20"/>
+      <c r="J94" s="20"/>
+      <c r="K94" s="20"/>
+      <c r="L94" s="20"/>
+      <c r="M94" s="20"/>
+      <c r="N94" s="20"/>
+      <c r="O94" s="20"/>
+      <c r="P94" s="21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B32:B34" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B1:P93"/>
+  <dimension ref="B1:P94"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A84" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A85" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="8.88671875" style="13"/>
+    <col min="1" max="1" width="2.81640625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="6" style="12" customWidth="1"/>
+    <col min="4" max="16" width="11.1796875" style="12" customWidth="1"/>
+    <col min="17" max="20" width="9.90625" style="12" customWidth="1"/>
+    <col min="21" max="16384" width="8.90625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="2" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+    </row>
+    <row r="2" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D2" t="s">
         <v>54</v>
       </c>
-      <c r="P2" s="14" t="s">
+      <c r="P2" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="15" t="s">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D3" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="43" t="s">
+    <row r="4" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B4" s="27"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="70" t="s">
+      <c r="F4" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="62" t="s">
+      <c r="I4" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="16" t="s">
+      <c r="P4" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F5" s="71" t="s">
+    <row r="5" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="29"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="18"/>
-[...1 lines deleted...]
-      <c r="I5" s="63" t="s">
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="J5" s="18"/>
-      <c r="K5" s="63" t="s">
+      <c r="J5" s="16"/>
+      <c r="K5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="L5" s="63" t="s">
+      <c r="L5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="18"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="16"/>
+      <c r="N5" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="O5" s="18"/>
-[...5 lines deleted...]
-      <c r="D6" s="40" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+    </row>
+    <row r="6" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H6" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="67" t="s">
+      <c r="I6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="60" t="s">
+      <c r="J6" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N6" s="20" t="s">
+      <c r="N6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D7" s="40" t="s">
+    <row r="7" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="58" t="s">
+      <c r="E7" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="69" t="s">
+      <c r="F7" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="49"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="45"/>
+      <c r="H7" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="69" t="s">
+      <c r="I7" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="J7" s="49"/>
-      <c r="K7" s="61" t="s">
+      <c r="J7" s="45"/>
+      <c r="K7" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="L7" s="49" t="s">
+      <c r="L7" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="49"/>
-      <c r="N7" s="49" t="s">
+      <c r="M7" s="45"/>
+      <c r="N7" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="49"/>
-      <c r="P7" s="57" t="s">
+      <c r="O7" s="45"/>
+      <c r="P7" s="53" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E8" s="29" t="s">
+    <row r="8" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="G8" s="21"/>
-[...1 lines deleted...]
-      <c r="I8" s="68" t="s">
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="21"/>
-      <c r="K8" s="21" t="s">
+      <c r="J8" s="19"/>
+      <c r="K8" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="21"/>
-[...3 lines deleted...]
-      <c r="P8" s="21" t="s">
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="45">
         <v>2005</v>
       </c>
-      <c r="C9" s="50" t="s">
+      <c r="C9" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="42">
         <v>1542059</v>
       </c>
       <c r="E9" s="1">
         <v>118375</v>
       </c>
       <c r="F9" s="1">
         <v>5397</v>
       </c>
       <c r="G9" s="1">
         <v>96904</v>
       </c>
       <c r="H9" s="1">
         <v>220459</v>
       </c>
       <c r="I9" s="1">
         <v>157491</v>
       </c>
       <c r="J9" s="1">
         <v>313453</v>
       </c>
       <c r="K9" s="1">
         <v>110912</v>
       </c>
       <c r="L9" s="1">
         <v>185711</v>
       </c>
       <c r="M9" s="1">
         <v>9892</v>
       </c>
       <c r="N9" s="1">
         <v>92107</v>
       </c>
       <c r="O9" s="1">
         <v>34747</v>
       </c>
       <c r="P9" s="2">
         <v>196611</v>
       </c>
     </row>
-    <row r="10" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="45">
         <v>2005</v>
       </c>
-      <c r="C10" s="50" t="s">
+      <c r="C10" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="42">
         <v>1719279</v>
       </c>
       <c r="E10" s="1">
         <v>136435</v>
       </c>
       <c r="F10" s="1">
         <v>6482</v>
       </c>
       <c r="G10" s="1">
         <v>120031</v>
       </c>
       <c r="H10" s="1">
         <v>205422</v>
       </c>
       <c r="I10" s="1">
         <v>197650</v>
       </c>
       <c r="J10" s="1">
         <v>256591</v>
       </c>
       <c r="K10" s="1">
         <v>139724</v>
       </c>
       <c r="L10" s="1">
         <v>264510</v>
       </c>
       <c r="M10" s="1">
         <v>13210</v>
       </c>
       <c r="N10" s="1">
         <v>116833</v>
       </c>
       <c r="O10" s="1">
         <v>44703</v>
       </c>
       <c r="P10" s="2">
         <v>217688</v>
       </c>
     </row>
-    <row r="11" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="45">
         <v>2005</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="42">
         <v>1621907</v>
       </c>
       <c r="E11" s="1">
         <v>95468</v>
       </c>
       <c r="F11" s="1">
         <v>5669</v>
       </c>
       <c r="G11" s="1">
         <v>108866</v>
       </c>
       <c r="H11" s="1">
         <v>201597</v>
       </c>
       <c r="I11" s="1">
         <v>207518</v>
       </c>
       <c r="J11" s="1">
         <v>323427</v>
       </c>
       <c r="K11" s="1">
         <v>125979</v>
       </c>
       <c r="L11" s="1">
         <v>183884</v>
       </c>
       <c r="M11" s="1">
         <v>8327</v>
       </c>
       <c r="N11" s="1">
         <v>152074</v>
       </c>
       <c r="O11" s="1">
         <v>28029</v>
       </c>
       <c r="P11" s="2">
         <v>181069</v>
       </c>
     </row>
-    <row r="12" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="45">
         <v>2006</v>
       </c>
-      <c r="C12" s="50" t="s">
+      <c r="C12" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="42">
         <v>2071217</v>
       </c>
       <c r="E12" s="1">
         <v>126173</v>
       </c>
       <c r="F12" s="1">
         <v>4909</v>
       </c>
       <c r="G12" s="1">
         <v>115060</v>
       </c>
       <c r="H12" s="1">
         <v>490438</v>
       </c>
       <c r="I12" s="1">
         <v>206810</v>
       </c>
       <c r="J12" s="1">
         <v>314900</v>
       </c>
       <c r="K12" s="1">
         <v>137807</v>
       </c>
       <c r="L12" s="1">
         <v>243349</v>
       </c>
       <c r="M12" s="1">
         <v>13102</v>
       </c>
       <c r="N12" s="1">
         <v>138251</v>
       </c>
       <c r="O12" s="1">
         <v>34914</v>
       </c>
       <c r="P12" s="2">
         <v>245504</v>
       </c>
     </row>
-    <row r="13" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="45">
         <v>2006</v>
       </c>
-      <c r="C13" s="50" t="s">
+      <c r="C13" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="42">
         <v>1783740</v>
       </c>
       <c r="E13" s="1">
         <v>109094</v>
       </c>
       <c r="F13" s="1">
         <v>5290</v>
       </c>
       <c r="G13" s="1">
         <v>117325</v>
       </c>
       <c r="H13" s="1">
         <v>265248</v>
       </c>
       <c r="I13" s="1">
         <v>300932</v>
       </c>
       <c r="J13" s="1">
         <v>302636</v>
       </c>
       <c r="K13" s="1">
         <v>118543</v>
       </c>
       <c r="L13" s="1">
         <v>181517</v>
       </c>
       <c r="M13" s="1">
         <v>14449</v>
       </c>
       <c r="N13" s="1">
         <v>130379</v>
       </c>
       <c r="O13" s="1">
         <v>37996</v>
       </c>
       <c r="P13" s="2">
         <v>200331</v>
       </c>
     </row>
-    <row r="14" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="45">
         <v>2006</v>
       </c>
-      <c r="C14" s="50" t="s">
+      <c r="C14" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="42">
         <v>1785885</v>
       </c>
       <c r="E14" s="1">
         <v>128490</v>
       </c>
       <c r="F14" s="1">
         <v>6975</v>
       </c>
       <c r="G14" s="1">
         <v>125945</v>
       </c>
       <c r="H14" s="1">
         <v>324925</v>
       </c>
       <c r="I14" s="1">
         <v>232124</v>
       </c>
       <c r="J14" s="1">
         <v>259847</v>
       </c>
       <c r="K14" s="1">
         <v>123361</v>
       </c>
       <c r="L14" s="1">
         <v>192438</v>
       </c>
       <c r="M14" s="1">
         <v>11561</v>
       </c>
       <c r="N14" s="1">
         <v>123539</v>
       </c>
       <c r="O14" s="1">
         <v>47988</v>
       </c>
       <c r="P14" s="2">
         <v>208692</v>
       </c>
     </row>
-    <row r="15" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="45">
         <v>2006</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="42">
         <v>1585347</v>
       </c>
       <c r="E15" s="1">
         <v>87928</v>
       </c>
       <c r="F15" s="1">
         <v>5350</v>
       </c>
       <c r="G15" s="1">
         <v>113602</v>
       </c>
       <c r="H15" s="1">
         <v>233322</v>
       </c>
       <c r="I15" s="1">
         <v>195586</v>
       </c>
       <c r="J15" s="1">
         <v>253545</v>
       </c>
       <c r="K15" s="1">
         <v>111218</v>
       </c>
       <c r="L15" s="1">
         <v>196702</v>
       </c>
       <c r="M15" s="1">
         <v>10795</v>
       </c>
       <c r="N15" s="1">
         <v>107644</v>
       </c>
       <c r="O15" s="1">
         <v>39697</v>
       </c>
       <c r="P15" s="2">
         <v>229958</v>
       </c>
     </row>
-    <row r="16" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="45">
         <v>2007</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="C16" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>1887024</v>
       </c>
       <c r="E16" s="1">
         <v>120847</v>
       </c>
       <c r="F16" s="1">
         <v>8179</v>
       </c>
       <c r="G16" s="1">
         <v>117825</v>
       </c>
       <c r="H16" s="1">
         <v>322608</v>
       </c>
       <c r="I16" s="1">
         <v>221182</v>
       </c>
       <c r="J16" s="1">
         <v>287973</v>
       </c>
       <c r="K16" s="1">
         <v>127704</v>
       </c>
       <c r="L16" s="1">
         <v>218342</v>
       </c>
       <c r="M16" s="1">
         <v>13155</v>
       </c>
       <c r="N16" s="1">
         <v>145998</v>
       </c>
       <c r="O16" s="1">
         <v>48768</v>
       </c>
       <c r="P16" s="2">
         <v>254443</v>
       </c>
     </row>
-    <row r="17" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="45">
         <v>2007</v>
       </c>
-      <c r="C17" s="50" t="s">
+      <c r="C17" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="42">
         <v>1619642</v>
       </c>
       <c r="E17" s="1">
         <v>109967</v>
       </c>
       <c r="F17" s="1">
         <v>4830</v>
       </c>
       <c r="G17" s="1">
         <v>127220</v>
       </c>
       <c r="H17" s="1">
         <v>278581</v>
       </c>
       <c r="I17" s="1">
         <v>179586</v>
       </c>
       <c r="J17" s="1">
         <v>231253</v>
       </c>
       <c r="K17" s="1">
         <v>101374</v>
       </c>
       <c r="L17" s="1">
         <v>202349</v>
       </c>
       <c r="M17" s="1">
         <v>11150</v>
       </c>
       <c r="N17" s="1">
         <v>125536</v>
       </c>
       <c r="O17" s="1">
         <v>42954</v>
       </c>
       <c r="P17" s="2">
         <v>204842</v>
       </c>
     </row>
-    <row r="18" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="45">
         <v>2007</v>
       </c>
-      <c r="C18" s="50" t="s">
+      <c r="C18" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="42">
         <v>1758893</v>
       </c>
       <c r="E18" s="1">
         <v>115893</v>
       </c>
       <c r="F18" s="1">
         <v>14270</v>
       </c>
       <c r="G18" s="1">
         <v>134040</v>
       </c>
       <c r="H18" s="1">
         <v>327942</v>
       </c>
       <c r="I18" s="1">
         <v>229216</v>
       </c>
       <c r="J18" s="1">
         <v>236658</v>
       </c>
       <c r="K18" s="1">
         <v>111446</v>
       </c>
       <c r="L18" s="1">
         <v>189433</v>
       </c>
       <c r="M18" s="1">
         <v>14025</v>
       </c>
       <c r="N18" s="1">
         <v>134102</v>
       </c>
       <c r="O18" s="1">
         <v>44626</v>
       </c>
       <c r="P18" s="2">
         <v>207242</v>
       </c>
     </row>
-    <row r="19" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="45">
         <v>2007</v>
       </c>
-      <c r="C19" s="50" t="s">
+      <c r="C19" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="42">
         <v>1610834</v>
       </c>
       <c r="E19" s="1">
         <v>81250</v>
       </c>
       <c r="F19" s="1">
         <v>5554</v>
       </c>
       <c r="G19" s="1">
         <v>127224</v>
       </c>
       <c r="H19" s="1">
         <v>264271</v>
       </c>
       <c r="I19" s="1">
         <v>264319</v>
       </c>
       <c r="J19" s="1">
         <v>223890</v>
       </c>
       <c r="K19" s="1">
         <v>101697</v>
       </c>
       <c r="L19" s="1">
         <v>189349</v>
       </c>
       <c r="M19" s="1">
         <v>8178</v>
       </c>
       <c r="N19" s="1">
         <v>116638</v>
       </c>
       <c r="O19" s="1">
         <v>39244</v>
       </c>
       <c r="P19" s="2">
         <v>189220</v>
       </c>
     </row>
-    <row r="20" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="45">
         <v>2008</v>
       </c>
-      <c r="C20" s="50" t="s">
+      <c r="C20" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="46">
+      <c r="D20" s="42">
         <v>2192282</v>
       </c>
       <c r="E20" s="1">
         <v>111979</v>
       </c>
       <c r="F20" s="1">
         <v>5054</v>
       </c>
       <c r="G20" s="1">
         <v>117795</v>
       </c>
       <c r="H20" s="1">
         <v>583624</v>
       </c>
       <c r="I20" s="1">
         <v>301950</v>
       </c>
       <c r="J20" s="1">
         <v>309089</v>
       </c>
       <c r="K20" s="1">
         <v>136172</v>
       </c>
       <c r="L20" s="1">
         <v>210448</v>
       </c>
       <c r="M20" s="1">
         <v>14082</v>
       </c>
       <c r="N20" s="1">
         <v>131688</v>
       </c>
       <c r="O20" s="1">
         <v>40615</v>
       </c>
       <c r="P20" s="2">
         <v>229786</v>
       </c>
     </row>
-    <row r="21" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="45">
         <v>2008</v>
       </c>
-      <c r="C21" s="50" t="s">
+      <c r="C21" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D21" s="46">
+      <c r="D21" s="42">
         <v>1810645</v>
       </c>
       <c r="E21" s="1">
         <v>123822</v>
       </c>
       <c r="F21" s="1">
         <v>4184</v>
       </c>
       <c r="G21" s="1">
         <v>115368</v>
       </c>
       <c r="H21" s="1">
         <v>302223</v>
       </c>
       <c r="I21" s="1">
         <v>346289</v>
       </c>
       <c r="J21" s="1">
         <v>287305</v>
       </c>
       <c r="K21" s="1">
         <v>107337</v>
       </c>
       <c r="L21" s="1">
         <v>177899</v>
       </c>
       <c r="M21" s="1">
         <v>8791</v>
       </c>
       <c r="N21" s="1">
         <v>125600</v>
       </c>
       <c r="O21" s="1">
         <v>30810</v>
       </c>
       <c r="P21" s="2">
         <v>181017</v>
       </c>
     </row>
-    <row r="22" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="45">
         <v>2008</v>
       </c>
-      <c r="C22" s="50" t="s">
+      <c r="C22" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="42">
         <v>1784827</v>
       </c>
       <c r="E22" s="1">
         <v>120557</v>
       </c>
       <c r="F22" s="1">
         <v>5981</v>
       </c>
       <c r="G22" s="1">
         <v>108386</v>
       </c>
       <c r="H22" s="1">
         <v>383320</v>
       </c>
       <c r="I22" s="1">
         <v>205877</v>
       </c>
       <c r="J22" s="1">
         <v>242419</v>
       </c>
       <c r="K22" s="1">
         <v>111527</v>
       </c>
       <c r="L22" s="1">
         <v>225478</v>
       </c>
       <c r="M22" s="1">
         <v>14692</v>
       </c>
       <c r="N22" s="1">
         <v>129730</v>
       </c>
       <c r="O22" s="1">
         <v>38015</v>
       </c>
       <c r="P22" s="2">
         <v>198845</v>
       </c>
     </row>
-    <row r="23" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="45">
         <v>2008</v>
       </c>
-      <c r="C23" s="50" t="s">
+      <c r="C23" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="42">
         <v>1448643</v>
       </c>
       <c r="E23" s="1">
         <v>78367</v>
       </c>
       <c r="F23" s="1">
         <v>3115</v>
       </c>
       <c r="G23" s="1">
         <v>87187</v>
       </c>
       <c r="H23" s="1">
         <v>291591</v>
       </c>
       <c r="I23" s="1">
         <v>180124</v>
       </c>
       <c r="J23" s="1">
         <v>209109</v>
       </c>
       <c r="K23" s="1">
         <v>89486</v>
       </c>
       <c r="L23" s="1">
         <v>179571</v>
       </c>
       <c r="M23" s="1">
         <v>8115</v>
       </c>
       <c r="N23" s="1">
         <v>118595</v>
       </c>
       <c r="O23" s="1">
         <v>29330</v>
       </c>
       <c r="P23" s="2">
         <v>174053</v>
       </c>
     </row>
-    <row r="24" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="45">
         <v>2009</v>
       </c>
-      <c r="C24" s="50" t="s">
+      <c r="C24" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="42">
         <v>1891122</v>
       </c>
       <c r="E24" s="1">
         <v>114213</v>
       </c>
       <c r="F24" s="1">
         <v>2466</v>
       </c>
       <c r="G24" s="1">
         <v>74862</v>
       </c>
       <c r="H24" s="1">
         <v>426391</v>
       </c>
       <c r="I24" s="1">
         <v>305489</v>
       </c>
       <c r="J24" s="1">
         <v>243020</v>
       </c>
       <c r="K24" s="1">
         <v>107428</v>
       </c>
       <c r="L24" s="1">
         <v>206083</v>
       </c>
       <c r="M24" s="1">
         <v>19692</v>
       </c>
       <c r="N24" s="1">
         <v>135033</v>
       </c>
       <c r="O24" s="1">
         <v>24963</v>
       </c>
       <c r="P24" s="2">
         <v>231482</v>
       </c>
     </row>
-    <row r="25" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="45">
         <v>2009</v>
       </c>
-      <c r="C25" s="50" t="s">
+      <c r="C25" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="42">
         <v>1551944</v>
       </c>
       <c r="E25" s="1">
         <v>96580</v>
       </c>
       <c r="F25" s="1">
         <v>2178</v>
       </c>
       <c r="G25" s="1">
         <v>60784</v>
       </c>
       <c r="H25" s="1">
         <v>446810</v>
       </c>
       <c r="I25" s="1">
         <v>186358</v>
       </c>
       <c r="J25" s="1">
         <v>214219</v>
       </c>
       <c r="K25" s="1">
         <v>81079</v>
       </c>
       <c r="L25" s="1">
         <v>160575</v>
       </c>
       <c r="M25" s="1">
         <v>7062</v>
       </c>
       <c r="N25" s="1">
         <v>113504</v>
       </c>
       <c r="O25" s="1">
         <v>20100</v>
       </c>
       <c r="P25" s="2">
         <v>162695</v>
       </c>
     </row>
-    <row r="26" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="45">
         <v>2009</v>
       </c>
-      <c r="C26" s="50" t="s">
+      <c r="C26" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="42">
         <v>1646276</v>
       </c>
       <c r="E26" s="1">
         <v>132640</v>
       </c>
       <c r="F26" s="1">
         <v>4429</v>
       </c>
       <c r="G26" s="1">
         <v>71114</v>
       </c>
       <c r="H26" s="1">
         <v>411811</v>
       </c>
       <c r="I26" s="1">
         <v>176006</v>
       </c>
       <c r="J26" s="1">
         <v>207695</v>
       </c>
       <c r="K26" s="1">
         <v>92902</v>
       </c>
       <c r="L26" s="1">
         <v>195379</v>
       </c>
       <c r="M26" s="1">
         <v>10786</v>
       </c>
       <c r="N26" s="1">
         <v>125277</v>
       </c>
       <c r="O26" s="1">
         <v>31638</v>
       </c>
       <c r="P26" s="2">
         <v>186599</v>
       </c>
     </row>
-    <row r="27" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="45">
         <v>2009</v>
       </c>
-      <c r="C27" s="50" t="s">
+      <c r="C27" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="42">
         <v>1395726</v>
       </c>
       <c r="E27" s="1">
         <v>90607</v>
       </c>
       <c r="F27" s="1">
         <v>3617</v>
       </c>
       <c r="G27" s="1">
         <v>62056</v>
       </c>
       <c r="H27" s="1">
         <v>337196</v>
       </c>
       <c r="I27" s="1">
         <v>164960</v>
       </c>
       <c r="J27" s="1">
         <v>194114</v>
       </c>
       <c r="K27" s="1">
         <v>94377</v>
       </c>
       <c r="L27" s="1">
         <v>143172</v>
       </c>
       <c r="M27" s="1">
         <v>5504</v>
       </c>
       <c r="N27" s="1">
         <v>110587</v>
       </c>
       <c r="O27" s="1">
         <v>25956</v>
       </c>
       <c r="P27" s="2">
         <v>163580</v>
       </c>
     </row>
-    <row r="28" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="45">
         <v>2010</v>
       </c>
-      <c r="C28" s="50" t="s">
+      <c r="C28" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="42">
         <v>1761110</v>
       </c>
       <c r="E28" s="1">
         <v>122607</v>
       </c>
       <c r="F28" s="1">
         <v>5291</v>
       </c>
       <c r="G28" s="1">
         <v>78621</v>
       </c>
       <c r="H28" s="1">
         <v>473994</v>
       </c>
       <c r="I28" s="1">
         <v>194579</v>
       </c>
       <c r="J28" s="1">
         <v>227891</v>
       </c>
       <c r="K28" s="1">
         <v>101465</v>
       </c>
       <c r="L28" s="1">
         <v>209817</v>
       </c>
       <c r="M28" s="1">
         <v>8903</v>
       </c>
       <c r="N28" s="1">
         <v>121922</v>
       </c>
       <c r="O28" s="1">
         <v>23138</v>
       </c>
       <c r="P28" s="2">
         <v>192882</v>
       </c>
     </row>
-    <row r="29" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="45">
         <v>2010</v>
       </c>
-      <c r="C29" s="50" t="s">
+      <c r="C29" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D29" s="46">
+      <c r="D29" s="42">
         <v>1481346</v>
       </c>
       <c r="E29" s="1">
         <v>101957</v>
       </c>
       <c r="F29" s="1">
         <v>3802</v>
       </c>
       <c r="G29" s="1">
         <v>69384</v>
       </c>
       <c r="H29" s="1">
         <v>321338</v>
       </c>
       <c r="I29" s="1">
         <v>197414</v>
       </c>
       <c r="J29" s="1">
         <v>223157</v>
       </c>
       <c r="K29" s="1">
         <v>78600</v>
       </c>
       <c r="L29" s="1">
         <v>163268</v>
       </c>
       <c r="M29" s="1">
         <v>5507</v>
       </c>
       <c r="N29" s="1">
         <v>122312</v>
       </c>
       <c r="O29" s="1">
         <v>26191</v>
       </c>
       <c r="P29" s="2">
         <v>168416</v>
       </c>
     </row>
-    <row r="30" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="45">
         <v>2010</v>
       </c>
-      <c r="C30" s="50" t="s">
+      <c r="C30" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D30" s="46">
+      <c r="D30" s="42">
         <v>1785892</v>
       </c>
       <c r="E30" s="1">
         <v>124207</v>
       </c>
       <c r="F30" s="1">
         <v>4078</v>
       </c>
       <c r="G30" s="1">
         <v>94136</v>
       </c>
       <c r="H30" s="1">
         <v>502186</v>
       </c>
       <c r="I30" s="1">
         <v>164011</v>
       </c>
       <c r="J30" s="1">
         <v>194996</v>
       </c>
       <c r="K30" s="1">
         <v>96337</v>
       </c>
       <c r="L30" s="1">
         <v>216098</v>
       </c>
       <c r="M30" s="1">
         <v>12210</v>
       </c>
       <c r="N30" s="1">
         <v>129664</v>
       </c>
       <c r="O30" s="1">
         <v>26620</v>
       </c>
       <c r="P30" s="2">
         <v>221349</v>
       </c>
     </row>
-    <row r="31" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="49">
+    <row r="31" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="45">
         <v>2010</v>
       </c>
-      <c r="C31" s="50" t="s">
+      <c r="C31" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D31" s="46">
+      <c r="D31" s="42">
         <v>1601714</v>
       </c>
       <c r="E31" s="1">
         <v>77482</v>
       </c>
       <c r="F31" s="1">
         <v>4666</v>
       </c>
       <c r="G31" s="1">
         <v>78380</v>
       </c>
       <c r="H31" s="1">
         <v>552354</v>
       </c>
       <c r="I31" s="1">
         <v>149264</v>
       </c>
       <c r="J31" s="1">
         <v>195739</v>
       </c>
       <c r="K31" s="1">
         <v>77541</v>
       </c>
       <c r="L31" s="1">
         <v>173133</v>
       </c>
       <c r="M31" s="1">
         <v>7264</v>
       </c>
       <c r="N31" s="1">
         <v>103593</v>
       </c>
       <c r="O31" s="1">
         <v>21681</v>
       </c>
       <c r="P31" s="2">
         <v>160617</v>
       </c>
     </row>
-    <row r="32" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="49" t="s">
+    <row r="32" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="50" t="s">
+      <c r="C32" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D32" s="46">
+      <c r="D32" s="42">
         <v>1901549</v>
       </c>
       <c r="E32" s="1">
         <v>111118</v>
       </c>
       <c r="F32" s="1">
         <v>4943</v>
       </c>
       <c r="G32" s="1">
         <v>83027</v>
       </c>
       <c r="H32" s="1">
         <v>593583</v>
       </c>
       <c r="I32" s="1">
         <v>187716</v>
       </c>
       <c r="J32" s="1">
         <v>239447</v>
       </c>
       <c r="K32" s="1">
         <v>90945</v>
       </c>
       <c r="L32" s="1">
         <v>221989</v>
       </c>
       <c r="M32" s="1">
         <v>9563</v>
       </c>
       <c r="N32" s="1">
         <v>132401</v>
       </c>
       <c r="O32" s="1">
         <v>29337</v>
       </c>
       <c r="P32" s="2">
         <v>197480</v>
       </c>
     </row>
-    <row r="33" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="49" t="s">
+    <row r="33" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="45" t="s">
         <v>122</v>
       </c>
-      <c r="C33" s="50" t="s">
+      <c r="C33" s="46" t="s">
         <v>123</v>
       </c>
-      <c r="D33" s="46">
+      <c r="D33" s="42">
         <v>1693095</v>
       </c>
       <c r="E33" s="1">
         <v>115634</v>
       </c>
       <c r="F33" s="1">
         <v>5372</v>
       </c>
       <c r="G33" s="1">
         <v>99778</v>
       </c>
       <c r="H33" s="1">
         <v>482155</v>
       </c>
       <c r="I33" s="1">
         <v>164966</v>
       </c>
       <c r="J33" s="1">
         <v>213982</v>
       </c>
       <c r="K33" s="1">
         <v>71782</v>
       </c>
       <c r="L33" s="1">
         <v>157315</v>
       </c>
       <c r="M33" s="1">
         <v>6134</v>
       </c>
       <c r="N33" s="1">
         <v>134105</v>
       </c>
       <c r="O33" s="1">
         <v>28447</v>
       </c>
       <c r="P33" s="2">
         <v>213425</v>
       </c>
     </row>
-    <row r="34" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="49" t="s">
+    <row r="34" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="50" t="s">
+      <c r="C34" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D34" s="46">
+      <c r="D34" s="42">
         <v>1841557</v>
       </c>
       <c r="E34" s="1">
         <v>129477</v>
       </c>
       <c r="F34" s="1">
         <v>6042</v>
       </c>
       <c r="G34" s="1">
         <v>104253</v>
       </c>
       <c r="H34" s="1">
         <v>484290</v>
       </c>
       <c r="I34" s="1">
         <v>197025</v>
       </c>
       <c r="J34" s="1">
         <v>226720</v>
       </c>
       <c r="K34" s="1">
         <v>88464</v>
       </c>
       <c r="L34" s="1">
         <v>191364</v>
       </c>
       <c r="M34" s="1">
         <v>13458</v>
       </c>
       <c r="N34" s="1">
         <v>132883</v>
       </c>
       <c r="O34" s="1">
         <v>25929</v>
       </c>
       <c r="P34" s="2">
         <v>241652</v>
       </c>
     </row>
-    <row r="35" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="49" t="s">
+    <row r="35" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C35" s="50" t="s">
+      <c r="C35" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D35" s="46">
+      <c r="D35" s="42">
         <v>1558989</v>
       </c>
       <c r="E35" s="1">
         <v>95551</v>
       </c>
       <c r="F35" s="1">
         <v>6593</v>
       </c>
       <c r="G35" s="1">
         <v>105517</v>
       </c>
       <c r="H35" s="1">
         <v>380062</v>
       </c>
       <c r="I35" s="1">
         <v>187739</v>
       </c>
       <c r="J35" s="1">
         <v>213594</v>
       </c>
       <c r="K35" s="1">
         <v>71938</v>
       </c>
       <c r="L35" s="1">
         <v>146722</v>
       </c>
       <c r="M35" s="1">
         <v>6205</v>
       </c>
       <c r="N35" s="1">
         <v>122198</v>
       </c>
       <c r="O35" s="1">
         <v>26001</v>
       </c>
       <c r="P35" s="2">
         <v>196869</v>
       </c>
     </row>
-    <row r="36" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="49" t="s">
+    <row r="36" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="45" t="s">
         <v>124</v>
       </c>
-      <c r="C36" s="50" t="s">
+      <c r="C36" s="46" t="s">
         <v>125</v>
       </c>
-      <c r="D36" s="46">
+      <c r="D36" s="42">
         <v>1852540</v>
       </c>
       <c r="E36" s="1">
         <v>122747</v>
       </c>
       <c r="F36" s="1">
         <v>6536</v>
       </c>
       <c r="G36" s="1">
         <v>104887</v>
       </c>
       <c r="H36" s="1">
         <v>463102</v>
       </c>
       <c r="I36" s="1">
         <v>166480</v>
       </c>
       <c r="J36" s="1">
         <v>283148</v>
       </c>
       <c r="K36" s="1">
         <v>93724</v>
       </c>
       <c r="L36" s="1">
         <v>215246</v>
       </c>
       <c r="M36" s="1">
         <v>11354</v>
       </c>
       <c r="N36" s="1">
         <v>137077</v>
       </c>
       <c r="O36" s="1">
         <v>28189</v>
       </c>
       <c r="P36" s="2">
         <v>220050</v>
       </c>
     </row>
-    <row r="37" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="49" t="s">
+    <row r="37" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="45" t="s">
         <v>126</v>
       </c>
-      <c r="C37" s="50" t="s">
+      <c r="C37" s="46" t="s">
         <v>127</v>
       </c>
-      <c r="D37" s="46">
+      <c r="D37" s="42">
         <v>1612557</v>
       </c>
       <c r="E37" s="1">
         <v>124488</v>
       </c>
       <c r="F37" s="1">
         <v>5824</v>
       </c>
       <c r="G37" s="1">
         <v>101310</v>
       </c>
       <c r="H37" s="1">
         <v>369198</v>
       </c>
       <c r="I37" s="1">
         <v>153928</v>
       </c>
       <c r="J37" s="1">
         <v>244440</v>
       </c>
       <c r="K37" s="1">
         <v>86456</v>
       </c>
       <c r="L37" s="1">
         <v>150144</v>
       </c>
       <c r="M37" s="1">
         <v>7830</v>
       </c>
       <c r="N37" s="1">
         <v>137905</v>
       </c>
       <c r="O37" s="1">
         <v>34143</v>
       </c>
       <c r="P37" s="2">
         <v>196891</v>
       </c>
     </row>
-    <row r="38" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="49" t="s">
+    <row r="38" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="C38" s="50" t="s">
+      <c r="C38" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D38" s="46">
+      <c r="D38" s="42">
         <v>1734967</v>
       </c>
       <c r="E38" s="1">
         <v>127254</v>
       </c>
       <c r="F38" s="1">
         <v>5780</v>
       </c>
       <c r="G38" s="1">
         <v>112510</v>
       </c>
       <c r="H38" s="1">
         <v>394436</v>
       </c>
       <c r="I38" s="1">
         <v>196700</v>
       </c>
       <c r="J38" s="1">
         <v>214912</v>
       </c>
       <c r="K38" s="1">
         <v>85556</v>
       </c>
       <c r="L38" s="1">
         <v>193263</v>
       </c>
       <c r="M38" s="1">
         <v>11209</v>
       </c>
       <c r="N38" s="1">
         <v>130116</v>
       </c>
       <c r="O38" s="1">
         <v>31685</v>
       </c>
       <c r="P38" s="2">
         <v>231546</v>
       </c>
     </row>
-    <row r="39" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="49" t="s">
+    <row r="39" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="45" t="s">
         <v>126</v>
       </c>
-      <c r="C39" s="50" t="s">
+      <c r="C39" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="46">
+      <c r="D39" s="42">
         <v>1522266</v>
       </c>
       <c r="E39" s="1">
         <v>90052</v>
       </c>
       <c r="F39" s="1">
         <v>5836</v>
       </c>
       <c r="G39" s="1">
         <v>124083</v>
       </c>
       <c r="H39" s="1">
         <v>296771</v>
       </c>
       <c r="I39" s="1">
         <v>173522</v>
       </c>
       <c r="J39" s="1">
         <v>206592</v>
       </c>
       <c r="K39" s="1">
         <v>81631</v>
       </c>
       <c r="L39" s="1">
         <v>164359</v>
       </c>
       <c r="M39" s="1">
         <v>8250</v>
       </c>
       <c r="N39" s="1">
         <v>116763</v>
       </c>
       <c r="O39" s="1">
         <v>35851</v>
       </c>
       <c r="P39" s="2">
         <v>218556</v>
       </c>
     </row>
-    <row r="40" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="49" t="s">
+    <row r="40" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C40" s="50" t="s">
+      <c r="C40" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="D40" s="46">
+      <c r="D40" s="42">
         <v>1922200</v>
       </c>
       <c r="E40" s="1">
         <v>125875</v>
       </c>
       <c r="F40" s="1">
         <v>7345</v>
       </c>
       <c r="G40" s="1">
         <v>141007</v>
       </c>
       <c r="H40" s="1">
         <v>445423</v>
       </c>
       <c r="I40" s="1">
         <v>245428</v>
       </c>
       <c r="J40" s="1">
         <v>215006</v>
       </c>
       <c r="K40" s="1">
         <v>102715</v>
       </c>
       <c r="L40" s="1">
         <v>215424</v>
       </c>
       <c r="M40" s="1">
         <v>13290</v>
       </c>
       <c r="N40" s="1">
         <v>132880</v>
       </c>
       <c r="O40" s="1">
         <v>32071</v>
       </c>
       <c r="P40" s="2">
         <v>245736</v>
       </c>
     </row>
-    <row r="41" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="49" t="s">
+    <row r="41" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="45" t="s">
         <v>129</v>
       </c>
-      <c r="C41" s="50" t="s">
+      <c r="C41" s="46" t="s">
         <v>127</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D41" s="42">
         <v>1713548</v>
       </c>
       <c r="E41" s="1">
         <v>131847</v>
       </c>
       <c r="F41" s="1">
         <v>5138</v>
       </c>
       <c r="G41" s="1">
         <v>141806</v>
       </c>
       <c r="H41" s="1">
         <v>295258</v>
       </c>
       <c r="I41" s="1">
         <v>212189</v>
       </c>
       <c r="J41" s="1">
         <v>221909</v>
       </c>
       <c r="K41" s="1">
         <v>96666</v>
       </c>
       <c r="L41" s="1">
         <v>189071</v>
       </c>
       <c r="M41" s="1">
         <v>9112</v>
       </c>
       <c r="N41" s="1">
         <v>136331</v>
       </c>
       <c r="O41" s="1">
         <v>37064</v>
       </c>
       <c r="P41" s="2">
         <v>237157</v>
       </c>
     </row>
-    <row r="42" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="49" t="s">
+    <row r="42" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="45" t="s">
         <v>129</v>
       </c>
-      <c r="C42" s="50" t="s">
+      <c r="C42" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="42">
         <v>1922445</v>
       </c>
       <c r="E42" s="1">
         <v>156198</v>
       </c>
       <c r="F42" s="1">
         <v>5947</v>
       </c>
       <c r="G42" s="1">
         <v>141892</v>
       </c>
       <c r="H42" s="1">
         <v>410058</v>
       </c>
       <c r="I42" s="1">
         <v>192108</v>
       </c>
       <c r="J42" s="1">
         <v>214443</v>
       </c>
       <c r="K42" s="1">
         <v>99557</v>
       </c>
       <c r="L42" s="1">
         <v>196975</v>
       </c>
       <c r="M42" s="1">
         <v>16804</v>
       </c>
       <c r="N42" s="1">
         <v>149258</v>
       </c>
       <c r="O42" s="1">
         <v>40662</v>
       </c>
       <c r="P42" s="2">
         <v>298543</v>
       </c>
     </row>
-    <row r="43" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="49" t="s">
+    <row r="43" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="45" t="s">
         <v>102</v>
       </c>
-      <c r="C43" s="50" t="s">
+      <c r="C43" s="46" t="s">
         <v>130</v>
       </c>
-      <c r="D43" s="46">
+      <c r="D43" s="42">
         <v>1729690</v>
       </c>
       <c r="E43" s="1">
         <v>111851</v>
       </c>
       <c r="F43" s="1">
         <v>6152</v>
       </c>
       <c r="G43" s="1">
         <v>152399</v>
       </c>
       <c r="H43" s="1">
         <v>348251</v>
       </c>
       <c r="I43" s="1">
         <v>181881</v>
       </c>
       <c r="J43" s="1">
         <v>210046</v>
       </c>
       <c r="K43" s="1">
         <v>101910</v>
       </c>
       <c r="L43" s="1">
         <v>190670</v>
       </c>
       <c r="M43" s="1">
         <v>10983</v>
       </c>
       <c r="N43" s="1">
         <v>117787</v>
       </c>
       <c r="O43" s="1">
         <v>40202</v>
       </c>
       <c r="P43" s="2">
         <v>257558</v>
       </c>
     </row>
-    <row r="44" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="49" t="s">
+    <row r="44" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="45" t="s">
         <v>134</v>
       </c>
-      <c r="C44" s="50" t="s">
+      <c r="C44" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="D44" s="46">
+      <c r="D44" s="42">
         <v>2243078</v>
       </c>
       <c r="E44" s="1">
         <v>153674</v>
       </c>
       <c r="F44" s="1">
         <v>6782</v>
       </c>
       <c r="G44" s="1">
         <v>132225</v>
       </c>
       <c r="H44" s="1">
         <v>581725</v>
       </c>
       <c r="I44" s="1">
         <v>288361</v>
       </c>
       <c r="J44" s="1">
         <v>273340</v>
       </c>
       <c r="K44" s="1">
         <v>104841</v>
       </c>
       <c r="L44" s="1">
         <v>205617</v>
       </c>
       <c r="M44" s="1">
         <v>11305</v>
       </c>
       <c r="N44" s="1">
         <v>138384</v>
       </c>
       <c r="O44" s="1">
         <v>31325</v>
       </c>
       <c r="P44" s="2">
         <v>315499</v>
       </c>
     </row>
-    <row r="45" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="49" t="s">
+    <row r="45" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C45" s="50" t="s">
+      <c r="C45" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="D45" s="46">
+      <c r="D45" s="42">
         <v>1732432</v>
       </c>
       <c r="E45" s="1">
         <v>101464</v>
       </c>
       <c r="F45" s="1">
         <v>6057</v>
       </c>
       <c r="G45" s="1">
         <v>148990</v>
       </c>
       <c r="H45" s="1">
         <v>323663</v>
       </c>
       <c r="I45" s="1">
         <v>229541</v>
       </c>
       <c r="J45" s="1">
         <v>211072</v>
       </c>
       <c r="K45" s="1">
         <v>102350</v>
       </c>
       <c r="L45" s="1">
         <v>185754</v>
       </c>
       <c r="M45" s="1">
         <v>15828</v>
       </c>
       <c r="N45" s="1">
         <v>128928</v>
       </c>
       <c r="O45" s="1">
         <v>35609</v>
       </c>
       <c r="P45" s="2">
         <v>243176</v>
       </c>
     </row>
-    <row r="46" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="49" t="s">
+    <row r="46" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="45" t="s">
         <v>136</v>
       </c>
-      <c r="C46" s="50" t="s">
+      <c r="C46" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D46" s="46">
+      <c r="D46" s="42">
         <v>1925389</v>
       </c>
       <c r="E46" s="1">
         <v>110328</v>
       </c>
       <c r="F46" s="1">
         <v>13702</v>
       </c>
       <c r="G46" s="1">
         <v>155060</v>
       </c>
       <c r="H46" s="1">
         <v>479553</v>
       </c>
       <c r="I46" s="1">
         <v>216427</v>
       </c>
       <c r="J46" s="1">
         <v>214962</v>
       </c>
       <c r="K46" s="1">
         <v>103194</v>
       </c>
       <c r="L46" s="1">
         <v>167111</v>
       </c>
       <c r="M46" s="1">
         <v>23942</v>
       </c>
       <c r="N46" s="1">
         <v>129528</v>
       </c>
       <c r="O46" s="1">
         <v>41067</v>
       </c>
       <c r="P46" s="2">
         <v>270515</v>
       </c>
     </row>
-    <row r="47" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="49" t="s">
+    <row r="47" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C47" s="50" t="s">
+      <c r="C47" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="42">
         <v>1598937</v>
       </c>
       <c r="E47" s="1">
         <v>80078</v>
       </c>
       <c r="F47" s="1">
         <v>5795</v>
       </c>
       <c r="G47" s="1">
         <v>139526</v>
       </c>
       <c r="H47" s="1">
         <v>296403</v>
       </c>
       <c r="I47" s="1">
         <v>251510</v>
       </c>
       <c r="J47" s="1">
         <v>161770</v>
       </c>
       <c r="K47" s="1">
         <v>89282</v>
       </c>
       <c r="L47" s="1">
         <v>178411</v>
       </c>
       <c r="M47" s="1">
         <v>7606</v>
       </c>
       <c r="N47" s="1">
         <v>122459</v>
       </c>
       <c r="O47" s="1">
         <v>28026</v>
       </c>
       <c r="P47" s="2">
         <v>238071</v>
       </c>
     </row>
-    <row r="48" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="49" t="s">
+    <row r="48" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="50" t="s">
+      <c r="C48" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D48" s="46">
+      <c r="D48" s="42">
         <v>2598470</v>
       </c>
       <c r="E48" s="1">
         <v>129997</v>
       </c>
       <c r="F48" s="1">
         <v>7250</v>
       </c>
       <c r="G48" s="1">
         <v>150179</v>
       </c>
       <c r="H48" s="1">
         <v>882757</v>
       </c>
       <c r="I48" s="1">
         <v>270625</v>
       </c>
       <c r="J48" s="1">
         <v>246802</v>
       </c>
       <c r="K48" s="1">
         <v>183944</v>
       </c>
       <c r="L48" s="1">
         <v>205234</v>
       </c>
       <c r="M48" s="1">
         <v>19579</v>
       </c>
       <c r="N48" s="1">
         <v>154807</v>
       </c>
       <c r="O48" s="1">
         <v>34431</v>
       </c>
       <c r="P48" s="2">
         <v>312865</v>
       </c>
     </row>
-    <row r="49" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="49" t="s">
+    <row r="49" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C49" s="50" t="s">
+      <c r="C49" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="D49" s="46">
+      <c r="D49" s="42">
         <v>1773111</v>
       </c>
       <c r="E49" s="1">
         <v>120467</v>
       </c>
       <c r="F49" s="1">
         <v>5610</v>
       </c>
       <c r="G49" s="1">
         <v>158376</v>
       </c>
       <c r="H49" s="1">
         <v>312688</v>
       </c>
       <c r="I49" s="1">
         <v>249727</v>
       </c>
       <c r="J49" s="1">
         <v>128043</v>
       </c>
       <c r="K49" s="1">
         <v>99736</v>
       </c>
       <c r="L49" s="1">
         <v>239234</v>
       </c>
       <c r="M49" s="1">
         <v>17189</v>
       </c>
       <c r="N49" s="1">
         <v>141891</v>
       </c>
       <c r="O49" s="1">
         <v>40555</v>
       </c>
       <c r="P49" s="2">
         <v>259595</v>
       </c>
     </row>
-    <row r="50" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="49" t="s">
+    <row r="50" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C50" s="50" t="s">
+      <c r="C50" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D50" s="46">
+      <c r="D50" s="42">
         <v>1876892</v>
       </c>
       <c r="E50" s="1">
         <v>104013</v>
       </c>
       <c r="F50" s="1">
         <v>5284</v>
       </c>
       <c r="G50" s="1">
         <v>156273</v>
       </c>
       <c r="H50" s="1">
         <v>452493</v>
       </c>
       <c r="I50" s="1">
         <v>200729</v>
       </c>
       <c r="J50" s="1">
         <v>131061</v>
       </c>
       <c r="K50" s="1">
         <v>107696</v>
       </c>
       <c r="L50" s="1">
         <v>254547</v>
       </c>
       <c r="M50" s="1">
         <v>19543</v>
       </c>
       <c r="N50" s="1">
         <v>134501</v>
       </c>
       <c r="O50" s="1">
         <v>34482</v>
       </c>
       <c r="P50" s="2">
         <v>276270</v>
       </c>
     </row>
-    <row r="51" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="49" t="s">
+    <row r="51" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="45" t="s">
         <v>141</v>
       </c>
-      <c r="C51" s="50" t="s">
+      <c r="C51" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D51" s="46">
+      <c r="D51" s="42">
         <v>1802340</v>
       </c>
       <c r="E51" s="1">
         <v>80995</v>
       </c>
       <c r="F51" s="1">
         <v>5727</v>
       </c>
       <c r="G51" s="1">
         <v>136941</v>
       </c>
       <c r="H51" s="1">
         <v>403221</v>
       </c>
       <c r="I51" s="1">
         <v>294288</v>
       </c>
       <c r="J51" s="1">
         <v>142014</v>
       </c>
       <c r="K51" s="1">
         <v>103998</v>
       </c>
       <c r="L51" s="1">
         <v>214623</v>
       </c>
       <c r="M51" s="1">
         <v>10112</v>
       </c>
       <c r="N51" s="1">
         <v>126239</v>
       </c>
       <c r="O51" s="1">
         <v>33934</v>
       </c>
       <c r="P51" s="2">
         <v>250248</v>
       </c>
     </row>
-    <row r="52" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="49" t="s">
+    <row r="52" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C52" s="50" t="s">
+      <c r="C52" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D52" s="46">
+      <c r="D52" s="42">
         <v>2718056</v>
       </c>
       <c r="E52" s="1">
         <v>104438</v>
       </c>
       <c r="F52" s="1">
         <v>6388</v>
       </c>
       <c r="G52" s="1">
         <v>140260</v>
       </c>
       <c r="H52" s="1">
         <v>993316</v>
       </c>
       <c r="I52" s="1">
         <v>292971</v>
       </c>
       <c r="J52" s="1">
         <v>199908</v>
       </c>
       <c r="K52" s="1">
         <v>150055</v>
       </c>
       <c r="L52" s="1">
         <v>239449</v>
       </c>
       <c r="M52" s="1">
         <v>21138</v>
       </c>
       <c r="N52" s="1">
         <v>169358</v>
       </c>
       <c r="O52" s="1">
         <v>31912</v>
       </c>
       <c r="P52" s="2">
         <v>368863</v>
       </c>
     </row>
-    <row r="53" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="49" t="s">
+    <row r="53" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C53" s="50" t="s">
+      <c r="C53" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D53" s="46">
+      <c r="D53" s="42">
         <v>1743051</v>
       </c>
       <c r="E53" s="1">
         <v>109326</v>
       </c>
       <c r="F53" s="1">
         <v>5838</v>
       </c>
       <c r="G53" s="1">
         <v>143469</v>
       </c>
       <c r="H53" s="1">
         <v>318264</v>
       </c>
       <c r="I53" s="1">
         <v>310093</v>
       </c>
       <c r="J53" s="1">
         <v>133392</v>
       </c>
       <c r="K53" s="1">
         <v>92310</v>
       </c>
       <c r="L53" s="1">
         <v>201732</v>
       </c>
       <c r="M53" s="1">
         <v>13983</v>
       </c>
       <c r="N53" s="1">
         <v>135841</v>
       </c>
       <c r="O53" s="1">
         <v>29767</v>
       </c>
       <c r="P53" s="2">
         <v>249036</v>
       </c>
     </row>
-    <row r="54" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="49" t="s">
+    <row r="54" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C54" s="50" t="s">
+      <c r="C54" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D54" s="46">
+      <c r="D54" s="42">
         <v>1908045</v>
       </c>
       <c r="E54" s="1">
         <v>113354</v>
       </c>
       <c r="F54" s="1">
         <v>5549</v>
       </c>
       <c r="G54" s="1">
         <v>152375</v>
       </c>
       <c r="H54" s="1">
         <v>308858</v>
       </c>
       <c r="I54" s="1">
         <v>372893</v>
       </c>
       <c r="J54" s="1">
         <v>155493</v>
       </c>
       <c r="K54" s="1">
         <v>136967</v>
       </c>
       <c r="L54" s="1">
         <v>206159</v>
       </c>
       <c r="M54" s="1">
         <v>18862</v>
       </c>
       <c r="N54" s="1">
         <v>138785</v>
       </c>
       <c r="O54" s="1">
         <v>37290</v>
       </c>
       <c r="P54" s="2">
         <v>261460</v>
       </c>
     </row>
-    <row r="55" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="49" t="s">
+    <row r="55" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C55" s="50" t="s">
+      <c r="C55" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D55" s="46">
+      <c r="D55" s="42">
         <v>1970721</v>
       </c>
       <c r="E55" s="1">
         <v>97853</v>
       </c>
       <c r="F55" s="1">
         <v>6552</v>
       </c>
       <c r="G55" s="1">
         <v>151883</v>
       </c>
       <c r="H55" s="1">
         <v>574103</v>
       </c>
       <c r="I55" s="1">
         <v>273300</v>
       </c>
       <c r="J55" s="1">
         <v>154968</v>
       </c>
       <c r="K55" s="1">
         <v>96647</v>
       </c>
       <c r="L55" s="1">
         <v>168515</v>
       </c>
       <c r="M55" s="1">
         <v>8506</v>
       </c>
       <c r="N55" s="1">
         <v>121646</v>
       </c>
       <c r="O55" s="1">
         <v>32049</v>
       </c>
       <c r="P55" s="2">
         <v>284699</v>
       </c>
     </row>
-    <row r="56" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="49" t="s">
+    <row r="56" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="C56" s="50" t="s">
+      <c r="C56" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D56" s="46">
+      <c r="D56" s="42">
         <v>2321769</v>
       </c>
       <c r="E56" s="1">
         <v>107462</v>
       </c>
       <c r="F56" s="1">
         <v>7298</v>
       </c>
       <c r="G56" s="1">
         <v>184386</v>
       </c>
       <c r="H56" s="1">
         <v>590139</v>
       </c>
       <c r="I56" s="1">
         <v>282075</v>
       </c>
       <c r="J56" s="1">
         <v>183474</v>
       </c>
       <c r="K56" s="1">
         <v>105040</v>
       </c>
       <c r="L56" s="1">
         <v>246021</v>
       </c>
       <c r="M56" s="1">
         <v>21719</v>
       </c>
       <c r="N56" s="1">
         <v>167892</v>
       </c>
       <c r="O56" s="1">
         <v>36425</v>
       </c>
       <c r="P56" s="2">
         <v>389838</v>
       </c>
     </row>
-    <row r="57" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="49" t="s">
+    <row r="57" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C57" s="50" t="s">
+      <c r="C57" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="42">
         <v>1633529</v>
       </c>
       <c r="E57" s="1">
         <v>127174</v>
       </c>
       <c r="F57" s="1">
         <v>5578</v>
       </c>
       <c r="G57" s="1">
         <v>134519</v>
       </c>
       <c r="H57" s="1">
         <v>297227</v>
       </c>
       <c r="I57" s="1">
         <v>215569</v>
       </c>
       <c r="J57" s="1">
         <v>138708</v>
       </c>
       <c r="K57" s="1">
         <v>94171</v>
       </c>
       <c r="L57" s="1">
         <v>185327</v>
       </c>
       <c r="M57" s="1">
         <v>10969</v>
       </c>
       <c r="N57" s="1">
         <v>135613</v>
       </c>
       <c r="O57" s="1">
         <v>37230</v>
       </c>
       <c r="P57" s="2">
         <v>251444</v>
       </c>
     </row>
-    <row r="58" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="49" t="s">
+    <row r="58" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C58" s="50" t="s">
+      <c r="C58" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D58" s="46">
+      <c r="D58" s="42">
         <v>1860683</v>
       </c>
       <c r="E58" s="1">
         <v>125318</v>
       </c>
       <c r="F58" s="1">
         <v>5993</v>
       </c>
       <c r="G58" s="1">
         <v>133053</v>
       </c>
       <c r="H58" s="1">
         <v>396659</v>
       </c>
       <c r="I58" s="1">
         <v>250331</v>
       </c>
       <c r="J58" s="1">
         <v>126358</v>
       </c>
       <c r="K58" s="1">
         <v>105495</v>
       </c>
       <c r="L58" s="1">
         <v>222021</v>
       </c>
       <c r="M58" s="1">
         <v>19484</v>
       </c>
       <c r="N58" s="1">
         <v>145279</v>
       </c>
       <c r="O58" s="1">
         <v>53990</v>
       </c>
       <c r="P58" s="2">
         <v>276702</v>
       </c>
     </row>
-    <row r="59" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="49" t="s">
+    <row r="59" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C59" s="50" t="s">
+      <c r="C59" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D59" s="46">
+      <c r="D59" s="42">
         <v>1713224</v>
       </c>
       <c r="E59" s="1">
         <v>93192</v>
       </c>
       <c r="F59" s="1">
         <v>5692</v>
       </c>
       <c r="G59" s="1">
         <v>129601</v>
       </c>
       <c r="H59" s="1">
         <v>421728</v>
       </c>
       <c r="I59" s="1">
         <v>261089</v>
       </c>
       <c r="J59" s="1">
         <v>124543</v>
       </c>
       <c r="K59" s="1">
         <v>107075</v>
       </c>
       <c r="L59" s="1">
         <v>183552</v>
       </c>
       <c r="M59" s="1">
         <v>8842</v>
       </c>
       <c r="N59" s="1">
         <v>127433</v>
       </c>
       <c r="O59" s="1">
         <v>29621</v>
       </c>
       <c r="P59" s="2">
         <v>220856</v>
       </c>
     </row>
-    <row r="60" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="49" t="s">
+    <row r="60" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C60" s="50" t="s">
+      <c r="C60" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D60" s="46">
+      <c r="D60" s="42">
         <v>2218236</v>
       </c>
       <c r="E60" s="1">
         <v>113247</v>
       </c>
       <c r="F60" s="1">
         <v>6313</v>
       </c>
       <c r="G60" s="1">
         <v>148675</v>
       </c>
       <c r="H60" s="1">
         <v>591838</v>
       </c>
       <c r="I60" s="1">
         <v>310490</v>
       </c>
       <c r="J60" s="1">
         <v>170124</v>
       </c>
       <c r="K60" s="1">
         <v>122651</v>
       </c>
       <c r="L60" s="1">
         <v>210263</v>
       </c>
       <c r="M60" s="1">
         <v>25163</v>
       </c>
       <c r="N60" s="1">
         <v>152246</v>
       </c>
       <c r="O60" s="1">
         <v>32175</v>
       </c>
       <c r="P60" s="2">
         <v>335051</v>
       </c>
     </row>
-    <row r="61" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="49" t="s">
+    <row r="61" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C61" s="50" t="s">
+      <c r="C61" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D61" s="46">
+      <c r="D61" s="42">
         <v>1693845</v>
       </c>
       <c r="E61" s="1">
         <v>118331</v>
       </c>
       <c r="F61" s="1">
         <v>5033</v>
       </c>
       <c r="G61" s="1">
         <v>145024</v>
       </c>
       <c r="H61" s="1">
         <v>352309</v>
       </c>
       <c r="I61" s="1">
         <v>226661</v>
       </c>
       <c r="J61" s="1">
         <v>107100</v>
       </c>
       <c r="K61" s="1">
         <v>101552</v>
       </c>
       <c r="L61" s="1">
         <v>186706</v>
       </c>
       <c r="M61" s="1">
         <v>11642</v>
       </c>
       <c r="N61" s="1">
         <v>145788</v>
       </c>
       <c r="O61" s="1">
         <v>34748</v>
       </c>
       <c r="P61" s="2">
         <v>258951</v>
       </c>
     </row>
-    <row r="62" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="49" t="s">
+    <row r="62" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C62" s="50" t="s">
+      <c r="C62" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D62" s="46">
+      <c r="D62" s="42">
         <v>1935391</v>
       </c>
       <c r="E62" s="1">
         <v>119380</v>
       </c>
       <c r="F62" s="1">
         <v>6595</v>
       </c>
       <c r="G62" s="1">
         <v>169075</v>
       </c>
       <c r="H62" s="1">
         <v>449904</v>
       </c>
       <c r="I62" s="1">
         <v>306391</v>
       </c>
       <c r="J62" s="1">
         <v>127033</v>
       </c>
       <c r="K62" s="1">
         <v>107684</v>
       </c>
       <c r="L62" s="1">
         <v>201273</v>
       </c>
       <c r="M62" s="1">
         <v>16006</v>
       </c>
       <c r="N62" s="1">
         <v>133046</v>
       </c>
       <c r="O62" s="1">
         <v>36351</v>
       </c>
       <c r="P62" s="2">
         <v>262653</v>
       </c>
     </row>
-    <row r="63" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="49" t="s">
+    <row r="63" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C63" s="50" t="s">
+      <c r="C63" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D63" s="46">
+      <c r="D63" s="42">
         <v>1662154</v>
       </c>
       <c r="E63" s="1">
         <v>95638</v>
       </c>
       <c r="F63" s="1">
         <v>5440</v>
       </c>
       <c r="G63" s="1">
         <v>164426</v>
       </c>
       <c r="H63" s="1">
         <v>306546</v>
       </c>
       <c r="I63" s="1">
         <v>260674</v>
       </c>
       <c r="J63" s="1">
         <v>132084</v>
       </c>
       <c r="K63" s="1">
         <v>103787</v>
       </c>
       <c r="L63" s="1">
         <v>160799</v>
       </c>
       <c r="M63" s="1">
         <v>8548</v>
       </c>
       <c r="N63" s="1">
         <v>130862</v>
       </c>
       <c r="O63" s="1">
         <v>35538</v>
       </c>
       <c r="P63" s="2">
         <v>257812</v>
       </c>
     </row>
-    <row r="64" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="49" t="s">
+    <row r="64" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C64" s="50" t="s">
+      <c r="C64" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D64" s="46">
+      <c r="D64" s="42">
         <v>2407331</v>
       </c>
       <c r="E64" s="1">
         <v>117069</v>
       </c>
       <c r="F64" s="1">
         <v>6201</v>
       </c>
       <c r="G64" s="1">
         <v>178573</v>
       </c>
       <c r="H64" s="1">
         <v>704001</v>
       </c>
       <c r="I64" s="1">
         <v>352987</v>
       </c>
       <c r="J64" s="1">
         <v>175618</v>
       </c>
       <c r="K64" s="1">
         <v>118924</v>
       </c>
       <c r="L64" s="1">
         <v>237862</v>
       </c>
       <c r="M64" s="1">
         <v>20891</v>
       </c>
       <c r="N64" s="1">
         <v>146387</v>
       </c>
       <c r="O64" s="1">
         <v>36176</v>
       </c>
       <c r="P64" s="2">
         <v>312642</v>
       </c>
     </row>
-    <row r="65" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="49" t="s">
+    <row r="65" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C65" s="50" t="s">
+      <c r="C65" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D65" s="46">
+      <c r="D65" s="42">
         <v>1851338</v>
       </c>
       <c r="E65" s="1">
         <v>122039</v>
       </c>
       <c r="F65" s="1">
         <v>4678</v>
       </c>
       <c r="G65" s="1">
         <v>154883</v>
       </c>
       <c r="H65" s="1">
         <v>305089</v>
       </c>
       <c r="I65" s="1">
         <v>381796</v>
       </c>
       <c r="J65" s="1">
         <v>120993</v>
       </c>
       <c r="K65" s="1">
         <v>108050</v>
       </c>
       <c r="L65" s="1">
         <v>184632</v>
       </c>
       <c r="M65" s="1">
         <v>17466</v>
       </c>
       <c r="N65" s="1">
         <v>148684</v>
       </c>
       <c r="O65" s="1">
         <v>40878</v>
       </c>
       <c r="P65" s="2">
         <v>262150</v>
       </c>
     </row>
-    <row r="66" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="49" t="s">
+    <row r="66" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C66" s="50" t="s">
+      <c r="C66" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D66" s="46">
+      <c r="D66" s="42">
         <v>2087463</v>
       </c>
       <c r="E66" s="1">
         <v>124188</v>
       </c>
       <c r="F66" s="1">
         <v>6168</v>
       </c>
       <c r="G66" s="1">
         <v>199039</v>
       </c>
       <c r="H66" s="1">
         <v>514763</v>
       </c>
       <c r="I66" s="1">
         <v>309186</v>
       </c>
       <c r="J66" s="1">
         <v>118843</v>
       </c>
       <c r="K66" s="1">
         <v>132521</v>
       </c>
       <c r="L66" s="1">
         <v>203617</v>
       </c>
       <c r="M66" s="1">
         <v>18835</v>
       </c>
       <c r="N66" s="1">
         <v>157227</v>
       </c>
       <c r="O66" s="1">
         <v>43445</v>
       </c>
       <c r="P66" s="2">
         <v>259631</v>
       </c>
     </row>
-    <row r="67" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="49" t="s">
+    <row r="67" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="45" t="s">
         <v>150</v>
       </c>
-      <c r="C67" s="50" t="s">
+      <c r="C67" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D67" s="46">
+      <c r="D67" s="42">
         <v>1863169</v>
       </c>
       <c r="E67" s="1">
         <v>77675</v>
       </c>
       <c r="F67" s="1">
         <v>5612</v>
       </c>
       <c r="G67" s="1">
         <v>145954</v>
       </c>
       <c r="H67" s="1">
         <v>442263</v>
       </c>
       <c r="I67" s="1">
         <v>391734</v>
       </c>
       <c r="J67" s="1">
         <v>107145</v>
       </c>
       <c r="K67" s="1">
         <v>99806</v>
       </c>
       <c r="L67" s="1">
         <v>196887</v>
       </c>
       <c r="M67" s="1">
         <v>9798</v>
       </c>
       <c r="N67" s="1">
         <v>116432</v>
       </c>
       <c r="O67" s="1">
         <v>36430</v>
       </c>
       <c r="P67" s="2">
         <v>233433</v>
       </c>
     </row>
-    <row r="68" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="49" t="s">
+    <row r="68" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="45" t="s">
         <v>155</v>
       </c>
-      <c r="C68" s="50" t="s">
+      <c r="C68" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D68" s="46">
+      <c r="D68" s="42">
         <v>2331047</v>
       </c>
       <c r="E68" s="1">
         <v>96909</v>
       </c>
       <c r="F68" s="1">
         <v>6235</v>
       </c>
       <c r="G68" s="1">
         <v>165430</v>
       </c>
       <c r="H68" s="1">
         <v>628654</v>
       </c>
       <c r="I68" s="1">
         <v>415311</v>
       </c>
       <c r="J68" s="1">
         <v>200596</v>
       </c>
       <c r="K68" s="1">
         <v>134613</v>
       </c>
       <c r="L68" s="1">
         <v>204769</v>
       </c>
       <c r="M68" s="1">
         <v>18940</v>
       </c>
       <c r="N68" s="1">
         <v>137327</v>
       </c>
       <c r="O68" s="1">
         <v>39245</v>
       </c>
       <c r="P68" s="2">
         <v>283018</v>
       </c>
     </row>
-    <row r="69" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="49" t="s">
+    <row r="69" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="45" t="s">
         <v>155</v>
       </c>
-      <c r="C69" s="50" t="s">
+      <c r="C69" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D69" s="46">
+      <c r="D69" s="42">
         <v>1615701</v>
       </c>
       <c r="E69" s="1">
         <v>112283</v>
       </c>
       <c r="F69" s="1">
         <v>5868</v>
       </c>
       <c r="G69" s="1">
         <v>142656</v>
       </c>
       <c r="H69" s="1">
         <v>347077</v>
       </c>
       <c r="I69" s="1">
         <v>219984</v>
       </c>
       <c r="J69" s="1">
         <v>115445</v>
       </c>
       <c r="K69" s="1">
         <v>97829</v>
       </c>
       <c r="L69" s="1">
         <v>188924</v>
       </c>
       <c r="M69" s="1">
         <v>9962</v>
       </c>
       <c r="N69" s="1">
         <v>125822</v>
       </c>
       <c r="O69" s="1">
         <v>42541</v>
       </c>
       <c r="P69" s="2">
         <v>207310</v>
       </c>
     </row>
-    <row r="70" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="49" t="s">
+    <row r="70" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="45" t="s">
         <v>154</v>
       </c>
-      <c r="C70" s="50" t="s">
+      <c r="C70" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D70" s="46">
+      <c r="D70" s="42">
         <v>1777739</v>
       </c>
       <c r="E70" s="1">
         <v>111914</v>
       </c>
       <c r="F70" s="1">
         <v>6440</v>
       </c>
       <c r="G70" s="1">
         <v>157218</v>
       </c>
       <c r="H70" s="1">
         <v>413994</v>
       </c>
       <c r="I70" s="1">
         <v>273162</v>
       </c>
       <c r="J70" s="1">
         <v>134597</v>
       </c>
       <c r="K70" s="1">
         <v>100563</v>
       </c>
       <c r="L70" s="1">
         <v>178558</v>
       </c>
       <c r="M70" s="1">
         <v>16780</v>
       </c>
       <c r="N70" s="1">
         <v>122898</v>
       </c>
       <c r="O70" s="1">
         <v>32873</v>
       </c>
       <c r="P70" s="2">
         <v>228742</v>
       </c>
     </row>
-    <row r="71" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="49" t="s">
+    <row r="71" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C71" s="50" t="s">
+      <c r="C71" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D71" s="46">
+      <c r="D71" s="42">
         <v>1724071</v>
       </c>
       <c r="E71" s="1">
         <v>101123</v>
       </c>
       <c r="F71" s="1">
         <v>6845</v>
       </c>
       <c r="G71" s="1">
         <v>163166</v>
       </c>
       <c r="H71" s="1">
         <v>320284</v>
       </c>
       <c r="I71" s="1">
         <v>242496</v>
       </c>
       <c r="J71" s="1">
         <v>160803</v>
       </c>
       <c r="K71" s="1">
         <v>113083</v>
       </c>
       <c r="L71" s="1">
         <v>207806</v>
       </c>
       <c r="M71" s="1">
         <v>13272</v>
       </c>
       <c r="N71" s="1">
         <v>125540</v>
       </c>
       <c r="O71" s="1">
         <v>31308</v>
       </c>
       <c r="P71" s="2">
         <v>238345</v>
       </c>
     </row>
-    <row r="72" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B72" s="49" t="s">
+    <row r="72" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="45" t="s">
         <v>163</v>
       </c>
-      <c r="C72" s="50" t="s">
+      <c r="C72" s="46" t="s">
         <v>164</v>
       </c>
-      <c r="D72" s="46">
+      <c r="D72" s="42">
         <v>2032162</v>
       </c>
       <c r="E72" s="1">
         <v>121945</v>
       </c>
       <c r="F72" s="1">
         <v>5730</v>
       </c>
       <c r="G72" s="1">
         <v>183455</v>
       </c>
       <c r="H72" s="1">
         <v>442324</v>
       </c>
       <c r="I72" s="1">
         <v>299574</v>
       </c>
       <c r="J72" s="1">
         <v>184537</v>
       </c>
       <c r="K72" s="1">
         <v>119296</v>
       </c>
       <c r="L72" s="1">
         <v>205826</v>
       </c>
       <c r="M72" s="1">
         <v>17962</v>
       </c>
       <c r="N72" s="1">
         <v>153351</v>
       </c>
       <c r="O72" s="1">
         <v>23628</v>
       </c>
       <c r="P72" s="2">
         <v>274534</v>
       </c>
     </row>
-    <row r="73" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="49" t="s">
+    <row r="73" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="C73" s="50" t="s">
+      <c r="C73" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D73" s="46">
+      <c r="D73" s="42">
         <v>1556151</v>
       </c>
       <c r="E73" s="1">
         <v>125915</v>
       </c>
       <c r="F73" s="1">
         <v>6450</v>
       </c>
       <c r="G73" s="1">
         <v>187516</v>
       </c>
       <c r="H73" s="1">
         <v>260982</v>
       </c>
       <c r="I73" s="1">
         <v>188762</v>
       </c>
       <c r="J73" s="1">
         <v>118017</v>
       </c>
       <c r="K73" s="1">
         <v>112957</v>
       </c>
       <c r="L73" s="1">
         <v>182515</v>
       </c>
       <c r="M73" s="1">
         <v>12012</v>
       </c>
       <c r="N73" s="1">
         <v>137124</v>
       </c>
       <c r="O73" s="1">
         <v>26737</v>
       </c>
       <c r="P73" s="2">
         <v>197164</v>
       </c>
     </row>
-    <row r="74" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="49" t="s">
+    <row r="74" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C74" s="50" t="s">
+      <c r="C74" s="46" t="s">
         <v>168</v>
       </c>
-      <c r="D74" s="46">
+      <c r="D74" s="42">
         <v>1580283</v>
       </c>
       <c r="E74" s="1">
         <v>103628</v>
       </c>
       <c r="F74" s="1">
         <v>4691</v>
       </c>
       <c r="G74" s="1">
         <v>167879</v>
       </c>
       <c r="H74" s="1">
         <v>287039</v>
       </c>
       <c r="I74" s="1">
         <v>191486</v>
       </c>
       <c r="J74" s="1">
         <v>126694</v>
       </c>
       <c r="K74" s="1">
         <v>130540</v>
       </c>
       <c r="L74" s="1">
         <v>169602</v>
       </c>
       <c r="M74" s="1">
         <v>15763</v>
       </c>
       <c r="N74" s="1">
         <v>135869</v>
       </c>
       <c r="O74" s="1">
         <v>28990</v>
       </c>
       <c r="P74" s="2">
         <v>218102</v>
       </c>
     </row>
-    <row r="75" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="49" t="s">
+    <row r="75" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="C75" s="50" t="s">
+      <c r="C75" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D75" s="46">
+      <c r="D75" s="42">
         <v>1870232</v>
       </c>
       <c r="E75" s="1">
         <v>97238</v>
       </c>
       <c r="F75" s="1">
         <v>6044</v>
       </c>
       <c r="G75" s="1">
         <v>189049</v>
       </c>
       <c r="H75" s="1">
         <v>474733</v>
       </c>
       <c r="I75" s="1">
         <v>305213</v>
       </c>
       <c r="J75" s="1">
         <v>121681</v>
       </c>
       <c r="K75" s="1">
         <v>109689</v>
       </c>
       <c r="L75" s="1">
         <v>183563</v>
       </c>
       <c r="M75" s="1">
         <v>14909</v>
       </c>
       <c r="N75" s="1">
         <v>147777</v>
       </c>
       <c r="O75" s="1">
         <v>26571</v>
       </c>
       <c r="P75" s="2">
         <v>193765</v>
       </c>
     </row>
-    <row r="76" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B76" s="49" t="s">
+    <row r="76" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="45" t="s">
         <v>173</v>
       </c>
-      <c r="C76" s="50" t="s">
+      <c r="C76" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="D76" s="46">
+      <c r="D76" s="42">
         <v>1870591</v>
       </c>
       <c r="E76" s="1">
         <v>106505</v>
       </c>
       <c r="F76" s="1">
         <v>7324</v>
       </c>
       <c r="G76" s="1">
         <v>175546</v>
       </c>
       <c r="H76" s="1">
         <v>395696</v>
       </c>
       <c r="I76" s="1">
         <v>263305</v>
       </c>
       <c r="J76" s="1">
         <v>167805</v>
       </c>
       <c r="K76" s="1">
         <v>124499</v>
       </c>
       <c r="L76" s="1">
         <v>197286</v>
       </c>
       <c r="M76" s="1">
         <v>22876</v>
       </c>
       <c r="N76" s="1">
         <v>151271</v>
       </c>
       <c r="O76" s="1">
         <v>30484</v>
       </c>
       <c r="P76" s="2">
         <v>227994</v>
       </c>
     </row>
-    <row r="77" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B77" s="49" t="s">
+    <row r="77" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C77" s="50" t="s">
+      <c r="C77" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D77" s="46">
+      <c r="D77" s="42">
         <v>1621530</v>
       </c>
       <c r="E77" s="1">
         <v>126342</v>
       </c>
       <c r="F77" s="1">
         <v>5951</v>
       </c>
       <c r="G77" s="1">
         <v>190775</v>
       </c>
       <c r="H77" s="1">
         <v>292523</v>
       </c>
       <c r="I77" s="1">
         <v>195305</v>
       </c>
       <c r="J77" s="1">
         <v>101860</v>
       </c>
       <c r="K77" s="1">
         <v>133584</v>
       </c>
       <c r="L77" s="1">
         <v>188495</v>
       </c>
       <c r="M77" s="1">
         <v>12988</v>
       </c>
       <c r="N77" s="1">
         <v>138975</v>
       </c>
       <c r="O77" s="1">
         <v>31090</v>
       </c>
       <c r="P77" s="2">
         <v>203642</v>
       </c>
     </row>
-    <row r="78" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="45" t="s">
         <v>177</v>
       </c>
-      <c r="C78" s="50" t="s">
+      <c r="C78" s="46" t="s">
         <v>178</v>
       </c>
-      <c r="D78" s="46">
+      <c r="D78" s="42">
         <v>1693108</v>
       </c>
       <c r="E78" s="1">
         <v>99807</v>
       </c>
       <c r="F78" s="1">
         <v>5331</v>
       </c>
       <c r="G78" s="1">
         <v>145072</v>
       </c>
       <c r="H78" s="1">
         <v>304597</v>
       </c>
       <c r="I78" s="1">
         <v>286696</v>
       </c>
       <c r="J78" s="1">
         <v>129840</v>
       </c>
       <c r="K78" s="1">
         <v>125070</v>
       </c>
       <c r="L78" s="1">
         <v>191395</v>
       </c>
       <c r="M78" s="1">
         <v>26535</v>
       </c>
       <c r="N78" s="1">
         <v>141679</v>
       </c>
       <c r="O78" s="1">
         <v>31390</v>
       </c>
       <c r="P78" s="2">
         <v>205696</v>
       </c>
     </row>
-    <row r="79" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="C79" s="50" t="s">
+      <c r="C79" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D79" s="46">
+      <c r="D79" s="42">
         <v>1586444</v>
       </c>
       <c r="E79" s="1">
         <v>100620</v>
       </c>
       <c r="F79" s="1">
         <v>15785</v>
       </c>
       <c r="G79" s="1">
         <v>174016</v>
       </c>
       <c r="H79" s="1">
         <v>273462</v>
       </c>
       <c r="I79" s="1">
         <v>204913</v>
       </c>
       <c r="J79" s="1">
         <v>110025</v>
       </c>
       <c r="K79" s="1">
         <v>122705</v>
       </c>
       <c r="L79" s="1">
         <v>204333</v>
       </c>
       <c r="M79" s="1">
         <v>15215</v>
       </c>
       <c r="N79" s="1">
         <v>143768</v>
       </c>
       <c r="O79" s="1">
         <v>30054</v>
       </c>
       <c r="P79" s="2">
         <v>191548</v>
       </c>
     </row>
-    <row r="80" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="45" t="s">
         <v>183</v>
       </c>
-      <c r="C80" s="50" t="s">
+      <c r="C80" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D80" s="46">
+      <c r="D80" s="42">
         <v>2088722</v>
       </c>
       <c r="E80" s="1">
         <v>117853</v>
       </c>
       <c r="F80" s="1">
         <v>6072</v>
       </c>
       <c r="G80" s="1">
         <v>225797</v>
       </c>
       <c r="H80" s="1">
         <v>445735</v>
       </c>
       <c r="I80" s="1">
         <v>308096</v>
       </c>
       <c r="J80" s="1">
         <v>194646</v>
       </c>
       <c r="K80" s="1">
         <v>131803</v>
       </c>
       <c r="L80" s="1">
         <v>207368</v>
       </c>
       <c r="M80" s="1">
         <v>25149</v>
       </c>
       <c r="N80" s="1">
         <v>166516</v>
       </c>
       <c r="O80" s="1">
         <v>29372</v>
       </c>
       <c r="P80" s="2">
         <v>230315</v>
       </c>
     </row>
-    <row r="81" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="45" t="s">
         <v>183</v>
       </c>
-      <c r="C81" s="50" t="s">
+      <c r="C81" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D81" s="46">
+      <c r="D81" s="42">
         <v>1594423</v>
       </c>
       <c r="E81" s="1">
         <v>117396</v>
       </c>
       <c r="F81" s="1">
         <v>5316</v>
       </c>
       <c r="G81" s="1">
         <v>136305</v>
       </c>
       <c r="H81" s="1">
         <v>319815</v>
       </c>
       <c r="I81" s="1">
         <v>196805</v>
       </c>
       <c r="J81" s="1">
         <v>88820</v>
       </c>
       <c r="K81" s="1">
         <v>101086</v>
       </c>
       <c r="L81" s="1">
         <v>235769</v>
       </c>
       <c r="M81" s="1">
         <v>18248</v>
       </c>
       <c r="N81" s="1">
         <v>147252</v>
       </c>
       <c r="O81" s="1">
         <v>41811</v>
       </c>
       <c r="P81" s="2">
         <v>185800</v>
       </c>
     </row>
-    <row r="82" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="45" t="s">
         <v>187</v>
       </c>
-      <c r="C82" s="50" t="s">
+      <c r="C82" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D82" s="46">
+      <c r="D82" s="42">
         <v>1949679</v>
       </c>
       <c r="E82" s="1">
         <v>104102</v>
       </c>
       <c r="F82" s="1">
         <v>5587</v>
       </c>
       <c r="G82" s="1">
         <v>145800</v>
       </c>
       <c r="H82" s="1">
         <v>628177</v>
       </c>
       <c r="I82" s="1">
         <v>209933</v>
       </c>
       <c r="J82" s="1">
         <v>104631</v>
       </c>
       <c r="K82" s="1">
         <v>111668</v>
       </c>
       <c r="L82" s="1">
         <v>205022</v>
       </c>
       <c r="M82" s="1">
         <v>17367</v>
       </c>
       <c r="N82" s="1">
         <v>128301</v>
       </c>
       <c r="O82" s="1">
         <v>81815</v>
       </c>
       <c r="P82" s="2">
         <v>207276</v>
       </c>
     </row>
-    <row r="83" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="45" t="s">
         <v>181</v>
       </c>
-      <c r="C83" s="50" t="s">
+      <c r="C83" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="D83" s="46">
+      <c r="D83" s="42">
         <v>1777875</v>
       </c>
       <c r="E83" s="1">
         <v>88630</v>
       </c>
       <c r="F83" s="1">
         <v>5829</v>
       </c>
       <c r="G83" s="1">
         <v>149770</v>
       </c>
       <c r="H83" s="1">
         <v>487250</v>
       </c>
       <c r="I83" s="1">
         <v>219980</v>
       </c>
       <c r="J83" s="1">
         <v>120008</v>
       </c>
       <c r="K83" s="1">
         <v>112674</v>
       </c>
       <c r="L83" s="1">
         <v>220545</v>
       </c>
       <c r="M83" s="1">
         <v>22692</v>
       </c>
       <c r="N83" s="1">
         <v>106035</v>
       </c>
       <c r="O83" s="1">
         <v>35263</v>
       </c>
       <c r="P83" s="2">
         <v>209199</v>
       </c>
     </row>
-    <row r="84" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C84" s="50" t="s">
+      <c r="C84" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D84" s="46">
+      <c r="D84" s="42">
         <v>2078178</v>
       </c>
       <c r="E84" s="1">
         <v>105812</v>
       </c>
       <c r="F84" s="1">
         <v>9182</v>
       </c>
       <c r="G84" s="1">
         <v>161289</v>
       </c>
       <c r="H84" s="1">
         <v>483135</v>
       </c>
       <c r="I84" s="1">
         <v>316725</v>
       </c>
       <c r="J84" s="1">
         <v>187757</v>
       </c>
       <c r="K84" s="1">
         <v>125199</v>
       </c>
       <c r="L84" s="1">
         <v>193156</v>
       </c>
       <c r="M84" s="1">
         <v>37044</v>
       </c>
       <c r="N84" s="1">
         <v>143037</v>
       </c>
       <c r="O84" s="1">
         <v>28989</v>
       </c>
       <c r="P84" s="2">
         <v>286853</v>
       </c>
     </row>
-    <row r="85" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C85" s="50" t="s">
+      <c r="C85" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D85" s="46">
+      <c r="D85" s="42">
         <v>1995824</v>
       </c>
       <c r="E85" s="1">
         <v>118846</v>
       </c>
       <c r="F85" s="1">
         <v>6403</v>
       </c>
       <c r="G85" s="1">
         <v>136833</v>
       </c>
       <c r="H85" s="1">
         <v>648679</v>
       </c>
       <c r="I85" s="1">
         <v>236376</v>
       </c>
       <c r="J85" s="1">
         <v>90625</v>
       </c>
       <c r="K85" s="1">
         <v>110830</v>
       </c>
       <c r="L85" s="1">
         <v>238372</v>
       </c>
       <c r="M85" s="1">
         <v>17070</v>
       </c>
       <c r="N85" s="1">
         <v>141473</v>
       </c>
       <c r="O85" s="1">
         <v>29542</v>
       </c>
       <c r="P85" s="2">
         <v>220775</v>
       </c>
     </row>
-    <row r="86" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C86" s="50" t="s">
+      <c r="C86" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D86" s="46">
+      <c r="D86" s="42">
         <v>1720069</v>
       </c>
       <c r="E86" s="1">
         <v>104780</v>
       </c>
       <c r="F86" s="1">
         <v>7205</v>
       </c>
       <c r="G86" s="1">
         <v>153447</v>
       </c>
       <c r="H86" s="1">
         <v>373920</v>
       </c>
       <c r="I86" s="1">
         <v>227527</v>
       </c>
       <c r="J86" s="1">
         <v>116369</v>
       </c>
       <c r="K86" s="1">
         <v>113214</v>
       </c>
       <c r="L86" s="1">
         <v>210236</v>
       </c>
       <c r="M86" s="1">
         <v>30319</v>
       </c>
       <c r="N86" s="1">
         <v>131326</v>
       </c>
       <c r="O86" s="1">
         <v>31722</v>
       </c>
       <c r="P86" s="2">
         <v>220004</v>
       </c>
     </row>
-    <row r="87" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="C87" s="50" t="s">
+      <c r="C87" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D87" s="46">
+      <c r="D87" s="42">
         <v>1831235</v>
       </c>
       <c r="E87" s="1">
         <v>108810</v>
       </c>
       <c r="F87" s="1">
         <v>6045</v>
       </c>
       <c r="G87" s="1">
         <v>166804</v>
       </c>
       <c r="H87" s="1">
         <v>458874</v>
       </c>
       <c r="I87" s="1">
         <v>273489</v>
       </c>
       <c r="J87" s="1">
         <v>99491</v>
       </c>
       <c r="K87" s="1">
         <v>105414</v>
       </c>
       <c r="L87" s="1">
         <v>194920</v>
       </c>
       <c r="M87" s="1">
         <v>18964</v>
       </c>
       <c r="N87" s="1">
         <v>147977</v>
       </c>
       <c r="O87" s="1">
         <v>48388</v>
       </c>
       <c r="P87" s="2">
         <v>202059</v>
       </c>
     </row>
-    <row r="88" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B88" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C88" s="50" t="s">
+      <c r="C88" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D88" s="46">
+      <c r="D88" s="42">
         <v>2244044</v>
       </c>
       <c r="E88" s="1">
         <v>111859</v>
       </c>
       <c r="F88" s="1">
         <v>6607</v>
       </c>
       <c r="G88" s="1">
         <v>175537</v>
       </c>
       <c r="H88" s="1">
         <v>597400</v>
       </c>
       <c r="I88" s="1">
         <v>298091</v>
       </c>
       <c r="J88" s="1">
         <v>178576</v>
       </c>
       <c r="K88" s="1">
         <v>130722</v>
       </c>
       <c r="L88" s="1">
         <v>222669</v>
       </c>
       <c r="M88" s="1">
         <v>28310</v>
       </c>
       <c r="N88" s="1">
         <v>155318</v>
       </c>
       <c r="O88" s="1">
         <v>44521</v>
       </c>
       <c r="P88" s="2">
         <v>294434</v>
       </c>
     </row>
-    <row r="89" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B89" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C89" s="50" t="s">
+      <c r="C89" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D89" s="46">
+      <c r="D89" s="42">
         <v>1985540</v>
       </c>
       <c r="E89" s="1">
         <v>136751</v>
       </c>
       <c r="F89" s="1">
         <v>6752</v>
       </c>
       <c r="G89" s="1">
         <v>144988</v>
       </c>
       <c r="H89" s="1">
         <v>554682</v>
       </c>
       <c r="I89" s="1">
         <v>268234</v>
       </c>
       <c r="J89" s="1">
         <v>110809</v>
       </c>
       <c r="K89" s="1">
         <v>110392</v>
       </c>
       <c r="L89" s="1">
         <v>224835</v>
       </c>
       <c r="M89" s="1">
         <v>23913</v>
       </c>
       <c r="N89" s="1">
         <v>149803</v>
       </c>
       <c r="O89" s="1">
         <v>39589</v>
       </c>
       <c r="P89" s="2">
         <v>214792</v>
       </c>
     </row>
-    <row r="90" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B90" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C90" s="50" t="s">
+      <c r="C90" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="42">
         <v>1928870</v>
       </c>
       <c r="E90" s="1">
         <v>130898</v>
       </c>
       <c r="F90" s="1">
         <v>6527</v>
       </c>
       <c r="G90" s="1">
         <v>146532</v>
       </c>
       <c r="H90" s="1">
         <v>537956</v>
       </c>
       <c r="I90" s="1">
         <v>290634</v>
       </c>
       <c r="J90" s="1">
         <v>102055</v>
       </c>
       <c r="K90" s="1">
         <v>122438</v>
       </c>
       <c r="L90" s="1">
         <v>186594</v>
       </c>
       <c r="M90" s="1">
         <v>21696</v>
       </c>
       <c r="N90" s="1">
         <v>125872</v>
       </c>
       <c r="O90" s="1">
         <v>42905</v>
       </c>
       <c r="P90" s="2">
         <v>214763</v>
       </c>
     </row>
-    <row r="91" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="C91" s="50" t="s">
+      <c r="C91" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="D91" s="46">
+      <c r="D91" s="42">
         <v>2127915</v>
       </c>
       <c r="E91" s="1">
         <v>137574</v>
       </c>
       <c r="F91" s="1">
         <v>6074</v>
       </c>
       <c r="G91" s="1">
         <v>173968</v>
       </c>
       <c r="H91" s="1">
         <v>538033</v>
       </c>
       <c r="I91" s="1">
         <v>309779</v>
       </c>
       <c r="J91" s="1">
         <v>126542</v>
       </c>
       <c r="K91" s="1">
         <v>117046</v>
       </c>
       <c r="L91" s="1">
         <v>216810</v>
       </c>
       <c r="M91" s="1">
         <v>19165</v>
       </c>
       <c r="N91" s="1">
         <v>133353</v>
       </c>
       <c r="O91" s="1">
         <v>41388</v>
       </c>
       <c r="P91" s="2">
         <v>308183</v>
       </c>
     </row>
-    <row r="92" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="49" t="s">
+    <row r="92" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B92" s="45" t="s">
         <v>192</v>
       </c>
-      <c r="C92" s="50" t="s">
+      <c r="C92" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D92" s="46">
+      <c r="D92" s="42">
         <v>2461971</v>
       </c>
       <c r="E92" s="1">
         <v>151325</v>
       </c>
       <c r="F92" s="1">
         <v>6679</v>
       </c>
       <c r="G92" s="1">
         <v>194091</v>
       </c>
       <c r="H92" s="1">
         <v>623967</v>
       </c>
       <c r="I92" s="1">
         <v>315212</v>
       </c>
       <c r="J92" s="1">
         <v>197586</v>
       </c>
       <c r="K92" s="1">
         <v>130424</v>
       </c>
       <c r="L92" s="1">
         <v>226786</v>
       </c>
       <c r="M92" s="1">
         <v>28472</v>
       </c>
       <c r="N92" s="1">
         <v>203240</v>
       </c>
       <c r="O92" s="1">
         <v>35920</v>
       </c>
       <c r="P92" s="2">
         <v>348269</v>
       </c>
     </row>
-    <row r="93" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="P93" s="24"/>
+    <row r="93" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D93" s="42">
+        <v>2562714</v>
+      </c>
+      <c r="E93" s="1">
+        <v>131764</v>
+      </c>
+      <c r="F93" s="1">
+        <v>4556</v>
+      </c>
+      <c r="G93" s="1">
+        <v>171546</v>
+      </c>
+      <c r="H93" s="1">
+        <v>993299</v>
+      </c>
+      <c r="I93" s="1">
+        <v>258970</v>
+      </c>
+      <c r="J93" s="1">
+        <v>126193</v>
+      </c>
+      <c r="K93" s="1">
+        <v>121667</v>
+      </c>
+      <c r="L93" s="1">
+        <v>250172</v>
+      </c>
+      <c r="M93" s="1">
+        <v>29913</v>
+      </c>
+      <c r="N93" s="1">
+        <v>168540</v>
+      </c>
+      <c r="O93" s="1">
+        <v>35747</v>
+      </c>
+      <c r="P93" s="2">
+        <v>270347</v>
+      </c>
+    </row>
+    <row r="94" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="47"/>
+      <c r="C94" s="48"/>
+      <c r="D94" s="37"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+      <c r="G94" s="20"/>
+      <c r="H94" s="20"/>
+      <c r="I94" s="20"/>
+      <c r="J94" s="20"/>
+      <c r="K94" s="20"/>
+      <c r="L94" s="20"/>
+      <c r="M94" s="20"/>
+      <c r="N94" s="20"/>
+      <c r="O94" s="20"/>
+      <c r="P94" s="21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="13" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="16384" width="8.88671875" style="13"/>
+    <col min="1" max="1" width="2.81640625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="6" style="12" customWidth="1"/>
+    <col min="4" max="16" width="11.1796875" style="12" customWidth="1"/>
+    <col min="17" max="17" width="11.36328125" style="12" customWidth="1"/>
+    <col min="18" max="21" width="10.08984375" style="12" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="2" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+    </row>
+    <row r="2" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D2" t="s">
         <v>46</v>
       </c>
-      <c r="P2" s="14" t="s">
+      <c r="P2" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="15" t="s">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D3" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="43" t="s">
+    <row r="4" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B4" s="27"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="70" t="s">
+      <c r="F4" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="62" t="s">
+      <c r="I4" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="16" t="s">
+      <c r="P4" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F5" s="71" t="s">
+    <row r="5" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="29"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="18"/>
-[...1 lines deleted...]
-      <c r="I5" s="63" t="s">
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="J5" s="18"/>
-      <c r="K5" s="63" t="s">
+      <c r="J5" s="16"/>
+      <c r="K5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="L5" s="63" t="s">
+      <c r="L5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="18"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="16"/>
+      <c r="N5" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="O5" s="18"/>
-[...5 lines deleted...]
-      <c r="D6" s="40" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+    </row>
+    <row r="6" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H6" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="67" t="s">
+      <c r="I6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="60" t="s">
+      <c r="J6" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N6" s="20" t="s">
+      <c r="N6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D7" s="40" t="s">
+    <row r="7" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="58" t="s">
+      <c r="E7" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="69" t="s">
+      <c r="F7" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="49"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="45"/>
+      <c r="H7" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="69" t="s">
+      <c r="I7" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="J7" s="49"/>
-      <c r="K7" s="61" t="s">
+      <c r="J7" s="45"/>
+      <c r="K7" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="L7" s="49" t="s">
+      <c r="L7" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="49"/>
-      <c r="N7" s="49" t="s">
+      <c r="M7" s="45"/>
+      <c r="N7" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="49"/>
-      <c r="P7" s="57" t="s">
+      <c r="O7" s="45"/>
+      <c r="P7" s="53" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E8" s="29" t="s">
+    <row r="8" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="G8" s="21"/>
-[...1 lines deleted...]
-      <c r="I8" s="68" t="s">
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="21"/>
-      <c r="K8" s="21" t="s">
+      <c r="J8" s="19"/>
+      <c r="K8" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="21"/>
-[...3 lines deleted...]
-      <c r="P8" s="21" t="s">
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="45">
         <v>2005</v>
       </c>
-      <c r="C9" s="50" t="s">
+      <c r="C9" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="42">
         <v>6954462</v>
       </c>
       <c r="E9" s="1">
         <v>476451</v>
       </c>
       <c r="F9" s="1">
         <v>22457</v>
       </c>
       <c r="G9" s="1">
         <v>440861</v>
       </c>
       <c r="H9" s="1">
         <v>1117916</v>
       </c>
       <c r="I9" s="1">
         <v>769469</v>
       </c>
       <c r="J9" s="1">
         <v>1208371</v>
       </c>
       <c r="K9" s="1">
         <v>514422</v>
       </c>
       <c r="L9" s="1">
         <v>877454</v>
       </c>
       <c r="M9" s="1">
         <v>44531</v>
       </c>
       <c r="N9" s="1">
         <v>499265</v>
       </c>
       <c r="O9" s="1">
         <v>142393</v>
       </c>
       <c r="P9" s="2">
         <v>840872</v>
       </c>
     </row>
-    <row r="10" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="45">
         <v>2006</v>
       </c>
-      <c r="C10" s="50" t="s">
+      <c r="C10" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="42">
         <v>7041996</v>
       </c>
       <c r="E10" s="1">
         <v>446359</v>
       </c>
       <c r="F10" s="1">
         <v>25794</v>
       </c>
       <c r="G10" s="1">
         <v>474697</v>
       </c>
       <c r="H10" s="1">
         <v>1146103</v>
       </c>
       <c r="I10" s="1">
         <v>949824</v>
       </c>
       <c r="J10" s="1">
         <v>1104001</v>
       </c>
       <c r="K10" s="1">
         <v>480826</v>
       </c>
       <c r="L10" s="1">
         <v>788999</v>
       </c>
       <c r="M10" s="1">
         <v>49960</v>
       </c>
       <c r="N10" s="1">
         <v>507560</v>
       </c>
       <c r="O10" s="1">
         <v>174449</v>
       </c>
       <c r="P10" s="2">
         <v>893424</v>
       </c>
     </row>
-    <row r="11" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="45">
         <v>2007</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="42">
         <v>7181651</v>
       </c>
       <c r="E11" s="1">
         <v>419089</v>
       </c>
       <c r="F11" s="1">
         <v>29708</v>
       </c>
       <c r="G11" s="1">
         <v>506279</v>
       </c>
       <c r="H11" s="1">
         <v>1454418</v>
       </c>
       <c r="I11" s="1">
         <v>975071</v>
       </c>
       <c r="J11" s="1">
         <v>1000890</v>
       </c>
       <c r="K11" s="1">
         <v>450689</v>
       </c>
       <c r="L11" s="1">
         <v>791579</v>
       </c>
       <c r="M11" s="1">
         <v>47435</v>
       </c>
       <c r="N11" s="1">
         <v>507964</v>
       </c>
       <c r="O11" s="1">
         <v>167439</v>
       </c>
       <c r="P11" s="2">
         <v>831090</v>
       </c>
     </row>
-    <row r="12" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="45">
         <v>2008</v>
       </c>
-      <c r="C12" s="50" t="s">
+      <c r="C12" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="42">
         <v>6935237</v>
       </c>
       <c r="E12" s="1">
         <v>436959</v>
       </c>
       <c r="F12" s="1">
         <v>15746</v>
       </c>
       <c r="G12" s="1">
         <v>385803</v>
       </c>
       <c r="H12" s="1">
         <v>1403525</v>
       </c>
       <c r="I12" s="1">
         <v>1037779</v>
       </c>
       <c r="J12" s="1">
         <v>981853</v>
       </c>
       <c r="K12" s="1">
         <v>415778</v>
       </c>
       <c r="L12" s="1">
         <v>789031</v>
       </c>
       <c r="M12" s="1">
         <v>51290</v>
       </c>
       <c r="N12" s="1">
         <v>508958</v>
       </c>
       <c r="O12" s="1">
         <v>123118</v>
       </c>
       <c r="P12" s="2">
         <v>785397</v>
       </c>
     </row>
-    <row r="13" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="45">
         <v>2009</v>
       </c>
-      <c r="C13" s="50" t="s">
+      <c r="C13" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="42">
         <v>6355056</v>
       </c>
       <c r="E13" s="1">
         <v>442434</v>
       </c>
       <c r="F13" s="1">
         <v>15515</v>
       </c>
       <c r="G13" s="1">
         <v>272575</v>
       </c>
       <c r="H13" s="1">
         <v>1669811</v>
       </c>
       <c r="I13" s="1">
         <v>721903</v>
       </c>
       <c r="J13" s="1">
         <v>843919</v>
       </c>
       <c r="K13" s="1">
         <v>369823</v>
       </c>
       <c r="L13" s="1">
         <v>708943</v>
       </c>
       <c r="M13" s="1">
         <v>32255</v>
       </c>
       <c r="N13" s="1">
         <v>471290</v>
       </c>
       <c r="O13" s="1">
         <v>100832</v>
       </c>
       <c r="P13" s="2">
         <v>705756</v>
       </c>
     </row>
-    <row r="14" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="49" t="s">
+    <row r="14" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="50" t="s">
+      <c r="C14" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="42">
         <v>6770501</v>
       </c>
       <c r="E14" s="1">
         <v>414764</v>
       </c>
       <c r="F14" s="1">
         <v>17489</v>
       </c>
       <c r="G14" s="1">
         <v>324927</v>
       </c>
       <c r="H14" s="1">
         <v>1969461</v>
       </c>
       <c r="I14" s="1">
         <v>698405</v>
       </c>
       <c r="J14" s="1">
         <v>853339</v>
       </c>
       <c r="K14" s="1">
         <v>343423</v>
       </c>
       <c r="L14" s="1">
         <v>774488</v>
       </c>
       <c r="M14" s="1">
         <v>34544</v>
       </c>
       <c r="N14" s="1">
         <v>487970</v>
       </c>
       <c r="O14" s="1">
         <v>103829</v>
       </c>
       <c r="P14" s="2">
         <v>747862</v>
       </c>
     </row>
-    <row r="15" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="49" t="s">
+    <row r="15" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="45" t="s">
         <v>122</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="46" t="s">
         <v>131</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="42">
         <v>6946181</v>
       </c>
       <c r="E15" s="1">
         <v>463409</v>
       </c>
       <c r="F15" s="1">
         <v>24543</v>
       </c>
       <c r="G15" s="1">
         <v>414435</v>
       </c>
       <c r="H15" s="1">
         <v>1809609</v>
       </c>
       <c r="I15" s="1">
         <v>716210</v>
       </c>
       <c r="J15" s="1">
         <v>937444</v>
       </c>
       <c r="K15" s="1">
         <v>325908</v>
       </c>
       <c r="L15" s="1">
         <v>710647</v>
       </c>
       <c r="M15" s="1">
         <v>37151</v>
       </c>
       <c r="N15" s="1">
         <v>526263</v>
       </c>
       <c r="O15" s="1">
         <v>108566</v>
       </c>
       <c r="P15" s="2">
         <v>871996</v>
       </c>
     </row>
-    <row r="16" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="49" t="s">
+    <row r="16" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="C16" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>6791990</v>
       </c>
       <c r="E16" s="1">
         <v>467669</v>
       </c>
       <c r="F16" s="1">
         <v>24785</v>
       </c>
       <c r="G16" s="1">
         <v>478910</v>
       </c>
       <c r="H16" s="1">
         <v>1505828</v>
       </c>
       <c r="I16" s="1">
         <v>769578</v>
       </c>
       <c r="J16" s="1">
         <v>880950</v>
       </c>
       <c r="K16" s="1">
         <v>356358</v>
       </c>
       <c r="L16" s="1">
         <v>723190</v>
       </c>
       <c r="M16" s="1">
         <v>40579</v>
       </c>
       <c r="N16" s="1">
         <v>517664</v>
       </c>
       <c r="O16" s="1">
         <v>133750</v>
       </c>
       <c r="P16" s="2">
         <v>892729</v>
       </c>
     </row>
-    <row r="17" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="49" t="s">
+    <row r="17" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="45" t="s">
         <v>135</v>
       </c>
-      <c r="C17" s="50" t="s">
+      <c r="C17" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="42">
         <v>7608761</v>
       </c>
       <c r="E17" s="1">
         <v>553570</v>
       </c>
       <c r="F17" s="1">
         <v>24019</v>
       </c>
       <c r="G17" s="1">
         <v>568322</v>
       </c>
       <c r="H17" s="1">
         <v>1635292</v>
       </c>
       <c r="I17" s="1">
         <v>874539</v>
       </c>
       <c r="J17" s="1">
         <v>919738</v>
       </c>
       <c r="K17" s="1">
         <v>402974</v>
       </c>
       <c r="L17" s="1">
         <v>782333</v>
       </c>
       <c r="M17" s="1">
         <v>48204</v>
       </c>
       <c r="N17" s="1">
         <v>541760</v>
       </c>
       <c r="O17" s="1">
         <v>149253</v>
       </c>
       <c r="P17" s="2">
         <v>1108757</v>
       </c>
     </row>
-    <row r="18" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="49" t="s">
+    <row r="18" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="C18" s="50" t="s">
+      <c r="C18" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="42">
         <v>7855228</v>
       </c>
       <c r="E18" s="1">
         <v>421867</v>
       </c>
       <c r="F18" s="1">
         <v>32804</v>
       </c>
       <c r="G18" s="1">
         <v>593755</v>
       </c>
       <c r="H18" s="1">
         <v>1982376</v>
       </c>
       <c r="I18" s="1">
         <v>968103</v>
       </c>
       <c r="J18" s="1">
         <v>834606</v>
       </c>
       <c r="K18" s="1">
         <v>478770</v>
       </c>
       <c r="L18" s="1">
         <v>736510</v>
       </c>
       <c r="M18" s="1">
         <v>66955</v>
       </c>
       <c r="N18" s="1">
         <v>535722</v>
       </c>
       <c r="O18" s="1">
         <v>139133</v>
       </c>
       <c r="P18" s="2">
         <v>1064627</v>
       </c>
     </row>
-    <row r="19" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="49" t="s">
+    <row r="19" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="45" t="s">
         <v>140</v>
       </c>
-      <c r="C19" s="50" t="s">
+      <c r="C19" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="42">
         <v>8170399</v>
       </c>
       <c r="E19" s="1">
         <v>409913</v>
       </c>
       <c r="F19" s="1">
         <v>23009</v>
       </c>
       <c r="G19" s="1">
         <v>591850</v>
       </c>
       <c r="H19" s="1">
         <v>2161718</v>
       </c>
       <c r="I19" s="1">
         <v>1037715</v>
       </c>
       <c r="J19" s="1">
         <v>601026</v>
       </c>
       <c r="K19" s="1">
         <v>461485</v>
       </c>
       <c r="L19" s="1">
         <v>947853</v>
       </c>
       <c r="M19" s="1">
         <v>67982</v>
       </c>
       <c r="N19" s="1">
         <v>571989</v>
       </c>
       <c r="O19" s="1">
         <v>140883</v>
       </c>
       <c r="P19" s="2">
         <v>1154976</v>
       </c>
     </row>
-    <row r="20" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="49" t="s">
+    <row r="20" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="45" t="s">
         <v>144</v>
       </c>
-      <c r="C20" s="50" t="s">
+      <c r="C20" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D20" s="46">
+      <c r="D20" s="42">
         <v>7943586</v>
       </c>
       <c r="E20" s="1">
         <v>427995</v>
       </c>
       <c r="F20" s="1">
         <v>25237</v>
       </c>
       <c r="G20" s="1">
         <v>632113</v>
       </c>
       <c r="H20" s="1">
         <v>1791364</v>
       </c>
       <c r="I20" s="1">
         <v>1238361</v>
       </c>
       <c r="J20" s="1">
         <v>627327</v>
       </c>
       <c r="K20" s="1">
         <v>430964</v>
       </c>
       <c r="L20" s="1">
         <v>822427</v>
       </c>
       <c r="M20" s="1">
         <v>63070</v>
       </c>
       <c r="N20" s="1">
         <v>564164</v>
       </c>
       <c r="O20" s="1">
         <v>135531</v>
       </c>
       <c r="P20" s="2">
         <v>1185033</v>
       </c>
     </row>
-    <row r="21" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="49" t="s">
+    <row r="21" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="45" t="s">
         <v>145</v>
       </c>
-      <c r="C21" s="50" t="s">
+      <c r="C21" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D21" s="46">
+      <c r="D21" s="42">
         <v>7425672</v>
       </c>
       <c r="E21" s="1">
         <v>458931</v>
       </c>
       <c r="F21" s="1">
         <v>23576</v>
       </c>
       <c r="G21" s="1">
         <v>545848</v>
       </c>
       <c r="H21" s="1">
         <v>1707452</v>
       </c>
       <c r="I21" s="1">
         <v>1037479</v>
       </c>
       <c r="J21" s="1">
         <v>559733</v>
       </c>
       <c r="K21" s="1">
         <v>429392</v>
       </c>
       <c r="L21" s="1">
         <v>801163</v>
       </c>
       <c r="M21" s="1">
         <v>64458</v>
       </c>
       <c r="N21" s="1">
         <v>560571</v>
       </c>
       <c r="O21" s="1">
         <v>153016</v>
       </c>
       <c r="P21" s="2">
         <v>1084053</v>
       </c>
     </row>
-    <row r="22" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="49" t="s">
+    <row r="22" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="45" t="s">
         <v>147</v>
       </c>
-      <c r="C22" s="50" t="s">
+      <c r="C22" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="42">
         <v>7698721</v>
       </c>
       <c r="E22" s="1">
         <v>450418</v>
       </c>
       <c r="F22" s="1">
         <v>23269</v>
       </c>
       <c r="G22" s="1">
         <v>657098</v>
       </c>
       <c r="H22" s="1">
         <v>1812760</v>
       </c>
       <c r="I22" s="1">
         <v>1146713</v>
       </c>
       <c r="J22" s="1">
         <v>541835</v>
       </c>
       <c r="K22" s="1">
         <v>431947</v>
       </c>
       <c r="L22" s="1">
         <v>786640</v>
       </c>
       <c r="M22" s="1">
         <v>57087</v>
       </c>
       <c r="N22" s="1">
         <v>556083</v>
       </c>
       <c r="O22" s="1">
         <v>142813</v>
       </c>
       <c r="P22" s="2">
         <v>1092058</v>
       </c>
     </row>
-    <row r="23" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="49" t="s">
+    <row r="23" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="45" t="s">
         <v>156</v>
       </c>
-      <c r="C23" s="50" t="s">
+      <c r="C23" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="42">
         <v>8133017</v>
       </c>
       <c r="E23" s="1">
         <v>420811</v>
       </c>
       <c r="F23" s="1">
         <v>22693</v>
       </c>
       <c r="G23" s="1">
         <v>665306</v>
       </c>
       <c r="H23" s="1">
         <v>1890769</v>
       </c>
       <c r="I23" s="1">
         <v>1498027</v>
       </c>
       <c r="J23" s="1">
         <v>547577</v>
       </c>
       <c r="K23" s="1">
         <v>474990</v>
       </c>
       <c r="L23" s="1">
         <v>789905</v>
       </c>
       <c r="M23" s="1">
         <v>65039</v>
       </c>
       <c r="N23" s="1">
         <v>559670</v>
       </c>
       <c r="O23" s="1">
         <v>159998</v>
       </c>
       <c r="P23" s="2">
         <v>1038232</v>
       </c>
     </row>
-    <row r="24" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="49" t="s">
+    <row r="24" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="C24" s="50" t="s">
+      <c r="C24" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="42">
         <v>7149673</v>
       </c>
       <c r="E24" s="1">
         <v>447265</v>
       </c>
       <c r="F24" s="1">
         <v>24883</v>
       </c>
       <c r="G24" s="1">
         <v>646495</v>
       </c>
       <c r="H24" s="1">
         <v>1523679</v>
       </c>
       <c r="I24" s="1">
         <v>1035216</v>
       </c>
       <c r="J24" s="1">
         <v>595382</v>
       </c>
       <c r="K24" s="1">
         <v>430771</v>
       </c>
       <c r="L24" s="1">
         <v>781114</v>
       </c>
       <c r="M24" s="1">
         <v>57976</v>
       </c>
       <c r="N24" s="1">
         <v>527611</v>
       </c>
       <c r="O24" s="1">
         <v>130350</v>
       </c>
       <c r="P24" s="2">
         <v>948931</v>
       </c>
     </row>
-    <row r="25" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="49" t="s">
+    <row r="25" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="45" t="s">
         <v>174</v>
       </c>
-      <c r="C25" s="50" t="s">
+      <c r="C25" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="42">
         <v>6877257</v>
       </c>
       <c r="E25" s="1">
         <v>433286</v>
       </c>
       <c r="F25" s="1">
         <v>24509</v>
       </c>
       <c r="G25" s="1">
         <v>719990</v>
       </c>
       <c r="H25" s="1">
         <v>1418450</v>
       </c>
       <c r="I25" s="1">
         <v>948766</v>
       </c>
       <c r="J25" s="1">
         <v>534197</v>
       </c>
       <c r="K25" s="1">
         <v>477685</v>
       </c>
       <c r="L25" s="1">
         <v>732966</v>
       </c>
       <c r="M25" s="1">
         <v>65560</v>
       </c>
       <c r="N25" s="1">
         <v>572041</v>
       </c>
       <c r="O25" s="1">
         <v>112782</v>
       </c>
       <c r="P25" s="2">
         <v>837025</v>
       </c>
     </row>
-    <row r="26" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="49" t="s">
+    <row r="26" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="45" t="s">
         <v>185</v>
       </c>
-      <c r="C26" s="50" t="s">
+      <c r="C26" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="42">
         <v>6989804</v>
       </c>
       <c r="E26" s="1">
         <v>444622</v>
       </c>
       <c r="F26" s="1">
         <v>33139</v>
       </c>
       <c r="G26" s="1">
         <v>735660</v>
       </c>
       <c r="H26" s="1">
         <v>1316317</v>
       </c>
       <c r="I26" s="1">
         <v>995010</v>
       </c>
       <c r="J26" s="1">
         <v>536371</v>
       </c>
       <c r="K26" s="1">
         <v>513162</v>
       </c>
       <c r="L26" s="1">
         <v>791591</v>
       </c>
       <c r="M26" s="1">
         <v>79887</v>
       </c>
       <c r="N26" s="1">
         <v>590938</v>
       </c>
       <c r="O26" s="1">
         <v>121906</v>
       </c>
       <c r="P26" s="2">
         <v>831201</v>
       </c>
     </row>
-    <row r="27" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="49" t="s">
+    <row r="27" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="45" t="s">
         <v>183</v>
       </c>
-      <c r="C27" s="50" t="s">
+      <c r="C27" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="42">
         <v>7400155</v>
       </c>
       <c r="E27" s="1">
         <v>415940</v>
       </c>
       <c r="F27" s="1">
         <v>25914</v>
       </c>
       <c r="G27" s="1">
         <v>593164</v>
       </c>
       <c r="H27" s="1">
         <v>1918377</v>
       </c>
       <c r="I27" s="1">
         <v>943443</v>
       </c>
       <c r="J27" s="1">
         <v>501216</v>
       </c>
       <c r="K27" s="1">
         <v>450627</v>
       </c>
       <c r="L27" s="1">
         <v>854492</v>
       </c>
       <c r="M27" s="1">
         <v>95351</v>
       </c>
       <c r="N27" s="1">
         <v>524625</v>
       </c>
       <c r="O27" s="1">
         <v>187878</v>
       </c>
       <c r="P27" s="2">
         <v>889128</v>
       </c>
     </row>
-    <row r="28" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="49" t="s">
+    <row r="28" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="45" t="s">
         <v>188</v>
       </c>
-      <c r="C28" s="50" t="s">
+      <c r="C28" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="42">
         <v>7791172</v>
       </c>
       <c r="E28" s="1">
         <v>444295</v>
       </c>
       <c r="F28" s="1">
         <v>26260</v>
       </c>
       <c r="G28" s="1">
         <v>632621</v>
       </c>
       <c r="H28" s="1">
         <v>2078873</v>
       </c>
       <c r="I28" s="1">
         <v>1035483</v>
       </c>
       <c r="J28" s="1">
         <v>485061</v>
       </c>
       <c r="K28" s="1">
         <v>460180</v>
       </c>
       <c r="L28" s="1">
         <v>866197</v>
       </c>
       <c r="M28" s="1">
         <v>94663</v>
       </c>
       <c r="N28" s="1">
         <v>576094</v>
       </c>
       <c r="O28" s="1">
         <v>154173</v>
       </c>
       <c r="P28" s="2">
         <v>937272</v>
       </c>
     </row>
-    <row r="29" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="49" t="s">
+    <row r="29" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="45" t="s">
         <v>190</v>
       </c>
-      <c r="C29" s="50" t="s">
+      <c r="C29" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="D29" s="46">
+      <c r="D29" s="42">
         <v>8504296</v>
       </c>
       <c r="E29" s="1">
         <v>556548</v>
       </c>
       <c r="F29" s="1">
         <v>26032</v>
       </c>
       <c r="G29" s="1">
         <v>659579</v>
       </c>
       <c r="H29" s="1">
         <v>2254638</v>
       </c>
       <c r="I29" s="1">
         <v>1183859</v>
       </c>
       <c r="J29" s="1">
         <v>536992</v>
       </c>
       <c r="K29" s="1">
         <v>480300</v>
       </c>
       <c r="L29" s="1">
         <v>855025</v>
       </c>
       <c r="M29" s="1">
         <v>93246</v>
       </c>
       <c r="N29" s="1">
         <v>612268</v>
       </c>
       <c r="O29" s="1">
         <v>159802</v>
       </c>
       <c r="P29" s="2">
         <v>1086007</v>
       </c>
     </row>
-    <row r="30" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D30" s="44"/>
+    <row r="30" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="67"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="40"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="4"/>
     </row>
-    <row r="31" spans="2:16" s="22" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D31" s="25"/>
+    <row r="31" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
     </row>
-    <row r="32" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:16" x14ac:dyDescent="0.3">
       <c r="D32" t="s">
         <v>49</v>
       </c>
-      <c r="L32" s="13" t="s">
+      <c r="L32" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="P32" s="14" t="s">
+      <c r="P32" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D33" s="15" t="s">
+    <row r="33" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="D33" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="P33" s="14" t="s">
+      <c r="P33" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="2:16" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D34" s="43" t="s">
+    <row r="34" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B34" s="27"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E34" s="26" t="s">
+      <c r="E34" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F34" s="70" t="s">
+      <c r="F34" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="G34" s="16" t="s">
+      <c r="G34" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H34" s="17" t="s">
+      <c r="H34" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="I34" s="62" t="s">
+      <c r="I34" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="J34" s="16" t="s">
+      <c r="J34" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K34" s="37" t="s">
+      <c r="K34" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="L34" s="37" t="s">
+      <c r="L34" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="M34" s="37" t="s">
+      <c r="M34" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N34" s="37" t="s">
+      <c r="N34" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="O34" s="37" t="s">
+      <c r="O34" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P34" s="16" t="s">
+      <c r="P34" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F35" s="71" t="s">
+    <row r="35" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="29"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="G35" s="18"/>
-[...1 lines deleted...]
-      <c r="I35" s="63" t="s">
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="J35" s="18"/>
-      <c r="K35" s="63" t="s">
+      <c r="J35" s="16"/>
+      <c r="K35" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="L35" s="63" t="s">
+      <c r="L35" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="M35" s="18"/>
-      <c r="N35" s="59" t="s">
+      <c r="M35" s="16"/>
+      <c r="N35" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="O35" s="18"/>
-[...5 lines deleted...]
-      <c r="D36" s="40" t="s">
+      <c r="O35" s="16"/>
+      <c r="P35" s="16"/>
+    </row>
+    <row r="36" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B36" s="29"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E36" s="28" t="s">
+      <c r="E36" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F36" s="67" t="s">
+      <c r="F36" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="G36" s="19" t="s">
+      <c r="G36" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="H36" s="20" t="s">
+      <c r="H36" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="I36" s="67" t="s">
+      <c r="I36" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="J36" s="60" t="s">
+      <c r="J36" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="K36" s="20" t="s">
+      <c r="K36" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L36" s="20" t="s">
+      <c r="L36" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M36" s="20" t="s">
+      <c r="M36" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N36" s="20" t="s">
+      <c r="N36" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O36" s="20" t="s">
+      <c r="O36" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="P36" s="19" t="s">
+      <c r="P36" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="37" spans="2:16" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D37" s="40" t="s">
+    <row r="37" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B37" s="29"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E37" s="58" t="s">
+      <c r="E37" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F37" s="69" t="s">
+      <c r="F37" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="G37" s="49"/>
-      <c r="H37" s="49" t="s">
+      <c r="G37" s="45"/>
+      <c r="H37" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="I37" s="69" t="s">
+      <c r="I37" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="J37" s="49"/>
-      <c r="K37" s="61" t="s">
+      <c r="J37" s="45"/>
+      <c r="K37" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="L37" s="49" t="s">
+      <c r="L37" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="M37" s="49"/>
-      <c r="N37" s="49" t="s">
+      <c r="M37" s="45"/>
+      <c r="N37" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="O37" s="49"/>
-      <c r="P37" s="57" t="s">
+      <c r="O37" s="45"/>
+      <c r="P37" s="53" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="38" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E38" s="29" t="s">
+    <row r="38" spans="2:16" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="31"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="F38" s="68" t="s">
+      <c r="F38" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="G38" s="21"/>
-[...1 lines deleted...]
-      <c r="I38" s="68" t="s">
+      <c r="G38" s="19"/>
+      <c r="H38" s="19"/>
+      <c r="I38" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="J38" s="21"/>
-      <c r="K38" s="21" t="s">
+      <c r="J38" s="19"/>
+      <c r="K38" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="L38" s="21"/>
-[...3 lines deleted...]
-      <c r="P38" s="21" t="s">
+      <c r="L38" s="19"/>
+      <c r="M38" s="19"/>
+      <c r="N38" s="19"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="39" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="38">
+    <row r="39" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="34">
         <v>2006</v>
       </c>
-      <c r="C39" s="54" t="s">
+      <c r="C39" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D39" s="48">
+      <c r="D39" s="44">
         <v>7226189</v>
       </c>
       <c r="E39" s="1">
         <v>451685</v>
       </c>
       <c r="F39" s="1">
         <v>22524</v>
       </c>
       <c r="G39" s="1">
         <v>471932</v>
       </c>
       <c r="H39" s="1">
         <v>1313933</v>
       </c>
       <c r="I39" s="1">
         <v>935452</v>
       </c>
       <c r="J39" s="1">
         <v>1130928</v>
       </c>
       <c r="K39" s="1">
         <v>490929</v>
       </c>
       <c r="L39" s="1">
         <v>814006</v>
       </c>
       <c r="M39" s="1">
         <v>49907</v>
       </c>
       <c r="N39" s="1">
         <v>499813</v>
       </c>
       <c r="O39" s="1">
         <v>160595</v>
       </c>
       <c r="P39" s="2">
         <v>884485</v>
       </c>
     </row>
-    <row r="40" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="38">
+    <row r="40" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="34">
         <v>2007</v>
       </c>
-      <c r="C40" s="54" t="s">
+      <c r="C40" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D40" s="48">
+      <c r="D40" s="44">
         <v>6876393</v>
       </c>
       <c r="E40" s="1">
         <v>427957</v>
       </c>
       <c r="F40" s="1">
         <v>32833</v>
       </c>
       <c r="G40" s="1">
         <v>506309</v>
       </c>
       <c r="H40" s="1">
         <v>1193402</v>
       </c>
       <c r="I40" s="1">
         <v>894303</v>
       </c>
       <c r="J40" s="1">
         <v>979774</v>
       </c>
       <c r="K40" s="1">
         <v>442221</v>
       </c>
       <c r="L40" s="1">
         <v>799473</v>
       </c>
       <c r="M40" s="1">
         <v>46508</v>
       </c>
       <c r="N40" s="1">
         <v>522274</v>
       </c>
       <c r="O40" s="1">
         <v>175592</v>
       </c>
       <c r="P40" s="2">
         <v>855747</v>
       </c>
     </row>
-    <row r="41" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="38">
+    <row r="41" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="34">
         <v>2008</v>
       </c>
-      <c r="C41" s="54" t="s">
+      <c r="C41" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D41" s="48">
+      <c r="D41" s="44">
         <v>7236397</v>
       </c>
       <c r="E41" s="1">
         <v>434725</v>
       </c>
       <c r="F41" s="1">
         <v>18334</v>
       </c>
       <c r="G41" s="1">
         <v>428736</v>
       </c>
       <c r="H41" s="1">
         <v>1560758</v>
       </c>
       <c r="I41" s="1">
         <v>1034240</v>
       </c>
       <c r="J41" s="1">
         <v>1047922</v>
       </c>
       <c r="K41" s="1">
         <v>444522</v>
       </c>
       <c r="L41" s="1">
         <v>793396</v>
       </c>
       <c r="M41" s="1">
         <v>45680</v>
       </c>
       <c r="N41" s="1">
         <v>505613</v>
       </c>
       <c r="O41" s="1">
         <v>138770</v>
       </c>
       <c r="P41" s="2">
         <v>783701</v>
       </c>
     </row>
-    <row r="42" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="38">
+    <row r="42" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="34">
         <v>2009</v>
       </c>
-      <c r="C42" s="54" t="s">
+      <c r="C42" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D42" s="48">
+      <c r="D42" s="44">
         <v>6485068</v>
       </c>
       <c r="E42" s="1">
         <v>434040</v>
       </c>
       <c r="F42" s="1">
         <v>12690</v>
       </c>
       <c r="G42" s="1">
         <v>268816</v>
       </c>
       <c r="H42" s="1">
         <v>1622208</v>
       </c>
       <c r="I42" s="1">
         <v>832813</v>
       </c>
       <c r="J42" s="1">
         <v>859048</v>
       </c>
       <c r="K42" s="1">
         <v>375786</v>
       </c>
       <c r="L42" s="1">
         <v>705209</v>
       </c>
       <c r="M42" s="1">
         <v>43044</v>
       </c>
       <c r="N42" s="1">
         <v>484401</v>
       </c>
       <c r="O42" s="1">
         <v>102657</v>
       </c>
       <c r="P42" s="2">
         <v>744356</v>
       </c>
     </row>
-    <row r="43" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="38" t="s">
+    <row r="43" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="C43" s="54" t="s">
+      <c r="C43" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D43" s="48">
+      <c r="D43" s="44">
         <v>6630062</v>
       </c>
       <c r="E43" s="1">
         <v>426253</v>
       </c>
       <c r="F43" s="1">
         <v>17837</v>
       </c>
       <c r="G43" s="1">
         <v>320521</v>
       </c>
       <c r="H43" s="1">
         <v>1849872</v>
       </c>
       <c r="I43" s="1">
         <v>705268</v>
       </c>
       <c r="J43" s="1">
         <v>841783</v>
       </c>
       <c r="K43" s="1">
         <v>353943</v>
       </c>
       <c r="L43" s="1">
         <v>762316</v>
       </c>
       <c r="M43" s="1">
         <v>33884</v>
       </c>
       <c r="N43" s="1">
         <v>477491</v>
       </c>
       <c r="O43" s="1">
         <v>97630</v>
       </c>
       <c r="P43" s="2">
         <v>743264</v>
       </c>
     </row>
-    <row r="44" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="38" t="s">
+    <row r="44" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C44" s="54" t="s">
+      <c r="C44" s="50" t="s">
         <v>132</v>
       </c>
-      <c r="D44" s="48">
+      <c r="D44" s="44">
         <v>6995190</v>
       </c>
       <c r="E44" s="1">
         <v>451780</v>
       </c>
       <c r="F44" s="1">
         <v>22950</v>
       </c>
       <c r="G44" s="1">
         <v>392575</v>
       </c>
       <c r="H44" s="1">
         <v>1940090</v>
       </c>
       <c r="I44" s="1">
         <v>737446</v>
       </c>
       <c r="J44" s="1">
         <v>893743</v>
       </c>
       <c r="K44" s="1">
         <v>323129</v>
       </c>
       <c r="L44" s="1">
         <v>717390</v>
       </c>
       <c r="M44" s="1">
         <v>35360</v>
       </c>
       <c r="N44" s="1">
         <v>521587</v>
       </c>
       <c r="O44" s="1">
         <v>109714</v>
       </c>
       <c r="P44" s="2">
         <v>849426</v>
       </c>
     </row>
-    <row r="45" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="38" t="s">
+    <row r="45" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="C45" s="54" t="s">
+      <c r="C45" s="50" t="s">
         <v>132</v>
       </c>
-      <c r="D45" s="48">
+      <c r="D45" s="44">
         <v>6722330</v>
       </c>
       <c r="E45" s="1">
         <v>464541</v>
       </c>
       <c r="F45" s="1">
         <v>23976</v>
       </c>
       <c r="G45" s="1">
         <v>442790</v>
       </c>
       <c r="H45" s="1">
         <v>1523507</v>
       </c>
       <c r="I45" s="1">
         <v>690630</v>
       </c>
       <c r="J45" s="1">
         <v>949092</v>
       </c>
       <c r="K45" s="1">
         <v>347367</v>
       </c>
       <c r="L45" s="1">
         <v>723012</v>
       </c>
       <c r="M45" s="1">
         <v>38643</v>
       </c>
       <c r="N45" s="1">
         <v>521861</v>
       </c>
       <c r="O45" s="1">
         <v>129868</v>
       </c>
       <c r="P45" s="2">
         <v>867043</v>
       </c>
     </row>
-    <row r="46" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="38" t="s">
+    <row r="46" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
         <v>102</v>
       </c>
-      <c r="C46" s="54" t="s">
+      <c r="C46" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D46" s="48">
+      <c r="D46" s="44">
         <v>7287883</v>
       </c>
       <c r="E46" s="1">
         <v>525771</v>
       </c>
       <c r="F46" s="1">
         <v>24582</v>
       </c>
       <c r="G46" s="1">
         <v>577104</v>
       </c>
       <c r="H46" s="1">
         <v>1498990</v>
       </c>
       <c r="I46" s="1">
         <v>831606</v>
       </c>
       <c r="J46" s="1">
         <v>861404</v>
       </c>
       <c r="K46" s="1">
         <v>400848</v>
       </c>
       <c r="L46" s="1">
         <v>792140</v>
       </c>
       <c r="M46" s="1">
         <v>50189</v>
       </c>
       <c r="N46" s="1">
         <v>536256</v>
       </c>
       <c r="O46" s="1">
         <v>149999</v>
       </c>
       <c r="P46" s="2">
         <v>1038994</v>
       </c>
     </row>
-    <row r="47" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="38" t="s">
+    <row r="47" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="34" t="s">
         <v>110</v>
       </c>
-      <c r="C47" s="54" t="s">
+      <c r="C47" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D47" s="48">
+      <c r="D47" s="44">
         <v>7499836</v>
       </c>
       <c r="E47" s="1">
         <v>445544</v>
       </c>
       <c r="F47" s="1">
         <v>32336</v>
       </c>
       <c r="G47" s="1">
         <v>575801</v>
       </c>
       <c r="H47" s="1">
         <v>1681344</v>
       </c>
       <c r="I47" s="1">
         <v>985839</v>
       </c>
       <c r="J47" s="1">
         <v>861144</v>
       </c>
       <c r="K47" s="1">
         <v>399667</v>
       </c>
       <c r="L47" s="1">
         <v>736893</v>
       </c>
       <c r="M47" s="1">
         <v>58681</v>
       </c>
       <c r="N47" s="1">
         <v>519299</v>
       </c>
       <c r="O47" s="1">
         <v>136027</v>
       </c>
       <c r="P47" s="2">
         <v>1067261</v>
       </c>
     </row>
-    <row r="48" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="38" t="s">
+    <row r="48" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="34" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="54" t="s">
+      <c r="C48" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D48" s="48">
+      <c r="D48" s="44">
         <v>8050813</v>
       </c>
       <c r="E48" s="1">
         <v>435472</v>
       </c>
       <c r="F48" s="1">
         <v>23871</v>
       </c>
       <c r="G48" s="1">
         <v>601769</v>
       </c>
       <c r="H48" s="1">
         <v>2051159</v>
       </c>
       <c r="I48" s="1">
         <v>1015369</v>
       </c>
       <c r="J48" s="1">
         <v>647920</v>
       </c>
       <c r="K48" s="1">
         <v>495374</v>
       </c>
       <c r="L48" s="1">
         <v>913638</v>
       </c>
       <c r="M48" s="1">
         <v>66423</v>
       </c>
       <c r="N48" s="1">
         <v>557438</v>
       </c>
       <c r="O48" s="1">
         <v>143402</v>
       </c>
       <c r="P48" s="2">
         <v>1098978</v>
       </c>
     </row>
-    <row r="49" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="38" t="s">
+    <row r="49" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="34" t="s">
         <v>144</v>
       </c>
-      <c r="C49" s="54" t="s">
+      <c r="C49" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="44">
         <v>8339873</v>
       </c>
       <c r="E49" s="1">
         <v>424971</v>
       </c>
       <c r="F49" s="1">
         <v>24327</v>
       </c>
       <c r="G49" s="1">
         <v>587987</v>
       </c>
       <c r="H49" s="1">
         <v>2194541</v>
       </c>
       <c r="I49" s="1">
         <v>1249257</v>
       </c>
       <c r="J49" s="1">
         <v>643761</v>
       </c>
       <c r="K49" s="1">
         <v>475979</v>
       </c>
       <c r="L49" s="1">
         <v>815855</v>
       </c>
       <c r="M49" s="1">
         <v>62489</v>
       </c>
       <c r="N49" s="1">
         <v>565630</v>
       </c>
       <c r="O49" s="1">
         <v>131018</v>
       </c>
       <c r="P49" s="2">
         <v>1164058</v>
       </c>
     </row>
-    <row r="50" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="38" t="s">
+    <row r="50" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="34" t="s">
         <v>145</v>
       </c>
-      <c r="C50" s="54" t="s">
+      <c r="C50" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="44">
         <v>7529205</v>
       </c>
       <c r="E50" s="1">
         <v>453146</v>
       </c>
       <c r="F50" s="1">
         <v>24561</v>
       </c>
       <c r="G50" s="1">
         <v>581559</v>
       </c>
       <c r="H50" s="1">
         <v>1705753</v>
       </c>
       <c r="I50" s="1">
         <v>1009064</v>
       </c>
       <c r="J50" s="1">
         <v>573083</v>
       </c>
       <c r="K50" s="1">
         <v>411781</v>
       </c>
       <c r="L50" s="1">
         <v>836921</v>
       </c>
       <c r="M50" s="1">
         <v>61014</v>
       </c>
       <c r="N50" s="1">
         <v>576217</v>
       </c>
       <c r="O50" s="1">
         <v>157266</v>
       </c>
       <c r="P50" s="2">
         <v>1138840</v>
       </c>
     </row>
-    <row r="51" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="38" t="s">
+    <row r="51" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="34" t="s">
         <v>149</v>
       </c>
-      <c r="C51" s="54" t="s">
+      <c r="C51" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D51" s="48">
+      <c r="D51" s="44">
         <v>7509626</v>
       </c>
       <c r="E51" s="1">
         <v>446596</v>
       </c>
       <c r="F51" s="1">
         <v>23381</v>
       </c>
       <c r="G51" s="1">
         <v>627200</v>
       </c>
       <c r="H51" s="1">
         <v>1700597</v>
       </c>
       <c r="I51" s="1">
         <v>1104216</v>
       </c>
       <c r="J51" s="1">
         <v>536341</v>
       </c>
       <c r="K51" s="1">
         <v>435674</v>
       </c>
       <c r="L51" s="1">
         <v>759041</v>
       </c>
       <c r="M51" s="1">
         <v>61359</v>
       </c>
       <c r="N51" s="1">
         <v>561942</v>
       </c>
       <c r="O51" s="1">
         <v>138812</v>
       </c>
       <c r="P51" s="2">
         <v>1114467</v>
       </c>
     </row>
-    <row r="52" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="38" t="s">
+    <row r="52" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="34" t="s">
         <v>150</v>
       </c>
-      <c r="C52" s="54" t="s">
+      <c r="C52" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D52" s="48">
+      <c r="D52" s="44">
         <v>8209301</v>
       </c>
       <c r="E52" s="1">
         <v>440971</v>
       </c>
       <c r="F52" s="1">
         <v>22659</v>
       </c>
       <c r="G52" s="1">
         <v>678449</v>
       </c>
       <c r="H52" s="1">
         <v>1966116</v>
       </c>
       <c r="I52" s="1">
         <v>1435703</v>
       </c>
       <c r="J52" s="1">
         <v>522599</v>
       </c>
       <c r="K52" s="1">
         <v>459301</v>
       </c>
       <c r="L52" s="1">
         <v>822998</v>
       </c>
       <c r="M52" s="1">
         <v>66990</v>
       </c>
       <c r="N52" s="1">
         <v>568730</v>
       </c>
       <c r="O52" s="1">
         <v>156929</v>
       </c>
       <c r="P52" s="2">
         <v>1067856</v>
       </c>
     </row>
-    <row r="53" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="38" t="s">
+    <row r="53" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="34" t="s">
         <v>159</v>
       </c>
-      <c r="C53" s="54" t="s">
+      <c r="C53" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D53" s="48">
+      <c r="D53" s="44">
         <v>7448558</v>
       </c>
       <c r="E53" s="1">
         <v>422229</v>
       </c>
       <c r="F53" s="1">
         <v>25388</v>
       </c>
       <c r="G53" s="1">
         <v>628470</v>
       </c>
       <c r="H53" s="1">
         <v>1710009</v>
       </c>
       <c r="I53" s="1">
         <v>1150953</v>
       </c>
       <c r="J53" s="1">
         <v>611441</v>
       </c>
       <c r="K53" s="1">
         <v>446088</v>
       </c>
       <c r="L53" s="1">
         <v>780057</v>
       </c>
       <c r="M53" s="1">
         <v>58954</v>
       </c>
       <c r="N53" s="1">
         <v>511587</v>
       </c>
       <c r="O53" s="1">
         <v>145967</v>
       </c>
       <c r="P53" s="2">
         <v>957415</v>
       </c>
     </row>
-    <row r="54" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="38" t="s">
+    <row r="54" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="34" t="s">
         <v>170</v>
       </c>
-      <c r="C54" s="54" t="s">
+      <c r="C54" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D54" s="48">
+      <c r="D54" s="44">
         <v>7038828</v>
       </c>
       <c r="E54" s="1">
         <v>448726</v>
       </c>
       <c r="F54" s="1">
         <v>22915</v>
       </c>
       <c r="G54" s="1">
         <v>727899</v>
       </c>
       <c r="H54" s="1">
         <v>1465078</v>
       </c>
       <c r="I54" s="1">
         <v>985035</v>
       </c>
       <c r="J54" s="1">
         <v>550929</v>
       </c>
       <c r="K54" s="1">
         <v>472482</v>
       </c>
       <c r="L54" s="1">
         <v>741506</v>
       </c>
       <c r="M54" s="1">
         <v>60646</v>
       </c>
       <c r="N54" s="1">
         <v>574121</v>
       </c>
       <c r="O54" s="1">
         <v>105926</v>
       </c>
       <c r="P54" s="2">
         <v>883565</v>
       </c>
     </row>
-    <row r="55" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="38" t="s">
+    <row r="55" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="34" t="s">
         <v>171</v>
       </c>
-      <c r="C55" s="54" t="s">
+      <c r="C55" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="44">
         <v>6771673</v>
       </c>
       <c r="E55" s="1">
         <v>433274</v>
       </c>
       <c r="F55" s="1">
         <v>34391</v>
       </c>
       <c r="G55" s="1">
         <v>685409</v>
       </c>
       <c r="H55" s="1">
         <v>1266278</v>
       </c>
       <c r="I55" s="1">
         <v>950219</v>
       </c>
       <c r="J55" s="1">
         <v>509530</v>
       </c>
       <c r="K55" s="1">
         <v>505858</v>
       </c>
       <c r="L55" s="1">
         <v>781509</v>
       </c>
       <c r="M55" s="1">
         <v>77614</v>
       </c>
       <c r="N55" s="1">
         <v>575693</v>
       </c>
       <c r="O55" s="1">
         <v>123018</v>
       </c>
       <c r="P55" s="2">
         <v>828880</v>
       </c>
     </row>
-    <row r="56" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="38" t="s">
+    <row r="56" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="34" t="s">
         <v>181</v>
       </c>
-      <c r="C56" s="54" t="s">
+      <c r="C56" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D56" s="48">
+      <c r="D56" s="44">
         <v>7410699</v>
       </c>
       <c r="E56" s="1">
         <v>427981</v>
       </c>
       <c r="F56" s="1">
         <v>22804</v>
       </c>
       <c r="G56" s="1">
         <v>657672</v>
       </c>
       <c r="H56" s="1">
         <v>1880977</v>
       </c>
       <c r="I56" s="1">
         <v>934814</v>
       </c>
       <c r="J56" s="1">
         <v>508105</v>
       </c>
       <c r="K56" s="1">
         <v>457231</v>
       </c>
       <c r="L56" s="1">
         <v>868704</v>
       </c>
       <c r="M56" s="1">
         <v>83456</v>
       </c>
       <c r="N56" s="1">
         <v>548104</v>
       </c>
       <c r="O56" s="1">
         <v>188261</v>
       </c>
       <c r="P56" s="2">
         <v>832590</v>
       </c>
     </row>
-    <row r="57" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="38" t="s">
+    <row r="57" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="34" t="s">
         <v>189</v>
       </c>
-      <c r="C57" s="54" t="s">
+      <c r="C57" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D57" s="48">
+      <c r="D57" s="44">
         <v>7625306</v>
       </c>
       <c r="E57" s="1">
         <v>438248</v>
       </c>
       <c r="F57" s="1">
         <v>28835</v>
       </c>
       <c r="G57" s="1">
         <v>618373</v>
       </c>
       <c r="H57" s="1">
         <v>1964608</v>
       </c>
       <c r="I57" s="1">
         <v>1054117</v>
       </c>
       <c r="J57" s="1">
         <v>494242</v>
       </c>
       <c r="K57" s="1">
         <v>454657</v>
       </c>
       <c r="L57" s="1">
         <v>836684</v>
       </c>
       <c r="M57" s="1">
         <v>103397</v>
       </c>
       <c r="N57" s="1">
         <v>563813</v>
       </c>
       <c r="O57" s="1">
         <v>138641</v>
       </c>
       <c r="P57" s="2">
         <v>929691</v>
       </c>
     </row>
-    <row r="58" spans="2:16" s="22" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="38" t="s">
+    <row r="58" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="34" t="s">
         <v>191</v>
       </c>
-      <c r="C58" s="54" t="s">
+      <c r="C58" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="48">
+      <c r="D58" s="44">
         <v>8286369</v>
       </c>
       <c r="E58" s="1">
         <v>517082</v>
       </c>
       <c r="F58" s="1">
         <v>25960</v>
       </c>
       <c r="G58" s="1">
         <v>641025</v>
       </c>
       <c r="H58" s="1">
         <v>2228071</v>
       </c>
       <c r="I58" s="1">
         <v>1166738</v>
       </c>
       <c r="J58" s="1">
         <v>517982</v>
       </c>
       <c r="K58" s="1">
         <v>480598</v>
       </c>
       <c r="L58" s="1">
         <v>850908</v>
       </c>
       <c r="M58" s="1">
         <v>93084</v>
       </c>
       <c r="N58" s="1">
         <v>564346</v>
       </c>
       <c r="O58" s="1">
         <v>168403</v>
       </c>
       <c r="P58" s="2">
         <v>1032172</v>
       </c>
     </row>
-    <row r="59" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="E62" s="65"/>
+    <row r="59" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="33"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="20"/>
+      <c r="I59" s="20"/>
+      <c r="J59" s="20"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="20"/>
+      <c r="N59" s="20"/>
+      <c r="O59" s="20"/>
+      <c r="P59" s="21"/>
+    </row>
+    <row r="61" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D61" s="59"/>
+      <c r="E61" s="60"/>
+    </row>
+    <row r="62" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D62" s="59"/>
+      <c r="E62" s="60"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1c920c4-5c2d-4808-8a77-dc6ace04f632">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="abc933aa-fb88-4965-9fa3-41153d8df58d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101001074A10961DAB740B9CB419CFBEF0AF6" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="6e79bb6b7edcb38f1ca0d3e5d21861a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1c920c4-5c2d-4808-8a77-dc6ace04f632" xmlns:ns3="abc933aa-fb88-4965-9fa3-41153d8df58d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8238452ce5b3c35dacf1b4932094193b" ns2:_="" ns3:_="">
+    <xsd:import namespace="a1c920c4-5c2d-4808-8a77-dc6ace04f632"/>
+    <xsd:import namespace="abc933aa-fb88-4965-9fa3-41153d8df58d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1c920c4-5c2d-4808-8a77-dc6ace04f632" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abc933aa-fb88-4965-9fa3-41153d8df58d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e76162f5-a0c4-4db3-bfa8-a96c74e48261}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="abc933aa-fb88-4965-9fa3-41153d8df58d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DBB1CF3-C4C8-4A0B-A13E-8BEBB5B117AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a1c920c4-5c2d-4808-8a77-dc6ace04f632"/>
+    <ds:schemaRef ds:uri="abc933aa-fb88-4965-9fa3-41153d8df58d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9A4CB4-5D26-4119-8D67-2AE7A7F27D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57BA879F-007C-45B6-BE6E-2389A2D3CC43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a1c920c4-5c2d-4808-8a77-dc6ace04f632"/>
+    <ds:schemaRef ds:uri="abc933aa-fb88-4965-9fa3-41153d8df58d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
@@ -37207,25 +37804,36 @@
       <vt:lpstr>'非製造、季調・四半期'!Print_Area</vt:lpstr>
       <vt:lpstr>'非製造、原系列・月次'!Print_Area</vt:lpstr>
       <vt:lpstr>'非製造、原系列・四半期'!Print_Area</vt:lpstr>
       <vt:lpstr>'非製造、季調・月次'!Print_Titles</vt:lpstr>
       <vt:lpstr>'非製造、季調・四半期'!Print_Titles</vt:lpstr>
       <vt:lpstr>'非製造、原系列・月次'!Print_Titles</vt:lpstr>
       <vt:lpstr>'非製造、原系列・四半期'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101001074A10961DAB740B9CB419CFBEF0AF6</vt:lpwstr>
+  </property>
+</Properties>
+</file>