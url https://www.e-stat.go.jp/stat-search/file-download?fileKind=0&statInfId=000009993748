--- v0 (2026-06-20)
+++ v1 (2026-09-22)
@@ -1,83 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BB087F4-F64D-46C1-8413-3C2D1977B5B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{F3C4A413-1964-4617-97A1-FB30C533E550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9F9B375E-735F-4D2B-A97E-C13941A38808}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-5832" windowWidth="30936" windowHeight="16776" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-4500" yWindow="-17388" windowWidth="30936" windowHeight="16776" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="1" r:id="rId1"/>
     <sheet name="官公需、季調・月次 " sheetId="2" r:id="rId2"/>
     <sheet name="官公需、原系列・月次 " sheetId="3" r:id="rId3"/>
     <sheet name="官公需、季調・四半期" sheetId="4" r:id="rId4"/>
     <sheet name="官公需、原系列・四半期" sheetId="5" r:id="rId5"/>
     <sheet name="官公需、年度・暦年" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'官公需、季調・月次 '!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'官公需、季調・四半期'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'官公需、原系列・月次 '!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'官公需、原系列・四半期'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1504" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="155">
   <si>
     <r>
       <t>機械受注額</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>長期系列</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Arial"/>
@@ -1317,187 +1316,177 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -1540,201 +1529,167 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1892,21784 +1847,22269 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="16384" width="8.88671875" style="7"/>
+    <col min="1" max="16384" width="8.90625" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:10" ht="19.2" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="5" spans="2:10" ht="24.6" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:10" ht="19" x14ac:dyDescent="0.3">
+      <c r="B2" s="54"/>
+    </row>
+    <row r="5" spans="2:10" ht="25" x14ac:dyDescent="0.5">
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
     </row>
-    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:10" x14ac:dyDescent="0.3">
       <c r="G6" s="8" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="8"/>
     </row>
-    <row r="8" spans="2:10" ht="21" x14ac:dyDescent="0.4">
-      <c r="E8" s="18" t="s">
+    <row r="8" spans="2:10" ht="20" x14ac:dyDescent="0.4">
+      <c r="E8" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="F8" s="18"/>
-[...6 lines deleted...]
-      <c r="E9" s="19" t="s">
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="E9" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-    <row r="15" spans="2:10" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.5" x14ac:dyDescent="0.35">
       <c r="G15" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="9"/>
     </row>
-    <row r="16" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:10" x14ac:dyDescent="0.3">
       <c r="E16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
     </row>
-    <row r="17" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="3:10" x14ac:dyDescent="0.3">
       <c r="E17" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
     </row>
-    <row r="20" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="3:10" x14ac:dyDescent="0.3">
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="21" spans="3:10" x14ac:dyDescent="0.25">
-      <c r="C21" s="56" t="s">
+    <row r="21" spans="3:10" x14ac:dyDescent="0.3">
+      <c r="C21" s="51" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="24" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="3:10" x14ac:dyDescent="0.3">
       <c r="F24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:J265"/>
+  <dimension ref="A2:J268"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A248" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A251" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="11" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="2.81640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.453125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="5.90625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.81640625" style="10" customWidth="1"/>
+    <col min="5" max="10" width="12.81640625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="10.90625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="12.36328125" style="11" customWidth="1"/>
+    <col min="13" max="15" width="10.90625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="10.81640625" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.81640625" style="11" customWidth="1"/>
+    <col min="18" max="21" width="10.81640625" style="11" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D2" s="12" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D2" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="13" t="s">
+      <c r="J2" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="23" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="42" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="D6" s="60" t="s">
+    <row r="5" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="30"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="61" t="s">
+      <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="62" t="s">
+      <c r="F6" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="62" t="s">
+      <c r="H6" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="62" t="s">
+      <c r="I6" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J6" s="62" t="s">
+      <c r="J6" s="57" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="17" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G7" s="16" t="s">
+    <row r="7" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="21"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="16" t="s">
+      <c r="H7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I7" s="16" t="s">
+      <c r="I7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="16"/>
-[...2 lines deleted...]
-      <c r="B8" s="49">
+      <c r="J7" s="15"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B8" s="44">
         <v>2005</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="45">
         <v>4</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="42">
         <v>234050.60045999999</v>
       </c>
       <c r="E8" s="1">
         <v>9902.0005899999996</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="23">
         <v>219.32839000000001</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="23">
         <v>65579.014060000001</v>
       </c>
       <c r="H8" s="1">
         <v>31338.622869999999</v>
       </c>
       <c r="I8" s="1">
         <v>75992.729160000003</v>
       </c>
       <c r="J8" s="2">
         <v>38561.341469999999</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B9" s="44">
         <v>2005</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="45">
         <v>5</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="42">
         <v>228278.39731999999</v>
       </c>
       <c r="E9" s="1">
         <v>9300.7403099999992</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="23">
         <v>278.30979000000002</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="23">
         <v>68859.775630000004</v>
       </c>
       <c r="H9" s="1">
         <v>25916.177729999999</v>
       </c>
       <c r="I9" s="1">
         <v>79386.33352</v>
       </c>
       <c r="J9" s="2">
         <v>43660.243210000001</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B10" s="44">
         <v>2005</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="45">
         <v>6</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="42">
         <v>222071.45097999999</v>
       </c>
       <c r="E10" s="1">
         <v>9503.3073199999999</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="23">
         <v>440.38976000000002</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="23">
         <v>67001.850690000007</v>
       </c>
       <c r="H10" s="1">
         <v>23720.11262</v>
       </c>
       <c r="I10" s="1">
         <v>79063.400760000004</v>
       </c>
       <c r="J10" s="2">
         <v>31907.98473</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B11" s="44">
         <v>2005</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="45">
         <v>7</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="42">
         <v>228676.37953999999</v>
       </c>
       <c r="E11" s="1">
         <v>7656.3383800000001</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="23">
         <v>306.416</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="23">
         <v>66658.843040000007</v>
       </c>
       <c r="H11" s="1">
         <v>24596.182239999998</v>
       </c>
       <c r="I11" s="1">
         <v>79004.484230000002</v>
       </c>
       <c r="J11" s="2">
         <v>38461.9352</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="44">
         <v>2005</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C12" s="45">
         <v>8</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="42">
         <v>245109.33778999999</v>
       </c>
       <c r="E12" s="1">
         <v>12896.978639999999</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="23">
         <v>-55.933509999999998</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="23">
         <v>66667.17598</v>
       </c>
       <c r="H12" s="1">
         <v>19397.364870000001</v>
       </c>
       <c r="I12" s="1">
         <v>84256.707670000003</v>
       </c>
       <c r="J12" s="2">
         <v>49267.763700000003</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B13" s="44">
         <v>2005</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="45">
         <v>9</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="42">
         <v>250964.34333</v>
       </c>
       <c r="E13" s="1">
         <v>9122.7917699999998</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="23">
         <v>293.40041000000002</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="23">
         <v>59899.814899999998</v>
       </c>
       <c r="H13" s="1">
         <v>32717.650140000002</v>
       </c>
       <c r="I13" s="1">
         <v>82644.146770000007</v>
       </c>
       <c r="J13" s="2">
         <v>46546.11436</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B14" s="44">
         <v>2005</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="45">
         <v>10</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="42">
         <v>263334.95062000002</v>
       </c>
       <c r="E14" s="1">
         <v>7926.2917200000002</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="23">
         <v>404.20609000000002</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="23">
         <v>83437.302420000007</v>
       </c>
       <c r="H14" s="1">
         <v>26263.787700000001</v>
       </c>
       <c r="I14" s="1">
         <v>95701.032080000004</v>
       </c>
       <c r="J14" s="2">
         <v>44551.370620000002</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="44">
         <v>2005</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="45">
         <v>11</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="42">
         <v>246815.61368000001</v>
       </c>
       <c r="E15" s="1">
         <v>7840.7994200000003</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="23">
         <v>259.65453000000002</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="23">
         <v>87040.756099999999</v>
       </c>
       <c r="H15" s="1">
         <v>28484.217530000002</v>
       </c>
       <c r="I15" s="1">
         <v>78985.743000000002</v>
       </c>
       <c r="J15" s="2">
         <v>51456.524369999999</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="44">
         <v>2005</v>
       </c>
-      <c r="C16" s="50">
+      <c r="C16" s="45">
         <v>12</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="42">
         <v>261569.33721999999</v>
       </c>
       <c r="E16" s="1">
         <v>8017.9935800000003</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="23">
         <v>632.32460000000003</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="23">
         <v>91061.884080000003</v>
       </c>
       <c r="H16" s="1">
         <v>26780.220450000001</v>
       </c>
       <c r="I16" s="1">
         <v>92713.831980000003</v>
       </c>
       <c r="J16" s="2">
         <v>47232.297100000003</v>
       </c>
     </row>
-    <row r="17" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B17" s="44">
         <v>2006</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="45">
         <v>1</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="42">
         <v>241774.3615</v>
       </c>
       <c r="E17" s="1">
         <v>10024.013360000001</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="23">
         <v>415.30907999999999</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="23">
         <v>44381.359199999999</v>
       </c>
       <c r="H17" s="1">
         <v>27067.778770000001</v>
       </c>
       <c r="I17" s="1">
         <v>133136.11619</v>
       </c>
       <c r="J17" s="2">
         <v>39040.270790000002</v>
       </c>
     </row>
-    <row r="18" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B18" s="44">
         <v>2006</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="45">
         <v>2</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="42">
         <v>218655.11858000001</v>
       </c>
       <c r="E18" s="1">
         <v>4088.15958</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="23">
         <v>707.26756</v>
       </c>
-      <c r="G18" s="27">
+      <c r="G18" s="23">
         <v>60133.23014</v>
       </c>
       <c r="H18" s="1">
         <v>31555.727510000001</v>
       </c>
       <c r="I18" s="1">
         <v>85342.105020000003</v>
       </c>
       <c r="J18" s="2">
         <v>45330.919280000002</v>
       </c>
     </row>
-    <row r="19" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="44">
         <v>2006</v>
       </c>
-      <c r="C19" s="50">
+      <c r="C19" s="45">
         <v>3</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="42">
         <v>252473.59901000001</v>
       </c>
       <c r="E19" s="1">
         <v>7361.1278700000003</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="23">
         <v>184.42683</v>
       </c>
-      <c r="G19" s="27">
+      <c r="G19" s="23">
         <v>86045.537880000003</v>
       </c>
       <c r="H19" s="1">
         <v>53583.594579999997</v>
       </c>
       <c r="I19" s="1">
         <v>74545.843200000003</v>
       </c>
       <c r="J19" s="2">
         <v>49713.486599999997</v>
       </c>
     </row>
-    <row r="20" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="44">
         <v>2006</v>
       </c>
-      <c r="C20" s="50">
+      <c r="C20" s="45">
         <v>4</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="42">
         <v>223526.44751</v>
       </c>
       <c r="E20" s="1">
         <v>2288.7014300000001</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="23">
         <v>102.11028</v>
       </c>
-      <c r="G20" s="27">
+      <c r="G20" s="23">
         <v>97631.023490000007</v>
       </c>
       <c r="H20" s="1">
         <v>15078.970890000001</v>
       </c>
       <c r="I20" s="1">
         <v>68993.034289999996</v>
       </c>
       <c r="J20" s="2">
         <v>36753.381690000002</v>
       </c>
     </row>
-    <row r="21" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B21" s="44">
         <v>2006</v>
       </c>
-      <c r="C21" s="50">
+      <c r="C21" s="45">
         <v>5</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="42">
         <v>221405.52363000001</v>
       </c>
       <c r="E21" s="1">
         <v>3134.91552</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="23">
         <v>-12.605969999999999</v>
       </c>
-      <c r="G21" s="27">
+      <c r="G21" s="23">
         <v>114142.62456</v>
       </c>
       <c r="H21" s="1">
         <v>20110.439709999999</v>
       </c>
       <c r="I21" s="1">
         <v>65988.123930000002</v>
       </c>
       <c r="J21" s="2">
         <v>45023.803480000002</v>
       </c>
     </row>
-    <row r="22" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B22" s="44">
         <v>2006</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="45">
         <v>6</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="42">
         <v>232898.78990999999</v>
       </c>
       <c r="E22" s="1">
         <v>4624.5191599999998</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="23">
         <v>118.49051</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G22" s="23">
         <v>48834.537609999999</v>
       </c>
       <c r="H22" s="1">
         <v>23974.982670000001</v>
       </c>
       <c r="I22" s="1">
         <v>74220.95551</v>
       </c>
       <c r="J22" s="2">
         <v>55335.582459999998</v>
       </c>
     </row>
-    <row r="23" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B23" s="44">
         <v>2006</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C23" s="45">
         <v>7</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="42">
         <v>246726.78404</v>
       </c>
       <c r="E23" s="1">
         <v>8832.7780199999997</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="23">
         <v>204.75406000000001</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="23">
         <v>102638.85756999999</v>
       </c>
       <c r="H23" s="1">
         <v>28524.78299</v>
       </c>
       <c r="I23" s="1">
         <v>65451.135130000002</v>
       </c>
       <c r="J23" s="2">
         <v>48051.819620000002</v>
       </c>
     </row>
-    <row r="24" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B24" s="44">
         <v>2006</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C24" s="45">
         <v>8</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="42">
         <v>228819.33687</v>
       </c>
       <c r="E24" s="1">
         <v>4572.7838300000003</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="23">
         <v>520.2604</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="23">
         <v>61844.949489999999</v>
       </c>
       <c r="H24" s="1">
         <v>30290.012299999999</v>
       </c>
       <c r="I24" s="1">
         <v>77098.434269999998</v>
       </c>
       <c r="J24" s="2">
         <v>44938.218869999997</v>
       </c>
     </row>
-    <row r="25" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B25" s="44">
         <v>2006</v>
       </c>
-      <c r="C25" s="50">
+      <c r="C25" s="45">
         <v>9</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="42">
         <v>249887.13139</v>
       </c>
       <c r="E25" s="1">
         <v>6056.70651</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="23">
         <v>140.62965</v>
       </c>
-      <c r="G25" s="27">
+      <c r="G25" s="23">
         <v>73894.035229999994</v>
       </c>
       <c r="H25" s="1">
         <v>27388.409029999999</v>
       </c>
       <c r="I25" s="1">
         <v>84145.028319999998</v>
       </c>
       <c r="J25" s="2">
         <v>46240.539479999999</v>
       </c>
     </row>
-    <row r="26" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B26" s="44">
         <v>2006</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="45">
         <v>10</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="42">
         <v>220768.07534000001</v>
       </c>
       <c r="E26" s="1">
         <v>4425.4706500000002</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="23">
         <v>54.679160000000003</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="23">
         <v>65501.093489999999</v>
       </c>
       <c r="H26" s="1">
         <v>28584.36105</v>
       </c>
       <c r="I26" s="1">
         <v>65057.504999999997</v>
       </c>
       <c r="J26" s="2">
         <v>53293.240949999999</v>
       </c>
     </row>
-    <row r="27" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B27" s="44">
         <v>2006</v>
       </c>
-      <c r="C27" s="50">
+      <c r="C27" s="45">
         <v>11</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="42">
         <v>212460.63701999999</v>
       </c>
       <c r="E27" s="1">
         <v>4585.29529</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="23">
         <v>124.45699</v>
       </c>
-      <c r="G27" s="27">
+      <c r="G27" s="23">
         <v>76973.499179999999</v>
       </c>
       <c r="H27" s="1">
         <v>23569.990409999999</v>
       </c>
       <c r="I27" s="1">
         <v>66122.534350000002</v>
       </c>
       <c r="J27" s="2">
         <v>49755.550689999996</v>
       </c>
     </row>
-    <row r="28" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B28" s="44">
         <v>2006</v>
       </c>
-      <c r="C28" s="50">
+      <c r="C28" s="45">
         <v>12</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="42">
         <v>244063.46484</v>
       </c>
       <c r="E28" s="1">
         <v>6076.5532300000004</v>
       </c>
-      <c r="F28" s="27">
+      <c r="F28" s="23">
         <v>86.776489999999995</v>
       </c>
-      <c r="G28" s="27">
+      <c r="G28" s="23">
         <v>70925.390660000005</v>
       </c>
       <c r="H28" s="1">
         <v>27142.02765</v>
       </c>
       <c r="I28" s="1">
         <v>88702.615239999999</v>
       </c>
       <c r="J28" s="2">
         <v>50732.170899999997</v>
       </c>
     </row>
-    <row r="29" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="44">
         <v>2007</v>
       </c>
-      <c r="C29" s="50">
+      <c r="C29" s="45">
         <v>1</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="42">
         <v>313445.57484000002</v>
       </c>
       <c r="E29" s="1">
         <v>3504.7183100000002</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="23">
         <v>790.79911000000004</v>
       </c>
-      <c r="G29" s="27">
+      <c r="G29" s="23">
         <v>106202.765</v>
       </c>
       <c r="H29" s="1">
         <v>56257.658309999999</v>
       </c>
       <c r="I29" s="1">
         <v>60962.931539999998</v>
       </c>
       <c r="J29" s="2">
         <v>79957.181419999994</v>
       </c>
     </row>
-    <row r="30" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B30" s="44">
         <v>2007</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="45">
         <v>2</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="42">
         <v>269917.32997000002</v>
       </c>
       <c r="E30" s="1">
         <v>6200.5083100000002</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="23">
         <v>-76.958860000000001</v>
       </c>
-      <c r="G30" s="27">
+      <c r="G30" s="23">
         <v>98625.540800000002</v>
       </c>
       <c r="H30" s="1">
         <v>25145.894850000001</v>
       </c>
       <c r="I30" s="1">
         <v>62840.995970000004</v>
       </c>
       <c r="J30" s="2">
         <v>46979.420259999999</v>
       </c>
     </row>
-    <row r="31" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B31" s="49">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B31" s="44">
         <v>2007</v>
       </c>
-      <c r="C31" s="50">
+      <c r="C31" s="45">
         <v>3</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="42">
         <v>172372.61134</v>
       </c>
       <c r="E31" s="1">
         <v>4470.5279600000003</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F31" s="23">
         <v>124.7376</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="23">
         <v>47432.184939999999</v>
       </c>
       <c r="H31" s="1">
         <v>32396.631649999999</v>
       </c>
       <c r="I31" s="1">
         <v>72989.177219999998</v>
       </c>
       <c r="J31" s="2">
         <v>42907.180370000002</v>
       </c>
     </row>
-    <row r="32" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B32" s="49">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B32" s="44">
         <v>2007</v>
       </c>
-      <c r="C32" s="50">
+      <c r="C32" s="45">
         <v>4</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="42">
         <v>229088.82006</v>
       </c>
       <c r="E32" s="1">
         <v>5572.5870599999998</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F32" s="23">
         <v>164.21908999999999</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G32" s="23">
         <v>68462.116869999998</v>
       </c>
       <c r="H32" s="1">
         <v>26852.49008</v>
       </c>
       <c r="I32" s="1">
         <v>62581.825449999997</v>
       </c>
       <c r="J32" s="2">
         <v>58023.274129999998</v>
       </c>
     </row>
-    <row r="33" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B33" s="49">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B33" s="44">
         <v>2007</v>
       </c>
-      <c r="C33" s="50">
+      <c r="C33" s="45">
         <v>5</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="42">
         <v>269391.71270999999</v>
       </c>
       <c r="E33" s="1">
         <v>7417.5046899999998</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="23">
         <v>616.38697000000002</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G33" s="23">
         <v>57930.311849999998</v>
       </c>
       <c r="H33" s="1">
         <v>60641.658430000003</v>
       </c>
       <c r="I33" s="1">
         <v>73442.80545</v>
       </c>
       <c r="J33" s="2">
         <v>56481.852169999998</v>
       </c>
     </row>
-    <row r="34" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B34" s="49">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B34" s="44">
         <v>2007</v>
       </c>
-      <c r="C34" s="50">
+      <c r="C34" s="45">
         <v>6</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="42">
         <v>331939.17778000003</v>
       </c>
       <c r="E34" s="1">
         <v>5623.1406800000004</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="23">
         <v>125.22087000000001</v>
       </c>
-      <c r="G34" s="27">
+      <c r="G34" s="23">
         <v>111046.87867999999</v>
       </c>
       <c r="H34" s="1">
         <v>37885.364979999998</v>
       </c>
       <c r="I34" s="1">
         <v>76705.515060000005</v>
       </c>
       <c r="J34" s="2">
         <v>90426.302920000002</v>
       </c>
     </row>
-    <row r="35" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B35" s="49">
+    <row r="35" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B35" s="44">
         <v>2007</v>
       </c>
-      <c r="C35" s="50">
+      <c r="C35" s="45">
         <v>7</v>
       </c>
-      <c r="D35" s="47">
+      <c r="D35" s="42">
         <v>225197.68977</v>
       </c>
       <c r="E35" s="1">
         <v>8463.9627799999998</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="23">
         <v>225.79330999999999</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="23">
         <v>40422.24194</v>
       </c>
       <c r="H35" s="1">
         <v>31655.46632</v>
       </c>
       <c r="I35" s="1">
         <v>64071.878819999998</v>
       </c>
       <c r="J35" s="2">
         <v>56292.510620000001</v>
       </c>
     </row>
-    <row r="36" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B36" s="49">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B36" s="44">
         <v>2007</v>
       </c>
-      <c r="C36" s="50">
+      <c r="C36" s="45">
         <v>8</v>
       </c>
-      <c r="D36" s="47">
+      <c r="D36" s="42">
         <v>232491.10722999999</v>
       </c>
       <c r="E36" s="1">
         <v>8394.9883900000004</v>
       </c>
-      <c r="F36" s="27">
+      <c r="F36" s="23">
         <v>170.19474</v>
       </c>
-      <c r="G36" s="27">
+      <c r="G36" s="23">
         <v>29838.210309999999</v>
       </c>
       <c r="H36" s="1">
         <v>35689.328179999997</v>
       </c>
       <c r="I36" s="1">
         <v>79006.984419999993</v>
       </c>
       <c r="J36" s="2">
         <v>55307.113469999997</v>
       </c>
     </row>
-    <row r="37" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B37" s="49">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B37" s="44">
         <v>2007</v>
       </c>
-      <c r="C37" s="50">
+      <c r="C37" s="45">
         <v>9</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="42">
         <v>218381.78941</v>
       </c>
       <c r="E37" s="1">
         <v>4632.3742000000002</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F37" s="23">
         <v>106.33922</v>
       </c>
-      <c r="G37" s="27">
+      <c r="G37" s="23">
         <v>70133.272429999997</v>
       </c>
       <c r="H37" s="1">
         <v>25666.47438</v>
       </c>
       <c r="I37" s="1">
         <v>53516.783300000003</v>
       </c>
       <c r="J37" s="2">
         <v>60358.490870000001</v>
       </c>
     </row>
-    <row r="38" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B38" s="49">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B38" s="44">
         <v>2007</v>
       </c>
-      <c r="C38" s="50">
+      <c r="C38" s="45">
         <v>10</v>
       </c>
-      <c r="D38" s="47">
+      <c r="D38" s="42">
         <v>243642.18499000001</v>
       </c>
       <c r="E38" s="1">
         <v>8284.8320600000006</v>
       </c>
-      <c r="F38" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="27">
+      <c r="F38" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="23">
         <v>67520.577449999997</v>
       </c>
       <c r="H38" s="1">
         <v>33453.27375</v>
       </c>
       <c r="I38" s="1">
         <v>73707.978870000006</v>
       </c>
       <c r="J38" s="2">
         <v>54301.791870000001</v>
       </c>
     </row>
-    <row r="39" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B39" s="49">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B39" s="44">
         <v>2007</v>
       </c>
-      <c r="C39" s="50">
+      <c r="C39" s="45">
         <v>11</v>
       </c>
-      <c r="D39" s="47">
+      <c r="D39" s="42">
         <v>239078.93508</v>
       </c>
       <c r="E39" s="1">
         <v>7221.1200900000003</v>
       </c>
-      <c r="F39" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="27">
+      <c r="F39" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="23">
         <v>58746.850010000002</v>
       </c>
       <c r="H39" s="1">
         <v>30805.73904</v>
       </c>
       <c r="I39" s="1">
         <v>86050.688309999998</v>
       </c>
       <c r="J39" s="2">
         <v>54720.437440000002</v>
       </c>
     </row>
-    <row r="40" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B40" s="49">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B40" s="44">
         <v>2007</v>
       </c>
-      <c r="C40" s="50">
+      <c r="C40" s="45">
         <v>12</v>
       </c>
-      <c r="D40" s="47">
+      <c r="D40" s="42">
         <v>237243.25854000001</v>
       </c>
       <c r="E40" s="1">
         <v>3359.7875899999999</v>
       </c>
-      <c r="F40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="27">
+      <c r="F40" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="23">
         <v>77163.941659999997</v>
       </c>
       <c r="H40" s="1">
         <v>31126.25172</v>
       </c>
       <c r="I40" s="1">
         <v>74891.97666</v>
       </c>
       <c r="J40" s="2">
         <v>50046.205410000002</v>
       </c>
     </row>
-    <row r="41" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B41" s="49">
+    <row r="41" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B41" s="44">
         <v>2008</v>
       </c>
-      <c r="C41" s="50">
+      <c r="C41" s="45">
         <v>1</v>
       </c>
-      <c r="D41" s="47">
+      <c r="D41" s="42">
         <v>225264.11999000001</v>
       </c>
       <c r="E41" s="1">
         <v>6739.2640799999999</v>
       </c>
-      <c r="F41" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="27">
+      <c r="F41" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="23">
         <v>68522.376770000003</v>
       </c>
       <c r="H41" s="1">
         <v>36153.006520000003</v>
       </c>
       <c r="I41" s="1">
         <v>69203.587409999993</v>
       </c>
       <c r="J41" s="2">
         <v>43913.460279999999</v>
       </c>
     </row>
-    <row r="42" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B42" s="49">
+    <row r="42" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B42" s="44">
         <v>2008</v>
       </c>
-      <c r="C42" s="50">
+      <c r="C42" s="45">
         <v>2</v>
       </c>
-      <c r="D42" s="47">
+      <c r="D42" s="42">
         <v>242557.11877</v>
       </c>
       <c r="E42" s="1">
         <v>4361.8834200000001</v>
       </c>
-      <c r="F42" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="27">
+      <c r="F42" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="23">
         <v>72572.855330000006</v>
       </c>
       <c r="H42" s="1">
         <v>31667.491999999998</v>
       </c>
       <c r="I42" s="1">
         <v>85318.698990000004</v>
       </c>
       <c r="J42" s="2">
         <v>52075.314969999999</v>
       </c>
     </row>
-    <row r="43" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B43" s="49">
+    <row r="43" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B43" s="44">
         <v>2008</v>
       </c>
-      <c r="C43" s="50">
+      <c r="C43" s="45">
         <v>3</v>
       </c>
-      <c r="D43" s="47">
+      <c r="D43" s="42">
         <v>232763.08765999999</v>
       </c>
       <c r="E43" s="1">
         <v>4505.8327499999996</v>
       </c>
-      <c r="F43" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="27">
+      <c r="F43" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="23">
         <v>77042.101819999996</v>
       </c>
       <c r="H43" s="1">
         <v>34008.548199999997</v>
       </c>
       <c r="I43" s="1">
         <v>64003.987390000002</v>
       </c>
       <c r="J43" s="2">
         <v>56136.900150000001</v>
       </c>
     </row>
-    <row r="44" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B44" s="49">
+    <row r="44" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B44" s="44">
         <v>2008</v>
       </c>
-      <c r="C44" s="50">
+      <c r="C44" s="45">
         <v>4</v>
       </c>
-      <c r="D44" s="47">
+      <c r="D44" s="42">
         <v>235096.66912999999</v>
       </c>
       <c r="E44" s="1">
         <v>6686.63519</v>
       </c>
-      <c r="F44" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="27">
+      <c r="F44" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="23">
         <v>50173.710789999997</v>
       </c>
       <c r="H44" s="1">
         <v>33464.38536</v>
       </c>
       <c r="I44" s="1">
         <v>75538.316479999994</v>
       </c>
       <c r="J44" s="2">
         <v>55250.656009999999</v>
       </c>
     </row>
-    <row r="45" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B45" s="49">
+    <row r="45" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B45" s="44">
         <v>2008</v>
       </c>
-      <c r="C45" s="50">
+      <c r="C45" s="45">
         <v>5</v>
       </c>
-      <c r="D45" s="47">
+      <c r="D45" s="42">
         <v>220622.58932999999</v>
       </c>
       <c r="E45" s="1">
         <v>5600.9484300000004</v>
       </c>
-      <c r="F45" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="27">
+      <c r="F45" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="23">
         <v>67052.371809999997</v>
       </c>
       <c r="H45" s="1">
         <v>38297.895329999999</v>
       </c>
       <c r="I45" s="1">
         <v>65144.915489999999</v>
       </c>
       <c r="J45" s="2">
         <v>47981.272859999997</v>
       </c>
     </row>
-    <row r="46" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B46" s="49">
+    <row r="46" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B46" s="44">
         <v>2008</v>
       </c>
-      <c r="C46" s="50">
+      <c r="C46" s="45">
         <v>6</v>
       </c>
-      <c r="D46" s="47">
+      <c r="D46" s="42">
         <v>224052.19657</v>
       </c>
       <c r="E46" s="1">
         <v>4393.7987499999999</v>
       </c>
-      <c r="F46" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="27">
+      <c r="F46" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="23">
         <v>110693.72689999999</v>
       </c>
       <c r="H46" s="1">
         <v>30533.510139999999</v>
       </c>
       <c r="I46" s="1">
         <v>57320.978410000003</v>
       </c>
       <c r="J46" s="2">
         <v>41047.421049999997</v>
       </c>
     </row>
-    <row r="47" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B47" s="49">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B47" s="44">
         <v>2008</v>
       </c>
-      <c r="C47" s="50">
+      <c r="C47" s="45">
         <v>7</v>
       </c>
-      <c r="D47" s="47">
+      <c r="D47" s="42">
         <v>215252.46554999999</v>
       </c>
       <c r="E47" s="1">
         <v>5644.0115800000003</v>
       </c>
-      <c r="F47" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="27">
+      <c r="F47" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="23">
         <v>46133.796399999999</v>
       </c>
       <c r="H47" s="1">
         <v>26691.506249999999</v>
       </c>
       <c r="I47" s="1">
         <v>66215.730599999995</v>
       </c>
       <c r="J47" s="2">
         <v>55282.382769999997</v>
       </c>
     </row>
-    <row r="48" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B48" s="49">
+    <row r="48" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B48" s="44">
         <v>2008</v>
       </c>
-      <c r="C48" s="50">
+      <c r="C48" s="45">
         <v>8</v>
       </c>
-      <c r="D48" s="47">
+      <c r="D48" s="42">
         <v>204659.33673000001</v>
       </c>
       <c r="E48" s="1">
         <v>3807.40398</v>
       </c>
-      <c r="F48" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="27">
+      <c r="F48" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="23">
         <v>79786.910669999997</v>
       </c>
       <c r="H48" s="1">
         <v>32075.57042</v>
       </c>
       <c r="I48" s="1">
         <v>56448.826489999999</v>
       </c>
       <c r="J48" s="2">
         <v>47872.977160000002</v>
       </c>
     </row>
-    <row r="49" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B49" s="49">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B49" s="44">
         <v>2008</v>
       </c>
-      <c r="C49" s="50">
+      <c r="C49" s="45">
         <v>9</v>
       </c>
-      <c r="D49" s="47">
+      <c r="D49" s="42">
         <v>225124.40135999999</v>
       </c>
       <c r="E49" s="1">
         <v>4677.3962499999998</v>
       </c>
-      <c r="F49" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="27">
+      <c r="F49" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="23">
         <v>90614.178029999995</v>
       </c>
       <c r="H49" s="1">
         <v>31071.511129999999</v>
       </c>
       <c r="I49" s="1">
         <v>57986.149080000003</v>
       </c>
       <c r="J49" s="2">
         <v>43709.158479999998</v>
       </c>
     </row>
-    <row r="50" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B50" s="49">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B50" s="44">
         <v>2008</v>
       </c>
-      <c r="C50" s="50">
+      <c r="C50" s="45">
         <v>10</v>
       </c>
-      <c r="D50" s="47">
+      <c r="D50" s="42">
         <v>222841.03799000001</v>
       </c>
       <c r="E50" s="1">
         <v>6638.3725299999996</v>
       </c>
-      <c r="F50" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="27">
+      <c r="F50" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="23">
         <v>59595.783309999999</v>
       </c>
       <c r="H50" s="1">
         <v>32467.56781</v>
       </c>
       <c r="I50" s="1">
         <v>70903.281579999995</v>
       </c>
       <c r="J50" s="2">
         <v>47325.232100000001</v>
       </c>
     </row>
-    <row r="51" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B51" s="49">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B51" s="44">
         <v>2008</v>
       </c>
-      <c r="C51" s="50">
+      <c r="C51" s="45">
         <v>11</v>
       </c>
-      <c r="D51" s="47">
+      <c r="D51" s="42">
         <v>230537.77871000001</v>
       </c>
       <c r="E51" s="1">
         <v>7035.7803999999996</v>
       </c>
-      <c r="F51" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="27">
+      <c r="F51" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="23">
         <v>129956.46343</v>
       </c>
       <c r="H51" s="1">
         <v>30961.214940000002</v>
       </c>
       <c r="I51" s="1">
         <v>55551.268409999997</v>
       </c>
       <c r="J51" s="2">
         <v>45270.846060000003</v>
       </c>
     </row>
-    <row r="52" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B52" s="49">
+    <row r="52" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B52" s="44">
         <v>2008</v>
       </c>
-      <c r="C52" s="50">
+      <c r="C52" s="45">
         <v>12</v>
       </c>
-      <c r="D52" s="47">
+      <c r="D52" s="42">
         <v>212426.82761000001</v>
       </c>
       <c r="E52" s="1">
         <v>5748.7599499999997</v>
       </c>
-      <c r="F52" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="27">
+      <c r="F52" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="23">
         <v>50310.862480000003</v>
       </c>
       <c r="H52" s="1">
         <v>31457.34132</v>
       </c>
       <c r="I52" s="1">
         <v>58231.576849999998</v>
       </c>
       <c r="J52" s="2">
         <v>60058.773880000001</v>
       </c>
     </row>
-    <row r="53" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B53" s="49">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B53" s="44">
         <v>2009</v>
       </c>
-      <c r="C53" s="50">
+      <c r="C53" s="45">
         <v>1</v>
       </c>
-      <c r="D53" s="47">
+      <c r="D53" s="42">
         <v>236640.37242</v>
       </c>
       <c r="E53" s="1">
         <v>6893.5295699999997</v>
       </c>
-      <c r="F53" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="27">
+      <c r="F53" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="23">
         <v>62661.836300000003</v>
       </c>
       <c r="H53" s="1">
         <v>23899.80903</v>
       </c>
       <c r="I53" s="1">
         <v>69701.336569999999</v>
       </c>
       <c r="J53" s="2">
         <v>74510.30399</v>
       </c>
     </row>
-    <row r="54" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B54" s="49">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B54" s="44">
         <v>2009</v>
       </c>
-      <c r="C54" s="50">
+      <c r="C54" s="45">
         <v>2</v>
       </c>
-      <c r="D54" s="47">
+      <c r="D54" s="42">
         <v>222125.11538</v>
       </c>
       <c r="E54" s="1">
         <v>8566.6305900000007</v>
       </c>
-      <c r="F54" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="27">
+      <c r="F54" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="23">
         <v>70436.525609999997</v>
       </c>
       <c r="H54" s="1">
         <v>27798.510170000001</v>
       </c>
       <c r="I54" s="1">
         <v>67137.628729999997</v>
       </c>
       <c r="J54" s="2">
         <v>46647.754760000003</v>
       </c>
     </row>
-    <row r="55" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B55" s="49">
+    <row r="55" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B55" s="44">
         <v>2009</v>
       </c>
-      <c r="C55" s="50">
+      <c r="C55" s="45">
         <v>3</v>
       </c>
-      <c r="D55" s="47">
+      <c r="D55" s="42">
         <v>233463.03695000001</v>
       </c>
       <c r="E55" s="1">
         <v>6537.8359799999998</v>
       </c>
-      <c r="F55" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="27">
+      <c r="F55" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="23">
         <v>76392.111950000006</v>
       </c>
       <c r="H55" s="1">
         <v>21070.912960000001</v>
       </c>
       <c r="I55" s="1">
         <v>78720.065130000003</v>
       </c>
       <c r="J55" s="2">
         <v>50052.047270000003</v>
       </c>
     </row>
-    <row r="56" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B56" s="49">
+    <row r="56" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B56" s="44">
         <v>2009</v>
       </c>
-      <c r="C56" s="50">
+      <c r="C56" s="45">
         <v>4</v>
       </c>
-      <c r="D56" s="47">
+      <c r="D56" s="42">
         <v>241599.10242000001</v>
       </c>
       <c r="E56" s="1">
         <v>8799.8062200000004</v>
       </c>
-      <c r="F56" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="27">
+      <c r="F56" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="23">
         <v>64488.676910000002</v>
       </c>
       <c r="H56" s="1">
         <v>36660.978600000002</v>
       </c>
       <c r="I56" s="1">
         <v>71375.788440000004</v>
       </c>
       <c r="J56" s="2">
         <v>48664.612869999997</v>
       </c>
     </row>
-    <row r="57" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B57" s="49">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B57" s="44">
         <v>2009</v>
       </c>
-      <c r="C57" s="50">
+      <c r="C57" s="45">
         <v>5</v>
       </c>
-      <c r="D57" s="47">
+      <c r="D57" s="42">
         <v>237556.43010999999</v>
       </c>
       <c r="E57" s="1">
         <v>5220.5634700000001</v>
       </c>
-      <c r="F57" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="27">
+      <c r="F57" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G57" s="23">
         <v>58867.14445</v>
       </c>
       <c r="H57" s="1">
         <v>28196.381549999998</v>
       </c>
       <c r="I57" s="1">
         <v>85844.827149999997</v>
       </c>
       <c r="J57" s="2">
         <v>54584.035450000003</v>
       </c>
     </row>
-    <row r="58" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B58" s="49">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B58" s="44">
         <v>2009</v>
       </c>
-      <c r="C58" s="50">
+      <c r="C58" s="45">
         <v>6</v>
       </c>
-      <c r="D58" s="47">
+      <c r="D58" s="42">
         <v>234076.86019000001</v>
       </c>
       <c r="E58" s="1">
         <v>8091.89714</v>
       </c>
-      <c r="F58" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="27">
+      <c r="F58" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="23">
         <v>48054.492740000002</v>
       </c>
       <c r="H58" s="1">
         <v>31276.423429999999</v>
       </c>
       <c r="I58" s="1">
         <v>71511.265060000005</v>
       </c>
       <c r="J58" s="2">
         <v>54887.757550000002</v>
       </c>
     </row>
-    <row r="59" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B59" s="49">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B59" s="44">
         <v>2009</v>
       </c>
-      <c r="C59" s="50">
+      <c r="C59" s="45">
         <v>7</v>
       </c>
-      <c r="D59" s="47">
+      <c r="D59" s="42">
         <v>291163.96860999998</v>
       </c>
       <c r="E59" s="1">
         <v>5209.3209500000003</v>
       </c>
-      <c r="F59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="27">
+      <c r="F59" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G59" s="23">
         <v>95155.49742</v>
       </c>
       <c r="H59" s="1">
         <v>68357.438420000006</v>
       </c>
       <c r="I59" s="1">
         <v>75314.522500000006</v>
       </c>
       <c r="J59" s="2">
         <v>44665.33541</v>
       </c>
     </row>
-    <row r="60" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B60" s="49">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B60" s="44">
         <v>2009</v>
       </c>
-      <c r="C60" s="50">
+      <c r="C60" s="45">
         <v>8</v>
       </c>
-      <c r="D60" s="47">
+      <c r="D60" s="42">
         <v>262168.57675000001</v>
       </c>
       <c r="E60" s="1">
         <v>6282.6669700000002</v>
       </c>
-      <c r="F60" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="27">
+      <c r="F60" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="23">
         <v>208412.41501999999</v>
       </c>
       <c r="H60" s="1">
         <v>28475.846030000001</v>
       </c>
       <c r="I60" s="1">
         <v>52615.959260000003</v>
       </c>
       <c r="J60" s="2">
         <v>51141.514779999998</v>
       </c>
     </row>
-    <row r="61" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B61" s="49">
+    <row r="61" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B61" s="44">
         <v>2009</v>
       </c>
-      <c r="C61" s="50">
+      <c r="C61" s="45">
         <v>9</v>
       </c>
-      <c r="D61" s="47">
+      <c r="D61" s="42">
         <v>242298.16675</v>
       </c>
       <c r="E61" s="1">
         <v>9179.3457899999994</v>
       </c>
-      <c r="F61" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="27">
+      <c r="F61" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="23">
         <v>62786.701840000002</v>
       </c>
       <c r="H61" s="1">
         <v>37738.169909999997</v>
       </c>
       <c r="I61" s="1">
         <v>64779.906320000002</v>
       </c>
       <c r="J61" s="2">
         <v>56587.767679999997</v>
       </c>
     </row>
-    <row r="62" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B62" s="49">
+    <row r="62" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B62" s="44">
         <v>2009</v>
       </c>
-      <c r="C62" s="50">
+      <c r="C62" s="45">
         <v>10</v>
       </c>
-      <c r="D62" s="47">
+      <c r="D62" s="42">
         <v>205845.47211</v>
       </c>
       <c r="E62" s="1">
         <v>4438.9309199999998</v>
       </c>
-      <c r="F62" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="27">
+      <c r="F62" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G62" s="23">
         <v>57592.235119999998</v>
       </c>
       <c r="H62" s="1">
         <v>28068.796539999999</v>
       </c>
       <c r="I62" s="1">
         <v>57500.705869999998</v>
       </c>
       <c r="J62" s="2">
         <v>53922.3704</v>
       </c>
     </row>
-    <row r="63" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B63" s="49">
+    <row r="63" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B63" s="44">
         <v>2009</v>
       </c>
-      <c r="C63" s="50">
+      <c r="C63" s="45">
         <v>11</v>
       </c>
-      <c r="D63" s="47">
+      <c r="D63" s="42">
         <v>235390.71812999999</v>
       </c>
       <c r="E63" s="1">
         <v>4753.1256400000002</v>
       </c>
-      <c r="F63" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="27">
+      <c r="F63" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G63" s="23">
         <v>60641.482920000002</v>
       </c>
       <c r="H63" s="1">
         <v>46109.359109999998</v>
       </c>
       <c r="I63" s="1">
         <v>69213.006559999994</v>
       </c>
       <c r="J63" s="2">
         <v>61492.98558</v>
       </c>
     </row>
-    <row r="64" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B64" s="49">
+    <row r="64" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B64" s="44">
         <v>2009</v>
       </c>
-      <c r="C64" s="50">
+      <c r="C64" s="45">
         <v>12</v>
       </c>
-      <c r="D64" s="47">
+      <c r="D64" s="42">
         <v>225208.57016</v>
       </c>
       <c r="E64" s="1">
         <v>6725.8242</v>
       </c>
-      <c r="F64" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="27">
+      <c r="F64" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="23">
         <v>60368.957369999996</v>
       </c>
       <c r="H64" s="1">
         <v>45135.361700000001</v>
       </c>
       <c r="I64" s="1">
         <v>61642.220390000002</v>
       </c>
       <c r="J64" s="2">
         <v>44439.256849999998</v>
       </c>
     </row>
-    <row r="65" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B65" s="49">
+    <row r="65" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B65" s="44">
         <v>2010</v>
       </c>
-      <c r="C65" s="50">
+      <c r="C65" s="45">
         <v>1</v>
       </c>
-      <c r="D65" s="47">
+      <c r="D65" s="42">
         <v>270732.21363999997</v>
       </c>
       <c r="E65" s="1">
         <v>16841.033739999999</v>
       </c>
-      <c r="F65" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="27">
+      <c r="F65" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="23">
         <v>62390.322939999998</v>
       </c>
       <c r="H65" s="1">
         <v>36632.920189999997</v>
       </c>
       <c r="I65" s="1">
         <v>71443.020260000005</v>
       </c>
       <c r="J65" s="2">
         <v>85139.755439999994</v>
       </c>
     </row>
-    <row r="66" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B66" s="49">
+    <row r="66" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B66" s="44">
         <v>2010</v>
       </c>
-      <c r="C66" s="50">
+      <c r="C66" s="45">
         <v>2</v>
       </c>
-      <c r="D66" s="47">
+      <c r="D66" s="42">
         <v>223115.75526000001</v>
       </c>
       <c r="E66" s="1">
         <v>4063.6239399999999</v>
       </c>
-      <c r="F66" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="27">
+      <c r="F66" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="23">
         <v>61383.518819999998</v>
       </c>
       <c r="H66" s="1">
         <v>44939.636019999998</v>
       </c>
       <c r="I66" s="1">
         <v>58832.67237</v>
       </c>
       <c r="J66" s="2">
         <v>60470.862300000001</v>
       </c>
     </row>
-    <row r="67" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B67" s="49">
+    <row r="67" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B67" s="44">
         <v>2010</v>
       </c>
-      <c r="C67" s="50">
+      <c r="C67" s="45">
         <v>3</v>
       </c>
-      <c r="D67" s="47">
+      <c r="D67" s="42">
         <v>220280.66232999999</v>
       </c>
       <c r="E67" s="1">
         <v>4551.0528700000004</v>
       </c>
-      <c r="F67" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="27">
+      <c r="F67" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="23">
         <v>65497.515140000003</v>
       </c>
       <c r="H67" s="1">
         <v>27920.810819999999</v>
       </c>
       <c r="I67" s="1">
         <v>71192.388139999995</v>
       </c>
       <c r="J67" s="2">
         <v>54220.12831</v>
       </c>
     </row>
-    <row r="68" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B68" s="49">
+    <row r="68" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B68" s="44">
         <v>2010</v>
       </c>
-      <c r="C68" s="50">
+      <c r="C68" s="45">
         <v>4</v>
       </c>
-      <c r="D68" s="47">
+      <c r="D68" s="42">
         <v>237667.74539</v>
       </c>
       <c r="E68" s="1">
         <v>5127.8666599999997</v>
       </c>
-      <c r="F68" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="27">
+      <c r="F68" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="23">
         <v>66246.632979999995</v>
       </c>
       <c r="H68" s="1">
         <v>31159.245940000001</v>
       </c>
       <c r="I68" s="1">
         <v>65013.998399999997</v>
       </c>
       <c r="J68" s="2">
         <v>67046.344299999997</v>
       </c>
     </row>
-    <row r="69" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B69" s="49">
+    <row r="69" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B69" s="44">
         <v>2010</v>
       </c>
-      <c r="C69" s="50">
+      <c r="C69" s="45">
         <v>5</v>
       </c>
-      <c r="D69" s="47">
+      <c r="D69" s="42">
         <v>189229.94459999999</v>
       </c>
       <c r="E69" s="1">
         <v>4736.4962500000001</v>
       </c>
-      <c r="F69" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="27">
+      <c r="F69" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="23">
         <v>51983.76182</v>
       </c>
       <c r="H69" s="1">
         <v>24320.359079999998</v>
       </c>
       <c r="I69" s="1">
         <v>60633.931660000002</v>
       </c>
       <c r="J69" s="2">
         <v>50170.489399999999</v>
       </c>
     </row>
-    <row r="70" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B70" s="49">
+    <row r="70" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B70" s="44">
         <v>2010</v>
       </c>
-      <c r="C70" s="50">
+      <c r="C70" s="45">
         <v>6</v>
       </c>
-      <c r="D70" s="47">
+      <c r="D70" s="42">
         <v>226491.41420999999</v>
       </c>
       <c r="E70" s="1">
         <v>4596.66309</v>
       </c>
-      <c r="F70" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="27">
+      <c r="F70" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="23">
         <v>81227.808860000005</v>
       </c>
       <c r="H70" s="1">
         <v>23629.557769999999</v>
       </c>
       <c r="I70" s="1">
         <v>62423.123630000002</v>
       </c>
       <c r="J70" s="2">
         <v>57811.017829999997</v>
       </c>
     </row>
-    <row r="71" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B71" s="49">
+    <row r="71" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B71" s="44">
         <v>2010</v>
       </c>
-      <c r="C71" s="50">
+      <c r="C71" s="45">
         <v>7</v>
       </c>
-      <c r="D71" s="47">
+      <c r="D71" s="42">
         <v>231343.50529</v>
       </c>
       <c r="E71" s="1">
         <v>4641.2870700000003</v>
       </c>
-      <c r="F71" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="27">
+      <c r="F71" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="23">
         <v>54383.032359999997</v>
       </c>
       <c r="H71" s="1">
         <v>27773.227139999999</v>
       </c>
       <c r="I71" s="1">
         <v>79207.655480000001</v>
       </c>
       <c r="J71" s="2">
         <v>54651.599439999998</v>
       </c>
     </row>
-    <row r="72" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B72" s="49">
+    <row r="72" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B72" s="44">
         <v>2010</v>
       </c>
-      <c r="C72" s="50">
+      <c r="C72" s="45">
         <v>8</v>
       </c>
-      <c r="D72" s="47">
+      <c r="D72" s="42">
         <v>247500.93913000001</v>
       </c>
       <c r="E72" s="1">
         <v>4120.8010899999999</v>
       </c>
-      <c r="F72" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="27">
+      <c r="F72" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="23">
         <v>149789.12396999999</v>
       </c>
       <c r="H72" s="1">
         <v>27523.115460000001</v>
       </c>
       <c r="I72" s="1">
         <v>72294.279500000004</v>
       </c>
       <c r="J72" s="2">
         <v>50893.153380000003</v>
       </c>
     </row>
-    <row r="73" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B73" s="49">
+    <row r="73" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B73" s="44">
         <v>2010</v>
       </c>
-      <c r="C73" s="50">
+      <c r="C73" s="45">
         <v>9</v>
       </c>
-      <c r="D73" s="47">
+      <c r="D73" s="42">
         <v>221445.86799999999</v>
       </c>
       <c r="E73" s="1">
         <v>3767.6403799999998</v>
       </c>
-      <c r="F73" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="27">
+      <c r="F73" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G73" s="23">
         <v>55309.085449999999</v>
       </c>
       <c r="H73" s="1">
         <v>21514.022379999999</v>
       </c>
       <c r="I73" s="1">
         <v>70544.004990000001</v>
       </c>
       <c r="J73" s="2">
         <v>57186.673920000001</v>
       </c>
     </row>
-    <row r="74" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B74" s="49">
+    <row r="74" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B74" s="44">
         <v>2010</v>
       </c>
-      <c r="C74" s="50">
+      <c r="C74" s="45">
         <v>10</v>
       </c>
-      <c r="D74" s="47">
+      <c r="D74" s="42">
         <v>241607.99785000001</v>
       </c>
       <c r="E74" s="1">
         <v>7049.3778599999996</v>
       </c>
-      <c r="F74" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="27">
+      <c r="F74" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="23">
         <v>77631.574229999998</v>
       </c>
       <c r="H74" s="1">
         <v>28720.22609</v>
       </c>
       <c r="I74" s="1">
         <v>60459.813679999999</v>
       </c>
       <c r="J74" s="2">
         <v>67706.507920000004</v>
       </c>
     </row>
-    <row r="75" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B75" s="49">
+    <row r="75" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B75" s="44">
         <v>2010</v>
       </c>
-      <c r="C75" s="50">
+      <c r="C75" s="45">
         <v>11</v>
       </c>
-      <c r="D75" s="47">
+      <c r="D75" s="42">
         <v>246257.57092</v>
       </c>
       <c r="E75" s="1">
         <v>21979.09777</v>
       </c>
-      <c r="F75" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="27">
+      <c r="F75" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="23">
         <v>65259.183270000001</v>
       </c>
       <c r="H75" s="1">
         <v>38708.044560000002</v>
       </c>
       <c r="I75" s="1">
         <v>74509.674140000003</v>
       </c>
       <c r="J75" s="2">
         <v>47165.802730000003</v>
       </c>
     </row>
-    <row r="76" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B76" s="49">
+    <row r="76" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B76" s="44">
         <v>2010</v>
       </c>
-      <c r="C76" s="50">
+      <c r="C76" s="45">
         <v>12</v>
       </c>
-      <c r="D76" s="47">
+      <c r="D76" s="42">
         <v>205255.19714</v>
       </c>
       <c r="E76" s="1">
         <v>6077.02675</v>
       </c>
-      <c r="F76" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="27">
+      <c r="F76" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="23">
         <v>43663.141949999997</v>
       </c>
       <c r="H76" s="1">
         <v>20926.609380000002</v>
       </c>
       <c r="I76" s="1">
         <v>73335.128370000006</v>
       </c>
       <c r="J76" s="2">
         <v>54740.066570000003</v>
       </c>
     </row>
-    <row r="77" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B77" s="49" t="s">
+    <row r="77" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B77" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C77" s="50">
+      <c r="C77" s="45">
         <v>1</v>
       </c>
-      <c r="D77" s="47">
+      <c r="D77" s="42">
         <v>222870.48715999999</v>
       </c>
       <c r="E77" s="1">
         <v>4201.5681100000002</v>
       </c>
-      <c r="F77" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="27">
+      <c r="F77" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G77" s="23">
         <v>74426.819759999998</v>
       </c>
       <c r="H77" s="1">
         <v>29632.36983</v>
       </c>
       <c r="I77" s="1">
         <v>61890.090080000002</v>
       </c>
       <c r="J77" s="2">
         <v>51839.350709999999</v>
       </c>
     </row>
-    <row r="78" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B78" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C78" s="50">
+      <c r="C78" s="45">
         <v>2</v>
       </c>
-      <c r="D78" s="47">
+      <c r="D78" s="42">
         <v>232661.16600999999</v>
       </c>
       <c r="E78" s="1">
         <v>5227.0195599999997</v>
       </c>
-      <c r="F78" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="27">
+      <c r="F78" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="23">
         <v>69262.178480000002</v>
       </c>
       <c r="H78" s="1">
         <v>22736.789850000001</v>
       </c>
       <c r="I78" s="1">
         <v>64028.704579999998</v>
       </c>
       <c r="J78" s="2">
         <v>65606.164449999997</v>
       </c>
     </row>
-    <row r="79" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B79" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C79" s="50">
+      <c r="C79" s="45">
         <v>3</v>
       </c>
-      <c r="D79" s="47">
+      <c r="D79" s="42">
         <v>192567.29715999999</v>
       </c>
       <c r="E79" s="1">
         <v>8580.5602999999992</v>
       </c>
-      <c r="F79" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="27">
+      <c r="F79" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G79" s="23">
         <v>46762.409610000002</v>
       </c>
       <c r="H79" s="1">
         <v>33185.994180000002</v>
       </c>
       <c r="I79" s="1">
         <v>61402.046730000002</v>
       </c>
       <c r="J79" s="2">
         <v>56083.138149999999</v>
       </c>
     </row>
-    <row r="80" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B80" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C80" s="50">
+      <c r="C80" s="45">
         <v>4</v>
       </c>
-      <c r="D80" s="47">
+      <c r="D80" s="42">
         <v>192194.81468000001</v>
       </c>
       <c r="E80" s="1">
         <v>3327.4735500000002</v>
       </c>
-      <c r="F80" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="27">
+      <c r="F80" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G80" s="23">
         <v>57123.104760000002</v>
       </c>
       <c r="H80" s="1">
         <v>23975.877929999999</v>
       </c>
       <c r="I80" s="1">
         <v>65358.273090000002</v>
       </c>
       <c r="J80" s="2">
         <v>42442.631840000002</v>
       </c>
     </row>
-    <row r="81" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B81" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C81" s="50">
+      <c r="C81" s="45">
         <v>5</v>
       </c>
-      <c r="D81" s="47">
+      <c r="D81" s="42">
         <v>208039.67970000001</v>
       </c>
       <c r="E81" s="1">
         <v>2858.7098999999998</v>
       </c>
-      <c r="F81" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="27">
+      <c r="F81" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G81" s="23">
         <v>48329.002670000002</v>
       </c>
       <c r="H81" s="1">
         <v>26329.054410000001</v>
       </c>
       <c r="I81" s="1">
         <v>80798.179680000001</v>
       </c>
       <c r="J81" s="2">
         <v>44013.40468</v>
       </c>
     </row>
-    <row r="82" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B82" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="C82" s="50">
+      <c r="C82" s="45">
         <v>6</v>
       </c>
-      <c r="D82" s="47">
+      <c r="D82" s="42">
         <v>207718.88670999999</v>
       </c>
       <c r="E82" s="1">
         <v>11184.26736</v>
       </c>
-      <c r="F82" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="27">
+      <c r="F82" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G82" s="23">
         <v>64112.467250000002</v>
       </c>
       <c r="H82" s="1">
         <v>19872.637129999999</v>
       </c>
       <c r="I82" s="1">
         <v>67913.460510000004</v>
       </c>
       <c r="J82" s="2">
         <v>41729.506970000002</v>
       </c>
     </row>
-    <row r="83" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B83" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C83" s="50">
+      <c r="C83" s="45">
         <v>7</v>
       </c>
-      <c r="D83" s="47">
+      <c r="D83" s="42">
         <v>209116.29483999999</v>
       </c>
       <c r="E83" s="1">
         <v>2994.68154</v>
       </c>
-      <c r="F83" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="27">
+      <c r="F83" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G83" s="23">
         <v>88147.566940000004</v>
       </c>
       <c r="H83" s="1">
         <v>26523.064770000001</v>
       </c>
       <c r="I83" s="1">
         <v>62706.504350000003</v>
       </c>
       <c r="J83" s="2">
         <v>42974.427640000002</v>
       </c>
     </row>
-    <row r="84" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B84" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="C84" s="50">
+      <c r="C84" s="45">
         <v>8</v>
       </c>
-      <c r="D84" s="47">
+      <c r="D84" s="42">
         <v>212011.92369</v>
       </c>
       <c r="E84" s="1">
         <v>4925.0517600000003</v>
       </c>
-      <c r="F84" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="27">
+      <c r="F84" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G84" s="23">
         <v>77565.736699999994</v>
       </c>
       <c r="H84" s="1">
         <v>22322.43461</v>
       </c>
       <c r="I84" s="1">
         <v>80950.354009999995</v>
       </c>
       <c r="J84" s="2">
         <v>44866.674959999997</v>
       </c>
     </row>
-    <row r="85" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B85" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C85" s="50">
+      <c r="C85" s="45">
         <v>9</v>
       </c>
-      <c r="D85" s="47">
+      <c r="D85" s="42">
         <v>197279.18932</v>
       </c>
       <c r="E85" s="1">
         <v>6510.0916399999996</v>
       </c>
-      <c r="F85" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="27">
+      <c r="F85" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="23">
         <v>43292.812810000003</v>
       </c>
       <c r="H85" s="1">
         <v>27608.145410000001</v>
       </c>
       <c r="I85" s="1">
         <v>75771.6014</v>
       </c>
       <c r="J85" s="2">
         <v>32809.356039999999</v>
       </c>
     </row>
-    <row r="86" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B86" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="C86" s="50">
+      <c r="C86" s="45">
         <v>10</v>
       </c>
-      <c r="D86" s="47">
+      <c r="D86" s="42">
         <v>214637.49807999999</v>
       </c>
       <c r="E86" s="1">
         <v>4106.3946800000003</v>
       </c>
-      <c r="F86" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="27">
+      <c r="F86" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G86" s="23">
         <v>80619.007740000001</v>
       </c>
       <c r="H86" s="1">
         <v>29647.401279999998</v>
       </c>
       <c r="I86" s="1">
         <v>71874.291840000005</v>
       </c>
       <c r="J86" s="2">
         <v>33004.637739999998</v>
       </c>
     </row>
-    <row r="87" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B87" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="C87" s="50">
+      <c r="C87" s="45">
         <v>11</v>
       </c>
-      <c r="D87" s="47">
+      <c r="D87" s="42">
         <v>211302.72774</v>
       </c>
       <c r="E87" s="1">
         <v>4299.7554600000003</v>
       </c>
-      <c r="F87" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="27">
+      <c r="F87" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="23">
         <v>38818.643479999999</v>
       </c>
       <c r="H87" s="1">
         <v>18377.300279999999</v>
       </c>
       <c r="I87" s="1">
         <v>99626.603130000003</v>
       </c>
       <c r="J87" s="2">
         <v>41097.22711</v>
       </c>
     </row>
-    <row r="88" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B88" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C88" s="50">
+      <c r="C88" s="45">
         <v>12</v>
       </c>
-      <c r="D88" s="47">
+      <c r="D88" s="42">
         <v>271392.53282999998</v>
       </c>
       <c r="E88" s="1">
         <v>3728.44004</v>
       </c>
-      <c r="F88" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="27">
+      <c r="F88" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="23">
         <v>69626.564419999995</v>
       </c>
       <c r="H88" s="1">
         <v>28133.53097</v>
       </c>
       <c r="I88" s="1">
         <v>82442.088940000001</v>
       </c>
       <c r="J88" s="2">
         <v>84958.848530000003</v>
       </c>
     </row>
-    <row r="89" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B89" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="C89" s="50">
+      <c r="C89" s="45">
         <v>1</v>
       </c>
-      <c r="D89" s="47">
+      <c r="D89" s="42">
         <v>263944.12867000001</v>
       </c>
       <c r="E89" s="1">
         <v>5342.9082699999999</v>
       </c>
-      <c r="F89" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="27">
+      <c r="F89" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="23">
         <v>71457.63983</v>
       </c>
       <c r="H89" s="1">
         <v>56357.664069999999</v>
       </c>
       <c r="I89" s="1">
         <v>101823.65558000001</v>
       </c>
       <c r="J89" s="2">
         <v>32664.08568</v>
       </c>
     </row>
-    <row r="90" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B90" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="C90" s="50">
+      <c r="C90" s="45">
         <v>2</v>
       </c>
-      <c r="D90" s="47">
+      <c r="D90" s="42">
         <v>232132.98469000001</v>
       </c>
       <c r="E90" s="1">
         <v>6333.1210700000001</v>
       </c>
-      <c r="F90" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="27">
+      <c r="F90" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="23">
         <v>78599.427920000002</v>
       </c>
       <c r="H90" s="1">
         <v>24207.55545</v>
       </c>
       <c r="I90" s="1">
         <v>77414.337629999995</v>
       </c>
       <c r="J90" s="2">
         <v>36427.352400000003</v>
       </c>
     </row>
-    <row r="91" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B91" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="C91" s="50">
+      <c r="C91" s="45">
         <v>3</v>
       </c>
-      <c r="D91" s="47">
+      <c r="D91" s="42">
         <v>291033.41330000001</v>
       </c>
       <c r="E91" s="1">
         <v>3694.6053000000002</v>
       </c>
-      <c r="F91" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="27">
+      <c r="F91" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="23">
         <v>97244.730960000001</v>
       </c>
       <c r="H91" s="1">
         <v>31364.487799999999</v>
       </c>
       <c r="I91" s="1">
         <v>81432.337939999998</v>
       </c>
       <c r="J91" s="2">
         <v>54900.530570000003</v>
       </c>
     </row>
-    <row r="92" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B92" s="49" t="s">
+    <row r="92" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B92" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="C92" s="50">
+      <c r="C92" s="45">
         <v>4</v>
       </c>
-      <c r="D92" s="47">
+      <c r="D92" s="42">
         <v>262215.97764</v>
       </c>
       <c r="E92" s="1">
         <v>7540.9853499999999</v>
       </c>
-      <c r="F92" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="27">
+      <c r="F92" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G92" s="23">
         <v>110258.13095999999</v>
       </c>
       <c r="H92" s="1">
         <v>32254.924930000001</v>
       </c>
       <c r="I92" s="1">
         <v>81369.967610000007</v>
       </c>
       <c r="J92" s="2">
         <v>44412.227659999997</v>
       </c>
     </row>
-    <row r="93" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B93" s="49" t="s">
+    <row r="93" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B93" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="C93" s="50">
+      <c r="C93" s="45">
         <v>5</v>
       </c>
-      <c r="D93" s="47">
+      <c r="D93" s="42">
         <v>209937.86316000001</v>
       </c>
       <c r="E93" s="1">
         <v>4119.05386</v>
       </c>
-      <c r="F93" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="27">
+      <c r="F93" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="23">
         <v>98103.865359999996</v>
       </c>
       <c r="H93" s="1">
         <v>32238.327789999999</v>
       </c>
       <c r="I93" s="1">
         <v>62903.334990000003</v>
       </c>
       <c r="J93" s="2">
         <v>43584.979359999998</v>
       </c>
     </row>
-    <row r="94" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B94" s="49" t="s">
+    <row r="94" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B94" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="C94" s="50">
+      <c r="C94" s="45">
         <v>6</v>
       </c>
-      <c r="D94" s="47">
+      <c r="D94" s="42">
         <v>253865.66498999999</v>
       </c>
       <c r="E94" s="1">
         <v>2268.85608</v>
       </c>
-      <c r="F94" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="27">
+      <c r="F94" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G94" s="23">
         <v>52942.036899999999</v>
       </c>
       <c r="H94" s="1">
         <v>44266.478790000001</v>
       </c>
       <c r="I94" s="1">
         <v>76927.894320000007</v>
       </c>
       <c r="J94" s="2">
         <v>60310.586219999997</v>
       </c>
     </row>
-    <row r="95" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B95" s="49" t="s">
+    <row r="95" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B95" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="C95" s="50">
+      <c r="C95" s="45">
         <v>7</v>
       </c>
-      <c r="D95" s="47">
+      <c r="D95" s="42">
         <v>226544.38599000001</v>
       </c>
       <c r="E95" s="1">
         <v>4365.0074599999998</v>
       </c>
-      <c r="F95" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="27">
+      <c r="F95" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G95" s="23">
         <v>92564.227559999999</v>
       </c>
       <c r="H95" s="1">
         <v>25812.574779999999</v>
       </c>
       <c r="I95" s="1">
         <v>72631.138560000007</v>
       </c>
       <c r="J95" s="2">
         <v>41968.045919999997</v>
       </c>
     </row>
-    <row r="96" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B96" s="49" t="s">
+    <row r="96" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B96" s="44" t="s">
         <v>62</v>
       </c>
-      <c r="C96" s="50">
+      <c r="C96" s="45">
         <v>8</v>
       </c>
-      <c r="D96" s="47">
+      <c r="D96" s="42">
         <v>235336.19959</v>
       </c>
       <c r="E96" s="1">
         <v>4176.31052</v>
       </c>
-      <c r="F96" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="27">
+      <c r="F96" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G96" s="23">
         <v>73899.074699999997</v>
       </c>
       <c r="H96" s="1">
         <v>34756.664340000003</v>
       </c>
       <c r="I96" s="1">
         <v>78229.659109999993</v>
       </c>
       <c r="J96" s="2">
         <v>52230.258629999997</v>
       </c>
     </row>
-    <row r="97" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B97" s="49" t="s">
+    <row r="97" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B97" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="C97" s="50">
+      <c r="C97" s="45">
         <v>9</v>
       </c>
-      <c r="D97" s="47">
+      <c r="D97" s="42">
         <v>252577.18805999999</v>
       </c>
       <c r="E97" s="1">
         <v>12008.595380000001</v>
       </c>
-      <c r="F97" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G97" s="27">
+      <c r="F97" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G97" s="23">
         <v>82780.415099999998</v>
       </c>
       <c r="H97" s="1">
         <v>29812.526040000001</v>
       </c>
       <c r="I97" s="1">
         <v>64487.429909999999</v>
       </c>
       <c r="J97" s="2">
         <v>60908.227310000002</v>
       </c>
     </row>
-    <row r="98" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B98" s="49" t="s">
+    <row r="98" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B98" s="44" t="s">
         <v>64</v>
       </c>
-      <c r="C98" s="50">
+      <c r="C98" s="45">
         <v>10</v>
       </c>
-      <c r="D98" s="47">
+      <c r="D98" s="42">
         <v>226258.42603</v>
       </c>
       <c r="E98" s="1">
         <v>4990.1364199999998</v>
       </c>
-      <c r="F98" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="27">
+      <c r="F98" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G98" s="23">
         <v>65119.081250000003</v>
       </c>
       <c r="H98" s="1">
         <v>35135.22595</v>
       </c>
       <c r="I98" s="1">
         <v>77209.915479999996</v>
       </c>
       <c r="J98" s="2">
         <v>44137.142180000003</v>
       </c>
     </row>
-    <row r="99" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B99" s="49" t="s">
+    <row r="99" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B99" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="C99" s="50">
+      <c r="C99" s="45">
         <v>11</v>
       </c>
-      <c r="D99" s="47">
+      <c r="D99" s="42">
         <v>238176.43006000001</v>
       </c>
       <c r="E99" s="1">
         <v>5236.3063499999998</v>
       </c>
-      <c r="F99" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="27">
+      <c r="F99" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G99" s="23">
         <v>63909.15105</v>
       </c>
       <c r="H99" s="1">
         <v>36046.924339999998</v>
       </c>
       <c r="I99" s="1">
         <v>66409.931460000007</v>
       </c>
       <c r="J99" s="2">
         <v>71478.686990000002</v>
       </c>
     </row>
-    <row r="100" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B100" s="49" t="s">
+    <row r="100" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B100" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="C100" s="50">
+      <c r="C100" s="45">
         <v>12</v>
       </c>
-      <c r="D100" s="47">
+      <c r="D100" s="42">
         <v>234653.84396999999</v>
       </c>
       <c r="E100" s="1">
         <v>2368.2359099999999</v>
       </c>
-      <c r="F100" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="27">
+      <c r="F100" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G100" s="23">
         <v>62528.929609999999</v>
       </c>
       <c r="H100" s="1">
         <v>44034.816610000002</v>
       </c>
       <c r="I100" s="1">
         <v>74280.569709999996</v>
       </c>
       <c r="J100" s="2">
         <v>58721.593379999998</v>
       </c>
     </row>
-    <row r="101" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B101" s="49" t="s">
+    <row r="101" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B101" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="C101" s="50">
+      <c r="C101" s="45">
         <v>1</v>
       </c>
-      <c r="D101" s="47">
+      <c r="D101" s="42">
         <v>209952.81526</v>
       </c>
       <c r="E101" s="1">
         <v>3428.6213499999999</v>
       </c>
-      <c r="F101" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="27">
+      <c r="F101" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G101" s="23">
         <v>58028.933470000004</v>
       </c>
       <c r="H101" s="1">
         <v>30836.818650000001</v>
       </c>
       <c r="I101" s="1">
         <v>75314.168829999995</v>
       </c>
       <c r="J101" s="2">
         <v>45799.47309</v>
       </c>
     </row>
-    <row r="102" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B102" s="49" t="s">
+    <row r="102" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B102" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="C102" s="50">
+      <c r="C102" s="45">
         <v>2</v>
       </c>
-      <c r="D102" s="47">
+      <c r="D102" s="42">
         <v>238660.34440999999</v>
       </c>
       <c r="E102" s="1">
         <v>5333.3156600000002</v>
       </c>
-      <c r="F102" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="27">
+      <c r="F102" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G102" s="23">
         <v>60818.706689999999</v>
       </c>
       <c r="H102" s="1">
         <v>54282.703679999999</v>
       </c>
       <c r="I102" s="1">
         <v>119223.38139</v>
       </c>
       <c r="J102" s="2">
         <v>25064.998220000001</v>
       </c>
     </row>
-    <row r="103" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B103" s="49" t="s">
+    <row r="103" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B103" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C103" s="50">
+      <c r="C103" s="45">
         <v>3</v>
       </c>
-      <c r="D103" s="47">
+      <c r="D103" s="42">
         <v>277071.66596000001</v>
       </c>
       <c r="E103" s="1">
         <v>5308.9862400000002</v>
       </c>
-      <c r="F103" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="27">
+      <c r="F103" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G103" s="23">
         <v>85276.787419999993</v>
       </c>
       <c r="H103" s="1">
         <v>40383.86967</v>
       </c>
       <c r="I103" s="1">
         <v>86020.61116</v>
       </c>
       <c r="J103" s="2">
         <v>46286.271220000002</v>
       </c>
     </row>
-    <row r="104" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B104" s="49" t="s">
+    <row r="104" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B104" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C104" s="50">
+      <c r="C104" s="45">
         <v>4</v>
       </c>
-      <c r="D104" s="47">
+      <c r="D104" s="42">
         <v>230153.34392000001</v>
       </c>
       <c r="E104" s="1">
         <v>2574.2130200000001</v>
       </c>
-      <c r="F104" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="27">
+      <c r="F104" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G104" s="23">
         <v>105703.95978</v>
       </c>
       <c r="H104" s="1">
         <v>36400.261700000003</v>
       </c>
       <c r="I104" s="1">
         <v>63810.935619999997</v>
       </c>
       <c r="J104" s="2">
         <v>38659.222779999996</v>
       </c>
     </row>
-    <row r="105" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B105" s="49" t="s">
+    <row r="105" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B105" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="C105" s="50">
+      <c r="C105" s="45">
         <v>5</v>
       </c>
-      <c r="D105" s="47">
+      <c r="D105" s="42">
         <v>310344.90246999997</v>
       </c>
       <c r="E105" s="1">
         <v>20677.768830000001</v>
       </c>
-      <c r="F105" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="27">
+      <c r="F105" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G105" s="23">
         <v>193083.25026</v>
       </c>
       <c r="H105" s="1">
         <v>48853.603909999998</v>
       </c>
       <c r="I105" s="1">
         <v>80737.479120000004</v>
       </c>
       <c r="J105" s="2">
         <v>43643.808299999997</v>
       </c>
     </row>
-    <row r="106" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B106" s="49" t="s">
+    <row r="106" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B106" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C106" s="50">
+      <c r="C106" s="45">
         <v>6</v>
       </c>
-      <c r="D106" s="47">
+      <c r="D106" s="42">
         <v>248257.03708000001</v>
       </c>
       <c r="E106" s="1">
         <v>4704.8108700000003</v>
       </c>
-      <c r="F106" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G106" s="27">
+      <c r="F106" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G106" s="23">
         <v>81174.686830000006</v>
       </c>
       <c r="H106" s="1">
         <v>48312.248480000002</v>
       </c>
       <c r="I106" s="1">
         <v>78551.514569999999</v>
       </c>
       <c r="J106" s="2">
         <v>42073.363499999999</v>
       </c>
     </row>
-    <row r="107" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B107" s="49" t="s">
+    <row r="107" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B107" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="C107" s="50">
+      <c r="C107" s="45">
         <v>7</v>
       </c>
-      <c r="D107" s="47">
+      <c r="D107" s="42">
         <v>274834.41817999998</v>
       </c>
       <c r="E107" s="1">
         <v>22036.829969999999</v>
       </c>
-      <c r="F107" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="27">
+      <c r="F107" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G107" s="23">
         <v>50084.698479999999</v>
       </c>
       <c r="H107" s="1">
         <v>47461.229749999999</v>
       </c>
       <c r="I107" s="1">
         <v>74415.654280000002</v>
       </c>
       <c r="J107" s="2">
         <v>64348.45263</v>
       </c>
     </row>
-    <row r="108" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B108" s="49" t="s">
+    <row r="108" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B108" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C108" s="50">
+      <c r="C108" s="45">
         <v>8</v>
       </c>
-      <c r="D108" s="47">
+      <c r="D108" s="42">
         <v>291634.11869999999</v>
       </c>
       <c r="E108" s="1">
         <v>3078.6350400000001</v>
       </c>
-      <c r="F108" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="27">
+      <c r="F108" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G108" s="23">
         <v>59792.672299999998</v>
       </c>
       <c r="H108" s="1">
         <v>61850.882980000002</v>
       </c>
       <c r="I108" s="1">
         <v>94135.660440000007</v>
       </c>
       <c r="J108" s="2">
         <v>54576.550770000002</v>
       </c>
     </row>
-    <row r="109" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B109" s="49" t="s">
+    <row r="109" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B109" s="44" t="s">
         <v>73</v>
       </c>
-      <c r="C109" s="50">
+      <c r="C109" s="45">
         <v>9</v>
       </c>
-      <c r="D109" s="47">
+      <c r="D109" s="42">
         <v>370375.30917999998</v>
       </c>
       <c r="E109" s="1">
         <v>7961.1240799999996</v>
       </c>
-      <c r="F109" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="27">
+      <c r="F109" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G109" s="23">
         <v>210351.56938</v>
       </c>
       <c r="H109" s="1">
         <v>41230.986839999998</v>
       </c>
       <c r="I109" s="1">
         <v>91467.329379999996</v>
       </c>
       <c r="J109" s="2">
         <v>51913.634310000001</v>
       </c>
     </row>
-    <row r="110" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B110" s="49" t="s">
+    <row r="110" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B110" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C110" s="50">
+      <c r="C110" s="45">
         <v>10</v>
       </c>
-      <c r="D110" s="47">
+      <c r="D110" s="42">
         <v>285279.25491000002</v>
       </c>
       <c r="E110" s="1">
         <v>5008.0621199999996</v>
       </c>
-      <c r="F110" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="27">
+      <c r="F110" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G110" s="23">
         <v>80338.395009999993</v>
       </c>
       <c r="H110" s="1">
         <v>35307.973230000003</v>
       </c>
       <c r="I110" s="1">
         <v>95758.972450000001</v>
       </c>
       <c r="J110" s="2">
         <v>62907.41779</v>
       </c>
     </row>
-    <row r="111" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B111" s="49" t="s">
+    <row r="111" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B111" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="C111" s="50">
+      <c r="C111" s="45">
         <v>11</v>
       </c>
-      <c r="D111" s="47">
+      <c r="D111" s="42">
         <v>266654.74696999998</v>
       </c>
       <c r="E111" s="1">
         <v>7762.7256299999999</v>
       </c>
-      <c r="F111" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G111" s="27">
+      <c r="F111" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G111" s="23">
         <v>106999.6811</v>
       </c>
       <c r="H111" s="1">
         <v>23496.315579999999</v>
       </c>
       <c r="I111" s="1">
         <v>79763.433390000006</v>
       </c>
       <c r="J111" s="2">
         <v>57189.786930000002</v>
       </c>
     </row>
-    <row r="112" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B112" s="49" t="s">
+    <row r="112" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B112" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C112" s="50">
+      <c r="C112" s="45">
         <v>12</v>
       </c>
-      <c r="D112" s="47">
+      <c r="D112" s="42">
         <v>251644.90601999999</v>
       </c>
       <c r="E112" s="1">
         <v>10705.02088</v>
       </c>
-      <c r="F112" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="27">
+      <c r="F112" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G112" s="23">
         <v>92282.452560000005</v>
       </c>
       <c r="H112" s="1">
         <v>36749.560890000001</v>
       </c>
       <c r="I112" s="1">
         <v>73863.817599999995</v>
       </c>
       <c r="J112" s="2">
         <v>46380.704870000001</v>
       </c>
     </row>
-    <row r="113" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B113" s="49" t="s">
+    <row r="113" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B113" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C113" s="50">
+      <c r="C113" s="45">
         <v>1</v>
       </c>
-      <c r="D113" s="47">
+      <c r="D113" s="42">
         <v>238140.15906999999</v>
       </c>
       <c r="E113" s="1">
         <v>6065.8363799999997</v>
       </c>
-      <c r="F113" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="27">
+      <c r="F113" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G113" s="23">
         <v>75800.001000000004</v>
       </c>
       <c r="H113" s="1">
         <v>36161.469449999997</v>
       </c>
       <c r="I113" s="1">
         <v>72823.824330000003</v>
       </c>
       <c r="J113" s="2">
         <v>49399.866450000001</v>
       </c>
     </row>
-    <row r="114" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B114" s="49" t="s">
+    <row r="114" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B114" s="44" t="s">
         <v>77</v>
       </c>
-      <c r="C114" s="50">
+      <c r="C114" s="45">
         <v>2</v>
       </c>
-      <c r="D114" s="47">
+      <c r="D114" s="42">
         <v>253849.58100000001</v>
       </c>
       <c r="E114" s="1">
         <v>7053.0590300000003</v>
       </c>
-      <c r="F114" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="27">
+      <c r="F114" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G114" s="23">
         <v>66655.687449999998</v>
       </c>
       <c r="H114" s="1">
         <v>36051.8128</v>
       </c>
       <c r="I114" s="1">
         <v>79740.339430000007</v>
       </c>
       <c r="J114" s="2">
         <v>70620.485920000006</v>
       </c>
     </row>
-    <row r="115" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B115" s="49" t="s">
+    <row r="115" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B115" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="C115" s="50">
+      <c r="C115" s="45">
         <v>3</v>
       </c>
-      <c r="D115" s="47">
+      <c r="D115" s="42">
         <v>232139.99205999999</v>
       </c>
       <c r="E115" s="1">
         <v>3187.7581399999999</v>
       </c>
-      <c r="F115" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="27">
+      <c r="F115" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G115" s="23">
         <v>61763.629820000002</v>
       </c>
       <c r="H115" s="1">
         <v>49151.775119999998</v>
       </c>
       <c r="I115" s="1">
         <v>75431.717789999995</v>
       </c>
       <c r="J115" s="2">
         <v>44023.880660000003</v>
       </c>
     </row>
-    <row r="116" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B116" s="49" t="s">
+    <row r="116" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B116" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C116" s="50">
+      <c r="C116" s="45">
         <v>4</v>
       </c>
-      <c r="D116" s="47">
+      <c r="D116" s="42">
         <v>265395.22428000002</v>
       </c>
       <c r="E116" s="1">
         <v>9421.4749400000001</v>
       </c>
-      <c r="F116" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="27">
+      <c r="F116" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G116" s="23">
         <v>70117.015249999997</v>
       </c>
       <c r="H116" s="1">
         <v>39533.431879999996</v>
       </c>
       <c r="I116" s="1">
         <v>90764.01973</v>
       </c>
       <c r="J116" s="2">
         <v>56355.203589999997</v>
       </c>
     </row>
-    <row r="117" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B117" s="49" t="s">
+    <row r="117" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B117" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C117" s="50">
+      <c r="C117" s="45">
         <v>5</v>
       </c>
-      <c r="D117" s="47">
+      <c r="D117" s="42">
         <v>331513.23797000002</v>
       </c>
       <c r="E117" s="1">
         <v>3638.8767600000001</v>
       </c>
-      <c r="F117" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G117" s="27">
+      <c r="F117" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G117" s="23">
         <v>86873.759399999995</v>
       </c>
       <c r="H117" s="1">
         <v>103959.0916</v>
       </c>
       <c r="I117" s="1">
         <v>80445.774099999995</v>
       </c>
       <c r="J117" s="2">
         <v>66828.689100000003</v>
       </c>
     </row>
-    <row r="118" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B118" s="49" t="s">
+    <row r="118" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B118" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C118" s="50">
+      <c r="C118" s="45">
         <v>6</v>
       </c>
-      <c r="D118" s="47">
+      <c r="D118" s="42">
         <v>257253.70141000001</v>
       </c>
       <c r="E118" s="1">
         <v>6931.7988100000002</v>
       </c>
-      <c r="F118" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="27">
+      <c r="F118" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G118" s="23">
         <v>72189.030129999999</v>
       </c>
       <c r="H118" s="1">
         <v>35222.946730000003</v>
       </c>
       <c r="I118" s="1">
         <v>94579.98573</v>
       </c>
       <c r="J118" s="2">
         <v>51387.939160000002</v>
       </c>
     </row>
-    <row r="119" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B119" s="49" t="s">
+    <row r="119" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B119" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C119" s="50">
+      <c r="C119" s="45">
         <v>7</v>
       </c>
-      <c r="D119" s="47">
+      <c r="D119" s="42">
         <v>286231.49897999997</v>
       </c>
       <c r="E119" s="1">
         <v>7225.6334500000003</v>
       </c>
-      <c r="F119" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="27">
+      <c r="F119" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G119" s="23">
         <v>53518.941460000002</v>
       </c>
       <c r="H119" s="1">
         <v>61229.134460000001</v>
       </c>
       <c r="I119" s="1">
         <v>94309.696779999998</v>
       </c>
       <c r="J119" s="2">
         <v>47511.136339999997</v>
       </c>
     </row>
-    <row r="120" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B120" s="49" t="s">
+    <row r="120" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B120" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C120" s="50">
+      <c r="C120" s="45">
         <v>8</v>
       </c>
-      <c r="D120" s="47">
+      <c r="D120" s="42">
         <v>232119.49549</v>
       </c>
       <c r="E120" s="1">
         <v>8916.2728100000004</v>
       </c>
-      <c r="F120" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="27">
+      <c r="F120" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G120" s="23">
         <v>58046.259319999997</v>
       </c>
       <c r="H120" s="1">
         <v>22670.178459999999</v>
       </c>
       <c r="I120" s="1">
         <v>77334.046700000006</v>
       </c>
       <c r="J120" s="2">
         <v>46603.57144</v>
       </c>
     </row>
-    <row r="121" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B121" s="49" t="s">
+    <row r="121" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B121" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C121" s="50">
+      <c r="C121" s="45">
         <v>9</v>
       </c>
-      <c r="D121" s="47">
+      <c r="D121" s="42">
         <v>265733.94858000003</v>
       </c>
       <c r="E121" s="1">
         <v>4350.58889</v>
       </c>
-      <c r="F121" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="27">
+      <c r="F121" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G121" s="23">
         <v>99958.913159999996</v>
       </c>
       <c r="H121" s="1">
         <v>39485.348050000001</v>
       </c>
       <c r="I121" s="1">
         <v>77657.665909999996</v>
       </c>
       <c r="J121" s="2">
         <v>43751.973980000002</v>
       </c>
     </row>
-    <row r="122" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B122" s="49" t="s">
+    <row r="122" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B122" s="44" t="s">
         <v>98</v>
       </c>
-      <c r="C122" s="50">
+      <c r="C122" s="45">
         <v>10</v>
       </c>
-      <c r="D122" s="47">
+      <c r="D122" s="42">
         <v>274734.14143000002</v>
       </c>
       <c r="E122" s="1">
         <v>8345.3461499999994</v>
       </c>
-      <c r="F122" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G122" s="27">
+      <c r="F122" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G122" s="23">
         <v>80657.725579999998</v>
       </c>
       <c r="H122" s="1">
         <v>39202.196799999998</v>
       </c>
       <c r="I122" s="1">
         <v>92869.109410000005</v>
       </c>
       <c r="J122" s="2">
         <v>43863.62412</v>
       </c>
     </row>
-    <row r="123" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B123" s="49" t="s">
+    <row r="123" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B123" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C123" s="50">
+      <c r="C123" s="45">
         <v>11</v>
       </c>
-      <c r="D123" s="47">
+      <c r="D123" s="42">
         <v>255016.93789999999</v>
       </c>
       <c r="E123" s="1">
         <v>5387.0498500000003</v>
       </c>
-      <c r="F123" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="27">
+      <c r="F123" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G123" s="23">
         <v>102003.65935</v>
       </c>
       <c r="H123" s="1">
         <v>56660.667459999997</v>
       </c>
       <c r="I123" s="1">
         <v>69183.509699999995</v>
       </c>
       <c r="J123" s="2">
         <v>38791.10572</v>
       </c>
     </row>
-    <row r="124" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B124" s="49" t="s">
+    <row r="124" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B124" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C124" s="50">
+      <c r="C124" s="45">
         <v>12</v>
       </c>
-      <c r="D124" s="47">
+      <c r="D124" s="42">
         <v>249114.6727</v>
       </c>
       <c r="E124" s="1">
         <v>8082.8723300000001</v>
       </c>
-      <c r="F124" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="27">
+      <c r="F124" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G124" s="23">
         <v>107632.08069</v>
       </c>
       <c r="H124" s="1">
         <v>29680.23054</v>
       </c>
       <c r="I124" s="1">
         <v>74965.907829999996</v>
       </c>
       <c r="J124" s="2">
         <v>42804.413699999997</v>
       </c>
     </row>
-    <row r="125" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B125" s="49" t="s">
+    <row r="125" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B125" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C125" s="50">
+      <c r="C125" s="45">
         <v>1</v>
       </c>
-      <c r="D125" s="47">
+      <c r="D125" s="42">
         <v>327147.08334999997</v>
       </c>
       <c r="E125" s="1">
         <v>11628.35779</v>
       </c>
-      <c r="F125" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="27">
+      <c r="F125" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G125" s="23">
         <v>103067.38864</v>
       </c>
       <c r="H125" s="1">
         <v>76864.043690000006</v>
       </c>
       <c r="I125" s="1">
         <v>92082.529259999996</v>
       </c>
       <c r="J125" s="2">
         <v>53639.999640000002</v>
       </c>
     </row>
-    <row r="126" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B126" s="49" t="s">
+    <row r="126" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B126" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C126" s="50">
+      <c r="C126" s="45">
         <v>2</v>
       </c>
-      <c r="D126" s="47">
+      <c r="D126" s="42">
         <v>264379.05901000003</v>
       </c>
       <c r="E126" s="1">
         <v>5283.2478300000002</v>
       </c>
-      <c r="F126" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="27">
+      <c r="F126" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G126" s="23">
         <v>85279.613970000006</v>
       </c>
       <c r="H126" s="1">
         <v>29235.75488</v>
       </c>
       <c r="I126" s="1">
         <v>88543.579610000001</v>
       </c>
       <c r="J126" s="2">
         <v>55762.43636</v>
       </c>
     </row>
-    <row r="127" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B127" s="49" t="s">
+    <row r="127" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B127" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C127" s="50">
+      <c r="C127" s="45">
         <v>3</v>
       </c>
-      <c r="D127" s="47">
+      <c r="D127" s="42">
         <v>235682.76198000001</v>
       </c>
       <c r="E127" s="1">
         <v>4379.6382100000001</v>
       </c>
-      <c r="F127" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="27">
+      <c r="F127" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G127" s="23">
         <v>79130.572870000004</v>
       </c>
       <c r="H127" s="1">
         <v>25157.319299999999</v>
       </c>
       <c r="I127" s="1">
         <v>75758.469769999996</v>
       </c>
       <c r="J127" s="2">
         <v>33792.971769999996</v>
       </c>
     </row>
-    <row r="128" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B128" s="49" t="s">
+    <row r="128" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B128" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C128" s="50">
+      <c r="C128" s="45">
         <v>4</v>
       </c>
-      <c r="D128" s="47">
+      <c r="D128" s="42">
         <v>294775.61170000001</v>
       </c>
       <c r="E128" s="1">
         <v>5069.3986199999999</v>
       </c>
-      <c r="F128" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G128" s="27">
+      <c r="F128" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G128" s="23">
         <v>69710.463749999995</v>
       </c>
       <c r="H128" s="1">
         <v>44341.756050000004</v>
       </c>
       <c r="I128" s="1">
         <v>118591.69863</v>
       </c>
       <c r="J128" s="2">
         <v>46622.45246</v>
       </c>
     </row>
-    <row r="129" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B129" s="49" t="s">
+    <row r="129" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B129" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C129" s="50">
+      <c r="C129" s="45">
         <v>5</v>
       </c>
-      <c r="D129" s="47">
+      <c r="D129" s="42">
         <v>257429.40588000001</v>
       </c>
       <c r="E129" s="1">
         <v>14469.61551</v>
       </c>
-      <c r="F129" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="27">
+      <c r="F129" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G129" s="23">
         <v>81190.422560000006</v>
       </c>
       <c r="H129" s="1">
         <v>35653.383009999998</v>
       </c>
       <c r="I129" s="1">
         <v>94981.762319999994</v>
       </c>
       <c r="J129" s="2">
         <v>44952.655070000001</v>
       </c>
     </row>
-    <row r="130" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B130" s="49" t="s">
+    <row r="130" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B130" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C130" s="50">
+      <c r="C130" s="45">
         <v>6</v>
       </c>
-      <c r="D130" s="47">
+      <c r="D130" s="42">
         <v>262429.20195000002</v>
       </c>
       <c r="E130" s="1">
         <v>9603.8335999999999</v>
       </c>
-      <c r="F130" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="27">
+      <c r="F130" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G130" s="23">
         <v>150960.05674</v>
       </c>
       <c r="H130" s="1">
         <v>32838.978109999996</v>
       </c>
       <c r="I130" s="1">
         <v>83887.197769999999</v>
       </c>
       <c r="J130" s="2">
         <v>43608.601159999998</v>
       </c>
     </row>
-    <row r="131" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B131" s="49" t="s">
+    <row r="131" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B131" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C131" s="50">
+      <c r="C131" s="45">
         <v>7</v>
       </c>
-      <c r="D131" s="47">
+      <c r="D131" s="42">
         <v>198055.44454999999</v>
       </c>
       <c r="E131" s="1">
         <v>6575.4705599999998</v>
       </c>
-      <c r="F131" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G131" s="27">
+      <c r="F131" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G131" s="23">
         <v>38784.826300000001</v>
       </c>
       <c r="H131" s="1">
         <v>18883.106500000002</v>
       </c>
       <c r="I131" s="1">
         <v>79393.011559999999</v>
       </c>
       <c r="J131" s="2">
         <v>40293.114289999998</v>
       </c>
     </row>
-    <row r="132" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B132" s="49" t="s">
+    <row r="132" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B132" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C132" s="50">
+      <c r="C132" s="45">
         <v>8</v>
       </c>
-      <c r="D132" s="47">
+      <c r="D132" s="42">
         <v>214732.52997999999</v>
       </c>
       <c r="E132" s="1">
         <v>6147.8636699999997</v>
       </c>
-      <c r="F132" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G132" s="27">
+      <c r="F132" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G132" s="23">
         <v>52019.883540000003</v>
       </c>
       <c r="H132" s="1">
         <v>27723.506450000001</v>
       </c>
       <c r="I132" s="1">
         <v>65229.573420000001</v>
       </c>
       <c r="J132" s="2">
         <v>46506.73201</v>
       </c>
     </row>
-    <row r="133" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B133" s="49" t="s">
+    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B133" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C133" s="50">
+      <c r="C133" s="45">
         <v>9</v>
       </c>
-      <c r="D133" s="47">
+      <c r="D133" s="42">
         <v>331357.14036000002</v>
       </c>
       <c r="E133" s="1">
         <v>6065.4273400000002</v>
       </c>
-      <c r="F133" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="27">
+      <c r="F133" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G133" s="23">
         <v>149898.80296</v>
       </c>
       <c r="H133" s="1">
         <v>44051.759619999997</v>
       </c>
       <c r="I133" s="1">
         <v>84860.788910000003</v>
       </c>
       <c r="J133" s="2">
         <v>50576.718840000001</v>
       </c>
     </row>
-    <row r="134" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B134" s="49" t="s">
+    <row r="134" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B134" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C134" s="50">
+      <c r="C134" s="45">
         <v>10</v>
       </c>
-      <c r="D134" s="47">
+      <c r="D134" s="42">
         <v>195944.44412</v>
       </c>
       <c r="E134" s="1">
         <v>5382.2818500000003</v>
       </c>
-      <c r="F134" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G134" s="27">
+      <c r="F134" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G134" s="23">
         <v>32847.08064</v>
       </c>
       <c r="H134" s="1">
         <v>25570.59518</v>
       </c>
       <c r="I134" s="1">
         <v>71629.363379999995</v>
       </c>
       <c r="J134" s="2">
         <v>47791.921840000003</v>
       </c>
     </row>
-    <row r="135" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B135" s="49" t="s">
+    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B135" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C135" s="50">
+      <c r="C135" s="45">
         <v>11</v>
       </c>
-      <c r="D135" s="47">
+      <c r="D135" s="42">
         <v>191327.02788000001</v>
       </c>
       <c r="E135" s="1">
         <v>6643.9933300000002</v>
       </c>
-      <c r="F135" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G135" s="27">
+      <c r="F135" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G135" s="23">
         <v>59315.117140000002</v>
       </c>
       <c r="H135" s="1">
         <v>23002.631949999999</v>
       </c>
       <c r="I135" s="1">
         <v>69682.491760000004</v>
       </c>
       <c r="J135" s="2">
         <v>34007.809659999999</v>
       </c>
     </row>
-    <row r="136" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B136" s="49" t="s">
+    <row r="136" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B136" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C136" s="50">
+      <c r="C136" s="45">
         <v>12</v>
       </c>
-      <c r="D136" s="47">
+      <c r="D136" s="42">
         <v>230905.75886999999</v>
       </c>
       <c r="E136" s="1">
         <v>17117.874159999999</v>
       </c>
-      <c r="F136" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G136" s="27">
+      <c r="F136" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G136" s="23">
         <v>73938.830790000007</v>
       </c>
       <c r="H136" s="1">
         <v>36852.73502</v>
       </c>
       <c r="I136" s="1">
         <v>79522.128849999994</v>
       </c>
       <c r="J136" s="2">
         <v>35615.2808</v>
       </c>
     </row>
-    <row r="137" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B137" s="49" t="s">
+    <row r="137" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B137" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C137" s="50">
+      <c r="C137" s="45">
         <v>1</v>
       </c>
-      <c r="D137" s="47">
+      <c r="D137" s="42">
         <v>201708.39675000001</v>
       </c>
       <c r="E137" s="1">
         <v>4546.80386</v>
       </c>
-      <c r="F137" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="27">
+      <c r="F137" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G137" s="23">
         <v>67258.416630000007</v>
       </c>
       <c r="H137" s="1">
         <v>31099.511500000001</v>
       </c>
       <c r="I137" s="1">
         <v>63785.96888</v>
       </c>
       <c r="J137" s="2">
         <v>45266.042029999997</v>
       </c>
     </row>
-    <row r="138" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B138" s="49" t="s">
+    <row r="138" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B138" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C138" s="50">
+      <c r="C138" s="45">
         <v>2</v>
       </c>
-      <c r="D138" s="47">
+      <c r="D138" s="42">
         <v>249275.22364000001</v>
       </c>
       <c r="E138" s="1">
         <v>4477.69985</v>
       </c>
-      <c r="F138" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="27">
+      <c r="F138" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G138" s="23">
         <v>62889.234559999997</v>
       </c>
       <c r="H138" s="1">
         <v>37905.324719999997</v>
       </c>
       <c r="I138" s="1">
         <v>126150.40111999999</v>
       </c>
       <c r="J138" s="2">
         <v>38760.543460000001</v>
       </c>
     </row>
-    <row r="139" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B139" s="49" t="s">
+    <row r="139" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B139" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C139" s="50">
+      <c r="C139" s="45">
         <v>3</v>
       </c>
-      <c r="D139" s="47">
+      <c r="D139" s="42">
         <v>357677.72716000001</v>
       </c>
       <c r="E139" s="1">
         <v>18710.22076</v>
       </c>
-      <c r="F139" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G139" s="27">
+      <c r="F139" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G139" s="23">
         <v>116064.163</v>
       </c>
       <c r="H139" s="1">
         <v>32242.243880000002</v>
       </c>
       <c r="I139" s="1">
         <v>125004.38876</v>
       </c>
       <c r="J139" s="2">
         <v>49486.458830000003</v>
       </c>
     </row>
-    <row r="140" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B140" s="49" t="s">
+    <row r="140" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B140" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C140" s="50">
+      <c r="C140" s="45">
         <v>4</v>
       </c>
-      <c r="D140" s="47">
+      <c r="D140" s="42">
         <v>231658.08770999999</v>
       </c>
       <c r="E140" s="1">
         <v>9588.2395899999992</v>
       </c>
-      <c r="F140" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="27">
+      <c r="F140" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G140" s="23">
         <v>55128.589180000003</v>
       </c>
       <c r="H140" s="1">
         <v>33354.094499999999</v>
       </c>
       <c r="I140" s="1">
         <v>73980.614499999996</v>
       </c>
       <c r="J140" s="2">
         <v>51392.504330000003</v>
       </c>
     </row>
-    <row r="141" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B141" s="49" t="s">
+    <row r="141" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B141" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C141" s="50">
+      <c r="C141" s="45">
         <v>5</v>
       </c>
-      <c r="D141" s="47">
+      <c r="D141" s="42">
         <v>223507.50242</v>
       </c>
       <c r="E141" s="1">
         <v>24568.673139999999</v>
       </c>
-      <c r="F141" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="27">
+      <c r="F141" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G141" s="23">
         <v>76061.244919999997</v>
       </c>
       <c r="H141" s="1">
         <v>25420.022000000001</v>
       </c>
       <c r="I141" s="1">
         <v>65151.747179999998</v>
       </c>
       <c r="J141" s="2">
         <v>47036.170209999997</v>
       </c>
     </row>
-    <row r="142" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B142" s="49" t="s">
+    <row r="142" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B142" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C142" s="50">
+      <c r="C142" s="45">
         <v>6</v>
       </c>
-      <c r="D142" s="47">
+      <c r="D142" s="42">
         <v>240103.47588000001</v>
       </c>
       <c r="E142" s="1">
         <v>5529.9803099999999</v>
       </c>
-      <c r="F142" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="27">
+      <c r="F142" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G142" s="23">
         <v>70479.624360000002</v>
       </c>
       <c r="H142" s="1">
         <v>31758.37587</v>
       </c>
       <c r="I142" s="1">
         <v>91719.407479999994</v>
       </c>
       <c r="J142" s="2">
         <v>49613.458680000003</v>
       </c>
     </row>
-    <row r="143" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B143" s="49" t="s">
+    <row r="143" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B143" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C143" s="50">
+      <c r="C143" s="45">
         <v>7</v>
       </c>
-      <c r="D143" s="47">
+      <c r="D143" s="42">
         <v>255728.37753999999</v>
       </c>
       <c r="E143" s="1">
         <v>4022.22921</v>
       </c>
-      <c r="F143" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="27">
+      <c r="F143" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G143" s="23">
         <v>137057.57527</v>
       </c>
       <c r="H143" s="1">
         <v>37249.586300000003</v>
       </c>
       <c r="I143" s="1">
         <v>71755.165670000002</v>
       </c>
       <c r="J143" s="2">
         <v>39527.363960000002</v>
       </c>
     </row>
-    <row r="144" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B144" s="49" t="s">
+    <row r="144" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B144" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C144" s="50">
+      <c r="C144" s="45">
         <v>8</v>
       </c>
-      <c r="D144" s="47">
+      <c r="D144" s="42">
         <v>230068.51548999999</v>
       </c>
       <c r="E144" s="1">
         <v>9358.1113100000002</v>
       </c>
-      <c r="F144" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="27">
+      <c r="F144" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G144" s="23">
         <v>42648.922760000001</v>
       </c>
       <c r="H144" s="1">
         <v>29661.25347</v>
       </c>
       <c r="I144" s="1">
         <v>80397.244779999994</v>
       </c>
       <c r="J144" s="2">
         <v>45047.118779999997</v>
       </c>
     </row>
-    <row r="145" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B145" s="49" t="s">
+    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B145" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C145" s="50">
+      <c r="C145" s="45">
         <v>9</v>
       </c>
-      <c r="D145" s="47">
+      <c r="D145" s="42">
         <v>254427.38683</v>
       </c>
       <c r="E145" s="1">
         <v>6623.8084699999999</v>
       </c>
-      <c r="F145" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="27">
+      <c r="F145" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G145" s="23">
         <v>67907.068150000006</v>
       </c>
       <c r="H145" s="1">
         <v>33686.948479999999</v>
       </c>
       <c r="I145" s="1">
         <v>92464.32213</v>
       </c>
       <c r="J145" s="2">
         <v>38099.381289999998</v>
       </c>
     </row>
-    <row r="146" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B146" s="49" t="s">
+    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B146" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C146" s="50">
+      <c r="C146" s="45">
         <v>10</v>
       </c>
-      <c r="D146" s="47">
+      <c r="D146" s="42">
         <v>252943.33751000001</v>
       </c>
       <c r="E146" s="1">
         <v>5566.0041000000001</v>
       </c>
-      <c r="F146" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G146" s="27">
+      <c r="F146" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G146" s="23">
         <v>95071.339609999995</v>
       </c>
       <c r="H146" s="1">
         <v>39771.225550000003</v>
       </c>
       <c r="I146" s="1">
         <v>67776.184789999999</v>
       </c>
       <c r="J146" s="2">
         <v>38715.178269999997</v>
       </c>
     </row>
-    <row r="147" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B147" s="49" t="s">
+    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B147" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C147" s="50">
+      <c r="C147" s="45">
         <v>11</v>
       </c>
-      <c r="D147" s="47">
+      <c r="D147" s="42">
         <v>303039.03966000001</v>
       </c>
       <c r="E147" s="1">
         <v>10841.306399999999</v>
       </c>
-      <c r="F147" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G147" s="27">
+      <c r="F147" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G147" s="23">
         <v>68260.78125</v>
       </c>
       <c r="H147" s="1">
         <v>43376.406519999997</v>
       </c>
       <c r="I147" s="1">
         <v>93213.116439999998</v>
       </c>
       <c r="J147" s="2">
         <v>92704.064480000001</v>
       </c>
     </row>
-    <row r="148" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B148" s="49" t="s">
+    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B148" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C148" s="50">
+      <c r="C148" s="45">
         <v>12</v>
       </c>
-      <c r="D148" s="47">
+      <c r="D148" s="42">
         <v>298816.46752000001</v>
       </c>
       <c r="E148" s="1">
         <v>4574.8709900000003</v>
       </c>
-      <c r="F148" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G148" s="27">
+      <c r="F148" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G148" s="23">
         <v>90965.165580000001</v>
       </c>
       <c r="H148" s="1">
         <v>38222.933620000003</v>
       </c>
       <c r="I148" s="1">
         <v>128587.14268999999</v>
       </c>
       <c r="J148" s="2">
         <v>56566.07677</v>
       </c>
     </row>
-    <row r="149" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B149" s="49" t="s">
+    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B149" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C149" s="50">
+      <c r="C149" s="45">
         <v>1</v>
       </c>
-      <c r="D149" s="47">
+      <c r="D149" s="42">
         <v>335473.02224999998</v>
       </c>
       <c r="E149" s="1">
         <v>17117.748350000002</v>
       </c>
-      <c r="F149" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G149" s="27">
+      <c r="F149" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G149" s="23">
         <v>82765.405459999994</v>
       </c>
       <c r="H149" s="1">
         <v>146651.19034</v>
       </c>
       <c r="I149" s="1">
         <v>89493.208020000005</v>
       </c>
       <c r="J149" s="2">
         <v>46703.929109999997</v>
       </c>
     </row>
-    <row r="150" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B150" s="49" t="s">
+    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B150" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C150" s="50">
+      <c r="C150" s="45">
         <v>2</v>
       </c>
-      <c r="D150" s="47">
+      <c r="D150" s="42">
         <v>240565.48912000001</v>
       </c>
       <c r="E150" s="1">
         <v>10208.765219999999</v>
       </c>
-      <c r="F150" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G150" s="27">
+      <c r="F150" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G150" s="23">
         <v>75533.497340000002</v>
       </c>
       <c r="H150" s="1">
         <v>35903.996930000001</v>
       </c>
       <c r="I150" s="1">
         <v>81593.338489999995</v>
       </c>
       <c r="J150" s="2">
         <v>44944.097520000003</v>
       </c>
     </row>
-    <row r="151" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B151" s="49" t="s">
+    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B151" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C151" s="50">
+      <c r="C151" s="45">
         <v>3</v>
       </c>
-      <c r="D151" s="47">
+      <c r="D151" s="42">
         <v>271720.84824000002</v>
       </c>
       <c r="E151" s="1">
         <v>12239.266009999999</v>
       </c>
-      <c r="F151" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G151" s="27">
+      <c r="F151" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G151" s="23">
         <v>78408.826830000005</v>
       </c>
       <c r="H151" s="1">
         <v>42188.492839999999</v>
       </c>
       <c r="I151" s="1">
         <v>71610.649879999997</v>
       </c>
       <c r="J151" s="2">
         <v>53232.158289999999</v>
       </c>
     </row>
-    <row r="152" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B152" s="49" t="s">
+    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B152" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C152" s="50">
+      <c r="C152" s="45">
         <v>4</v>
       </c>
-      <c r="D152" s="47">
+      <c r="D152" s="42">
         <v>237483.75018999999</v>
       </c>
       <c r="E152" s="1">
         <v>5932.2519300000004</v>
       </c>
-      <c r="F152" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G152" s="27">
+      <c r="F152" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G152" s="23">
         <v>77832.981769999999</v>
       </c>
       <c r="H152" s="1">
         <v>36017.812230000003</v>
       </c>
       <c r="I152" s="1">
         <v>75236.849749999994</v>
       </c>
       <c r="J152" s="2">
         <v>40033.057159999997</v>
       </c>
     </row>
-    <row r="153" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B153" s="49" t="s">
+    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B153" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C153" s="50">
+      <c r="C153" s="45">
         <v>5</v>
       </c>
-      <c r="D153" s="47">
+      <c r="D153" s="42">
         <v>174570.74948</v>
       </c>
       <c r="E153" s="1">
         <v>4882.5744400000003</v>
       </c>
-      <c r="F153" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G153" s="27">
+      <c r="F153" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G153" s="23">
         <v>42463.63263</v>
       </c>
       <c r="H153" s="1">
         <v>27982.601999999999</v>
       </c>
       <c r="I153" s="1">
         <v>62764.188670000003</v>
       </c>
       <c r="J153" s="2">
         <v>36432.986169999996</v>
       </c>
     </row>
-    <row r="154" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B154" s="49" t="s">
+    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B154" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C154" s="50">
+      <c r="C154" s="45">
         <v>6</v>
       </c>
-      <c r="D154" s="47">
+      <c r="D154" s="42">
         <v>281358.74167000002</v>
       </c>
       <c r="E154" s="1">
         <v>7965.5858900000003</v>
       </c>
-      <c r="F154" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="27">
+      <c r="F154" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G154" s="23">
         <v>109775.83503</v>
       </c>
       <c r="H154" s="1">
         <v>36957.665939999999</v>
       </c>
       <c r="I154" s="1">
         <v>69097.45091</v>
       </c>
       <c r="J154" s="2">
         <v>85963.785019999996</v>
       </c>
     </row>
-    <row r="155" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B155" s="49" t="s">
+    <row r="155" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B155" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C155" s="50">
+      <c r="C155" s="45">
         <v>7</v>
       </c>
-      <c r="D155" s="47">
+      <c r="D155" s="42">
         <v>246614.27619</v>
       </c>
       <c r="E155" s="1">
         <v>4600.9869099999996</v>
       </c>
-      <c r="F155" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G155" s="27">
+      <c r="F155" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G155" s="23">
         <v>139840.57652999999</v>
       </c>
       <c r="H155" s="1">
         <v>21953.189760000001</v>
       </c>
       <c r="I155" s="1">
         <v>70024.184789999999</v>
       </c>
       <c r="J155" s="2">
         <v>45862.191079999997</v>
       </c>
     </row>
-    <row r="156" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B156" s="49" t="s">
+    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B156" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C156" s="50">
+      <c r="C156" s="45">
         <v>8</v>
       </c>
-      <c r="D156" s="47">
+      <c r="D156" s="42">
         <v>281524.82205000002</v>
       </c>
       <c r="E156" s="1">
         <v>8312.8012799999997</v>
       </c>
-      <c r="F156" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G156" s="27">
+      <c r="F156" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G156" s="23">
         <v>120101.52192</v>
       </c>
       <c r="H156" s="1">
         <v>49128.056250000001</v>
       </c>
       <c r="I156" s="1">
         <v>81670.570800000001</v>
       </c>
       <c r="J156" s="2">
         <v>38802.078719999998</v>
       </c>
     </row>
-    <row r="157" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B157" s="49" t="s">
+    <row r="157" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B157" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C157" s="50">
+      <c r="C157" s="45">
         <v>9</v>
       </c>
-      <c r="D157" s="47">
+      <c r="D157" s="42">
         <v>235262.72751999999</v>
       </c>
       <c r="E157" s="1">
         <v>9460.2119500000008</v>
       </c>
-      <c r="F157" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G157" s="27">
+      <c r="F157" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G157" s="23">
         <v>48319.633580000002</v>
       </c>
       <c r="H157" s="1">
         <v>40575.740389999999</v>
       </c>
       <c r="I157" s="1">
         <v>66439.262719999999</v>
       </c>
       <c r="J157" s="2">
         <v>53798.514990000003</v>
       </c>
     </row>
-    <row r="158" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B158" s="49" t="s">
+    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B158" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C158" s="50">
+      <c r="C158" s="45">
         <v>10</v>
       </c>
-      <c r="D158" s="47">
+      <c r="D158" s="42">
         <v>225944.23692</v>
       </c>
       <c r="E158" s="1">
         <v>6343.1687099999999</v>
       </c>
-      <c r="F158" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G158" s="27">
+      <c r="F158" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G158" s="23">
         <v>53897.426290000003</v>
       </c>
       <c r="H158" s="1">
         <v>41038.958050000001</v>
       </c>
       <c r="I158" s="1">
         <v>76024.492180000001</v>
       </c>
       <c r="J158" s="2">
         <v>43043.570050000002</v>
       </c>
     </row>
-    <row r="159" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B159" s="49" t="s">
+    <row r="159" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B159" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C159" s="50">
+      <c r="C159" s="45">
         <v>11</v>
       </c>
-      <c r="D159" s="47">
+      <c r="D159" s="42">
         <v>249230.44325000001</v>
       </c>
       <c r="E159" s="1">
         <v>5873.7137300000004</v>
       </c>
-      <c r="F159" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G159" s="27">
+      <c r="F159" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G159" s="23">
         <v>101107.92221999999</v>
       </c>
       <c r="H159" s="1">
         <v>34067.262620000001</v>
       </c>
       <c r="I159" s="1">
         <v>65771.585500000001</v>
       </c>
       <c r="J159" s="2">
         <v>52406.498119999997</v>
       </c>
     </row>
-    <row r="160" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B160" s="49" t="s">
+    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B160" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C160" s="50">
+      <c r="C160" s="45">
         <v>12</v>
       </c>
-      <c r="D160" s="47">
+      <c r="D160" s="42">
         <v>261020.77181000001</v>
       </c>
       <c r="E160" s="1">
         <v>22780.630369999999</v>
       </c>
-      <c r="F160" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G160" s="27">
+      <c r="F160" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G160" s="23">
         <v>59686.285640000002</v>
       </c>
       <c r="H160" s="1">
         <v>43148.652529999999</v>
       </c>
       <c r="I160" s="1">
         <v>90361.144079999998</v>
       </c>
       <c r="J160" s="2">
         <v>61505.820540000001</v>
       </c>
     </row>
-    <row r="161" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B161" s="49" t="s">
+    <row r="161" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B161" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="C161" s="50">
+      <c r="C161" s="45">
         <v>1</v>
       </c>
-      <c r="D161" s="47">
+      <c r="D161" s="42">
         <v>231292.40044999999</v>
       </c>
       <c r="E161" s="1">
         <v>4607.6735699999999</v>
       </c>
-      <c r="F161" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G161" s="27">
+      <c r="F161" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G161" s="23">
         <v>114168.45544999999</v>
       </c>
       <c r="H161" s="1">
         <v>23037.09347</v>
       </c>
       <c r="I161" s="1">
         <v>56665.940199999997</v>
       </c>
       <c r="J161" s="2">
         <v>34432.713589999999</v>
       </c>
     </row>
-    <row r="162" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B162" s="49" t="s">
+    <row r="162" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B162" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="C162" s="50">
+      <c r="C162" s="45">
         <v>2</v>
       </c>
-      <c r="D162" s="47">
+      <c r="D162" s="42">
         <v>264502.83194</v>
       </c>
       <c r="E162" s="1">
         <v>5660.95957</v>
       </c>
-      <c r="F162" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G162" s="27">
+      <c r="F162" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G162" s="23">
         <v>84724.257519999999</v>
       </c>
       <c r="H162" s="1">
         <v>78086.446030000006</v>
       </c>
       <c r="I162" s="1">
         <v>69267.958320000005</v>
       </c>
       <c r="J162" s="2">
         <v>43195.89544</v>
       </c>
     </row>
-    <row r="163" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B163" s="49" t="s">
+    <row r="163" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B163" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C163" s="50">
+      <c r="C163" s="45">
         <v>3</v>
       </c>
-      <c r="D163" s="47">
+      <c r="D163" s="42">
         <v>258475.64754999999</v>
       </c>
       <c r="E163" s="1">
         <v>5203.0915699999996</v>
       </c>
-      <c r="F163" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G163" s="27">
+      <c r="F163" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G163" s="23">
         <v>66003.756429999994</v>
       </c>
       <c r="H163" s="1">
         <v>54081.653299999998</v>
       </c>
       <c r="I163" s="1">
         <v>79856.426210000005</v>
       </c>
       <c r="J163" s="2">
         <v>51881.355459999999</v>
       </c>
     </row>
-    <row r="164" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B164" s="49" t="s">
+    <row r="164" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B164" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C164" s="50">
+      <c r="C164" s="45">
         <v>4</v>
       </c>
-      <c r="D164" s="47">
+      <c r="D164" s="42">
         <v>249312.48155</v>
       </c>
       <c r="E164" s="1">
         <v>6326.6612400000004</v>
       </c>
-      <c r="F164" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G164" s="27">
+      <c r="F164" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G164" s="23">
         <v>90190.92757</v>
       </c>
       <c r="H164" s="1">
         <v>34470.772530000002</v>
       </c>
       <c r="I164" s="1">
         <v>68195.021340000007</v>
       </c>
       <c r="J164" s="2">
         <v>53882.275370000003</v>
       </c>
     </row>
-    <row r="165" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B165" s="49" t="s">
+    <row r="165" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B165" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C165" s="50">
+      <c r="C165" s="45">
         <v>5</v>
       </c>
-      <c r="D165" s="47">
+      <c r="D165" s="42">
         <v>227454.10657</v>
       </c>
       <c r="E165" s="1">
         <v>3200.9556400000001</v>
       </c>
-      <c r="F165" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G165" s="27">
+      <c r="F165" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G165" s="23">
         <v>96842.262170000002</v>
       </c>
       <c r="H165" s="1">
         <v>35676.692940000001</v>
       </c>
       <c r="I165" s="1">
         <v>66603.921660000007</v>
       </c>
       <c r="J165" s="2">
         <v>53737.465499999998</v>
       </c>
     </row>
-    <row r="166" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B166" s="49" t="s">
+    <row r="166" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B166" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C166" s="50">
+      <c r="C166" s="45">
         <v>6</v>
       </c>
-      <c r="D166" s="47">
+      <c r="D166" s="42">
         <v>235977.96541999999</v>
       </c>
       <c r="E166" s="1">
         <v>6573.3400099999999</v>
       </c>
-      <c r="F166" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G166" s="27">
+      <c r="F166" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G166" s="23">
         <v>82951.172210000004</v>
       </c>
       <c r="H166" s="1">
         <v>35226.997669999997</v>
       </c>
       <c r="I166" s="1">
         <v>81147.243400000007</v>
       </c>
       <c r="J166" s="2">
         <v>38787.819779999998</v>
       </c>
     </row>
-    <row r="167" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B167" s="49" t="s">
+    <row r="167" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B167" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C167" s="50">
+      <c r="C167" s="45">
         <v>7</v>
       </c>
-      <c r="D167" s="47">
+      <c r="D167" s="42">
         <v>328307.54960000003</v>
       </c>
       <c r="E167" s="1">
         <v>8949.3788000000004</v>
       </c>
-      <c r="F167" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G167" s="27">
+      <c r="F167" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G167" s="23">
         <v>125181.99357000001</v>
       </c>
       <c r="H167" s="1">
         <v>60223.190089999996</v>
       </c>
       <c r="I167" s="1">
         <v>93581.016770000002</v>
       </c>
       <c r="J167" s="2">
         <v>60651.607550000001</v>
       </c>
     </row>
-    <row r="168" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B168" s="49" t="s">
+    <row r="168" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B168" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C168" s="50">
+      <c r="C168" s="45">
         <v>8</v>
       </c>
-      <c r="D168" s="47">
+      <c r="D168" s="42">
         <v>259199.81815000001</v>
       </c>
       <c r="E168" s="1">
         <v>9799.3178700000008</v>
       </c>
-      <c r="F168" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G168" s="27">
+      <c r="F168" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G168" s="23">
         <v>83676.114560000002</v>
       </c>
       <c r="H168" s="1">
         <v>50225.643519999998</v>
       </c>
       <c r="I168" s="1">
         <v>81518.578229999999</v>
       </c>
       <c r="J168" s="2">
         <v>37946.600859999999</v>
       </c>
     </row>
-    <row r="169" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B169" s="49" t="s">
+    <row r="169" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B169" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C169" s="50">
+      <c r="C169" s="45">
         <v>9</v>
       </c>
-      <c r="D169" s="47">
+      <c r="D169" s="42">
         <v>304329.08347000001</v>
       </c>
       <c r="E169" s="1">
         <v>5611.1947499999997</v>
       </c>
-      <c r="F169" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G169" s="27">
+      <c r="F169" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G169" s="23">
         <v>127105.16841</v>
       </c>
       <c r="H169" s="1">
         <v>27923.910349999998</v>
       </c>
       <c r="I169" s="1">
         <v>84873.648610000004</v>
       </c>
       <c r="J169" s="2">
         <v>52396.811110000002</v>
       </c>
     </row>
-    <row r="170" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B170" s="49" t="s">
+    <row r="170" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B170" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C170" s="50">
+      <c r="C170" s="45">
         <v>10</v>
       </c>
-      <c r="D170" s="47">
+      <c r="D170" s="42">
         <v>317284.07150000002</v>
       </c>
       <c r="E170" s="1">
         <v>12532.84021</v>
       </c>
-      <c r="F170" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G170" s="27">
+      <c r="F170" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G170" s="23">
         <v>122316.01493999999</v>
       </c>
       <c r="H170" s="1">
         <v>36209.219810000002</v>
       </c>
       <c r="I170" s="1">
         <v>79822.139240000004</v>
       </c>
       <c r="J170" s="2">
         <v>63954.062790000004</v>
       </c>
     </row>
-    <row r="171" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B171" s="49" t="s">
+    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B171" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C171" s="50">
+      <c r="C171" s="45">
         <v>11</v>
       </c>
-      <c r="D171" s="47">
+      <c r="D171" s="42">
         <v>265377.93456000002</v>
       </c>
       <c r="E171" s="1">
         <v>7121.5080900000003</v>
       </c>
-      <c r="F171" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="27">
+      <c r="F171" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G171" s="23">
         <v>66245.118799999997</v>
       </c>
       <c r="H171" s="1">
         <v>52827.24987</v>
       </c>
       <c r="I171" s="1">
         <v>94485.813559999995</v>
       </c>
       <c r="J171" s="2">
         <v>48970.96847</v>
       </c>
     </row>
-    <row r="172" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B172" s="49" t="s">
+    <row r="172" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B172" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C172" s="50">
+      <c r="C172" s="45">
         <v>12</v>
       </c>
-      <c r="D172" s="47">
+      <c r="D172" s="42">
         <v>231062.1171</v>
       </c>
       <c r="E172" s="1">
         <v>5096.3206200000004</v>
       </c>
-      <c r="F172" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G172" s="27">
+      <c r="F172" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G172" s="23">
         <v>85352.346650000007</v>
       </c>
       <c r="H172" s="1">
         <v>37411.502849999997</v>
       </c>
       <c r="I172" s="1">
         <v>75185.806880000004</v>
       </c>
       <c r="J172" s="2">
         <v>44133.734790000002</v>
       </c>
     </row>
-    <row r="173" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B173" s="49" t="s">
+    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B173" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C173" s="50">
+      <c r="C173" s="45">
         <v>1</v>
       </c>
-      <c r="D173" s="47">
+      <c r="D173" s="42">
         <v>258014.52643999999</v>
       </c>
       <c r="E173" s="1">
         <v>7705.5462500000003</v>
       </c>
-      <c r="F173" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G173" s="27">
+      <c r="F173" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G173" s="23">
         <v>62687.38912</v>
       </c>
       <c r="H173" s="1">
         <v>48664.30126</v>
       </c>
       <c r="I173" s="1">
         <v>110485.43025</v>
       </c>
       <c r="J173" s="2">
         <v>44150.814019999998</v>
       </c>
     </row>
-    <row r="174" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B174" s="49" t="s">
+    <row r="174" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B174" s="44" t="s">
         <v>110</v>
       </c>
-      <c r="C174" s="50">
+      <c r="C174" s="45">
         <v>2</v>
       </c>
-      <c r="D174" s="47">
+      <c r="D174" s="42">
         <v>258408.59961</v>
       </c>
       <c r="E174" s="1">
         <v>15623.819020000001</v>
       </c>
-      <c r="F174" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G174" s="27">
+      <c r="F174" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G174" s="23">
         <v>74091.611520000006</v>
       </c>
       <c r="H174" s="1">
         <v>44094.605150000003</v>
       </c>
       <c r="I174" s="1">
         <v>82159.137849999999</v>
       </c>
       <c r="J174" s="2">
         <v>53357.835489999998</v>
       </c>
     </row>
-    <row r="175" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B175" s="49" t="s">
+    <row r="175" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B175" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C175" s="50">
+      <c r="C175" s="45">
         <v>3</v>
       </c>
-      <c r="D175" s="47">
+      <c r="D175" s="42">
         <v>157977.13881999999</v>
       </c>
       <c r="E175" s="1">
         <v>8775.3837700000004</v>
       </c>
-      <c r="F175" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G175" s="27">
+      <c r="F175" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G175" s="23">
         <v>32636.402979999999</v>
       </c>
       <c r="H175" s="1">
         <v>26080.903699999999</v>
       </c>
       <c r="I175" s="1">
         <v>68004.346439999994</v>
       </c>
       <c r="J175" s="2">
         <v>41452.0311</v>
       </c>
     </row>
-    <row r="176" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B176" s="49" t="s">
+    <row r="176" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B176" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C176" s="50">
+      <c r="C176" s="45">
         <v>4</v>
       </c>
-      <c r="D176" s="47">
+      <c r="D176" s="42">
         <v>281247.10320999997</v>
       </c>
       <c r="E176" s="1">
         <v>9674.2978000000003</v>
       </c>
-      <c r="F176" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G176" s="27">
+      <c r="F176" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G176" s="23">
         <v>59972.359279999997</v>
       </c>
       <c r="H176" s="1">
         <v>49062.676180000002</v>
       </c>
       <c r="I176" s="1">
         <v>90926.191260000007</v>
       </c>
       <c r="J176" s="2">
         <v>50018.465810000002</v>
       </c>
     </row>
-    <row r="177" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B177" s="49" t="s">
+    <row r="177" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B177" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C177" s="50">
+      <c r="C177" s="45">
         <v>5</v>
       </c>
-      <c r="D177" s="47">
+      <c r="D177" s="42">
         <v>286675.58104999998</v>
       </c>
       <c r="E177" s="1">
         <v>8719.83806</v>
       </c>
-      <c r="F177" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G177" s="27">
+      <c r="F177" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G177" s="23">
         <v>48121.923439999999</v>
       </c>
       <c r="H177" s="1">
         <v>39570.177369999998</v>
       </c>
       <c r="I177" s="1">
         <v>125112.67736</v>
       </c>
       <c r="J177" s="2">
         <v>52478.582450000002</v>
       </c>
     </row>
-    <row r="178" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B178" s="49" t="s">
+    <row r="178" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B178" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C178" s="50">
+      <c r="C178" s="45">
         <v>6</v>
       </c>
-      <c r="D178" s="47">
+      <c r="D178" s="42">
         <v>245657.33588</v>
       </c>
       <c r="E178" s="1">
         <v>5288.4552400000002</v>
       </c>
-      <c r="F178" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G178" s="27">
+      <c r="F178" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G178" s="23">
         <v>58499.415549999998</v>
       </c>
       <c r="H178" s="1">
         <v>37640.25376</v>
       </c>
       <c r="I178" s="1">
         <v>76726.847680000006</v>
       </c>
       <c r="J178" s="2">
         <v>52894.493649999997</v>
       </c>
     </row>
-    <row r="179" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B179" s="49" t="s">
+    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B179" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C179" s="50">
+      <c r="C179" s="45">
         <v>7</v>
       </c>
-      <c r="D179" s="47">
+      <c r="D179" s="42">
         <v>270114.26478000003</v>
       </c>
       <c r="E179" s="1">
         <v>13636.75664</v>
       </c>
-      <c r="F179" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="27">
+      <c r="F179" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G179" s="23">
         <v>51703.790809999999</v>
       </c>
       <c r="H179" s="1">
         <v>36038.914470000003</v>
       </c>
       <c r="I179" s="1">
         <v>86647.021559999994</v>
       </c>
       <c r="J179" s="2">
         <v>65491.129480000003</v>
       </c>
     </row>
-    <row r="180" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B180" s="49" t="s">
+    <row r="180" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B180" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C180" s="50">
+      <c r="C180" s="45">
         <v>8</v>
       </c>
-      <c r="D180" s="47">
+      <c r="D180" s="42">
         <v>345788.42164000002</v>
       </c>
       <c r="E180" s="1">
         <v>8860.2129999999997</v>
       </c>
-      <c r="F180" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G180" s="27">
+      <c r="F180" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G180" s="23">
         <v>80443.286730000007</v>
       </c>
       <c r="H180" s="1">
         <v>28517.608250000001</v>
       </c>
       <c r="I180" s="1">
         <v>84436.080010000005</v>
       </c>
       <c r="J180" s="2">
         <v>122969.60239</v>
       </c>
     </row>
-    <row r="181" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B181" s="49" t="s">
+    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B181" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C181" s="50">
+      <c r="C181" s="45">
         <v>9</v>
       </c>
-      <c r="D181" s="47">
+      <c r="D181" s="42">
         <v>227787.95327999999</v>
       </c>
       <c r="E181" s="1">
         <v>12076.38624</v>
       </c>
-      <c r="F181" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G181" s="27">
+      <c r="F181" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G181" s="23">
         <v>51001.171670000003</v>
       </c>
       <c r="H181" s="1">
         <v>34371.581599999998</v>
       </c>
       <c r="I181" s="1">
         <v>70553.876340000003</v>
       </c>
       <c r="J181" s="2">
         <v>48539.24437</v>
       </c>
     </row>
-    <row r="182" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B182" s="49" t="s">
+    <row r="182" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B182" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C182" s="50">
+      <c r="C182" s="45">
         <v>10</v>
       </c>
-      <c r="D182" s="47">
+      <c r="D182" s="42">
         <v>263897.81244000001</v>
       </c>
       <c r="E182" s="1">
         <v>29910.026570000002</v>
       </c>
-      <c r="F182" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G182" s="27">
+      <c r="F182" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G182" s="23">
         <v>62767.790110000002</v>
       </c>
       <c r="H182" s="1">
         <v>44990.39473</v>
       </c>
       <c r="I182" s="1">
         <v>83603.570699999997</v>
       </c>
       <c r="J182" s="2">
         <v>44971.376519999998</v>
       </c>
     </row>
-    <row r="183" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B183" s="49" t="s">
+    <row r="183" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B183" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C183" s="50">
+      <c r="C183" s="45">
         <v>11</v>
       </c>
-      <c r="D183" s="47">
+      <c r="D183" s="42">
         <v>270709.23374</v>
       </c>
       <c r="E183" s="1">
         <v>7647.8927599999997</v>
       </c>
-      <c r="F183" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G183" s="27">
+      <c r="F183" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G183" s="23">
         <v>51692.69124</v>
       </c>
       <c r="H183" s="1">
         <v>80856.820779999995</v>
       </c>
       <c r="I183" s="1">
         <v>76481.070890000003</v>
       </c>
       <c r="J183" s="2">
         <v>58986.006529999999</v>
       </c>
     </row>
-    <row r="184" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B184" s="49" t="s">
+    <row r="184" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B184" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C184" s="50">
+      <c r="C184" s="45">
         <v>12</v>
       </c>
-      <c r="D184" s="47">
+      <c r="D184" s="42">
         <v>200245.22334999999</v>
       </c>
       <c r="E184" s="1">
         <v>11049.91159</v>
       </c>
-      <c r="F184" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G184" s="27">
+      <c r="F184" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G184" s="23">
         <v>52669.030039999998</v>
       </c>
       <c r="H184" s="1">
         <v>33206.196790000002</v>
       </c>
       <c r="I184" s="1">
         <v>71125.02072</v>
       </c>
       <c r="J184" s="2">
         <v>45982.555679999998</v>
       </c>
     </row>
-    <row r="185" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B185" s="49" t="s">
+    <row r="185" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B185" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C185" s="50">
+      <c r="C185" s="45">
         <v>1</v>
       </c>
-      <c r="D185" s="47">
+      <c r="D185" s="42">
         <v>431377.28905999998</v>
       </c>
       <c r="E185" s="1">
         <v>7903.174</v>
       </c>
-      <c r="F185" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G185" s="27">
+      <c r="F185" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G185" s="23">
         <v>209464.48913</v>
       </c>
       <c r="H185" s="1">
         <v>28663.103080000001</v>
       </c>
       <c r="I185" s="1">
         <v>78652.238389999999</v>
       </c>
       <c r="J185" s="2">
         <v>71772.432990000001</v>
       </c>
     </row>
-    <row r="186" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B186" s="49" t="s">
+    <row r="186" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B186" s="44" t="s">
         <v>114</v>
       </c>
-      <c r="C186" s="50">
+      <c r="C186" s="45">
         <v>2</v>
       </c>
-      <c r="D186" s="47">
+      <c r="D186" s="42">
         <v>249659.39952000001</v>
       </c>
       <c r="E186" s="1">
         <v>8641.3578500000003</v>
       </c>
-      <c r="F186" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G186" s="27">
+      <c r="F186" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G186" s="23">
         <v>68150.804770000002</v>
       </c>
       <c r="H186" s="1">
         <v>34827.55025</v>
       </c>
       <c r="I186" s="1">
         <v>99726.530350000001</v>
       </c>
       <c r="J186" s="2">
         <v>50337.01</v>
       </c>
     </row>
-    <row r="187" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B187" s="49" t="s">
+    <row r="187" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B187" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C187" s="50">
+      <c r="C187" s="45">
         <v>3</v>
       </c>
-      <c r="D187" s="47">
+      <c r="D187" s="42">
         <v>260698.55864999999</v>
       </c>
       <c r="E187" s="1">
         <v>18855.929629999999</v>
       </c>
-      <c r="F187" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G187" s="27">
+      <c r="F187" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G187" s="23">
         <v>57416.81439</v>
       </c>
       <c r="H187" s="1">
         <v>46977.054020000003</v>
       </c>
       <c r="I187" s="1">
         <v>102029.91502</v>
       </c>
       <c r="J187" s="2">
         <v>67227.439570000002</v>
       </c>
     </row>
-    <row r="188" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B188" s="49" t="s">
+    <row r="188" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B188" s="44" t="s">
         <v>119</v>
       </c>
-      <c r="C188" s="50">
+      <c r="C188" s="45">
         <v>4</v>
       </c>
-      <c r="D188" s="47">
+      <c r="D188" s="42">
         <v>260972.32982000001</v>
       </c>
       <c r="E188" s="1">
         <v>10309.537350000001</v>
       </c>
-      <c r="F188" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G188" s="27">
+      <c r="F188" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G188" s="23">
         <v>59838.959840000003</v>
       </c>
       <c r="H188" s="1">
         <v>35983.131280000001</v>
       </c>
       <c r="I188" s="1">
         <v>82610.295190000004</v>
       </c>
       <c r="J188" s="2">
         <v>61409.985950000002</v>
       </c>
     </row>
-    <row r="189" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B189" s="49" t="s">
+    <row r="189" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B189" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C189" s="50">
+      <c r="C189" s="45">
         <v>5</v>
       </c>
-      <c r="D189" s="47">
+      <c r="D189" s="42">
         <v>321452.37589999998</v>
       </c>
       <c r="E189" s="1">
         <v>3201.7487000000001</v>
       </c>
-      <c r="F189" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G189" s="27">
+      <c r="F189" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G189" s="23">
         <v>51101.822849999997</v>
       </c>
       <c r="H189" s="1">
         <v>65794.855869999999</v>
       </c>
       <c r="I189" s="1">
         <v>107681.28546</v>
       </c>
       <c r="J189" s="2">
         <v>68788.000799999994</v>
       </c>
     </row>
-    <row r="190" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B190" s="49" t="s">
+    <row r="190" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B190" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C190" s="50">
+      <c r="C190" s="45">
         <v>6</v>
       </c>
-      <c r="D190" s="47">
+      <c r="D190" s="42">
         <v>299127.53733999998</v>
       </c>
       <c r="E190" s="1">
         <v>5405.7630600000002</v>
       </c>
-      <c r="F190" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G190" s="27">
+      <c r="F190" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G190" s="23">
         <v>44620.29737</v>
       </c>
       <c r="H190" s="1">
         <v>51755.374210000002</v>
       </c>
       <c r="I190" s="1">
         <v>82745.920140000002</v>
       </c>
       <c r="J190" s="2">
         <v>74227.061820000003</v>
       </c>
     </row>
-    <row r="191" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B191" s="49" t="s">
+    <row r="191" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B191" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C191" s="50">
+      <c r="C191" s="45">
         <v>7</v>
       </c>
-      <c r="D191" s="47">
+      <c r="D191" s="42">
         <v>225526.89433000001</v>
       </c>
       <c r="E191" s="1">
         <v>9468.8168399999995</v>
       </c>
-      <c r="F191" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G191" s="27">
+      <c r="F191" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G191" s="23">
         <v>34417.188159999998</v>
       </c>
       <c r="H191" s="1">
         <v>42797.216809999998</v>
       </c>
       <c r="I191" s="1">
         <v>72256.860499999995</v>
       </c>
       <c r="J191" s="2">
         <v>47066.193700000003</v>
       </c>
     </row>
-    <row r="192" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B192" s="49" t="s">
+    <row r="192" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B192" s="44" t="s">
         <v>121</v>
       </c>
-      <c r="C192" s="50">
+      <c r="C192" s="45">
         <v>8</v>
       </c>
-      <c r="D192" s="47">
+      <c r="D192" s="42">
         <v>275530.22271</v>
       </c>
       <c r="E192" s="1">
         <v>6077.5502900000001</v>
       </c>
-      <c r="F192" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G192" s="27">
+      <c r="F192" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G192" s="23">
         <v>76810.110149999993</v>
       </c>
       <c r="H192" s="1">
         <v>43654.268539999997</v>
       </c>
       <c r="I192" s="1">
         <v>75178.544599999994</v>
       </c>
       <c r="J192" s="2">
         <v>69966.381219999996</v>
       </c>
     </row>
-    <row r="193" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B193" s="49" t="s">
+    <row r="193" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B193" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C193" s="50">
+      <c r="C193" s="45">
         <v>9</v>
       </c>
-      <c r="D193" s="47">
+      <c r="D193" s="42">
         <v>348503.83405</v>
       </c>
       <c r="E193" s="1">
         <v>5926.0826999999999</v>
       </c>
-      <c r="F193" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="27">
+      <c r="F193" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G193" s="23">
         <v>76924.403380000003</v>
       </c>
       <c r="H193" s="1">
         <v>38491.165330000003</v>
       </c>
       <c r="I193" s="1">
         <v>141474.51465</v>
       </c>
       <c r="J193" s="2">
         <v>65836.964319999999</v>
       </c>
     </row>
-    <row r="194" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B194" s="49" t="s">
+    <row r="194" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B194" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C194" s="50">
+      <c r="C194" s="45">
         <v>10</v>
       </c>
-      <c r="D194" s="47">
+      <c r="D194" s="42">
         <v>252722.06640000001</v>
       </c>
       <c r="E194" s="1">
         <v>4254.3700399999998</v>
       </c>
-      <c r="F194" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G194" s="27">
+      <c r="F194" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G194" s="23">
         <v>77767.971890000001</v>
       </c>
       <c r="H194" s="1">
         <v>37998.118589999998</v>
       </c>
       <c r="I194" s="1">
         <v>78946.890060000005</v>
       </c>
       <c r="J194" s="2">
         <v>58492.041169999997</v>
       </c>
     </row>
-    <row r="195" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B195" s="49" t="s">
+    <row r="195" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B195" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C195" s="50">
+      <c r="C195" s="45">
         <v>11</v>
       </c>
-      <c r="D195" s="47">
+      <c r="D195" s="42">
         <v>272393.56510000001</v>
       </c>
       <c r="E195" s="1">
         <v>3566.1761200000001</v>
       </c>
-      <c r="F195" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G195" s="27">
+      <c r="F195" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G195" s="23">
         <v>93325.855309999999</v>
       </c>
       <c r="H195" s="1">
         <v>30408.91459</v>
       </c>
       <c r="I195" s="1">
         <v>84561.074800000002</v>
       </c>
       <c r="J195" s="2">
         <v>56359.108180000003</v>
       </c>
     </row>
-    <row r="196" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B196" s="49" t="s">
+    <row r="196" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B196" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C196" s="50">
+      <c r="C196" s="45">
         <v>12</v>
       </c>
-      <c r="D196" s="47">
+      <c r="D196" s="42">
         <v>310714.8321</v>
       </c>
       <c r="E196" s="1">
         <v>3977.2617300000002</v>
       </c>
-      <c r="F196" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G196" s="27">
+      <c r="F196" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G196" s="23">
         <v>161866.65559000001</v>
       </c>
       <c r="H196" s="1">
         <v>46835.454559999998</v>
       </c>
       <c r="I196" s="1">
         <v>61705.322440000004</v>
       </c>
       <c r="J196" s="2">
         <v>50816.30992</v>
       </c>
     </row>
-    <row r="197" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B197" s="49" t="s">
+    <row r="197" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B197" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C197" s="50">
+      <c r="C197" s="45">
         <v>1</v>
       </c>
-      <c r="D197" s="47">
+      <c r="D197" s="42">
         <v>267641.08843</v>
       </c>
       <c r="E197" s="1">
         <v>3188.5805099999998</v>
       </c>
-      <c r="F197" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G197" s="27">
+      <c r="F197" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G197" s="23">
         <v>49321.408519999997</v>
       </c>
       <c r="H197" s="1">
         <v>42072.66921</v>
       </c>
       <c r="I197" s="1">
         <v>94105.292910000004</v>
       </c>
       <c r="J197" s="2">
         <v>68460.941900000005</v>
       </c>
     </row>
-    <row r="198" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B198" s="49" t="s">
+    <row r="198" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B198" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C198" s="50">
+      <c r="C198" s="45">
         <v>2</v>
       </c>
-      <c r="D198" s="47">
+      <c r="D198" s="42">
         <v>249830.1661</v>
       </c>
       <c r="E198" s="1">
         <v>1834.24542</v>
       </c>
-      <c r="F198" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G198" s="27">
+      <c r="F198" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G198" s="23">
         <v>83061.184210000007</v>
       </c>
       <c r="H198" s="1">
         <v>33569.475330000001</v>
       </c>
       <c r="I198" s="1">
         <v>77344.684590000004</v>
       </c>
       <c r="J198" s="2">
         <v>64360.33524</v>
       </c>
     </row>
-    <row r="199" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B199" s="49" t="s">
+    <row r="199" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B199" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C199" s="50">
+      <c r="C199" s="45">
         <v>3</v>
       </c>
-      <c r="D199" s="47">
+      <c r="D199" s="42">
         <v>245243.50307000001</v>
       </c>
       <c r="E199" s="1">
         <v>2585.9045599999999</v>
       </c>
-      <c r="F199" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G199" s="27">
+      <c r="F199" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G199" s="23">
         <v>74159.363809999995</v>
       </c>
       <c r="H199" s="1">
         <v>34978.565390000003</v>
       </c>
       <c r="I199" s="1">
         <v>93441.538430000001</v>
       </c>
       <c r="J199" s="2">
         <v>52497.721510000003</v>
       </c>
     </row>
-    <row r="200" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B200" s="49" t="s">
+    <row r="200" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B200" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C200" s="50">
+      <c r="C200" s="45">
         <v>4</v>
       </c>
-      <c r="D200" s="47">
+      <c r="D200" s="42">
         <v>247627.43635</v>
       </c>
       <c r="E200" s="1">
         <v>4376.57485</v>
       </c>
-      <c r="F200" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G200" s="27">
+      <c r="F200" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G200" s="23">
         <v>89100.295249999996</v>
       </c>
       <c r="H200" s="1">
         <v>36183.188280000002</v>
       </c>
       <c r="I200" s="1">
         <v>75737.257199999993</v>
       </c>
       <c r="J200" s="2">
         <v>49148.89604</v>
       </c>
     </row>
-    <row r="201" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B201" s="49" t="s">
+    <row r="201" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B201" s="44" t="s">
         <v>127</v>
       </c>
-      <c r="C201" s="50">
+      <c r="C201" s="45">
         <v>5</v>
       </c>
-      <c r="D201" s="47">
+      <c r="D201" s="42">
         <v>246094.74627</v>
       </c>
       <c r="E201" s="1">
         <v>4613.2872900000002</v>
       </c>
-      <c r="F201" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G201" s="27">
+      <c r="F201" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G201" s="23">
         <v>43711.377869999997</v>
       </c>
       <c r="H201" s="1">
         <v>36004.455979999999</v>
       </c>
       <c r="I201" s="1">
         <v>87399.938009999998</v>
       </c>
       <c r="J201" s="2">
         <v>58249.74179</v>
       </c>
     </row>
-    <row r="202" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B202" s="49" t="s">
+    <row r="202" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B202" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C202" s="50">
+      <c r="C202" s="45">
         <v>6</v>
       </c>
-      <c r="D202" s="47">
+      <c r="D202" s="42">
         <v>262082.89950999999</v>
       </c>
       <c r="E202" s="1">
         <v>7327.7788499999997</v>
       </c>
-      <c r="F202" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G202" s="27">
+      <c r="F202" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G202" s="23">
         <v>73381.39933</v>
       </c>
       <c r="H202" s="1">
         <v>40114.694040000002</v>
       </c>
       <c r="I202" s="1">
         <v>67752.94773</v>
       </c>
       <c r="J202" s="2">
         <v>54986.922729999998</v>
       </c>
     </row>
-    <row r="203" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B203" s="49" t="s">
+    <row r="203" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B203" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C203" s="50">
+      <c r="C203" s="45">
         <v>7</v>
       </c>
-      <c r="D203" s="47">
+      <c r="D203" s="42">
         <v>305664.56692000001</v>
       </c>
       <c r="E203" s="1">
         <v>3291.6753199999998</v>
       </c>
-      <c r="F203" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="27">
+      <c r="F203" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G203" s="23">
         <v>95250.303639999998</v>
       </c>
       <c r="H203" s="1">
         <v>52308.226889999998</v>
       </c>
       <c r="I203" s="1">
         <v>93605.392689999993</v>
       </c>
       <c r="J203" s="2">
         <v>48898.816350000001</v>
       </c>
     </row>
-    <row r="204" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B204" s="49" t="s">
+    <row r="204" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B204" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C204" s="50">
+      <c r="C204" s="45">
         <v>8</v>
       </c>
-      <c r="D204" s="47">
+      <c r="D204" s="42">
         <v>286671.04735000001</v>
       </c>
       <c r="E204" s="1">
         <v>5655.26116</v>
       </c>
-      <c r="F204" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G204" s="27">
+      <c r="F204" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G204" s="23">
         <v>60964.593220000002</v>
       </c>
       <c r="H204" s="1">
         <v>48289.94831</v>
       </c>
       <c r="I204" s="1">
         <v>71228.349220000004</v>
       </c>
       <c r="J204" s="2">
         <v>90124.760490000001</v>
       </c>
     </row>
-    <row r="205" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B205" s="49" t="s">
+    <row r="205" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B205" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C205" s="50">
+      <c r="C205" s="45">
         <v>9</v>
       </c>
-      <c r="D205" s="47">
+      <c r="D205" s="42">
         <v>244816.88982000001</v>
       </c>
       <c r="E205" s="1">
         <v>3525.8630400000002</v>
       </c>
-      <c r="F205" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G205" s="27">
+      <c r="F205" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G205" s="23">
         <v>52738.151449999998</v>
       </c>
       <c r="H205" s="1">
         <v>55235.859660000002</v>
       </c>
       <c r="I205" s="1">
         <v>82934.055219999995</v>
       </c>
       <c r="J205" s="2">
         <v>46769.364390000002</v>
       </c>
     </row>
-    <row r="206" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B206" s="49" t="s">
+    <row r="206" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B206" s="44" t="s">
         <v>129</v>
       </c>
-      <c r="C206" s="50">
+      <c r="C206" s="45">
         <v>10</v>
       </c>
-      <c r="D206" s="47">
+      <c r="D206" s="42">
         <v>314122.92317000002</v>
       </c>
       <c r="E206" s="1">
         <v>5192.8396300000004</v>
       </c>
-      <c r="F206" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G206" s="27">
+      <c r="F206" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G206" s="23">
         <v>67939.866769999993</v>
       </c>
       <c r="H206" s="1">
         <v>36139.296629999997</v>
       </c>
       <c r="I206" s="1">
         <v>102992.90081000001</v>
       </c>
       <c r="J206" s="2">
         <v>109023.24116999999</v>
       </c>
     </row>
-    <row r="207" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B207" s="49" t="s">
+    <row r="207" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B207" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C207" s="50">
+      <c r="C207" s="45">
         <v>11</v>
       </c>
-      <c r="D207" s="47">
+      <c r="D207" s="42">
         <v>283075.34989999997</v>
       </c>
       <c r="E207" s="1">
         <v>7214.9409800000003</v>
       </c>
-      <c r="F207" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G207" s="27">
+      <c r="F207" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G207" s="23">
         <v>65798.14</v>
       </c>
       <c r="H207" s="1">
         <v>44559.555659999998</v>
       </c>
       <c r="I207" s="1">
         <v>84096.615609999993</v>
       </c>
       <c r="J207" s="2">
         <v>69347.871190000005</v>
       </c>
     </row>
-    <row r="208" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B208" s="49" t="s">
+    <row r="208" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B208" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C208" s="50">
+      <c r="C208" s="45">
         <v>12</v>
       </c>
-      <c r="D208" s="47">
+      <c r="D208" s="42">
         <v>295595.48840999999</v>
       </c>
       <c r="E208" s="1">
         <v>2700.9875999999999</v>
       </c>
-      <c r="F208" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G208" s="27">
+      <c r="F208" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G208" s="23">
         <v>98236.387220000004</v>
       </c>
       <c r="H208" s="1">
         <v>31205.144929999999</v>
       </c>
       <c r="I208" s="1">
         <v>95730.378079999995</v>
       </c>
       <c r="J208" s="2">
         <v>69259.679810000001</v>
       </c>
     </row>
-    <row r="209" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B209" s="49" t="s">
+    <row r="209" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B209" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C209" s="50">
+      <c r="C209" s="45">
         <v>1</v>
       </c>
-      <c r="D209" s="47">
+      <c r="D209" s="42">
         <v>260967.56427999999</v>
       </c>
       <c r="E209" s="1">
         <v>9223.9386400000003</v>
       </c>
-      <c r="F209" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G209" s="27">
+      <c r="F209" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G209" s="23">
         <v>57954.290549999998</v>
       </c>
       <c r="H209" s="1">
         <v>42586.07417</v>
       </c>
       <c r="I209" s="1">
         <v>76072.815879999995</v>
       </c>
       <c r="J209" s="2">
         <v>58253.967969999998</v>
       </c>
     </row>
-    <row r="210" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B210" s="49" t="s">
+    <row r="210" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B210" s="44" t="s">
         <v>132</v>
       </c>
-      <c r="C210" s="50">
+      <c r="C210" s="45">
         <v>2</v>
       </c>
-      <c r="D210" s="47">
+      <c r="D210" s="42">
         <v>197863.35045</v>
       </c>
       <c r="E210" s="1">
         <v>11203.80156</v>
       </c>
-      <c r="F210" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G210" s="27">
+      <c r="F210" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G210" s="23">
         <v>45216.441070000001</v>
       </c>
       <c r="H210" s="1">
         <v>51291.110050000003</v>
       </c>
       <c r="I210" s="1">
         <v>66244.017259999993</v>
       </c>
       <c r="J210" s="2">
         <v>53791.494579999999</v>
       </c>
     </row>
-    <row r="211" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B211" s="49" t="s">
+    <row r="211" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B211" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C211" s="50">
+      <c r="C211" s="45">
         <v>3</v>
       </c>
-      <c r="D211" s="47">
+      <c r="D211" s="42">
         <v>330087.16125</v>
       </c>
       <c r="E211" s="1">
         <v>6417.1371499999996</v>
       </c>
-      <c r="F211" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G211" s="27">
+      <c r="F211" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G211" s="23">
         <v>119962.86077</v>
       </c>
       <c r="H211" s="1">
         <v>39569.709929999997</v>
       </c>
       <c r="I211" s="1">
         <v>84161.074389999994</v>
       </c>
       <c r="J211" s="2">
         <v>71005.172330000001</v>
       </c>
     </row>
-    <row r="212" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B212" s="49" t="s">
+    <row r="212" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B212" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C212" s="50">
+      <c r="C212" s="45">
         <v>4</v>
       </c>
-      <c r="D212" s="47">
+      <c r="D212" s="42">
         <v>325799.05518000002</v>
       </c>
       <c r="E212" s="1">
         <v>6701.6993300000004</v>
       </c>
-      <c r="F212" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G212" s="27">
+      <c r="F212" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G212" s="23">
         <v>190563.46429</v>
       </c>
       <c r="H212" s="1">
         <v>34420.605040000002</v>
       </c>
       <c r="I212" s="1">
         <v>95625.052030000006</v>
       </c>
       <c r="J212" s="2">
         <v>52797.192000000003</v>
       </c>
     </row>
-    <row r="213" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B213" s="49" t="s">
+    <row r="213" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B213" s="44" t="s">
         <v>136</v>
       </c>
-      <c r="C213" s="50">
+      <c r="C213" s="45">
         <v>5</v>
       </c>
-      <c r="D213" s="47">
+      <c r="D213" s="42">
         <v>273417.97496999998</v>
       </c>
       <c r="E213" s="1">
         <v>4736.35286</v>
       </c>
-      <c r="F213" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G213" s="27">
+      <c r="F213" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G213" s="23">
         <v>118883.40759</v>
       </c>
       <c r="H213" s="1">
         <v>28701.375690000001</v>
       </c>
       <c r="I213" s="1">
         <v>97275.553969999994</v>
       </c>
       <c r="J213" s="2">
         <v>44050.174310000002</v>
       </c>
     </row>
-    <row r="214" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B214" s="49" t="s">
+    <row r="214" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B214" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C214" s="50">
+      <c r="C214" s="45">
         <v>6</v>
       </c>
-      <c r="D214" s="47">
+      <c r="D214" s="42">
         <v>276274.16826000001</v>
       </c>
       <c r="E214" s="1">
         <v>4691.9466599999996</v>
       </c>
-      <c r="F214" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G214" s="27">
+      <c r="F214" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G214" s="23">
         <v>98227.453940000007</v>
       </c>
       <c r="H214" s="1">
         <v>36662.795839999999</v>
       </c>
       <c r="I214" s="1">
         <v>70588.465970000005</v>
       </c>
       <c r="J214" s="2">
         <v>60293.185819999999</v>
       </c>
     </row>
-    <row r="215" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B215" s="49" t="s">
+    <row r="215" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B215" s="44" t="s">
         <v>137</v>
       </c>
-      <c r="C215" s="50">
+      <c r="C215" s="45">
         <v>7</v>
       </c>
-      <c r="D215" s="47">
+      <c r="D215" s="42">
         <v>246071.79393000001</v>
       </c>
       <c r="E215" s="1">
         <v>2579.1659500000001</v>
       </c>
-      <c r="F215" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G215" s="27">
+      <c r="F215" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G215" s="23">
         <v>51048.219859999997</v>
       </c>
       <c r="H215" s="1">
         <v>30106.429319999999</v>
       </c>
       <c r="I215" s="1">
         <v>75561.411810000005</v>
       </c>
       <c r="J215" s="2">
         <v>55734.624689999997</v>
       </c>
     </row>
-    <row r="216" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B216" s="49" t="s">
+    <row r="216" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B216" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C216" s="50">
+      <c r="C216" s="45">
         <v>8</v>
       </c>
-      <c r="D216" s="47">
+      <c r="D216" s="42">
         <v>295525.96739000001</v>
       </c>
       <c r="E216" s="1">
         <v>20261.543849999998</v>
       </c>
-      <c r="F216" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G216" s="27">
+      <c r="F216" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G216" s="23">
         <v>65011.007440000001</v>
       </c>
       <c r="H216" s="1">
         <v>35644.938649999996</v>
       </c>
       <c r="I216" s="1">
         <v>115198.7292</v>
       </c>
       <c r="J216" s="2">
         <v>58159.23388</v>
       </c>
     </row>
-    <row r="217" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B217" s="49" t="s">
+    <row r="217" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B217" s="44" t="s">
         <v>139</v>
       </c>
-      <c r="C217" s="50">
+      <c r="C217" s="45">
         <v>9</v>
       </c>
-      <c r="D217" s="47">
+      <c r="D217" s="42">
         <v>248814.01587</v>
       </c>
       <c r="E217" s="1">
         <v>3611.8581600000002</v>
       </c>
-      <c r="F217" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G217" s="27">
+      <c r="F217" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G217" s="23">
         <v>73155.914829999994</v>
       </c>
       <c r="H217" s="1">
         <v>27987.557809999998</v>
       </c>
       <c r="I217" s="1">
         <v>96568.038069999995</v>
       </c>
       <c r="J217" s="2">
         <v>55889.599589999998</v>
       </c>
     </row>
-    <row r="218" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B218" s="49" t="s">
+    <row r="218" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B218" s="44" t="s">
         <v>140</v>
       </c>
-      <c r="C218" s="50">
+      <c r="C218" s="45">
         <v>10</v>
       </c>
-      <c r="D218" s="47">
+      <c r="D218" s="42">
         <v>289182.07962999999</v>
       </c>
       <c r="E218" s="1">
         <v>4543.8854700000002</v>
       </c>
-      <c r="F218" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G218" s="27">
+      <c r="F218" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G218" s="23">
         <v>82904.24755</v>
       </c>
       <c r="H218" s="1">
         <v>39429.837350000002</v>
       </c>
       <c r="I218" s="1">
         <v>105977.83271</v>
       </c>
       <c r="J218" s="2">
         <v>46417.452109999998</v>
       </c>
     </row>
-    <row r="219" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B219" s="49" t="s">
+    <row r="219" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B219" s="44" t="s">
         <v>141</v>
       </c>
-      <c r="C219" s="50">
+      <c r="C219" s="45">
         <v>11</v>
       </c>
-      <c r="D219" s="47">
+      <c r="D219" s="42">
         <v>263717.00770999998</v>
       </c>
       <c r="E219" s="1">
         <v>5580.6585599999999</v>
       </c>
-      <c r="F219" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G219" s="27">
+      <c r="F219" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G219" s="23">
         <v>77332.224310000005</v>
       </c>
       <c r="H219" s="1">
         <v>38015.283150000003</v>
       </c>
       <c r="I219" s="1">
         <v>86946.904110000003</v>
       </c>
       <c r="J219" s="2">
         <v>41207.419309999997</v>
       </c>
     </row>
-    <row r="220" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B220" s="49" t="s">
+    <row r="220" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B220" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C220" s="50">
+      <c r="C220" s="45">
         <v>12</v>
       </c>
-      <c r="D220" s="47">
+      <c r="D220" s="42">
         <v>241324.55147000001</v>
       </c>
       <c r="E220" s="1">
         <v>2392.4807999999998</v>
       </c>
-      <c r="F220" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G220" s="27">
+      <c r="F220" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G220" s="23">
         <v>52758.943160000003</v>
       </c>
       <c r="H220" s="1">
         <v>33184.868490000001</v>
       </c>
       <c r="I220" s="1">
         <v>93062.43363</v>
       </c>
       <c r="J220" s="2">
         <v>58066.376060000002</v>
       </c>
     </row>
     <row r="221" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="49" t="s">
+      <c r="B221" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C221" s="50">
+      <c r="C221" s="45">
         <v>1</v>
       </c>
-      <c r="D221" s="47">
+      <c r="D221" s="42">
         <v>254557.92516000001</v>
       </c>
       <c r="E221" s="1">
         <v>2837.8544900000002</v>
       </c>
-      <c r="F221" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G221" s="27">
+      <c r="F221" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G221" s="23">
         <v>60903.842839999998</v>
       </c>
       <c r="H221" s="1">
         <v>33349.481899999999</v>
       </c>
       <c r="I221" s="1">
         <v>73339.163620000007</v>
       </c>
       <c r="J221" s="2">
         <v>69153.105439999999</v>
       </c>
     </row>
     <row r="222" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B222" s="49" t="s">
+      <c r="B222" s="44" t="s">
         <v>143</v>
       </c>
-      <c r="C222" s="50">
+      <c r="C222" s="45">
         <v>2</v>
       </c>
-      <c r="D222" s="47">
+      <c r="D222" s="42">
         <v>283340.03126999998</v>
       </c>
       <c r="E222" s="1">
         <v>6103.3796400000001</v>
       </c>
-      <c r="F222" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G222" s="27">
+      <c r="F222" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G222" s="23">
         <v>87227.430049999995</v>
       </c>
       <c r="H222" s="1">
         <v>41027.251219999998</v>
       </c>
       <c r="I222" s="1">
         <v>60639.353170000002</v>
       </c>
       <c r="J222" s="2">
         <v>129732.30346</v>
       </c>
     </row>
     <row r="223" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B223" s="49" t="s">
+      <c r="B223" s="44" t="s">
         <v>144</v>
       </c>
-      <c r="C223" s="50">
+      <c r="C223" s="45">
         <v>3</v>
       </c>
-      <c r="D223" s="47">
+      <c r="D223" s="42">
         <v>292953.69415</v>
       </c>
       <c r="E223" s="1">
         <v>3291.10169</v>
       </c>
-      <c r="F223" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G223" s="27">
+      <c r="F223" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G223" s="23">
         <v>107111.73501999999</v>
       </c>
       <c r="H223" s="1">
         <v>44061.517800000001</v>
       </c>
       <c r="I223" s="1">
         <v>66485.924199999994</v>
       </c>
       <c r="J223" s="2">
         <v>57935.175109999996</v>
       </c>
     </row>
     <row r="224" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B224" s="49" t="s">
+      <c r="B224" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C224" s="50">
+      <c r="C224" s="45">
         <v>4</v>
       </c>
-      <c r="D224" s="47">
+      <c r="D224" s="42">
         <v>343747.40746999998</v>
       </c>
       <c r="E224" s="1">
         <v>3526.1872600000002</v>
       </c>
-      <c r="F224" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G224" s="27">
+      <c r="F224" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G224" s="23">
         <v>97168.568459999995</v>
       </c>
       <c r="H224" s="1">
         <v>43852.297460000002</v>
       </c>
       <c r="I224" s="1">
         <v>82890.843800000002</v>
       </c>
       <c r="J224" s="2">
         <v>87012.151849999995</v>
       </c>
     </row>
     <row r="225" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B225" s="49" t="s">
+      <c r="B225" s="44" t="s">
         <v>146</v>
       </c>
-      <c r="C225" s="50">
+      <c r="C225" s="45">
         <v>5</v>
       </c>
-      <c r="D225" s="47">
+      <c r="D225" s="42">
         <v>363562.47662999999</v>
       </c>
       <c r="E225" s="1">
         <v>5076.0765600000004</v>
       </c>
-      <c r="F225" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G225" s="27">
+      <c r="F225" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G225" s="23">
         <v>256557.85391000001</v>
       </c>
       <c r="H225" s="1">
         <v>46342.81637</v>
       </c>
       <c r="I225" s="1">
         <v>49989.44541</v>
       </c>
       <c r="J225" s="2">
         <v>75737.845369999995</v>
       </c>
     </row>
     <row r="226" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B226" s="49" t="s">
+      <c r="B226" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C226" s="50">
+      <c r="C226" s="45">
         <v>6</v>
       </c>
-      <c r="D226" s="47">
+      <c r="D226" s="42">
         <v>357891.15613999998</v>
       </c>
       <c r="E226" s="1">
         <v>6311.2067200000001</v>
       </c>
-      <c r="F226" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G226" s="27">
+      <c r="F226" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G226" s="23">
         <v>225681.85844000001</v>
       </c>
       <c r="H226" s="1">
         <v>46027.773020000001</v>
       </c>
       <c r="I226" s="1">
         <v>86738.168470000004</v>
       </c>
       <c r="J226" s="2">
         <v>45334.509870000002</v>
       </c>
     </row>
     <row r="227" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B227" s="49" t="s">
+      <c r="B227" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C227" s="50">
+      <c r="C227" s="45">
         <v>7</v>
       </c>
-      <c r="D227" s="47">
+      <c r="D227" s="42">
         <v>362686.94769</v>
       </c>
       <c r="E227" s="1">
         <v>5874.7368299999998</v>
       </c>
-      <c r="F227" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G227" s="27">
+      <c r="F227" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G227" s="23">
         <v>152244.75167</v>
       </c>
       <c r="H227" s="1">
         <v>24875.09247</v>
       </c>
       <c r="I227" s="1">
         <v>92290.25086</v>
       </c>
       <c r="J227" s="2">
         <v>78960.368390000003</v>
       </c>
     </row>
     <row r="228" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B228" s="49" t="s">
+      <c r="B228" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C228" s="50">
+      <c r="C228" s="45">
         <v>8</v>
       </c>
-      <c r="D228" s="47">
+      <c r="D228" s="42">
         <v>290413.83652000001</v>
       </c>
       <c r="E228" s="1">
         <v>5045.0943500000003</v>
       </c>
-      <c r="F228" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G228" s="27">
+      <c r="F228" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G228" s="23">
         <v>200426.70099000001</v>
       </c>
       <c r="H228" s="1">
         <v>29320.322909999999</v>
       </c>
       <c r="I228" s="1">
         <v>91849.278789999997</v>
       </c>
       <c r="J228" s="2">
         <v>46598.190730000002</v>
       </c>
     </row>
     <row r="229" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B229" s="49" t="s">
+      <c r="B229" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C229" s="50">
+      <c r="C229" s="45">
         <v>9</v>
       </c>
-      <c r="D229" s="47">
+      <c r="D229" s="42">
         <v>393267.90075999999</v>
       </c>
       <c r="E229" s="1">
         <v>6501.20514</v>
       </c>
-      <c r="F229" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G229" s="27">
+      <c r="F229" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G229" s="23">
         <v>215973.04253999999</v>
       </c>
       <c r="H229" s="1">
         <v>47003.84203</v>
       </c>
       <c r="I229" s="1">
         <v>80437.917539999995</v>
       </c>
       <c r="J229" s="2">
         <v>86224.966469999999</v>
       </c>
     </row>
     <row r="230" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B230" s="49" t="s">
+      <c r="B230" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C230" s="50">
+      <c r="C230" s="45">
         <v>10</v>
       </c>
-      <c r="D230" s="47">
+      <c r="D230" s="42">
         <v>297743.37</v>
       </c>
       <c r="E230" s="1">
         <v>2859.3352100000002</v>
       </c>
-      <c r="F230" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G230" s="27">
+      <c r="F230" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G230" s="23">
         <v>120757.26357</v>
       </c>
       <c r="H230" s="1">
         <v>44725.065139999999</v>
       </c>
       <c r="I230" s="1">
         <v>63227.826229999999</v>
       </c>
       <c r="J230" s="2">
         <v>58113.213109999997</v>
       </c>
     </row>
     <row r="231" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B231" s="49" t="s">
+      <c r="B231" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C231" s="50">
+      <c r="C231" s="45">
         <v>11</v>
       </c>
-      <c r="D231" s="47">
+      <c r="D231" s="42">
         <v>379646.71253000002</v>
       </c>
       <c r="E231" s="1">
         <v>7886.6964600000001</v>
       </c>
-      <c r="F231" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G231" s="27">
+      <c r="F231" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G231" s="23">
         <v>156783.32354000001</v>
       </c>
       <c r="H231" s="1">
         <v>32025.064539999999</v>
       </c>
       <c r="I231" s="1">
         <v>78400.876250000001</v>
       </c>
       <c r="J231" s="2">
         <v>75485.463820000004</v>
       </c>
     </row>
     <row r="232" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B232" s="49" t="s">
+      <c r="B232" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C232" s="50">
+      <c r="C232" s="45">
         <v>12</v>
       </c>
-      <c r="D232" s="47">
+      <c r="D232" s="42">
         <v>395899.46375</v>
       </c>
       <c r="E232" s="1">
         <v>4585.97822</v>
       </c>
-      <c r="F232" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G232" s="27">
+      <c r="F232" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G232" s="23">
         <v>147295.70998000001</v>
       </c>
       <c r="H232" s="1">
         <v>55997.805950000002</v>
       </c>
       <c r="I232" s="1">
         <v>87126.129279999994</v>
       </c>
       <c r="J232" s="2">
         <v>99162.278300000005</v>
       </c>
     </row>
     <row r="233" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B233" s="49" t="s">
+      <c r="B233" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C233" s="50">
+      <c r="C233" s="45">
         <v>1</v>
       </c>
-      <c r="D233" s="47">
+      <c r="D233" s="42">
         <v>436467.72006999998</v>
       </c>
       <c r="E233" s="1">
         <v>14086.7623</v>
       </c>
-      <c r="F233" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G233" s="27">
+      <c r="F233" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G233" s="23">
         <v>225200.23368</v>
       </c>
       <c r="H233" s="1">
         <v>29600.183580000001</v>
       </c>
       <c r="I233" s="1">
         <v>81875.996849999996</v>
       </c>
       <c r="J233" s="2">
         <v>53930.772129999998</v>
       </c>
     </row>
     <row r="234" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B234" s="49" t="s">
+      <c r="B234" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C234" s="50">
+      <c r="C234" s="45">
         <v>2</v>
       </c>
-      <c r="D234" s="47">
+      <c r="D234" s="42">
         <v>431428.90661000001</v>
       </c>
       <c r="E234" s="1">
         <v>2494.6278600000001</v>
       </c>
-      <c r="F234" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G234" s="27">
+      <c r="F234" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G234" s="23">
         <v>222403.43463</v>
       </c>
       <c r="H234" s="1">
         <v>27209.820889999999</v>
       </c>
       <c r="I234" s="1">
         <v>140854.50273000001</v>
       </c>
       <c r="J234" s="2">
         <v>84685.587440000003</v>
       </c>
     </row>
     <row r="235" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B235" s="49" t="s">
+      <c r="B235" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C235" s="50">
+      <c r="C235" s="45">
         <v>3</v>
       </c>
-      <c r="D235" s="47">
+      <c r="D235" s="42">
         <v>558470.91503000003</v>
       </c>
       <c r="E235" s="1">
         <v>4369.8371999999999</v>
       </c>
-      <c r="F235" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G235" s="27">
+      <c r="F235" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G235" s="23">
         <v>253774.57230999999</v>
       </c>
       <c r="H235" s="1">
         <v>43475.850299999998</v>
       </c>
       <c r="I235" s="1">
         <v>80895.072150000007</v>
       </c>
       <c r="J235" s="2">
         <v>61821.511149999998</v>
       </c>
     </row>
     <row r="236" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B236" s="49" t="s">
+      <c r="B236" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C236" s="50">
+      <c r="C236" s="45">
         <v>4</v>
       </c>
-      <c r="D236" s="47">
+      <c r="D236" s="42">
         <v>381731.59576</v>
       </c>
       <c r="E236" s="1">
         <v>4773.1344499999996</v>
       </c>
-      <c r="F236" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G236" s="27">
+      <c r="F236" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G236" s="23">
         <v>166328.61681000001</v>
       </c>
       <c r="H236" s="1">
         <v>42769.87182</v>
       </c>
       <c r="I236" s="1">
         <v>84962.218949999995</v>
       </c>
       <c r="J236" s="2">
         <v>83799.340909999999</v>
       </c>
     </row>
     <row r="237" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B237" s="49" t="s">
+      <c r="B237" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C237" s="50">
+      <c r="C237" s="45">
         <v>5</v>
       </c>
-      <c r="D237" s="47">
+      <c r="D237" s="42">
         <v>355326.96652000002</v>
       </c>
       <c r="E237" s="1">
         <v>3923.3010800000002</v>
       </c>
-      <c r="F237" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G237" s="27">
+      <c r="F237" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G237" s="23">
         <v>130496.05456999999</v>
       </c>
       <c r="H237" s="1">
         <v>53014.37182</v>
       </c>
       <c r="I237" s="1">
         <v>90031.916509999995</v>
       </c>
       <c r="J237" s="2">
         <v>63433.927389999997</v>
       </c>
     </row>
     <row r="238" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B238" s="49" t="s">
+      <c r="B238" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C238" s="50">
+      <c r="C238" s="45">
         <v>6</v>
       </c>
-      <c r="D238" s="47">
+      <c r="D238" s="42">
         <v>408328.64403000002</v>
       </c>
       <c r="E238" s="1">
         <v>4966.46497</v>
       </c>
-      <c r="F238" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G238" s="27">
+      <c r="F238" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G238" s="23">
         <v>135415.32161000001</v>
       </c>
       <c r="H238" s="1">
         <v>46474.706189999997</v>
       </c>
       <c r="I238" s="1">
         <v>80907.57991</v>
       </c>
       <c r="J238" s="2">
         <v>126058.20246</v>
       </c>
     </row>
     <row r="239" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B239" s="49" t="s">
+      <c r="B239" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C239" s="50">
+      <c r="C239" s="45">
         <v>7</v>
       </c>
-      <c r="D239" s="47">
+      <c r="D239" s="42">
         <v>379472.73401999997</v>
       </c>
       <c r="E239" s="1">
         <v>5601.2036699999999</v>
       </c>
-      <c r="F239" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G239" s="27">
+      <c r="F239" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G239" s="23">
         <v>189473.31774</v>
       </c>
       <c r="H239" s="1">
         <v>45545.013250000004</v>
       </c>
       <c r="I239" s="1">
         <v>68983.787400000001</v>
       </c>
       <c r="J239" s="2">
         <v>94001.326730000001</v>
       </c>
     </row>
     <row r="240" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B240" s="49" t="s">
+      <c r="B240" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C240" s="50">
+      <c r="C240" s="45">
         <v>8</v>
       </c>
-      <c r="D240" s="47">
+      <c r="D240" s="42">
         <v>518798.96484999999</v>
       </c>
       <c r="E240" s="1">
         <v>4744.0565100000003</v>
       </c>
-      <c r="F240" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G240" s="27">
+      <c r="F240" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G240" s="23">
         <v>694485.12066999997</v>
       </c>
       <c r="H240" s="1">
         <v>34276.187250000003</v>
       </c>
       <c r="I240" s="1">
         <v>73745.231119999997</v>
       </c>
       <c r="J240" s="2">
         <v>62587.990010000001</v>
       </c>
     </row>
     <row r="241" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B241" s="49" t="s">
+      <c r="B241" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C241" s="50">
+      <c r="C241" s="45">
         <v>9</v>
       </c>
-      <c r="D241" s="47">
+      <c r="D241" s="42">
         <v>513246.04372999998</v>
       </c>
       <c r="E241" s="1">
         <v>8292.8022799999999</v>
       </c>
-      <c r="F241" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G241" s="27">
+      <c r="F241" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G241" s="23">
         <v>361983.59905000002</v>
       </c>
       <c r="H241" s="1">
         <v>44226.525390000003</v>
       </c>
       <c r="I241" s="1">
         <v>100007.27619</v>
       </c>
       <c r="J241" s="2">
         <v>73902.447159999996</v>
       </c>
     </row>
     <row r="242" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B242" s="49" t="s">
+      <c r="B242" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C242" s="50">
+      <c r="C242" s="45">
         <v>10</v>
       </c>
-      <c r="D242" s="47">
+      <c r="D242" s="42">
         <v>877056.34693999996</v>
       </c>
       <c r="E242" s="1">
         <v>5653.4468299999999</v>
       </c>
-      <c r="F242" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G242" s="27">
+      <c r="F242" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G242" s="23">
         <v>585191.94265999994</v>
       </c>
       <c r="H242" s="1">
         <v>42794.397779999999</v>
       </c>
       <c r="I242" s="1">
         <v>71387.810209999996</v>
       </c>
       <c r="J242" s="2">
         <v>76209.947910000003</v>
       </c>
     </row>
     <row r="243" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B243" s="49" t="s">
+      <c r="B243" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C243" s="50">
+      <c r="C243" s="45">
         <v>11</v>
       </c>
-      <c r="D243" s="47">
+      <c r="D243" s="42">
         <v>585383.39398000005</v>
       </c>
       <c r="E243" s="1">
         <v>5349.4478600000002</v>
       </c>
-      <c r="F243" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G243" s="27">
+      <c r="F243" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G243" s="23">
         <v>262559.77675999998</v>
       </c>
       <c r="H243" s="1">
         <v>62788.630519999999</v>
       </c>
       <c r="I243" s="1">
         <v>109168.48222000001</v>
       </c>
       <c r="J243" s="2">
         <v>109641.66338</v>
       </c>
     </row>
     <row r="244" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B244" s="49" t="s">
+      <c r="B244" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C244" s="50">
+      <c r="C244" s="45">
         <v>12</v>
       </c>
-      <c r="D244" s="47">
+      <c r="D244" s="42">
         <v>486478.7831</v>
       </c>
       <c r="E244" s="1">
         <v>12268.387409999999</v>
       </c>
-      <c r="F244" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G244" s="27">
+      <c r="F244" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G244" s="23">
         <v>327294.90198999998</v>
       </c>
       <c r="H244" s="1">
         <v>29502.051049999998</v>
       </c>
       <c r="I244" s="1">
         <v>61517.878409999998</v>
       </c>
       <c r="J244" s="2">
         <v>56377.658490000002</v>
       </c>
     </row>
     <row r="245" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B245" s="49" t="s">
+      <c r="B245" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C245" s="50">
+      <c r="C245" s="45">
         <v>1</v>
       </c>
-      <c r="D245" s="47">
+      <c r="D245" s="42">
         <v>787207.35566999996</v>
       </c>
       <c r="E245" s="1">
         <v>4402.3976400000001</v>
       </c>
-      <c r="F245" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G245" s="27">
+      <c r="F245" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G245" s="23">
         <v>448476.86147</v>
       </c>
       <c r="H245" s="1">
         <v>77720.432669999995</v>
       </c>
       <c r="I245" s="1">
         <v>123129.0592</v>
       </c>
       <c r="J245" s="2">
         <v>87794.393719999993</v>
       </c>
     </row>
     <row r="246" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B246" s="49" t="s">
+      <c r="B246" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C246" s="50">
+      <c r="C246" s="45">
         <v>2</v>
       </c>
-      <c r="D246" s="47">
+      <c r="D246" s="42">
         <v>593306.47744000005</v>
       </c>
       <c r="E246" s="1">
         <v>5012.5886700000001</v>
       </c>
-      <c r="F246" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G246" s="27">
+      <c r="F246" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G246" s="23">
         <v>331339.79436</v>
       </c>
       <c r="H246" s="1">
         <v>121391.75378</v>
       </c>
       <c r="I246" s="1">
         <v>155796.00821</v>
       </c>
       <c r="J246" s="2">
         <v>68051.135439999998</v>
       </c>
     </row>
     <row r="247" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B247" s="49" t="s">
+      <c r="B247" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C247" s="50">
+      <c r="C247" s="45">
         <v>3</v>
       </c>
-      <c r="D247" s="47">
+      <c r="D247" s="42">
         <v>466191.29700999998</v>
       </c>
       <c r="E247" s="1">
         <v>15178.91748</v>
       </c>
-      <c r="F247" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G247" s="27">
+      <c r="F247" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G247" s="23">
         <v>174624.91639999999</v>
       </c>
       <c r="H247" s="1">
         <v>34208.608070000002</v>
       </c>
       <c r="I247" s="1">
         <v>116131.01711</v>
       </c>
       <c r="J247" s="2">
         <v>90329.674759999994</v>
       </c>
     </row>
     <row r="248" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B248" s="49" t="s">
+      <c r="B248" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C248" s="50">
+      <c r="C248" s="45">
         <v>4</v>
       </c>
-      <c r="D248" s="47">
+      <c r="D248" s="42">
         <v>422820.15255</v>
       </c>
       <c r="E248" s="1">
         <v>8341.5760100000007</v>
       </c>
-      <c r="F248" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G248" s="27">
+      <c r="F248" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G248" s="23">
         <v>215543.16737000001</v>
       </c>
       <c r="H248" s="1">
         <v>53690.038229999998</v>
       </c>
       <c r="I248" s="1">
         <v>105251.4924</v>
       </c>
       <c r="J248" s="2">
         <v>56541.386380000004</v>
       </c>
     </row>
     <row r="249" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B249" s="49" t="s">
+      <c r="B249" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C249" s="50">
+      <c r="C249" s="45">
         <v>5</v>
       </c>
-      <c r="D249" s="47">
+      <c r="D249" s="42">
         <v>493739.91499999998</v>
       </c>
       <c r="E249" s="1">
         <v>17302.850989999999</v>
       </c>
-      <c r="F249" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G249" s="27">
+      <c r="F249" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G249" s="23">
         <v>258153.39121999999</v>
       </c>
       <c r="H249" s="1">
         <v>33701.327870000001</v>
       </c>
       <c r="I249" s="1">
         <v>117353.84789</v>
       </c>
       <c r="J249" s="2">
         <v>93049.170429999998</v>
       </c>
     </row>
     <row r="250" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B250" s="49" t="s">
+      <c r="B250" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C250" s="50">
+      <c r="C250" s="45">
         <v>6</v>
       </c>
-      <c r="D250" s="47">
+      <c r="D250" s="42">
         <v>443281.54710999998</v>
       </c>
       <c r="E250" s="1">
         <v>8615.6282900000006</v>
       </c>
-      <c r="F250" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G250" s="27">
+      <c r="F250" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G250" s="23">
         <v>213637.24002</v>
       </c>
       <c r="H250" s="1">
         <v>32192.57879</v>
       </c>
       <c r="I250" s="1">
         <v>142344.5355</v>
       </c>
       <c r="J250" s="2">
         <v>58302.85817</v>
       </c>
     </row>
     <row r="251" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B251" s="49" t="s">
+      <c r="B251" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C251" s="50">
+      <c r="C251" s="45">
         <v>7</v>
       </c>
-      <c r="D251" s="47">
+      <c r="D251" s="42">
         <v>508888.57957</v>
       </c>
       <c r="E251" s="1">
         <v>11380.448780000001</v>
       </c>
-      <c r="F251" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G251" s="27">
+      <c r="F251" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G251" s="23">
         <v>336129.72962</v>
       </c>
       <c r="H251" s="1">
         <v>70516.703009999997</v>
       </c>
       <c r="I251" s="1">
         <v>119309.63048000001</v>
       </c>
       <c r="J251" s="2">
         <v>53067.680560000001</v>
       </c>
     </row>
     <row r="252" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B252" s="49" t="s">
+      <c r="B252" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C252" s="50">
+      <c r="C252" s="45">
         <v>8</v>
       </c>
-      <c r="D252" s="47">
+      <c r="D252" s="42">
         <v>326546.35771000001</v>
       </c>
       <c r="E252" s="1">
         <v>2745.1908199999998</v>
       </c>
-      <c r="F252" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G252" s="27">
+      <c r="F252" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G252" s="23">
         <v>168457.61444999999</v>
       </c>
       <c r="H252" s="1">
         <v>82798.851909999998</v>
       </c>
       <c r="I252" s="1">
         <v>86081.400540000002</v>
       </c>
       <c r="J252" s="2">
         <v>72773.494030000002</v>
       </c>
     </row>
     <row r="253" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B253" s="49" t="s">
+      <c r="B253" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C253" s="50">
+      <c r="C253" s="45">
         <v>9</v>
       </c>
-      <c r="D253" s="47">
+      <c r="D253" s="42">
         <v>323958.8958</v>
       </c>
       <c r="E253" s="1">
         <v>6606.5672000000004</v>
       </c>
-      <c r="F253" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G253" s="27">
+      <c r="F253" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G253" s="23">
         <v>225154.74677999999</v>
       </c>
       <c r="H253" s="1">
         <v>19842.306820000002</v>
       </c>
       <c r="I253" s="1">
         <v>63485.14516</v>
       </c>
       <c r="J253" s="2">
         <v>63816.911440000003</v>
       </c>
     </row>
     <row r="254" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B254" s="49" t="s">
+      <c r="B254" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C254" s="50">
+      <c r="C254" s="45">
         <v>10</v>
       </c>
-      <c r="D254" s="47">
+      <c r="D254" s="42">
         <v>472514.31300999998</v>
       </c>
       <c r="E254" s="1">
         <v>12792.43252</v>
       </c>
-      <c r="F254" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G254" s="27">
+      <c r="F254" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G254" s="23">
         <v>181007.80056999999</v>
       </c>
       <c r="H254" s="1">
         <v>46740.442519999997</v>
       </c>
       <c r="I254" s="1">
         <v>104981.84871000001</v>
       </c>
       <c r="J254" s="2">
         <v>102007.44138</v>
       </c>
     </row>
     <row r="255" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B255" s="49" t="s">
+      <c r="B255" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C255" s="50">
+      <c r="C255" s="45">
         <v>11</v>
       </c>
-      <c r="D255" s="47">
+      <c r="D255" s="42">
         <v>694342.38410999998</v>
       </c>
       <c r="E255" s="1">
         <v>3623.16536</v>
       </c>
-      <c r="F255" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G255" s="27">
+      <c r="F255" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G255" s="23">
         <v>457009.70331000001</v>
       </c>
       <c r="H255" s="1">
         <v>44128.937480000001</v>
       </c>
       <c r="I255" s="1">
         <v>79944.643410000004</v>
       </c>
       <c r="J255" s="2">
         <v>71336.807650000002</v>
       </c>
     </row>
     <row r="256" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B256" s="49" t="s">
+      <c r="B256" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C256" s="50">
+      <c r="C256" s="45">
         <v>12</v>
       </c>
-      <c r="D256" s="47">
+      <c r="D256" s="42">
         <v>661909.29795000004</v>
       </c>
       <c r="E256" s="1">
         <v>8744.1604200000002</v>
       </c>
-      <c r="F256" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G256" s="27">
+      <c r="F256" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G256" s="23">
         <v>409396.57565999997</v>
       </c>
       <c r="H256" s="1">
         <v>59664.258580000002</v>
       </c>
       <c r="I256" s="1">
         <v>109613.75983</v>
       </c>
       <c r="J256" s="2">
         <v>82836.501780000006</v>
       </c>
     </row>
     <row r="257" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B257" s="49" t="s">
+      <c r="B257" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C257" s="50">
+      <c r="C257" s="45">
         <v>1</v>
       </c>
-      <c r="D257" s="47">
+      <c r="D257" s="42">
         <v>575254.47878999996</v>
       </c>
       <c r="E257" s="1">
         <v>10941.406590000001</v>
       </c>
-      <c r="F257" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G257" s="27">
+      <c r="F257" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G257" s="23">
         <v>352056.59301000001</v>
       </c>
       <c r="H257" s="1">
         <v>33701.329100000003</v>
       </c>
       <c r="I257" s="1">
         <v>85972.907800000001</v>
       </c>
       <c r="J257" s="2">
         <v>64134.260970000003</v>
       </c>
     </row>
     <row r="258" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B258" s="49" t="s">
+      <c r="B258" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C258" s="50">
+      <c r="C258" s="45">
         <v>2</v>
       </c>
-      <c r="D258" s="47">
+      <c r="D258" s="42">
         <v>465823.74171999999</v>
       </c>
       <c r="E258" s="1">
         <v>6805.0956200000001</v>
       </c>
-      <c r="F258" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G258" s="27">
+      <c r="F258" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G258" s="23">
         <v>291922.61213000002</v>
       </c>
       <c r="H258" s="1">
         <v>39850.329720000002</v>
       </c>
       <c r="I258" s="1">
         <v>75500.164210000003</v>
       </c>
       <c r="J258" s="2">
         <v>102554.90296000001</v>
       </c>
     </row>
     <row r="259" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B259" s="49" t="s">
+      <c r="B259" s="44" t="s">
         <v>154</v>
       </c>
-      <c r="C259" s="50">
+      <c r="C259" s="45">
         <v>3</v>
       </c>
-      <c r="D259" s="47">
+      <c r="D259" s="42">
         <v>398153.39908</v>
       </c>
       <c r="E259" s="1">
         <v>11235.22904</v>
       </c>
-      <c r="F259" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G259" s="27">
+      <c r="F259" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G259" s="23">
         <v>118198.89062000001</v>
       </c>
       <c r="H259" s="1">
         <v>62935.715389999998</v>
       </c>
       <c r="I259" s="1">
         <v>136412.01373999999</v>
       </c>
       <c r="J259" s="2">
         <v>85775.976939999993</v>
       </c>
     </row>
     <row r="260" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B260" s="49" t="s">
+      <c r="B260" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C260" s="50">
+      <c r="C260" s="45">
         <v>4</v>
       </c>
-      <c r="D260" s="47">
+      <c r="D260" s="42">
         <v>394391.40002</v>
       </c>
       <c r="E260" s="1">
         <v>9389.3337100000008</v>
       </c>
-      <c r="F260" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G260" s="27">
+      <c r="F260" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G260" s="23">
         <v>158315.99762000001</v>
       </c>
       <c r="H260" s="1">
         <v>33675.698040000003</v>
       </c>
       <c r="I260" s="1">
         <v>124415.24906</v>
       </c>
       <c r="J260" s="2">
         <v>54244.948369999998</v>
       </c>
     </row>
     <row r="261" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B261" s="52"/>
-[...24 lines deleted...]
-      <c r="J265" s="63"/>
+      <c r="B261" s="44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C261" s="45">
+        <v>5</v>
+      </c>
+      <c r="D261" s="42">
+        <v>374749.03928999999</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1445.0768700000001</v>
+      </c>
+      <c r="F261" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G261" s="23">
+        <v>70079.680139999997</v>
+      </c>
+      <c r="H261" s="1">
+        <v>30488.795580000002</v>
+      </c>
+      <c r="I261" s="1">
+        <v>125044.71279000001</v>
+      </c>
+      <c r="J261" s="2">
+        <v>91304.01195</v>
+      </c>
+    </row>
+    <row r="262" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B262" s="44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C262" s="45">
+        <v>6</v>
+      </c>
+      <c r="D262" s="42">
+        <v>414245.39114999998</v>
+      </c>
+      <c r="E262" s="1">
+        <v>1793.68976</v>
+      </c>
+      <c r="F262" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G262" s="23">
+        <v>209410.76488</v>
+      </c>
+      <c r="H262" s="1">
+        <v>53185.275869999998</v>
+      </c>
+      <c r="I262" s="1">
+        <v>102780.27133</v>
+      </c>
+      <c r="J262" s="2">
+        <v>66289.256219999996</v>
+      </c>
+    </row>
+    <row r="263" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B263" s="44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C263" s="45">
+        <v>7</v>
+      </c>
+      <c r="D263" s="42">
+        <v>376203.44760999997</v>
+      </c>
+      <c r="E263" s="1">
+        <v>2642.1598800000002</v>
+      </c>
+      <c r="F263" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G263" s="23">
+        <v>188629.68349</v>
+      </c>
+      <c r="H263" s="1">
+        <v>69475.799769999998</v>
+      </c>
+      <c r="I263" s="1">
+        <v>91894.027199999997</v>
+      </c>
+      <c r="J263" s="2">
+        <v>55495.001109999997</v>
+      </c>
+    </row>
+    <row r="264" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B264" s="47"/>
+      <c r="C264" s="48"/>
+      <c r="D264" s="41"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="24"/>
+      <c r="G264" s="3"/>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="4"/>
+    </row>
+    <row r="265" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B265" s="11"/>
+      <c r="C265" s="11"/>
+      <c r="D265" s="11"/>
+    </row>
+    <row r="267" spans="2:10" ht="17" x14ac:dyDescent="0.3">
+      <c r="C267" s="52"/>
+    </row>
+    <row r="268" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="D268" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B77:B81 B82:B83 B84:B85" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:J265"/>
+  <dimension ref="A2:J268"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A248" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A251" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173:XFD182"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="11" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="2.81640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.453125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="5.90625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.81640625" style="10" customWidth="1"/>
+    <col min="5" max="10" width="12.81640625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="10.90625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="12.36328125" style="11" customWidth="1"/>
+    <col min="13" max="15" width="10.90625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="10.81640625" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.81640625" style="11" customWidth="1"/>
+    <col min="18" max="21" width="10.81640625" style="11" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" ht="14" x14ac:dyDescent="0.3">
       <c r="D2" t="s">
         <v>34</v>
       </c>
-      <c r="J2" s="13" t="s">
+      <c r="J2" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="23" t="s">
+    <row r="3" spans="1:10" ht="14" x14ac:dyDescent="0.3">
+      <c r="D3" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="13.8" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="42" t="s">
+    <row r="4" spans="1:10" ht="14" x14ac:dyDescent="0.3">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="D6" s="60" t="s">
+    <row r="5" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="30"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+    </row>
+    <row r="6" spans="1:10" ht="14" x14ac:dyDescent="0.3">
+      <c r="B6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="61" t="s">
+      <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="62" t="s">
+      <c r="F6" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="62" t="s">
+      <c r="H6" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="62" t="s">
+      <c r="I6" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J6" s="62" t="s">
+      <c r="J6" s="57" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="17" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G7" s="16" t="s">
+    <row r="7" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="21"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="16" t="s">
+      <c r="H7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I7" s="16" t="s">
+      <c r="I7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="16"/>
+      <c r="J7" s="15"/>
     </row>
     <row r="8" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="49">
+      <c r="B8" s="44">
         <v>2005</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="45">
         <v>4</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="42">
         <v>185943</v>
       </c>
       <c r="E8" s="1">
         <v>9489</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="23">
         <v>201</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="23">
         <v>47898</v>
       </c>
       <c r="H8" s="1">
         <v>31141</v>
       </c>
       <c r="I8" s="1">
         <v>68235</v>
       </c>
       <c r="J8" s="2">
         <v>28979</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+      <c r="B9" s="44">
         <v>2005</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="45">
         <v>5</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="42">
         <v>127415</v>
       </c>
       <c r="E9" s="1">
         <v>4553</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="23">
         <v>322</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="23">
         <v>19352</v>
       </c>
       <c r="H9" s="1">
         <v>17370</v>
       </c>
       <c r="I9" s="1">
         <v>59854</v>
       </c>
       <c r="J9" s="2">
         <v>25964</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+      <c r="B10" s="44">
         <v>2005</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="45">
         <v>6</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="42">
         <v>167645</v>
       </c>
       <c r="E10" s="1">
         <v>8074</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="23">
         <v>324</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="23">
         <v>24359</v>
       </c>
       <c r="H10" s="1">
         <v>23784</v>
       </c>
       <c r="I10" s="1">
         <v>78574</v>
       </c>
       <c r="J10" s="2">
         <v>32530</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+      <c r="B11" s="44">
         <v>2005</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="45">
         <v>7</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="42">
         <v>138927</v>
       </c>
       <c r="E11" s="1">
         <v>7617</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="23">
         <v>214</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="23">
         <v>19451</v>
       </c>
       <c r="H11" s="1">
         <v>20375</v>
       </c>
       <c r="I11" s="1">
         <v>64144</v>
       </c>
       <c r="J11" s="2">
         <v>27126</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+      <c r="B12" s="44">
         <v>2005</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C12" s="45">
         <v>8</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="42">
         <v>175545</v>
       </c>
       <c r="E12" s="1">
         <v>14734</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="23">
         <v>-30</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="23">
         <v>23720</v>
       </c>
       <c r="H12" s="1">
         <v>19383</v>
       </c>
       <c r="I12" s="1">
         <v>78672</v>
       </c>
       <c r="J12" s="2">
         <v>39066</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+      <c r="B13" s="44">
         <v>2005</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="45">
         <v>9</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="42">
         <v>329643</v>
       </c>
       <c r="E13" s="1">
         <v>15629</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="23">
         <v>215</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="23">
         <v>53085</v>
       </c>
       <c r="H13" s="1">
         <v>48388</v>
       </c>
       <c r="I13" s="1">
         <v>140821</v>
       </c>
       <c r="J13" s="2">
         <v>71505</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+      <c r="B14" s="44">
         <v>2005</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="45">
         <v>10</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="42">
         <v>229525</v>
       </c>
       <c r="E14" s="1">
         <v>8733</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="23">
         <v>406</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="23">
         <v>52864</v>
       </c>
       <c r="H14" s="1">
         <v>24418</v>
       </c>
       <c r="I14" s="1">
         <v>98446</v>
       </c>
       <c r="J14" s="2">
         <v>44658</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+      <c r="B15" s="44">
         <v>2005</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="45">
         <v>11</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="42">
         <v>200582</v>
       </c>
       <c r="E15" s="1">
         <v>8718</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="23">
         <v>268</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="23">
         <v>43108</v>
       </c>
       <c r="H15" s="1">
         <v>24769</v>
       </c>
       <c r="I15" s="1">
         <v>78885</v>
       </c>
       <c r="J15" s="2">
         <v>44834</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+      <c r="B16" s="44">
         <v>2005</v>
       </c>
-      <c r="C16" s="50">
+      <c r="C16" s="45">
         <v>12</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="42">
         <v>248232</v>
       </c>
       <c r="E16" s="1">
         <v>8761</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="23">
         <v>815</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="23">
         <v>68107</v>
       </c>
       <c r="H16" s="1">
         <v>27739</v>
       </c>
       <c r="I16" s="1">
         <v>93516</v>
       </c>
       <c r="J16" s="2">
         <v>49294</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+      <c r="B17" s="44">
         <v>2006</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="45">
         <v>1</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="42">
         <v>167937</v>
       </c>
       <c r="E17" s="1">
         <v>7881</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="23">
         <v>358</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="23">
         <v>34371</v>
       </c>
       <c r="H17" s="1">
         <v>19795</v>
       </c>
       <c r="I17" s="1">
         <v>79993</v>
       </c>
       <c r="J17" s="2">
         <v>25539</v>
       </c>
     </row>
     <row r="18" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+      <c r="B18" s="44">
         <v>2006</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="45">
         <v>2</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="42">
         <v>236318</v>
       </c>
       <c r="E18" s="1">
         <v>2180</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="23">
         <v>780</v>
       </c>
-      <c r="G18" s="27">
+      <c r="G18" s="23">
         <v>116817</v>
       </c>
       <c r="H18" s="1">
         <v>24239</v>
       </c>
       <c r="I18" s="1">
         <v>60642</v>
       </c>
       <c r="J18" s="2">
         <v>31660</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+      <c r="B19" s="44">
         <v>2006</v>
       </c>
-      <c r="C19" s="50">
+      <c r="C19" s="45">
         <v>3</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="42">
         <v>715130</v>
       </c>
       <c r="E19" s="1">
         <v>8949</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="23">
         <v>259</v>
       </c>
-      <c r="G19" s="27">
+      <c r="G19" s="23">
         <v>386334</v>
       </c>
       <c r="H19" s="1">
         <v>88732</v>
       </c>
       <c r="I19" s="1">
         <v>115010</v>
       </c>
       <c r="J19" s="2">
         <v>115846</v>
       </c>
     </row>
     <row r="20" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+      <c r="B20" s="44">
         <v>2006</v>
       </c>
-      <c r="C20" s="50">
+      <c r="C20" s="45">
         <v>4</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="42">
         <v>179893</v>
       </c>
       <c r="E20" s="1">
         <v>2237</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="23">
         <v>24</v>
       </c>
-      <c r="G20" s="27">
+      <c r="G20" s="23">
         <v>70965</v>
       </c>
       <c r="H20" s="1">
         <v>15842</v>
       </c>
       <c r="I20" s="1">
         <v>62878</v>
       </c>
       <c r="J20" s="2">
         <v>27947</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+      <c r="B21" s="44">
         <v>2006</v>
       </c>
-      <c r="C21" s="50">
+      <c r="C21" s="45">
         <v>5</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="42">
         <v>123198</v>
       </c>
       <c r="E21" s="1">
         <v>1568</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="23">
         <v>45</v>
       </c>
-      <c r="G21" s="27">
+      <c r="G21" s="23">
         <v>31034</v>
       </c>
       <c r="H21" s="1">
         <v>13581</v>
       </c>
       <c r="I21" s="1">
         <v>50312</v>
       </c>
       <c r="J21" s="2">
         <v>26658</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+      <c r="B22" s="44">
         <v>2006</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="45">
         <v>6</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="42">
         <v>176396</v>
       </c>
       <c r="E22" s="1">
         <v>4119</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="23">
         <v>13</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G22" s="23">
         <v>17822</v>
       </c>
       <c r="H22" s="1">
         <v>23892</v>
       </c>
       <c r="I22" s="1">
         <v>73940</v>
       </c>
       <c r="J22" s="2">
         <v>56610</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+      <c r="B23" s="44">
         <v>2006</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C23" s="45">
         <v>7</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="42">
         <v>150953</v>
       </c>
       <c r="E23" s="1">
         <v>8414</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="23">
         <v>135</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="23">
         <v>30897</v>
       </c>
       <c r="H23" s="1">
         <v>23591</v>
       </c>
       <c r="I23" s="1">
         <v>54086</v>
       </c>
       <c r="J23" s="2">
         <v>33830</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+      <c r="B24" s="44">
         <v>2006</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C24" s="45">
         <v>8</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="42">
         <v>165820</v>
       </c>
       <c r="E24" s="1">
         <v>5026</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="23">
         <v>489</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="23">
         <v>23619</v>
       </c>
       <c r="H24" s="1">
         <v>29782</v>
       </c>
       <c r="I24" s="1">
         <v>71523</v>
       </c>
       <c r="J24" s="2">
         <v>35381</v>
       </c>
     </row>
     <row r="25" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+      <c r="B25" s="44">
         <v>2006</v>
       </c>
-      <c r="C25" s="50">
+      <c r="C25" s="45">
         <v>9</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="42">
         <v>328258</v>
       </c>
       <c r="E25" s="1">
         <v>10409</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="23">
         <v>47</v>
       </c>
-      <c r="G25" s="27">
+      <c r="G25" s="23">
         <v>64754</v>
       </c>
       <c r="H25" s="1">
         <v>40194</v>
       </c>
       <c r="I25" s="1">
         <v>142193</v>
       </c>
       <c r="J25" s="2">
         <v>70661</v>
       </c>
     </row>
     <row r="26" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+      <c r="B26" s="44">
         <v>2006</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="45">
         <v>10</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="42">
         <v>191272</v>
       </c>
       <c r="E26" s="1">
         <v>4825</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="23">
         <v>62</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="23">
         <v>41842</v>
       </c>
       <c r="H26" s="1">
         <v>25919</v>
       </c>
       <c r="I26" s="1">
         <v>65681</v>
       </c>
       <c r="J26" s="2">
         <v>52943</v>
       </c>
     </row>
     <row r="27" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+      <c r="B27" s="44">
         <v>2006</v>
       </c>
-      <c r="C27" s="50">
+      <c r="C27" s="45">
         <v>11</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="42">
         <v>173219</v>
       </c>
       <c r="E27" s="1">
         <v>5058</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="23">
         <v>145</v>
       </c>
-      <c r="G27" s="27">
+      <c r="G27" s="23">
         <v>37410</v>
       </c>
       <c r="H27" s="1">
         <v>20947</v>
       </c>
       <c r="I27" s="1">
         <v>66667</v>
       </c>
       <c r="J27" s="2">
         <v>42992</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+      <c r="B28" s="44">
         <v>2006</v>
       </c>
-      <c r="C28" s="50">
+      <c r="C28" s="45">
         <v>12</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="42">
         <v>229385</v>
       </c>
       <c r="E28" s="1">
         <v>6786</v>
       </c>
-      <c r="F28" s="27">
+      <c r="F28" s="23">
         <v>286</v>
       </c>
-      <c r="G28" s="27">
+      <c r="G28" s="23">
         <v>52135</v>
       </c>
       <c r="H28" s="1">
         <v>28548</v>
       </c>
       <c r="I28" s="1">
         <v>89218</v>
       </c>
       <c r="J28" s="2">
         <v>52412</v>
       </c>
     </row>
     <row r="29" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+      <c r="B29" s="44">
         <v>2007</v>
       </c>
-      <c r="C29" s="50">
+      <c r="C29" s="45">
         <v>1</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="42">
         <v>218153</v>
       </c>
       <c r="E29" s="1">
         <v>2690</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="23">
         <v>745</v>
       </c>
-      <c r="G29" s="27">
+      <c r="G29" s="23">
         <v>83062</v>
       </c>
       <c r="H29" s="1">
         <v>40344</v>
       </c>
       <c r="I29" s="1">
         <v>37076</v>
       </c>
       <c r="J29" s="2">
         <v>54236</v>
       </c>
     </row>
     <row r="30" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+      <c r="B30" s="44">
         <v>2007</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="45">
         <v>2</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="42">
         <v>289227</v>
       </c>
       <c r="E30" s="1">
         <v>3426</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="23">
         <v>25</v>
       </c>
-      <c r="G30" s="27">
+      <c r="G30" s="23">
         <v>188796</v>
       </c>
       <c r="H30" s="1">
         <v>19456</v>
       </c>
       <c r="I30" s="1">
         <v>44142</v>
       </c>
       <c r="J30" s="2">
         <v>33382</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="49">
+      <c r="B31" s="44">
         <v>2007</v>
       </c>
-      <c r="C31" s="50">
+      <c r="C31" s="45">
         <v>3</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="42">
         <v>484331</v>
       </c>
       <c r="E31" s="1">
         <v>5547</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F31" s="23">
         <v>194</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="23">
         <v>213702</v>
       </c>
       <c r="H31" s="1">
         <v>52778</v>
       </c>
       <c r="I31" s="1">
         <v>112171</v>
       </c>
       <c r="J31" s="2">
         <v>99939</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="49">
+      <c r="B32" s="44">
         <v>2007</v>
       </c>
-      <c r="C32" s="50">
+      <c r="C32" s="45">
         <v>4</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="42">
         <v>189156</v>
       </c>
       <c r="E32" s="1">
         <v>5547</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F32" s="23">
         <v>34</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G32" s="23">
         <v>50040</v>
       </c>
       <c r="H32" s="1">
         <v>30095</v>
       </c>
       <c r="I32" s="1">
         <v>58196</v>
       </c>
       <c r="J32" s="2">
         <v>45244</v>
       </c>
     </row>
     <row r="33" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="49">
+      <c r="B33" s="44">
         <v>2007</v>
       </c>
-      <c r="C33" s="50">
+      <c r="C33" s="45">
         <v>5</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="42">
         <v>149400</v>
       </c>
       <c r="E33" s="1">
         <v>3816</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="23">
         <v>689</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G33" s="23">
         <v>15361</v>
       </c>
       <c r="H33" s="1">
         <v>40930</v>
       </c>
       <c r="I33" s="1">
         <v>56025</v>
       </c>
       <c r="J33" s="2">
         <v>32579</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="49">
+      <c r="B34" s="44">
         <v>2007</v>
       </c>
-      <c r="C34" s="50">
+      <c r="C34" s="45">
         <v>6</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="42">
         <v>254578</v>
       </c>
       <c r="E34" s="1">
         <v>5230</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="23">
         <v>21</v>
       </c>
-      <c r="G34" s="27">
+      <c r="G34" s="23">
         <v>40713</v>
       </c>
       <c r="H34" s="1">
         <v>37476</v>
       </c>
       <c r="I34" s="1">
         <v>76845</v>
       </c>
       <c r="J34" s="2">
         <v>94293</v>
       </c>
     </row>
     <row r="35" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="49">
+      <c r="B35" s="44">
         <v>2007</v>
       </c>
-      <c r="C35" s="50">
+      <c r="C35" s="45">
         <v>7</v>
       </c>
-      <c r="D35" s="47">
+      <c r="D35" s="42">
         <v>140054</v>
       </c>
       <c r="E35" s="1">
         <v>7642</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="23">
         <v>162</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="23">
         <v>12622</v>
       </c>
       <c r="H35" s="1">
         <v>26442</v>
       </c>
       <c r="I35" s="1">
         <v>53525</v>
       </c>
       <c r="J35" s="2">
         <v>39661</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="49">
+      <c r="B36" s="44">
         <v>2007</v>
       </c>
-      <c r="C36" s="50">
+      <c r="C36" s="45">
         <v>8</v>
       </c>
-      <c r="D36" s="47">
+      <c r="D36" s="42">
         <v>172376</v>
       </c>
       <c r="E36" s="1">
         <v>8864</v>
       </c>
-      <c r="F36" s="27">
+      <c r="F36" s="23">
         <v>138</v>
       </c>
-      <c r="G36" s="27">
+      <c r="G36" s="23">
         <v>12004</v>
       </c>
       <c r="H36" s="1">
         <v>35167</v>
       </c>
       <c r="I36" s="1">
         <v>73725</v>
       </c>
       <c r="J36" s="2">
         <v>42478</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="49">
+      <c r="B37" s="44">
         <v>2007</v>
       </c>
-      <c r="C37" s="50">
+      <c r="C37" s="45">
         <v>9</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="42">
         <v>285290</v>
       </c>
       <c r="E37" s="1">
         <v>7881</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F37" s="23">
         <v>3</v>
       </c>
-      <c r="G37" s="27">
+      <c r="G37" s="23">
         <v>60757</v>
       </c>
       <c r="H37" s="1">
         <v>36189</v>
       </c>
       <c r="I37" s="1">
         <v>89240</v>
       </c>
       <c r="J37" s="2">
         <v>91220</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="49">
+      <c r="B38" s="44">
         <v>2007</v>
       </c>
-      <c r="C38" s="50">
+      <c r="C38" s="45">
         <v>10</v>
       </c>
-      <c r="D38" s="47">
+      <c r="D38" s="42">
         <v>209145</v>
       </c>
       <c r="E38" s="1">
         <v>9000</v>
       </c>
-      <c r="F38" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="27">
+      <c r="F38" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="23">
         <v>43602</v>
       </c>
       <c r="H38" s="1">
         <v>29371</v>
       </c>
       <c r="I38" s="1">
         <v>73392</v>
       </c>
       <c r="J38" s="2">
         <v>53780</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="49">
+      <c r="B39" s="44">
         <v>2007</v>
       </c>
-      <c r="C39" s="50">
+      <c r="C39" s="45">
         <v>11</v>
       </c>
-      <c r="D39" s="47">
+      <c r="D39" s="42">
         <v>196644</v>
       </c>
       <c r="E39" s="1">
         <v>7957</v>
       </c>
-      <c r="F39" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="27">
+      <c r="F39" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="23">
         <v>27724</v>
       </c>
       <c r="H39" s="1">
         <v>28111</v>
       </c>
       <c r="I39" s="1">
         <v>87169</v>
       </c>
       <c r="J39" s="2">
         <v>45683</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="49">
+      <c r="B40" s="44">
         <v>2007</v>
       </c>
-      <c r="C40" s="50">
+      <c r="C40" s="45">
         <v>12</v>
       </c>
-      <c r="D40" s="47">
+      <c r="D40" s="42">
         <v>218464</v>
       </c>
       <c r="E40" s="1">
         <v>3742</v>
       </c>
-      <c r="F40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="27">
+      <c r="F40" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="23">
         <v>56033</v>
       </c>
       <c r="H40" s="1">
         <v>32610</v>
       </c>
       <c r="I40" s="1">
         <v>75265</v>
       </c>
       <c r="J40" s="2">
         <v>50814</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="49">
+      <c r="B41" s="44">
         <v>2008</v>
       </c>
-      <c r="C41" s="50">
+      <c r="C41" s="45">
         <v>1</v>
       </c>
-      <c r="D41" s="47">
+      <c r="D41" s="42">
         <v>157437</v>
       </c>
       <c r="E41" s="1">
         <v>5040</v>
       </c>
-      <c r="F41" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="27">
+      <c r="F41" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="23">
         <v>53457</v>
       </c>
       <c r="H41" s="1">
         <v>25234</v>
       </c>
       <c r="I41" s="1">
         <v>42621</v>
       </c>
       <c r="J41" s="2">
         <v>31085</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="49">
+      <c r="B42" s="44">
         <v>2008</v>
       </c>
-      <c r="C42" s="50">
+      <c r="C42" s="45">
         <v>2</v>
       </c>
-      <c r="D42" s="47">
+      <c r="D42" s="42">
         <v>259925</v>
       </c>
       <c r="E42" s="1">
         <v>2570</v>
       </c>
-      <c r="F42" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="27">
+      <c r="F42" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="23">
         <v>134920</v>
       </c>
       <c r="H42" s="1">
         <v>23986</v>
       </c>
       <c r="I42" s="1">
         <v>59483</v>
       </c>
       <c r="J42" s="2">
         <v>38966</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="49">
+      <c r="B43" s="44">
         <v>2008</v>
       </c>
-      <c r="C43" s="50">
+      <c r="C43" s="45">
         <v>3</v>
       </c>
-      <c r="D43" s="47">
+      <c r="D43" s="42">
         <v>642857</v>
       </c>
       <c r="E43" s="1">
         <v>5718</v>
       </c>
-      <c r="F43" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="27">
+      <c r="F43" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="23">
         <v>351780</v>
       </c>
       <c r="H43" s="1">
         <v>56558</v>
       </c>
       <c r="I43" s="1">
         <v>97780</v>
       </c>
       <c r="J43" s="2">
         <v>131021</v>
       </c>
     </row>
     <row r="44" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="49">
+      <c r="B44" s="44">
         <v>2008</v>
       </c>
-      <c r="C44" s="50">
+      <c r="C44" s="45">
         <v>4</v>
       </c>
-      <c r="D44" s="47">
+      <c r="D44" s="42">
         <v>200161</v>
       </c>
       <c r="E44" s="1">
         <v>6716</v>
       </c>
-      <c r="F44" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="27">
+      <c r="F44" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="23">
         <v>37164</v>
       </c>
       <c r="H44" s="1">
         <v>40754</v>
       </c>
       <c r="I44" s="1">
         <v>71532</v>
       </c>
       <c r="J44" s="2">
         <v>43995</v>
       </c>
     </row>
     <row r="45" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="49">
+      <c r="B45" s="44">
         <v>2008</v>
       </c>
-      <c r="C45" s="50">
+      <c r="C45" s="45">
         <v>5</v>
       </c>
-      <c r="D45" s="47">
+      <c r="D45" s="42">
         <v>123220</v>
       </c>
       <c r="E45" s="1">
         <v>3163</v>
       </c>
-      <c r="F45" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="27">
+      <c r="F45" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="23">
         <v>17577</v>
       </c>
       <c r="H45" s="1">
         <v>26020</v>
       </c>
       <c r="I45" s="1">
         <v>49571</v>
       </c>
       <c r="J45" s="2">
         <v>26889</v>
       </c>
     </row>
     <row r="46" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="49">
+      <c r="B46" s="44">
         <v>2008</v>
       </c>
-      <c r="C46" s="50">
+      <c r="C46" s="45">
         <v>6</v>
       </c>
-      <c r="D46" s="47">
+      <c r="D46" s="42">
         <v>175318</v>
       </c>
       <c r="E46" s="1">
         <v>4151</v>
       </c>
-      <c r="F46" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="27">
+      <c r="F46" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="23">
         <v>40004</v>
       </c>
       <c r="H46" s="1">
         <v>29850</v>
       </c>
       <c r="I46" s="1">
         <v>58001</v>
       </c>
       <c r="J46" s="2">
         <v>43312</v>
       </c>
     </row>
     <row r="47" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="49">
+      <c r="B47" s="44">
         <v>2008</v>
       </c>
-      <c r="C47" s="50">
+      <c r="C47" s="45">
         <v>7</v>
       </c>
-      <c r="D47" s="47">
+      <c r="D47" s="42">
         <v>136625</v>
       </c>
       <c r="E47" s="1">
         <v>4838</v>
       </c>
-      <c r="F47" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="27">
+      <c r="F47" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="23">
         <v>14746</v>
       </c>
       <c r="H47" s="1">
         <v>22664</v>
       </c>
       <c r="I47" s="1">
         <v>55625</v>
       </c>
       <c r="J47" s="2">
         <v>38752</v>
       </c>
     </row>
     <row r="48" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="49">
+      <c r="B48" s="44">
         <v>2008</v>
       </c>
-      <c r="C48" s="50">
+      <c r="C48" s="45">
         <v>8</v>
       </c>
-      <c r="D48" s="47">
+      <c r="D48" s="42">
         <v>156612</v>
       </c>
       <c r="E48" s="1">
         <v>3814</v>
       </c>
-      <c r="F48" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="27">
+      <c r="F48" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="23">
         <v>32366</v>
       </c>
       <c r="H48" s="1">
         <v>30799</v>
       </c>
       <c r="I48" s="1">
         <v>53120</v>
       </c>
       <c r="J48" s="2">
         <v>36513</v>
       </c>
     </row>
     <row r="49" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="49">
+      <c r="B49" s="44">
         <v>2008</v>
       </c>
-      <c r="C49" s="50">
+      <c r="C49" s="45">
         <v>9</v>
       </c>
-      <c r="D49" s="47">
+      <c r="D49" s="42">
         <v>289639</v>
       </c>
       <c r="E49" s="1">
         <v>7940</v>
       </c>
-      <c r="F49" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="27">
+      <c r="F49" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="23">
         <v>78829</v>
       </c>
       <c r="H49" s="1">
         <v>41930</v>
       </c>
       <c r="I49" s="1">
         <v>95579</v>
       </c>
       <c r="J49" s="2">
         <v>65361</v>
       </c>
     </row>
     <row r="50" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="49">
+      <c r="B50" s="44">
         <v>2008</v>
       </c>
-      <c r="C50" s="50">
+      <c r="C50" s="45">
         <v>10</v>
       </c>
-      <c r="D50" s="47">
+      <c r="D50" s="42">
         <v>189121</v>
       </c>
       <c r="E50" s="1">
         <v>7060</v>
       </c>
-      <c r="F50" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="27">
+      <c r="F50" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="23">
         <v>38538</v>
       </c>
       <c r="H50" s="1">
         <v>27222</v>
       </c>
       <c r="I50" s="1">
         <v>70420</v>
       </c>
       <c r="J50" s="2">
         <v>45881</v>
       </c>
     </row>
     <row r="51" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="49">
+      <c r="B51" s="44">
         <v>2008</v>
       </c>
-      <c r="C51" s="50">
+      <c r="C51" s="45">
         <v>11</v>
       </c>
-      <c r="D51" s="47">
+      <c r="D51" s="42">
         <v>189476</v>
       </c>
       <c r="E51" s="1">
         <v>7733</v>
       </c>
-      <c r="F51" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="27">
+      <c r="F51" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="23">
         <v>60894</v>
       </c>
       <c r="H51" s="1">
         <v>28313</v>
       </c>
       <c r="I51" s="1">
         <v>55896</v>
       </c>
       <c r="J51" s="2">
         <v>36640</v>
       </c>
     </row>
     <row r="52" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="49">
+      <c r="B52" s="44">
         <v>2008</v>
       </c>
-      <c r="C52" s="50">
+      <c r="C52" s="45">
         <v>12</v>
       </c>
-      <c r="D52" s="47">
+      <c r="D52" s="42">
         <v>193486</v>
       </c>
       <c r="E52" s="1">
         <v>6542</v>
       </c>
-      <c r="F52" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="27">
+      <c r="F52" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="23">
         <v>37010</v>
       </c>
       <c r="H52" s="1">
         <v>32462</v>
       </c>
       <c r="I52" s="1">
         <v>58196</v>
       </c>
       <c r="J52" s="2">
         <v>59276</v>
       </c>
     </row>
     <row r="53" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="49">
+      <c r="B53" s="44">
         <v>2009</v>
       </c>
-      <c r="C53" s="50">
+      <c r="C53" s="45">
         <v>1</v>
       </c>
-      <c r="D53" s="47">
+      <c r="D53" s="42">
         <v>165785</v>
       </c>
       <c r="E53" s="1">
         <v>5033</v>
       </c>
-      <c r="F53" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="27">
+      <c r="F53" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="23">
         <v>48395</v>
       </c>
       <c r="H53" s="1">
         <v>16302</v>
       </c>
       <c r="I53" s="1">
         <v>43182</v>
       </c>
       <c r="J53" s="2">
         <v>52873</v>
       </c>
     </row>
     <row r="54" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="49">
+      <c r="B54" s="44">
         <v>2009</v>
       </c>
-      <c r="C54" s="50">
+      <c r="C54" s="45">
         <v>2</v>
       </c>
-      <c r="D54" s="47">
+      <c r="D54" s="42">
         <v>234938</v>
       </c>
       <c r="E54" s="1">
         <v>5395</v>
       </c>
-      <c r="F54" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="27">
+      <c r="F54" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="23">
         <v>125651</v>
       </c>
       <c r="H54" s="1">
         <v>20494</v>
       </c>
       <c r="I54" s="1">
         <v>46462</v>
       </c>
       <c r="J54" s="2">
         <v>36936</v>
       </c>
     </row>
     <row r="55" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="49">
+      <c r="B55" s="44">
         <v>2009</v>
       </c>
-      <c r="C55" s="50">
+      <c r="C55" s="45">
         <v>3</v>
       </c>
-      <c r="D55" s="47">
+      <c r="D55" s="42">
         <v>637993</v>
       </c>
       <c r="E55" s="1">
         <v>8245</v>
       </c>
-      <c r="F55" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="27">
+      <c r="F55" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="23">
         <v>353594</v>
       </c>
       <c r="H55" s="1">
         <v>36897</v>
       </c>
       <c r="I55" s="1">
         <v>119459</v>
       </c>
       <c r="J55" s="2">
         <v>119798</v>
       </c>
     </row>
     <row r="56" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="49">
+      <c r="B56" s="44">
         <v>2009</v>
       </c>
-      <c r="C56" s="50">
+      <c r="C56" s="45">
         <v>4</v>
       </c>
-      <c r="D56" s="47">
+      <c r="D56" s="42">
         <v>213954</v>
       </c>
       <c r="E56" s="1">
         <v>9099</v>
       </c>
-      <c r="F56" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="27">
+      <c r="F56" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="23">
         <v>48325</v>
       </c>
       <c r="H56" s="1">
         <v>48004</v>
       </c>
       <c r="I56" s="1">
         <v>69343</v>
       </c>
       <c r="J56" s="2">
         <v>39183</v>
       </c>
     </row>
     <row r="57" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="49">
+      <c r="B57" s="44">
         <v>2009</v>
       </c>
-      <c r="C57" s="50">
+      <c r="C57" s="45">
         <v>5</v>
       </c>
-      <c r="D57" s="47">
+      <c r="D57" s="42">
         <v>132117</v>
       </c>
       <c r="E57" s="1">
         <v>3249</v>
       </c>
-      <c r="F57" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="27">
+      <c r="F57" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G57" s="23">
         <v>15396</v>
       </c>
       <c r="H57" s="1">
         <v>19318</v>
       </c>
       <c r="I57" s="1">
         <v>64731</v>
       </c>
       <c r="J57" s="2">
         <v>29423</v>
       </c>
     </row>
     <row r="58" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="49">
+      <c r="B58" s="44">
         <v>2009</v>
       </c>
-      <c r="C58" s="50">
+      <c r="C58" s="45">
         <v>6</v>
       </c>
-      <c r="D58" s="47">
+      <c r="D58" s="42">
         <v>187660</v>
       </c>
       <c r="E58" s="1">
         <v>7599</v>
       </c>
-      <c r="F58" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="27">
+      <c r="F58" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="23">
         <v>17073</v>
       </c>
       <c r="H58" s="1">
         <v>30748</v>
       </c>
       <c r="I58" s="1">
         <v>73758</v>
       </c>
       <c r="J58" s="2">
         <v>58482</v>
       </c>
     </row>
     <row r="59" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="49">
+      <c r="B59" s="44">
         <v>2009</v>
       </c>
-      <c r="C59" s="50">
+      <c r="C59" s="45">
         <v>7</v>
       </c>
-      <c r="D59" s="47">
+      <c r="D59" s="42">
         <v>188025</v>
       </c>
       <c r="E59" s="1">
         <v>4318</v>
       </c>
-      <c r="F59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="27">
+      <c r="F59" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G59" s="23">
         <v>30440</v>
       </c>
       <c r="H59" s="1">
         <v>57823</v>
       </c>
       <c r="I59" s="1">
         <v>64437</v>
       </c>
       <c r="J59" s="2">
         <v>31007</v>
       </c>
     </row>
     <row r="60" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="49">
+      <c r="B60" s="44">
         <v>2009</v>
       </c>
-      <c r="C60" s="50">
+      <c r="C60" s="45">
         <v>8</v>
       </c>
-      <c r="D60" s="47">
+      <c r="D60" s="42">
         <v>204535</v>
       </c>
       <c r="E60" s="1">
         <v>5945</v>
       </c>
-      <c r="F60" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="27">
+      <c r="F60" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="23">
         <v>83406</v>
       </c>
       <c r="H60" s="1">
         <v>26564</v>
       </c>
       <c r="I60" s="1">
         <v>49741</v>
       </c>
       <c r="J60" s="2">
         <v>38879</v>
       </c>
     </row>
     <row r="61" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="49">
+      <c r="B61" s="44">
         <v>2009</v>
       </c>
-      <c r="C61" s="50">
+      <c r="C61" s="45">
         <v>9</v>
       </c>
-      <c r="D61" s="47">
+      <c r="D61" s="42">
         <v>309997</v>
       </c>
       <c r="E61" s="1">
         <v>15239</v>
       </c>
-      <c r="F61" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="27">
+      <c r="F61" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="23">
         <v>56018</v>
       </c>
       <c r="H61" s="1">
         <v>49118</v>
       </c>
       <c r="I61" s="1">
         <v>105521</v>
       </c>
       <c r="J61" s="2">
         <v>84101</v>
       </c>
     </row>
     <row r="62" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="49">
+      <c r="B62" s="44">
         <v>2009</v>
       </c>
-      <c r="C62" s="50">
+      <c r="C62" s="45">
         <v>10</v>
       </c>
-      <c r="D62" s="47">
+      <c r="D62" s="42">
         <v>172058</v>
       </c>
       <c r="E62" s="1">
         <v>4683</v>
       </c>
-      <c r="F62" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="27">
+      <c r="F62" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G62" s="23">
         <v>37032</v>
       </c>
       <c r="H62" s="1">
         <v>22528</v>
       </c>
       <c r="I62" s="1">
         <v>57064</v>
       </c>
       <c r="J62" s="2">
         <v>50751</v>
       </c>
     </row>
     <row r="63" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="49">
+      <c r="B63" s="44">
         <v>2009</v>
       </c>
-      <c r="C63" s="50">
+      <c r="C63" s="45">
         <v>11</v>
       </c>
-      <c r="D63" s="47">
+      <c r="D63" s="42">
         <v>191646</v>
       </c>
       <c r="E63" s="1">
         <v>5200</v>
       </c>
-      <c r="F63" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="27">
+      <c r="F63" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G63" s="23">
         <v>28860</v>
       </c>
       <c r="H63" s="1">
         <v>40895</v>
       </c>
       <c r="I63" s="1">
         <v>68315</v>
       </c>
       <c r="J63" s="2">
         <v>48376</v>
       </c>
     </row>
     <row r="64" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="49">
+      <c r="B64" s="44">
         <v>2009</v>
       </c>
-      <c r="C64" s="50">
+      <c r="C64" s="45">
         <v>12</v>
       </c>
-      <c r="D64" s="47">
+      <c r="D64" s="42">
         <v>203729</v>
       </c>
       <c r="E64" s="1">
         <v>7985</v>
       </c>
-      <c r="F64" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="27">
+      <c r="F64" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="23">
         <v>45604</v>
       </c>
       <c r="H64" s="1">
         <v>45232</v>
       </c>
       <c r="I64" s="1">
         <v>60825</v>
       </c>
       <c r="J64" s="2">
         <v>44083</v>
       </c>
     </row>
     <row r="65" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="49">
+      <c r="B65" s="44">
         <v>2010</v>
       </c>
-      <c r="C65" s="50">
+      <c r="C65" s="45">
         <v>1</v>
       </c>
-      <c r="D65" s="47">
+      <c r="D65" s="42">
         <v>188207</v>
       </c>
       <c r="E65" s="1">
         <v>12013</v>
       </c>
-      <c r="F65" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="27">
+      <c r="F65" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="23">
         <v>49027</v>
       </c>
       <c r="H65" s="1">
         <v>23776</v>
       </c>
       <c r="I65" s="1">
         <v>44173</v>
       </c>
       <c r="J65" s="2">
         <v>59218</v>
       </c>
     </row>
     <row r="66" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="49">
+      <c r="B66" s="44">
         <v>2010</v>
       </c>
-      <c r="C66" s="50">
+      <c r="C66" s="45">
         <v>2</v>
       </c>
-      <c r="D66" s="47">
+      <c r="D66" s="42">
         <v>230887</v>
       </c>
       <c r="E66" s="1">
         <v>2710</v>
       </c>
-      <c r="F66" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="27">
+      <c r="F66" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="23">
         <v>105880</v>
       </c>
       <c r="H66" s="1">
         <v>32033</v>
       </c>
       <c r="I66" s="1">
         <v>40476</v>
       </c>
       <c r="J66" s="2">
         <v>49788</v>
       </c>
     </row>
     <row r="67" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="49">
+      <c r="B67" s="44">
         <v>2010</v>
       </c>
-      <c r="C67" s="50">
+      <c r="C67" s="45">
         <v>3</v>
       </c>
-      <c r="D67" s="47">
+      <c r="D67" s="42">
         <v>599845</v>
       </c>
       <c r="E67" s="1">
         <v>5623</v>
       </c>
-      <c r="F67" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="27">
+      <c r="F67" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="23">
         <v>303598</v>
       </c>
       <c r="H67" s="1">
         <v>52128</v>
       </c>
       <c r="I67" s="1">
         <v>106866</v>
       </c>
       <c r="J67" s="2">
         <v>131630</v>
       </c>
     </row>
     <row r="68" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="49">
+      <c r="B68" s="44">
         <v>2010</v>
       </c>
-      <c r="C68" s="50">
+      <c r="C68" s="45">
         <v>4</v>
       </c>
-      <c r="D68" s="47">
+      <c r="D68" s="42">
         <v>216663</v>
       </c>
       <c r="E68" s="1">
         <v>5356</v>
       </c>
-      <c r="F68" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="27">
+      <c r="F68" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="23">
         <v>49165</v>
       </c>
       <c r="H68" s="1">
         <v>43298</v>
       </c>
       <c r="I68" s="1">
         <v>65797</v>
       </c>
       <c r="J68" s="2">
         <v>53047</v>
       </c>
     </row>
     <row r="69" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="49">
+      <c r="B69" s="44">
         <v>2010</v>
       </c>
-      <c r="C69" s="50">
+      <c r="C69" s="45">
         <v>5</v>
       </c>
-      <c r="D69" s="47">
+      <c r="D69" s="42">
         <v>106447</v>
       </c>
       <c r="E69" s="1">
         <v>3401</v>
       </c>
-      <c r="F69" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="27">
+      <c r="F69" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="23">
         <v>13419</v>
       </c>
       <c r="H69" s="1">
         <v>16949</v>
       </c>
       <c r="I69" s="1">
         <v>45957</v>
       </c>
       <c r="J69" s="2">
         <v>26721</v>
       </c>
     </row>
     <row r="70" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="49">
+      <c r="B70" s="44">
         <v>2010</v>
       </c>
-      <c r="C70" s="50">
+      <c r="C70" s="45">
         <v>6</v>
       </c>
-      <c r="D70" s="47">
+      <c r="D70" s="42">
         <v>184751</v>
       </c>
       <c r="E70" s="1">
         <v>4416</v>
       </c>
-      <c r="F70" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="27">
+      <c r="F70" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="23">
         <v>29355</v>
       </c>
       <c r="H70" s="1">
         <v>23846</v>
       </c>
       <c r="I70" s="1">
         <v>65772</v>
       </c>
       <c r="J70" s="2">
         <v>61362</v>
       </c>
     </row>
     <row r="71" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="49">
+      <c r="B71" s="44">
         <v>2010</v>
       </c>
-      <c r="C71" s="50">
+      <c r="C71" s="45">
         <v>7</v>
       </c>
-      <c r="D71" s="47">
+      <c r="D71" s="42">
         <v>151898</v>
       </c>
       <c r="E71" s="1">
         <v>3629</v>
       </c>
-      <c r="F71" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="27">
+      <c r="F71" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="23">
         <v>16996</v>
       </c>
       <c r="H71" s="1">
         <v>23573</v>
       </c>
       <c r="I71" s="1">
         <v>69360</v>
       </c>
       <c r="J71" s="2">
         <v>38340</v>
       </c>
     </row>
     <row r="72" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B72" s="49">
+      <c r="B72" s="44">
         <v>2010</v>
       </c>
-      <c r="C72" s="50">
+      <c r="C72" s="45">
         <v>8</v>
       </c>
-      <c r="D72" s="47">
+      <c r="D72" s="42">
         <v>195322</v>
       </c>
       <c r="E72" s="1">
         <v>3682</v>
       </c>
-      <c r="F72" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="27">
+      <c r="F72" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="23">
         <v>59360</v>
       </c>
       <c r="H72" s="1">
         <v>24690</v>
       </c>
       <c r="I72" s="1">
         <v>67803</v>
       </c>
       <c r="J72" s="2">
         <v>39787</v>
       </c>
     </row>
     <row r="73" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="49">
+      <c r="B73" s="44">
         <v>2010</v>
       </c>
-      <c r="C73" s="50">
+      <c r="C73" s="45">
         <v>9</v>
       </c>
-      <c r="D73" s="47">
+      <c r="D73" s="42">
         <v>284113</v>
       </c>
       <c r="E73" s="1">
         <v>5941</v>
       </c>
-      <c r="F73" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="27">
+      <c r="F73" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G73" s="23">
         <v>51036</v>
       </c>
       <c r="H73" s="1">
         <v>28039</v>
       </c>
       <c r="I73" s="1">
         <v>113183</v>
       </c>
       <c r="J73" s="2">
         <v>85914</v>
       </c>
     </row>
     <row r="74" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="49">
+      <c r="B74" s="44">
         <v>2010</v>
       </c>
-      <c r="C74" s="50">
+      <c r="C74" s="45">
         <v>10</v>
       </c>
-      <c r="D74" s="47">
+      <c r="D74" s="42">
         <v>199400</v>
       </c>
       <c r="E74" s="1">
         <v>7231</v>
       </c>
-      <c r="F74" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="27">
+      <c r="F74" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="23">
         <v>49181</v>
       </c>
       <c r="H74" s="1">
         <v>21341</v>
       </c>
       <c r="I74" s="1">
         <v>59859</v>
       </c>
       <c r="J74" s="2">
         <v>61788</v>
       </c>
     </row>
     <row r="75" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="49">
+      <c r="B75" s="44">
         <v>2010</v>
       </c>
-      <c r="C75" s="50">
+      <c r="C75" s="45">
         <v>11</v>
       </c>
-      <c r="D75" s="47">
+      <c r="D75" s="42">
         <v>195272</v>
       </c>
       <c r="E75" s="1">
         <v>23389</v>
       </c>
-      <c r="F75" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="27">
+      <c r="F75" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="23">
         <v>31660</v>
       </c>
       <c r="H75" s="1">
         <v>31353</v>
       </c>
       <c r="I75" s="1">
         <v>71841</v>
       </c>
       <c r="J75" s="2">
         <v>37029</v>
       </c>
     </row>
     <row r="76" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B76" s="49">
+      <c r="B76" s="44">
         <v>2010</v>
       </c>
-      <c r="C76" s="50">
+      <c r="C76" s="45">
         <v>12</v>
       </c>
-      <c r="D76" s="47">
+      <c r="D76" s="42">
         <v>187698</v>
       </c>
       <c r="E76" s="1">
         <v>7902</v>
       </c>
-      <c r="F76" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="27">
+      <c r="F76" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="23">
         <v>34479</v>
       </c>
       <c r="H76" s="1">
         <v>20141</v>
       </c>
       <c r="I76" s="1">
         <v>71693</v>
       </c>
       <c r="J76" s="2">
         <v>53483</v>
       </c>
     </row>
     <row r="77" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B77" s="49" t="s">
+      <c r="B77" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C77" s="50">
+      <c r="C77" s="45">
         <v>1</v>
       </c>
-      <c r="D77" s="47">
+      <c r="D77" s="42">
         <v>151625</v>
       </c>
       <c r="E77" s="1">
         <v>2952</v>
       </c>
-      <c r="F77" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="27">
+      <c r="F77" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G77" s="23">
         <v>58514</v>
       </c>
       <c r="H77" s="1">
         <v>18251</v>
       </c>
       <c r="I77" s="1">
         <v>38075</v>
       </c>
       <c r="J77" s="2">
         <v>33833</v>
       </c>
     </row>
     <row r="78" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+      <c r="B78" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C78" s="50">
+      <c r="C78" s="45">
         <v>2</v>
       </c>
-      <c r="D78" s="47">
+      <c r="D78" s="42">
         <v>232453</v>
       </c>
       <c r="E78" s="1">
         <v>3588</v>
       </c>
-      <c r="F78" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="27">
+      <c r="F78" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="23">
         <v>112344</v>
       </c>
       <c r="H78" s="1">
         <v>15892</v>
       </c>
       <c r="I78" s="1">
         <v>44160</v>
       </c>
       <c r="J78" s="2">
         <v>56469</v>
       </c>
     </row>
     <row r="79" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+      <c r="B79" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C79" s="50">
+      <c r="C79" s="45">
         <v>3</v>
       </c>
-      <c r="D79" s="47">
+      <c r="D79" s="42">
         <v>524317</v>
       </c>
       <c r="E79" s="1">
         <v>10815</v>
       </c>
-      <c r="F79" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="27">
+      <c r="F79" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G79" s="23">
         <v>220487</v>
       </c>
       <c r="H79" s="1">
         <v>67364</v>
       </c>
       <c r="I79" s="1">
         <v>90570</v>
       </c>
       <c r="J79" s="2">
         <v>135081</v>
       </c>
     </row>
     <row r="80" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+      <c r="B80" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C80" s="50">
+      <c r="C80" s="45">
         <v>4</v>
       </c>
-      <c r="D80" s="47">
+      <c r="D80" s="42">
         <v>181264</v>
       </c>
       <c r="E80" s="1">
         <v>3568</v>
       </c>
-      <c r="F80" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="27">
+      <c r="F80" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G80" s="23">
         <v>40630</v>
       </c>
       <c r="H80" s="1">
         <v>34286</v>
       </c>
       <c r="I80" s="1">
         <v>69379</v>
       </c>
       <c r="J80" s="2">
         <v>33401</v>
       </c>
     </row>
     <row r="81" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+      <c r="B81" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C81" s="50">
+      <c r="C81" s="45">
         <v>5</v>
       </c>
-      <c r="D81" s="47">
+      <c r="D81" s="42">
         <v>118466</v>
       </c>
       <c r="E81" s="1">
         <v>2228</v>
       </c>
-      <c r="F81" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="27">
+      <c r="F81" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G81" s="23">
         <v>12203</v>
       </c>
       <c r="H81" s="1">
         <v>18564</v>
       </c>
       <c r="I81" s="1">
         <v>61188</v>
       </c>
       <c r="J81" s="2">
         <v>24283</v>
       </c>
     </row>
     <row r="82" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+      <c r="B82" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C82" s="50">
+      <c r="C82" s="45">
         <v>6</v>
       </c>
-      <c r="D82" s="47">
+      <c r="D82" s="42">
         <v>172911</v>
       </c>
       <c r="E82" s="1">
         <v>10943</v>
       </c>
-      <c r="F82" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="27">
+      <c r="F82" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G82" s="23">
         <v>23229</v>
       </c>
       <c r="H82" s="1">
         <v>20630</v>
       </c>
       <c r="I82" s="1">
         <v>73473</v>
       </c>
       <c r="J82" s="2">
         <v>44636</v>
       </c>
     </row>
     <row r="83" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+      <c r="B83" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C83" s="50">
+      <c r="C83" s="45">
         <v>7</v>
       </c>
-      <c r="D83" s="47">
+      <c r="D83" s="42">
         <v>140737</v>
       </c>
       <c r="E83" s="1">
         <v>2138</v>
       </c>
-      <c r="F83" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="27">
+      <c r="F83" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G83" s="23">
         <v>28183</v>
       </c>
       <c r="H83" s="1">
         <v>23050</v>
       </c>
       <c r="I83" s="1">
         <v>56409</v>
       </c>
       <c r="J83" s="2">
         <v>30957</v>
       </c>
     </row>
     <row r="84" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+      <c r="B84" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C84" s="50">
+      <c r="C84" s="45">
         <v>8</v>
       </c>
-      <c r="D84" s="47">
+      <c r="D84" s="42">
         <v>164531</v>
       </c>
       <c r="E84" s="1">
         <v>4232</v>
       </c>
-      <c r="F84" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="27">
+      <c r="F84" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G84" s="23">
         <v>30538</v>
       </c>
       <c r="H84" s="1">
         <v>19257</v>
       </c>
       <c r="I84" s="1">
         <v>74751</v>
       </c>
       <c r="J84" s="2">
         <v>35753</v>
       </c>
     </row>
     <row r="85" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+      <c r="B85" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C85" s="50">
+      <c r="C85" s="45">
         <v>9</v>
       </c>
-      <c r="D85" s="47">
+      <c r="D85" s="42">
         <v>256797</v>
       </c>
       <c r="E85" s="1">
         <v>9713</v>
       </c>
-      <c r="F85" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="27">
+      <c r="F85" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="23">
         <v>40553</v>
       </c>
       <c r="H85" s="1">
         <v>36557</v>
       </c>
       <c r="I85" s="1">
         <v>119854</v>
       </c>
       <c r="J85" s="2">
         <v>50120</v>
       </c>
     </row>
     <row r="86" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+      <c r="B86" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C86" s="50">
+      <c r="C86" s="45">
         <v>10</v>
       </c>
-      <c r="D86" s="47">
+      <c r="D86" s="42">
         <v>175494</v>
       </c>
       <c r="E86" s="1">
         <v>4046</v>
       </c>
-      <c r="F86" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="27">
+      <c r="F86" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G86" s="23">
         <v>50991</v>
       </c>
       <c r="H86" s="1">
         <v>20520</v>
       </c>
       <c r="I86" s="1">
         <v>70263</v>
       </c>
       <c r="J86" s="2">
         <v>29674</v>
       </c>
     </row>
     <row r="87" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+      <c r="B87" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="C87" s="50">
+      <c r="C87" s="45">
         <v>11</v>
       </c>
-      <c r="D87" s="47">
+      <c r="D87" s="42">
         <v>161971</v>
       </c>
       <c r="E87" s="1">
         <v>4437</v>
       </c>
-      <c r="F87" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="27">
+      <c r="F87" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="23">
         <v>18965</v>
       </c>
       <c r="H87" s="1">
         <v>13383</v>
       </c>
       <c r="I87" s="1">
         <v>93554</v>
       </c>
       <c r="J87" s="2">
         <v>31632</v>
       </c>
     </row>
     <row r="88" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+      <c r="B88" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C88" s="50">
+      <c r="C88" s="45">
         <v>12</v>
       </c>
-      <c r="D88" s="47">
+      <c r="D88" s="42">
         <v>250918</v>
       </c>
       <c r="E88" s="1">
         <v>5124</v>
       </c>
-      <c r="F88" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="27">
+      <c r="F88" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="23">
         <v>57317</v>
       </c>
       <c r="H88" s="1">
         <v>24909</v>
       </c>
       <c r="I88" s="1">
         <v>80651</v>
       </c>
       <c r="J88" s="2">
         <v>82917</v>
       </c>
     </row>
     <row r="89" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+      <c r="B89" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C89" s="50">
+      <c r="C89" s="45">
         <v>1</v>
       </c>
-      <c r="D89" s="47">
+      <c r="D89" s="42">
         <v>176128</v>
       </c>
       <c r="E89" s="1">
         <v>3790</v>
       </c>
-      <c r="F89" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="27">
+      <c r="F89" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="23">
         <v>56096</v>
       </c>
       <c r="H89" s="1">
         <v>33279</v>
       </c>
       <c r="I89" s="1">
         <v>62951</v>
       </c>
       <c r="J89" s="2">
         <v>20012</v>
       </c>
     </row>
     <row r="90" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+      <c r="B90" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C90" s="50">
+      <c r="C90" s="45">
         <v>2</v>
       </c>
-      <c r="D90" s="47">
+      <c r="D90" s="42">
         <v>226741</v>
       </c>
       <c r="E90" s="1">
         <v>4560</v>
       </c>
-      <c r="F90" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="27">
+      <c r="F90" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="23">
         <v>119420</v>
       </c>
       <c r="H90" s="1">
         <v>16095</v>
       </c>
       <c r="I90" s="1">
         <v>53408</v>
       </c>
       <c r="J90" s="2">
         <v>33258</v>
       </c>
     </row>
     <row r="91" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+      <c r="B91" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C91" s="50">
+      <c r="C91" s="45">
         <v>3</v>
       </c>
-      <c r="D91" s="47">
+      <c r="D91" s="42">
         <v>783140</v>
       </c>
       <c r="E91" s="1">
         <v>4955</v>
       </c>
-      <c r="F91" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="27">
+      <c r="F91" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="23">
         <v>466111</v>
       </c>
       <c r="H91" s="1">
         <v>68107</v>
       </c>
       <c r="I91" s="1">
         <v>118539</v>
       </c>
       <c r="J91" s="2">
         <v>125428</v>
       </c>
     </row>
     <row r="92" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="49" t="s">
+      <c r="B92" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C92" s="50">
+      <c r="C92" s="45">
         <v>4</v>
       </c>
-      <c r="D92" s="47">
+      <c r="D92" s="42">
         <v>256870</v>
       </c>
       <c r="E92" s="1">
         <v>7962</v>
       </c>
-      <c r="F92" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="27">
+      <c r="F92" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G92" s="23">
         <v>75527</v>
       </c>
       <c r="H92" s="1">
         <v>48152</v>
       </c>
       <c r="I92" s="1">
         <v>89655</v>
       </c>
       <c r="J92" s="2">
         <v>35574</v>
       </c>
     </row>
     <row r="93" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B93" s="49" t="s">
+      <c r="B93" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C93" s="50">
+      <c r="C93" s="45">
         <v>5</v>
       </c>
-      <c r="D93" s="47">
+      <c r="D93" s="42">
         <v>124064</v>
       </c>
       <c r="E93" s="1">
         <v>3423</v>
       </c>
-      <c r="F93" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="27">
+      <c r="F93" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="23">
         <v>23839</v>
       </c>
       <c r="H93" s="1">
         <v>23449</v>
       </c>
       <c r="I93" s="1">
         <v>47404</v>
       </c>
       <c r="J93" s="2">
         <v>25949</v>
       </c>
     </row>
     <row r="94" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B94" s="49" t="s">
+      <c r="B94" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C94" s="50">
+      <c r="C94" s="45">
         <v>6</v>
       </c>
-      <c r="D94" s="47">
+      <c r="D94" s="42">
         <v>217817</v>
       </c>
       <c r="E94" s="1">
         <v>2249</v>
       </c>
-      <c r="F94" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="27">
+      <c r="F94" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G94" s="23">
         <v>19131</v>
       </c>
       <c r="H94" s="1">
         <v>47150</v>
       </c>
       <c r="I94" s="1">
         <v>84792</v>
       </c>
       <c r="J94" s="2">
         <v>64495</v>
       </c>
     </row>
     <row r="95" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="49" t="s">
+      <c r="B95" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="C95" s="50">
+      <c r="C95" s="45">
         <v>7</v>
       </c>
-      <c r="D95" s="47">
+      <c r="D95" s="42">
         <v>155429</v>
       </c>
       <c r="E95" s="1">
         <v>2741</v>
       </c>
-      <c r="F95" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="27">
+      <c r="F95" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G95" s="23">
         <v>31991</v>
       </c>
       <c r="H95" s="1">
         <v>22462</v>
       </c>
       <c r="I95" s="1">
         <v>66412</v>
       </c>
       <c r="J95" s="2">
         <v>31823</v>
       </c>
     </row>
     <row r="96" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B96" s="49" t="s">
+      <c r="B96" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C96" s="50">
+      <c r="C96" s="45">
         <v>8</v>
       </c>
-      <c r="D96" s="47">
+      <c r="D96" s="42">
         <v>176474</v>
       </c>
       <c r="E96" s="1">
         <v>3557</v>
       </c>
-      <c r="F96" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="27">
+      <c r="F96" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G96" s="23">
         <v>29381</v>
       </c>
       <c r="H96" s="1">
         <v>28660</v>
       </c>
       <c r="I96" s="1">
         <v>71815</v>
       </c>
       <c r="J96" s="2">
         <v>43061</v>
       </c>
     </row>
     <row r="97" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B97" s="49" t="s">
+      <c r="B97" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C97" s="50">
+      <c r="C97" s="45">
         <v>9</v>
       </c>
-      <c r="D97" s="47">
+      <c r="D97" s="42">
         <v>332078</v>
       </c>
       <c r="E97" s="1">
         <v>17376</v>
       </c>
-      <c r="F97" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G97" s="27">
+      <c r="F97" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G97" s="23">
         <v>76372</v>
       </c>
       <c r="H97" s="1">
         <v>42023</v>
       </c>
       <c r="I97" s="1">
         <v>100665</v>
       </c>
       <c r="J97" s="2">
         <v>95642</v>
       </c>
     </row>
     <row r="98" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B98" s="49" t="s">
+      <c r="B98" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C98" s="50">
+      <c r="C98" s="45">
         <v>10</v>
       </c>
-      <c r="D98" s="47">
+      <c r="D98" s="42">
         <v>182201</v>
       </c>
       <c r="E98" s="1">
         <v>4643</v>
       </c>
-      <c r="F98" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="27">
+      <c r="F98" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G98" s="23">
         <v>41548</v>
       </c>
       <c r="H98" s="1">
         <v>22248</v>
       </c>
       <c r="I98" s="1">
         <v>74610</v>
       </c>
       <c r="J98" s="2">
         <v>39152</v>
       </c>
     </row>
     <row r="99" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B99" s="49" t="s">
+      <c r="B99" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C99" s="50">
+      <c r="C99" s="45">
         <v>11</v>
       </c>
-      <c r="D99" s="47">
+      <c r="D99" s="42">
         <v>173812</v>
       </c>
       <c r="E99" s="1">
         <v>5208</v>
       </c>
-      <c r="F99" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="27">
+      <c r="F99" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G99" s="23">
         <v>32254</v>
       </c>
       <c r="H99" s="1">
         <v>22461</v>
       </c>
       <c r="I99" s="1">
         <v>60922</v>
       </c>
       <c r="J99" s="2">
         <v>52967</v>
       </c>
     </row>
     <row r="100" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B100" s="49" t="s">
+      <c r="B100" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C100" s="50">
+      <c r="C100" s="45">
         <v>12</v>
       </c>
-      <c r="D100" s="47">
+      <c r="D100" s="42">
         <v>223464</v>
       </c>
       <c r="E100" s="1">
         <v>3429</v>
       </c>
-      <c r="F100" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="27">
+      <c r="F100" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G100" s="23">
         <v>53873</v>
       </c>
       <c r="H100" s="1">
         <v>35951</v>
       </c>
       <c r="I100" s="1">
         <v>74516</v>
       </c>
       <c r="J100" s="2">
         <v>55695</v>
       </c>
     </row>
     <row r="101" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B101" s="49" t="s">
+      <c r="B101" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C101" s="50">
+      <c r="C101" s="45">
         <v>1</v>
       </c>
-      <c r="D101" s="47">
+      <c r="D101" s="42">
         <v>137681</v>
       </c>
       <c r="E101" s="1">
         <v>2425</v>
       </c>
-      <c r="F101" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="27">
+      <c r="F101" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G101" s="23">
         <v>45351</v>
       </c>
       <c r="H101" s="1">
         <v>17661</v>
       </c>
       <c r="I101" s="1">
         <v>46176</v>
       </c>
       <c r="J101" s="2">
         <v>26068</v>
       </c>
     </row>
     <row r="102" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B102" s="49" t="s">
+      <c r="B102" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C102" s="50">
+      <c r="C102" s="45">
         <v>2</v>
       </c>
-      <c r="D102" s="47">
+      <c r="D102" s="42">
         <v>230090</v>
       </c>
       <c r="E102" s="1">
         <v>3992</v>
       </c>
-      <c r="F102" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="27">
+      <c r="F102" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G102" s="23">
         <v>85778</v>
       </c>
       <c r="H102" s="1">
         <v>34217</v>
       </c>
       <c r="I102" s="1">
         <v>82323</v>
       </c>
       <c r="J102" s="2">
         <v>23780</v>
       </c>
     </row>
     <row r="103" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B103" s="49" t="s">
+      <c r="B103" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C103" s="50">
+      <c r="C103" s="45">
         <v>3</v>
       </c>
-      <c r="D103" s="47">
+      <c r="D103" s="42">
         <v>736579</v>
       </c>
       <c r="E103" s="1">
         <v>7689</v>
       </c>
-      <c r="F103" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="27">
+      <c r="F103" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G103" s="23">
         <v>413118</v>
       </c>
       <c r="H103" s="1">
         <v>92294</v>
       </c>
       <c r="I103" s="1">
         <v>123444</v>
       </c>
       <c r="J103" s="2">
         <v>100034</v>
       </c>
     </row>
     <row r="104" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B104" s="49" t="s">
+      <c r="B104" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C104" s="50">
+      <c r="C104" s="45">
         <v>4</v>
       </c>
-      <c r="D104" s="47">
+      <c r="D104" s="42">
         <v>236231</v>
       </c>
       <c r="E104" s="1">
         <v>2645</v>
       </c>
-      <c r="F104" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="27">
+      <c r="F104" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G104" s="23">
         <v>70308</v>
       </c>
       <c r="H104" s="1">
         <v>58012</v>
       </c>
       <c r="I104" s="1">
         <v>71773</v>
       </c>
       <c r="J104" s="2">
         <v>33493</v>
       </c>
     </row>
     <row r="105" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B105" s="49" t="s">
+      <c r="B105" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C105" s="50">
+      <c r="C105" s="45">
         <v>5</v>
       </c>
-      <c r="D105" s="47">
+      <c r="D105" s="42">
         <v>187432</v>
       </c>
       <c r="E105" s="1">
         <v>17179</v>
       </c>
-      <c r="F105" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="27">
+      <c r="F105" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G105" s="23">
         <v>46304</v>
       </c>
       <c r="H105" s="1">
         <v>36078</v>
       </c>
       <c r="I105" s="1">
         <v>59307</v>
       </c>
       <c r="J105" s="2">
         <v>28564</v>
       </c>
     </row>
     <row r="106" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B106" s="49" t="s">
+      <c r="B106" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C106" s="50">
+      <c r="C106" s="45">
         <v>6</v>
       </c>
-      <c r="D106" s="47">
+      <c r="D106" s="42">
         <v>219308</v>
       </c>
       <c r="E106" s="1">
         <v>4670</v>
       </c>
-      <c r="F106" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G106" s="27">
+      <c r="F106" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G106" s="23">
         <v>29022</v>
       </c>
       <c r="H106" s="1">
         <v>52409</v>
       </c>
       <c r="I106" s="1">
         <v>88030</v>
       </c>
       <c r="J106" s="2">
         <v>45177</v>
       </c>
     </row>
     <row r="107" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B107" s="49" t="s">
+      <c r="B107" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C107" s="50">
+      <c r="C107" s="45">
         <v>7</v>
       </c>
-      <c r="D107" s="47">
+      <c r="D107" s="42">
         <v>191960</v>
       </c>
       <c r="E107" s="1">
         <v>12849</v>
       </c>
-      <c r="F107" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="27">
+      <c r="F107" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G107" s="23">
         <v>19074</v>
       </c>
       <c r="H107" s="1">
         <v>40257</v>
       </c>
       <c r="I107" s="1">
         <v>69356</v>
       </c>
       <c r="J107" s="2">
         <v>50424</v>
       </c>
     </row>
     <row r="108" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B108" s="49" t="s">
+      <c r="B108" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C108" s="50">
+      <c r="C108" s="45">
         <v>8</v>
       </c>
-      <c r="D108" s="47">
+      <c r="D108" s="42">
         <v>206584</v>
       </c>
       <c r="E108" s="1">
         <v>2684</v>
       </c>
-      <c r="F108" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="27">
+      <c r="F108" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G108" s="23">
         <v>23478</v>
       </c>
       <c r="H108" s="1">
         <v>47586</v>
       </c>
       <c r="I108" s="1">
         <v>87396</v>
       </c>
       <c r="J108" s="2">
         <v>45440</v>
       </c>
     </row>
     <row r="109" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="49" t="s">
+      <c r="B109" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C109" s="50">
+      <c r="C109" s="45">
         <v>9</v>
       </c>
-      <c r="D109" s="47">
+      <c r="D109" s="42">
         <v>491091</v>
       </c>
       <c r="E109" s="1">
         <v>11086</v>
       </c>
-      <c r="F109" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="27">
+      <c r="F109" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G109" s="23">
         <v>194291</v>
       </c>
       <c r="H109" s="1">
         <v>61222</v>
       </c>
       <c r="I109" s="1">
         <v>141858</v>
       </c>
       <c r="J109" s="2">
         <v>82634</v>
       </c>
     </row>
     <row r="110" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B110" s="49" t="s">
+      <c r="B110" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C110" s="50">
+      <c r="C110" s="45">
         <v>10</v>
       </c>
-      <c r="D110" s="47">
+      <c r="D110" s="42">
         <v>226132</v>
       </c>
       <c r="E110" s="1">
         <v>4606</v>
       </c>
-      <c r="F110" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="27">
+      <c r="F110" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G110" s="23">
         <v>54556</v>
       </c>
       <c r="H110" s="1">
         <v>20848</v>
       </c>
       <c r="I110" s="1">
         <v>91871</v>
       </c>
       <c r="J110" s="2">
         <v>54251</v>
       </c>
     </row>
     <row r="111" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B111" s="49" t="s">
+      <c r="B111" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="C111" s="50">
+      <c r="C111" s="45">
         <v>11</v>
       </c>
-      <c r="D111" s="47">
+      <c r="D111" s="42">
         <v>189037</v>
       </c>
       <c r="E111" s="1">
         <v>7492</v>
       </c>
-      <c r="F111" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G111" s="27">
+      <c r="F111" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G111" s="23">
         <v>56315</v>
       </c>
       <c r="H111" s="1">
         <v>13495</v>
       </c>
       <c r="I111" s="1">
         <v>71389</v>
       </c>
       <c r="J111" s="2">
         <v>40346</v>
       </c>
     </row>
     <row r="112" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B112" s="49" t="s">
+      <c r="B112" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C112" s="50">
+      <c r="C112" s="45">
         <v>12</v>
       </c>
-      <c r="D112" s="47">
+      <c r="D112" s="42">
         <v>247639</v>
       </c>
       <c r="E112" s="1">
         <v>15434</v>
       </c>
-      <c r="F112" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="27">
+      <c r="F112" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G112" s="23">
         <v>84073</v>
       </c>
       <c r="H112" s="1">
         <v>28101</v>
       </c>
       <c r="I112" s="1">
         <v>75513</v>
       </c>
       <c r="J112" s="2">
         <v>44518</v>
       </c>
     </row>
     <row r="113" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B113" s="49" t="s">
+      <c r="B113" s="44" t="s">
         <v>83</v>
       </c>
-      <c r="C113" s="50">
+      <c r="C113" s="45">
         <v>1</v>
       </c>
-      <c r="D113" s="47">
+      <c r="D113" s="42">
         <v>156244</v>
       </c>
       <c r="E113" s="1">
         <v>4283</v>
       </c>
-      <c r="F113" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="27">
+      <c r="F113" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G113" s="23">
         <v>60261</v>
       </c>
       <c r="H113" s="1">
         <v>20101</v>
       </c>
       <c r="I113" s="1">
         <v>44285</v>
       </c>
       <c r="J113" s="2">
         <v>27314</v>
       </c>
     </row>
     <row r="114" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B114" s="49" t="s">
+      <c r="B114" s="44" t="s">
         <v>83</v>
       </c>
-      <c r="C114" s="50">
+      <c r="C114" s="45">
         <v>2</v>
       </c>
-      <c r="D114" s="47">
+      <c r="D114" s="42">
         <v>240924</v>
       </c>
       <c r="E114" s="1">
         <v>5868</v>
       </c>
-      <c r="F114" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="27">
+      <c r="F114" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G114" s="23">
         <v>90850</v>
       </c>
       <c r="H114" s="1">
         <v>21901</v>
       </c>
       <c r="I114" s="1">
         <v>54776</v>
       </c>
       <c r="J114" s="2">
         <v>67529</v>
       </c>
     </row>
     <row r="115" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B115" s="49" t="s">
+      <c r="B115" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C115" s="50">
+      <c r="C115" s="45">
         <v>3</v>
       </c>
-      <c r="D115" s="47">
+      <c r="D115" s="42">
         <v>606906</v>
       </c>
       <c r="E115" s="1">
         <v>4779</v>
       </c>
-      <c r="F115" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="27">
+      <c r="F115" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G115" s="23">
         <v>291498</v>
       </c>
       <c r="H115" s="1">
         <v>114512</v>
       </c>
       <c r="I115" s="1">
         <v>105753</v>
       </c>
       <c r="J115" s="2">
         <v>90364</v>
       </c>
     </row>
     <row r="116" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B116" s="49" t="s">
+      <c r="B116" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C116" s="50">
+      <c r="C116" s="45">
         <v>4</v>
       </c>
-      <c r="D116" s="47">
+      <c r="D116" s="42">
         <v>279942</v>
       </c>
       <c r="E116" s="1">
         <v>9317</v>
       </c>
-      <c r="F116" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="27">
+      <c r="F116" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G116" s="23">
         <v>46037</v>
       </c>
       <c r="H116" s="1">
         <v>67300</v>
       </c>
       <c r="I116" s="1">
         <v>104651</v>
       </c>
       <c r="J116" s="2">
         <v>52637</v>
       </c>
     </row>
     <row r="117" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B117" s="49" t="s">
+      <c r="B117" s="44" t="s">
         <v>96</v>
       </c>
-      <c r="C117" s="50">
+      <c r="C117" s="45">
         <v>5</v>
       </c>
-      <c r="D117" s="47">
+      <c r="D117" s="42">
         <v>205301</v>
       </c>
       <c r="E117" s="1">
         <v>2965</v>
       </c>
-      <c r="F117" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G117" s="27">
+      <c r="F117" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G117" s="23">
         <v>20989</v>
       </c>
       <c r="H117" s="1">
         <v>76054</v>
       </c>
       <c r="I117" s="1">
         <v>58725</v>
       </c>
       <c r="J117" s="2">
         <v>46568</v>
       </c>
     </row>
     <row r="118" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B118" s="49" t="s">
+      <c r="B118" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C118" s="50">
+      <c r="C118" s="45">
         <v>6</v>
       </c>
-      <c r="D118" s="47">
+      <c r="D118" s="42">
         <v>233372</v>
       </c>
       <c r="E118" s="1">
         <v>6866</v>
       </c>
-      <c r="F118" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="27">
+      <c r="F118" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G118" s="23">
         <v>26080</v>
       </c>
       <c r="H118" s="1">
         <v>38273</v>
       </c>
       <c r="I118" s="1">
         <v>107386</v>
       </c>
       <c r="J118" s="2">
         <v>54767</v>
       </c>
     </row>
     <row r="119" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="49" t="s">
+      <c r="B119" s="44" t="s">
         <v>97</v>
       </c>
-      <c r="C119" s="50">
+      <c r="C119" s="45">
         <v>7</v>
       </c>
-      <c r="D119" s="47">
+      <c r="D119" s="42">
         <v>203574</v>
       </c>
       <c r="E119" s="1">
         <v>4149</v>
       </c>
-      <c r="F119" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="27">
+      <c r="F119" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G119" s="23">
         <v>22193</v>
       </c>
       <c r="H119" s="1">
         <v>48630</v>
       </c>
       <c r="I119" s="1">
         <v>89606</v>
       </c>
       <c r="J119" s="2">
         <v>38996</v>
       </c>
     </row>
     <row r="120" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B120" s="49" t="s">
+      <c r="B120" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C120" s="50">
+      <c r="C120" s="45">
         <v>8</v>
       </c>
-      <c r="D120" s="47">
+      <c r="D120" s="42">
         <v>159522</v>
       </c>
       <c r="E120" s="1">
         <v>8094</v>
       </c>
-      <c r="F120" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="27">
+      <c r="F120" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G120" s="23">
         <v>22769</v>
       </c>
       <c r="H120" s="1">
         <v>17088</v>
       </c>
       <c r="I120" s="1">
         <v>72931</v>
       </c>
       <c r="J120" s="2">
         <v>38640</v>
       </c>
     </row>
     <row r="121" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B121" s="49" t="s">
+      <c r="B121" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C121" s="50">
+      <c r="C121" s="45">
         <v>9</v>
       </c>
-      <c r="D121" s="47">
+      <c r="D121" s="42">
         <v>350889</v>
       </c>
       <c r="E121" s="1">
         <v>5935</v>
       </c>
-      <c r="F121" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="27">
+      <c r="F121" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G121" s="23">
         <v>94292</v>
       </c>
       <c r="H121" s="1">
         <v>61847</v>
       </c>
       <c r="I121" s="1">
         <v>118382</v>
       </c>
       <c r="J121" s="2">
         <v>70433</v>
       </c>
     </row>
     <row r="122" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B122" s="49" t="s">
+      <c r="B122" s="44" t="s">
         <v>98</v>
       </c>
-      <c r="C122" s="50">
+      <c r="C122" s="45">
         <v>10</v>
       </c>
-      <c r="D122" s="47">
+      <c r="D122" s="42">
         <v>213611</v>
       </c>
       <c r="E122" s="1">
         <v>7783</v>
       </c>
-      <c r="F122" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G122" s="27">
+      <c r="F122" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G122" s="23">
         <v>57924</v>
       </c>
       <c r="H122" s="1">
         <v>21661</v>
       </c>
       <c r="I122" s="1">
         <v>89331</v>
       </c>
       <c r="J122" s="2">
         <v>36912</v>
       </c>
     </row>
     <row r="123" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B123" s="49" t="s">
+      <c r="B123" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C123" s="50">
+      <c r="C123" s="45">
         <v>11</v>
       </c>
-      <c r="D123" s="47">
+      <c r="D123" s="42">
         <v>177669</v>
       </c>
       <c r="E123" s="1">
         <v>4949</v>
       </c>
-      <c r="F123" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="27">
+      <c r="F123" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G123" s="23">
         <v>55612</v>
       </c>
       <c r="H123" s="1">
         <v>30718</v>
       </c>
       <c r="I123" s="1">
         <v>60096</v>
       </c>
       <c r="J123" s="2">
         <v>26294</v>
       </c>
     </row>
     <row r="124" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B124" s="49" t="s">
+      <c r="B124" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C124" s="50">
+      <c r="C124" s="45">
         <v>12</v>
       </c>
-      <c r="D124" s="47">
+      <c r="D124" s="42">
         <v>255052</v>
       </c>
       <c r="E124" s="1">
         <v>11473</v>
       </c>
-      <c r="F124" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="27">
+      <c r="F124" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G124" s="23">
         <v>103049</v>
       </c>
       <c r="H124" s="1">
         <v>22071</v>
       </c>
       <c r="I124" s="1">
         <v>77246</v>
       </c>
       <c r="J124" s="2">
         <v>41213</v>
       </c>
     </row>
     <row r="125" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B125" s="49" t="s">
+      <c r="B125" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C125" s="50">
+      <c r="C125" s="45">
         <v>1</v>
       </c>
-      <c r="D125" s="47">
+      <c r="D125" s="42">
         <v>214657</v>
       </c>
       <c r="E125" s="1">
         <v>8065</v>
       </c>
-      <c r="F125" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="27">
+      <c r="F125" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G125" s="23">
         <v>82313</v>
       </c>
       <c r="H125" s="1">
         <v>40165</v>
       </c>
       <c r="I125" s="1">
         <v>55154</v>
       </c>
       <c r="J125" s="2">
         <v>28960</v>
       </c>
     </row>
     <row r="126" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B126" s="49" t="s">
+      <c r="B126" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C126" s="50">
+      <c r="C126" s="45">
         <v>2</v>
       </c>
-      <c r="D126" s="47">
+      <c r="D126" s="42">
         <v>248556</v>
       </c>
       <c r="E126" s="1">
         <v>4789</v>
       </c>
-      <c r="F126" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="27">
+      <c r="F126" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G126" s="23">
         <v>112886</v>
       </c>
       <c r="H126" s="1">
         <v>17327</v>
       </c>
       <c r="I126" s="1">
         <v>61293</v>
       </c>
       <c r="J126" s="2">
         <v>52261</v>
       </c>
     </row>
     <row r="127" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B127" s="49" t="s">
+      <c r="B127" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C127" s="50">
+      <c r="C127" s="45">
         <v>3</v>
       </c>
-      <c r="D127" s="47">
+      <c r="D127" s="42">
         <v>605973</v>
       </c>
       <c r="E127" s="1">
         <v>6573</v>
       </c>
-      <c r="F127" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="27">
+      <c r="F127" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G127" s="23">
         <v>366123</v>
       </c>
       <c r="H127" s="1">
         <v>61371</v>
       </c>
       <c r="I127" s="1">
         <v>104679</v>
       </c>
       <c r="J127" s="2">
         <v>67227</v>
       </c>
     </row>
     <row r="128" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B128" s="49" t="s">
+      <c r="B128" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C128" s="50">
+      <c r="C128" s="45">
         <v>4</v>
       </c>
-      <c r="D128" s="47">
+      <c r="D128" s="42">
         <v>315650</v>
       </c>
       <c r="E128" s="1">
         <v>5071</v>
       </c>
-      <c r="F128" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G128" s="27">
+      <c r="F128" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G128" s="23">
         <v>44318</v>
       </c>
       <c r="H128" s="1">
         <v>78222</v>
       </c>
       <c r="I128" s="1">
         <v>140143</v>
       </c>
       <c r="J128" s="2">
         <v>47896</v>
       </c>
     </row>
     <row r="129" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B129" s="49" t="s">
+      <c r="B129" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C129" s="50">
+      <c r="C129" s="45">
         <v>5</v>
       </c>
-      <c r="D129" s="47">
+      <c r="D129" s="42">
         <v>159815</v>
       </c>
       <c r="E129" s="1">
         <v>11648</v>
       </c>
-      <c r="F129" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="27">
+      <c r="F129" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G129" s="23">
         <v>20121</v>
       </c>
       <c r="H129" s="1">
         <v>25333</v>
       </c>
       <c r="I129" s="1">
         <v>69691</v>
       </c>
       <c r="J129" s="2">
         <v>33022</v>
       </c>
     </row>
     <row r="130" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B130" s="49" t="s">
+      <c r="B130" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C130" s="50">
+      <c r="C130" s="45">
         <v>6</v>
       </c>
-      <c r="D130" s="47">
+      <c r="D130" s="42">
         <v>240353</v>
       </c>
       <c r="E130" s="1">
         <v>9185</v>
       </c>
-      <c r="F130" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="27">
+      <c r="F130" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G130" s="23">
         <v>54423</v>
       </c>
       <c r="H130" s="1">
         <v>34780</v>
       </c>
       <c r="I130" s="1">
         <v>96226</v>
       </c>
       <c r="J130" s="2">
         <v>45739</v>
       </c>
     </row>
     <row r="131" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B131" s="49" t="s">
+      <c r="B131" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C131" s="50">
+      <c r="C131" s="45">
         <v>7</v>
       </c>
-      <c r="D131" s="47">
+      <c r="D131" s="42">
         <v>146569</v>
       </c>
       <c r="E131" s="1">
         <v>4021</v>
       </c>
-      <c r="F131" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G131" s="27">
+      <c r="F131" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G131" s="23">
         <v>16232</v>
       </c>
       <c r="H131" s="1">
         <v>14609</v>
       </c>
       <c r="I131" s="1">
         <v>77056</v>
       </c>
       <c r="J131" s="2">
         <v>34651</v>
       </c>
     </row>
     <row r="132" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="49" t="s">
+      <c r="B132" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C132" s="50">
+      <c r="C132" s="45">
         <v>8</v>
       </c>
-      <c r="D132" s="47">
+      <c r="D132" s="42">
         <v>145282</v>
       </c>
       <c r="E132" s="1">
         <v>5768</v>
       </c>
-      <c r="F132" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G132" s="27">
+      <c r="F132" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G132" s="23">
         <v>19977</v>
       </c>
       <c r="H132" s="1">
         <v>20662</v>
       </c>
       <c r="I132" s="1">
         <v>61692</v>
       </c>
       <c r="J132" s="2">
         <v>37183</v>
       </c>
     </row>
     <row r="133" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B133" s="49" t="s">
+      <c r="B133" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C133" s="50">
+      <c r="C133" s="45">
         <v>9</v>
       </c>
-      <c r="D133" s="47">
+      <c r="D133" s="42">
         <v>433336</v>
       </c>
       <c r="E133" s="1">
         <v>7971</v>
       </c>
-      <c r="F133" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="27">
+      <c r="F133" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G133" s="23">
         <v>149533</v>
       </c>
       <c r="H133" s="1">
         <v>67961</v>
       </c>
       <c r="I133" s="1">
         <v>127314</v>
       </c>
       <c r="J133" s="2">
         <v>80557</v>
       </c>
     </row>
     <row r="134" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B134" s="49" t="s">
+      <c r="B134" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C134" s="50">
+      <c r="C134" s="45">
         <v>10</v>
       </c>
-      <c r="D134" s="47">
+      <c r="D134" s="42">
         <v>153495</v>
       </c>
       <c r="E134" s="1">
         <v>5178</v>
       </c>
-      <c r="F134" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G134" s="27">
+      <c r="F134" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G134" s="23">
         <v>25088</v>
       </c>
       <c r="H134" s="1">
         <v>13975</v>
       </c>
       <c r="I134" s="1">
         <v>69452</v>
       </c>
       <c r="J134" s="2">
         <v>39802</v>
       </c>
     </row>
     <row r="135" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B135" s="49" t="s">
+      <c r="B135" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C135" s="50">
+      <c r="C135" s="45">
         <v>11</v>
       </c>
-      <c r="D135" s="47">
+      <c r="D135" s="42">
         <v>133690</v>
       </c>
       <c r="E135" s="1">
         <v>5892</v>
       </c>
-      <c r="F135" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G135" s="27">
+      <c r="F135" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G135" s="23">
         <v>33808</v>
       </c>
       <c r="H135" s="1">
         <v>13338</v>
       </c>
       <c r="I135" s="1">
         <v>58239</v>
       </c>
       <c r="J135" s="2">
         <v>22413</v>
       </c>
     </row>
     <row r="136" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="49" t="s">
+      <c r="B136" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C136" s="50">
+      <c r="C136" s="45">
         <v>12</v>
       </c>
-      <c r="D136" s="47">
+      <c r="D136" s="42">
         <v>240264</v>
       </c>
       <c r="E136" s="1">
         <v>23578</v>
       </c>
-      <c r="F136" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G136" s="27">
+      <c r="F136" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G136" s="23">
         <v>74400</v>
       </c>
       <c r="H136" s="1">
         <v>26314</v>
       </c>
       <c r="I136" s="1">
         <v>80995</v>
       </c>
       <c r="J136" s="2">
         <v>34977</v>
       </c>
     </row>
     <row r="137" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B137" s="49" t="s">
+      <c r="B137" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C137" s="50">
+      <c r="C137" s="45">
         <v>1</v>
       </c>
-      <c r="D137" s="47">
+      <c r="D137" s="42">
         <v>133090</v>
       </c>
       <c r="E137" s="1">
         <v>3086</v>
       </c>
-      <c r="F137" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="27">
+      <c r="F137" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G137" s="23">
         <v>52294</v>
       </c>
       <c r="H137" s="1">
         <v>15601</v>
       </c>
       <c r="I137" s="1">
         <v>37900</v>
       </c>
       <c r="J137" s="2">
         <v>24209</v>
       </c>
     </row>
     <row r="138" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B138" s="49" t="s">
+      <c r="B138" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C138" s="50">
+      <c r="C138" s="45">
         <v>2</v>
       </c>
-      <c r="D138" s="47">
+      <c r="D138" s="42">
         <v>231118</v>
       </c>
       <c r="E138" s="1">
         <v>4294</v>
       </c>
-      <c r="F138" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="27">
+      <c r="F138" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G138" s="23">
         <v>81381</v>
       </c>
       <c r="H138" s="1">
         <v>21987</v>
       </c>
       <c r="I138" s="1">
         <v>88251</v>
       </c>
       <c r="J138" s="2">
         <v>35205</v>
       </c>
     </row>
     <row r="139" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B139" s="49" t="s">
+      <c r="B139" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C139" s="50">
+      <c r="C139" s="45">
         <v>3</v>
       </c>
-      <c r="D139" s="47">
+      <c r="D139" s="42">
         <v>903413</v>
       </c>
       <c r="E139" s="1">
         <v>28003</v>
       </c>
-      <c r="F139" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G139" s="27">
+      <c r="F139" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G139" s="23">
         <v>526950</v>
       </c>
       <c r="H139" s="1">
         <v>79839</v>
       </c>
       <c r="I139" s="1">
         <v>171831</v>
       </c>
       <c r="J139" s="2">
         <v>96790</v>
       </c>
     </row>
     <row r="140" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B140" s="49" t="s">
+      <c r="B140" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C140" s="50">
+      <c r="C140" s="45">
         <v>4</v>
       </c>
-      <c r="D140" s="47">
+      <c r="D140" s="42">
         <v>249217</v>
       </c>
       <c r="E140" s="1">
         <v>9560</v>
       </c>
-      <c r="F140" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="27">
+      <c r="F140" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G140" s="23">
         <v>33569</v>
       </c>
       <c r="H140" s="1">
         <v>60472</v>
       </c>
       <c r="I140" s="1">
         <v>89400</v>
       </c>
       <c r="J140" s="2">
         <v>56216</v>
       </c>
     </row>
     <row r="141" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B141" s="49" t="s">
+      <c r="B141" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C141" s="50">
+      <c r="C141" s="45">
         <v>5</v>
       </c>
-      <c r="D141" s="47">
+      <c r="D141" s="42">
         <v>141456</v>
       </c>
       <c r="E141" s="1">
         <v>19712</v>
       </c>
-      <c r="F141" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="27">
+      <c r="F141" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G141" s="23">
         <v>18935</v>
       </c>
       <c r="H141" s="1">
         <v>18332</v>
       </c>
       <c r="I141" s="1">
         <v>49315</v>
       </c>
       <c r="J141" s="2">
         <v>35162</v>
       </c>
     </row>
     <row r="142" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B142" s="49" t="s">
+      <c r="B142" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C142" s="50">
+      <c r="C142" s="45">
         <v>6</v>
       </c>
-      <c r="D142" s="47">
+      <c r="D142" s="42">
         <v>220281</v>
       </c>
       <c r="E142" s="1">
         <v>5452</v>
       </c>
-      <c r="F142" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="27">
+      <c r="F142" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G142" s="23">
         <v>25590</v>
       </c>
       <c r="H142" s="1">
         <v>33250</v>
       </c>
       <c r="I142" s="1">
         <v>105238</v>
       </c>
       <c r="J142" s="2">
         <v>50751</v>
       </c>
     </row>
     <row r="143" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B143" s="49" t="s">
+      <c r="B143" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C143" s="50">
+      <c r="C143" s="45">
         <v>7</v>
       </c>
-      <c r="D143" s="47">
+      <c r="D143" s="42">
         <v>195787</v>
       </c>
       <c r="E143" s="1">
         <v>2561</v>
       </c>
-      <c r="F143" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="27">
+      <c r="F143" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G143" s="23">
         <v>58183</v>
       </c>
       <c r="H143" s="1">
         <v>27341</v>
       </c>
       <c r="I143" s="1">
         <v>71114</v>
       </c>
       <c r="J143" s="2">
         <v>36588</v>
       </c>
     </row>
     <row r="144" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B144" s="49" t="s">
+      <c r="B144" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C144" s="50">
+      <c r="C144" s="45">
         <v>8</v>
       </c>
-      <c r="D144" s="47">
+      <c r="D144" s="42">
         <v>158683</v>
       </c>
       <c r="E144" s="1">
         <v>8941</v>
       </c>
-      <c r="F144" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="27">
+      <c r="F144" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G144" s="23">
         <v>16266</v>
       </c>
       <c r="H144" s="1">
         <v>22645</v>
       </c>
       <c r="I144" s="1">
         <v>75005</v>
       </c>
       <c r="J144" s="2">
         <v>35826</v>
       </c>
     </row>
     <row r="145" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B145" s="49" t="s">
+      <c r="B145" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C145" s="50">
+      <c r="C145" s="45">
         <v>9</v>
       </c>
-      <c r="D145" s="47">
+      <c r="D145" s="42">
         <v>324217</v>
       </c>
       <c r="E145" s="1">
         <v>8554</v>
       </c>
-      <c r="F145" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="27">
+      <c r="F145" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G145" s="23">
         <v>69224</v>
       </c>
       <c r="H145" s="1">
         <v>50585</v>
       </c>
       <c r="I145" s="1">
         <v>136589</v>
       </c>
       <c r="J145" s="2">
         <v>59265</v>
       </c>
     </row>
     <row r="146" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B146" s="49" t="s">
+      <c r="B146" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C146" s="50">
+      <c r="C146" s="45">
         <v>10</v>
       </c>
-      <c r="D146" s="47">
+      <c r="D146" s="42">
         <v>201339</v>
       </c>
       <c r="E146" s="1">
         <v>5310</v>
       </c>
-      <c r="F146" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G146" s="27">
+      <c r="F146" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G146" s="23">
         <v>75387</v>
       </c>
       <c r="H146" s="1">
         <v>22637</v>
       </c>
       <c r="I146" s="1">
         <v>66320</v>
       </c>
       <c r="J146" s="2">
         <v>31685</v>
       </c>
     </row>
     <row r="147" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B147" s="49" t="s">
+      <c r="B147" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C147" s="50">
+      <c r="C147" s="45">
         <v>11</v>
       </c>
-      <c r="D147" s="47">
+      <c r="D147" s="42">
         <v>211576</v>
       </c>
       <c r="E147" s="1">
         <v>9172</v>
       </c>
-      <c r="F147" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G147" s="27">
+      <c r="F147" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G147" s="23">
         <v>40508</v>
       </c>
       <c r="H147" s="1">
         <v>25858</v>
       </c>
       <c r="I147" s="1">
         <v>75165</v>
       </c>
       <c r="J147" s="2">
         <v>60873</v>
       </c>
     </row>
     <row r="148" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B148" s="49" t="s">
+      <c r="B148" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C148" s="50">
+      <c r="C148" s="45">
         <v>12</v>
       </c>
-      <c r="D148" s="47">
+      <c r="D148" s="42">
         <v>313655</v>
       </c>
       <c r="E148" s="1">
         <v>6153</v>
       </c>
-      <c r="F148" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G148" s="27">
+      <c r="F148" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G148" s="23">
         <v>95369</v>
       </c>
       <c r="H148" s="1">
         <v>26636</v>
       </c>
       <c r="I148" s="1">
         <v>130546</v>
       </c>
       <c r="J148" s="2">
         <v>54951</v>
       </c>
     </row>
     <row r="149" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B149" s="49" t="s">
+      <c r="B149" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C149" s="50">
+      <c r="C149" s="45">
         <v>1</v>
       </c>
-      <c r="D149" s="47">
+      <c r="D149" s="42">
         <v>218391</v>
       </c>
       <c r="E149" s="1">
         <v>11649</v>
       </c>
-      <c r="F149" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G149" s="27">
+      <c r="F149" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G149" s="23">
         <v>62235</v>
       </c>
       <c r="H149" s="1">
         <v>67234</v>
       </c>
       <c r="I149" s="1">
         <v>52491</v>
       </c>
       <c r="J149" s="2">
         <v>24782</v>
       </c>
     </row>
     <row r="150" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B150" s="49" t="s">
+      <c r="B150" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C150" s="50">
+      <c r="C150" s="45">
         <v>2</v>
       </c>
-      <c r="D150" s="47">
+      <c r="D150" s="42">
         <v>219647</v>
       </c>
       <c r="E150" s="1">
         <v>10234</v>
       </c>
-      <c r="F150" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G150" s="27">
+      <c r="F150" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G150" s="23">
         <v>94356</v>
       </c>
       <c r="H150" s="1">
         <v>20310</v>
       </c>
       <c r="I150" s="1">
         <v>57072</v>
       </c>
       <c r="J150" s="2">
         <v>37675</v>
       </c>
     </row>
     <row r="151" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B151" s="49" t="s">
+      <c r="B151" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C151" s="50">
+      <c r="C151" s="45">
         <v>3</v>
       </c>
-      <c r="D151" s="47">
+      <c r="D151" s="42">
         <v>685270</v>
       </c>
       <c r="E151" s="1">
         <v>18184</v>
       </c>
-      <c r="F151" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G151" s="27">
+      <c r="F151" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G151" s="23">
         <v>355667</v>
       </c>
       <c r="H151" s="1">
         <v>106610</v>
       </c>
       <c r="I151" s="1">
         <v>98485</v>
       </c>
       <c r="J151" s="2">
         <v>106324</v>
       </c>
     </row>
     <row r="152" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B152" s="49" t="s">
+      <c r="B152" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C152" s="50">
+      <c r="C152" s="45">
         <v>4</v>
       </c>
-      <c r="D152" s="47">
+      <c r="D152" s="42">
         <v>254021</v>
       </c>
       <c r="E152" s="1">
         <v>6053</v>
       </c>
-      <c r="F152" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G152" s="27">
+      <c r="F152" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G152" s="23">
         <v>44399</v>
       </c>
       <c r="H152" s="1">
         <v>64463</v>
       </c>
       <c r="I152" s="1">
         <v>92996</v>
       </c>
       <c r="J152" s="2">
         <v>46110</v>
       </c>
     </row>
     <row r="153" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B153" s="49" t="s">
+      <c r="B153" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C153" s="50">
+      <c r="C153" s="45">
         <v>5</v>
       </c>
-      <c r="D153" s="47">
+      <c r="D153" s="42">
         <v>113637</v>
       </c>
       <c r="E153" s="1">
         <v>3732</v>
       </c>
-      <c r="F153" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G153" s="27">
+      <c r="F153" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G153" s="23">
         <v>10743</v>
       </c>
       <c r="H153" s="1">
         <v>22464</v>
       </c>
       <c r="I153" s="1">
         <v>48967</v>
       </c>
       <c r="J153" s="2">
         <v>27731</v>
       </c>
     </row>
     <row r="154" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B154" s="49" t="s">
+      <c r="B154" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C154" s="50">
+      <c r="C154" s="45">
         <v>6</v>
       </c>
-      <c r="D154" s="47">
+      <c r="D154" s="42">
         <v>255129</v>
       </c>
       <c r="E154" s="1">
         <v>8287</v>
       </c>
-      <c r="F154" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="27">
+      <c r="F154" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G154" s="23">
         <v>40308</v>
       </c>
       <c r="H154" s="1">
         <v>40235</v>
       </c>
       <c r="I154" s="1">
         <v>78579</v>
       </c>
       <c r="J154" s="2">
         <v>87720</v>
       </c>
     </row>
     <row r="155" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B155" s="49" t="s">
+      <c r="B155" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C155" s="50">
+      <c r="C155" s="45">
         <v>7</v>
       </c>
-      <c r="D155" s="47">
+      <c r="D155" s="42">
         <v>192617</v>
       </c>
       <c r="E155" s="1">
         <v>2970</v>
       </c>
-      <c r="F155" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G155" s="27">
+      <c r="F155" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G155" s="23">
         <v>59191</v>
       </c>
       <c r="H155" s="1">
         <v>15838</v>
       </c>
       <c r="I155" s="1">
         <v>70603</v>
       </c>
       <c r="J155" s="2">
         <v>44015</v>
       </c>
     </row>
     <row r="156" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="49" t="s">
+      <c r="B156" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C156" s="50">
+      <c r="C156" s="45">
         <v>8</v>
       </c>
-      <c r="D156" s="47">
+      <c r="D156" s="42">
         <v>198755</v>
       </c>
       <c r="E156" s="1">
         <v>8222</v>
       </c>
-      <c r="F156" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G156" s="27">
+      <c r="F156" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G156" s="23">
         <v>45664</v>
       </c>
       <c r="H156" s="1">
         <v>37861</v>
       </c>
       <c r="I156" s="1">
         <v>75297</v>
       </c>
       <c r="J156" s="2">
         <v>31711</v>
       </c>
     </row>
     <row r="157" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B157" s="49" t="s">
+      <c r="B157" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C157" s="50">
+      <c r="C157" s="45">
         <v>9</v>
       </c>
-      <c r="D157" s="47">
+      <c r="D157" s="42">
         <v>293801</v>
       </c>
       <c r="E157" s="1">
         <v>11703</v>
       </c>
-      <c r="F157" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G157" s="27">
+      <c r="F157" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G157" s="23">
         <v>50018</v>
       </c>
       <c r="H157" s="1">
         <v>55629</v>
       </c>
       <c r="I157" s="1">
         <v>96799</v>
       </c>
       <c r="J157" s="2">
         <v>79652</v>
       </c>
     </row>
     <row r="158" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B158" s="49" t="s">
+      <c r="B158" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C158" s="50">
+      <c r="C158" s="45">
         <v>10</v>
       </c>
-      <c r="D158" s="47">
+      <c r="D158" s="42">
         <v>184653</v>
       </c>
       <c r="E158" s="1">
         <v>6187</v>
       </c>
-      <c r="F158" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G158" s="27">
+      <c r="F158" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G158" s="23">
         <v>44801</v>
       </c>
       <c r="H158" s="1">
         <v>24653</v>
       </c>
       <c r="I158" s="1">
         <v>74801</v>
       </c>
       <c r="J158" s="2">
         <v>34211</v>
       </c>
     </row>
     <row r="159" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B159" s="49" t="s">
+      <c r="B159" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C159" s="50">
+      <c r="C159" s="45">
         <v>11</v>
       </c>
-      <c r="D159" s="47">
+      <c r="D159" s="42">
         <v>175285</v>
       </c>
       <c r="E159" s="1">
         <v>4879</v>
       </c>
-      <c r="F159" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G159" s="27">
+      <c r="F159" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G159" s="23">
         <v>62326</v>
       </c>
       <c r="H159" s="1">
         <v>21088</v>
       </c>
       <c r="I159" s="1">
         <v>51659</v>
       </c>
       <c r="J159" s="2">
         <v>35333</v>
       </c>
     </row>
     <row r="160" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="49" t="s">
+      <c r="B160" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C160" s="50">
+      <c r="C160" s="45">
         <v>12</v>
       </c>
-      <c r="D160" s="47">
+      <c r="D160" s="42">
         <v>273995</v>
       </c>
       <c r="E160" s="1">
         <v>28629</v>
       </c>
-      <c r="F160" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G160" s="27">
+      <c r="F160" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G160" s="23">
         <v>63533</v>
       </c>
       <c r="H160" s="1">
         <v>29898</v>
       </c>
       <c r="I160" s="1">
         <v>93021</v>
       </c>
       <c r="J160" s="2">
         <v>58914</v>
       </c>
     </row>
     <row r="161" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B161" s="49" t="s">
+      <c r="B161" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="C161" s="50">
+      <c r="C161" s="45">
         <v>1</v>
       </c>
-      <c r="D161" s="47">
+      <c r="D161" s="42">
         <v>147407</v>
       </c>
       <c r="E161" s="1">
         <v>3095</v>
       </c>
-      <c r="F161" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G161" s="27">
+      <c r="F161" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G161" s="23">
         <v>82529</v>
       </c>
       <c r="H161" s="1">
         <v>9871</v>
       </c>
       <c r="I161" s="1">
         <v>32872</v>
       </c>
       <c r="J161" s="2">
         <v>19040</v>
       </c>
     </row>
     <row r="162" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B162" s="49" t="s">
+      <c r="B162" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="C162" s="50">
+      <c r="C162" s="45">
         <v>2</v>
       </c>
-      <c r="D162" s="47">
+      <c r="D162" s="42">
         <v>234254</v>
       </c>
       <c r="E162" s="1">
         <v>5970</v>
       </c>
-      <c r="F162" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G162" s="27">
+      <c r="F162" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G162" s="23">
         <v>102902</v>
       </c>
       <c r="H162" s="1">
         <v>43950</v>
       </c>
       <c r="I162" s="1">
         <v>47801</v>
       </c>
       <c r="J162" s="2">
         <v>33631</v>
       </c>
     </row>
     <row r="163" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B163" s="49" t="s">
+      <c r="B163" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C163" s="50">
+      <c r="C163" s="45">
         <v>3</v>
       </c>
-      <c r="D163" s="47">
+      <c r="D163" s="42">
         <v>653872</v>
       </c>
       <c r="E163" s="1">
         <v>7834</v>
       </c>
-      <c r="F163" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G163" s="27">
+      <c r="F163" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G163" s="23">
         <v>298030</v>
       </c>
       <c r="H163" s="1">
         <v>134239</v>
       </c>
       <c r="I163" s="1">
         <v>108761</v>
       </c>
       <c r="J163" s="2">
         <v>105008</v>
       </c>
     </row>
     <row r="164" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B164" s="49" t="s">
+      <c r="B164" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C164" s="50">
+      <c r="C164" s="45">
         <v>4</v>
       </c>
-      <c r="D164" s="47">
+      <c r="D164" s="42">
         <v>262746</v>
       </c>
       <c r="E164" s="1">
         <v>6288</v>
       </c>
-      <c r="F164" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G164" s="27">
+      <c r="F164" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G164" s="23">
         <v>47787</v>
       </c>
       <c r="H164" s="1">
         <v>59708</v>
       </c>
       <c r="I164" s="1">
         <v>86070</v>
       </c>
       <c r="J164" s="2">
         <v>62893</v>
       </c>
     </row>
     <row r="165" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B165" s="49" t="s">
+      <c r="B165" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C165" s="50">
+      <c r="C165" s="45">
         <v>5</v>
       </c>
-      <c r="D165" s="47">
+      <c r="D165" s="42">
         <v>154998</v>
       </c>
       <c r="E165" s="1">
         <v>2392</v>
       </c>
-      <c r="F165" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G165" s="27">
+      <c r="F165" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G165" s="23">
         <v>25920</v>
       </c>
       <c r="H165" s="1">
         <v>32870</v>
       </c>
       <c r="I165" s="1">
         <v>52953</v>
       </c>
       <c r="J165" s="2">
         <v>40863</v>
       </c>
     </row>
     <row r="166" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B166" s="49" t="s">
+      <c r="B166" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C166" s="50">
+      <c r="C166" s="45">
         <v>6</v>
       </c>
-      <c r="D166" s="47">
+      <c r="D166" s="42">
         <v>211608</v>
       </c>
       <c r="E166" s="1">
         <v>7553</v>
       </c>
-      <c r="F166" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G166" s="27">
+      <c r="F166" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G166" s="23">
         <v>31852</v>
       </c>
       <c r="H166" s="1">
         <v>41216</v>
       </c>
       <c r="I166" s="1">
         <v>91490</v>
       </c>
       <c r="J166" s="2">
         <v>39497</v>
       </c>
     </row>
     <row r="167" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B167" s="49" t="s">
+      <c r="B167" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C167" s="50">
+      <c r="C167" s="45">
         <v>7</v>
       </c>
-      <c r="D167" s="47">
+      <c r="D167" s="42">
         <v>258281</v>
       </c>
       <c r="E167" s="1">
         <v>5706</v>
       </c>
-      <c r="F167" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G167" s="27">
+      <c r="F167" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G167" s="23">
         <v>54442</v>
       </c>
       <c r="H167" s="1">
         <v>42323</v>
       </c>
       <c r="I167" s="1">
         <v>96266</v>
       </c>
       <c r="J167" s="2">
         <v>59544</v>
       </c>
     </row>
     <row r="168" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B168" s="49" t="s">
+      <c r="B168" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C168" s="50">
+      <c r="C168" s="45">
         <v>8</v>
       </c>
-      <c r="D168" s="47">
+      <c r="D168" s="42">
         <v>191659</v>
       </c>
       <c r="E168" s="1">
         <v>9742</v>
       </c>
-      <c r="F168" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G168" s="27">
+      <c r="F168" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G168" s="23">
         <v>32383</v>
       </c>
       <c r="H168" s="1">
         <v>40087</v>
       </c>
       <c r="I168" s="1">
         <v>75176</v>
       </c>
       <c r="J168" s="2">
         <v>34271</v>
       </c>
     </row>
     <row r="169" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B169" s="49" t="s">
+      <c r="B169" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C169" s="50">
+      <c r="C169" s="45">
         <v>9</v>
       </c>
-      <c r="D169" s="47">
+      <c r="D169" s="42">
         <v>369102</v>
       </c>
       <c r="E169" s="1">
         <v>6844</v>
       </c>
-      <c r="F169" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G169" s="27">
+      <c r="F169" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G169" s="23">
         <v>131764</v>
       </c>
       <c r="H169" s="1">
         <v>35971</v>
       </c>
       <c r="I169" s="1">
         <v>121953</v>
       </c>
       <c r="J169" s="2">
         <v>72570</v>
       </c>
     </row>
     <row r="170" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B170" s="49" t="s">
+      <c r="B170" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C170" s="50">
+      <c r="C170" s="45">
         <v>10</v>
       </c>
-      <c r="D170" s="47">
+      <c r="D170" s="42">
         <v>266600</v>
       </c>
       <c r="E170" s="1">
         <v>12111</v>
       </c>
-      <c r="F170" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G170" s="27">
+      <c r="F170" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G170" s="23">
         <v>104214</v>
       </c>
       <c r="H170" s="1">
         <v>22405</v>
       </c>
       <c r="I170" s="1">
         <v>77681</v>
       </c>
       <c r="J170" s="2">
         <v>50189</v>
       </c>
     </row>
     <row r="171" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B171" s="49" t="s">
+      <c r="B171" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C171" s="50">
+      <c r="C171" s="45">
         <v>11</v>
       </c>
-      <c r="D171" s="47">
+      <c r="D171" s="42">
         <v>185604</v>
       </c>
       <c r="E171" s="1">
         <v>5930</v>
       </c>
-      <c r="F171" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="27">
+      <c r="F171" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G171" s="23">
         <v>40683</v>
       </c>
       <c r="H171" s="1">
         <v>31740</v>
       </c>
       <c r="I171" s="1">
         <v>73200</v>
       </c>
       <c r="J171" s="2">
         <v>34051</v>
       </c>
     </row>
     <row r="172" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B172" s="49" t="s">
+      <c r="B172" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C172" s="50">
+      <c r="C172" s="45">
         <v>12</v>
       </c>
-      <c r="D172" s="47">
+      <c r="D172" s="42">
         <v>240564</v>
       </c>
       <c r="E172" s="1">
         <v>5808</v>
       </c>
-      <c r="F172" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G172" s="27">
+      <c r="F172" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G172" s="23">
         <v>89296</v>
       </c>
       <c r="H172" s="1">
         <v>25429</v>
       </c>
       <c r="I172" s="1">
         <v>79394</v>
       </c>
       <c r="J172" s="2">
         <v>40637</v>
       </c>
     </row>
     <row r="173" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B173" s="49" t="s">
+      <c r="B173" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C173" s="50">
+      <c r="C173" s="45">
         <v>1</v>
       </c>
-      <c r="D173" s="47">
+      <c r="D173" s="42">
         <v>156533</v>
       </c>
       <c r="E173" s="1">
         <v>5128</v>
       </c>
-      <c r="F173" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G173" s="27">
+      <c r="F173" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G173" s="23">
         <v>43645</v>
       </c>
       <c r="H173" s="1">
         <v>19079</v>
       </c>
       <c r="I173" s="1">
         <v>63337</v>
       </c>
       <c r="J173" s="2">
         <v>25344</v>
       </c>
     </row>
     <row r="174" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B174" s="49" t="s">
+      <c r="B174" s="44" t="s">
         <v>111</v>
       </c>
-      <c r="C174" s="50">
+      <c r="C174" s="45">
         <v>2</v>
       </c>
-      <c r="D174" s="47">
+      <c r="D174" s="42">
         <v>225665</v>
       </c>
       <c r="E174" s="1">
         <v>17465</v>
       </c>
-      <c r="F174" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G174" s="27">
+      <c r="F174" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G174" s="23">
         <v>87836</v>
       </c>
       <c r="H174" s="1">
         <v>25113</v>
       </c>
       <c r="I174" s="1">
         <v>55969</v>
       </c>
       <c r="J174" s="2">
         <v>39282</v>
       </c>
     </row>
     <row r="175" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B175" s="49" t="s">
+      <c r="B175" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C175" s="50">
+      <c r="C175" s="45">
         <v>3</v>
       </c>
-      <c r="D175" s="47">
+      <c r="D175" s="42">
         <v>404735</v>
       </c>
       <c r="E175" s="1">
         <v>13570</v>
       </c>
-      <c r="F175" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G175" s="27">
+      <c r="F175" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G175" s="23">
         <v>149573</v>
       </c>
       <c r="H175" s="1">
         <v>64875</v>
       </c>
       <c r="I175" s="1">
         <v>91687</v>
       </c>
       <c r="J175" s="2">
         <v>85030</v>
       </c>
     </row>
     <row r="176" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B176" s="49" t="s">
+      <c r="B176" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C176" s="50">
+      <c r="C176" s="45">
         <v>4</v>
       </c>
-      <c r="D176" s="47">
+      <c r="D176" s="42">
         <v>296000</v>
       </c>
       <c r="E176" s="1">
         <v>9645</v>
       </c>
-      <c r="F176" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G176" s="27">
+      <c r="F176" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G176" s="23">
         <v>29369</v>
       </c>
       <c r="H176" s="1">
         <v>80807</v>
       </c>
       <c r="I176" s="1">
         <v>116754</v>
       </c>
       <c r="J176" s="2">
         <v>59425</v>
       </c>
     </row>
     <row r="177" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B177" s="49" t="s">
+      <c r="B177" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C177" s="50">
+      <c r="C177" s="45">
         <v>5</v>
       </c>
-      <c r="D177" s="47">
+      <c r="D177" s="42">
         <v>202081</v>
       </c>
       <c r="E177" s="1">
         <v>6069</v>
       </c>
-      <c r="F177" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G177" s="27">
+      <c r="F177" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G177" s="23">
         <v>13515</v>
       </c>
       <c r="H177" s="1">
         <v>41456</v>
       </c>
       <c r="I177" s="1">
         <v>100720</v>
       </c>
       <c r="J177" s="2">
         <v>40321</v>
       </c>
     </row>
     <row r="178" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B178" s="49" t="s">
+      <c r="B178" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C178" s="50">
+      <c r="C178" s="45">
         <v>6</v>
       </c>
-      <c r="D178" s="47">
+      <c r="D178" s="42">
         <v>216779</v>
       </c>
       <c r="E178" s="1">
         <v>6354</v>
       </c>
-      <c r="F178" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G178" s="27">
+      <c r="F178" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G178" s="23">
         <v>22446</v>
       </c>
       <c r="H178" s="1">
         <v>47187</v>
       </c>
       <c r="I178" s="1">
         <v>86523</v>
       </c>
       <c r="J178" s="2">
         <v>54269</v>
       </c>
     </row>
     <row r="179" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B179" s="49" t="s">
+      <c r="B179" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C179" s="50">
+      <c r="C179" s="45">
         <v>7</v>
       </c>
-      <c r="D179" s="47">
+      <c r="D179" s="42">
         <v>210990</v>
       </c>
       <c r="E179" s="1">
         <v>8786</v>
       </c>
-      <c r="F179" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="27">
+      <c r="F179" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G179" s="23">
         <v>22535</v>
       </c>
       <c r="H179" s="1">
         <v>25833</v>
       </c>
       <c r="I179" s="1">
         <v>89953</v>
       </c>
       <c r="J179" s="2">
         <v>63883</v>
       </c>
     </row>
     <row r="180" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B180" s="49" t="s">
+      <c r="B180" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C180" s="50">
+      <c r="C180" s="45">
         <v>8</v>
       </c>
-      <c r="D180" s="47">
+      <c r="D180" s="42">
         <v>263898</v>
       </c>
       <c r="E180" s="1">
         <v>8776</v>
       </c>
-      <c r="F180" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G180" s="27">
+      <c r="F180" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G180" s="23">
         <v>31476</v>
       </c>
       <c r="H180" s="1">
         <v>22352</v>
       </c>
       <c r="I180" s="1">
         <v>78586</v>
       </c>
       <c r="J180" s="2">
         <v>122708</v>
       </c>
     </row>
     <row r="181" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B181" s="49" t="s">
+      <c r="B181" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C181" s="50">
+      <c r="C181" s="45">
         <v>9</v>
       </c>
-      <c r="D181" s="47">
+      <c r="D181" s="42">
         <v>271974</v>
       </c>
       <c r="E181" s="1">
         <v>15254</v>
       </c>
-      <c r="F181" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G181" s="27">
+      <c r="F181" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G181" s="23">
         <v>53867</v>
       </c>
       <c r="H181" s="1">
         <v>41325</v>
       </c>
       <c r="I181" s="1">
         <v>99698</v>
       </c>
       <c r="J181" s="2">
         <v>61830</v>
       </c>
     </row>
     <row r="182" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B182" s="49" t="s">
+      <c r="B182" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C182" s="50">
+      <c r="C182" s="45">
         <v>10</v>
       </c>
-      <c r="D182" s="47">
+      <c r="D182" s="42">
         <v>229213</v>
       </c>
       <c r="E182" s="1">
         <v>29388</v>
       </c>
-      <c r="F182" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G182" s="27">
+      <c r="F182" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G182" s="23">
         <v>57194</v>
       </c>
       <c r="H182" s="1">
         <v>28074</v>
       </c>
       <c r="I182" s="1">
         <v>79541</v>
       </c>
       <c r="J182" s="2">
         <v>35016</v>
       </c>
     </row>
     <row r="183" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B183" s="49" t="s">
+      <c r="B183" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C183" s="50">
+      <c r="C183" s="45">
         <v>11</v>
       </c>
-      <c r="D183" s="47">
+      <c r="D183" s="42">
         <v>186017</v>
       </c>
       <c r="E183" s="1">
         <v>6483</v>
       </c>
-      <c r="F183" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G183" s="27">
+      <c r="F183" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G183" s="23">
         <v>31842</v>
       </c>
       <c r="H183" s="1">
         <v>47956</v>
       </c>
       <c r="I183" s="1">
         <v>58769</v>
       </c>
       <c r="J183" s="2">
         <v>40967</v>
       </c>
     </row>
     <row r="184" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B184" s="49" t="s">
+      <c r="B184" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C184" s="50">
+      <c r="C184" s="45">
         <v>12</v>
       </c>
-      <c r="D184" s="47">
+      <c r="D184" s="42">
         <v>202819</v>
       </c>
       <c r="E184" s="1">
         <v>10800</v>
       </c>
-      <c r="F184" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G184" s="27">
+      <c r="F184" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G184" s="23">
         <v>53531</v>
       </c>
       <c r="H184" s="1">
         <v>21884</v>
       </c>
       <c r="I184" s="1">
         <v>76123</v>
       </c>
       <c r="J184" s="2">
         <v>40481</v>
       </c>
     </row>
     <row r="185" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B185" s="49" t="s">
+      <c r="B185" s="44" t="s">
         <v>113</v>
       </c>
-      <c r="C185" s="50">
+      <c r="C185" s="45">
         <v>1</v>
       </c>
-      <c r="D185" s="47">
+      <c r="D185" s="42">
         <v>249743</v>
       </c>
       <c r="E185" s="1">
         <v>5095</v>
       </c>
-      <c r="F185" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G185" s="27">
+      <c r="F185" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G185" s="23">
         <v>144267</v>
       </c>
       <c r="H185" s="1">
         <v>11293</v>
       </c>
       <c r="I185" s="1">
         <v>45217</v>
       </c>
       <c r="J185" s="2">
         <v>43871</v>
       </c>
     </row>
     <row r="186" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B186" s="49" t="s">
+      <c r="B186" s="44" t="s">
         <v>115</v>
       </c>
-      <c r="C186" s="50">
+      <c r="C186" s="45">
         <v>2</v>
       </c>
-      <c r="D186" s="47">
+      <c r="D186" s="42">
         <v>217469</v>
       </c>
       <c r="E186" s="1">
         <v>9866</v>
       </c>
-      <c r="F186" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G186" s="27">
+      <c r="F186" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G186" s="23">
         <v>81234</v>
       </c>
       <c r="H186" s="1">
         <v>20404</v>
       </c>
       <c r="I186" s="1">
         <v>68359</v>
       </c>
       <c r="J186" s="2">
         <v>37606</v>
       </c>
     </row>
     <row r="187" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B187" s="49" t="s">
+      <c r="B187" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C187" s="50">
+      <c r="C187" s="45">
         <v>3</v>
       </c>
-      <c r="D187" s="47">
+      <c r="D187" s="42">
         <v>673939</v>
       </c>
       <c r="E187" s="1">
         <v>29839</v>
       </c>
-      <c r="F187" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G187" s="27">
+      <c r="F187" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G187" s="23">
         <v>259625</v>
       </c>
       <c r="H187" s="1">
         <v>111921</v>
       </c>
       <c r="I187" s="1">
         <v>136719</v>
       </c>
       <c r="J187" s="2">
         <v>135835</v>
       </c>
     </row>
     <row r="188" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B188" s="49" t="s">
+      <c r="B188" s="44" t="s">
         <v>119</v>
       </c>
-      <c r="C188" s="50">
+      <c r="C188" s="45">
         <v>4</v>
       </c>
-      <c r="D188" s="47">
+      <c r="D188" s="42">
         <v>280633</v>
       </c>
       <c r="E188" s="1">
         <v>10008</v>
       </c>
-      <c r="F188" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G188" s="27">
+      <c r="F188" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G188" s="23">
         <v>27990</v>
       </c>
       <c r="H188" s="1">
         <v>59589</v>
       </c>
       <c r="I188" s="1">
         <v>106558</v>
       </c>
       <c r="J188" s="2">
         <v>76488</v>
       </c>
     </row>
     <row r="189" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B189" s="49" t="s">
+      <c r="B189" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C189" s="50">
+      <c r="C189" s="45">
         <v>5</v>
       </c>
-      <c r="D189" s="47">
+      <c r="D189" s="42">
         <v>234393</v>
       </c>
       <c r="E189" s="1">
         <v>2282</v>
       </c>
-      <c r="F189" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G189" s="27">
+      <c r="F189" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G189" s="23">
         <v>15149</v>
       </c>
       <c r="H189" s="1">
         <v>75616</v>
       </c>
       <c r="I189" s="1">
         <v>87933</v>
       </c>
       <c r="J189" s="2">
         <v>53413</v>
       </c>
     </row>
     <row r="190" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B190" s="49" t="s">
+      <c r="B190" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C190" s="50">
+      <c r="C190" s="45">
         <v>6</v>
       </c>
-      <c r="D190" s="47">
+      <c r="D190" s="42">
         <v>263395</v>
       </c>
       <c r="E190" s="1">
         <v>6847</v>
       </c>
-      <c r="F190" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G190" s="27">
+      <c r="F190" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G190" s="23">
         <v>17148</v>
       </c>
       <c r="H190" s="1">
         <v>69414</v>
       </c>
       <c r="I190" s="1">
         <v>94581</v>
       </c>
       <c r="J190" s="2">
         <v>75405</v>
       </c>
     </row>
     <row r="191" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B191" s="49" t="s">
+      <c r="B191" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C191" s="50">
+      <c r="C191" s="45">
         <v>7</v>
       </c>
-      <c r="D191" s="47">
+      <c r="D191" s="42">
         <v>172033</v>
       </c>
       <c r="E191" s="1">
         <v>6475</v>
       </c>
-      <c r="F191" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G191" s="27">
+      <c r="F191" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G191" s="23">
         <v>15050</v>
       </c>
       <c r="H191" s="1">
         <v>28774</v>
       </c>
       <c r="I191" s="1">
         <v>76344</v>
       </c>
       <c r="J191" s="2">
         <v>45390</v>
       </c>
     </row>
     <row r="192" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B192" s="49" t="s">
+      <c r="B192" s="44" t="s">
         <v>122</v>
       </c>
-      <c r="C192" s="50">
+      <c r="C192" s="45">
         <v>8</v>
       </c>
-      <c r="D192" s="47">
+      <c r="D192" s="42">
         <v>212720</v>
       </c>
       <c r="E192" s="1">
         <v>5660</v>
       </c>
-      <c r="F192" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G192" s="27">
+      <c r="F192" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G192" s="23">
         <v>30616</v>
       </c>
       <c r="H192" s="1">
         <v>32028</v>
       </c>
       <c r="I192" s="1">
         <v>69852</v>
       </c>
       <c r="J192" s="2">
         <v>74564</v>
       </c>
     </row>
     <row r="193" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B193" s="49" t="s">
+      <c r="B193" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C193" s="50">
+      <c r="C193" s="45">
         <v>9</v>
       </c>
-      <c r="D193" s="47">
+      <c r="D193" s="42">
         <v>411432</v>
       </c>
       <c r="E193" s="1">
         <v>7825</v>
       </c>
-      <c r="F193" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="27">
+      <c r="F193" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G193" s="23">
         <v>83115</v>
       </c>
       <c r="H193" s="1">
         <v>47274</v>
       </c>
       <c r="I193" s="1">
         <v>194739</v>
       </c>
       <c r="J193" s="2">
         <v>78479</v>
       </c>
     </row>
     <row r="194" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B194" s="49" t="s">
+      <c r="B194" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C194" s="50">
+      <c r="C194" s="45">
         <v>10</v>
       </c>
-      <c r="D194" s="47">
+      <c r="D194" s="42">
         <v>218935</v>
       </c>
       <c r="E194" s="1">
         <v>4292</v>
       </c>
-      <c r="F194" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G194" s="27">
+      <c r="F194" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G194" s="23">
         <v>73041</v>
       </c>
       <c r="H194" s="1">
         <v>23680</v>
       </c>
       <c r="I194" s="1">
         <v>73791</v>
       </c>
       <c r="J194" s="2">
         <v>44131</v>
       </c>
     </row>
     <row r="195" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B195" s="49" t="s">
+      <c r="B195" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C195" s="50">
+      <c r="C195" s="45">
         <v>11</v>
       </c>
-      <c r="D195" s="47">
+      <c r="D195" s="42">
         <v>182090</v>
       </c>
       <c r="E195" s="1">
         <v>2963</v>
       </c>
-      <c r="F195" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G195" s="27">
+      <c r="F195" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G195" s="23">
         <v>59375</v>
       </c>
       <c r="H195" s="1">
         <v>17014</v>
       </c>
       <c r="I195" s="1">
         <v>63756</v>
       </c>
       <c r="J195" s="2">
         <v>38982</v>
       </c>
     </row>
     <row r="196" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B196" s="49" t="s">
+      <c r="B196" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C196" s="50">
+      <c r="C196" s="45">
         <v>12</v>
       </c>
-      <c r="D196" s="47">
+      <c r="D196" s="42">
         <v>307345</v>
       </c>
       <c r="E196" s="1">
         <v>3510</v>
       </c>
-      <c r="F196" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G196" s="27">
+      <c r="F196" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G196" s="23">
         <v>161782</v>
       </c>
       <c r="H196" s="1">
         <v>31248</v>
       </c>
       <c r="I196" s="1">
         <v>66654</v>
       </c>
       <c r="J196" s="2">
         <v>44151</v>
       </c>
     </row>
     <row r="197" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B197" s="49" t="s">
+      <c r="B197" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C197" s="50">
+      <c r="C197" s="45">
         <v>1</v>
       </c>
-      <c r="D197" s="47">
+      <c r="D197" s="42">
         <v>149526</v>
       </c>
       <c r="E197" s="1">
         <v>1945</v>
       </c>
-      <c r="F197" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G197" s="27">
+      <c r="F197" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G197" s="23">
         <v>34029</v>
       </c>
       <c r="H197" s="1">
         <v>16505</v>
       </c>
       <c r="I197" s="1">
         <v>54146</v>
       </c>
       <c r="J197" s="2">
         <v>42901</v>
       </c>
     </row>
     <row r="198" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B198" s="49" t="s">
+      <c r="B198" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C198" s="50">
+      <c r="C198" s="45">
         <v>2</v>
       </c>
-      <c r="D198" s="47">
+      <c r="D198" s="42">
         <v>225056</v>
       </c>
       <c r="E198" s="1">
         <v>2083</v>
       </c>
-      <c r="F198" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G198" s="27">
+      <c r="F198" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G198" s="23">
         <v>100426</v>
       </c>
       <c r="H198" s="1">
         <v>19945</v>
       </c>
       <c r="I198" s="1">
         <v>53784</v>
       </c>
       <c r="J198" s="2">
         <v>48818</v>
       </c>
     </row>
     <row r="199" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B199" s="49" t="s">
+      <c r="B199" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C199" s="50">
+      <c r="C199" s="45">
         <v>3</v>
       </c>
-      <c r="D199" s="47">
+      <c r="D199" s="42">
         <v>646811</v>
       </c>
       <c r="E199" s="1">
         <v>4094</v>
       </c>
-      <c r="F199" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G199" s="27">
+      <c r="F199" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G199" s="23">
         <v>330983</v>
       </c>
       <c r="H199" s="1">
         <v>81318</v>
       </c>
       <c r="I199" s="1">
         <v>125140</v>
       </c>
       <c r="J199" s="2">
         <v>105276</v>
       </c>
     </row>
     <row r="200" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B200" s="49" t="s">
+      <c r="B200" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C200" s="50">
+      <c r="C200" s="45">
         <v>4</v>
       </c>
-      <c r="D200" s="47">
+      <c r="D200" s="42">
         <v>268793</v>
       </c>
       <c r="E200" s="1">
         <v>4286</v>
       </c>
-      <c r="F200" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G200" s="27">
+      <c r="F200" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G200" s="23">
         <v>40180</v>
       </c>
       <c r="H200" s="1">
         <v>60622</v>
       </c>
       <c r="I200" s="1">
         <v>98004</v>
       </c>
       <c r="J200" s="2">
         <v>65701</v>
       </c>
     </row>
     <row r="201" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B201" s="49" t="s">
+      <c r="B201" s="44" t="s">
         <v>127</v>
       </c>
-      <c r="C201" s="50">
+      <c r="C201" s="45">
         <v>5</v>
       </c>
-      <c r="D201" s="47">
+      <c r="D201" s="42">
         <v>179935</v>
       </c>
       <c r="E201" s="1">
         <v>3385</v>
       </c>
-      <c r="F201" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G201" s="27">
+      <c r="F201" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G201" s="23">
         <v>13514</v>
       </c>
       <c r="H201" s="1">
         <v>44413</v>
       </c>
       <c r="I201" s="1">
         <v>73480</v>
       </c>
       <c r="J201" s="2">
         <v>45143</v>
       </c>
     </row>
     <row r="202" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B202" s="49" t="s">
+      <c r="B202" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C202" s="50">
+      <c r="C202" s="45">
         <v>6</v>
       </c>
-      <c r="D202" s="47">
+      <c r="D202" s="42">
         <v>229278</v>
       </c>
       <c r="E202" s="1">
         <v>9732</v>
       </c>
-      <c r="F202" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G202" s="27">
+      <c r="F202" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G202" s="23">
         <v>27361</v>
       </c>
       <c r="H202" s="1">
         <v>56383</v>
       </c>
       <c r="I202" s="1">
         <v>78697</v>
       </c>
       <c r="J202" s="2">
         <v>57105</v>
       </c>
     </row>
     <row r="203" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B203" s="49" t="s">
+      <c r="B203" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C203" s="50">
+      <c r="C203" s="45">
         <v>7</v>
       </c>
-      <c r="D203" s="47">
+      <c r="D203" s="42">
         <v>221227</v>
       </c>
       <c r="E203" s="1">
         <v>2415</v>
       </c>
-      <c r="F203" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="27">
+      <c r="F203" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G203" s="23">
         <v>40209</v>
       </c>
       <c r="H203" s="1">
         <v>32141</v>
       </c>
       <c r="I203" s="1">
         <v>100279</v>
       </c>
       <c r="J203" s="2">
         <v>46183</v>
       </c>
     </row>
     <row r="204" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B204" s="49" t="s">
+      <c r="B204" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C204" s="50">
+      <c r="C204" s="45">
         <v>8</v>
       </c>
-      <c r="D204" s="47">
+      <c r="D204" s="42">
         <v>220767</v>
       </c>
       <c r="E204" s="1">
         <v>4936</v>
       </c>
-      <c r="F204" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G204" s="27">
+      <c r="F204" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G204" s="23">
         <v>23957</v>
       </c>
       <c r="H204" s="1">
         <v>32016</v>
       </c>
       <c r="I204" s="1">
         <v>65089</v>
       </c>
       <c r="J204" s="2">
         <v>94769</v>
       </c>
     </row>
     <row r="205" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B205" s="49" t="s">
+      <c r="B205" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C205" s="50">
+      <c r="C205" s="45">
         <v>9</v>
       </c>
-      <c r="D205" s="47">
+      <c r="D205" s="42">
         <v>296055</v>
       </c>
       <c r="E205" s="1">
         <v>4718</v>
       </c>
-      <c r="F205" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G205" s="27">
+      <c r="F205" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G205" s="23">
         <v>58936</v>
       </c>
       <c r="H205" s="1">
         <v>68805</v>
       </c>
       <c r="I205" s="1">
         <v>111097</v>
       </c>
       <c r="J205" s="2">
         <v>52499</v>
       </c>
     </row>
     <row r="206" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B206" s="49" t="s">
+      <c r="B206" s="44" t="s">
         <v>129</v>
       </c>
-      <c r="C206" s="50">
+      <c r="C206" s="45">
         <v>10</v>
       </c>
-      <c r="D206" s="47">
+      <c r="D206" s="42">
         <v>267940</v>
       </c>
       <c r="E206" s="1">
         <v>5516</v>
       </c>
-      <c r="F206" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G206" s="27">
+      <c r="F206" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G206" s="23">
         <v>66919</v>
       </c>
       <c r="H206" s="1">
         <v>22153</v>
       </c>
       <c r="I206" s="1">
         <v>95321</v>
       </c>
       <c r="J206" s="2">
         <v>78031</v>
       </c>
     </row>
     <row r="207" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B207" s="49" t="s">
+      <c r="B207" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C207" s="50">
+      <c r="C207" s="45">
         <v>11</v>
       </c>
-      <c r="D207" s="47">
+      <c r="D207" s="42">
         <v>184433</v>
       </c>
       <c r="E207" s="1">
         <v>5737</v>
       </c>
-      <c r="F207" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G207" s="27">
+      <c r="F207" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G207" s="23">
         <v>43211</v>
       </c>
       <c r="H207" s="1">
         <v>24140</v>
       </c>
       <c r="I207" s="1">
         <v>62180</v>
       </c>
       <c r="J207" s="2">
         <v>49165</v>
       </c>
     </row>
     <row r="208" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B208" s="49" t="s">
+      <c r="B208" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C208" s="50">
+      <c r="C208" s="45">
         <v>12</v>
       </c>
-      <c r="D208" s="47">
+      <c r="D208" s="42">
         <v>285799</v>
       </c>
       <c r="E208" s="1">
         <v>2146</v>
       </c>
-      <c r="F208" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G208" s="27">
+      <c r="F208" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G208" s="23">
         <v>98440</v>
       </c>
       <c r="H208" s="1">
         <v>21673</v>
       </c>
       <c r="I208" s="1">
         <v>102991</v>
       </c>
       <c r="J208" s="2">
         <v>60549</v>
       </c>
     </row>
     <row r="209" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B209" s="49" t="s">
+      <c r="B209" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C209" s="50">
+      <c r="C209" s="45">
         <v>1</v>
       </c>
-      <c r="D209" s="47">
+      <c r="D209" s="42">
         <v>145173</v>
       </c>
       <c r="E209" s="1">
         <v>5374</v>
       </c>
-      <c r="F209" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G209" s="27">
+      <c r="F209" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G209" s="23">
         <v>39619</v>
       </c>
       <c r="H209" s="1">
         <v>18731</v>
       </c>
       <c r="I209" s="1">
         <v>44348</v>
       </c>
       <c r="J209" s="2">
         <v>37101</v>
       </c>
     </row>
     <row r="210" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B210" s="49" t="s">
+      <c r="B210" s="44" t="s">
         <v>132</v>
       </c>
-      <c r="C210" s="50">
+      <c r="C210" s="45">
         <v>2</v>
       </c>
-      <c r="D210" s="47">
+      <c r="D210" s="42">
         <v>188098</v>
       </c>
       <c r="E210" s="1">
         <v>12643</v>
       </c>
-      <c r="F210" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G210" s="27">
+      <c r="F210" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G210" s="23">
         <v>54995</v>
       </c>
       <c r="H210" s="1">
         <v>31139</v>
       </c>
       <c r="I210" s="1">
         <v>46875</v>
       </c>
       <c r="J210" s="2">
         <v>42446</v>
       </c>
     </row>
     <row r="211" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B211" s="49" t="s">
+      <c r="B211" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C211" s="50">
+      <c r="C211" s="45">
         <v>3</v>
       </c>
-      <c r="D211" s="47">
+      <c r="D211" s="42">
         <v>880306</v>
       </c>
       <c r="E211" s="1">
         <v>10164</v>
       </c>
-      <c r="F211" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G211" s="27">
+      <c r="F211" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G211" s="23">
         <v>526923</v>
       </c>
       <c r="H211" s="1">
         <v>88365</v>
       </c>
       <c r="I211" s="1">
         <v>111945</v>
       </c>
       <c r="J211" s="2">
         <v>142909</v>
       </c>
     </row>
     <row r="212" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B212" s="49" t="s">
+      <c r="B212" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C212" s="50">
+      <c r="C212" s="45">
         <v>4</v>
       </c>
-      <c r="D212" s="47">
+      <c r="D212" s="42">
         <v>349400</v>
       </c>
       <c r="E212" s="1">
         <v>6531</v>
       </c>
-      <c r="F212" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G212" s="27">
+      <c r="F212" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G212" s="23">
         <v>83372</v>
       </c>
       <c r="H212" s="1">
         <v>60283</v>
       </c>
       <c r="I212" s="1">
         <v>124784</v>
       </c>
       <c r="J212" s="2">
         <v>74430</v>
       </c>
     </row>
     <row r="213" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B213" s="49" t="s">
+      <c r="B213" s="44" t="s">
         <v>136</v>
       </c>
-      <c r="C213" s="50">
+      <c r="C213" s="45">
         <v>5</v>
       </c>
-      <c r="D213" s="47">
+      <c r="D213" s="42">
         <v>197221</v>
       </c>
       <c r="E213" s="1">
         <v>3844</v>
       </c>
-      <c r="F213" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G213" s="27">
+      <c r="F213" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G213" s="23">
         <v>39146</v>
       </c>
       <c r="H213" s="1">
         <v>35349</v>
       </c>
       <c r="I213" s="1">
         <v>84106</v>
       </c>
       <c r="J213" s="2">
         <v>34776</v>
       </c>
     </row>
     <row r="214" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B214" s="49" t="s">
+      <c r="B214" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C214" s="50">
+      <c r="C214" s="45">
         <v>6</v>
       </c>
-      <c r="D214" s="47">
+      <c r="D214" s="42">
         <v>239666</v>
       </c>
       <c r="E214" s="1">
         <v>6508</v>
       </c>
-      <c r="F214" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G214" s="27">
+      <c r="F214" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G214" s="23">
         <v>36420</v>
       </c>
       <c r="H214" s="1">
         <v>51186</v>
       </c>
       <c r="I214" s="1">
         <v>83528</v>
       </c>
       <c r="J214" s="2">
         <v>62024</v>
       </c>
     </row>
     <row r="215" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B215" s="49" t="s">
+      <c r="B215" s="44" t="s">
         <v>138</v>
       </c>
-      <c r="C215" s="50">
+      <c r="C215" s="45">
         <v>7</v>
       </c>
-      <c r="D215" s="47">
+      <c r="D215" s="42">
         <v>172332</v>
       </c>
       <c r="E215" s="1">
         <v>1975</v>
       </c>
-      <c r="F215" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G215" s="27">
+      <c r="F215" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G215" s="23">
         <v>20527</v>
       </c>
       <c r="H215" s="1">
         <v>16680</v>
       </c>
       <c r="I215" s="1">
         <v>81745</v>
       </c>
       <c r="J215" s="2">
         <v>51405</v>
       </c>
     </row>
     <row r="216" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B216" s="49" t="s">
+      <c r="B216" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C216" s="50">
+      <c r="C216" s="45">
         <v>8</v>
       </c>
-      <c r="D216" s="47">
+      <c r="D216" s="42">
         <v>224083</v>
       </c>
       <c r="E216" s="1">
         <v>16071</v>
       </c>
-      <c r="F216" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G216" s="27">
+      <c r="F216" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G216" s="23">
         <v>25137</v>
       </c>
       <c r="H216" s="1">
         <v>22604</v>
       </c>
       <c r="I216" s="1">
         <v>103341</v>
       </c>
       <c r="J216" s="2">
         <v>56930</v>
       </c>
     </row>
     <row r="217" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B217" s="49" t="s">
+      <c r="B217" s="44" t="s">
         <v>139</v>
       </c>
-      <c r="C217" s="50">
+      <c r="C217" s="45">
         <v>9</v>
       </c>
-      <c r="D217" s="47">
+      <c r="D217" s="42">
         <v>309581</v>
       </c>
       <c r="E217" s="1">
         <v>4831</v>
       </c>
-      <c r="F217" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G217" s="27">
+      <c r="F217" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G217" s="23">
         <v>82545</v>
       </c>
       <c r="H217" s="1">
         <v>36499</v>
       </c>
       <c r="I217" s="1">
         <v>125874</v>
       </c>
       <c r="J217" s="2">
         <v>59832</v>
       </c>
     </row>
     <row r="218" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B218" s="49" t="s">
+      <c r="B218" s="44" t="s">
         <v>140</v>
       </c>
-      <c r="C218" s="50">
+      <c r="C218" s="45">
         <v>10</v>
       </c>
-      <c r="D218" s="47">
+      <c r="D218" s="42">
         <v>238724</v>
       </c>
       <c r="E218" s="1">
         <v>4935</v>
       </c>
-      <c r="F218" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G218" s="27">
+      <c r="F218" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G218" s="23">
         <v>80223</v>
       </c>
       <c r="H218" s="1">
         <v>23488</v>
       </c>
       <c r="I218" s="1">
         <v>97544</v>
       </c>
       <c r="J218" s="2">
         <v>32534</v>
       </c>
     </row>
     <row r="219" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B219" s="49" t="s">
+      <c r="B219" s="44" t="s">
         <v>141</v>
       </c>
-      <c r="C219" s="50">
+      <c r="C219" s="45">
         <v>11</v>
       </c>
-      <c r="D219" s="47">
+      <c r="D219" s="42">
         <v>169724</v>
       </c>
       <c r="E219" s="1">
         <v>4282</v>
       </c>
-      <c r="F219" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G219" s="27">
+      <c r="F219" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G219" s="23">
         <v>52236</v>
       </c>
       <c r="H219" s="1">
         <v>19883</v>
       </c>
       <c r="I219" s="1">
         <v>62535</v>
       </c>
       <c r="J219" s="2">
         <v>30788</v>
       </c>
     </row>
     <row r="220" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B220" s="49" t="s">
+      <c r="B220" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C220" s="50">
+      <c r="C220" s="45">
         <v>12</v>
       </c>
-      <c r="D220" s="47">
+      <c r="D220" s="42">
         <v>232792</v>
       </c>
       <c r="E220" s="1">
         <v>1849</v>
       </c>
-      <c r="F220" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G220" s="27">
+      <c r="F220" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G220" s="23">
         <v>52346</v>
       </c>
       <c r="H220" s="1">
         <v>24282</v>
       </c>
       <c r="I220" s="1">
         <v>101005</v>
       </c>
       <c r="J220" s="2">
         <v>53310</v>
       </c>
     </row>
     <row r="221" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="49" t="s">
+      <c r="B221" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C221" s="50">
+      <c r="C221" s="45">
         <v>1</v>
       </c>
-      <c r="D221" s="47">
+      <c r="D221" s="42">
         <v>143492</v>
       </c>
       <c r="E221" s="1">
         <v>1593</v>
       </c>
-      <c r="F221" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G221" s="27">
+      <c r="F221" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G221" s="23">
         <v>40451</v>
       </c>
       <c r="H221" s="1">
         <v>16044</v>
       </c>
       <c r="I221" s="1">
         <v>42832</v>
       </c>
       <c r="J221" s="2">
         <v>42572</v>
       </c>
     </row>
     <row r="222" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B222" s="49" t="s">
+      <c r="B222" s="44" t="s">
         <v>143</v>
       </c>
-      <c r="C222" s="50">
+      <c r="C222" s="45">
         <v>2</v>
       </c>
-      <c r="D222" s="47">
+      <c r="D222" s="42">
         <v>283904</v>
       </c>
       <c r="E222" s="1">
         <v>6650</v>
       </c>
-      <c r="F222" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G222" s="27">
+      <c r="F222" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G222" s="23">
         <v>104653</v>
       </c>
       <c r="H222" s="1">
         <v>25416</v>
       </c>
       <c r="I222" s="1">
         <v>43454</v>
       </c>
       <c r="J222" s="2">
         <v>103731</v>
       </c>
     </row>
     <row r="223" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B223" s="49" t="s">
+      <c r="B223" s="44" t="s">
         <v>144</v>
       </c>
-      <c r="C223" s="50">
+      <c r="C223" s="45">
         <v>3</v>
       </c>
-      <c r="D223" s="47">
+      <c r="D223" s="42">
         <v>790872</v>
       </c>
       <c r="E223" s="1">
         <v>5266</v>
       </c>
-      <c r="F223" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G223" s="27">
+      <c r="F223" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G223" s="23">
         <v>481507</v>
       </c>
       <c r="H223" s="1">
         <v>96977</v>
       </c>
       <c r="I223" s="1">
         <v>88564</v>
       </c>
       <c r="J223" s="2">
         <v>118558</v>
       </c>
     </row>
     <row r="224" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B224" s="49" t="s">
+      <c r="B224" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C224" s="50">
+      <c r="C224" s="45">
         <v>4</v>
       </c>
-      <c r="D224" s="47">
+      <c r="D224" s="42">
         <v>359289</v>
       </c>
       <c r="E224" s="1">
         <v>3434</v>
       </c>
-      <c r="F224" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G224" s="27">
+      <c r="F224" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G224" s="23">
         <v>40465</v>
       </c>
       <c r="H224" s="1">
         <v>80001</v>
       </c>
       <c r="I224" s="1">
         <v>108717</v>
       </c>
       <c r="J224" s="2">
         <v>126672</v>
       </c>
     </row>
     <row r="225" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B225" s="49" t="s">
+      <c r="B225" s="44" t="s">
         <v>146</v>
       </c>
-      <c r="C225" s="50">
+      <c r="C225" s="45">
         <v>5</v>
       </c>
-      <c r="D225" s="47">
+      <c r="D225" s="42">
         <v>252403</v>
       </c>
       <c r="E225" s="1">
         <v>4450</v>
       </c>
-      <c r="F225" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G225" s="27">
+      <c r="F225" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G225" s="23">
         <v>88067</v>
       </c>
       <c r="H225" s="1">
         <v>55436</v>
       </c>
       <c r="I225" s="1">
         <v>43931</v>
       </c>
       <c r="J225" s="2">
         <v>60519</v>
       </c>
     </row>
     <row r="226" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B226" s="49" t="s">
+      <c r="B226" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C226" s="50">
+      <c r="C226" s="45">
         <v>6</v>
       </c>
-      <c r="D226" s="47">
+      <c r="D226" s="42">
         <v>303810</v>
       </c>
       <c r="E226" s="1">
         <v>9160</v>
       </c>
-      <c r="F226" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G226" s="27">
+      <c r="F226" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G226" s="23">
         <v>81623</v>
       </c>
       <c r="H226" s="1">
         <v>62058</v>
       </c>
       <c r="I226" s="1">
         <v>104261</v>
       </c>
       <c r="J226" s="2">
         <v>46708</v>
       </c>
     </row>
     <row r="227" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B227" s="49" t="s">
+      <c r="B227" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C227" s="50">
+      <c r="C227" s="45">
         <v>7</v>
       </c>
-      <c r="D227" s="47">
+      <c r="D227" s="42">
         <v>247346</v>
       </c>
       <c r="E227" s="1">
         <v>4547</v>
       </c>
-      <c r="F227" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G227" s="27">
+      <c r="F227" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G227" s="23">
         <v>57318</v>
       </c>
       <c r="H227" s="1">
         <v>12996</v>
       </c>
       <c r="I227" s="1">
         <v>99555</v>
       </c>
       <c r="J227" s="2">
         <v>72930</v>
       </c>
     </row>
     <row r="228" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B228" s="49" t="s">
+      <c r="B228" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C228" s="50">
+      <c r="C228" s="45">
         <v>8</v>
       </c>
-      <c r="D228" s="47">
+      <c r="D228" s="42">
         <v>216744</v>
       </c>
       <c r="E228" s="1">
         <v>3701</v>
       </c>
-      <c r="F228" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G228" s="27">
+      <c r="F228" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G228" s="23">
         <v>73331</v>
       </c>
       <c r="H228" s="1">
         <v>18519</v>
       </c>
       <c r="I228" s="1">
         <v>81076</v>
       </c>
       <c r="J228" s="2">
         <v>40117</v>
       </c>
     </row>
     <row r="229" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B229" s="49" t="s">
+      <c r="B229" s="44" t="s">
         <v>147</v>
       </c>
-      <c r="C229" s="50">
+      <c r="C229" s="45">
         <v>9</v>
       </c>
-      <c r="D229" s="47">
+      <c r="D229" s="42">
         <v>508190</v>
       </c>
       <c r="E229" s="1">
         <v>8701</v>
       </c>
-      <c r="F229" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G229" s="27">
+      <c r="F229" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G229" s="23">
         <v>244138</v>
       </c>
       <c r="H229" s="1">
         <v>61332</v>
       </c>
       <c r="I229" s="1">
         <v>103793</v>
       </c>
       <c r="J229" s="2">
         <v>90226</v>
       </c>
     </row>
     <row r="230" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B230" s="49" t="s">
+      <c r="B230" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C230" s="50">
+      <c r="C230" s="45">
         <v>10</v>
       </c>
-      <c r="D230" s="47">
+      <c r="D230" s="42">
         <v>242821</v>
       </c>
       <c r="E230" s="1">
         <v>3059</v>
       </c>
-      <c r="F230" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G230" s="27">
+      <c r="F230" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G230" s="23">
         <v>115631</v>
       </c>
       <c r="H230" s="1">
         <v>25953</v>
       </c>
       <c r="I230" s="1">
         <v>57378</v>
       </c>
       <c r="J230" s="2">
         <v>40800</v>
       </c>
     </row>
     <row r="231" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B231" s="49" t="s">
+      <c r="B231" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C231" s="50">
+      <c r="C231" s="45">
         <v>11</v>
       </c>
-      <c r="D231" s="47">
+      <c r="D231" s="42">
         <v>244797</v>
       </c>
       <c r="E231" s="1">
         <v>6063</v>
       </c>
-      <c r="F231" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G231" s="27">
+      <c r="F231" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G231" s="23">
         <v>107314</v>
       </c>
       <c r="H231" s="1">
         <v>16884</v>
       </c>
       <c r="I231" s="1">
         <v>55598</v>
       </c>
       <c r="J231" s="2">
         <v>58938</v>
       </c>
     </row>
     <row r="232" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B232" s="49" t="s">
+      <c r="B232" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C232" s="50">
+      <c r="C232" s="45">
         <v>12</v>
       </c>
-      <c r="D232" s="47">
+      <c r="D232" s="42">
         <v>379408</v>
       </c>
       <c r="E232" s="1">
         <v>3397</v>
       </c>
-      <c r="F232" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G232" s="27">
+      <c r="F232" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G232" s="23">
         <v>144856</v>
       </c>
       <c r="H232" s="1">
         <v>42578</v>
       </c>
       <c r="I232" s="1">
         <v>95705</v>
       </c>
       <c r="J232" s="2">
         <v>92872</v>
       </c>
     </row>
     <row r="233" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B233" s="49" t="s">
+      <c r="B233" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C233" s="50">
+      <c r="C233" s="45">
         <v>1</v>
       </c>
-      <c r="D233" s="47">
+      <c r="D233" s="42">
         <v>250523</v>
       </c>
       <c r="E233" s="1">
         <v>7916</v>
       </c>
-      <c r="F233" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G233" s="27">
+      <c r="F233" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G233" s="23">
         <v>146267</v>
       </c>
       <c r="H233" s="1">
         <v>15838</v>
       </c>
       <c r="I233" s="1">
         <v>47978</v>
       </c>
       <c r="J233" s="2">
         <v>32524</v>
       </c>
     </row>
     <row r="234" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B234" s="49" t="s">
+      <c r="B234" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C234" s="50">
+      <c r="C234" s="45">
         <v>2</v>
       </c>
-      <c r="D234" s="47">
+      <c r="D234" s="42">
         <v>450328</v>
       </c>
       <c r="E234" s="1">
         <v>2587</v>
       </c>
-      <c r="F234" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G234" s="27">
+      <c r="F234" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G234" s="23">
         <v>259705</v>
       </c>
       <c r="H234" s="1">
         <v>17415</v>
       </c>
       <c r="I234" s="1">
         <v>101796</v>
       </c>
       <c r="J234" s="2">
         <v>68825</v>
       </c>
     </row>
     <row r="235" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B235" s="49" t="s">
+      <c r="B235" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C235" s="50">
+      <c r="C235" s="45">
         <v>3</v>
       </c>
-      <c r="D235" s="47">
+      <c r="D235" s="42">
         <v>1503714</v>
       </c>
       <c r="E235" s="1">
         <v>7166</v>
       </c>
-      <c r="F235" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G235" s="27">
+      <c r="F235" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G235" s="23">
         <v>1169053</v>
       </c>
       <c r="H235" s="1">
         <v>92299</v>
       </c>
       <c r="I235" s="1">
         <v>107415</v>
       </c>
       <c r="J235" s="2">
         <v>127781</v>
       </c>
     </row>
     <row r="236" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B236" s="49" t="s">
+      <c r="B236" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C236" s="50">
+      <c r="C236" s="45">
         <v>4</v>
       </c>
-      <c r="D236" s="47">
+      <c r="D236" s="42">
         <v>389482</v>
       </c>
       <c r="E236" s="1">
         <v>4547</v>
       </c>
-      <c r="F236" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G236" s="27">
+      <c r="F236" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G236" s="23">
         <v>65836</v>
       </c>
       <c r="H236" s="1">
         <v>82370</v>
       </c>
       <c r="I236" s="1">
         <v>111716</v>
       </c>
       <c r="J236" s="2">
         <v>125013</v>
       </c>
     </row>
     <row r="237" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B237" s="49" t="s">
+      <c r="B237" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C237" s="50">
+      <c r="C237" s="45">
         <v>5</v>
       </c>
-      <c r="D237" s="47">
+      <c r="D237" s="42">
         <v>242722</v>
       </c>
       <c r="E237" s="1">
         <v>3719</v>
       </c>
-      <c r="F237" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G237" s="27">
+      <c r="F237" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G237" s="23">
         <v>46160</v>
       </c>
       <c r="H237" s="1">
         <v>60899</v>
       </c>
       <c r="I237" s="1">
         <v>79115</v>
       </c>
       <c r="J237" s="2">
         <v>52829</v>
       </c>
     </row>
     <row r="238" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B238" s="49" t="s">
+      <c r="B238" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C238" s="50">
+      <c r="C238" s="45">
         <v>6</v>
       </c>
-      <c r="D238" s="47">
+      <c r="D238" s="42">
         <v>340683</v>
       </c>
       <c r="E238" s="1">
         <v>7583</v>
       </c>
-      <c r="F238" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G238" s="27">
+      <c r="F238" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G238" s="23">
         <v>48486</v>
       </c>
       <c r="H238" s="1">
         <v>59592</v>
       </c>
       <c r="I238" s="1">
         <v>98869</v>
       </c>
       <c r="J238" s="2">
         <v>126153</v>
       </c>
     </row>
     <row r="239" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B239" s="49" t="s">
+      <c r="B239" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C239" s="50">
+      <c r="C239" s="45">
         <v>7</v>
       </c>
-      <c r="D239" s="47">
+      <c r="D239" s="42">
         <v>259416</v>
       </c>
       <c r="E239" s="1">
         <v>4234</v>
       </c>
-      <c r="F239" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G239" s="27">
+      <c r="F239" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G239" s="23">
         <v>69973</v>
       </c>
       <c r="H239" s="1">
         <v>23000</v>
       </c>
       <c r="I239" s="1">
         <v>74378</v>
       </c>
       <c r="J239" s="2">
         <v>87831</v>
       </c>
     </row>
     <row r="240" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B240" s="49" t="s">
+      <c r="B240" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C240" s="50">
+      <c r="C240" s="45">
         <v>8</v>
       </c>
-      <c r="D240" s="47">
+      <c r="D240" s="42">
         <v>374956</v>
       </c>
       <c r="E240" s="1">
         <v>3218</v>
       </c>
-      <c r="F240" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G240" s="27">
+      <c r="F240" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G240" s="23">
         <v>238343</v>
       </c>
       <c r="H240" s="1">
         <v>21941</v>
       </c>
       <c r="I240" s="1">
         <v>64422</v>
       </c>
       <c r="J240" s="2">
         <v>47032</v>
       </c>
     </row>
     <row r="241" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B241" s="49" t="s">
+      <c r="B241" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C241" s="50">
+      <c r="C241" s="45">
         <v>9</v>
       </c>
-      <c r="D241" s="47">
+      <c r="D241" s="42">
         <v>679496</v>
       </c>
       <c r="E241" s="1">
         <v>11032</v>
       </c>
-      <c r="F241" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G241" s="27">
+      <c r="F241" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G241" s="23">
         <v>405937</v>
       </c>
       <c r="H241" s="1">
         <v>58162</v>
       </c>
       <c r="I241" s="1">
         <v>127891</v>
       </c>
       <c r="J241" s="2">
         <v>76474</v>
       </c>
     </row>
     <row r="242" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B242" s="49" t="s">
+      <c r="B242" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C242" s="50">
+      <c r="C242" s="45">
         <v>10</v>
       </c>
-      <c r="D242" s="47">
+      <c r="D242" s="42">
         <v>699350</v>
       </c>
       <c r="E242" s="1">
         <v>5961</v>
       </c>
-      <c r="F242" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G242" s="27">
+      <c r="F242" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G242" s="23">
         <v>550606</v>
       </c>
       <c r="H242" s="1">
         <v>24606</v>
       </c>
       <c r="I242" s="1">
         <v>64116</v>
       </c>
       <c r="J242" s="2">
         <v>54061</v>
       </c>
     </row>
     <row r="243" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B243" s="49" t="s">
+      <c r="B243" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C243" s="50">
+      <c r="C243" s="45">
         <v>11</v>
       </c>
-      <c r="D243" s="47">
+      <c r="D243" s="42">
         <v>385087</v>
       </c>
       <c r="E243" s="1">
         <v>4121</v>
       </c>
-      <c r="F243" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G243" s="27">
+      <c r="F243" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G243" s="23">
         <v>183238</v>
       </c>
       <c r="H243" s="1">
         <v>32828</v>
       </c>
       <c r="I243" s="1">
         <v>76141</v>
       </c>
       <c r="J243" s="2">
         <v>88759</v>
       </c>
     </row>
     <row r="244" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B244" s="49" t="s">
+      <c r="B244" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C244" s="50">
+      <c r="C244" s="45">
         <v>12</v>
       </c>
-      <c r="D244" s="47">
+      <c r="D244" s="42">
         <v>473816</v>
       </c>
       <c r="E244" s="1">
         <v>8821</v>
       </c>
-      <c r="F244" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G244" s="27">
+      <c r="F244" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G244" s="23">
         <v>317960</v>
       </c>
       <c r="H244" s="1">
         <v>23351</v>
       </c>
       <c r="I244" s="1">
         <v>69466</v>
       </c>
       <c r="J244" s="2">
         <v>54218</v>
       </c>
     </row>
     <row r="245" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B245" s="49" t="s">
+      <c r="B245" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C245" s="50">
+      <c r="C245" s="45">
         <v>1</v>
       </c>
-      <c r="D245" s="47">
+      <c r="D245" s="42">
         <v>465191</v>
       </c>
       <c r="E245" s="1">
         <v>2477</v>
       </c>
-      <c r="F245" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G245" s="27">
+      <c r="F245" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G245" s="23">
         <v>296404</v>
       </c>
       <c r="H245" s="1">
         <v>42392</v>
       </c>
       <c r="I245" s="1">
         <v>71706</v>
       </c>
       <c r="J245" s="2">
         <v>52212</v>
       </c>
     </row>
     <row r="246" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B246" s="49" t="s">
+      <c r="B246" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C246" s="50">
+      <c r="C246" s="45">
         <v>2</v>
       </c>
-      <c r="D246" s="47">
+      <c r="D246" s="42">
         <v>631282</v>
       </c>
       <c r="E246" s="1">
         <v>5097</v>
       </c>
-      <c r="F246" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G246" s="27">
+      <c r="F246" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G246" s="23">
         <v>379754</v>
       </c>
       <c r="H246" s="1">
         <v>77470</v>
       </c>
       <c r="I246" s="1">
         <v>113385</v>
       </c>
       <c r="J246" s="2">
         <v>55576</v>
       </c>
     </row>
     <row r="247" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B247" s="49" t="s">
+      <c r="B247" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C247" s="50">
+      <c r="C247" s="45">
         <v>3</v>
       </c>
-      <c r="D247" s="47">
+      <c r="D247" s="42">
         <v>1249519</v>
       </c>
       <c r="E247" s="1">
         <v>25682</v>
       </c>
-      <c r="F247" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G247" s="27">
+      <c r="F247" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G247" s="23">
         <v>813744</v>
       </c>
       <c r="H247" s="1">
         <v>72051</v>
       </c>
       <c r="I247" s="1">
         <v>152116</v>
       </c>
       <c r="J247" s="2">
         <v>185926</v>
       </c>
     </row>
     <row r="248" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B248" s="49" t="s">
+      <c r="B248" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C248" s="50">
+      <c r="C248" s="45">
         <v>4</v>
       </c>
-      <c r="D248" s="47">
+      <c r="D248" s="42">
         <v>419387</v>
       </c>
       <c r="E248" s="1">
         <v>7692</v>
       </c>
-      <c r="F248" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G248" s="27">
+      <c r="F248" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G248" s="23">
         <v>81135</v>
       </c>
       <c r="H248" s="1">
         <v>105558</v>
       </c>
       <c r="I248" s="1">
         <v>138822</v>
       </c>
       <c r="J248" s="2">
         <v>86180</v>
       </c>
     </row>
     <row r="249" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B249" s="49" t="s">
+      <c r="B249" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C249" s="50">
+      <c r="C249" s="45">
         <v>5</v>
       </c>
-      <c r="D249" s="47">
+      <c r="D249" s="42">
         <v>332360</v>
       </c>
       <c r="E249" s="1">
         <v>17409</v>
       </c>
-      <c r="F249" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G249" s="27">
+      <c r="F249" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G249" s="23">
         <v>94992</v>
       </c>
       <c r="H249" s="1">
         <v>39003</v>
       </c>
       <c r="I249" s="1">
         <v>102129</v>
       </c>
       <c r="J249" s="2">
         <v>78827</v>
       </c>
     </row>
     <row r="250" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B250" s="49" t="s">
+      <c r="B250" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C250" s="50">
+      <c r="C250" s="45">
         <v>6</v>
       </c>
-      <c r="D250" s="47">
+      <c r="D250" s="42">
         <v>365976</v>
       </c>
       <c r="E250" s="1">
         <v>13271</v>
       </c>
-      <c r="F250" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G250" s="27">
+      <c r="F250" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G250" s="23">
         <v>75916</v>
       </c>
       <c r="H250" s="1">
         <v>40574</v>
       </c>
       <c r="I250" s="1">
         <v>178236</v>
       </c>
       <c r="J250" s="2">
         <v>57979</v>
       </c>
     </row>
     <row r="251" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B251" s="49" t="s">
+      <c r="B251" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C251" s="50">
+      <c r="C251" s="45">
         <v>7</v>
       </c>
-      <c r="D251" s="47">
+      <c r="D251" s="42">
         <v>344737</v>
       </c>
       <c r="E251" s="1">
         <v>8533</v>
       </c>
-      <c r="F251" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G251" s="27">
+      <c r="F251" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G251" s="23">
         <v>122679</v>
       </c>
       <c r="H251" s="1">
         <v>34281</v>
       </c>
       <c r="I251" s="1">
         <v>129060</v>
       </c>
       <c r="J251" s="2">
         <v>50184</v>
       </c>
     </row>
     <row r="252" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B252" s="49" t="s">
+      <c r="B252" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C252" s="50">
+      <c r="C252" s="45">
         <v>8</v>
       </c>
-      <c r="D252" s="47">
+      <c r="D252" s="42">
         <v>233271</v>
       </c>
       <c r="E252" s="1">
         <v>1724</v>
       </c>
-      <c r="F252" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G252" s="27">
+      <c r="F252" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G252" s="23">
         <v>55020</v>
       </c>
       <c r="H252" s="1">
         <v>52223</v>
       </c>
       <c r="I252" s="1">
         <v>75121</v>
       </c>
       <c r="J252" s="2">
         <v>49183</v>
       </c>
     </row>
     <row r="253" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B253" s="49" t="s">
+      <c r="B253" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C253" s="50">
+      <c r="C253" s="45">
         <v>9</v>
       </c>
-      <c r="D253" s="47">
+      <c r="D253" s="42">
         <v>437461</v>
       </c>
       <c r="E253" s="1">
         <v>8795</v>
       </c>
-      <c r="F253" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G253" s="27">
+      <c r="F253" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G253" s="23">
         <v>255356</v>
       </c>
       <c r="H253" s="1">
         <v>25976</v>
       </c>
       <c r="I253" s="1">
         <v>80576</v>
       </c>
       <c r="J253" s="2">
         <v>66758</v>
       </c>
     </row>
     <row r="254" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B254" s="49" t="s">
+      <c r="B254" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C254" s="50">
+      <c r="C254" s="45">
         <v>10</v>
       </c>
-      <c r="D254" s="47">
+      <c r="D254" s="42">
         <v>373738</v>
       </c>
       <c r="E254" s="1">
         <v>13625</v>
       </c>
-      <c r="F254" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G254" s="27">
+      <c r="F254" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G254" s="23">
         <v>169208</v>
       </c>
       <c r="H254" s="1">
         <v>26869</v>
       </c>
       <c r="I254" s="1">
         <v>92467</v>
       </c>
       <c r="J254" s="2">
         <v>71569</v>
       </c>
     </row>
     <row r="255" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B255" s="49" t="s">
+      <c r="B255" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C255" s="50">
+      <c r="C255" s="45">
         <v>11</v>
       </c>
-      <c r="D255" s="47">
+      <c r="D255" s="42">
         <v>463554</v>
       </c>
       <c r="E255" s="1">
         <v>2754</v>
       </c>
-      <c r="F255" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G255" s="27">
+      <c r="F255" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G255" s="23">
         <v>323469</v>
       </c>
       <c r="H255" s="1">
         <v>22959</v>
       </c>
       <c r="I255" s="1">
         <v>55017</v>
       </c>
       <c r="J255" s="2">
         <v>59355</v>
       </c>
     </row>
     <row r="256" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B256" s="49" t="s">
+      <c r="B256" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C256" s="50">
+      <c r="C256" s="45">
         <v>12</v>
       </c>
-      <c r="D256" s="47">
+      <c r="D256" s="42">
         <v>653094</v>
       </c>
       <c r="E256" s="1">
         <v>6321</v>
       </c>
-      <c r="F256" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G256" s="27">
+      <c r="F256" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G256" s="23">
         <v>391263</v>
       </c>
       <c r="H256" s="1">
         <v>49104</v>
       </c>
       <c r="I256" s="1">
         <v>125985</v>
       </c>
       <c r="J256" s="2">
         <v>80421</v>
       </c>
     </row>
     <row r="257" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B257" s="49" t="s">
+      <c r="B257" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C257" s="50">
+      <c r="C257" s="45">
         <v>1</v>
       </c>
-      <c r="D257" s="47">
+      <c r="D257" s="42">
         <v>347190</v>
       </c>
       <c r="E257" s="1">
         <v>6160</v>
       </c>
-      <c r="F257" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G257" s="27">
+      <c r="F257" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G257" s="23">
         <v>234688</v>
       </c>
       <c r="H257" s="1">
         <v>18557</v>
       </c>
       <c r="I257" s="1">
         <v>49912</v>
       </c>
       <c r="J257" s="2">
         <v>37873</v>
       </c>
     </row>
     <row r="258" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B258" s="49" t="s">
+      <c r="B258" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C258" s="50">
+      <c r="C258" s="45">
         <v>2</v>
       </c>
-      <c r="D258" s="47">
+      <c r="D258" s="42">
         <v>502767</v>
       </c>
       <c r="E258" s="1">
         <v>6851</v>
       </c>
-      <c r="F258" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G258" s="27">
+      <c r="F258" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G258" s="23">
         <v>331424</v>
       </c>
       <c r="H258" s="1">
         <v>25395</v>
       </c>
       <c r="I258" s="1">
         <v>55139</v>
       </c>
       <c r="J258" s="2">
         <v>83958</v>
       </c>
     </row>
     <row r="259" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B259" s="49" t="s">
+      <c r="B259" s="44" t="s">
         <v>154</v>
       </c>
-      <c r="C259" s="50">
+      <c r="C259" s="45">
         <v>3</v>
       </c>
-      <c r="D259" s="47">
+      <c r="D259" s="42">
         <v>1058921</v>
       </c>
       <c r="E259" s="1">
         <v>19302</v>
       </c>
-      <c r="F259" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G259" s="27">
+      <c r="F259" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G259" s="23">
         <v>553951</v>
       </c>
       <c r="H259" s="1">
         <v>132029</v>
       </c>
       <c r="I259" s="1">
         <v>177456</v>
       </c>
       <c r="J259" s="2">
         <v>176183</v>
       </c>
     </row>
     <row r="260" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B260" s="49" t="s">
+      <c r="B260" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C260" s="50">
+      <c r="C260" s="45">
         <v>4</v>
       </c>
-      <c r="D260" s="47">
+      <c r="D260" s="42">
         <v>381367</v>
       </c>
       <c r="E260" s="1">
         <v>8515</v>
       </c>
-      <c r="F260" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G260" s="27">
+      <c r="F260" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G260" s="23">
         <v>58058</v>
       </c>
       <c r="H260" s="1">
         <v>66885</v>
       </c>
       <c r="I260" s="1">
         <v>164351</v>
       </c>
       <c r="J260" s="2">
         <v>83558</v>
       </c>
     </row>
     <row r="261" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B261" s="52"/>
-[...24 lines deleted...]
-      <c r="J265" s="63"/>
+      <c r="B261" s="44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C261" s="45">
+        <v>5</v>
+      </c>
+      <c r="D261" s="42">
+        <v>249493</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1496</v>
+      </c>
+      <c r="F261" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G261" s="23">
+        <v>26286</v>
+      </c>
+      <c r="H261" s="1">
+        <v>35416</v>
+      </c>
+      <c r="I261" s="1">
+        <v>108292</v>
+      </c>
+      <c r="J261" s="2">
+        <v>78003</v>
+      </c>
+    </row>
+    <row r="262" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B262" s="44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C262" s="45">
+        <v>6</v>
+      </c>
+      <c r="D262" s="42">
+        <v>339313</v>
+      </c>
+      <c r="E262" s="1">
+        <v>2775</v>
+      </c>
+      <c r="F262" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G262" s="23">
+        <v>74131</v>
+      </c>
+      <c r="H262" s="1">
+        <v>66450</v>
+      </c>
+      <c r="I262" s="1">
+        <v>130245</v>
+      </c>
+      <c r="J262" s="2">
+        <v>65712</v>
+      </c>
+    </row>
+    <row r="263" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B263" s="44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C263" s="45">
+        <v>7</v>
+      </c>
+      <c r="D263" s="42">
+        <v>255889</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1973</v>
+      </c>
+      <c r="F263" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G263" s="23">
+        <v>68437</v>
+      </c>
+      <c r="H263" s="1">
+        <v>33120</v>
+      </c>
+      <c r="I263" s="1">
+        <v>99566</v>
+      </c>
+      <c r="J263" s="2">
+        <v>52793</v>
+      </c>
+    </row>
+    <row r="264" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B264" s="47"/>
+      <c r="C264" s="48"/>
+      <c r="D264" s="41"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="24"/>
+      <c r="G264" s="3"/>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="4"/>
+    </row>
+    <row r="265" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B265" s="11"/>
+      <c r="C265" s="11"/>
+      <c r="D265" s="11"/>
+    </row>
+    <row r="267" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C267" s="52"/>
+    </row>
+    <row r="268" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D268" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:J95"/>
+  <dimension ref="A2:J96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A83" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A84" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="11" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="2.81640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.453125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="5.90625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.81640625" style="10" customWidth="1"/>
+    <col min="5" max="10" width="12.81640625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="10.90625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="12.36328125" style="11" customWidth="1"/>
+    <col min="13" max="15" width="10.90625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="10.81640625" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.81640625" style="11" customWidth="1"/>
+    <col min="18" max="21" width="10.81640625" style="11" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D2" s="12" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D2" t="s">
         <v>45</v>
       </c>
-      <c r="J2" s="13" t="s">
+      <c r="J2" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="23" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D3" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="42" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="D6" s="60" t="s">
+    <row r="5" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="30"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="61" t="s">
+      <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="62" t="s">
+      <c r="F6" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="62" t="s">
+      <c r="H6" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="62" t="s">
+      <c r="I6" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J6" s="62" t="s">
+      <c r="J6" s="57" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="17" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G7" s="16" t="s">
+    <row r="7" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="21"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="16" t="s">
+      <c r="H7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I7" s="16" t="s">
+      <c r="I7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="16"/>
-[...2 lines deleted...]
-      <c r="B8" s="49">
+      <c r="J7" s="15"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B8" s="44">
         <v>2005</v>
       </c>
-      <c r="C8" s="51" t="s">
+      <c r="C8" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="42">
         <v>684400.44876000006</v>
       </c>
       <c r="E8" s="1">
         <v>28706.04823</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="23">
         <v>938.02795000000003</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="23">
         <v>201440.64038999999</v>
       </c>
       <c r="H8" s="1">
         <v>80974.913220000002</v>
       </c>
       <c r="I8" s="1">
         <v>234442.46345000001</v>
       </c>
       <c r="J8" s="2">
         <v>114129.56941</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B9" s="44">
         <v>2005</v>
       </c>
-      <c r="C9" s="51" t="s">
+      <c r="C9" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="42">
         <v>724750.06065999996</v>
       </c>
       <c r="E9" s="1">
         <v>29676.108800000002</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="23">
         <v>543.88291000000004</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="23">
         <v>193225.83392999999</v>
       </c>
       <c r="H9" s="1">
         <v>76711.197270000004</v>
       </c>
       <c r="I9" s="1">
         <v>245905.33869</v>
       </c>
       <c r="J9" s="2">
         <v>134275.81328</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B10" s="44">
         <v>2005</v>
       </c>
-      <c r="C10" s="51" t="s">
+      <c r="C10" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="42">
         <v>771719.90153000003</v>
       </c>
       <c r="E10" s="1">
         <v>23785.084729999999</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="23">
         <v>1296.18523</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="23">
         <v>261539.94260000001</v>
       </c>
       <c r="H10" s="1">
         <v>81528.225690000007</v>
       </c>
       <c r="I10" s="1">
         <v>267400.60707000003</v>
       </c>
       <c r="J10" s="2">
         <v>143240.19209999999</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B11" s="44">
         <v>2006</v>
       </c>
-      <c r="C11" s="51" t="s">
+      <c r="C11" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="42">
         <v>712903.07909999997</v>
       </c>
       <c r="E11" s="1">
         <v>21473.30082</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="23">
         <v>1307.0034900000001</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="23">
         <v>190560.12723000001</v>
       </c>
       <c r="H11" s="1">
         <v>112207.10086999999</v>
       </c>
       <c r="I11" s="1">
         <v>293024.06442000001</v>
       </c>
       <c r="J11" s="2">
         <v>134084.67668</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="44">
         <v>2006</v>
       </c>
-      <c r="C12" s="51" t="s">
+      <c r="C12" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="42">
         <v>677830.76106000005</v>
       </c>
       <c r="E12" s="1">
         <v>10048.136119999999</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="23">
         <v>207.99481</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="23">
         <v>260608.18567000001</v>
       </c>
       <c r="H12" s="1">
         <v>59164.393279999997</v>
       </c>
       <c r="I12" s="1">
         <v>209202.11374999999</v>
       </c>
       <c r="J12" s="2">
         <v>137112.76764000001</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B13" s="44">
         <v>2006</v>
       </c>
-      <c r="C13" s="51" t="s">
+      <c r="C13" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="42">
         <v>725433.25231000001</v>
       </c>
       <c r="E13" s="1">
         <v>19462.268370000002</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="23">
         <v>865.64412000000004</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="23">
         <v>238377.84231000001</v>
       </c>
       <c r="H13" s="1">
         <v>86203.204329999993</v>
       </c>
       <c r="I13" s="1">
         <v>226694.59773000001</v>
       </c>
       <c r="J13" s="2">
         <v>139230.57798</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B14" s="44">
         <v>2006</v>
       </c>
-      <c r="C14" s="51" t="s">
+      <c r="C14" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="42">
         <v>677292.17720999999</v>
       </c>
       <c r="E14" s="1">
         <v>15087.319170000001</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="23">
         <v>265.91264000000001</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="23">
         <v>213399.98334999999</v>
       </c>
       <c r="H14" s="1">
         <v>79296.379119999998</v>
       </c>
       <c r="I14" s="1">
         <v>219882.65460000001</v>
       </c>
       <c r="J14" s="2">
         <v>153780.96255</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="44">
         <v>2007</v>
       </c>
-      <c r="C15" s="51" t="s">
+      <c r="C15" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="42">
         <v>755735.51616</v>
       </c>
       <c r="E15" s="1">
         <v>14175.7546</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="23">
         <v>838.57785000000001</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="23">
         <v>252260.49075</v>
       </c>
       <c r="H15" s="1">
         <v>113800.18481999999</v>
       </c>
       <c r="I15" s="1">
         <v>196793.10474000001</v>
       </c>
       <c r="J15" s="2">
         <v>169843.78206</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="44">
         <v>2007</v>
       </c>
-      <c r="C16" s="51" t="s">
+      <c r="C16" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="42">
         <v>830419.71054999996</v>
       </c>
       <c r="E16" s="1">
         <v>18613.23244</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="23">
         <v>905.82694000000004</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="23">
         <v>237439.30741000001</v>
       </c>
       <c r="H16" s="1">
         <v>125379.5135</v>
       </c>
       <c r="I16" s="1">
         <v>212730.14597000001</v>
       </c>
       <c r="J16" s="2">
         <v>204931.42921999999</v>
       </c>
     </row>
-    <row r="17" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B17" s="44">
         <v>2007</v>
       </c>
-      <c r="C17" s="51" t="s">
+      <c r="C17" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="42">
         <v>676070.58643000002</v>
       </c>
       <c r="E17" s="1">
         <v>21491.325379999998</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="23">
         <v>502.32727999999997</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="23">
         <v>140393.72469</v>
       </c>
       <c r="H17" s="1">
         <v>93011.268890000007</v>
       </c>
       <c r="I17" s="1">
         <v>196595.64655</v>
       </c>
       <c r="J17" s="2">
         <v>171958.11497</v>
       </c>
     </row>
-    <row r="18" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B18" s="44">
         <v>2007</v>
       </c>
-      <c r="C18" s="51" t="s">
+      <c r="C18" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="42">
         <v>719964.37861999997</v>
       </c>
       <c r="E18" s="1">
         <v>18865.739750000001</v>
       </c>
-      <c r="F18" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="27">
+      <c r="F18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" s="23">
         <v>203431.36911999999</v>
       </c>
       <c r="H18" s="1">
         <v>95385.26453</v>
       </c>
       <c r="I18" s="1">
         <v>234650.64384999999</v>
       </c>
       <c r="J18" s="2">
         <v>159068.43473000001</v>
       </c>
     </row>
-    <row r="19" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="44">
         <v>2008</v>
       </c>
-      <c r="C19" s="51" t="s">
+      <c r="C19" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="42">
         <v>700584.32642000006</v>
       </c>
       <c r="E19" s="1">
         <v>15606.98027</v>
       </c>
-      <c r="F19" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="27">
+      <c r="F19" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="23">
         <v>218137.33392999999</v>
       </c>
       <c r="H19" s="1">
         <v>101829.04673</v>
       </c>
       <c r="I19" s="1">
         <v>218526.2738</v>
       </c>
       <c r="J19" s="2">
         <v>152125.67541</v>
       </c>
     </row>
-    <row r="20" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="44">
         <v>2008</v>
       </c>
-      <c r="C20" s="51" t="s">
+      <c r="C20" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="42">
         <v>679771.45504000003</v>
       </c>
       <c r="E20" s="1">
         <v>16681.382379999999</v>
       </c>
-      <c r="F20" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="27">
+      <c r="F20" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" s="23">
         <v>227919.80950999999</v>
       </c>
       <c r="H20" s="1">
         <v>102295.79083</v>
       </c>
       <c r="I20" s="1">
         <v>198004.21038999999</v>
       </c>
       <c r="J20" s="2">
         <v>144279.34992000001</v>
       </c>
     </row>
-    <row r="21" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B21" s="44">
         <v>2008</v>
       </c>
-      <c r="C21" s="51" t="s">
+      <c r="C21" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="42">
         <v>645036.20365000004</v>
       </c>
       <c r="E21" s="1">
         <v>14128.811820000001</v>
       </c>
-      <c r="F21" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="27">
+      <c r="F21" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="23">
         <v>216534.88510000001</v>
       </c>
       <c r="H21" s="1">
         <v>89838.587799999994</v>
       </c>
       <c r="I21" s="1">
         <v>180650.70619</v>
       </c>
       <c r="J21" s="2">
         <v>146864.51842000001</v>
       </c>
     </row>
-    <row r="22" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B22" s="44">
         <v>2008</v>
       </c>
-      <c r="C22" s="51" t="s">
+      <c r="C22" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="42">
         <v>665805.64431999996</v>
       </c>
       <c r="E22" s="1">
         <v>19422.91289</v>
       </c>
-      <c r="F22" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="27">
+      <c r="F22" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" s="23">
         <v>239863.10923</v>
       </c>
       <c r="H22" s="1">
         <v>94886.124070000005</v>
       </c>
       <c r="I22" s="1">
         <v>184686.12685999999</v>
       </c>
       <c r="J22" s="2">
         <v>152654.85204999999</v>
       </c>
     </row>
-    <row r="23" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B23" s="44">
         <v>2009</v>
       </c>
-      <c r="C23" s="51" t="s">
+      <c r="C23" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="42">
         <v>692228.52475999994</v>
       </c>
       <c r="E23" s="1">
         <v>21997.996149999999</v>
       </c>
-      <c r="F23" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="27">
+      <c r="F23" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="23">
         <v>209490.47386999999</v>
       </c>
       <c r="H23" s="1">
         <v>72769.232170000003</v>
       </c>
       <c r="I23" s="1">
         <v>215559.03044</v>
       </c>
       <c r="J23" s="2">
         <v>171210.10603</v>
       </c>
     </row>
-    <row r="24" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B24" s="44">
         <v>2009</v>
       </c>
-      <c r="C24" s="51" t="s">
+      <c r="C24" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="42">
         <v>713232.39272</v>
       </c>
       <c r="E24" s="1">
         <v>22112.26684</v>
       </c>
-      <c r="F24" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="27">
+      <c r="F24" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G24" s="23">
         <v>171410.31409999999</v>
       </c>
       <c r="H24" s="1">
         <v>96133.783590000006</v>
       </c>
       <c r="I24" s="1">
         <v>228731.88066</v>
       </c>
       <c r="J24" s="2">
         <v>158136.40586999999</v>
       </c>
     </row>
-    <row r="25" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B25" s="44">
         <v>2009</v>
       </c>
-      <c r="C25" s="51" t="s">
+      <c r="C25" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="42">
         <v>795630.71212000004</v>
       </c>
       <c r="E25" s="1">
         <v>20671.333719999999</v>
       </c>
-      <c r="F25" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="27">
+      <c r="F25" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="23">
         <v>366354.61427999998</v>
       </c>
       <c r="H25" s="1">
         <v>134571.45436999999</v>
       </c>
       <c r="I25" s="1">
         <v>192710.38808999999</v>
       </c>
       <c r="J25" s="2">
         <v>152394.61788000001</v>
       </c>
     </row>
-    <row r="26" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B26" s="44">
         <v>2009</v>
       </c>
-      <c r="C26" s="51" t="s">
+      <c r="C26" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="42">
         <v>666444.76041999995</v>
       </c>
       <c r="E26" s="1">
         <v>15917.88077</v>
       </c>
-      <c r="F26" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="27">
+      <c r="F26" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G26" s="23">
         <v>178602.67542000001</v>
       </c>
       <c r="H26" s="1">
         <v>119313.51736</v>
       </c>
       <c r="I26" s="1">
         <v>188355.93283999999</v>
       </c>
       <c r="J26" s="2">
         <v>159854.61283999999</v>
       </c>
     </row>
-    <row r="27" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B27" s="44">
         <v>2010</v>
       </c>
-      <c r="C27" s="51" t="s">
+      <c r="C27" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="42">
         <v>714128.63124000002</v>
       </c>
       <c r="E27" s="1">
         <v>25455.71055</v>
       </c>
-      <c r="F27" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="27">
+      <c r="F27" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="23">
         <v>189271.35691</v>
       </c>
       <c r="H27" s="1">
         <v>109493.36704</v>
       </c>
       <c r="I27" s="1">
         <v>201468.08077999999</v>
       </c>
       <c r="J27" s="2">
         <v>199830.74606999999</v>
       </c>
     </row>
-    <row r="28" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B28" s="44">
         <v>2010</v>
       </c>
-      <c r="C28" s="51" t="s">
+      <c r="C28" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="42">
         <v>653389.10421999998</v>
       </c>
       <c r="E28" s="1">
         <v>14461.02601</v>
       </c>
-      <c r="F28" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="27">
+      <c r="F28" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G28" s="23">
         <v>199458.20366999999</v>
       </c>
       <c r="H28" s="1">
         <v>79109.162800000006</v>
       </c>
       <c r="I28" s="1">
         <v>188071.05369999999</v>
       </c>
       <c r="J28" s="2">
         <v>175027.85154</v>
       </c>
     </row>
-    <row r="29" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="44">
         <v>2010</v>
       </c>
-      <c r="C29" s="51" t="s">
+      <c r="C29" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="42">
         <v>700290.31241999997</v>
       </c>
       <c r="E29" s="1">
         <v>12529.72854</v>
       </c>
-      <c r="F29" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="27">
+      <c r="F29" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G29" s="23">
         <v>259481.24178000001</v>
       </c>
       <c r="H29" s="1">
         <v>76810.364979999998</v>
       </c>
       <c r="I29" s="1">
         <v>222045.93999000001</v>
       </c>
       <c r="J29" s="2">
         <v>162731.42675000001</v>
       </c>
     </row>
-    <row r="30" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B30" s="44">
         <v>2010</v>
       </c>
-      <c r="C30" s="51" t="s">
+      <c r="C30" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="42">
         <v>693120.76592999999</v>
       </c>
       <c r="E30" s="1">
         <v>35105.502399999998</v>
       </c>
-      <c r="F30" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="27">
+      <c r="F30" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G30" s="23">
         <v>186553.89947</v>
       </c>
       <c r="H30" s="1">
         <v>88354.880040000004</v>
       </c>
       <c r="I30" s="1">
         <v>208304.61619999999</v>
       </c>
       <c r="J30" s="2">
         <v>169612.37723000001</v>
       </c>
     </row>
-    <row r="31" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B31" s="49" t="s">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B31" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="51" t="s">
+      <c r="C31" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="42">
         <v>648098.95033999998</v>
       </c>
       <c r="E31" s="1">
         <v>18009.147990000001</v>
       </c>
-      <c r="F31" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="27">
+      <c r="F31" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="23">
         <v>190451.40786000001</v>
       </c>
       <c r="H31" s="1">
         <v>85555.153869999995</v>
       </c>
       <c r="I31" s="1">
         <v>187320.8414</v>
       </c>
       <c r="J31" s="2">
         <v>173528.65332000001</v>
       </c>
     </row>
-    <row r="32" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B32" s="49" t="s">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B32" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="C32" s="51" t="s">
+      <c r="C32" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="42">
         <v>607953.38110999996</v>
       </c>
       <c r="E32" s="1">
         <v>17370.450809999998</v>
       </c>
-      <c r="F32" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="27">
+      <c r="F32" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G32" s="23">
         <v>169564.57469000001</v>
       </c>
       <c r="H32" s="1">
         <v>70177.569489999994</v>
       </c>
       <c r="I32" s="1">
         <v>214069.91329</v>
       </c>
       <c r="J32" s="2">
         <v>128185.54349</v>
       </c>
     </row>
-    <row r="33" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B33" s="49" t="s">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B33" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C33" s="51" t="s">
+      <c r="C33" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="42">
         <v>618407.40786000004</v>
       </c>
       <c r="E33" s="1">
         <v>14429.82494</v>
       </c>
-      <c r="F33" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="27">
+      <c r="F33" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="23">
         <v>209006.11645999999</v>
       </c>
       <c r="H33" s="1">
         <v>76453.644799999995</v>
       </c>
       <c r="I33" s="1">
         <v>219428.45976999999</v>
       </c>
       <c r="J33" s="2">
         <v>120650.45865</v>
       </c>
     </row>
-    <row r="34" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B34" s="49" t="s">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B34" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="51" t="s">
+      <c r="C34" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="42">
         <v>697332.75866000005</v>
       </c>
       <c r="E34" s="1">
         <v>12134.590190000001</v>
       </c>
-      <c r="F34" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="27">
+      <c r="F34" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G34" s="23">
         <v>189064.21565</v>
       </c>
       <c r="H34" s="1">
         <v>76158.232529999994</v>
       </c>
       <c r="I34" s="1">
         <v>253942.98392</v>
       </c>
       <c r="J34" s="2">
         <v>159060.71338</v>
       </c>
     </row>
-    <row r="35" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B35" s="49" t="s">
+    <row r="35" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B35" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="C35" s="51" t="s">
+      <c r="C35" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="D35" s="47">
+      <c r="D35" s="42">
         <v>787110.52667000005</v>
       </c>
       <c r="E35" s="1">
         <v>15370.63465</v>
       </c>
-      <c r="F35" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="27">
+      <c r="F35" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G35" s="23">
         <v>247301.79873000001</v>
       </c>
       <c r="H35" s="1">
         <v>111929.70732</v>
       </c>
       <c r="I35" s="1">
         <v>260670.33116</v>
       </c>
       <c r="J35" s="2">
         <v>123991.96866</v>
       </c>
     </row>
-    <row r="36" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B36" s="49" t="s">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B36" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="C36" s="51" t="s">
+      <c r="C36" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="D36" s="47">
+      <c r="D36" s="42">
         <v>726019.50581</v>
       </c>
       <c r="E36" s="1">
         <v>13928.89529</v>
       </c>
-      <c r="F36" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="27">
+      <c r="F36" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="23">
         <v>261304.03323</v>
       </c>
       <c r="H36" s="1">
         <v>108759.73153</v>
       </c>
       <c r="I36" s="1">
         <v>221201.19691999999</v>
       </c>
       <c r="J36" s="2">
         <v>148307.79324999999</v>
       </c>
     </row>
-    <row r="37" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B37" s="49" t="s">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B37" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="C37" s="51" t="s">
+      <c r="C37" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="42">
         <v>714457.77364999999</v>
       </c>
       <c r="E37" s="1">
         <v>20549.913369999998</v>
       </c>
-      <c r="F37" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="27">
+      <c r="F37" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="23">
         <v>249243.71737</v>
       </c>
       <c r="H37" s="1">
         <v>90381.765169999999</v>
       </c>
       <c r="I37" s="1">
         <v>215348.22758999999</v>
       </c>
       <c r="J37" s="2">
         <v>155106.53187000001</v>
       </c>
     </row>
-    <row r="38" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B38" s="49" t="s">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B38" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="C38" s="51" t="s">
+      <c r="C38" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D38" s="47">
+      <c r="D38" s="42">
         <v>699088.70007000002</v>
       </c>
       <c r="E38" s="1">
         <v>12594.6787</v>
       </c>
-      <c r="F38" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="27">
+      <c r="F38" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="23">
         <v>191557.16192000001</v>
       </c>
       <c r="H38" s="1">
         <v>115216.96691</v>
       </c>
       <c r="I38" s="1">
         <v>217900.41665999999</v>
       </c>
       <c r="J38" s="2">
         <v>174337.42256000001</v>
       </c>
     </row>
-    <row r="39" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B39" s="49" t="s">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B39" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="51" t="s">
+      <c r="C39" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="D39" s="47">
+      <c r="D39" s="42">
         <v>725684.82562999998</v>
       </c>
       <c r="E39" s="1">
         <v>14070.92326</v>
       </c>
-      <c r="F39" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="27">
+      <c r="F39" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="23">
         <v>204124.42759000001</v>
       </c>
       <c r="H39" s="1">
         <v>125503.39201</v>
       </c>
       <c r="I39" s="1">
         <v>280558.16139000002</v>
       </c>
       <c r="J39" s="2">
         <v>117150.74254000001</v>
       </c>
     </row>
-    <row r="40" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B40" s="49" t="s">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B40" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="C40" s="51" t="s">
+      <c r="C40" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="D40" s="47">
+      <c r="D40" s="42">
         <v>788755.28348999994</v>
       </c>
       <c r="E40" s="1">
         <v>27956.792740000001</v>
       </c>
-      <c r="F40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="27">
+      <c r="F40" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="23">
         <v>379961.89688000001</v>
       </c>
       <c r="H40" s="1">
         <v>133566.11410000001</v>
       </c>
       <c r="I40" s="1">
         <v>223099.92932</v>
       </c>
       <c r="J40" s="2">
         <v>124376.39459</v>
       </c>
     </row>
-    <row r="41" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B41" s="49" t="s">
+    <row r="41" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B41" s="44" t="s">
         <v>73</v>
       </c>
-      <c r="C41" s="51" t="s">
+      <c r="C41" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D41" s="47">
+      <c r="D41" s="42">
         <v>936843.84608000005</v>
       </c>
       <c r="E41" s="1">
         <v>33076.589110000001</v>
       </c>
-      <c r="F41" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="27">
+      <c r="F41" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="23">
         <v>320228.94016</v>
       </c>
       <c r="H41" s="1">
         <v>150543.09958000001</v>
       </c>
       <c r="I41" s="1">
         <v>260018.64410999999</v>
       </c>
       <c r="J41" s="2">
         <v>170838.63772</v>
       </c>
     </row>
-    <row r="42" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B42" s="49" t="s">
+    <row r="42" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B42" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C42" s="51" t="s">
+      <c r="C42" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D42" s="47">
+      <c r="D42" s="42">
         <v>803578.90790999995</v>
       </c>
       <c r="E42" s="1">
         <v>23475.808639999999</v>
       </c>
-      <c r="F42" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="27">
+      <c r="F42" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="23">
         <v>279620.52867999999</v>
       </c>
       <c r="H42" s="1">
         <v>95553.849719999998</v>
       </c>
       <c r="I42" s="1">
         <v>249386.22344999999</v>
       </c>
       <c r="J42" s="2">
         <v>166477.90960000001</v>
       </c>
     </row>
-    <row r="43" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B43" s="49" t="s">
+    <row r="43" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B43" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="C43" s="51" t="s">
+      <c r="C43" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="D43" s="47">
+      <c r="D43" s="42">
         <v>724129.73213999998</v>
       </c>
       <c r="E43" s="1">
         <v>16306.653560000001</v>
       </c>
-      <c r="F43" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="27">
+      <c r="F43" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="23">
         <v>204219.31828000001</v>
       </c>
       <c r="H43" s="1">
         <v>121365.05738</v>
       </c>
       <c r="I43" s="1">
         <v>227995.88156000001</v>
       </c>
       <c r="J43" s="2">
         <v>164044.23303999999</v>
       </c>
     </row>
-    <row r="44" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B44" s="49" t="s">
+    <row r="44" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B44" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C44" s="51" t="s">
+      <c r="C44" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="D44" s="47">
+      <c r="D44" s="42">
         <v>854162.16367000004</v>
       </c>
       <c r="E44" s="1">
         <v>19992.150509999999</v>
       </c>
-      <c r="F44" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="27">
+      <c r="F44" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="23">
         <v>229179.80478000001</v>
       </c>
       <c r="H44" s="1">
         <v>178715.47021999999</v>
       </c>
       <c r="I44" s="1">
         <v>265789.77957000001</v>
       </c>
       <c r="J44" s="2">
         <v>174571.83186999999</v>
       </c>
     </row>
-    <row r="45" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B45" s="49" t="s">
+    <row r="45" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B45" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C45" s="51" t="s">
+      <c r="C45" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D45" s="47">
+      <c r="D45" s="42">
         <v>784084.94305999996</v>
       </c>
       <c r="E45" s="1">
         <v>20492.495159999999</v>
       </c>
-      <c r="F45" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="27">
+      <c r="F45" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="23">
         <v>211524.11395</v>
       </c>
       <c r="H45" s="1">
         <v>123384.66097</v>
       </c>
       <c r="I45" s="1">
         <v>249301.4094</v>
       </c>
       <c r="J45" s="2">
         <v>137866.68177</v>
       </c>
     </row>
-    <row r="46" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B46" s="49" t="s">
+    <row r="46" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B46" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C46" s="51" t="s">
+      <c r="C46" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D46" s="47">
+      <c r="D46" s="42">
         <v>778865.75202999997</v>
       </c>
       <c r="E46" s="1">
         <v>21815.268329999999</v>
       </c>
-      <c r="F46" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="27">
+      <c r="F46" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="23">
         <v>290293.46561999997</v>
       </c>
       <c r="H46" s="1">
         <v>125543.09480000001</v>
       </c>
       <c r="I46" s="1">
         <v>237018.52694000001</v>
       </c>
       <c r="J46" s="2">
         <v>125459.14354999999</v>
       </c>
     </row>
-    <row r="47" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B47" s="49" t="s">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B47" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C47" s="51" t="s">
+      <c r="C47" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D47" s="47">
+      <c r="D47" s="42">
         <v>827208.90434000001</v>
       </c>
       <c r="E47" s="1">
         <v>21291.243839999999</v>
       </c>
-      <c r="F47" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="27">
+      <c r="F47" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="23">
         <v>267477.57549000002</v>
       </c>
       <c r="H47" s="1">
         <v>131257.11788000001</v>
       </c>
       <c r="I47" s="1">
         <v>256384.57865000001</v>
       </c>
       <c r="J47" s="2">
         <v>143195.40779</v>
       </c>
     </row>
-    <row r="48" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B48" s="49" t="s">
+    <row r="48" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B48" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C48" s="51" t="s">
+      <c r="C48" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="D48" s="47">
+      <c r="D48" s="42">
         <v>814634.21953999996</v>
       </c>
       <c r="E48" s="1">
         <v>29142.847750000001</v>
       </c>
-      <c r="F48" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="27">
+      <c r="F48" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="23">
         <v>301860.94306000002</v>
       </c>
       <c r="H48" s="1">
         <v>112834.11718</v>
       </c>
       <c r="I48" s="1">
         <v>297460.65873000002</v>
       </c>
       <c r="J48" s="2">
         <v>135183.70869999999</v>
       </c>
     </row>
-    <row r="49" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B49" s="49" t="s">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B49" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C49" s="51" t="s">
+      <c r="C49" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D49" s="47">
+      <c r="D49" s="42">
         <v>744145.11490000004</v>
       </c>
       <c r="E49" s="1">
         <v>18788.761579999999</v>
       </c>
-      <c r="F49" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="27">
+      <c r="F49" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="23">
         <v>240703.5128</v>
       </c>
       <c r="H49" s="1">
         <v>90658.372579999996</v>
       </c>
       <c r="I49" s="1">
         <v>229483.37390000001</v>
       </c>
       <c r="J49" s="2">
         <v>137376.56515000001</v>
       </c>
     </row>
-    <row r="50" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B50" s="49" t="s">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B50" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C50" s="51" t="s">
+      <c r="C50" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D50" s="47">
+      <c r="D50" s="42">
         <v>618177.23086999997</v>
       </c>
       <c r="E50" s="1">
         <v>29144.149359999999</v>
       </c>
-      <c r="F50" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="27">
+      <c r="F50" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="23">
         <v>166101.02858000001</v>
       </c>
       <c r="H50" s="1">
         <v>85425.962159999995</v>
       </c>
       <c r="I50" s="1">
         <v>220833.984</v>
       </c>
       <c r="J50" s="2">
         <v>117415.01231999999</v>
       </c>
     </row>
-    <row r="51" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B51" s="49" t="s">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B51" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C51" s="51" t="s">
+      <c r="C51" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D51" s="47">
+      <c r="D51" s="42">
         <v>808661.34756000002</v>
       </c>
       <c r="E51" s="1">
         <v>27734.724480000001</v>
       </c>
-      <c r="F51" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="27">
+      <c r="F51" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="23">
         <v>246211.81419999999</v>
       </c>
       <c r="H51" s="1">
         <v>101247.08011</v>
       </c>
       <c r="I51" s="1">
         <v>314940.75877000001</v>
       </c>
       <c r="J51" s="2">
         <v>133513.04433</v>
       </c>
     </row>
-    <row r="52" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B52" s="49" t="s">
+    <row r="52" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B52" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C52" s="51" t="s">
+      <c r="C52" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D52" s="47">
+      <c r="D52" s="42">
         <v>695269.06602000003</v>
       </c>
       <c r="E52" s="1">
         <v>39686.893049999999</v>
       </c>
-      <c r="F52" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="27">
+      <c r="F52" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="23">
         <v>201669.45847000001</v>
       </c>
       <c r="H52" s="1">
         <v>90532.492379999996</v>
       </c>
       <c r="I52" s="1">
         <v>230851.76917000001</v>
       </c>
       <c r="J52" s="2">
         <v>148042.13323000001</v>
       </c>
     </row>
-    <row r="53" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B53" s="49" t="s">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B53" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C53" s="51" t="s">
+      <c r="C53" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D53" s="47">
+      <c r="D53" s="42">
         <v>740224.27986999997</v>
       </c>
       <c r="E53" s="1">
         <v>20004.148990000002</v>
       </c>
-      <c r="F53" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="27">
+      <c r="F53" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="23">
         <v>247613.56619000001</v>
       </c>
       <c r="H53" s="1">
         <v>100597.78826</v>
       </c>
       <c r="I53" s="1">
         <v>244616.73259</v>
       </c>
       <c r="J53" s="2">
         <v>122673.86404</v>
       </c>
     </row>
-    <row r="54" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B54" s="49" t="s">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B54" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C54" s="51" t="s">
+      <c r="C54" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D54" s="47">
+      <c r="D54" s="42">
         <v>854798.84470000002</v>
       </c>
       <c r="E54" s="1">
         <v>20982.181509999999</v>
       </c>
-      <c r="F54" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="27">
+      <c r="F54" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="23">
         <v>254297.28645000001</v>
       </c>
       <c r="H54" s="1">
         <v>121370.56571</v>
       </c>
       <c r="I54" s="1">
         <v>289576.44393000001</v>
       </c>
       <c r="J54" s="2">
         <v>187985.31954</v>
       </c>
     </row>
-    <row r="55" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B55" s="49" t="s">
+    <row r="55" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B55" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C55" s="51" t="s">
+      <c r="C55" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D55" s="47">
+      <c r="D55" s="42">
         <v>847759.35962999996</v>
       </c>
       <c r="E55" s="1">
         <v>39565.779580000002</v>
       </c>
-      <c r="F55" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="27">
+      <c r="F55" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="23">
         <v>236707.72962999999</v>
       </c>
       <c r="H55" s="1">
         <v>224743.68012</v>
       </c>
       <c r="I55" s="1">
         <v>242697.19639999999</v>
       </c>
       <c r="J55" s="2">
         <v>144880.18494000001</v>
       </c>
     </row>
-    <row r="56" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B56" s="49" t="s">
+    <row r="56" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B56" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C56" s="51" t="s">
+      <c r="C56" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D56" s="47">
+      <c r="D56" s="42">
         <v>693413.24135000003</v>
       </c>
       <c r="E56" s="1">
         <v>18780.412270000001</v>
       </c>
-      <c r="F56" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="27">
+      <c r="F56" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="23">
         <v>230072.44944999999</v>
       </c>
       <c r="H56" s="1">
         <v>100958.08018</v>
       </c>
       <c r="I56" s="1">
         <v>207098.48934</v>
       </c>
       <c r="J56" s="2">
         <v>162429.82837</v>
       </c>
     </row>
-    <row r="57" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B57" s="49" t="s">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B57" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C57" s="51" t="s">
+      <c r="C57" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D57" s="47">
+      <c r="D57" s="42">
         <v>763401.82577</v>
       </c>
       <c r="E57" s="1">
         <v>22374.00015</v>
       </c>
-      <c r="F57" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="27">
+      <c r="F57" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G57" s="23">
         <v>308261.73204999999</v>
       </c>
       <c r="H57" s="1">
         <v>111656.98642</v>
       </c>
       <c r="I57" s="1">
         <v>218134.01832999999</v>
       </c>
       <c r="J57" s="2">
         <v>138462.78479999999</v>
       </c>
     </row>
-    <row r="58" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B58" s="49" t="s">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B58" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C58" s="51" t="s">
+      <c r="C58" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D58" s="47">
+      <c r="D58" s="42">
         <v>736195.45198999997</v>
       </c>
       <c r="E58" s="1">
         <v>34997.512820000004</v>
       </c>
-      <c r="F58" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="27">
+      <c r="F58" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="23">
         <v>214691.63415999999</v>
       </c>
       <c r="H58" s="1">
         <v>118254.87321000001</v>
       </c>
       <c r="I58" s="1">
         <v>232157.22177</v>
       </c>
       <c r="J58" s="2">
         <v>156955.88873000001</v>
       </c>
     </row>
-    <row r="59" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B59" s="49" t="s">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B59" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C59" s="51" t="s">
+      <c r="C59" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D59" s="47">
+      <c r="D59" s="42">
         <v>754270.87994999997</v>
       </c>
       <c r="E59" s="1">
         <v>15471.72471</v>
       </c>
-      <c r="F59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="27">
+      <c r="F59" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G59" s="23">
         <v>264896.4694</v>
       </c>
       <c r="H59" s="1">
         <v>155205.19281000001</v>
       </c>
       <c r="I59" s="1">
         <v>205790.32474000001</v>
       </c>
       <c r="J59" s="2">
         <v>129509.9645</v>
       </c>
     </row>
-    <row r="60" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B60" s="49" t="s">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B60" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C60" s="51" t="s">
+      <c r="C60" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D60" s="47">
+      <c r="D60" s="42">
         <v>712744.55353999999</v>
       </c>
       <c r="E60" s="1">
         <v>16100.956910000001</v>
       </c>
-      <c r="F60" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="27">
+      <c r="F60" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="23">
         <v>269984.36194999999</v>
       </c>
       <c r="H60" s="1">
         <v>105374.46315</v>
       </c>
       <c r="I60" s="1">
         <v>215946.18642000001</v>
       </c>
       <c r="J60" s="2">
         <v>146407.56065999999</v>
       </c>
     </row>
-    <row r="61" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B61" s="49" t="s">
+    <row r="61" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B61" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C61" s="51" t="s">
+      <c r="C61" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D61" s="47">
+      <c r="D61" s="42">
         <v>891836.45123000001</v>
       </c>
       <c r="E61" s="1">
         <v>24359.89143</v>
       </c>
-      <c r="F61" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="27">
+      <c r="F61" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="23">
         <v>335963.27655000001</v>
       </c>
       <c r="H61" s="1">
         <v>138372.74398</v>
       </c>
       <c r="I61" s="1">
         <v>259973.24361</v>
       </c>
       <c r="J61" s="2">
         <v>150995.01952999999</v>
       </c>
     </row>
-    <row r="62" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B62" s="49" t="s">
+    <row r="62" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B62" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C62" s="51" t="s">
+      <c r="C62" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D62" s="47">
+      <c r="D62" s="42">
         <v>813724.12317000004</v>
       </c>
       <c r="E62" s="1">
         <v>24750.66893</v>
       </c>
-      <c r="F62" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="27">
+      <c r="F62" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G62" s="23">
         <v>273913.48038999998</v>
       </c>
       <c r="H62" s="1">
         <v>126447.97254</v>
       </c>
       <c r="I62" s="1">
         <v>249493.75969000001</v>
       </c>
       <c r="J62" s="2">
         <v>157058.76605999999</v>
       </c>
     </row>
-    <row r="63" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B63" s="49" t="s">
+    <row r="63" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B63" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C63" s="51" t="s">
+      <c r="C63" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D63" s="47">
+      <c r="D63" s="42">
         <v>674400.26486999996</v>
       </c>
       <c r="E63" s="1">
         <v>32104.749049999999</v>
       </c>
-      <c r="F63" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="27">
+      <c r="F63" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G63" s="23">
         <v>169415.40362999999</v>
       </c>
       <c r="H63" s="1">
         <v>118839.81011000001</v>
       </c>
       <c r="I63" s="1">
         <v>260648.91454999999</v>
       </c>
       <c r="J63" s="2">
         <v>138960.68062</v>
       </c>
     </row>
-    <row r="64" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B64" s="49" t="s">
+    <row r="64" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B64" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C64" s="51" t="s">
+      <c r="C64" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D64" s="47">
+      <c r="D64" s="42">
         <v>813580.02015</v>
       </c>
       <c r="E64" s="1">
         <v>23682.591100000001</v>
       </c>
-      <c r="F64" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="27">
+      <c r="F64" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="23">
         <v>166593.69828000001</v>
       </c>
       <c r="H64" s="1">
         <v>126273.10732</v>
       </c>
       <c r="I64" s="1">
         <v>292765.71632000001</v>
       </c>
       <c r="J64" s="2">
         <v>155391.54191</v>
       </c>
     </row>
-    <row r="65" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B65" s="49" t="s">
+    <row r="65" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B65" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C65" s="51" t="s">
+      <c r="C65" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D65" s="47">
+      <c r="D65" s="42">
         <v>843690.63971000002</v>
       </c>
       <c r="E65" s="1">
         <v>34573.355889999999</v>
       </c>
-      <c r="F65" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="27">
+      <c r="F65" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="23">
         <v>183148.24922</v>
       </c>
       <c r="H65" s="1">
         <v>98928.104330000002</v>
       </c>
       <c r="I65" s="1">
         <v>241636.97792</v>
       </c>
       <c r="J65" s="2">
         <v>236999.97625000001</v>
       </c>
     </row>
-    <row r="66" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B66" s="49" t="s">
+    <row r="66" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B66" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C66" s="51" t="s">
+      <c r="C66" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D66" s="47">
+      <c r="D66" s="42">
         <v>734852.26954000001</v>
       </c>
       <c r="E66" s="1">
         <v>48607.830929999996</v>
       </c>
-      <c r="F66" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="27">
+      <c r="F66" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="23">
         <v>167129.51139999999</v>
       </c>
       <c r="H66" s="1">
         <v>159053.41231000001</v>
       </c>
       <c r="I66" s="1">
         <v>231209.66232</v>
       </c>
       <c r="J66" s="2">
         <v>149939.93875</v>
       </c>
     </row>
-    <row r="67" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B67" s="49" t="s">
+    <row r="67" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B67" s="44" t="s">
         <v>116</v>
       </c>
-      <c r="C67" s="51" t="s">
+      <c r="C67" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D67" s="47">
+      <c r="D67" s="42">
         <v>941735.24724000006</v>
       </c>
       <c r="E67" s="1">
         <v>35400.461490000002</v>
       </c>
-      <c r="F67" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="27">
+      <c r="F67" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="23">
         <v>335032.10830000002</v>
       </c>
       <c r="H67" s="1">
         <v>110467.70736</v>
       </c>
       <c r="I67" s="1">
         <v>280408.68377</v>
       </c>
       <c r="J67" s="2">
         <v>189336.88256999999</v>
       </c>
     </row>
-    <row r="68" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B68" s="49" t="s">
+    <row r="68" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B68" s="44" t="s">
         <v>116</v>
       </c>
-      <c r="C68" s="51" t="s">
+      <c r="C68" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D68" s="47">
+      <c r="D68" s="42">
         <v>881552.24306999997</v>
       </c>
       <c r="E68" s="1">
         <v>18917.04911</v>
       </c>
-      <c r="F68" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="27">
+      <c r="F68" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="23">
         <v>155561.08007</v>
       </c>
       <c r="H68" s="1">
         <v>153533.36137</v>
       </c>
       <c r="I68" s="1">
         <v>273037.50079999998</v>
       </c>
       <c r="J68" s="2">
         <v>204425.04858</v>
       </c>
     </row>
-    <row r="69" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B69" s="49" t="s">
+    <row r="69" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B69" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C69" s="51" t="s">
+      <c r="C69" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D69" s="47">
+      <c r="D69" s="42">
         <v>849560.95108999999</v>
       </c>
       <c r="E69" s="1">
         <v>21472.449840000001</v>
       </c>
-      <c r="F69" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="27">
+      <c r="F69" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="23">
         <v>188151.70170999999</v>
       </c>
       <c r="H69" s="1">
         <v>124942.65068999999</v>
       </c>
       <c r="I69" s="1">
         <v>288909.91976000002</v>
       </c>
       <c r="J69" s="2">
         <v>182869.53924000001</v>
       </c>
     </row>
-    <row r="70" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B70" s="49" t="s">
+    <row r="70" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B70" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C70" s="51" t="s">
+      <c r="C70" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D70" s="47">
+      <c r="D70" s="42">
         <v>835830.46362000005</v>
       </c>
       <c r="E70" s="1">
         <v>11797.8079</v>
       </c>
-      <c r="F70" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="27">
+      <c r="F70" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="23">
         <v>332960.4828</v>
       </c>
       <c r="H70" s="1">
         <v>115242.48776</v>
       </c>
       <c r="I70" s="1">
         <v>225213.2873</v>
       </c>
       <c r="J70" s="2">
         <v>165667.45929</v>
       </c>
     </row>
-    <row r="71" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B71" s="49" t="s">
+    <row r="71" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B71" s="44" t="s">
         <v>125</v>
       </c>
-      <c r="C71" s="51" t="s">
+      <c r="C71" s="46" t="s">
         <v>126</v>
       </c>
-      <c r="D71" s="47">
+      <c r="D71" s="42">
         <v>762714.75760999997</v>
       </c>
       <c r="E71" s="1">
         <v>7608.7304999999997</v>
       </c>
-      <c r="F71" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="27">
+      <c r="F71" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="23">
         <v>206541.95654000001</v>
       </c>
       <c r="H71" s="1">
         <v>110620.70994</v>
       </c>
       <c r="I71" s="1">
         <v>264891.51592999999</v>
       </c>
       <c r="J71" s="2">
         <v>185318.99864999999</v>
       </c>
     </row>
-    <row r="72" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B72" s="49" t="s">
+    <row r="72" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B72" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C72" s="51" t="s">
+      <c r="C72" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D72" s="47">
+      <c r="D72" s="42">
         <v>755805.08213999995</v>
       </c>
       <c r="E72" s="1">
         <v>16317.641</v>
       </c>
-      <c r="F72" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="27">
+      <c r="F72" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="23">
         <v>206193.07246</v>
       </c>
       <c r="H72" s="1">
         <v>112302.33832</v>
       </c>
       <c r="I72" s="1">
         <v>230890.14293999999</v>
       </c>
       <c r="J72" s="2">
         <v>162385.56057</v>
       </c>
     </row>
-    <row r="73" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B73" s="49" t="s">
+    <row r="73" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B73" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C73" s="51" t="s">
+      <c r="C73" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="D73" s="47">
+      <c r="D73" s="42">
         <v>837152.50410000002</v>
       </c>
       <c r="E73" s="1">
         <v>12472.79953</v>
       </c>
-      <c r="F73" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="27">
+      <c r="F73" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G73" s="23">
         <v>208953.04832999999</v>
       </c>
       <c r="H73" s="1">
         <v>155834.03487</v>
       </c>
       <c r="I73" s="1">
         <v>247767.79712999999</v>
       </c>
       <c r="J73" s="2">
         <v>185792.94123</v>
       </c>
     </row>
-    <row r="74" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B74" s="49" t="s">
+    <row r="74" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B74" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C74" s="51" t="s">
+      <c r="C74" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D74" s="47">
+      <c r="D74" s="42">
         <v>892793.76148999995</v>
       </c>
       <c r="E74" s="1">
         <v>15108.76822</v>
       </c>
-      <c r="F74" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="27">
+      <c r="F74" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="23">
         <v>231974.39400999999</v>
       </c>
       <c r="H74" s="1">
         <v>111903.99722999999</v>
       </c>
       <c r="I74" s="1">
         <v>282819.89451000001</v>
       </c>
       <c r="J74" s="2">
         <v>247630.79219000001</v>
       </c>
     </row>
-    <row r="75" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B75" s="49" t="s">
+    <row r="75" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B75" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C75" s="51" t="s">
+      <c r="C75" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="D75" s="47">
+      <c r="D75" s="42">
         <v>788918.07597999997</v>
       </c>
       <c r="E75" s="1">
         <v>26844.877359999999</v>
       </c>
-      <c r="F75" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="27">
+      <c r="F75" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="23">
         <v>223133.59241000001</v>
       </c>
       <c r="H75" s="1">
         <v>133446.89415000001</v>
       </c>
       <c r="I75" s="1">
         <v>226477.90753</v>
       </c>
       <c r="J75" s="2">
         <v>183050.63488</v>
       </c>
     </row>
-    <row r="76" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B76" s="49" t="s">
+    <row r="76" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B76" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C76" s="51" t="s">
+      <c r="C76" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D76" s="47">
+      <c r="D76" s="42">
         <v>875491.19840999995</v>
       </c>
       <c r="E76" s="1">
         <v>16129.99886</v>
       </c>
-      <c r="F76" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="27">
+      <c r="F76" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="23">
         <v>407674.32582999999</v>
       </c>
       <c r="H76" s="1">
         <v>99784.776580000005</v>
       </c>
       <c r="I76" s="1">
         <v>263489.07198000001</v>
       </c>
       <c r="J76" s="2">
         <v>157140.55214000001</v>
       </c>
     </row>
-    <row r="77" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B77" s="49" t="s">
+    <row r="77" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B77" s="44" t="s">
         <v>139</v>
       </c>
-      <c r="C77" s="51" t="s">
+      <c r="C77" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D77" s="47">
+      <c r="D77" s="42">
         <v>790411.77720000001</v>
       </c>
       <c r="E77" s="1">
         <v>26452.56797</v>
       </c>
-      <c r="F77" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="27">
+      <c r="F77" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G77" s="23">
         <v>189215.14214000001</v>
       </c>
       <c r="H77" s="1">
         <v>93738.925789999994</v>
       </c>
       <c r="I77" s="1">
         <v>287328.17908999999</v>
       </c>
       <c r="J77" s="2">
         <v>169783.45817999999</v>
       </c>
     </row>
-    <row r="78" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B78" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C78" s="51" t="s">
+      <c r="C78" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D78" s="47">
+      <c r="D78" s="42">
         <v>794223.63881999999</v>
       </c>
       <c r="E78" s="1">
         <v>12517.02484</v>
       </c>
-      <c r="F78" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="27">
+      <c r="F78" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="23">
         <v>212995.41503</v>
       </c>
       <c r="H78" s="1">
         <v>110629.989</v>
       </c>
       <c r="I78" s="1">
         <v>285987.17045999999</v>
       </c>
       <c r="J78" s="2">
         <v>145691.24749000001</v>
       </c>
     </row>
-    <row r="79" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B79" s="44" t="s">
         <v>144</v>
       </c>
-      <c r="C79" s="51" t="s">
+      <c r="C79" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="D79" s="47">
+      <c r="D79" s="42">
         <v>830851.65058999998</v>
       </c>
       <c r="E79" s="1">
         <v>12232.33583</v>
       </c>
-      <c r="F79" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="27">
+      <c r="F79" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G79" s="23">
         <v>255243.00792</v>
       </c>
       <c r="H79" s="1">
         <v>118438.25094</v>
       </c>
       <c r="I79" s="1">
         <v>200464.44099</v>
       </c>
       <c r="J79" s="2">
         <v>256820.58402000001</v>
       </c>
     </row>
-    <row r="80" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B80" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C80" s="51" t="s">
+      <c r="C80" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D80" s="47">
+      <c r="D80" s="42">
         <v>1065201.0402500001</v>
       </c>
       <c r="E80" s="1">
         <v>14913.47055</v>
       </c>
-      <c r="F80" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="27">
+      <c r="F80" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G80" s="23">
         <v>579408.28081999999</v>
       </c>
       <c r="H80" s="1">
         <v>136222.88686</v>
       </c>
       <c r="I80" s="1">
         <v>219618.45769000001</v>
       </c>
       <c r="J80" s="2">
         <v>208084.50709999999</v>
       </c>
     </row>
-    <row r="81" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B81" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C81" s="51" t="s">
+      <c r="C81" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D81" s="47">
+      <c r="D81" s="42">
         <v>1046368.68498</v>
       </c>
       <c r="E81" s="1">
         <v>17421.036329999999</v>
       </c>
-      <c r="F81" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="27">
+      <c r="F81" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G81" s="23">
         <v>568644.49522000004</v>
       </c>
       <c r="H81" s="1">
         <v>101199.25741999999</v>
       </c>
       <c r="I81" s="1">
         <v>264577.4472</v>
       </c>
       <c r="J81" s="2">
         <v>211783.52559</v>
       </c>
     </row>
-    <row r="82" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B82" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C82" s="51" t="s">
+      <c r="C82" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D82" s="47">
+      <c r="D82" s="42">
         <v>1073289.54629</v>
       </c>
       <c r="E82" s="1">
         <v>15332.009910000001</v>
       </c>
-      <c r="F82" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="27">
+      <c r="F82" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G82" s="23">
         <v>424836.29710000003</v>
       </c>
       <c r="H82" s="1">
         <v>132747.93565</v>
       </c>
       <c r="I82" s="1">
         <v>228754.83176999999</v>
       </c>
       <c r="J82" s="2">
         <v>232760.95522999999</v>
       </c>
     </row>
-    <row r="83" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B83" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C83" s="51" t="s">
+      <c r="C83" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D83" s="47">
+      <c r="D83" s="42">
         <v>1426367.5417299999</v>
       </c>
       <c r="E83" s="1">
         <v>20951.22738</v>
       </c>
-      <c r="F83" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="27">
+      <c r="F83" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G83" s="23">
         <v>701378.24063000001</v>
       </c>
       <c r="H83" s="1">
         <v>100285.85477000001</v>
       </c>
       <c r="I83" s="1">
         <v>303625.57173999998</v>
       </c>
       <c r="J83" s="2">
         <v>200437.87073</v>
       </c>
     </row>
-    <row r="84" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B84" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C84" s="51" t="s">
+      <c r="C84" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D84" s="47">
+      <c r="D84" s="42">
         <v>1145387.2063200001</v>
       </c>
       <c r="E84" s="1">
         <v>13662.900519999999</v>
       </c>
-      <c r="F84" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="27">
+      <c r="F84" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G84" s="23">
         <v>432239.99300999998</v>
       </c>
       <c r="H84" s="1">
         <v>142258.94983999999</v>
       </c>
       <c r="I84" s="1">
         <v>255901.71539</v>
       </c>
       <c r="J84" s="2">
         <v>273291.47077000001</v>
       </c>
     </row>
-    <row r="85" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B85" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C85" s="51" t="s">
+      <c r="C85" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D85" s="47">
+      <c r="D85" s="42">
         <v>1411517.7426199999</v>
       </c>
       <c r="E85" s="1">
         <v>18638.062470000001</v>
       </c>
-      <c r="F85" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="27">
+      <c r="F85" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="23">
         <v>1245942.0374700001</v>
       </c>
       <c r="H85" s="1">
         <v>124047.7259</v>
       </c>
       <c r="I85" s="1">
         <v>242736.29470999999</v>
       </c>
       <c r="J85" s="2">
         <v>230491.76389999999</v>
       </c>
     </row>
-    <row r="86" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B86" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C86" s="51" t="s">
+      <c r="C86" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D86" s="47">
+      <c r="D86" s="42">
         <v>1948918.5240199999</v>
       </c>
       <c r="E86" s="1">
         <v>23271.2821</v>
       </c>
-      <c r="F86" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="27">
+      <c r="F86" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G86" s="23">
         <v>1175046.6214099999</v>
       </c>
       <c r="H86" s="1">
         <v>135085.07935000001</v>
       </c>
       <c r="I86" s="1">
         <v>242074.17086000001</v>
       </c>
       <c r="J86" s="2">
         <v>242229.26980000001</v>
       </c>
     </row>
-    <row r="87" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B87" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C87" s="51" t="s">
+      <c r="C87" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D87" s="47">
+      <c r="D87" s="42">
         <v>1846705.1301299999</v>
       </c>
       <c r="E87" s="1">
         <v>24593.90381</v>
       </c>
-      <c r="F87" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="27">
+      <c r="F87" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="23">
         <v>954441.57224000001</v>
       </c>
       <c r="H87" s="1">
         <v>233320.79453000001</v>
       </c>
       <c r="I87" s="1">
         <v>395056.08452999999</v>
       </c>
       <c r="J87" s="2">
         <v>246175.20392999999</v>
       </c>
     </row>
-    <row r="88" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B88" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C88" s="51" t="s">
+      <c r="C88" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D88" s="47">
+      <c r="D88" s="42">
         <v>1359841.61466</v>
       </c>
       <c r="E88" s="1">
         <v>34260.0553</v>
       </c>
-      <c r="F88" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="27">
+      <c r="F88" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="23">
         <v>687333.79862999998</v>
       </c>
       <c r="H88" s="1">
         <v>119583.94491000001</v>
       </c>
       <c r="I88" s="1">
         <v>364949.87581</v>
       </c>
       <c r="J88" s="2">
         <v>207893.41498</v>
       </c>
     </row>
-    <row r="89" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B89" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C89" s="51" t="s">
+      <c r="C89" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D89" s="47">
+      <c r="D89" s="42">
         <v>1159393.8330900001</v>
       </c>
       <c r="E89" s="1">
         <v>20732.206819999999</v>
       </c>
-      <c r="F89" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="27">
+      <c r="F89" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="23">
         <v>729742.09085000004</v>
       </c>
       <c r="H89" s="1">
         <v>173157.86175000001</v>
       </c>
       <c r="I89" s="1">
         <v>268876.17619000003</v>
       </c>
       <c r="J89" s="2">
         <v>189658.08603000001</v>
       </c>
     </row>
-    <row r="90" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B90" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C90" s="51" t="s">
+      <c r="C90" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D90" s="47">
+      <c r="D90" s="42">
         <v>1828765.9950900001</v>
       </c>
       <c r="E90" s="1">
         <v>25159.758310000001</v>
       </c>
-      <c r="F90" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="27">
+      <c r="F90" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="23">
         <v>1047414.07955</v>
       </c>
       <c r="H90" s="1">
         <v>150533.63860000001</v>
       </c>
       <c r="I90" s="1">
         <v>294540.25196000002</v>
       </c>
       <c r="J90" s="2">
         <v>256180.75081999999</v>
       </c>
     </row>
-    <row r="91" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B91" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C91" s="51" t="s">
+      <c r="C91" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D91" s="47">
+      <c r="D91" s="42">
         <v>1439231.6196000001</v>
       </c>
       <c r="E91" s="1">
         <v>28981.73127</v>
       </c>
-      <c r="F91" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="27">
+      <c r="F91" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="23">
         <v>762178.09577000001</v>
       </c>
       <c r="H91" s="1">
         <v>136487.37422</v>
       </c>
       <c r="I91" s="1">
         <v>297885.08575999999</v>
       </c>
       <c r="J91" s="2">
         <v>252465.14089000001</v>
       </c>
     </row>
-    <row r="92" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="C95" s="57"/>
+    <row r="92" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B92" s="44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C92" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" s="42">
+        <v>1183385.8304699999</v>
+      </c>
+      <c r="E92" s="1">
+        <v>12628.10036</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G92" s="23">
+        <v>437806.44264999998</v>
+      </c>
+      <c r="H92" s="1">
+        <v>117349.76949999999</v>
+      </c>
+      <c r="I92" s="1">
+        <v>352240.23317999998</v>
+      </c>
+      <c r="J92" s="2">
+        <v>211838.21655000001</v>
+      </c>
+    </row>
+    <row r="93" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B93" s="47"/>
+      <c r="C93" s="48"/>
+      <c r="D93" s="41"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="24"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="4"/>
+    </row>
+    <row r="94" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B94" s="11"/>
+      <c r="C94" s="11"/>
+      <c r="D94" s="11"/>
+    </row>
+    <row r="96" spans="2:10" ht="17" x14ac:dyDescent="0.3">
+      <c r="C96" s="52"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B31:B33" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:J95"/>
+  <dimension ref="A2:J96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A83" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A84" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="11" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="2.81640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.453125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="5.90625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.81640625" style="10" customWidth="1"/>
+    <col min="5" max="10" width="12.81640625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="10.90625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="12.36328125" style="11" customWidth="1"/>
+    <col min="13" max="15" width="10.90625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="10.81640625" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.81640625" style="11" customWidth="1"/>
+    <col min="18" max="21" width="10.81640625" style="11" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="D2" t="s">
         <v>46</v>
       </c>
-      <c r="J2" s="13" t="s">
+      <c r="J2" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="23" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D3" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="42" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="D6" s="60" t="s">
+    <row r="5" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="30"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="61" t="s">
+      <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="62" t="s">
+      <c r="F6" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="62" t="s">
+      <c r="H6" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="62" t="s">
+      <c r="I6" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J6" s="62" t="s">
+      <c r="J6" s="57" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="17" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G7" s="16" t="s">
+    <row r="7" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="21"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="16" t="s">
+      <c r="H7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I7" s="16" t="s">
+      <c r="I7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="16"/>
-[...2 lines deleted...]
-      <c r="B8" s="49">
+      <c r="J7" s="15"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B8" s="44">
         <v>2005</v>
       </c>
-      <c r="C8" s="51" t="s">
+      <c r="C8" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="42">
         <v>481003</v>
       </c>
       <c r="E8" s="1">
         <v>22116</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="23">
         <v>847</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="23">
         <v>91609</v>
       </c>
       <c r="H8" s="1">
         <v>72295</v>
       </c>
       <c r="I8" s="1">
         <v>206663</v>
       </c>
       <c r="J8" s="2">
         <v>87473</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B9" s="44">
         <v>2005</v>
       </c>
-      <c r="C9" s="51" t="s">
+      <c r="C9" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="42">
         <v>644115</v>
       </c>
       <c r="E9" s="1">
         <v>37980</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="23">
         <v>399</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="23">
         <v>96256</v>
       </c>
       <c r="H9" s="1">
         <v>88146</v>
       </c>
       <c r="I9" s="1">
         <v>283637</v>
       </c>
       <c r="J9" s="2">
         <v>137697</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B10" s="44">
         <v>2005</v>
       </c>
-      <c r="C10" s="51" t="s">
+      <c r="C10" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="42">
         <v>678339</v>
       </c>
       <c r="E10" s="1">
         <v>26212</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="23">
         <v>1489</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="23">
         <v>164079</v>
       </c>
       <c r="H10" s="1">
         <v>76926</v>
       </c>
       <c r="I10" s="1">
         <v>270847</v>
       </c>
       <c r="J10" s="2">
         <v>138786</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B11" s="44">
         <v>2006</v>
       </c>
-      <c r="C11" s="51" t="s">
+      <c r="C11" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="42">
         <v>1119385</v>
       </c>
       <c r="E11" s="1">
         <v>19010</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="23">
         <v>1397</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="23">
         <v>537522</v>
       </c>
       <c r="H11" s="1">
         <v>132766</v>
       </c>
       <c r="I11" s="1">
         <v>255645</v>
       </c>
       <c r="J11" s="2">
         <v>173045</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="44">
         <v>2006</v>
       </c>
-      <c r="C12" s="51" t="s">
+      <c r="C12" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="42">
         <v>479487</v>
       </c>
       <c r="E12" s="1">
         <v>7924</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="23">
         <v>82</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="23">
         <v>119821</v>
       </c>
       <c r="H12" s="1">
         <v>53315</v>
       </c>
       <c r="I12" s="1">
         <v>187130</v>
       </c>
       <c r="J12" s="2">
         <v>111215</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B13" s="49">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B13" s="44">
         <v>2006</v>
       </c>
-      <c r="C13" s="51" t="s">
+      <c r="C13" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="42">
         <v>645031</v>
       </c>
       <c r="E13" s="1">
         <v>23849</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="23">
         <v>671</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="23">
         <v>119270</v>
       </c>
       <c r="H13" s="1">
         <v>93567</v>
       </c>
       <c r="I13" s="1">
         <v>267802</v>
       </c>
       <c r="J13" s="2">
         <v>139872</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B14" s="49">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B14" s="44">
         <v>2006</v>
       </c>
-      <c r="C14" s="51" t="s">
+      <c r="C14" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="42">
         <v>593876</v>
       </c>
       <c r="E14" s="1">
         <v>16669</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="23">
         <v>493</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="23">
         <v>131387</v>
       </c>
       <c r="H14" s="1">
         <v>75414</v>
       </c>
       <c r="I14" s="1">
         <v>221566</v>
       </c>
       <c r="J14" s="2">
         <v>148347</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B15" s="49">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="44">
         <v>2007</v>
       </c>
-      <c r="C15" s="51" t="s">
+      <c r="C15" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="42">
         <v>991711</v>
       </c>
       <c r="E15" s="1">
         <v>11663</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="23">
         <v>964</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="23">
         <v>485560</v>
       </c>
       <c r="H15" s="1">
         <v>112578</v>
       </c>
       <c r="I15" s="1">
         <v>193389</v>
       </c>
       <c r="J15" s="2">
         <v>187557</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B16" s="49">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="44">
         <v>2007</v>
       </c>
-      <c r="C16" s="51" t="s">
+      <c r="C16" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="42">
         <v>593134</v>
       </c>
       <c r="E16" s="1">
         <v>14593</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="23">
         <v>744</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="23">
         <v>106114</v>
       </c>
       <c r="H16" s="1">
         <v>108501</v>
       </c>
       <c r="I16" s="1">
         <v>191066</v>
       </c>
       <c r="J16" s="2">
         <v>172116</v>
       </c>
     </row>
-    <row r="17" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B17" s="49">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B17" s="44">
         <v>2007</v>
       </c>
-      <c r="C17" s="51" t="s">
+      <c r="C17" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="42">
         <v>597720</v>
       </c>
       <c r="E17" s="1">
         <v>24387</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="23">
         <v>303</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="23">
         <v>85383</v>
       </c>
       <c r="H17" s="1">
         <v>97798</v>
       </c>
       <c r="I17" s="1">
         <v>216490</v>
       </c>
       <c r="J17" s="2">
         <v>173359</v>
       </c>
     </row>
-    <row r="18" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B18" s="49">
+    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B18" s="44">
         <v>2007</v>
       </c>
-      <c r="C18" s="51" t="s">
+      <c r="C18" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="42">
         <v>624253</v>
       </c>
       <c r="E18" s="1">
         <v>20699</v>
       </c>
-      <c r="F18" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="27">
+      <c r="F18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" s="23">
         <v>127359</v>
       </c>
       <c r="H18" s="1">
         <v>90092</v>
       </c>
       <c r="I18" s="1">
         <v>235826</v>
       </c>
       <c r="J18" s="2">
         <v>150277</v>
       </c>
     </row>
-    <row r="19" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B19" s="49">
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="44">
         <v>2008</v>
       </c>
-      <c r="C19" s="51" t="s">
+      <c r="C19" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="42">
         <v>1060219</v>
       </c>
       <c r="E19" s="1">
         <v>13328</v>
       </c>
-      <c r="F19" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="27">
+      <c r="F19" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="23">
         <v>540157</v>
       </c>
       <c r="H19" s="1">
         <v>105778</v>
       </c>
       <c r="I19" s="1">
         <v>199884</v>
       </c>
       <c r="J19" s="2">
         <v>201072</v>
       </c>
     </row>
-    <row r="20" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B20" s="49">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="44">
         <v>2008</v>
       </c>
-      <c r="C20" s="51" t="s">
+      <c r="C20" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="42">
         <v>498699</v>
       </c>
       <c r="E20" s="1">
         <v>14030</v>
       </c>
-      <c r="F20" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="27">
+      <c r="F20" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" s="23">
         <v>94745</v>
       </c>
       <c r="H20" s="1">
         <v>96624</v>
       </c>
       <c r="I20" s="1">
         <v>179104</v>
       </c>
       <c r="J20" s="2">
         <v>114196</v>
       </c>
     </row>
-    <row r="21" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B21" s="49">
+    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B21" s="44">
         <v>2008</v>
       </c>
-      <c r="C21" s="51" t="s">
+      <c r="C21" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="42">
         <v>582876</v>
       </c>
       <c r="E21" s="1">
         <v>16592</v>
       </c>
-      <c r="F21" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="27">
+      <c r="F21" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="23">
         <v>125941</v>
       </c>
       <c r="H21" s="1">
         <v>95393</v>
       </c>
       <c r="I21" s="1">
         <v>204324</v>
       </c>
       <c r="J21" s="2">
         <v>140626</v>
       </c>
     </row>
-    <row r="22" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B22" s="49">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B22" s="44">
         <v>2008</v>
       </c>
-      <c r="C22" s="51" t="s">
+      <c r="C22" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="42">
         <v>572083</v>
       </c>
       <c r="E22" s="1">
         <v>21335</v>
       </c>
-      <c r="F22" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="27">
+      <c r="F22" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" s="23">
         <v>136442</v>
       </c>
       <c r="H22" s="1">
         <v>87997</v>
       </c>
       <c r="I22" s="1">
         <v>184512</v>
       </c>
       <c r="J22" s="2">
         <v>141797</v>
       </c>
     </row>
-    <row r="23" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B23" s="49">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B23" s="44">
         <v>2009</v>
       </c>
-      <c r="C23" s="51" t="s">
+      <c r="C23" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="42">
         <v>1038716</v>
       </c>
       <c r="E23" s="1">
         <v>18673</v>
       </c>
-      <c r="F23" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="27">
+      <c r="F23" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="23">
         <v>527640</v>
       </c>
       <c r="H23" s="1">
         <v>73693</v>
       </c>
       <c r="I23" s="1">
         <v>209103</v>
       </c>
       <c r="J23" s="2">
         <v>209607</v>
       </c>
     </row>
-    <row r="24" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B24" s="49">
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B24" s="44">
         <v>2009</v>
       </c>
-      <c r="C24" s="51" t="s">
+      <c r="C24" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="42">
         <v>533731</v>
       </c>
       <c r="E24" s="1">
         <v>19947</v>
       </c>
-      <c r="F24" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="27">
+      <c r="F24" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G24" s="23">
         <v>80794</v>
       </c>
       <c r="H24" s="1">
         <v>98070</v>
       </c>
       <c r="I24" s="1">
         <v>207832</v>
       </c>
       <c r="J24" s="2">
         <v>127088</v>
       </c>
     </row>
-    <row r="25" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="49">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B25" s="44">
         <v>2009</v>
       </c>
-      <c r="C25" s="51" t="s">
+      <c r="C25" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="42">
         <v>702557</v>
       </c>
       <c r="E25" s="1">
         <v>25502</v>
       </c>
-      <c r="F25" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="27">
+      <c r="F25" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="23">
         <v>169864</v>
       </c>
       <c r="H25" s="1">
         <v>133505</v>
       </c>
       <c r="I25" s="1">
         <v>219699</v>
       </c>
       <c r="J25" s="2">
         <v>153987</v>
       </c>
     </row>
-    <row r="26" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B26" s="49">
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B26" s="44">
         <v>2009</v>
       </c>
-      <c r="C26" s="51" t="s">
+      <c r="C26" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="42">
         <v>567433</v>
       </c>
       <c r="E26" s="1">
         <v>17868</v>
       </c>
-      <c r="F26" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="27">
+      <c r="F26" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G26" s="23">
         <v>111496</v>
       </c>
       <c r="H26" s="1">
         <v>108655</v>
       </c>
       <c r="I26" s="1">
         <v>186204</v>
       </c>
       <c r="J26" s="2">
         <v>143210</v>
       </c>
     </row>
-    <row r="27" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B27" s="49">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B27" s="44">
         <v>2010</v>
       </c>
-      <c r="C27" s="51" t="s">
+      <c r="C27" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="42">
         <v>1018939</v>
       </c>
       <c r="E27" s="1">
         <v>20346</v>
       </c>
-      <c r="F27" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="27">
+      <c r="F27" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="23">
         <v>458505</v>
       </c>
       <c r="H27" s="1">
         <v>107937</v>
       </c>
       <c r="I27" s="1">
         <v>191515</v>
       </c>
       <c r="J27" s="2">
         <v>240636</v>
       </c>
     </row>
-    <row r="28" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B28" s="49">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B28" s="44">
         <v>2010</v>
       </c>
-      <c r="C28" s="51" t="s">
+      <c r="C28" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="42">
         <v>507861</v>
       </c>
       <c r="E28" s="1">
         <v>13173</v>
       </c>
-      <c r="F28" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="27">
+      <c r="F28" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G28" s="23">
         <v>91939</v>
       </c>
       <c r="H28" s="1">
         <v>84093</v>
       </c>
       <c r="I28" s="1">
         <v>177526</v>
       </c>
       <c r="J28" s="2">
         <v>141130</v>
       </c>
     </row>
-    <row r="29" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B29" s="49">
+    <row r="29" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="44">
         <v>2010</v>
       </c>
-      <c r="C29" s="51" t="s">
+      <c r="C29" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="42">
         <v>631333</v>
       </c>
       <c r="E29" s="1">
         <v>13252</v>
       </c>
-      <c r="F29" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="27">
+      <c r="F29" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G29" s="23">
         <v>127392</v>
       </c>
       <c r="H29" s="1">
         <v>76302</v>
       </c>
       <c r="I29" s="1">
         <v>250346</v>
       </c>
       <c r="J29" s="2">
         <v>164041</v>
       </c>
     </row>
-    <row r="30" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B30" s="49">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B30" s="44">
         <v>2010</v>
       </c>
-      <c r="C30" s="51" t="s">
+      <c r="C30" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="42">
         <v>582370</v>
       </c>
       <c r="E30" s="1">
         <v>38522</v>
       </c>
-      <c r="F30" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="27">
+      <c r="F30" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G30" s="23">
         <v>115320</v>
       </c>
       <c r="H30" s="1">
         <v>72835</v>
       </c>
       <c r="I30" s="1">
         <v>203393</v>
       </c>
       <c r="J30" s="2">
         <v>152300</v>
       </c>
     </row>
-    <row r="31" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B31" s="49" t="s">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B31" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="51" t="s">
+      <c r="C31" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="42">
         <v>908395</v>
       </c>
       <c r="E31" s="1">
         <v>17355</v>
       </c>
-      <c r="F31" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="27">
+      <c r="F31" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="23">
         <v>391345</v>
       </c>
       <c r="H31" s="1">
         <v>101507</v>
       </c>
       <c r="I31" s="1">
         <v>172805</v>
       </c>
       <c r="J31" s="2">
         <v>225383</v>
       </c>
     </row>
-    <row r="32" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B32" s="49" t="s">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B32" s="44" t="s">
         <v>86</v>
       </c>
-      <c r="C32" s="51" t="s">
+      <c r="C32" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="42">
         <v>472641</v>
       </c>
       <c r="E32" s="1">
         <v>16739</v>
       </c>
-      <c r="F32" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="27">
+      <c r="F32" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G32" s="23">
         <v>76062</v>
       </c>
       <c r="H32" s="1">
         <v>73480</v>
       </c>
       <c r="I32" s="1">
         <v>204040</v>
       </c>
       <c r="J32" s="2">
         <v>102320</v>
       </c>
     </row>
-    <row r="33" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B33" s="49" t="s">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B33" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C33" s="51" t="s">
+      <c r="C33" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="42">
         <v>562065</v>
       </c>
       <c r="E33" s="1">
         <v>16083</v>
       </c>
-      <c r="F33" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="27">
+      <c r="F33" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="23">
         <v>99274</v>
       </c>
       <c r="H33" s="1">
         <v>78864</v>
       </c>
       <c r="I33" s="1">
         <v>251014</v>
       </c>
       <c r="J33" s="2">
         <v>116830</v>
       </c>
     </row>
-    <row r="34" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B34" s="49" t="s">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B34" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="51" t="s">
+      <c r="C34" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="42">
         <v>588383</v>
       </c>
       <c r="E34" s="1">
         <v>13607</v>
       </c>
-      <c r="F34" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="27">
+      <c r="F34" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G34" s="23">
         <v>127273</v>
       </c>
       <c r="H34" s="1">
         <v>58812</v>
       </c>
       <c r="I34" s="1">
         <v>244468</v>
       </c>
       <c r="J34" s="2">
         <v>144223</v>
       </c>
     </row>
-    <row r="35" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B35" s="49" t="s">
+    <row r="35" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B35" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="C35" s="51" t="s">
+      <c r="C35" s="46" t="s">
         <v>89</v>
       </c>
-      <c r="D35" s="47">
+      <c r="D35" s="42">
         <v>1186009</v>
       </c>
       <c r="E35" s="1">
         <v>13305</v>
       </c>
-      <c r="F35" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="27">
+      <c r="F35" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G35" s="23">
         <v>641627</v>
       </c>
       <c r="H35" s="1">
         <v>117481</v>
       </c>
       <c r="I35" s="1">
         <v>234898</v>
       </c>
       <c r="J35" s="2">
         <v>178698</v>
       </c>
     </row>
-    <row r="36" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B36" s="49" t="s">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B36" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="C36" s="51" t="s">
+      <c r="C36" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="D36" s="47">
+      <c r="D36" s="42">
         <v>598751</v>
       </c>
       <c r="E36" s="1">
         <v>13634</v>
       </c>
-      <c r="F36" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="27">
+      <c r="F36" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="23">
         <v>118497</v>
       </c>
       <c r="H36" s="1">
         <v>118751</v>
       </c>
       <c r="I36" s="1">
         <v>221851</v>
       </c>
       <c r="J36" s="2">
         <v>126018</v>
       </c>
     </row>
-    <row r="37" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B37" s="49" t="s">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B37" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="C37" s="51" t="s">
+      <c r="C37" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="42">
         <v>663981</v>
       </c>
       <c r="E37" s="1">
         <v>23674</v>
       </c>
-      <c r="F37" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="27">
+      <c r="F37" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="23">
         <v>137744</v>
       </c>
       <c r="H37" s="1">
         <v>93145</v>
       </c>
       <c r="I37" s="1">
         <v>238892</v>
       </c>
       <c r="J37" s="2">
         <v>170526</v>
       </c>
     </row>
-    <row r="38" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B38" s="49" t="s">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B38" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="C38" s="51" t="s">
+      <c r="C38" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D38" s="47">
+      <c r="D38" s="42">
         <v>579477</v>
       </c>
       <c r="E38" s="1">
         <v>13280</v>
       </c>
-      <c r="F38" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="27">
+      <c r="F38" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="23">
         <v>127675</v>
       </c>
       <c r="H38" s="1">
         <v>80660</v>
       </c>
       <c r="I38" s="1">
         <v>210048</v>
       </c>
       <c r="J38" s="2">
         <v>147814</v>
       </c>
     </row>
-    <row r="39" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B39" s="49" t="s">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B39" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="51" t="s">
+      <c r="C39" s="46" t="s">
         <v>89</v>
       </c>
-      <c r="D39" s="47">
+      <c r="D39" s="42">
         <v>1104350</v>
       </c>
       <c r="E39" s="1">
         <v>14106</v>
       </c>
-      <c r="F39" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="27">
+      <c r="F39" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G39" s="23">
         <v>544247</v>
       </c>
       <c r="H39" s="1">
         <v>144172</v>
       </c>
       <c r="I39" s="1">
         <v>251943</v>
       </c>
       <c r="J39" s="2">
         <v>149882</v>
       </c>
     </row>
-    <row r="40" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B40" s="49" t="s">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B40" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="C40" s="51" t="s">
+      <c r="C40" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="D40" s="47">
+      <c r="D40" s="42">
         <v>642971</v>
       </c>
       <c r="E40" s="1">
         <v>24494</v>
       </c>
-      <c r="F40" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="27">
+      <c r="F40" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="23">
         <v>145634</v>
       </c>
       <c r="H40" s="1">
         <v>146499</v>
       </c>
       <c r="I40" s="1">
         <v>219110</v>
       </c>
       <c r="J40" s="2">
         <v>107234</v>
       </c>
     </row>
-    <row r="41" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B41" s="49" t="s">
+    <row r="41" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B41" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="C41" s="51" t="s">
+      <c r="C41" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D41" s="47">
+      <c r="D41" s="42">
         <v>889635</v>
       </c>
       <c r="E41" s="1">
         <v>26619</v>
       </c>
-      <c r="F41" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="27">
+      <c r="F41" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="23">
         <v>236843</v>
       </c>
       <c r="H41" s="1">
         <v>149065</v>
       </c>
       <c r="I41" s="1">
         <v>298610</v>
       </c>
       <c r="J41" s="2">
         <v>178498</v>
       </c>
     </row>
-    <row r="42" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B42" s="49" t="s">
+    <row r="42" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B42" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C42" s="51" t="s">
+      <c r="C42" s="46" t="s">
         <v>91</v>
       </c>
-      <c r="D42" s="47">
+      <c r="D42" s="42">
         <v>662808</v>
       </c>
       <c r="E42" s="1">
         <v>27532</v>
       </c>
-      <c r="F42" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="27">
+      <c r="F42" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="23">
         <v>194944</v>
       </c>
       <c r="H42" s="1">
         <v>62444</v>
       </c>
       <c r="I42" s="1">
         <v>238773</v>
       </c>
       <c r="J42" s="2">
         <v>139115</v>
       </c>
     </row>
-    <row r="43" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B43" s="49" t="s">
+    <row r="43" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B43" s="44" t="s">
         <v>94</v>
       </c>
-      <c r="C43" s="51" t="s">
+      <c r="C43" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="D43" s="47">
+      <c r="D43" s="42">
         <v>1004074</v>
       </c>
       <c r="E43" s="1">
         <v>14930</v>
       </c>
-      <c r="F43" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="27">
+      <c r="F43" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="23">
         <v>442609</v>
       </c>
       <c r="H43" s="1">
         <v>156514</v>
       </c>
       <c r="I43" s="1">
         <v>204814</v>
       </c>
       <c r="J43" s="2">
         <v>185207</v>
       </c>
     </row>
-    <row r="44" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B44" s="49" t="s">
+    <row r="44" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B44" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C44" s="51" t="s">
+      <c r="C44" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="D44" s="47">
+      <c r="D44" s="42">
         <v>718615</v>
       </c>
       <c r="E44" s="1">
         <v>19148</v>
       </c>
-      <c r="F44" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="27">
+      <c r="F44" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="23">
         <v>93106</v>
       </c>
       <c r="H44" s="1">
         <v>181627</v>
       </c>
       <c r="I44" s="1">
         <v>270762</v>
       </c>
       <c r="J44" s="2">
         <v>153972</v>
       </c>
     </row>
-    <row r="45" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B45" s="49" t="s">
+    <row r="45" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B45" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C45" s="51" t="s">
+      <c r="C45" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D45" s="47">
+      <c r="D45" s="42">
         <v>713985</v>
       </c>
       <c r="E45" s="1">
         <v>18178</v>
       </c>
-      <c r="F45" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="27">
+      <c r="F45" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="23">
         <v>139254</v>
       </c>
       <c r="H45" s="1">
         <v>127565</v>
       </c>
       <c r="I45" s="1">
         <v>280919</v>
       </c>
       <c r="J45" s="2">
         <v>148069</v>
       </c>
     </row>
-    <row r="46" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B46" s="49" t="s">
+    <row r="46" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B46" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C46" s="51" t="s">
+      <c r="C46" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D46" s="47">
+      <c r="D46" s="42">
         <v>646332</v>
       </c>
       <c r="E46" s="1">
         <v>24205</v>
       </c>
-      <c r="F46" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="27">
+      <c r="F46" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="23">
         <v>216585</v>
       </c>
       <c r="H46" s="1">
         <v>74450</v>
       </c>
       <c r="I46" s="1">
         <v>226673</v>
       </c>
       <c r="J46" s="2">
         <v>104419</v>
       </c>
     </row>
-    <row r="47" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B47" s="49" t="s">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B47" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C47" s="51" t="s">
+      <c r="C47" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D47" s="47">
+      <c r="D47" s="42">
         <v>1069186</v>
       </c>
       <c r="E47" s="1">
         <v>19427</v>
       </c>
-      <c r="F47" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="27">
+      <c r="F47" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="23">
         <v>561322</v>
       </c>
       <c r="H47" s="1">
         <v>118863</v>
       </c>
       <c r="I47" s="1">
         <v>221126</v>
       </c>
       <c r="J47" s="2">
         <v>148448</v>
       </c>
     </row>
-    <row r="48" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B48" s="49" t="s">
+    <row r="48" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B48" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C48" s="51" t="s">
+      <c r="C48" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="D48" s="47">
+      <c r="D48" s="42">
         <v>715818</v>
       </c>
       <c r="E48" s="1">
         <v>25904</v>
       </c>
-      <c r="F48" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="27">
+      <c r="F48" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="23">
         <v>118862</v>
       </c>
       <c r="H48" s="1">
         <v>138335</v>
       </c>
       <c r="I48" s="1">
         <v>306060</v>
       </c>
       <c r="J48" s="2">
         <v>126657</v>
       </c>
     </row>
-    <row r="49" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B49" s="49" t="s">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B49" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C49" s="51" t="s">
+      <c r="C49" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D49" s="47">
+      <c r="D49" s="42">
         <v>725187</v>
       </c>
       <c r="E49" s="1">
         <v>17760</v>
       </c>
-      <c r="F49" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="27">
+      <c r="F49" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="23">
         <v>185742</v>
       </c>
       <c r="H49" s="1">
         <v>103232</v>
       </c>
       <c r="I49" s="1">
         <v>266062</v>
       </c>
       <c r="J49" s="2">
         <v>152391</v>
       </c>
     </row>
-    <row r="50" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B50" s="49" t="s">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B50" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="C50" s="51" t="s">
+      <c r="C50" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D50" s="47">
+      <c r="D50" s="42">
         <v>527449</v>
       </c>
       <c r="E50" s="1">
         <v>34648</v>
       </c>
-      <c r="F50" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="27">
+      <c r="F50" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="23">
         <v>133296</v>
       </c>
       <c r="H50" s="1">
         <v>53627</v>
       </c>
       <c r="I50" s="1">
         <v>208686</v>
       </c>
       <c r="J50" s="2">
         <v>97192</v>
       </c>
     </row>
-    <row r="51" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B51" s="49" t="s">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B51" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C51" s="51" t="s">
+      <c r="C51" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D51" s="47">
+      <c r="D51" s="42">
         <v>1267621</v>
       </c>
       <c r="E51" s="1">
         <v>35383</v>
       </c>
-      <c r="F51" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="27">
+      <c r="F51" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="23">
         <v>660625</v>
       </c>
       <c r="H51" s="1">
         <v>117427</v>
       </c>
       <c r="I51" s="1">
         <v>297982</v>
       </c>
       <c r="J51" s="2">
         <v>156204</v>
       </c>
     </row>
-    <row r="52" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B52" s="49" t="s">
+    <row r="52" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B52" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C52" s="51" t="s">
+      <c r="C52" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D52" s="47">
+      <c r="D52" s="42">
         <v>610954</v>
       </c>
       <c r="E52" s="1">
         <v>34724</v>
       </c>
-      <c r="F52" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="27">
+      <c r="F52" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="23">
         <v>78094</v>
       </c>
       <c r="H52" s="1">
         <v>112054</v>
       </c>
       <c r="I52" s="1">
         <v>243953</v>
       </c>
       <c r="J52" s="2">
         <v>142129</v>
       </c>
     </row>
-    <row r="53" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B53" s="49" t="s">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B53" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C53" s="51" t="s">
+      <c r="C53" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D53" s="47">
+      <c r="D53" s="42">
         <v>678687</v>
       </c>
       <c r="E53" s="1">
         <v>20056</v>
       </c>
-      <c r="F53" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="27">
+      <c r="F53" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="23">
         <v>143673</v>
       </c>
       <c r="H53" s="1">
         <v>100571</v>
       </c>
       <c r="I53" s="1">
         <v>282708</v>
       </c>
       <c r="J53" s="2">
         <v>131679</v>
       </c>
     </row>
-    <row r="54" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B54" s="49" t="s">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B54" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C54" s="51" t="s">
+      <c r="C54" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D54" s="47">
+      <c r="D54" s="42">
         <v>726570</v>
       </c>
       <c r="E54" s="1">
         <v>20635</v>
       </c>
-      <c r="F54" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="27">
+      <c r="F54" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="23">
         <v>211264</v>
       </c>
       <c r="H54" s="1">
         <v>75131</v>
       </c>
       <c r="I54" s="1">
         <v>272031</v>
       </c>
       <c r="J54" s="2">
         <v>147509</v>
       </c>
     </row>
-    <row r="55" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B55" s="49" t="s">
+    <row r="55" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B55" s="44" t="s">
         <v>105</v>
       </c>
-      <c r="C55" s="51" t="s">
+      <c r="C55" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D55" s="47">
+      <c r="D55" s="42">
         <v>1123308</v>
       </c>
       <c r="E55" s="1">
         <v>40067</v>
       </c>
-      <c r="F55" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="27">
+      <c r="F55" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="23">
         <v>512258</v>
       </c>
       <c r="H55" s="1">
         <v>194154</v>
       </c>
       <c r="I55" s="1">
         <v>208048</v>
       </c>
       <c r="J55" s="2">
         <v>168781</v>
       </c>
     </row>
-    <row r="56" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B56" s="49" t="s">
+    <row r="56" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B56" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C56" s="51" t="s">
+      <c r="C56" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D56" s="47">
+      <c r="D56" s="42">
         <v>622787</v>
       </c>
       <c r="E56" s="1">
         <v>18072</v>
       </c>
-      <c r="F56" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="27">
+      <c r="F56" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="23">
         <v>95450</v>
       </c>
       <c r="H56" s="1">
         <v>127162</v>
       </c>
       <c r="I56" s="1">
         <v>220542</v>
       </c>
       <c r="J56" s="2">
         <v>161561</v>
       </c>
     </row>
-    <row r="57" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B57" s="49" t="s">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B57" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C57" s="51" t="s">
+      <c r="C57" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D57" s="47">
+      <c r="D57" s="42">
         <v>685173</v>
       </c>
       <c r="E57" s="1">
         <v>22895</v>
       </c>
-      <c r="F57" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="27">
+      <c r="F57" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G57" s="23">
         <v>154873</v>
       </c>
       <c r="H57" s="1">
         <v>109328</v>
       </c>
       <c r="I57" s="1">
         <v>242699</v>
       </c>
       <c r="J57" s="2">
         <v>155378</v>
       </c>
     </row>
-    <row r="58" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B58" s="49" t="s">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B58" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C58" s="51" t="s">
+      <c r="C58" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D58" s="47">
+      <c r="D58" s="42">
         <v>633933</v>
       </c>
       <c r="E58" s="1">
         <v>39695</v>
       </c>
-      <c r="F58" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="27">
+      <c r="F58" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="23">
         <v>170660</v>
       </c>
       <c r="H58" s="1">
         <v>75639</v>
       </c>
       <c r="I58" s="1">
         <v>219481</v>
       </c>
       <c r="J58" s="2">
         <v>128458</v>
       </c>
     </row>
-    <row r="59" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B59" s="49" t="s">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B59" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C59" s="51" t="s">
+      <c r="C59" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D59" s="47">
+      <c r="D59" s="42">
         <v>1035533</v>
       </c>
       <c r="E59" s="1">
         <v>16899</v>
       </c>
-      <c r="F59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="27">
+      <c r="F59" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G59" s="23">
         <v>483461</v>
       </c>
       <c r="H59" s="1">
         <v>188060</v>
       </c>
       <c r="I59" s="1">
         <v>189434</v>
       </c>
       <c r="J59" s="2">
         <v>157679</v>
       </c>
     </row>
-    <row r="60" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B60" s="49" t="s">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B60" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C60" s="51" t="s">
+      <c r="C60" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D60" s="47">
+      <c r="D60" s="42">
         <v>629352</v>
       </c>
       <c r="E60" s="1">
         <v>16233</v>
       </c>
-      <c r="F60" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="27">
+      <c r="F60" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="23">
         <v>105559</v>
       </c>
       <c r="H60" s="1">
         <v>133794</v>
       </c>
       <c r="I60" s="1">
         <v>230513</v>
       </c>
       <c r="J60" s="2">
         <v>143253</v>
       </c>
     </row>
-    <row r="61" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B61" s="49" t="s">
+    <row r="61" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B61" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C61" s="51" t="s">
+      <c r="C61" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D61" s="47">
+      <c r="D61" s="42">
         <v>819042</v>
       </c>
       <c r="E61" s="1">
         <v>22292</v>
       </c>
-      <c r="F61" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="27">
+      <c r="F61" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="23">
         <v>218589</v>
       </c>
       <c r="H61" s="1">
         <v>118381</v>
       </c>
       <c r="I61" s="1">
         <v>293395</v>
       </c>
       <c r="J61" s="2">
         <v>166385</v>
       </c>
     </row>
-    <row r="62" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B62" s="49" t="s">
+    <row r="62" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B62" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C62" s="51" t="s">
+      <c r="C62" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D62" s="47">
+      <c r="D62" s="42">
         <v>692768</v>
       </c>
       <c r="E62" s="1">
         <v>23849</v>
       </c>
-      <c r="F62" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="27">
+      <c r="F62" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G62" s="23">
         <v>234193</v>
       </c>
       <c r="H62" s="1">
         <v>79574</v>
       </c>
       <c r="I62" s="1">
         <v>230275</v>
       </c>
       <c r="J62" s="2">
         <v>124877</v>
       </c>
     </row>
-    <row r="63" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B63" s="49" t="s">
+    <row r="63" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B63" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C63" s="51" t="s">
+      <c r="C63" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D63" s="47">
+      <c r="D63" s="42">
         <v>786933</v>
       </c>
       <c r="E63" s="1">
         <v>36163</v>
       </c>
-      <c r="F63" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="27">
+      <c r="F63" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G63" s="23">
         <v>281054</v>
       </c>
       <c r="H63" s="1">
         <v>109067</v>
       </c>
       <c r="I63" s="1">
         <v>210993</v>
       </c>
       <c r="J63" s="2">
         <v>149656</v>
       </c>
     </row>
-    <row r="64" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B64" s="49" t="s">
+    <row r="64" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B64" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C64" s="51" t="s">
+      <c r="C64" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D64" s="47">
+      <c r="D64" s="42">
         <v>714860</v>
       </c>
       <c r="E64" s="1">
         <v>22068</v>
       </c>
-      <c r="F64" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="27">
+      <c r="F64" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="23">
         <v>65330</v>
       </c>
       <c r="H64" s="1">
         <v>169450</v>
       </c>
       <c r="I64" s="1">
         <v>303997</v>
       </c>
       <c r="J64" s="2">
         <v>154015</v>
       </c>
     </row>
-    <row r="65" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B65" s="49" t="s">
+    <row r="65" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B65" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C65" s="51" t="s">
+      <c r="C65" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D65" s="47">
+      <c r="D65" s="42">
         <v>746862</v>
       </c>
       <c r="E65" s="1">
         <v>32816</v>
       </c>
-      <c r="F65" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="27">
+      <c r="F65" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="23">
         <v>107878</v>
       </c>
       <c r="H65" s="1">
         <v>89510</v>
       </c>
       <c r="I65" s="1">
         <v>268237</v>
       </c>
       <c r="J65" s="2">
         <v>248421</v>
       </c>
     </row>
-    <row r="66" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B66" s="49" t="s">
+    <row r="66" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B66" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C66" s="51" t="s">
+      <c r="C66" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D66" s="47">
+      <c r="D66" s="42">
         <v>618049</v>
       </c>
       <c r="E66" s="1">
         <v>46671</v>
       </c>
-      <c r="F66" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="27">
+      <c r="F66" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="23">
         <v>142567</v>
       </c>
       <c r="H66" s="1">
         <v>97914</v>
       </c>
       <c r="I66" s="1">
         <v>214433</v>
       </c>
       <c r="J66" s="2">
         <v>116464</v>
       </c>
     </row>
-    <row r="67" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B67" s="49" t="s">
+    <row r="67" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B67" s="44" t="s">
         <v>117</v>
       </c>
-      <c r="C67" s="51" t="s">
+      <c r="C67" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D67" s="47">
+      <c r="D67" s="42">
         <v>1141151</v>
       </c>
       <c r="E67" s="1">
         <v>44800</v>
       </c>
-      <c r="F67" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="27">
+      <c r="F67" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="23">
         <v>485126</v>
       </c>
       <c r="H67" s="1">
         <v>143618</v>
       </c>
       <c r="I67" s="1">
         <v>250295</v>
       </c>
       <c r="J67" s="2">
         <v>217312</v>
       </c>
     </row>
-    <row r="68" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B68" s="49" t="s">
+    <row r="68" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B68" s="44" t="s">
         <v>115</v>
       </c>
-      <c r="C68" s="51" t="s">
+      <c r="C68" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D68" s="47">
+      <c r="D68" s="42">
         <v>778421</v>
       </c>
       <c r="E68" s="1">
         <v>19137</v>
       </c>
-      <c r="F68" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="27">
+      <c r="F68" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="23">
         <v>60287</v>
       </c>
       <c r="H68" s="1">
         <v>204619</v>
       </c>
       <c r="I68" s="1">
         <v>289072</v>
       </c>
       <c r="J68" s="2">
         <v>205306</v>
       </c>
     </row>
-    <row r="69" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B69" s="49" t="s">
+    <row r="69" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B69" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="C69" s="51" t="s">
+      <c r="C69" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D69" s="47">
+      <c r="D69" s="42">
         <v>796185</v>
       </c>
       <c r="E69" s="1">
         <v>19960</v>
       </c>
-      <c r="F69" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="27">
+      <c r="F69" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G69" s="23">
         <v>128781</v>
       </c>
       <c r="H69" s="1">
         <v>108076</v>
       </c>
       <c r="I69" s="1">
         <v>340935</v>
       </c>
       <c r="J69" s="2">
         <v>198433</v>
       </c>
     </row>
-    <row r="70" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B70" s="49" t="s">
+    <row r="70" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B70" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C70" s="51" t="s">
+      <c r="C70" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D70" s="47">
+      <c r="D70" s="42">
         <v>708370</v>
       </c>
       <c r="E70" s="1">
         <v>10765</v>
       </c>
-      <c r="F70" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="27">
+      <c r="F70" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="23">
         <v>294198</v>
       </c>
       <c r="H70" s="1">
         <v>71942</v>
       </c>
       <c r="I70" s="1">
         <v>204201</v>
       </c>
       <c r="J70" s="2">
         <v>127264</v>
       </c>
     </row>
-    <row r="71" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B71" s="49" t="s">
+    <row r="71" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B71" s="44" t="s">
         <v>125</v>
       </c>
-      <c r="C71" s="51" t="s">
+      <c r="C71" s="46" t="s">
         <v>126</v>
       </c>
-      <c r="D71" s="47">
+      <c r="D71" s="42">
         <v>1021393</v>
       </c>
       <c r="E71" s="1">
         <v>8122</v>
       </c>
-      <c r="F71" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="27">
+      <c r="F71" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="23">
         <v>465438</v>
       </c>
       <c r="H71" s="1">
         <v>117768</v>
       </c>
       <c r="I71" s="1">
         <v>233070</v>
       </c>
       <c r="J71" s="2">
         <v>196995</v>
       </c>
     </row>
-    <row r="72" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B72" s="49" t="s">
+    <row r="72" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B72" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="C72" s="51" t="s">
+      <c r="C72" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D72" s="47">
+      <c r="D72" s="42">
         <v>678006</v>
       </c>
       <c r="E72" s="1">
         <v>17403</v>
       </c>
-      <c r="F72" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="27">
+      <c r="F72" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="23">
         <v>81055</v>
       </c>
       <c r="H72" s="1">
         <v>161418</v>
       </c>
       <c r="I72" s="1">
         <v>250181</v>
       </c>
       <c r="J72" s="2">
         <v>167949</v>
       </c>
     </row>
-    <row r="73" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B73" s="49" t="s">
+    <row r="73" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B73" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C73" s="51" t="s">
+      <c r="C73" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="D73" s="47">
+      <c r="D73" s="42">
         <v>738049</v>
       </c>
       <c r="E73" s="1">
         <v>12069</v>
       </c>
-      <c r="F73" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="27">
+      <c r="F73" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G73" s="23">
         <v>123102</v>
       </c>
       <c r="H73" s="1">
         <v>132962</v>
       </c>
       <c r="I73" s="1">
         <v>276465</v>
       </c>
       <c r="J73" s="2">
         <v>193451</v>
       </c>
     </row>
-    <row r="74" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B74" s="49" t="s">
+    <row r="74" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B74" s="44" t="s">
         <v>124</v>
       </c>
-      <c r="C74" s="51" t="s">
+      <c r="C74" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D74" s="47">
+      <c r="D74" s="42">
         <v>738172</v>
       </c>
       <c r="E74" s="1">
         <v>13399</v>
       </c>
-      <c r="F74" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="27">
+      <c r="F74" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="23">
         <v>208570</v>
       </c>
       <c r="H74" s="1">
         <v>67966</v>
       </c>
       <c r="I74" s="1">
         <v>260492</v>
       </c>
       <c r="J74" s="2">
         <v>187745</v>
       </c>
     </row>
-    <row r="75" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B75" s="49" t="s">
+    <row r="75" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B75" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C75" s="51" t="s">
+      <c r="C75" s="46" t="s">
         <v>134</v>
       </c>
-      <c r="D75" s="47">
+      <c r="D75" s="42">
         <v>1213577</v>
       </c>
       <c r="E75" s="1">
         <v>28181</v>
       </c>
-      <c r="F75" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="27">
+      <c r="F75" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="23">
         <v>621537</v>
       </c>
       <c r="H75" s="1">
         <v>138235</v>
       </c>
       <c r="I75" s="1">
         <v>203168</v>
       </c>
       <c r="J75" s="2">
         <v>222456</v>
       </c>
     </row>
-    <row r="76" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B76" s="49" t="s">
+    <row r="76" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B76" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C76" s="51" t="s">
+      <c r="C76" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D76" s="47">
+      <c r="D76" s="42">
         <v>786287</v>
       </c>
       <c r="E76" s="1">
         <v>16883</v>
       </c>
-      <c r="F76" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="27">
+      <c r="F76" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="23">
         <v>158938</v>
       </c>
       <c r="H76" s="1">
         <v>146818</v>
       </c>
       <c r="I76" s="1">
         <v>292418</v>
       </c>
       <c r="J76" s="2">
         <v>171230</v>
       </c>
     </row>
-    <row r="77" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B77" s="49" t="s">
+    <row r="77" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B77" s="44" t="s">
         <v>139</v>
       </c>
-      <c r="C77" s="51" t="s">
+      <c r="C77" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D77" s="47">
+      <c r="D77" s="42">
         <v>705996</v>
       </c>
       <c r="E77" s="1">
         <v>22877</v>
       </c>
-      <c r="F77" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="27">
+      <c r="F77" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G77" s="23">
         <v>128209</v>
       </c>
       <c r="H77" s="1">
         <v>75783</v>
       </c>
       <c r="I77" s="1">
         <v>310960</v>
       </c>
       <c r="J77" s="2">
         <v>168167</v>
       </c>
     </row>
-    <row r="78" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B78" s="49" t="s">
+    <row r="78" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B78" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="C78" s="51" t="s">
+      <c r="C78" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D78" s="47">
+      <c r="D78" s="42">
         <v>641240</v>
       </c>
       <c r="E78" s="1">
         <v>11066</v>
       </c>
-      <c r="F78" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="27">
+      <c r="F78" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="23">
         <v>184805</v>
       </c>
       <c r="H78" s="1">
         <v>67653</v>
       </c>
       <c r="I78" s="1">
         <v>261084</v>
       </c>
       <c r="J78" s="2">
         <v>116632</v>
       </c>
     </row>
-    <row r="79" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B79" s="49" t="s">
+    <row r="79" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B79" s="44" t="s">
         <v>144</v>
       </c>
-      <c r="C79" s="51" t="s">
+      <c r="C79" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="D79" s="47">
+      <c r="D79" s="42">
         <v>1218268</v>
       </c>
       <c r="E79" s="1">
         <v>13509</v>
       </c>
-      <c r="F79" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="27">
+      <c r="F79" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G79" s="23">
         <v>626611</v>
       </c>
       <c r="H79" s="1">
         <v>138437</v>
       </c>
       <c r="I79" s="1">
         <v>174850</v>
       </c>
       <c r="J79" s="2">
         <v>264861</v>
       </c>
     </row>
-    <row r="80" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B80" s="49" t="s">
+    <row r="80" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B80" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C80" s="51" t="s">
+      <c r="C80" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D80" s="47">
+      <c r="D80" s="42">
         <v>915502</v>
       </c>
       <c r="E80" s="1">
         <v>17044</v>
       </c>
-      <c r="F80" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="27">
+      <c r="F80" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G80" s="23">
         <v>210155</v>
       </c>
       <c r="H80" s="1">
         <v>197495</v>
       </c>
       <c r="I80" s="1">
         <v>256909</v>
       </c>
       <c r="J80" s="2">
         <v>233899</v>
       </c>
     </row>
-    <row r="81" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B81" s="49" t="s">
+    <row r="81" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B81" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C81" s="51" t="s">
+      <c r="C81" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D81" s="47">
+      <c r="D81" s="42">
         <v>972280</v>
       </c>
       <c r="E81" s="1">
         <v>16949</v>
       </c>
-      <c r="F81" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="27">
+      <c r="F81" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G81" s="23">
         <v>374787</v>
       </c>
       <c r="H81" s="1">
         <v>92847</v>
       </c>
       <c r="I81" s="1">
         <v>284424</v>
       </c>
       <c r="J81" s="2">
         <v>203273</v>
       </c>
     </row>
-    <row r="82" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B82" s="49" t="s">
+    <row r="82" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B82" s="44" t="s">
         <v>142</v>
       </c>
-      <c r="C82" s="51" t="s">
+      <c r="C82" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="D82" s="47">
+      <c r="D82" s="42">
         <v>867026</v>
       </c>
       <c r="E82" s="1">
         <v>12519</v>
       </c>
-      <c r="F82" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="27">
+      <c r="F82" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G82" s="23">
         <v>367801</v>
       </c>
       <c r="H82" s="1">
         <v>85415</v>
       </c>
       <c r="I82" s="1">
         <v>208681</v>
       </c>
       <c r="J82" s="2">
         <v>192610</v>
       </c>
     </row>
-    <row r="83" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B83" s="49" t="s">
+    <row r="83" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B83" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C83" s="51" t="s">
+      <c r="C83" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D83" s="47">
+      <c r="D83" s="42">
         <v>2204565</v>
       </c>
       <c r="E83" s="1">
         <v>17669</v>
       </c>
-      <c r="F83" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="27">
+      <c r="F83" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G83" s="23">
         <v>1575025</v>
       </c>
       <c r="H83" s="1">
         <v>125552</v>
       </c>
       <c r="I83" s="1">
         <v>257189</v>
       </c>
       <c r="J83" s="2">
         <v>229130</v>
       </c>
     </row>
-    <row r="84" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B84" s="49" t="s">
+    <row r="84" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B84" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C84" s="51" t="s">
+      <c r="C84" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D84" s="47">
+      <c r="D84" s="42">
         <v>972887</v>
       </c>
       <c r="E84" s="1">
         <v>15849</v>
       </c>
-      <c r="F84" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="27">
+      <c r="F84" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G84" s="23">
         <v>160482</v>
       </c>
       <c r="H84" s="1">
         <v>202861</v>
       </c>
       <c r="I84" s="1">
         <v>289700</v>
       </c>
       <c r="J84" s="2">
         <v>303995</v>
       </c>
     </row>
-    <row r="85" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B85" s="49" t="s">
+    <row r="85" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B85" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C85" s="51" t="s">
+      <c r="C85" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D85" s="47">
+      <c r="D85" s="42">
         <v>1313868</v>
       </c>
       <c r="E85" s="1">
         <v>18484</v>
       </c>
-      <c r="F85" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="27">
+      <c r="F85" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="23">
         <v>714253</v>
       </c>
       <c r="H85" s="1">
         <v>103103</v>
       </c>
       <c r="I85" s="1">
         <v>266691</v>
       </c>
       <c r="J85" s="2">
         <v>211337</v>
       </c>
     </row>
-    <row r="86" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B86" s="49" t="s">
+    <row r="86" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B86" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C86" s="51" t="s">
+      <c r="C86" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D86" s="47">
+      <c r="D86" s="42">
         <v>1558253</v>
       </c>
       <c r="E86" s="1">
         <v>18903</v>
       </c>
-      <c r="F86" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="27">
+      <c r="F86" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G86" s="23">
         <v>1051804</v>
       </c>
       <c r="H86" s="1">
         <v>80785</v>
       </c>
       <c r="I86" s="1">
         <v>209723</v>
       </c>
       <c r="J86" s="2">
         <v>197038</v>
       </c>
     </row>
-    <row r="87" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B87" s="49" t="s">
+    <row r="87" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B87" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C87" s="51" t="s">
+      <c r="C87" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D87" s="47">
+      <c r="D87" s="42">
         <v>2345992</v>
       </c>
       <c r="E87" s="1">
         <v>33256</v>
       </c>
-      <c r="F87" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="27">
+      <c r="F87" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="23">
         <v>1489902</v>
       </c>
       <c r="H87" s="1">
         <v>191913</v>
       </c>
       <c r="I87" s="1">
         <v>337207</v>
       </c>
       <c r="J87" s="2">
         <v>293714</v>
       </c>
     </row>
-    <row r="88" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B88" s="49" t="s">
+    <row r="88" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B88" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C88" s="51" t="s">
+      <c r="C88" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D88" s="47">
+      <c r="D88" s="42">
         <v>1117723</v>
       </c>
       <c r="E88" s="1">
         <v>38372</v>
       </c>
-      <c r="F88" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="27">
+      <c r="F88" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="23">
         <v>252043</v>
       </c>
       <c r="H88" s="1">
         <v>185135</v>
       </c>
       <c r="I88" s="1">
         <v>419187</v>
       </c>
       <c r="J88" s="2">
         <v>222986</v>
       </c>
     </row>
-    <row r="89" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B89" s="49" t="s">
+    <row r="89" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B89" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C89" s="51" t="s">
+      <c r="C89" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="D89" s="47">
+      <c r="D89" s="42">
         <v>1015469</v>
       </c>
       <c r="E89" s="1">
         <v>19052</v>
       </c>
-      <c r="F89" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="27">
+      <c r="F89" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="23">
         <v>433055</v>
       </c>
       <c r="H89" s="1">
         <v>112480</v>
       </c>
       <c r="I89" s="1">
         <v>284757</v>
       </c>
       <c r="J89" s="2">
         <v>166125</v>
       </c>
     </row>
-    <row r="90" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B90" s="49" t="s">
+    <row r="90" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B90" s="44" t="s">
         <v>152</v>
       </c>
-      <c r="C90" s="51" t="s">
+      <c r="C90" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="D90" s="47">
+      <c r="D90" s="42">
         <v>1490386</v>
       </c>
       <c r="E90" s="1">
         <v>22700</v>
       </c>
-      <c r="F90" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="27">
+      <c r="F90" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G90" s="23">
         <v>883940</v>
       </c>
       <c r="H90" s="1">
         <v>98932</v>
       </c>
       <c r="I90" s="1">
         <v>273469</v>
       </c>
       <c r="J90" s="2">
         <v>211345</v>
       </c>
     </row>
-    <row r="91" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B91" s="49" t="s">
+    <row r="91" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B91" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="C91" s="51" t="s">
+      <c r="C91" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="D91" s="47">
+      <c r="D91" s="42">
         <v>1908878</v>
       </c>
       <c r="E91" s="1">
         <v>32313</v>
       </c>
-      <c r="F91" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="27">
+      <c r="F91" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="23">
         <v>1120063</v>
       </c>
       <c r="H91" s="1">
         <v>175981</v>
       </c>
       <c r="I91" s="1">
         <v>282507</v>
       </c>
       <c r="J91" s="2">
         <v>298014</v>
       </c>
     </row>
-    <row r="92" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="C95" s="57"/>
+    <row r="92" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B92" s="44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C92" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" s="42">
+        <v>970173</v>
+      </c>
+      <c r="E92" s="1">
+        <v>12786</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G92" s="23">
+        <v>158475</v>
+      </c>
+      <c r="H92" s="1">
+        <v>168751</v>
+      </c>
+      <c r="I92" s="1">
+        <v>402888</v>
+      </c>
+      <c r="J92" s="2">
+        <v>227273</v>
+      </c>
+    </row>
+    <row r="93" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B93" s="47"/>
+      <c r="C93" s="48"/>
+      <c r="D93" s="41"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="24"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="4"/>
+    </row>
+    <row r="94" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B94" s="11"/>
+      <c r="C94" s="11"/>
+      <c r="D94" s="11"/>
+    </row>
+    <row r="96" spans="2:10" ht="17" x14ac:dyDescent="0.3">
+      <c r="C96" s="52"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="11" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="22" max="16384" width="8.88671875" style="11"/>
+    <col min="1" max="1" width="2.81640625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.453125" style="11" customWidth="1"/>
+    <col min="3" max="3" width="5.90625" style="11" customWidth="1"/>
+    <col min="4" max="10" width="12.81640625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="9.6328125" style="11" customWidth="1"/>
+    <col min="12" max="12" width="11.81640625" style="11" customWidth="1"/>
+    <col min="13" max="14" width="10.6328125" style="11" customWidth="1"/>
+    <col min="15" max="15" width="9.81640625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="10.08984375" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.36328125" style="11" customWidth="1"/>
+    <col min="18" max="21" width="10.08984375" style="11" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
     </row>
-    <row r="2" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="D2" t="s">
         <v>26</v>
       </c>
-      <c r="J2" s="13" t="s">
+      <c r="J2" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D3" s="22" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D3" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D4" s="46" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B4" s="34"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="D6" s="60" t="s">
+    <row r="5" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="36"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="61" t="s">
+      <c r="E6" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="62" t="s">
+      <c r="F6" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="62" t="s">
+      <c r="H6" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="62" t="s">
+      <c r="I6" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J6" s="62" t="s">
+      <c r="J6" s="57" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="17" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G7" s="16" t="s">
+    <row r="7" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="21"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="16" t="s">
+      <c r="H7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I7" s="16" t="s">
+      <c r="I7" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="16"/>
-[...2 lines deleted...]
-      <c r="B8" s="49">
+      <c r="J7" s="15"/>
+    </row>
+    <row r="8" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="44">
         <v>2005</v>
       </c>
-      <c r="C8" s="51" t="s">
+      <c r="C8" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="42">
         <v>2922842</v>
       </c>
       <c r="E8" s="1">
         <v>105318</v>
       </c>
       <c r="F8" s="1">
         <v>4132</v>
       </c>
       <c r="G8" s="1">
         <v>889466</v>
       </c>
       <c r="H8" s="1">
         <v>370133</v>
       </c>
       <c r="I8" s="1">
         <v>1016792</v>
       </c>
       <c r="J8" s="2">
         <v>537001</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="49">
+    <row r="9" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="44">
         <v>2006</v>
       </c>
-      <c r="C9" s="51" t="s">
+      <c r="C9" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="42">
         <v>2710105</v>
       </c>
       <c r="E9" s="1">
         <v>60105</v>
       </c>
       <c r="F9" s="1">
         <v>2210</v>
       </c>
       <c r="G9" s="1">
         <v>856038</v>
       </c>
       <c r="H9" s="1">
         <v>334874</v>
       </c>
       <c r="I9" s="1">
         <v>869887</v>
       </c>
       <c r="J9" s="2">
         <v>586991</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="49">
+    <row r="10" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="44">
         <v>2007</v>
       </c>
-      <c r="C10" s="51" t="s">
+      <c r="C10" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="42">
         <v>2875326</v>
       </c>
       <c r="E10" s="1">
         <v>73007</v>
       </c>
       <c r="F10" s="1">
         <v>1047</v>
       </c>
       <c r="G10" s="1">
         <v>859013</v>
       </c>
       <c r="H10" s="1">
         <v>402169</v>
       </c>
       <c r="I10" s="1">
         <v>843266</v>
       </c>
       <c r="J10" s="2">
         <v>696824</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="49">
+    <row r="11" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="44">
         <v>2008</v>
       </c>
-      <c r="C11" s="51" t="s">
+      <c r="C11" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="42">
         <v>2692374</v>
       </c>
       <c r="E11" s="1">
         <v>70630</v>
       </c>
-      <c r="F11" s="27" t="s">
+      <c r="F11" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="1">
         <v>884768</v>
       </c>
       <c r="H11" s="1">
         <v>353707</v>
       </c>
       <c r="I11" s="1">
         <v>777043</v>
       </c>
       <c r="J11" s="2">
         <v>606226</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="49">
+    <row r="12" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="44">
         <v>2009</v>
       </c>
-      <c r="C12" s="51" t="s">
+      <c r="C12" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="42">
         <v>2822660</v>
       </c>
       <c r="E12" s="1">
         <v>83663</v>
       </c>
-      <c r="F12" s="27" t="s">
+      <c r="F12" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="1">
         <v>820659</v>
       </c>
       <c r="H12" s="1">
         <v>448167</v>
       </c>
       <c r="I12" s="1">
         <v>805250</v>
       </c>
       <c r="J12" s="2">
         <v>664921</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="49" t="s">
+    <row r="13" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="51" t="s">
+      <c r="C13" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="42">
         <v>2629959</v>
       </c>
       <c r="E13" s="1">
         <v>82302</v>
       </c>
-      <c r="F13" s="27" t="s">
+      <c r="F13" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="1">
         <v>725996</v>
       </c>
       <c r="H13" s="1">
         <v>334737</v>
       </c>
       <c r="I13" s="1">
         <v>804070</v>
       </c>
       <c r="J13" s="2">
         <v>682854</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="49" t="s">
+    <row r="14" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="44" t="s">
         <v>86</v>
       </c>
-      <c r="C14" s="51" t="s">
+      <c r="C14" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="42">
         <v>2809098</v>
       </c>
       <c r="E14" s="1">
         <v>59734</v>
       </c>
-      <c r="F14" s="27" t="s">
+      <c r="F14" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="1">
         <v>944236</v>
       </c>
       <c r="H14" s="1">
         <v>328637</v>
       </c>
       <c r="I14" s="1">
         <v>934420</v>
       </c>
       <c r="J14" s="2">
         <v>542071</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="49" t="s">
+    <row r="15" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="51" t="s">
+      <c r="C15" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="42">
         <v>2946559</v>
       </c>
       <c r="E15" s="1">
         <v>64694</v>
       </c>
-      <c r="F15" s="27" t="s">
+      <c r="F15" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="1">
         <v>928163</v>
       </c>
       <c r="H15" s="1">
         <v>436728</v>
       </c>
       <c r="I15" s="1">
         <v>922734</v>
       </c>
       <c r="J15" s="2">
         <v>594240</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="49" t="s">
+    <row r="16" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="C16" s="51" t="s">
+      <c r="C16" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="42">
         <v>3199488</v>
       </c>
       <c r="E16" s="1">
         <v>93575</v>
       </c>
-      <c r="F16" s="27" t="s">
+      <c r="F16" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G16" s="1">
         <v>1020030</v>
       </c>
       <c r="H16" s="1">
         <v>514522</v>
       </c>
       <c r="I16" s="1">
         <v>961307</v>
       </c>
       <c r="J16" s="2">
         <v>610054</v>
       </c>
     </row>
-    <row r="17" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="49" t="s">
+    <row r="17" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="51" t="s">
+      <c r="C17" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="42">
         <v>3148118</v>
       </c>
       <c r="E17" s="1">
         <v>80958</v>
       </c>
-      <c r="F17" s="27" t="s">
+      <c r="F17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G17" s="1">
         <v>1010267</v>
       </c>
       <c r="H17" s="1">
         <v>502505</v>
       </c>
       <c r="I17" s="1">
         <v>999480</v>
       </c>
       <c r="J17" s="2">
         <v>554908</v>
       </c>
     </row>
-    <row r="18" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="49" t="s">
+    <row r="18" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C18" s="51" t="s">
+      <c r="C18" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="42">
         <v>3236075</v>
       </c>
       <c r="E18" s="1">
         <v>113695</v>
       </c>
-      <c r="F18" s="27" t="s">
+      <c r="F18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G18" s="1">
         <v>1098525</v>
       </c>
       <c r="H18" s="1">
         <v>412621</v>
       </c>
       <c r="I18" s="1">
         <v>1078790</v>
       </c>
       <c r="J18" s="2">
         <v>532444</v>
       </c>
     </row>
-    <row r="19" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="49" t="s">
+    <row r="19" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="C19" s="51" t="s">
+      <c r="C19" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="42">
         <v>3139519</v>
       </c>
       <c r="E19" s="1">
         <v>115482</v>
       </c>
-      <c r="F19" s="27" t="s">
+      <c r="F19" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="1">
         <v>945289</v>
       </c>
       <c r="H19" s="1">
         <v>481910</v>
       </c>
       <c r="I19" s="1">
         <v>1006740</v>
       </c>
       <c r="J19" s="2">
         <v>590098</v>
       </c>
     </row>
-    <row r="20" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="49" t="s">
+    <row r="20" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="C20" s="51" t="s">
+      <c r="C20" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="42">
         <v>2977426</v>
       </c>
       <c r="E20" s="1">
         <v>97561</v>
       </c>
-      <c r="F20" s="27" t="s">
+      <c r="F20" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G20" s="1">
         <v>904444</v>
       </c>
       <c r="H20" s="1">
         <v>500189</v>
       </c>
       <c r="I20" s="1">
         <v>872156</v>
       </c>
       <c r="J20" s="2">
         <v>603076</v>
       </c>
     </row>
-    <row r="21" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="49" t="s">
+    <row r="21" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="C21" s="51" t="s">
+      <c r="C21" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="42">
         <v>2928095</v>
       </c>
       <c r="E21" s="1">
         <v>98537</v>
       </c>
-      <c r="F21" s="27" t="s">
+      <c r="F21" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G21" s="1">
         <v>839395</v>
       </c>
       <c r="H21" s="1">
         <v>440816</v>
       </c>
       <c r="I21" s="1">
         <v>965176</v>
       </c>
       <c r="J21" s="2">
         <v>584171</v>
       </c>
     </row>
-    <row r="22" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="49" t="s">
+    <row r="22" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="44" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="51" t="s">
+      <c r="C22" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="42">
         <v>3220922</v>
       </c>
       <c r="E22" s="1">
         <v>146355</v>
       </c>
-      <c r="F22" s="27" t="s">
+      <c r="F22" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G22" s="1">
         <v>800901</v>
       </c>
       <c r="H22" s="1">
         <v>500492</v>
       </c>
       <c r="I22" s="1">
         <v>1036962</v>
       </c>
       <c r="J22" s="2">
         <v>736212</v>
       </c>
     </row>
-    <row r="23" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="49" t="s">
+    <row r="23" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="44" t="s">
         <v>120</v>
       </c>
-      <c r="C23" s="51" t="s">
+      <c r="C23" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="42">
         <v>3304369</v>
       </c>
       <c r="E23" s="1">
         <v>57984</v>
       </c>
-      <c r="F23" s="27" t="s">
+      <c r="F23" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G23" s="1">
         <v>948704</v>
       </c>
       <c r="H23" s="1">
         <v>502405</v>
       </c>
       <c r="I23" s="1">
         <v>1067278</v>
       </c>
       <c r="J23" s="2">
         <v>727998</v>
       </c>
     </row>
-    <row r="24" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="49" t="s">
+    <row r="24" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="44" t="s">
         <v>135</v>
       </c>
-      <c r="C24" s="51" t="s">
+      <c r="C24" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="42">
         <v>3367804</v>
       </c>
       <c r="E24" s="1">
         <v>71052</v>
       </c>
-      <c r="F24" s="27" t="s">
+      <c r="F24" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G24" s="1">
         <v>1034264</v>
       </c>
       <c r="H24" s="1">
         <v>500581</v>
       </c>
       <c r="I24" s="1">
         <v>990306</v>
       </c>
       <c r="J24" s="2">
         <v>771601</v>
       </c>
     </row>
-    <row r="25" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="49" t="s">
+    <row r="25" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="44" t="s">
         <v>145</v>
       </c>
-      <c r="C25" s="51" t="s">
+      <c r="C25" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="42">
         <v>3351791</v>
       </c>
       <c r="E25" s="1">
         <v>64335</v>
       </c>
-      <c r="F25" s="27" t="s">
+      <c r="F25" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="1">
         <v>1098563</v>
       </c>
       <c r="H25" s="1">
         <v>428691</v>
       </c>
       <c r="I25" s="1">
         <v>1039312</v>
       </c>
       <c r="J25" s="2">
         <v>720890</v>
       </c>
     </row>
-    <row r="26" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="49" t="s">
+    <row r="26" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="44" t="s">
         <v>150</v>
       </c>
-      <c r="C26" s="51" t="s">
+      <c r="C26" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="42">
         <v>4959373</v>
       </c>
       <c r="E26" s="1">
         <v>64181</v>
       </c>
-      <c r="F26" s="27" t="s">
+      <c r="F26" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G26" s="1">
         <v>2527768</v>
       </c>
       <c r="H26" s="1">
         <v>501309</v>
       </c>
       <c r="I26" s="1">
         <v>1007203</v>
       </c>
       <c r="J26" s="2">
         <v>858912</v>
       </c>
     </row>
-    <row r="27" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="49" t="s">
+    <row r="27" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="C27" s="51" t="s">
+      <c r="C27" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="42">
         <v>6191000</v>
       </c>
       <c r="E27" s="1">
         <v>86492</v>
       </c>
-      <c r="F27" s="27" t="s">
+      <c r="F27" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G27" s="1">
         <v>3416441</v>
       </c>
       <c r="H27" s="1">
         <v>578662</v>
       </c>
       <c r="I27" s="1">
         <v>1103321</v>
       </c>
       <c r="J27" s="2">
         <v>1006084</v>
       </c>
     </row>
-    <row r="28" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="49" t="s">
+    <row r="28" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C28" s="51" t="s">
+      <c r="C28" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="42">
         <v>5532456</v>
       </c>
       <c r="E28" s="1">
         <v>112437</v>
       </c>
-      <c r="F28" s="27" t="s">
+      <c r="F28" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G28" s="1">
         <v>2689101</v>
       </c>
       <c r="H28" s="1">
         <v>572528</v>
       </c>
       <c r="I28" s="1">
         <v>1259920</v>
       </c>
       <c r="J28" s="2">
         <v>898470</v>
       </c>
     </row>
-    <row r="29" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D29" s="45"/>
+    <row r="29" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="47"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="41"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="4"/>
     </row>
-    <row r="30" spans="2:10" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D30" s="25"/>
+    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B30" s="22"/>
+      <c r="C30" s="22"/>
+      <c r="D30" s="22"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
     </row>
-    <row r="31" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
       <c r="D31" t="s">
         <v>29</v>
       </c>
-      <c r="J31" s="13" t="s">
+      <c r="J31" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="32" spans="2:10" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="D32" s="22" t="s">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="D32" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="J32" s="13" t="s">
+      <c r="J32" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D33" s="46" t="s">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B33" s="34"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="E33" s="29" t="s">
+      <c r="E33" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F33" s="14" t="s">
+      <c r="F33" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G33" s="26" t="s">
+      <c r="G33" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H33" s="15" t="s">
+      <c r="H33" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J33" s="14" t="s">
+      <c r="J33" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="D35" s="60" t="s">
+    <row r="34" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="36"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B35" s="30"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E35" s="61" t="s">
+      <c r="E35" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="F35" s="62" t="s">
+      <c r="F35" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G35" s="62" t="s">
+      <c r="G35" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H35" s="62" t="s">
+      <c r="H35" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I35" s="62" t="s">
+      <c r="I35" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J35" s="62" t="s">
+      <c r="J35" s="57" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="17" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G36" s="16" t="s">
+    <row r="36" spans="1:10" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="21"/>
+      <c r="B36" s="32"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H36" s="16" t="s">
+      <c r="H36" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I36" s="16" t="s">
+      <c r="I36" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="J36" s="16"/>
-[...2 lines deleted...]
-      <c r="B37" s="54">
+      <c r="J36" s="15"/>
+    </row>
+    <row r="37" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="49">
         <v>2006</v>
       </c>
-      <c r="C37" s="55" t="s">
+      <c r="C37" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D37" s="48">
+      <c r="D37" s="43">
         <v>2837779</v>
       </c>
       <c r="E37" s="1">
         <v>67452</v>
       </c>
       <c r="F37" s="1">
         <v>2643</v>
       </c>
       <c r="G37" s="1">
         <v>908000</v>
       </c>
       <c r="H37" s="1">
         <v>355062</v>
       </c>
       <c r="I37" s="1">
         <v>932143</v>
       </c>
       <c r="J37" s="2">
         <v>572479</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="54">
+    <row r="38" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="49">
         <v>2007</v>
       </c>
-      <c r="C38" s="55" t="s">
+      <c r="C38" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D38" s="48">
+      <c r="D38" s="43">
         <v>2806818</v>
       </c>
       <c r="E38" s="1">
         <v>71342</v>
       </c>
       <c r="F38" s="1">
         <v>2011</v>
       </c>
       <c r="G38" s="1">
         <v>804416</v>
       </c>
       <c r="H38" s="1">
         <v>408969</v>
       </c>
       <c r="I38" s="1">
         <v>836771</v>
       </c>
       <c r="J38" s="2">
         <v>683309</v>
       </c>
     </row>
-    <row r="39" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="54">
+    <row r="39" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="49">
         <v>2008</v>
       </c>
-      <c r="C39" s="55" t="s">
+      <c r="C39" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D39" s="48">
+      <c r="D39" s="43">
         <v>2713877</v>
       </c>
       <c r="E39" s="1">
         <v>65285</v>
       </c>
-      <c r="F39" s="27" t="s">
+      <c r="F39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G39" s="1">
         <v>897285</v>
       </c>
       <c r="H39" s="1">
         <v>385792</v>
       </c>
       <c r="I39" s="1">
         <v>767824</v>
       </c>
       <c r="J39" s="2">
         <v>597691</v>
       </c>
     </row>
-    <row r="40" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="54">
+    <row r="40" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="49">
         <v>2009</v>
       </c>
-      <c r="C40" s="55" t="s">
+      <c r="C40" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D40" s="48">
+      <c r="D40" s="43">
         <v>2842437</v>
       </c>
       <c r="E40" s="1">
         <v>81990</v>
       </c>
-      <c r="F40" s="27" t="s">
+      <c r="F40" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G40" s="1">
         <v>889794</v>
       </c>
       <c r="H40" s="1">
         <v>413923</v>
       </c>
       <c r="I40" s="1">
         <v>822838</v>
       </c>
       <c r="J40" s="2">
         <v>633892</v>
       </c>
     </row>
-    <row r="41" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="54" t="s">
+    <row r="41" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="C41" s="55" t="s">
+      <c r="C41" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D41" s="48">
+      <c r="D41" s="43">
         <v>2740503</v>
       </c>
       <c r="E41" s="1">
         <v>85293</v>
       </c>
-      <c r="F41" s="27" t="s">
+      <c r="F41" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G41" s="1">
         <v>793156</v>
       </c>
       <c r="H41" s="1">
         <v>341167</v>
       </c>
       <c r="I41" s="1">
         <v>822780</v>
       </c>
       <c r="J41" s="2">
         <v>698107</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="54" t="s">
+    <row r="42" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="C42" s="55" t="s">
+      <c r="C42" s="50" t="s">
         <v>93</v>
       </c>
-      <c r="D42" s="48">
+      <c r="D42" s="43">
         <v>2531484</v>
       </c>
       <c r="E42" s="1">
         <v>63784</v>
       </c>
-      <c r="F42" s="27" t="s">
+      <c r="F42" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G42" s="1">
         <v>693954</v>
       </c>
       <c r="H42" s="1">
         <v>312663</v>
       </c>
       <c r="I42" s="1">
         <v>872327</v>
       </c>
       <c r="J42" s="2">
         <v>588756</v>
       </c>
     </row>
-    <row r="43" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="54" t="s">
+    <row r="43" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="C43" s="55" t="s">
+      <c r="C43" s="50" t="s">
         <v>93</v>
       </c>
-      <c r="D43" s="48">
+      <c r="D43" s="43">
         <v>3028218</v>
       </c>
       <c r="E43" s="1">
         <v>63893</v>
       </c>
-      <c r="F43" s="27" t="s">
+      <c r="F43" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G43" s="1">
         <v>1025543</v>
       </c>
       <c r="H43" s="1">
         <v>410037</v>
       </c>
       <c r="I43" s="1">
         <v>905689</v>
       </c>
       <c r="J43" s="2">
         <v>623056</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="54" t="s">
+    <row r="44" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="C44" s="55" t="s">
+      <c r="C44" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D44" s="48">
+      <c r="D44" s="43">
         <v>3299764</v>
       </c>
       <c r="E44" s="1">
         <v>92751</v>
       </c>
-      <c r="F44" s="27" t="s">
+      <c r="F44" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G44" s="1">
         <v>1121668</v>
       </c>
       <c r="H44" s="1">
         <v>502180</v>
       </c>
       <c r="I44" s="1">
         <v>1008436</v>
       </c>
       <c r="J44" s="2">
         <v>574729</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="54" t="s">
+    <row r="45" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="C45" s="55" t="s">
+      <c r="C45" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D45" s="48">
+      <c r="D45" s="43">
         <v>3083006</v>
       </c>
       <c r="E45" s="1">
         <v>76461</v>
       </c>
-      <c r="F45" s="27" t="s">
+      <c r="F45" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G45" s="1">
         <v>891554</v>
       </c>
       <c r="H45" s="1">
         <v>540156</v>
       </c>
       <c r="I45" s="1">
         <v>983168</v>
       </c>
       <c r="J45" s="2">
         <v>591667</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="54" t="s">
+    <row r="46" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="49" t="s">
         <v>99</v>
       </c>
-      <c r="C46" s="55" t="s">
+      <c r="C46" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D46" s="48">
+      <c r="D46" s="43">
         <v>3037640</v>
       </c>
       <c r="E46" s="1">
         <v>97739</v>
       </c>
-      <c r="F46" s="27" t="s">
+      <c r="F46" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G46" s="1">
         <v>999222</v>
       </c>
       <c r="H46" s="1">
         <v>414057</v>
       </c>
       <c r="I46" s="1">
         <v>1001934</v>
       </c>
       <c r="J46" s="2">
         <v>524688</v>
       </c>
     </row>
-    <row r="47" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="54" t="s">
+    <row r="47" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="49" t="s">
         <v>103</v>
       </c>
-      <c r="C47" s="55" t="s">
+      <c r="C47" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D47" s="48">
+      <c r="D47" s="43">
         <v>3283832</v>
       </c>
       <c r="E47" s="1">
         <v>110798</v>
       </c>
-      <c r="F47" s="27" t="s">
+      <c r="F47" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G47" s="1">
         <v>1093656</v>
       </c>
       <c r="H47" s="1">
         <v>405183</v>
       </c>
       <c r="I47" s="1">
         <v>1096674</v>
       </c>
       <c r="J47" s="2">
         <v>577521</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="54" t="s">
+    <row r="48" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="49" t="s">
         <v>104</v>
       </c>
-      <c r="C48" s="55" t="s">
+      <c r="C48" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D48" s="48">
+      <c r="D48" s="43">
         <v>3065201</v>
       </c>
       <c r="E48" s="1">
         <v>120729</v>
       </c>
-      <c r="F48" s="27" t="s">
+      <c r="F48" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G48" s="1">
         <v>933241</v>
       </c>
       <c r="H48" s="1">
         <v>506283</v>
       </c>
       <c r="I48" s="1">
         <v>890770</v>
       </c>
       <c r="J48" s="2">
         <v>614178</v>
       </c>
     </row>
-    <row r="49" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="54" t="s">
+    <row r="49" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="49" t="s">
         <v>108</v>
       </c>
-      <c r="C49" s="55" t="s">
+      <c r="C49" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="43">
         <v>3176695</v>
       </c>
       <c r="E49" s="1">
         <v>79273</v>
       </c>
-      <c r="F49" s="27" t="s">
+      <c r="F49" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G49" s="1">
         <v>1041802</v>
       </c>
       <c r="H49" s="1">
         <v>519809</v>
       </c>
       <c r="I49" s="1">
         <v>943617</v>
       </c>
       <c r="J49" s="2">
         <v>592194</v>
       </c>
     </row>
-    <row r="50" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="54" t="s">
+    <row r="50" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="49" t="s">
         <v>109</v>
       </c>
-      <c r="C50" s="55" t="s">
+      <c r="C50" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="43">
         <v>2866704</v>
       </c>
       <c r="E50" s="1">
         <v>137718</v>
       </c>
-      <c r="F50" s="27" t="s">
+      <c r="F50" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G50" s="1">
         <v>596829</v>
       </c>
       <c r="H50" s="1">
         <v>465941</v>
       </c>
       <c r="I50" s="1">
         <v>997660</v>
       </c>
       <c r="J50" s="2">
         <v>668556</v>
       </c>
     </row>
-    <row r="51" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="54" t="s">
+    <row r="51" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="C51" s="55" t="s">
+      <c r="C51" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D51" s="48">
+      <c r="D51" s="43">
         <v>3424127</v>
       </c>
       <c r="E51" s="1">
         <v>94662</v>
       </c>
-      <c r="F51" s="27" t="s">
+      <c r="F51" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G51" s="1">
         <v>968392</v>
       </c>
       <c r="H51" s="1">
         <v>528255</v>
       </c>
       <c r="I51" s="1">
         <v>1084503</v>
       </c>
       <c r="J51" s="2">
         <v>748315</v>
       </c>
     </row>
-    <row r="52" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="54" t="s">
+    <row r="52" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="49" t="s">
         <v>130</v>
       </c>
-      <c r="C52" s="55" t="s">
+      <c r="C52" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D52" s="48">
+      <c r="D52" s="43">
         <v>3175620</v>
       </c>
       <c r="E52" s="1">
         <v>50993</v>
       </c>
-      <c r="F52" s="27" t="s">
+      <c r="F52" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G52" s="1">
         <v>878165</v>
       </c>
       <c r="H52" s="1">
         <v>480114</v>
       </c>
       <c r="I52" s="1">
         <v>1020208</v>
       </c>
       <c r="J52" s="2">
         <v>746140</v>
       </c>
     </row>
-    <row r="53" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="54" t="s">
+    <row r="53" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="49" t="s">
         <v>131</v>
       </c>
-      <c r="C53" s="55" t="s">
+      <c r="C53" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D53" s="48">
+      <c r="D53" s="43">
         <v>3347100</v>
       </c>
       <c r="E53" s="1">
         <v>79007</v>
       </c>
-      <c r="F53" s="27" t="s">
+      <c r="F53" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G53" s="1">
         <v>1093489</v>
       </c>
       <c r="H53" s="1">
         <v>428489</v>
       </c>
       <c r="I53" s="1">
         <v>1067630</v>
       </c>
       <c r="J53" s="2">
         <v>678485</v>
       </c>
     </row>
-    <row r="54" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="54" t="s">
+    <row r="54" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="49" t="s">
         <v>142</v>
       </c>
-      <c r="C54" s="55" t="s">
+      <c r="C54" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D54" s="48">
+      <c r="D54" s="43">
         <v>3973076</v>
       </c>
       <c r="E54" s="1">
         <v>60021</v>
       </c>
-      <c r="F54" s="27" t="s">
+      <c r="F54" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G54" s="1">
         <v>1579354</v>
       </c>
       <c r="H54" s="1">
         <v>514194</v>
       </c>
       <c r="I54" s="1">
         <v>924864</v>
       </c>
       <c r="J54" s="2">
         <v>894643</v>
       </c>
     </row>
-    <row r="55" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="54" t="s">
+    <row r="55" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="49" t="s">
         <v>149</v>
       </c>
-      <c r="C55" s="55" t="s">
+      <c r="C55" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="43">
         <v>6049573</v>
       </c>
       <c r="E55" s="1">
         <v>70905</v>
       </c>
-      <c r="F55" s="27" t="s">
+      <c r="F55" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G55" s="1">
         <v>3501564</v>
       </c>
       <c r="H55" s="1">
         <v>512301</v>
       </c>
       <c r="I55" s="1">
         <v>1023303</v>
       </c>
       <c r="J55" s="2">
         <v>941500</v>
       </c>
     </row>
-    <row r="56" spans="2:10" s="17" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="54" t="s">
+    <row r="56" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="49" t="s">
         <v>152</v>
       </c>
-      <c r="C56" s="55" t="s">
+      <c r="C56" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="D56" s="48">
+      <c r="D56" s="43">
         <v>5969570</v>
       </c>
       <c r="E56" s="1">
         <v>113380</v>
       </c>
-      <c r="F56" s="27" t="s">
+      <c r="F56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="G56" s="1">
         <v>3058940</v>
       </c>
       <c r="H56" s="1">
         <v>588460</v>
       </c>
       <c r="I56" s="1">
         <v>1314620</v>
       </c>
       <c r="J56" s="2">
         <v>894170</v>
       </c>
     </row>
     <row r="57" spans="2:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="52" t="s">
+      <c r="B57" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="C57" s="53"/>
-      <c r="D57" s="45"/>
+      <c r="C57" s="48"/>
+      <c r="D57" s="41"/>
       <c r="E57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="59" spans="2:10" ht="16.8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C60" s="58"/>
+    <row r="59" spans="2:10" ht="17" x14ac:dyDescent="0.3">
+      <c r="C59" s="53"/>
+    </row>
+    <row r="60" spans="2:10" ht="17" x14ac:dyDescent="0.3">
+      <c r="C60" s="53"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1c920c4-5c2d-4808-8a77-dc6ace04f632">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="abc933aa-fb88-4965-9fa3-41153d8df58d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101001074A10961DAB740B9CB419CFBEF0AF6" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="6e79bb6b7edcb38f1ca0d3e5d21861a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1c920c4-5c2d-4808-8a77-dc6ace04f632" xmlns:ns3="abc933aa-fb88-4965-9fa3-41153d8df58d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8238452ce5b3c35dacf1b4932094193b" ns2:_="" ns3:_="">
+    <xsd:import namespace="a1c920c4-5c2d-4808-8a77-dc6ace04f632"/>
+    <xsd:import namespace="abc933aa-fb88-4965-9fa3-41153d8df58d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1c920c4-5c2d-4808-8a77-dc6ace04f632" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abc933aa-fb88-4965-9fa3-41153d8df58d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e76162f5-a0c4-4db3-bfa8-a96c74e48261}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="abc933aa-fb88-4965-9fa3-41153d8df58d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{183E9F52-47AD-48FB-BCEB-C7E509A9CE52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a1c920c4-5c2d-4808-8a77-dc6ace04f632"/>
+    <ds:schemaRef ds:uri="abc933aa-fb88-4965-9fa3-41153d8df58d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{745C1745-DD8B-4FA5-9FA8-1CBCEC284DB0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBB9208-0B5F-46D9-9E42-A0020F618F9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a1c920c4-5c2d-4808-8a77-dc6ace04f632"/>
+    <ds:schemaRef ds:uri="abc933aa-fb88-4965-9fa3-41153d8df58d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
@@ -23679,25 +24119,36 @@
       <vt:lpstr>官公需、季調・四半期</vt:lpstr>
       <vt:lpstr>官公需、原系列・四半期</vt:lpstr>
       <vt:lpstr>官公需、年度・暦年</vt:lpstr>
       <vt:lpstr>'官公需、季調・月次 '!Print_Titles</vt:lpstr>
       <vt:lpstr>'官公需、季調・四半期'!Print_Titles</vt:lpstr>
       <vt:lpstr>'官公需、原系列・月次 '!Print_Titles</vt:lpstr>
       <vt:lpstr>'官公需、原系列・四半期'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101001074A10961DAB740B9CB419CFBEF0AF6</vt:lpwstr>
+  </property>
+</Properties>
+</file>