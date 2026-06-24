--- v0 (2026-05-06)
+++ v1 (2026-06-24)
@@ -8,87 +8,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA66C90C-5215-44ED-9983-AF3C7AD8B22E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7475467-E42B-4D33-A93B-8C9DE3E8D6B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="791" xr2:uid="{B97E1B99-4C84-42BF-97AC-59450D096011}"/>
   </bookViews>
   <sheets>
     <sheet name="目次(Index)" sheetId="2" r:id="rId1"/>
     <sheet name="注" sheetId="1" r:id="rId2"/>
     <sheet name="原指数（Original_indices）(四半期Q1～Q4)" sheetId="4" r:id="rId3"/>
     <sheet name="原指数（Original_indices） (Monthly)" sheetId="6" r:id="rId4"/>
     <sheet name="季調済指数（Seasonaly_adjusted)(四半期Q)" sheetId="7" r:id="rId5"/>
     <sheet name="季調済指数（Seasonaly_adjusted) (月次)" sheetId="8" r:id="rId6"/>
     <sheet name="【参考】季節曜日祝祭日うるう年指数" sheetId="10" r:id="rId7"/>
     <sheet name="【参考】季節指数" sheetId="5" r:id="rId8"/>
     <sheet name="【参考】曜日祝祭日うるう年指数" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'目次(Index)'!$A$1:$T$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3579" uniqueCount="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3603" uniqueCount="857">
   <si>
     <t>（１）原指数</t>
     <rPh sb="3" eb="6">
       <t>ゲンシスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Original indices</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>四半期 Q1～Q4</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ハンキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>月次 Monthly</t>
     <rPh sb="0" eb="2">
       <t>ゲツジ</t>
@@ -3309,50 +3309,68 @@
     <t>2026000707</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026000808</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026000909</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026000101</t>
   </si>
   <si>
     <t>2026年1月</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026000202</t>
   </si>
   <si>
     <t>2026年2月</t>
+  </si>
+  <si>
+    <t>2026000303</t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+  </si>
+  <si>
+    <t>2026000103</t>
+  </si>
+  <si>
+    <t>2026年1～3月</t>
+  </si>
+  <si>
+    <t>2026000404</t>
+  </si>
+  <si>
+    <t>2026年4月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -5574,54 +5592,54 @@
         <v>0.933535</v>
       </c>
       <c r="H7" s="11">
         <v>0.98390299999999997</v>
       </c>
       <c r="I7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>704</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B7445EB-961E-4196-AF12-49B89172E53D}">
-  <dimension ref="A1:Q93"/>
+  <dimension ref="A1:Q94"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C85" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C86" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.44140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="21.109375" style="15" customWidth="1"/>
     <col min="3" max="8" width="28.77734375" style="15" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="15" customWidth="1"/>
     <col min="10" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
@@ -8418,75 +8436,107 @@
       <c r="C92" s="99">
         <v>116.9</v>
       </c>
       <c r="D92" s="100">
         <v>118.3</v>
       </c>
       <c r="E92" s="124">
         <v>115.5</v>
       </c>
       <c r="F92" s="165">
         <v>122.3</v>
       </c>
       <c r="G92" s="100">
         <v>117.9</v>
       </c>
       <c r="H92" s="125">
         <v>91.9</v>
       </c>
       <c r="I92" s="102" t="s">
         <v>45</v>
       </c>
       <c r="J92" s="117" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="93" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J93" s="59"/>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A93" s="36" t="s">
+        <v>853</v>
+      </c>
+      <c r="B93" s="37" t="s">
+        <v>854</v>
+      </c>
+      <c r="C93" s="38">
+        <v>110.3</v>
+      </c>
+      <c r="D93" s="97">
+        <v>111.5</v>
+      </c>
+      <c r="E93" s="47">
+        <v>109</v>
+      </c>
+      <c r="F93" s="53">
+        <v>114.2</v>
+      </c>
+      <c r="G93" s="97">
+        <v>112.2</v>
+      </c>
+      <c r="H93" s="48">
+        <v>87.3</v>
+      </c>
+      <c r="I93" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="J93" s="54" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="36"/>
+      <c r="B94" s="55"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="57"/>
+      <c r="F94" s="25"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="58"/>
+      <c r="I94" s="55"/>
+      <c r="J94" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC262DB-002C-4908-97D6-0BD02244F602}">
-  <dimension ref="A1:J263"/>
+  <dimension ref="A1:J265"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C249" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C259" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="15" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="15" customWidth="1"/>
     <col min="3" max="8" width="19.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
@@ -16718,75 +16768,139 @@
       <c r="C262" s="69">
         <v>103.5</v>
       </c>
       <c r="D262" s="61">
         <v>104.4</v>
       </c>
       <c r="E262" s="61">
         <v>103.9</v>
       </c>
       <c r="F262" s="62">
         <v>107.1</v>
       </c>
       <c r="G262" s="61">
         <v>102.6</v>
       </c>
       <c r="H262" s="61">
         <v>88</v>
       </c>
       <c r="I262" s="70" t="s">
         <v>203</v>
       </c>
       <c r="J262" s="147" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="263" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J263" s="59"/>
+    <row r="263" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A263" s="146" t="s">
+        <v>851</v>
+      </c>
+      <c r="B263" s="68" t="s">
+        <v>852</v>
+      </c>
+      <c r="C263" s="69">
+        <v>116.8</v>
+      </c>
+      <c r="D263" s="61">
+        <v>118.2</v>
+      </c>
+      <c r="E263" s="61">
+        <v>114.1</v>
+      </c>
+      <c r="F263" s="62">
+        <v>119.4</v>
+      </c>
+      <c r="G263" s="61">
+        <v>122</v>
+      </c>
+      <c r="H263" s="61">
+        <v>91.2</v>
+      </c>
+      <c r="I263" s="70" t="s">
+        <v>206</v>
+      </c>
+      <c r="J263" s="147" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A264" s="146" t="s">
+        <v>855</v>
+      </c>
+      <c r="B264" s="68" t="s">
+        <v>856</v>
+      </c>
+      <c r="C264" s="69">
+        <v>112.3</v>
+      </c>
+      <c r="D264" s="61">
+        <v>113.7</v>
+      </c>
+      <c r="E264" s="61">
+        <v>110.8</v>
+      </c>
+      <c r="F264" s="62">
+        <v>120.9</v>
+      </c>
+      <c r="G264" s="61">
+        <v>110.8</v>
+      </c>
+      <c r="H264" s="61">
+        <v>87.3</v>
+      </c>
+      <c r="I264" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="J264" s="147" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="36"/>
+      <c r="B265" s="55"/>
+      <c r="C265" s="72"/>
+      <c r="D265" s="73"/>
+      <c r="E265" s="73"/>
+      <c r="F265" s="74"/>
+      <c r="G265" s="73"/>
+      <c r="H265" s="73"/>
+      <c r="I265" s="55"/>
+      <c r="J265" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4826AB8C-5CB4-4D0F-AA90-E2260888CADE}">
-  <dimension ref="A1:J93"/>
+  <dimension ref="A1:J94"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C85" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C86" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.88671875" style="15" customWidth="1"/>
     <col min="2" max="2" width="19.109375" style="15" customWidth="1"/>
     <col min="3" max="8" width="14.77734375" style="15" customWidth="1"/>
     <col min="9" max="9" width="5.109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.21875" style="110" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16" width="11.44140625" style="15"/>
     <col min="17" max="22" width="23" style="15" customWidth="1"/>
     <col min="23" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
@@ -19578,74 +19692,106 @@
       <c r="C92" s="99">
         <v>115.5</v>
       </c>
       <c r="D92" s="100">
         <v>117.1</v>
       </c>
       <c r="E92" s="165">
         <v>113.6</v>
       </c>
       <c r="F92" s="165">
         <v>123</v>
       </c>
       <c r="G92" s="165">
         <v>115.8</v>
       </c>
       <c r="H92" s="100">
         <v>89.9</v>
       </c>
       <c r="I92" s="107" t="s">
         <v>45</v>
       </c>
       <c r="J92" s="117" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="93" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J93" s="119"/>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A93" s="15" t="s">
+        <v>853</v>
+      </c>
+      <c r="B93" s="37" t="s">
+        <v>854</v>
+      </c>
+      <c r="C93" s="38">
+        <v>116.5</v>
+      </c>
+      <c r="D93" s="97">
+        <v>118.1</v>
+      </c>
+      <c r="E93" s="53">
+        <v>114.6</v>
+      </c>
+      <c r="F93" s="53">
+        <v>123</v>
+      </c>
+      <c r="G93" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="H93" s="97">
+        <v>88.3</v>
+      </c>
+      <c r="I93" s="105" t="s">
+        <v>36</v>
+      </c>
+      <c r="J93" s="54" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="55"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="24"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="25"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="24"/>
+      <c r="I94" s="109"/>
+      <c r="J94" s="119"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A446ED3A-465B-4DE5-831C-939FE7BF4645}">
-  <dimension ref="A1:J263"/>
+  <dimension ref="A1:J265"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C250" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C259" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="15" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="15" customWidth="1"/>
     <col min="3" max="8" width="19.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
@@ -27877,61 +28023,125 @@
       <c r="C262" s="166">
         <v>116.6</v>
       </c>
       <c r="D262" s="167">
         <v>117.8</v>
       </c>
       <c r="E262" s="167">
         <v>116.2</v>
       </c>
       <c r="F262" s="168">
         <v>123.4</v>
       </c>
       <c r="G262" s="167">
         <v>115.9</v>
       </c>
       <c r="H262" s="167">
         <v>93.3</v>
       </c>
       <c r="I262" s="70" t="s">
         <v>203</v>
       </c>
       <c r="J262" s="147" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="263" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J263" s="59"/>
+    <row r="263" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A263" s="146" t="s">
+        <v>851</v>
+      </c>
+      <c r="B263" s="68" t="s">
+        <v>852</v>
+      </c>
+      <c r="C263" s="166">
+        <v>117</v>
+      </c>
+      <c r="D263" s="167">
+        <v>118.6</v>
+      </c>
+      <c r="E263" s="167">
+        <v>113.3</v>
+      </c>
+      <c r="F263" s="168">
+        <v>121.7</v>
+      </c>
+      <c r="G263" s="167">
+        <v>122.2</v>
+      </c>
+      <c r="H263" s="167">
+        <v>88.1</v>
+      </c>
+      <c r="I263" s="70" t="s">
+        <v>206</v>
+      </c>
+      <c r="J263" s="147" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A264" s="146" t="s">
+        <v>855</v>
+      </c>
+      <c r="B264" s="68" t="s">
+        <v>856</v>
+      </c>
+      <c r="C264" s="166">
+        <v>114.8</v>
+      </c>
+      <c r="D264" s="167">
+        <v>116.2</v>
+      </c>
+      <c r="E264" s="167">
+        <v>113.3</v>
+      </c>
+      <c r="F264" s="168">
+        <v>124.1</v>
+      </c>
+      <c r="G264" s="167">
+        <v>112.6</v>
+      </c>
+      <c r="H264" s="167">
+        <v>91.9</v>
+      </c>
+      <c r="I264" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="J264" s="147" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="36"/>
+      <c r="B265" s="55"/>
+      <c r="C265" s="72"/>
+      <c r="D265" s="73"/>
+      <c r="E265" s="73"/>
+      <c r="F265" s="74"/>
+      <c r="G265" s="73"/>
+      <c r="H265" s="73"/>
+      <c r="I265" s="55"/>
+      <c r="J265" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59F4C941-15AE-4C8C-9F28-597590193CBD}">
   <dimension ref="A1:J148"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C125" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.21875" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="15" customWidth="1"/>
     <col min="3" max="3" width="30.6640625" style="15" customWidth="1"/>
     <col min="4" max="7" width="21.88671875" style="15" customWidth="1"/>