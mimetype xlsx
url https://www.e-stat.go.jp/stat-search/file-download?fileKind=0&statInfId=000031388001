--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -8,87 +8,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7475467-E42B-4D33-A93B-8C9DE3E8D6B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0E89B8E-7F55-4308-89F3-B7815E6D0574}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="791" xr2:uid="{B97E1B99-4C84-42BF-97AC-59450D096011}"/>
   </bookViews>
   <sheets>
     <sheet name="目次(Index)" sheetId="2" r:id="rId1"/>
     <sheet name="注" sheetId="1" r:id="rId2"/>
     <sheet name="原指数（Original_indices）(四半期Q1～Q4)" sheetId="4" r:id="rId3"/>
     <sheet name="原指数（Original_indices） (Monthly)" sheetId="6" r:id="rId4"/>
     <sheet name="季調済指数（Seasonaly_adjusted)(四半期Q)" sheetId="7" r:id="rId5"/>
     <sheet name="季調済指数（Seasonaly_adjusted) (月次)" sheetId="8" r:id="rId6"/>
     <sheet name="【参考】季節曜日祝祭日うるう年指数" sheetId="10" r:id="rId7"/>
     <sheet name="【参考】季節指数" sheetId="5" r:id="rId8"/>
     <sheet name="【参考】曜日祝祭日うるう年指数" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'目次(Index)'!$A$1:$T$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3603" uniqueCount="857">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3611" uniqueCount="859">
   <si>
     <t>（１）原指数</t>
     <rPh sb="3" eb="6">
       <t>ゲンシスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Original indices</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>四半期 Q1～Q4</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ハンキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>月次 Monthly</t>
     <rPh sb="0" eb="2">
       <t>ゲツジ</t>
@@ -3327,50 +3327,56 @@
     <t>2026</t>
   </si>
   <si>
     <t>2026000202</t>
   </si>
   <si>
     <t>2026年2月</t>
   </si>
   <si>
     <t>2026000303</t>
   </si>
   <si>
     <t>2026年3月</t>
   </si>
   <si>
     <t>2026000103</t>
   </si>
   <si>
     <t>2026年1～3月</t>
   </si>
   <si>
     <t>2026000404</t>
   </si>
   <si>
     <t>2026年4月</t>
+  </si>
+  <si>
+    <t>2026000505</t>
+  </si>
+  <si>
+    <t>2026年5月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -8489,54 +8495,54 @@
       <c r="J93" s="54" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A94" s="36"/>
       <c r="B94" s="55"/>
       <c r="C94" s="56"/>
       <c r="D94" s="25"/>
       <c r="E94" s="57"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="58"/>
       <c r="I94" s="55"/>
       <c r="J94" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC262DB-002C-4908-97D6-0BD02244F602}">
-  <dimension ref="A1:J265"/>
+  <dimension ref="A1:J266"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C259" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C260" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="15" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="15" customWidth="1"/>
     <col min="3" max="8" width="19.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
@@ -16832,61 +16838,93 @@
       <c r="C264" s="69">
         <v>112.3</v>
       </c>
       <c r="D264" s="61">
         <v>113.7</v>
       </c>
       <c r="E264" s="61">
         <v>110.8</v>
       </c>
       <c r="F264" s="62">
         <v>120.9</v>
       </c>
       <c r="G264" s="61">
         <v>110.8</v>
       </c>
       <c r="H264" s="61">
         <v>87.3</v>
       </c>
       <c r="I264" s="70" t="s">
         <v>209</v>
       </c>
       <c r="J264" s="147" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="265" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J265" s="59"/>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A265" s="146" t="s">
+        <v>857</v>
+      </c>
+      <c r="B265" s="68" t="s">
+        <v>858</v>
+      </c>
+      <c r="C265" s="69">
+        <v>117.5</v>
+      </c>
+      <c r="D265" s="61">
+        <v>119.2</v>
+      </c>
+      <c r="E265" s="61">
+        <v>116.2</v>
+      </c>
+      <c r="F265" s="62">
+        <v>124.5</v>
+      </c>
+      <c r="G265" s="61">
+        <v>118.2</v>
+      </c>
+      <c r="H265" s="61">
+        <v>87</v>
+      </c>
+      <c r="I265" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="J265" s="147" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="36"/>
+      <c r="B266" s="55"/>
+      <c r="C266" s="72"/>
+      <c r="D266" s="73"/>
+      <c r="E266" s="73"/>
+      <c r="F266" s="74"/>
+      <c r="G266" s="73"/>
+      <c r="H266" s="73"/>
+      <c r="I266" s="55"/>
+      <c r="J266" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4826AB8C-5CB4-4D0F-AA90-E2260888CADE}">
   <dimension ref="A1:J94"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C86" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.88671875" style="15" customWidth="1"/>
     <col min="2" max="2" width="19.109375" style="15" customWidth="1"/>
     <col min="3" max="8" width="14.77734375" style="15" customWidth="1"/>
     <col min="9" max="9" width="5.109375" style="15" customWidth="1"/>
@@ -19744,54 +19782,54 @@
       </c>
       <c r="J93" s="54" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B94" s="55"/>
       <c r="C94" s="56"/>
       <c r="D94" s="24"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="24"/>
       <c r="I94" s="109"/>
       <c r="J94" s="119"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A446ED3A-465B-4DE5-831C-939FE7BF4645}">
-  <dimension ref="A1:J265"/>
+  <dimension ref="A1:J266"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C259" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C260" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="15" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="15" customWidth="1"/>
     <col min="3" max="8" width="19.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
@@ -28087,61 +28125,93 @@
       <c r="C264" s="166">
         <v>114.8</v>
       </c>
       <c r="D264" s="167">
         <v>116.2</v>
       </c>
       <c r="E264" s="167">
         <v>113.3</v>
       </c>
       <c r="F264" s="168">
         <v>124.1</v>
       </c>
       <c r="G264" s="167">
         <v>112.6</v>
       </c>
       <c r="H264" s="167">
         <v>91.9</v>
       </c>
       <c r="I264" s="70" t="s">
         <v>209</v>
       </c>
       <c r="J264" s="147" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="265" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J265" s="59"/>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A265" s="146" t="s">
+        <v>857</v>
+      </c>
+      <c r="B265" s="68" t="s">
+        <v>858</v>
+      </c>
+      <c r="C265" s="166">
+        <v>116.3</v>
+      </c>
+      <c r="D265" s="167">
+        <v>118.4</v>
+      </c>
+      <c r="E265" s="167">
+        <v>115.4</v>
+      </c>
+      <c r="F265" s="168">
+        <v>123.7</v>
+      </c>
+      <c r="G265" s="167">
+        <v>117.8</v>
+      </c>
+      <c r="H265" s="167">
+        <v>80</v>
+      </c>
+      <c r="I265" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="J265" s="147" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="36"/>
+      <c r="B266" s="55"/>
+      <c r="C266" s="72"/>
+      <c r="D266" s="73"/>
+      <c r="E266" s="73"/>
+      <c r="F266" s="74"/>
+      <c r="G266" s="73"/>
+      <c r="H266" s="73"/>
+      <c r="I266" s="55"/>
+      <c r="J266" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59F4C941-15AE-4C8C-9F28-597590193CBD}">
   <dimension ref="A1:J148"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C125" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.21875" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="15" customWidth="1"/>
     <col min="3" max="3" width="30.6640625" style="15" customWidth="1"/>
     <col min="4" max="7" width="21.88671875" style="15" customWidth="1"/>