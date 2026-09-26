--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -6,89 +6,89 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0E89B8E-7F55-4308-89F3-B7815E6D0574}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8575E5D8-1DD7-4253-8AF2-04271F286F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="791" xr2:uid="{B97E1B99-4C84-42BF-97AC-59450D096011}"/>
   </bookViews>
   <sheets>
     <sheet name="目次(Index)" sheetId="2" r:id="rId1"/>
     <sheet name="注" sheetId="1" r:id="rId2"/>
     <sheet name="原指数（Original_indices）(四半期Q1～Q4)" sheetId="4" r:id="rId3"/>
     <sheet name="原指数（Original_indices） (Monthly)" sheetId="6" r:id="rId4"/>
     <sheet name="季調済指数（Seasonaly_adjusted)(四半期Q)" sheetId="7" r:id="rId5"/>
     <sheet name="季調済指数（Seasonaly_adjusted) (月次)" sheetId="8" r:id="rId6"/>
     <sheet name="【参考】季節曜日祝祭日うるう年指数" sheetId="10" r:id="rId7"/>
     <sheet name="【参考】季節指数" sheetId="5" r:id="rId8"/>
     <sheet name="【参考】曜日祝祭日うるう年指数" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'目次(Index)'!$A$1:$T$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3611" uniqueCount="859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3635" uniqueCount="865">
   <si>
     <t>（１）原指数</t>
     <rPh sb="3" eb="6">
       <t>ゲンシスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Original indices</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>四半期 Q1～Q4</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ハンキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>月次 Monthly</t>
     <rPh sb="0" eb="2">
       <t>ゲツジ</t>
@@ -3333,50 +3333,68 @@
     <t>2026年2月</t>
   </si>
   <si>
     <t>2026000303</t>
   </si>
   <si>
     <t>2026年3月</t>
   </si>
   <si>
     <t>2026000103</t>
   </si>
   <si>
     <t>2026年1～3月</t>
   </si>
   <si>
     <t>2026000404</t>
   </si>
   <si>
     <t>2026年4月</t>
   </si>
   <si>
     <t>2026000505</t>
   </si>
   <si>
     <t>2026年5月</t>
+  </si>
+  <si>
+    <t>2026000606</t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+  </si>
+  <si>
+    <t>2026000406</t>
+  </si>
+  <si>
+    <t>2026年4～6月</t>
+  </si>
+  <si>
+    <t>2026000707</t>
+  </si>
+  <si>
+    <t>2026年7月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -4447,51 +4465,51 @@
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="170">
+  <cellXfs count="164">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
@@ -4722,77 +4740,70 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
@@ -4900,123 +4911,112 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="55" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="78" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="73" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="55" fontId="10" fillId="0" borderId="9" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="55" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="55" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="79" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="80" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="2" xr:uid="{85D85CB3-B57D-4E68-9A81-A1062C47AD76}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{F9F8E95F-E077-467B-8192-463AF8F2A32E}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{F0AF88B1-3220-4B79-A12E-40971D038C3E}"/>
     <cellStyle name="標準_A" xfId="5" xr:uid="{E2C2CC7A-060D-404E-9A1C-E5048980AD44}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -5312,220 +5312,220 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C28F929-F8D0-43AD-8791-232C02FA45BB}">
   <dimension ref="B4:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.77734375" style="1"/>
     <col min="6" max="6" width="8.77734375" style="4"/>
     <col min="7" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="23.4" x14ac:dyDescent="0.3">
-      <c r="B4" s="141" t="s">
+      <c r="B4" s="139" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="2:8" ht="21" x14ac:dyDescent="0.4">
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="142" t="s">
         <v>686</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="4"/>
     </row>
     <row r="7" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C7" s="142" t="s">
+      <c r="C7" s="140" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="1"/>
-      <c r="G7" s="144" t="s">
+      <c r="G7" s="142" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="145"/>
+      <c r="H7" s="143"/>
     </row>
     <row r="8" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C8" s="142"/>
-      <c r="D8" s="143" t="s">
+      <c r="C8" s="140"/>
+      <c r="D8" s="141" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="1"/>
-      <c r="G8" s="144"/>
-      <c r="H8" s="145"/>
+      <c r="G8" s="142"/>
+      <c r="H8" s="143"/>
     </row>
     <row r="9" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C9" s="142"/>
-      <c r="D9" s="143" t="s">
+      <c r="C9" s="140"/>
+      <c r="D9" s="141" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="1"/>
-      <c r="G9" s="144"/>
-      <c r="H9" s="145"/>
+      <c r="G9" s="142"/>
+      <c r="H9" s="143"/>
     </row>
     <row r="10" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C10" s="142"/>
-      <c r="D10" s="142"/>
+      <c r="C10" s="140"/>
+      <c r="D10" s="140"/>
       <c r="F10" s="1"/>
-      <c r="G10" s="144"/>
-      <c r="H10" s="145"/>
+      <c r="G10" s="142"/>
+      <c r="H10" s="143"/>
     </row>
     <row r="11" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C11" s="142" t="s">
+      <c r="C11" s="140" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="142"/>
+      <c r="D11" s="140"/>
       <c r="F11" s="1"/>
-      <c r="G11" s="144" t="s">
+      <c r="G11" s="142" t="s">
         <v>5</v>
       </c>
-      <c r="H11" s="145"/>
+      <c r="H11" s="143"/>
     </row>
     <row r="12" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C12" s="142"/>
-      <c r="D12" s="143" t="s">
+      <c r="C12" s="140"/>
+      <c r="D12" s="141" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="1"/>
-      <c r="G12" s="144"/>
-      <c r="H12" s="145"/>
+      <c r="G12" s="142"/>
+      <c r="H12" s="143"/>
     </row>
     <row r="13" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C13" s="142"/>
-      <c r="D13" s="143" t="s">
+      <c r="C13" s="140"/>
+      <c r="D13" s="141" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="1"/>
-      <c r="G13" s="144"/>
-      <c r="H13" s="145"/>
+      <c r="G13" s="142"/>
+      <c r="H13" s="143"/>
     </row>
     <row r="14" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C14" s="142"/>
+      <c r="C14" s="140"/>
       <c r="F14" s="1"/>
-      <c r="G14" s="144"/>
-      <c r="H14" s="145"/>
+      <c r="G14" s="142"/>
+      <c r="H14" s="143"/>
     </row>
     <row r="15" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C15" s="142" t="s">
+      <c r="C15" s="140" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="1"/>
-      <c r="G15" s="144"/>
-      <c r="H15" s="145"/>
+      <c r="G15" s="142"/>
+      <c r="H15" s="143"/>
     </row>
     <row r="16" spans="2:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C16" s="142"/>
+      <c r="C16" s="140"/>
       <c r="D16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="1"/>
-      <c r="G16" s="144" t="s">
+      <c r="G16" s="142" t="s">
         <v>8</v>
       </c>
-      <c r="H16" s="145"/>
+      <c r="H16" s="143"/>
     </row>
     <row r="17" spans="3:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C17" s="142"/>
+      <c r="C17" s="140"/>
       <c r="D17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="1"/>
-      <c r="G17" s="144" t="s">
+      <c r="G17" s="142" t="s">
         <v>10</v>
       </c>
-      <c r="H17" s="145"/>
+      <c r="H17" s="143"/>
     </row>
     <row r="18" spans="3:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C18" s="142"/>
+      <c r="C18" s="140"/>
       <c r="D18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="1"/>
-      <c r="G18" s="144" t="s">
+      <c r="G18" s="142" t="s">
         <v>11</v>
       </c>
-      <c r="H18" s="145"/>
+      <c r="H18" s="143"/>
     </row>
     <row r="19" spans="3:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="C19" s="142"/>
+      <c r="C19" s="140"/>
       <c r="F19" s="1"/>
-      <c r="G19" s="144"/>
-      <c r="H19" s="145"/>
+      <c r="G19" s="142"/>
+      <c r="H19" s="143"/>
     </row>
     <row r="20" spans="3:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="D20" s="143" t="s">
+      <c r="D20" s="141" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="1"/>
-      <c r="G20" s="144" t="s">
+      <c r="G20" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="H20" s="145"/>
+      <c r="H20" s="143"/>
     </row>
     <row r="21" spans="3:8" ht="21" x14ac:dyDescent="0.4">
       <c r="F21" s="1"/>
-      <c r="G21" s="144"/>
-      <c r="H21" s="145"/>
+      <c r="G21" s="142"/>
+      <c r="H21" s="143"/>
     </row>
     <row r="22" spans="3:8" ht="21" x14ac:dyDescent="0.4">
       <c r="F22" s="1"/>
-      <c r="G22" s="144" t="s">
+      <c r="G22" s="142" t="s">
         <v>14</v>
       </c>
-      <c r="H22" s="145"/>
+      <c r="H22" s="143"/>
     </row>
     <row r="23" spans="3:8" ht="21" x14ac:dyDescent="0.4">
       <c r="F23" s="1"/>
-      <c r="G23" s="144" t="s">
+      <c r="G23" s="142" t="s">
         <v>15</v>
       </c>
-      <c r="H23" s="145"/>
+      <c r="H23" s="143"/>
     </row>
     <row r="24" spans="3:8" ht="21" x14ac:dyDescent="0.4">
       <c r="F24" s="1"/>
-      <c r="G24" s="144" t="s">
+      <c r="G24" s="142" t="s">
         <v>16</v>
       </c>
-      <c r="H24" s="145"/>
+      <c r="H24" s="143"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <hyperlinks>
     <hyperlink ref="D8" location="'原指数（Original_indices）(四半期Q1～Q4)'!A1" display="四半期 Q1～Q4" xr:uid="{E68EA0ED-D528-42E1-A3D2-649624442108}"/>
     <hyperlink ref="D9" location="'原指数（Original_indices） (Monthly)'!A1" display="月次 Monthly" xr:uid="{4968F132-2473-4481-AF60-6C09BB9752F4}"/>
     <hyperlink ref="D12" location="'季調済指数（Seasonaly_adjusted)(四半期Q)'!A1" display="四半期 Q1～Q4" xr:uid="{429AC176-BBEF-4869-B601-31CF1F42F158}"/>
     <hyperlink ref="D13" location="'季調済指数（Seasonaly_adjusted) (月次)'!A1" display="月次 Monthly" xr:uid="{C0C86FCB-0A3C-41F2-9406-8973549F6F44}"/>
     <hyperlink ref="D16" location="【参考】季節曜日祝祭日うるう年指数!A1" display="季節曜日祝祭日うるう年指数" xr:uid="{C0053860-0178-4B64-9DB7-9EBD4871944E}"/>
     <hyperlink ref="D17" location="【参考】季節指数!A1" display="季節指数" xr:uid="{9F2AF655-CE64-407F-8A02-B2570A981B6E}"/>
     <hyperlink ref="D18" location="【参考】曜日祝祭日うるう年指数!A1" display="曜日祝祭日うるう年指数" xr:uid="{655B276D-E479-4934-A4BF-EBA47C594B8B}"/>
     <hyperlink ref="D20" location="注!A1" display="注" xr:uid="{90F93E84-8786-4B56-9121-4BE8C14579E5}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6939A412-ED55-4F23-985C-5078D0F0B8C6}">
   <dimension ref="A4:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
@@ -5598,54 +5598,54 @@
         <v>0.933535</v>
       </c>
       <c r="H7" s="11">
         <v>0.98390299999999997</v>
       </c>
       <c r="I7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>704</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B7445EB-961E-4196-AF12-49B89172E53D}">
-  <dimension ref="A1:Q94"/>
+  <dimension ref="A1:Q95"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C86" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C87" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.44140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="21.109375" style="15" customWidth="1"/>
     <col min="3" max="8" width="28.77734375" style="15" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="15" customWidth="1"/>
     <col min="10" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
@@ -5875,193 +5875,193 @@
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="38">
         <v>65.900000000000006</v>
       </c>
       <c r="D12" s="39">
         <v>66.5</v>
       </c>
       <c r="E12" s="40">
         <v>63</v>
       </c>
       <c r="F12" s="39">
         <v>80.599999999999994</v>
       </c>
       <c r="G12" s="39">
         <v>58.9</v>
       </c>
       <c r="H12" s="41">
         <v>54.8</v>
       </c>
-      <c r="I12" s="90" t="s">
+      <c r="I12" s="43" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="36">
         <v>2005</v>
       </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="92">
+      <c r="C13" s="91">
         <v>61.8</v>
       </c>
-      <c r="D13" s="94">
+      <c r="D13" s="93">
         <v>62.6</v>
       </c>
-      <c r="E13" s="122">
+      <c r="E13" s="120">
         <v>60.1</v>
       </c>
-      <c r="F13" s="94">
+      <c r="F13" s="93">
         <v>75.7</v>
       </c>
-      <c r="G13" s="94">
+      <c r="G13" s="93">
         <v>54.8</v>
       </c>
-      <c r="H13" s="123">
+      <c r="H13" s="121">
         <v>46.1</v>
       </c>
-      <c r="I13" s="95" t="s">
+      <c r="I13" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J13" s="96">
+      <c r="J13" s="95">
         <v>2006</v>
       </c>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="38">
         <v>65.7</v>
       </c>
       <c r="D14" s="46">
         <v>66.5</v>
       </c>
       <c r="E14" s="47">
         <v>62.2</v>
       </c>
       <c r="F14" s="46">
         <v>79.7</v>
       </c>
       <c r="G14" s="46">
         <v>60.6</v>
       </c>
       <c r="H14" s="48">
         <v>49.2</v>
       </c>
-      <c r="I14" s="90" t="s">
+      <c r="I14" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="42">
         <v>2006</v>
       </c>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="38">
         <v>69.599999999999994</v>
       </c>
       <c r="D15" s="46">
         <v>70.599999999999994</v>
       </c>
       <c r="E15" s="47">
         <v>69.8</v>
       </c>
       <c r="F15" s="46">
         <v>87.5</v>
       </c>
       <c r="G15" s="46">
         <v>57.7</v>
       </c>
       <c r="H15" s="48">
         <v>49.5</v>
       </c>
-      <c r="I15" s="90" t="s">
+      <c r="I15" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J15" s="42">
         <v>2006</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="C16" s="99">
+      <c r="C16" s="97">
         <v>67.099999999999994</v>
       </c>
-      <c r="D16" s="101">
+      <c r="D16" s="99">
         <v>67.5</v>
       </c>
-      <c r="E16" s="124">
+      <c r="E16" s="122">
         <v>64.3</v>
       </c>
-      <c r="F16" s="101">
+      <c r="F16" s="99">
         <v>80.099999999999994</v>
       </c>
-      <c r="G16" s="101">
+      <c r="G16" s="99">
         <v>60.9</v>
       </c>
-      <c r="H16" s="125">
+      <c r="H16" s="123">
         <v>58.1</v>
       </c>
-      <c r="I16" s="102" t="s">
+      <c r="I16" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J16" s="103">
+      <c r="J16" s="101">
         <v>2006</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="C17" s="92">
+      <c r="C17" s="91">
         <v>62.6</v>
       </c>
       <c r="D17" s="46">
         <v>63.3</v>
       </c>
       <c r="E17" s="47">
         <v>60.7</v>
       </c>
       <c r="F17" s="46">
         <v>74.900000000000006</v>
       </c>
       <c r="G17" s="46">
         <v>56.5</v>
       </c>
       <c r="H17" s="48">
         <v>49.9</v>
       </c>
       <c r="I17" s="43" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="42">
         <v>2007</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
@@ -6113,1864 +6113,1864 @@
         <v>69.900000000000006</v>
       </c>
       <c r="F19" s="46">
         <v>87.5</v>
       </c>
       <c r="G19" s="46">
         <v>61.6</v>
       </c>
       <c r="H19" s="48">
         <v>52.4</v>
       </c>
       <c r="I19" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J19" s="42">
         <v>2007</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="99">
+      <c r="C20" s="97">
         <v>67.8</v>
       </c>
       <c r="D20" s="49">
         <v>68.099999999999994</v>
       </c>
       <c r="E20" s="50">
         <v>65</v>
       </c>
       <c r="F20" s="49">
         <v>80.2</v>
       </c>
       <c r="G20" s="49">
         <v>61.6</v>
       </c>
       <c r="H20" s="51">
         <v>61.6</v>
       </c>
       <c r="I20" s="45" t="s">
         <v>45</v>
       </c>
       <c r="J20" s="52">
         <v>2007</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="92">
+      <c r="C21" s="91">
         <v>63.6</v>
       </c>
-      <c r="D21" s="94">
+      <c r="D21" s="93">
         <v>64</v>
       </c>
-      <c r="E21" s="122">
+      <c r="E21" s="120">
         <v>61.3</v>
       </c>
-      <c r="F21" s="94">
+      <c r="F21" s="93">
         <v>76.099999999999994</v>
       </c>
-      <c r="G21" s="94">
+      <c r="G21" s="93">
         <v>57.5</v>
       </c>
-      <c r="H21" s="123">
+      <c r="H21" s="121">
         <v>52.5</v>
       </c>
-      <c r="I21" s="95" t="s">
+      <c r="I21" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J21" s="96">
+      <c r="J21" s="95">
         <v>2008</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="38">
         <v>68.7</v>
       </c>
       <c r="D22" s="46">
         <v>69.3</v>
       </c>
       <c r="E22" s="47">
         <v>64.400000000000006</v>
       </c>
       <c r="F22" s="46">
         <v>80.7</v>
       </c>
       <c r="G22" s="46">
         <v>66</v>
       </c>
       <c r="H22" s="48">
         <v>54.2</v>
       </c>
-      <c r="I22" s="90" t="s">
+      <c r="I22" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="42">
         <v>2008</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="38">
         <v>77.599999999999994</v>
       </c>
       <c r="D23" s="46">
         <v>78.8</v>
       </c>
       <c r="E23" s="47">
         <v>71.599999999999994</v>
       </c>
       <c r="F23" s="46">
         <v>89.6</v>
       </c>
       <c r="G23" s="46">
         <v>78.5</v>
       </c>
       <c r="H23" s="48">
         <v>55</v>
       </c>
-      <c r="I23" s="90" t="s">
+      <c r="I23" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J23" s="42">
         <v>2008</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="99">
+      <c r="C24" s="97">
         <v>73.8</v>
       </c>
-      <c r="D24" s="101">
+      <c r="D24" s="99">
         <v>74.400000000000006</v>
       </c>
-      <c r="E24" s="124">
+      <c r="E24" s="122">
         <v>66.7</v>
       </c>
-      <c r="F24" s="101">
+      <c r="F24" s="99">
         <v>82.7</v>
       </c>
-      <c r="G24" s="101">
+      <c r="G24" s="99">
         <v>76.8</v>
       </c>
-      <c r="H24" s="125">
+      <c r="H24" s="123">
         <v>61.9</v>
       </c>
-      <c r="I24" s="102" t="s">
+      <c r="I24" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J24" s="103">
+      <c r="J24" s="101">
         <v>2008</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="C25" s="92">
+      <c r="C25" s="91">
         <v>67.599999999999994</v>
       </c>
-      <c r="D25" s="94">
+      <c r="D25" s="93">
         <v>68.099999999999994</v>
       </c>
-      <c r="E25" s="122">
+      <c r="E25" s="120">
         <v>60.4</v>
       </c>
-      <c r="F25" s="94">
+      <c r="F25" s="93">
         <v>76</v>
       </c>
-      <c r="G25" s="94">
+      <c r="G25" s="93">
         <v>70.599999999999994</v>
       </c>
-      <c r="H25" s="123">
+      <c r="H25" s="121">
         <v>56.5</v>
       </c>
-      <c r="I25" s="95" t="s">
+      <c r="I25" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J25" s="96">
+      <c r="J25" s="95">
         <v>2009</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="38">
         <v>71</v>
       </c>
       <c r="D26" s="46">
         <v>71.7</v>
       </c>
       <c r="E26" s="47">
         <v>63.8</v>
       </c>
       <c r="F26" s="46">
         <v>80.7</v>
       </c>
       <c r="G26" s="46">
         <v>73.099999999999994</v>
       </c>
       <c r="H26" s="48">
         <v>58.1</v>
       </c>
-      <c r="I26" s="90" t="s">
+      <c r="I26" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="42">
         <v>2009</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="38">
         <v>74.8</v>
       </c>
       <c r="D27" s="46">
         <v>75.8</v>
       </c>
       <c r="E27" s="47">
         <v>68.3</v>
       </c>
       <c r="F27" s="46">
         <v>84.9</v>
       </c>
       <c r="G27" s="46">
         <v>76.900000000000006</v>
       </c>
       <c r="H27" s="48">
         <v>55.9</v>
       </c>
-      <c r="I27" s="90" t="s">
+      <c r="I27" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J27" s="42">
         <v>2009</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="99">
+      <c r="C28" s="97">
         <v>71.5</v>
       </c>
-      <c r="D28" s="101">
+      <c r="D28" s="99">
         <v>71.900000000000006</v>
       </c>
-      <c r="E28" s="124">
+      <c r="E28" s="122">
         <v>64.099999999999994</v>
       </c>
-      <c r="F28" s="101">
+      <c r="F28" s="99">
         <v>78.900000000000006</v>
       </c>
-      <c r="G28" s="101">
+      <c r="G28" s="99">
         <v>75.2</v>
       </c>
-      <c r="H28" s="125">
+      <c r="H28" s="123">
         <v>63.1</v>
       </c>
-      <c r="I28" s="102" t="s">
+      <c r="I28" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J28" s="103">
+      <c r="J28" s="101">
         <v>2009</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="C29" s="92">
+      <c r="C29" s="91">
         <v>66.099999999999994</v>
       </c>
-      <c r="D29" s="94">
+      <c r="D29" s="93">
         <v>66.599999999999994</v>
       </c>
-      <c r="E29" s="122">
+      <c r="E29" s="120">
         <v>59.2</v>
       </c>
-      <c r="F29" s="94">
+      <c r="F29" s="93">
         <v>74.099999999999994</v>
       </c>
-      <c r="G29" s="94">
+      <c r="G29" s="93">
         <v>69</v>
       </c>
-      <c r="H29" s="123">
+      <c r="H29" s="121">
         <v>55.7</v>
       </c>
-      <c r="I29" s="95" t="s">
+      <c r="I29" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J29" s="96">
+      <c r="J29" s="95">
         <v>2010</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="38">
         <v>70.8</v>
       </c>
       <c r="D30" s="46">
         <v>71.2</v>
       </c>
       <c r="E30" s="47">
         <v>63.9</v>
       </c>
       <c r="F30" s="46">
         <v>79.900000000000006</v>
       </c>
       <c r="G30" s="46">
         <v>72.3</v>
       </c>
       <c r="H30" s="48">
         <v>63.8</v>
       </c>
-      <c r="I30" s="90" t="s">
+      <c r="I30" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="42">
         <v>2010</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="36" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="38">
         <v>80</v>
       </c>
       <c r="D31" s="46">
         <v>81</v>
       </c>
       <c r="E31" s="47">
         <v>70.3</v>
       </c>
       <c r="F31" s="46">
         <v>89.8</v>
       </c>
       <c r="G31" s="46">
         <v>86.3</v>
       </c>
       <c r="H31" s="48">
         <v>59.7</v>
       </c>
-      <c r="I31" s="90" t="s">
+      <c r="I31" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J31" s="42">
         <v>2010</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="36" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="44" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="99">
+      <c r="C32" s="97">
         <v>72.900000000000006</v>
       </c>
-      <c r="D32" s="101">
+      <c r="D32" s="99">
         <v>73.2</v>
       </c>
-      <c r="E32" s="124">
+      <c r="E32" s="122">
         <v>67.900000000000006</v>
       </c>
-      <c r="F32" s="101">
+      <c r="F32" s="99">
         <v>81.8</v>
       </c>
-      <c r="G32" s="101">
+      <c r="G32" s="99">
         <v>72.099999999999994</v>
       </c>
-      <c r="H32" s="125">
+      <c r="H32" s="123">
         <v>65.5</v>
       </c>
-      <c r="I32" s="102" t="s">
+      <c r="I32" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J32" s="103">
+      <c r="J32" s="101">
         <v>2010</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="92">
+      <c r="C33" s="91">
         <v>71.5</v>
       </c>
-      <c r="D33" s="94">
+      <c r="D33" s="93">
         <v>72.2</v>
       </c>
-      <c r="E33" s="122">
+      <c r="E33" s="120">
         <v>62.1</v>
       </c>
-      <c r="F33" s="94">
+      <c r="F33" s="93">
         <v>76.599999999999994</v>
       </c>
-      <c r="G33" s="94">
+      <c r="G33" s="93">
         <v>80.599999999999994</v>
       </c>
-      <c r="H33" s="123">
+      <c r="H33" s="121">
         <v>57</v>
       </c>
-      <c r="I33" s="95" t="s">
+      <c r="I33" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J33" s="96">
+      <c r="J33" s="95">
         <v>2011</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="36" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="38">
         <v>75.900000000000006</v>
       </c>
       <c r="D34" s="46">
         <v>76.7</v>
       </c>
       <c r="E34" s="47">
         <v>66.599999999999994</v>
       </c>
       <c r="F34" s="46">
         <v>80.7</v>
       </c>
       <c r="G34" s="46">
         <v>85.3</v>
       </c>
       <c r="H34" s="48">
         <v>59.2</v>
       </c>
-      <c r="I34" s="90" t="s">
+      <c r="I34" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="42">
         <v>2011</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="38">
         <v>84.9</v>
       </c>
       <c r="D35" s="46">
         <v>85.7</v>
       </c>
       <c r="E35" s="47">
         <v>75.599999999999994</v>
       </c>
       <c r="F35" s="46">
         <v>90</v>
       </c>
       <c r="G35" s="46">
         <v>94</v>
       </c>
       <c r="H35" s="48">
         <v>68.599999999999994</v>
       </c>
-      <c r="I35" s="90" t="s">
+      <c r="I35" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J35" s="42">
         <v>2011</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>92</v>
       </c>
       <c r="B36" s="44" t="s">
         <v>93</v>
       </c>
-      <c r="C36" s="99">
+      <c r="C36" s="97">
         <v>81.099999999999994</v>
       </c>
-      <c r="D36" s="101">
+      <c r="D36" s="99">
         <v>81.400000000000006</v>
       </c>
-      <c r="E36" s="124">
+      <c r="E36" s="122">
         <v>71.900000000000006</v>
       </c>
-      <c r="F36" s="101">
+      <c r="F36" s="99">
         <v>83</v>
       </c>
-      <c r="G36" s="101">
+      <c r="G36" s="99">
         <v>91.2</v>
       </c>
-      <c r="H36" s="125">
+      <c r="H36" s="123">
         <v>74.5</v>
       </c>
-      <c r="I36" s="102" t="s">
+      <c r="I36" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J36" s="103">
+      <c r="J36" s="101">
         <v>2011</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="36" t="s">
         <v>94</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="C37" s="92">
+      <c r="C37" s="91">
         <v>75.8</v>
       </c>
-      <c r="D37" s="94">
+      <c r="D37" s="93">
         <v>76</v>
       </c>
-      <c r="E37" s="122">
+      <c r="E37" s="120">
         <v>68.2</v>
       </c>
-      <c r="F37" s="94">
+      <c r="F37" s="93">
         <v>76.599999999999994</v>
       </c>
-      <c r="G37" s="94">
+      <c r="G37" s="93">
         <v>84.8</v>
       </c>
-      <c r="H37" s="123">
+      <c r="H37" s="121">
         <v>69.8</v>
       </c>
-      <c r="I37" s="95" t="s">
+      <c r="I37" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J37" s="96">
+      <c r="J37" s="95">
         <v>2012</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="36" t="s">
         <v>96</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="38">
         <v>80.2</v>
       </c>
       <c r="D38" s="46">
         <v>80.7</v>
       </c>
       <c r="E38" s="47">
         <v>72.599999999999994</v>
       </c>
       <c r="F38" s="46">
         <v>82</v>
       </c>
       <c r="G38" s="46">
         <v>89</v>
       </c>
       <c r="H38" s="48">
         <v>71</v>
       </c>
-      <c r="I38" s="90" t="s">
+      <c r="I38" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="42">
         <v>2012</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="36" t="s">
         <v>98</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="38">
         <v>86.8</v>
       </c>
       <c r="D39" s="46">
         <v>87.8</v>
       </c>
       <c r="E39" s="47">
         <v>80.5</v>
       </c>
       <c r="F39" s="46">
         <v>91.5</v>
       </c>
       <c r="G39" s="46">
         <v>93.2</v>
       </c>
       <c r="H39" s="48">
         <v>67.900000000000006</v>
       </c>
-      <c r="I39" s="90" t="s">
+      <c r="I39" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J39" s="42">
         <v>2012</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="36" t="s">
         <v>100</v>
       </c>
       <c r="B40" s="44" t="s">
         <v>101</v>
       </c>
-      <c r="C40" s="99">
+      <c r="C40" s="97">
         <v>83.1</v>
       </c>
-      <c r="D40" s="101">
+      <c r="D40" s="99">
         <v>83.4</v>
       </c>
-      <c r="E40" s="124">
+      <c r="E40" s="122">
         <v>76.2</v>
       </c>
-      <c r="F40" s="101">
+      <c r="F40" s="99">
         <v>85.1</v>
       </c>
-      <c r="G40" s="101">
+      <c r="G40" s="99">
         <v>90.4</v>
       </c>
-      <c r="H40" s="125">
+      <c r="H40" s="123">
         <v>74.7</v>
       </c>
-      <c r="I40" s="102" t="s">
+      <c r="I40" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J40" s="103">
+      <c r="J40" s="101">
         <v>2012</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="36" t="s">
         <v>102</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="C41" s="92">
+      <c r="C41" s="91">
         <v>78</v>
       </c>
-      <c r="D41" s="94">
+      <c r="D41" s="93">
         <v>78.099999999999994</v>
       </c>
-      <c r="E41" s="122">
+      <c r="E41" s="120">
         <v>71.8</v>
       </c>
-      <c r="F41" s="94">
+      <c r="F41" s="93">
         <v>78.8</v>
       </c>
-      <c r="G41" s="94">
+      <c r="G41" s="93">
         <v>85</v>
       </c>
-      <c r="H41" s="123">
+      <c r="H41" s="121">
         <v>74.599999999999994</v>
       </c>
-      <c r="I41" s="95" t="s">
+      <c r="I41" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J41" s="96">
+      <c r="J41" s="95">
         <v>2013</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="36" t="s">
         <v>104</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="38">
         <v>83.6</v>
       </c>
       <c r="D42" s="46">
         <v>83.7</v>
       </c>
       <c r="E42" s="47">
         <v>78.099999999999994</v>
       </c>
       <c r="F42" s="46">
         <v>84.5</v>
       </c>
       <c r="G42" s="46">
         <v>89.7</v>
       </c>
       <c r="H42" s="48">
         <v>79.7</v>
       </c>
-      <c r="I42" s="90" t="s">
+      <c r="I42" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="42">
         <v>2013</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="36" t="s">
         <v>106</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="38">
         <v>90.6</v>
       </c>
       <c r="D43" s="46">
         <v>91</v>
       </c>
       <c r="E43" s="47">
         <v>87</v>
       </c>
       <c r="F43" s="46">
         <v>93.5</v>
       </c>
       <c r="G43" s="46">
         <v>93.5</v>
       </c>
       <c r="H43" s="48">
         <v>80.400000000000006</v>
       </c>
-      <c r="I43" s="90" t="s">
+      <c r="I43" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J43" s="42">
         <v>2013</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>108</v>
       </c>
       <c r="B44" s="44" t="s">
         <v>109</v>
       </c>
-      <c r="C44" s="99">
+      <c r="C44" s="97">
         <v>87.3</v>
       </c>
-      <c r="D44" s="101">
+      <c r="D44" s="99">
         <v>87.6</v>
       </c>
-      <c r="E44" s="124">
+      <c r="E44" s="122">
         <v>84.2</v>
       </c>
-      <c r="F44" s="101">
+      <c r="F44" s="99">
         <v>86.7</v>
       </c>
-      <c r="G44" s="101">
+      <c r="G44" s="99">
         <v>92.1</v>
       </c>
-      <c r="H44" s="125">
+      <c r="H44" s="123">
         <v>80.400000000000006</v>
       </c>
-      <c r="I44" s="102" t="s">
+      <c r="I44" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J44" s="103">
+      <c r="J44" s="101">
         <v>2013</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>110</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>111</v>
       </c>
-      <c r="C45" s="92">
+      <c r="C45" s="91">
         <v>83</v>
       </c>
-      <c r="D45" s="94">
+      <c r="D45" s="93">
         <v>82.8</v>
       </c>
-      <c r="E45" s="122">
+      <c r="E45" s="120">
         <v>78.5</v>
       </c>
-      <c r="F45" s="94">
+      <c r="F45" s="93">
         <v>81</v>
       </c>
-      <c r="G45" s="94">
+      <c r="G45" s="93">
         <v>89.1</v>
       </c>
-      <c r="H45" s="123">
+      <c r="H45" s="121">
         <v>86.2</v>
       </c>
-      <c r="I45" s="95" t="s">
+      <c r="I45" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J45" s="96">
+      <c r="J45" s="95">
         <v>2014</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="36" t="s">
         <v>112</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="38">
         <v>87.9</v>
       </c>
       <c r="D46" s="46">
         <v>88.1</v>
       </c>
       <c r="E46" s="47">
         <v>87.8</v>
       </c>
       <c r="F46" s="46">
         <v>89.8</v>
       </c>
       <c r="G46" s="46">
         <v>87</v>
       </c>
       <c r="H46" s="48">
         <v>81.900000000000006</v>
       </c>
-      <c r="I46" s="90" t="s">
+      <c r="I46" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J46" s="42">
         <v>2014</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="36" t="s">
         <v>114</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="38">
         <v>95.3</v>
       </c>
       <c r="D47" s="46">
         <v>95.4</v>
       </c>
       <c r="E47" s="47">
         <v>93.8</v>
       </c>
       <c r="F47" s="46">
         <v>97.3</v>
       </c>
       <c r="G47" s="46">
         <v>95.6</v>
       </c>
       <c r="H47" s="48">
         <v>91</v>
       </c>
-      <c r="I47" s="90" t="s">
+      <c r="I47" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J47" s="42">
         <v>2014</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="36" t="s">
         <v>116</v>
       </c>
       <c r="B48" s="44" t="s">
         <v>117</v>
       </c>
-      <c r="C48" s="99">
+      <c r="C48" s="97">
         <v>92.2</v>
       </c>
-      <c r="D48" s="101">
+      <c r="D48" s="99">
         <v>92.2</v>
       </c>
-      <c r="E48" s="124">
+      <c r="E48" s="122">
         <v>90.7</v>
       </c>
-      <c r="F48" s="101">
+      <c r="F48" s="99">
         <v>91.3</v>
       </c>
-      <c r="G48" s="101">
+      <c r="G48" s="99">
         <v>94.7</v>
       </c>
-      <c r="H48" s="125">
+      <c r="H48" s="123">
         <v>89.8</v>
       </c>
-      <c r="I48" s="102" t="s">
+      <c r="I48" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J48" s="103">
+      <c r="J48" s="101">
         <v>2014</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="36" t="s">
         <v>118</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="C49" s="92">
+      <c r="C49" s="91">
         <v>87.4</v>
       </c>
-      <c r="D49" s="94">
+      <c r="D49" s="93">
         <v>86.9</v>
       </c>
-      <c r="E49" s="122">
+      <c r="E49" s="120">
         <v>86.8</v>
       </c>
-      <c r="F49" s="94">
+      <c r="F49" s="93">
         <v>86.2</v>
       </c>
-      <c r="G49" s="94">
+      <c r="G49" s="93">
         <v>87.5</v>
       </c>
-      <c r="H49" s="123">
+      <c r="H49" s="121">
         <v>95.4</v>
       </c>
-      <c r="I49" s="95" t="s">
+      <c r="I49" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J49" s="96">
+      <c r="J49" s="95">
         <v>2015</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="36" t="s">
         <v>120</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="38">
         <v>93.8</v>
       </c>
       <c r="D50" s="46">
         <v>93.6</v>
       </c>
       <c r="E50" s="47">
         <v>93.4</v>
       </c>
       <c r="F50" s="46">
         <v>94.8</v>
       </c>
       <c r="G50" s="46">
         <v>92.9</v>
       </c>
       <c r="H50" s="48">
         <v>96.8</v>
       </c>
-      <c r="I50" s="90" t="s">
+      <c r="I50" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="42">
         <v>2015</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="36" t="s">
         <v>122</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="38">
         <v>100.6</v>
       </c>
       <c r="D51" s="46">
         <v>100.5</v>
       </c>
       <c r="E51" s="47">
         <v>102.1</v>
       </c>
       <c r="F51" s="46">
         <v>103</v>
       </c>
       <c r="G51" s="46">
         <v>96.4</v>
       </c>
       <c r="H51" s="48">
         <v>101.4</v>
       </c>
-      <c r="I51" s="90" t="s">
+      <c r="I51" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J51" s="42">
         <v>2015</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="36" t="s">
         <v>124</v>
       </c>
       <c r="B52" s="44" t="s">
         <v>125</v>
       </c>
-      <c r="C52" s="99">
+      <c r="C52" s="97">
         <v>97.2</v>
       </c>
-      <c r="D52" s="101">
+      <c r="D52" s="99">
         <v>97.1</v>
       </c>
-      <c r="E52" s="124">
+      <c r="E52" s="122">
         <v>98.1</v>
       </c>
-      <c r="F52" s="101">
+      <c r="F52" s="99">
         <v>97.1</v>
       </c>
-      <c r="G52" s="101">
+      <c r="G52" s="99">
         <v>95.6</v>
       </c>
-      <c r="H52" s="125">
+      <c r="H52" s="123">
         <v>98.4</v>
       </c>
-      <c r="I52" s="102" t="s">
+      <c r="I52" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J52" s="103">
+      <c r="J52" s="101">
         <v>2015</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="36" t="s">
         <v>126</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>127</v>
       </c>
-      <c r="C53" s="92">
+      <c r="C53" s="91">
         <v>91.9</v>
       </c>
-      <c r="D53" s="94">
+      <c r="D53" s="93">
         <v>91.6</v>
       </c>
-      <c r="E53" s="122">
+      <c r="E53" s="120">
         <v>92.6</v>
       </c>
-      <c r="F53" s="94">
+      <c r="F53" s="93">
         <v>91.9</v>
       </c>
-      <c r="G53" s="94">
+      <c r="G53" s="93">
         <v>90</v>
       </c>
-      <c r="H53" s="123">
+      <c r="H53" s="121">
         <v>97.8</v>
       </c>
-      <c r="I53" s="95" t="s">
+      <c r="I53" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J53" s="96">
+      <c r="J53" s="95">
         <v>2016</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="36" t="s">
         <v>128</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="38">
         <v>97.3</v>
       </c>
       <c r="D54" s="46">
         <v>97</v>
       </c>
       <c r="E54" s="47">
         <v>97.6</v>
       </c>
       <c r="F54" s="46">
         <v>99.1</v>
       </c>
       <c r="G54" s="46">
         <v>94.6</v>
       </c>
       <c r="H54" s="48">
         <v>100.3</v>
       </c>
-      <c r="I54" s="90" t="s">
+      <c r="I54" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="42">
         <v>2016</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="36" t="s">
         <v>130</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="38">
         <v>104.3</v>
       </c>
       <c r="D55" s="46">
         <v>104.4</v>
       </c>
       <c r="E55" s="47">
         <v>106.3</v>
       </c>
       <c r="F55" s="46">
         <v>107.9</v>
       </c>
       <c r="G55" s="46">
         <v>99.2</v>
       </c>
       <c r="H55" s="48">
         <v>100.9</v>
       </c>
-      <c r="I55" s="90" t="s">
+      <c r="I55" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J55" s="42">
         <v>2016</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="36" t="s">
         <v>132</v>
       </c>
       <c r="B56" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C56" s="99">
+      <c r="C56" s="97">
         <v>101</v>
       </c>
-      <c r="D56" s="101">
+      <c r="D56" s="99">
         <v>100.7</v>
       </c>
-      <c r="E56" s="124">
+      <c r="E56" s="122">
         <v>102.7</v>
       </c>
-      <c r="F56" s="101">
+      <c r="F56" s="99">
         <v>101.2</v>
       </c>
-      <c r="G56" s="101">
+      <c r="G56" s="99">
         <v>97.7</v>
       </c>
-      <c r="H56" s="125">
+      <c r="H56" s="123">
         <v>106.1</v>
       </c>
-      <c r="I56" s="102" t="s">
+      <c r="I56" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J56" s="103">
+      <c r="J56" s="101">
         <v>2016</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="36" t="s">
         <v>134</v>
       </c>
       <c r="B57" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="C57" s="92">
+      <c r="C57" s="91">
         <v>94.1</v>
       </c>
-      <c r="D57" s="94">
+      <c r="D57" s="93">
         <v>93.8</v>
       </c>
-      <c r="E57" s="122">
+      <c r="E57" s="120">
         <v>95.9</v>
       </c>
-      <c r="F57" s="94">
+      <c r="F57" s="93">
         <v>94.4</v>
       </c>
-      <c r="G57" s="94">
+      <c r="G57" s="93">
         <v>90.9</v>
       </c>
-      <c r="H57" s="123">
+      <c r="H57" s="121">
         <v>99.8</v>
       </c>
-      <c r="I57" s="95" t="s">
+      <c r="I57" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J57" s="96">
+      <c r="J57" s="95">
         <v>2017</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="36" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="38">
         <v>100.4</v>
       </c>
       <c r="D58" s="46">
         <v>100.1</v>
       </c>
       <c r="E58" s="47">
         <v>101.3</v>
       </c>
       <c r="F58" s="46">
         <v>102.8</v>
       </c>
       <c r="G58" s="46">
         <v>96.3</v>
       </c>
       <c r="H58" s="48">
         <v>104.7</v>
       </c>
-      <c r="I58" s="90" t="s">
+      <c r="I58" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="42">
         <v>2017</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="36" t="s">
         <v>138</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="38">
         <v>106.7</v>
       </c>
       <c r="D59" s="46">
         <v>106.4</v>
       </c>
       <c r="E59" s="47">
         <v>109.1</v>
       </c>
       <c r="F59" s="46">
         <v>110.4</v>
       </c>
       <c r="G59" s="46">
         <v>99.8</v>
       </c>
       <c r="H59" s="48">
         <v>112.3</v>
       </c>
-      <c r="I59" s="90" t="s">
+      <c r="I59" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J59" s="42">
         <v>2017</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="36" t="s">
         <v>140</v>
       </c>
       <c r="B60" s="44" t="s">
         <v>141</v>
       </c>
-      <c r="C60" s="99">
+      <c r="C60" s="97">
         <v>102.3</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="99">
         <v>102.2</v>
       </c>
-      <c r="E60" s="124">
+      <c r="E60" s="122">
         <v>104.3</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="99">
         <v>102.8</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="99">
         <v>99.2</v>
       </c>
-      <c r="H60" s="125">
+      <c r="H60" s="123">
         <v>104.6</v>
       </c>
-      <c r="I60" s="102" t="s">
+      <c r="I60" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J60" s="103">
+      <c r="J60" s="101">
         <v>2017</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="36" t="s">
         <v>142</v>
       </c>
       <c r="B61" s="37" t="s">
         <v>143</v>
       </c>
-      <c r="C61" s="92">
+      <c r="C61" s="91">
         <v>96.1</v>
       </c>
-      <c r="D61" s="94">
+      <c r="D61" s="93">
         <v>95.8</v>
       </c>
-      <c r="E61" s="122">
+      <c r="E61" s="120">
         <v>98.5</v>
       </c>
-      <c r="F61" s="94">
+      <c r="F61" s="93">
         <v>96.4</v>
       </c>
-      <c r="G61" s="94">
+      <c r="G61" s="93">
         <v>92.1</v>
       </c>
-      <c r="H61" s="123">
+      <c r="H61" s="121">
         <v>100.8</v>
       </c>
-      <c r="I61" s="95" t="s">
+      <c r="I61" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J61" s="96">
+      <c r="J61" s="95">
         <v>2018</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="36" t="s">
         <v>144</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="38">
         <v>102</v>
       </c>
       <c r="D62" s="46">
         <v>101.6</v>
       </c>
       <c r="E62" s="47">
         <v>103.9</v>
       </c>
       <c r="F62" s="46">
         <v>104.5</v>
       </c>
       <c r="G62" s="46">
         <v>96.4</v>
       </c>
       <c r="H62" s="48">
         <v>108.2</v>
       </c>
-      <c r="I62" s="90" t="s">
+      <c r="I62" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J62" s="42">
         <v>2018</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="36" t="s">
         <v>146</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>147</v>
       </c>
       <c r="C63" s="38">
         <v>109.5</v>
       </c>
       <c r="D63" s="46">
         <v>109.7</v>
       </c>
       <c r="E63" s="47">
         <v>110.7</v>
       </c>
       <c r="F63" s="46">
         <v>113</v>
       </c>
       <c r="G63" s="46">
         <v>105.6</v>
       </c>
       <c r="H63" s="48">
         <v>105.8</v>
       </c>
-      <c r="I63" s="90" t="s">
+      <c r="I63" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J63" s="42">
         <v>2018</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="36" t="s">
         <v>148</v>
       </c>
       <c r="B64" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="C64" s="99">
+      <c r="C64" s="97">
         <v>104</v>
       </c>
-      <c r="D64" s="101">
+      <c r="D64" s="99">
         <v>103.6</v>
       </c>
-      <c r="E64" s="124">
+      <c r="E64" s="122">
         <v>108.2</v>
       </c>
-      <c r="F64" s="101">
+      <c r="F64" s="99">
         <v>104.4</v>
       </c>
-      <c r="G64" s="101">
+      <c r="G64" s="99">
         <v>97.5</v>
       </c>
-      <c r="H64" s="125">
+      <c r="H64" s="123">
         <v>110.3</v>
       </c>
-      <c r="I64" s="102" t="s">
+      <c r="I64" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="101">
         <v>2018</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="36" t="s">
         <v>150</v>
       </c>
       <c r="B65" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="C65" s="92">
+      <c r="C65" s="91">
         <v>98.6</v>
       </c>
-      <c r="D65" s="94">
+      <c r="D65" s="93">
         <v>97.9</v>
       </c>
-      <c r="E65" s="122">
+      <c r="E65" s="120">
         <v>100.3</v>
       </c>
-      <c r="F65" s="94">
+      <c r="F65" s="93">
         <v>97.2</v>
       </c>
-      <c r="G65" s="94">
+      <c r="G65" s="93">
         <v>95.7</v>
       </c>
-      <c r="H65" s="123">
+      <c r="H65" s="121">
         <v>110.3</v>
       </c>
-      <c r="I65" s="95" t="s">
+      <c r="I65" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J65" s="96">
+      <c r="J65" s="95">
         <v>2019</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="36" t="s">
         <v>152</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="38">
         <v>104.3</v>
       </c>
       <c r="D66" s="46">
         <v>103.8</v>
       </c>
       <c r="E66" s="47">
         <v>105.7</v>
       </c>
       <c r="F66" s="46">
         <v>105.1</v>
       </c>
       <c r="G66" s="46">
         <v>100.4</v>
       </c>
       <c r="H66" s="48">
         <v>112.8</v>
       </c>
-      <c r="I66" s="90" t="s">
+      <c r="I66" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J66" s="42">
         <v>2019</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="36" t="s">
         <v>154</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="38">
         <v>109.7</v>
       </c>
       <c r="D67" s="46">
         <v>109.6</v>
       </c>
       <c r="E67" s="47">
         <v>111.7</v>
       </c>
       <c r="F67" s="46">
         <v>112.3</v>
       </c>
       <c r="G67" s="46">
         <v>104.7</v>
       </c>
       <c r="H67" s="48">
         <v>111.2</v>
       </c>
-      <c r="I67" s="90" t="s">
+      <c r="I67" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J67" s="42">
         <v>2019</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="36" t="s">
         <v>156</v>
       </c>
       <c r="B68" s="44" t="s">
         <v>157</v>
       </c>
-      <c r="C68" s="99">
+      <c r="C68" s="97">
         <v>106.1</v>
       </c>
-      <c r="D68" s="101">
+      <c r="D68" s="99">
         <v>105.9</v>
       </c>
-      <c r="E68" s="124">
+      <c r="E68" s="122">
         <v>109.7</v>
       </c>
-      <c r="F68" s="101">
+      <c r="F68" s="99">
         <v>106.2</v>
       </c>
-      <c r="G68" s="101">
+      <c r="G68" s="99">
         <v>101.3</v>
       </c>
-      <c r="H68" s="125">
+      <c r="H68" s="123">
         <v>109.8</v>
       </c>
-      <c r="I68" s="102" t="s">
+      <c r="I68" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J68" s="103">
+      <c r="J68" s="101">
         <v>2019</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="36" t="s">
         <v>158</v>
       </c>
       <c r="B69" s="37" t="s">
         <v>159</v>
       </c>
-      <c r="C69" s="92">
+      <c r="C69" s="91">
         <v>98.2</v>
       </c>
-      <c r="D69" s="94">
+      <c r="D69" s="93">
         <v>98.2</v>
       </c>
-      <c r="E69" s="122">
+      <c r="E69" s="120">
         <v>100.1</v>
       </c>
-      <c r="F69" s="94">
+      <c r="F69" s="93">
         <v>97.6</v>
       </c>
-      <c r="G69" s="94">
+      <c r="G69" s="93">
         <v>96.5</v>
       </c>
-      <c r="H69" s="123">
+      <c r="H69" s="121">
         <v>99.1</v>
       </c>
-      <c r="I69" s="95" t="s">
+      <c r="I69" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J69" s="96">
+      <c r="J69" s="95">
         <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="36" t="s">
         <v>160</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="38">
         <v>95.5</v>
       </c>
       <c r="D70" s="46">
         <v>96.1</v>
       </c>
       <c r="E70" s="47">
         <v>95</v>
       </c>
       <c r="F70" s="46">
         <v>97.4</v>
       </c>
       <c r="G70" s="46">
         <v>96.1</v>
       </c>
       <c r="H70" s="48">
         <v>84.6</v>
       </c>
-      <c r="I70" s="90" t="s">
+      <c r="I70" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="42">
         <v>2020</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="36" t="s">
         <v>162</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="38">
         <v>103.5</v>
       </c>
       <c r="D71" s="46">
         <v>104.6</v>
       </c>
       <c r="E71" s="47">
         <v>102.2</v>
       </c>
       <c r="F71" s="46">
         <v>105.1</v>
       </c>
       <c r="G71" s="46">
         <v>107</v>
       </c>
       <c r="H71" s="48">
         <v>85.1</v>
       </c>
-      <c r="I71" s="90" t="s">
+      <c r="I71" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J71" s="42">
         <v>2020</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="36" t="s">
         <v>164</v>
       </c>
       <c r="B72" s="44" t="s">
         <v>165</v>
       </c>
-      <c r="C72" s="99">
+      <c r="C72" s="97">
         <v>102.8</v>
       </c>
-      <c r="D72" s="101">
+      <c r="D72" s="99">
         <v>101.2</v>
       </c>
-      <c r="E72" s="124">
+      <c r="E72" s="122">
         <v>102.7</v>
       </c>
-      <c r="F72" s="101">
+      <c r="F72" s="99">
         <v>100</v>
       </c>
-      <c r="G72" s="101">
+      <c r="G72" s="99">
         <v>100.3</v>
       </c>
-      <c r="H72" s="125">
+      <c r="H72" s="123">
         <v>131.30000000000001</v>
       </c>
-      <c r="I72" s="102" t="s">
+      <c r="I72" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J72" s="103">
+      <c r="J72" s="101">
         <v>2020</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="36" t="s">
         <v>166</v>
       </c>
       <c r="B73" s="37" t="s">
         <v>167</v>
       </c>
-      <c r="C73" s="92">
+      <c r="C73" s="91">
         <v>95.5</v>
       </c>
-      <c r="D73" s="94">
+      <c r="D73" s="93">
         <v>95.7</v>
       </c>
-      <c r="E73" s="122">
+      <c r="E73" s="120">
         <v>95.3</v>
       </c>
-      <c r="F73" s="94">
+      <c r="F73" s="93">
         <v>93.1</v>
       </c>
-      <c r="G73" s="94">
+      <c r="G73" s="93">
         <v>98.3</v>
       </c>
-      <c r="H73" s="123">
+      <c r="H73" s="121">
         <v>92.5</v>
       </c>
-      <c r="I73" s="95" t="s">
+      <c r="I73" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J73" s="96">
+      <c r="J73" s="95">
         <v>2021</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="36" t="s">
         <v>168</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>169</v>
       </c>
       <c r="C74" s="38">
         <v>100.2</v>
       </c>
       <c r="D74" s="46">
         <v>100.8</v>
       </c>
       <c r="E74" s="47">
         <v>99.1</v>
       </c>
       <c r="F74" s="46">
         <v>100.5</v>
       </c>
       <c r="G74" s="46">
         <v>102.8</v>
       </c>
       <c r="H74" s="48">
         <v>90.5</v>
       </c>
-      <c r="I74" s="90" t="s">
+      <c r="I74" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J74" s="42">
         <v>2021</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" s="36" t="s">
         <v>170</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>171</v>
       </c>
       <c r="C75" s="38">
         <v>105.6</v>
       </c>
       <c r="D75" s="46">
         <v>106.3</v>
       </c>
       <c r="E75" s="47">
         <v>102.9</v>
       </c>
       <c r="F75" s="46">
         <v>105.5</v>
       </c>
       <c r="G75" s="46">
         <v>110.9</v>
       </c>
       <c r="H75" s="48">
         <v>93.2</v>
       </c>
-      <c r="I75" s="90" t="s">
+      <c r="I75" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J75" s="54" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="36" t="s">
         <v>173</v>
       </c>
       <c r="B76" s="44" t="s">
         <v>174</v>
       </c>
-      <c r="C76" s="99">
+      <c r="C76" s="97">
         <v>103.7</v>
       </c>
-      <c r="D76" s="101">
+      <c r="D76" s="99">
         <v>102.8</v>
       </c>
-      <c r="E76" s="124">
+      <c r="E76" s="122">
         <v>102.6</v>
       </c>
-      <c r="F76" s="101">
+      <c r="F76" s="99">
         <v>100.3</v>
       </c>
-      <c r="G76" s="101">
+      <c r="G76" s="99">
         <v>104.9</v>
       </c>
-      <c r="H76" s="125">
+      <c r="H76" s="123">
         <v>121.1</v>
       </c>
-      <c r="I76" s="102" t="s">
+      <c r="I76" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J76" s="117" t="s">
+      <c r="J76" s="115" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="36" t="s">
         <v>175</v>
       </c>
       <c r="B77" s="37" t="s">
         <v>176</v>
       </c>
       <c r="C77" s="38">
         <v>97.3</v>
       </c>
       <c r="D77" s="15">
         <v>97.4</v>
       </c>
       <c r="E77" s="47">
         <v>96.4</v>
       </c>
       <c r="F77" s="53">
         <v>92.8</v>
       </c>
       <c r="G77" s="15">
         <v>102.3</v>
       </c>
@@ -8033,72 +8033,72 @@
         <v>107.5</v>
       </c>
       <c r="F79" s="53">
         <v>109</v>
       </c>
       <c r="G79" s="15">
         <v>113.6</v>
       </c>
       <c r="H79" s="48">
         <v>100.6</v>
       </c>
       <c r="I79" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J79" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="36" t="s">
         <v>182</v>
       </c>
       <c r="B80" s="44" t="s">
         <v>183</v>
       </c>
-      <c r="C80" s="148">
+      <c r="C80" s="146">
         <v>110</v>
       </c>
-      <c r="D80" s="149">
+      <c r="D80" s="147">
         <v>108.8</v>
       </c>
       <c r="E80" s="50">
         <v>107.9</v>
       </c>
-      <c r="F80" s="150">
+      <c r="F80" s="148">
         <v>105.6</v>
       </c>
-      <c r="G80" s="149">
+      <c r="G80" s="147">
         <v>112.2</v>
       </c>
       <c r="H80" s="51">
         <v>132.6</v>
       </c>
       <c r="I80" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="J80" s="118" t="s">
+      <c r="J80" s="116" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="36" t="s">
         <v>692</v>
       </c>
       <c r="B81" s="37" t="s">
         <v>693</v>
       </c>
       <c r="C81" s="38">
         <v>102.5</v>
       </c>
       <c r="D81" s="15">
         <v>102.5</v>
       </c>
       <c r="E81" s="47">
         <v>102.2</v>
       </c>
       <c r="F81" s="53">
         <v>100.2</v>
       </c>
       <c r="G81" s="15">
         <v>104.7</v>
       </c>
@@ -8161,72 +8161,72 @@
         <v>113.9</v>
       </c>
       <c r="F83" s="53">
         <v>122.1</v>
       </c>
       <c r="G83" s="15">
         <v>112.7</v>
       </c>
       <c r="H83" s="48">
         <v>102.6</v>
       </c>
       <c r="I83" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J83" s="54" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="36" t="s">
         <v>717</v>
       </c>
       <c r="B84" s="44" t="s">
         <v>718</v>
       </c>
-      <c r="C84" s="148">
+      <c r="C84" s="146">
         <v>112.4</v>
       </c>
-      <c r="D84" s="149">
+      <c r="D84" s="147">
         <v>111.8</v>
       </c>
       <c r="E84" s="50">
         <v>111.3</v>
       </c>
-      <c r="F84" s="150">
+      <c r="F84" s="148">
         <v>112.3</v>
       </c>
-      <c r="G84" s="149">
+      <c r="G84" s="147">
         <v>111.8</v>
       </c>
       <c r="H84" s="51">
         <v>123.9</v>
       </c>
       <c r="I84" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="J84" s="118" t="s">
+      <c r="J84" s="116" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="36" t="s">
         <v>744</v>
       </c>
       <c r="B85" s="37" t="s">
         <v>745</v>
       </c>
       <c r="C85" s="38">
         <v>105</v>
       </c>
       <c r="D85" s="15">
         <v>105.5</v>
       </c>
       <c r="E85" s="47">
         <v>104.6</v>
       </c>
       <c r="F85" s="53">
         <v>106.1</v>
       </c>
       <c r="G85" s="15">
         <v>106.1</v>
       </c>
@@ -8318,231 +8318,263 @@
         <v>114.5</v>
       </c>
       <c r="E88" s="47">
         <v>111.5</v>
       </c>
       <c r="F88" s="53">
         <v>117.4</v>
       </c>
       <c r="G88" s="15">
         <v>115.6</v>
       </c>
       <c r="H88" s="48">
         <v>95</v>
       </c>
       <c r="I88" s="43" t="s">
         <v>45</v>
       </c>
       <c r="J88" s="54" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A89" s="36" t="s">
         <v>814</v>
       </c>
-      <c r="B89" s="91" t="s">
+      <c r="B89" s="90" t="s">
         <v>815</v>
       </c>
-      <c r="C89" s="92">
+      <c r="C89" s="91">
         <v>108</v>
       </c>
-      <c r="D89" s="93">
+      <c r="D89" s="92">
         <v>108.4</v>
       </c>
-      <c r="E89" s="122">
+      <c r="E89" s="120">
         <v>106.1</v>
       </c>
-      <c r="F89" s="164">
+      <c r="F89" s="160">
         <v>111.7</v>
       </c>
-      <c r="G89" s="93">
+      <c r="G89" s="92">
         <v>108.1</v>
       </c>
-      <c r="H89" s="123">
+      <c r="H89" s="121">
         <v>100.6</v>
       </c>
-      <c r="I89" s="95" t="s">
+      <c r="I89" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="J89" s="116" t="s">
+      <c r="J89" s="114" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A90" s="36" t="s">
         <v>816</v>
       </c>
       <c r="B90" s="37" t="s">
         <v>817</v>
       </c>
       <c r="C90" s="38">
         <v>114.4</v>
       </c>
-      <c r="D90" s="97">
+      <c r="D90" s="15">
         <v>115.2</v>
       </c>
       <c r="E90" s="47">
         <v>111.3</v>
       </c>
       <c r="F90" s="53">
         <v>121.5</v>
       </c>
-      <c r="G90" s="97">
+      <c r="G90" s="15">
         <v>114.4</v>
       </c>
       <c r="H90" s="48">
         <v>101</v>
       </c>
-      <c r="I90" s="90" t="s">
+      <c r="I90" s="43" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="54" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A91" s="36" t="s">
         <v>818</v>
       </c>
       <c r="B91" s="37" t="s">
         <v>819</v>
       </c>
       <c r="C91" s="38">
         <v>119.7</v>
       </c>
-      <c r="D91" s="97">
+      <c r="D91" s="15">
         <v>121.1</v>
       </c>
       <c r="E91" s="47">
         <v>117.2</v>
       </c>
       <c r="F91" s="53">
         <v>130.5</v>
       </c>
-      <c r="G91" s="97">
+      <c r="G91" s="15">
         <v>117.6</v>
       </c>
       <c r="H91" s="48">
         <v>95.1</v>
       </c>
-      <c r="I91" s="90" t="s">
+      <c r="I91" s="43" t="s">
         <v>42</v>
       </c>
       <c r="J91" s="54" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" s="36" t="s">
         <v>820</v>
       </c>
-      <c r="B92" s="98" t="s">
+      <c r="B92" s="96" t="s">
         <v>821</v>
       </c>
-      <c r="C92" s="99">
+      <c r="C92" s="97">
         <v>116.9</v>
       </c>
-      <c r="D92" s="100">
+      <c r="D92" s="98">
         <v>118.3</v>
       </c>
-      <c r="E92" s="124">
+      <c r="E92" s="122">
         <v>115.5</v>
       </c>
-      <c r="F92" s="165">
+      <c r="F92" s="161">
         <v>122.3</v>
       </c>
-      <c r="G92" s="100">
+      <c r="G92" s="98">
         <v>117.9</v>
       </c>
-      <c r="H92" s="125">
+      <c r="H92" s="123">
         <v>91.9</v>
       </c>
-      <c r="I92" s="102" t="s">
+      <c r="I92" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="J92" s="117" t="s">
+      <c r="J92" s="115" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A93" s="36" t="s">
         <v>853</v>
       </c>
       <c r="B93" s="37" t="s">
         <v>854</v>
       </c>
       <c r="C93" s="38">
         <v>110.3</v>
       </c>
-      <c r="D93" s="97">
+      <c r="D93" s="15">
         <v>111.5</v>
       </c>
       <c r="E93" s="47">
         <v>109</v>
       </c>
       <c r="F93" s="53">
         <v>114.2</v>
       </c>
-      <c r="G93" s="97">
+      <c r="G93" s="15">
         <v>112.2</v>
       </c>
       <c r="H93" s="48">
         <v>87.3</v>
       </c>
-      <c r="I93" s="90" t="s">
+      <c r="I93" s="43" t="s">
         <v>36</v>
       </c>
       <c r="J93" s="54" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="94" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J94" s="59"/>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A94" s="36" t="s">
+        <v>861</v>
+      </c>
+      <c r="B94" s="37" t="s">
+        <v>862</v>
+      </c>
+      <c r="C94" s="38">
+        <v>115.4</v>
+      </c>
+      <c r="D94" s="15">
+        <v>116.6</v>
+      </c>
+      <c r="E94" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="F94" s="53">
+        <v>121.6</v>
+      </c>
+      <c r="G94" s="15">
+        <v>115.6</v>
+      </c>
+      <c r="H94" s="48">
+        <v>94</v>
+      </c>
+      <c r="I94" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="J94" s="54" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="36"/>
+      <c r="B95" s="55"/>
+      <c r="C95" s="56"/>
+      <c r="D95" s="25"/>
+      <c r="E95" s="57"/>
+      <c r="F95" s="25"/>
+      <c r="G95" s="25"/>
+      <c r="H95" s="58"/>
+      <c r="I95" s="55"/>
+      <c r="J95" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC262DB-002C-4908-97D6-0BD02244F602}">
-  <dimension ref="A1:J266"/>
+  <dimension ref="A1:J268"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C260" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C262" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="15" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="15" customWidth="1"/>
     <col min="3" max="8" width="19.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
@@ -9439,54 +9471,54 @@
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>258</v>
       </c>
       <c r="B33" s="60" t="s">
         <v>259</v>
       </c>
       <c r="C33" s="83">
         <v>62.5</v>
       </c>
       <c r="D33" s="84">
         <v>63.1</v>
       </c>
       <c r="E33" s="84">
         <v>60.3</v>
       </c>
       <c r="F33" s="85">
         <v>74.8</v>
       </c>
       <c r="G33" s="84">
         <v>56.9</v>
       </c>
       <c r="H33" s="86">
         <v>50.5</v>
       </c>
-      <c r="I33" s="120" t="s">
+      <c r="I33" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J33" s="121">
+      <c r="J33" s="119">
         <v>2007</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="36" t="s">
         <v>260</v>
       </c>
       <c r="B34" s="60" t="s">
         <v>261</v>
       </c>
       <c r="C34" s="66">
         <v>58.6</v>
       </c>
       <c r="D34" s="61">
         <v>59.2</v>
       </c>
       <c r="E34" s="61">
         <v>57</v>
       </c>
       <c r="F34" s="62">
         <v>69.7</v>
       </c>
       <c r="G34" s="61">
         <v>52.9</v>
       </c>
@@ -9791,54 +9823,54 @@
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>280</v>
       </c>
       <c r="B44" s="64" t="s">
         <v>281</v>
       </c>
       <c r="C44" s="79">
         <v>70.5</v>
       </c>
       <c r="D44" s="80">
         <v>70.099999999999994</v>
       </c>
       <c r="E44" s="80">
         <v>66.8</v>
       </c>
       <c r="F44" s="81">
         <v>80.8</v>
       </c>
       <c r="G44" s="80">
         <v>65.3</v>
       </c>
       <c r="H44" s="82">
         <v>75.3</v>
       </c>
-      <c r="I44" s="98" t="s">
+      <c r="I44" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J44" s="103">
+      <c r="J44" s="101">
         <v>2007</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>282</v>
       </c>
       <c r="B45" s="60" t="s">
         <v>283</v>
       </c>
       <c r="C45" s="83">
         <v>62.6</v>
       </c>
       <c r="D45" s="84">
         <v>63</v>
       </c>
       <c r="E45" s="84">
         <v>60</v>
       </c>
       <c r="F45" s="85">
         <v>75.099999999999994</v>
       </c>
       <c r="G45" s="84">
         <v>56.9</v>
       </c>
@@ -10207,54 +10239,54 @@
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="36" t="s">
         <v>306</v>
       </c>
       <c r="B57" s="87" t="s">
         <v>307</v>
       </c>
       <c r="C57" s="83">
         <v>68.099999999999994</v>
       </c>
       <c r="D57" s="84">
         <v>68.7</v>
       </c>
       <c r="E57" s="84">
         <v>60.5</v>
       </c>
       <c r="F57" s="85">
         <v>76.7</v>
       </c>
       <c r="G57" s="84">
         <v>71.7</v>
       </c>
       <c r="H57" s="86">
         <v>56.2</v>
       </c>
-      <c r="I57" s="120" t="s">
+      <c r="I57" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J57" s="121">
+      <c r="J57" s="119">
         <v>2009</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="36" t="s">
         <v>308</v>
       </c>
       <c r="B58" s="65" t="s">
         <v>309</v>
       </c>
       <c r="C58" s="66">
         <v>63</v>
       </c>
       <c r="D58" s="61">
         <v>63.6</v>
       </c>
       <c r="E58" s="61">
         <v>56.4</v>
       </c>
       <c r="F58" s="62">
         <v>70.599999999999994</v>
       </c>
       <c r="G58" s="61">
         <v>66.3</v>
       </c>
@@ -10559,86 +10591,86 @@
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="36" t="s">
         <v>328</v>
       </c>
       <c r="B68" s="88" t="s">
         <v>329</v>
       </c>
       <c r="C68" s="79">
         <v>73.8</v>
       </c>
       <c r="D68" s="80">
         <v>73.7</v>
       </c>
       <c r="E68" s="80">
         <v>65.3</v>
       </c>
       <c r="F68" s="81">
         <v>79.900000000000006</v>
       </c>
       <c r="G68" s="80">
         <v>78.400000000000006</v>
       </c>
       <c r="H68" s="82">
         <v>75.099999999999994</v>
       </c>
-      <c r="I68" s="98" t="s">
+      <c r="I68" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J68" s="103">
+      <c r="J68" s="101">
         <v>2009</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="36" t="s">
         <v>330</v>
       </c>
       <c r="B69" s="60" t="s">
         <v>331</v>
       </c>
       <c r="C69" s="83">
         <v>66.400000000000006</v>
       </c>
       <c r="D69" s="84">
         <v>67</v>
       </c>
       <c r="E69" s="84">
         <v>59.3</v>
       </c>
       <c r="F69" s="85">
         <v>74.7</v>
       </c>
       <c r="G69" s="84">
         <v>69.400000000000006</v>
       </c>
       <c r="H69" s="86">
         <v>55.6</v>
       </c>
-      <c r="I69" s="120" t="s">
+      <c r="I69" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J69" s="121">
+      <c r="J69" s="119">
         <v>2010</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="36" t="s">
         <v>332</v>
       </c>
       <c r="B70" s="60" t="s">
         <v>333</v>
       </c>
       <c r="C70" s="66">
         <v>61.9</v>
       </c>
       <c r="D70" s="61">
         <v>62.3</v>
       </c>
       <c r="E70" s="61">
         <v>55.4</v>
       </c>
       <c r="F70" s="62">
         <v>69.2</v>
       </c>
       <c r="G70" s="61">
         <v>64.7</v>
       </c>
@@ -10943,86 +10975,86 @@
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="36" t="s">
         <v>352</v>
       </c>
       <c r="B80" s="64" t="s">
         <v>353</v>
       </c>
       <c r="C80" s="79">
         <v>77.900000000000006</v>
       </c>
       <c r="D80" s="80">
         <v>77.900000000000006</v>
       </c>
       <c r="E80" s="80">
         <v>69</v>
       </c>
       <c r="F80" s="81">
         <v>82.4</v>
       </c>
       <c r="G80" s="80">
         <v>84.4</v>
       </c>
       <c r="H80" s="82">
         <v>76.3</v>
       </c>
-      <c r="I80" s="98" t="s">
+      <c r="I80" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J80" s="103">
+      <c r="J80" s="101">
         <v>2010</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="36" t="s">
         <v>354</v>
       </c>
       <c r="B81" s="60" t="s">
         <v>355</v>
       </c>
       <c r="C81" s="83">
         <v>71.099999999999994</v>
       </c>
       <c r="D81" s="84">
         <v>71.8</v>
       </c>
       <c r="E81" s="84">
         <v>62.8</v>
       </c>
       <c r="F81" s="85">
         <v>77</v>
       </c>
       <c r="G81" s="84">
         <v>77.8</v>
       </c>
       <c r="H81" s="86">
         <v>58.1</v>
       </c>
-      <c r="I81" s="120" t="s">
+      <c r="I81" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J81" s="121">
+      <c r="J81" s="119">
         <v>2011</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="36" t="s">
         <v>356</v>
       </c>
       <c r="B82" s="60" t="s">
         <v>357</v>
       </c>
       <c r="C82" s="66">
         <v>67.2</v>
       </c>
       <c r="D82" s="61">
         <v>67.7</v>
       </c>
       <c r="E82" s="61">
         <v>59.5</v>
       </c>
       <c r="F82" s="62">
         <v>71</v>
       </c>
       <c r="G82" s="61">
         <v>74.900000000000006</v>
       </c>
@@ -11327,86 +11359,86 @@
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" s="36" t="s">
         <v>376</v>
       </c>
       <c r="B92" s="64" t="s">
         <v>377</v>
       </c>
       <c r="C92" s="79">
         <v>83.6</v>
       </c>
       <c r="D92" s="80">
         <v>83.6</v>
       </c>
       <c r="E92" s="80">
         <v>74.900000000000006</v>
       </c>
       <c r="F92" s="81">
         <v>82.5</v>
       </c>
       <c r="G92" s="80">
         <v>94.8</v>
       </c>
       <c r="H92" s="82">
         <v>83.3</v>
       </c>
-      <c r="I92" s="98" t="s">
+      <c r="I92" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J92" s="103">
+      <c r="J92" s="101">
         <v>2011</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A93" s="36" t="s">
         <v>378</v>
       </c>
       <c r="B93" s="60" t="s">
         <v>379</v>
       </c>
       <c r="C93" s="83">
         <v>74.7</v>
       </c>
       <c r="D93" s="84">
         <v>75.3</v>
       </c>
       <c r="E93" s="84">
         <v>66.400000000000006</v>
       </c>
       <c r="F93" s="85">
         <v>76.8</v>
       </c>
       <c r="G93" s="84">
         <v>84.4</v>
       </c>
       <c r="H93" s="86">
         <v>62.1</v>
       </c>
-      <c r="I93" s="120" t="s">
+      <c r="I93" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J93" s="121">
+      <c r="J93" s="119">
         <v>2012</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" s="36" t="s">
         <v>380</v>
       </c>
       <c r="B94" s="60" t="s">
         <v>381</v>
       </c>
       <c r="C94" s="66">
         <v>73.099999999999994</v>
       </c>
       <c r="D94" s="61">
         <v>72.7</v>
       </c>
       <c r="E94" s="61">
         <v>65.7</v>
       </c>
       <c r="F94" s="62">
         <v>72.900000000000006</v>
       </c>
       <c r="G94" s="61">
         <v>81</v>
       </c>
@@ -11711,86 +11743,86 @@
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A104" s="36" t="s">
         <v>400</v>
       </c>
       <c r="B104" s="64" t="s">
         <v>401</v>
       </c>
       <c r="C104" s="79">
         <v>86.2</v>
       </c>
       <c r="D104" s="80">
         <v>86</v>
       </c>
       <c r="E104" s="80">
         <v>79.8</v>
       </c>
       <c r="F104" s="81">
         <v>84.8</v>
       </c>
       <c r="G104" s="80">
         <v>94.4</v>
       </c>
       <c r="H104" s="82">
         <v>87.6</v>
       </c>
-      <c r="I104" s="98" t="s">
+      <c r="I104" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J104" s="103">
+      <c r="J104" s="101">
         <v>2012</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A105" s="36" t="s">
         <v>402</v>
       </c>
       <c r="B105" s="60" t="s">
         <v>403</v>
       </c>
       <c r="C105" s="83">
         <v>77.8</v>
       </c>
       <c r="D105" s="84">
         <v>77.7</v>
       </c>
       <c r="E105" s="84">
         <v>70.2</v>
       </c>
       <c r="F105" s="85">
         <v>79</v>
       </c>
       <c r="G105" s="84">
         <v>85.3</v>
       </c>
       <c r="H105" s="86">
         <v>78.5</v>
       </c>
-      <c r="I105" s="120" t="s">
+      <c r="I105" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J105" s="121">
+      <c r="J105" s="119">
         <v>2013</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A106" s="36" t="s">
         <v>404</v>
       </c>
       <c r="B106" s="60" t="s">
         <v>405</v>
       </c>
       <c r="C106" s="66">
         <v>72.599999999999994</v>
       </c>
       <c r="D106" s="61">
         <v>72.7</v>
       </c>
       <c r="E106" s="61">
         <v>67.099999999999994</v>
       </c>
       <c r="F106" s="62">
         <v>73.099999999999994</v>
       </c>
       <c r="G106" s="61">
         <v>79.3</v>
       </c>
@@ -12095,86 +12127,86 @@
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A116" s="36" t="s">
         <v>424</v>
       </c>
       <c r="B116" s="64" t="s">
         <v>425</v>
       </c>
       <c r="C116" s="79">
         <v>90.4</v>
       </c>
       <c r="D116" s="80">
         <v>90.2</v>
       </c>
       <c r="E116" s="80">
         <v>88.2</v>
       </c>
       <c r="F116" s="81">
         <v>87.2</v>
       </c>
       <c r="G116" s="80">
         <v>94.8</v>
       </c>
       <c r="H116" s="82">
         <v>92.6</v>
       </c>
-      <c r="I116" s="98" t="s">
+      <c r="I116" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J116" s="103">
+      <c r="J116" s="101">
         <v>2013</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A117" s="36" t="s">
         <v>426</v>
       </c>
       <c r="B117" s="60" t="s">
         <v>427</v>
       </c>
       <c r="C117" s="83">
         <v>81.900000000000006</v>
       </c>
       <c r="D117" s="84">
         <v>81.900000000000006</v>
       </c>
       <c r="E117" s="84">
         <v>78</v>
       </c>
       <c r="F117" s="85">
         <v>81.7</v>
       </c>
       <c r="G117" s="84">
         <v>86.4</v>
       </c>
       <c r="H117" s="86">
         <v>83</v>
       </c>
-      <c r="I117" s="120" t="s">
+      <c r="I117" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J117" s="121">
+      <c r="J117" s="119">
         <v>2014</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A118" s="36" t="s">
         <v>428</v>
       </c>
       <c r="B118" s="60" t="s">
         <v>429</v>
       </c>
       <c r="C118" s="66">
         <v>77</v>
       </c>
       <c r="D118" s="61">
         <v>76.7</v>
       </c>
       <c r="E118" s="61">
         <v>74.3</v>
       </c>
       <c r="F118" s="62">
         <v>76</v>
       </c>
       <c r="G118" s="61">
         <v>79.8</v>
       </c>
@@ -12479,86 +12511,86 @@
     <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A128" s="36" t="s">
         <v>448</v>
       </c>
       <c r="B128" s="64" t="s">
         <v>449</v>
       </c>
       <c r="C128" s="79">
         <v>95.4</v>
       </c>
       <c r="D128" s="80">
         <v>94.9</v>
       </c>
       <c r="E128" s="80">
         <v>94.2</v>
       </c>
       <c r="F128" s="81">
         <v>91.2</v>
       </c>
       <c r="G128" s="80">
         <v>98.7</v>
       </c>
       <c r="H128" s="82">
         <v>102.8</v>
       </c>
-      <c r="I128" s="98" t="s">
+      <c r="I128" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J128" s="103">
+      <c r="J128" s="101">
         <v>2014</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="36" t="s">
         <v>450</v>
       </c>
       <c r="B129" s="60" t="s">
         <v>451</v>
       </c>
       <c r="C129" s="83">
         <v>87.3</v>
       </c>
       <c r="D129" s="84">
         <v>87</v>
       </c>
       <c r="E129" s="84">
         <v>85.7</v>
       </c>
       <c r="F129" s="85">
         <v>86.5</v>
       </c>
       <c r="G129" s="84">
         <v>88.8</v>
       </c>
       <c r="H129" s="86">
         <v>92.2</v>
       </c>
-      <c r="I129" s="120" t="s">
+      <c r="I129" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J129" s="121">
+      <c r="J129" s="119">
         <v>2015</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="36" t="s">
         <v>452</v>
       </c>
       <c r="B130" s="60" t="s">
         <v>453</v>
       </c>
       <c r="C130" s="66">
         <v>81.2</v>
       </c>
       <c r="D130" s="61">
         <v>81</v>
       </c>
       <c r="E130" s="61">
         <v>81.100000000000009</v>
       </c>
       <c r="F130" s="62">
         <v>80.100000000000009</v>
       </c>
       <c r="G130" s="61">
         <v>81.599999999999994</v>
       </c>
@@ -12863,86 +12895,86 @@
     <row r="140" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A140" s="36" t="s">
         <v>472</v>
       </c>
       <c r="B140" s="64" t="s">
         <v>473</v>
       </c>
       <c r="C140" s="79">
         <v>100.5</v>
       </c>
       <c r="D140" s="80">
         <v>99.7</v>
       </c>
       <c r="E140" s="80">
         <v>101.3</v>
       </c>
       <c r="F140" s="81">
         <v>98.1</v>
       </c>
       <c r="G140" s="80">
         <v>98.9</v>
       </c>
       <c r="H140" s="82">
         <v>114.3</v>
       </c>
-      <c r="I140" s="98" t="s">
+      <c r="I140" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J140" s="103">
+      <c r="J140" s="101">
         <v>2015</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A141" s="36" t="s">
         <v>474</v>
       </c>
       <c r="B141" s="60" t="s">
         <v>475</v>
       </c>
       <c r="C141" s="83">
         <v>91.5</v>
       </c>
       <c r="D141" s="84">
         <v>91.2</v>
       </c>
       <c r="E141" s="84">
         <v>92</v>
       </c>
       <c r="F141" s="85">
         <v>91.8</v>
       </c>
       <c r="G141" s="84">
         <v>89.5</v>
       </c>
       <c r="H141" s="86">
         <v>96.899999999999991</v>
       </c>
-      <c r="I141" s="120" t="s">
+      <c r="I141" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J141" s="121">
+      <c r="J141" s="119">
         <v>2016</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A142" s="36" t="s">
         <v>476</v>
       </c>
       <c r="B142" s="60" t="s">
         <v>477</v>
       </c>
       <c r="C142" s="66">
         <v>87.4</v>
       </c>
       <c r="D142" s="61">
         <v>87</v>
       </c>
       <c r="E142" s="61">
         <v>89</v>
       </c>
       <c r="F142" s="62">
         <v>87.1</v>
       </c>
       <c r="G142" s="61">
         <v>84.5</v>
       </c>
@@ -13247,86 +13279,86 @@
     <row r="152" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A152" s="36" t="s">
         <v>496</v>
       </c>
       <c r="B152" s="64" t="s">
         <v>497</v>
       </c>
       <c r="C152" s="79">
         <v>104.2</v>
       </c>
       <c r="D152" s="80">
         <v>103.4</v>
       </c>
       <c r="E152" s="80">
         <v>106.39999999999999</v>
       </c>
       <c r="F152" s="81">
         <v>101.2</v>
       </c>
       <c r="G152" s="80">
         <v>101.5</v>
       </c>
       <c r="H152" s="82">
         <v>118.2</v>
       </c>
-      <c r="I152" s="98" t="s">
+      <c r="I152" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J152" s="103">
+      <c r="J152" s="101">
         <v>2016</v>
       </c>
     </row>
     <row r="153" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A153" s="36" t="s">
         <v>498</v>
       </c>
       <c r="B153" s="60" t="s">
         <v>499</v>
       </c>
       <c r="C153" s="83">
         <v>94.399999999999991</v>
       </c>
       <c r="D153" s="84">
         <v>94</v>
       </c>
       <c r="E153" s="84">
         <v>95.5</v>
       </c>
       <c r="F153" s="85">
         <v>95.6</v>
       </c>
       <c r="G153" s="84">
         <v>91</v>
       </c>
       <c r="H153" s="86">
         <v>101.1</v>
       </c>
-      <c r="I153" s="120" t="s">
+      <c r="I153" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J153" s="121">
+      <c r="J153" s="119">
         <v>2017</v>
       </c>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A154" s="36" t="s">
         <v>500</v>
       </c>
       <c r="B154" s="60" t="s">
         <v>501</v>
       </c>
       <c r="C154" s="66">
         <v>88</v>
       </c>
       <c r="D154" s="61">
         <v>87.7</v>
       </c>
       <c r="E154" s="61">
         <v>89.7</v>
       </c>
       <c r="F154" s="62">
         <v>87.8</v>
       </c>
       <c r="G154" s="61">
         <v>85.1</v>
       </c>
@@ -13631,86 +13663,86 @@
     <row r="164" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A164" s="36" t="s">
         <v>520</v>
       </c>
       <c r="B164" s="64" t="s">
         <v>521</v>
       </c>
       <c r="C164" s="79">
         <v>105.89999999999999</v>
       </c>
       <c r="D164" s="80">
         <v>105.2</v>
       </c>
       <c r="E164" s="80">
         <v>108.89999999999999</v>
       </c>
       <c r="F164" s="81">
         <v>103.6</v>
       </c>
       <c r="G164" s="80">
         <v>102.2</v>
       </c>
       <c r="H164" s="82">
         <v>119.3</v>
       </c>
-      <c r="I164" s="98" t="s">
+      <c r="I164" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J164" s="103">
+      <c r="J164" s="101">
         <v>2017</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A165" s="36" t="s">
         <v>522</v>
       </c>
       <c r="B165" s="60" t="s">
         <v>523</v>
       </c>
       <c r="C165" s="83">
         <v>96.1</v>
       </c>
       <c r="D165" s="84">
         <v>95.8</v>
       </c>
       <c r="E165" s="84">
         <v>97</v>
       </c>
       <c r="F165" s="85">
         <v>96.899999999999991</v>
       </c>
       <c r="G165" s="84">
         <v>93.300000000000011</v>
       </c>
       <c r="H165" s="86">
         <v>102</v>
       </c>
-      <c r="I165" s="120" t="s">
+      <c r="I165" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J165" s="121">
+      <c r="J165" s="119">
         <v>2018</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A166" s="36" t="s">
         <v>524</v>
       </c>
       <c r="B166" s="60" t="s">
         <v>525</v>
       </c>
       <c r="C166" s="66">
         <v>89.4</v>
       </c>
       <c r="D166" s="61">
         <v>89.3</v>
       </c>
       <c r="E166" s="61">
         <v>92.4</v>
       </c>
       <c r="F166" s="62">
         <v>89.600000000000009</v>
       </c>
       <c r="G166" s="61">
         <v>85.399999999999991</v>
       </c>
@@ -14015,86 +14047,86 @@
     <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" s="36" t="s">
         <v>544</v>
       </c>
       <c r="B176" s="64" t="s">
         <v>545</v>
       </c>
       <c r="C176" s="79">
         <v>108.89999999999999</v>
       </c>
       <c r="D176" s="80">
         <v>107.6</v>
       </c>
       <c r="E176" s="80">
         <v>111.69999999999999</v>
       </c>
       <c r="F176" s="81">
         <v>103.7</v>
       </c>
       <c r="G176" s="80">
         <v>106</v>
       </c>
       <c r="H176" s="82">
         <v>132.20000000000002</v>
       </c>
-      <c r="I176" s="98" t="s">
+      <c r="I176" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J176" s="103">
+      <c r="J176" s="101">
         <v>2018</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" s="36" t="s">
         <v>546</v>
       </c>
       <c r="B177" s="60" t="s">
         <v>547</v>
       </c>
       <c r="C177" s="83">
         <v>98.6</v>
       </c>
       <c r="D177" s="84">
         <v>98.1</v>
       </c>
       <c r="E177" s="84">
         <v>98.7</v>
       </c>
       <c r="F177" s="85">
         <v>98.7</v>
       </c>
       <c r="G177" s="84">
         <v>96.899999999999991</v>
       </c>
       <c r="H177" s="86">
         <v>107</v>
       </c>
-      <c r="I177" s="120" t="s">
+      <c r="I177" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J177" s="121">
+      <c r="J177" s="119">
         <v>2019</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="36" t="s">
         <v>548</v>
       </c>
       <c r="B178" s="37" t="s">
         <v>549</v>
       </c>
       <c r="C178" s="66">
         <v>92.800000000000011</v>
       </c>
       <c r="D178" s="61">
         <v>91.600000000000009</v>
       </c>
       <c r="E178" s="61">
         <v>94</v>
       </c>
       <c r="F178" s="62">
         <v>90.5</v>
       </c>
       <c r="G178" s="61">
         <v>89.7</v>
       </c>
@@ -14399,86 +14431,86 @@
     <row r="188" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A188" s="36" t="s">
         <v>568</v>
       </c>
       <c r="B188" s="37" t="s">
         <v>569</v>
       </c>
       <c r="C188" s="79">
         <v>109.60000000000001</v>
       </c>
       <c r="D188" s="80">
         <v>108.60000000000001</v>
       </c>
       <c r="E188" s="80">
         <v>113.5</v>
       </c>
       <c r="F188" s="81">
         <v>105</v>
       </c>
       <c r="G188" s="80">
         <v>105.89999999999999</v>
       </c>
       <c r="H188" s="82">
         <v>127.40000000000002</v>
       </c>
-      <c r="I188" s="98" t="s">
+      <c r="I188" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J188" s="103">
+      <c r="J188" s="101">
         <v>2019</v>
       </c>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A189" s="36" t="s">
         <v>570</v>
       </c>
       <c r="B189" s="87" t="s">
         <v>571</v>
       </c>
       <c r="C189" s="83">
         <v>100.1</v>
       </c>
       <c r="D189" s="84">
         <v>99.6</v>
       </c>
       <c r="E189" s="84">
         <v>100.7</v>
       </c>
       <c r="F189" s="85">
         <v>99.1</v>
       </c>
       <c r="G189" s="84">
         <v>98.7</v>
       </c>
       <c r="H189" s="86">
         <v>109.2</v>
       </c>
-      <c r="I189" s="120" t="s">
+      <c r="I189" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J189" s="121">
+      <c r="J189" s="119">
         <v>2020</v>
       </c>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A190" s="36" t="s">
         <v>572</v>
       </c>
       <c r="B190" s="65" t="s">
         <v>573</v>
       </c>
       <c r="C190" s="66">
         <v>95.899999999999991</v>
       </c>
       <c r="D190" s="61">
         <v>95.7</v>
       </c>
       <c r="E190" s="61">
         <v>98.2</v>
       </c>
       <c r="F190" s="62">
         <v>94.899999999999991</v>
       </c>
       <c r="G190" s="61">
         <v>93.5</v>
       </c>
@@ -14783,86 +14815,86 @@
     <row r="200" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A200" s="36" t="s">
         <v>592</v>
       </c>
       <c r="B200" s="89" t="s">
         <v>593</v>
       </c>
       <c r="C200" s="79">
         <v>105.5</v>
       </c>
       <c r="D200" s="80">
         <v>104.6</v>
       </c>
       <c r="E200" s="80">
         <v>104.6</v>
       </c>
       <c r="F200" s="81">
         <v>100.6</v>
       </c>
       <c r="G200" s="80">
         <v>108</v>
       </c>
       <c r="H200" s="82">
         <v>121.2</v>
       </c>
-      <c r="I200" s="98" t="s">
+      <c r="I200" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J200" s="103">
+      <c r="J200" s="101">
         <v>2020</v>
       </c>
     </row>
     <row r="201" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A201" s="36" t="s">
         <v>594</v>
       </c>
       <c r="B201" s="87" t="s">
         <v>595</v>
       </c>
       <c r="C201" s="83">
         <v>95.8</v>
       </c>
       <c r="D201" s="84">
         <v>95.899999999999991</v>
       </c>
       <c r="E201" s="84">
         <v>95.3</v>
       </c>
       <c r="F201" s="85">
         <v>93.8</v>
       </c>
       <c r="G201" s="84">
         <v>98.4</v>
       </c>
       <c r="H201" s="86">
         <v>92.9</v>
       </c>
-      <c r="I201" s="120" t="s">
+      <c r="I201" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J201" s="121">
+      <c r="J201" s="119">
         <v>2021</v>
       </c>
     </row>
     <row r="202" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A202" s="36" t="s">
         <v>596</v>
       </c>
       <c r="B202" s="65" t="s">
         <v>597</v>
       </c>
       <c r="C202" s="66">
         <v>89.600000000000009</v>
       </c>
       <c r="D202" s="61">
         <v>90</v>
       </c>
       <c r="E202" s="61">
         <v>89.8</v>
       </c>
       <c r="F202" s="62">
         <v>87.1</v>
       </c>
       <c r="G202" s="61">
         <v>92.5</v>
       </c>
@@ -15167,54 +15199,54 @@
     <row r="212" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A212" s="36" t="s">
         <v>616</v>
       </c>
       <c r="B212" s="89" t="s">
         <v>617</v>
       </c>
       <c r="C212" s="79">
         <v>109.5</v>
       </c>
       <c r="D212" s="80">
         <v>107.5</v>
       </c>
       <c r="E212" s="80">
         <v>106.1</v>
       </c>
       <c r="F212" s="81">
         <v>100.8</v>
       </c>
       <c r="G212" s="80">
         <v>114.6</v>
       </c>
       <c r="H212" s="82">
         <v>147.10000000000002</v>
       </c>
-      <c r="I212" s="98" t="s">
+      <c r="I212" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J212" s="117" t="s">
+      <c r="J212" s="115" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="213" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A213" s="36" t="s">
         <v>618</v>
       </c>
       <c r="B213" s="60" t="s">
         <v>619</v>
       </c>
       <c r="C213" s="66">
         <v>98.6</v>
       </c>
       <c r="D213" s="61">
         <v>98.3</v>
       </c>
       <c r="E213" s="61">
         <v>97.1</v>
       </c>
       <c r="F213" s="62">
         <v>93.600000000000009</v>
       </c>
       <c r="G213" s="61">
         <v>103.5</v>
       </c>
@@ -15533,1424 +15565,1488 @@
         <v>103.1</v>
       </c>
       <c r="F223" s="62">
         <v>103</v>
       </c>
       <c r="G223" s="61">
         <v>108.39999999999999</v>
       </c>
       <c r="H223" s="61">
         <v>140.4</v>
       </c>
       <c r="I223" s="37" t="s">
         <v>230</v>
       </c>
       <c r="J223" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A224" s="36" t="s">
         <v>640</v>
       </c>
       <c r="B224" s="64" t="s">
         <v>641</v>
       </c>
-      <c r="C224" s="151">
+      <c r="C224" s="149">
         <v>113.9</v>
       </c>
-      <c r="D224" s="152">
+      <c r="D224" s="150">
         <v>112.4</v>
       </c>
-      <c r="E224" s="152">
+      <c r="E224" s="150">
         <v>112.3</v>
       </c>
-      <c r="F224" s="153">
+      <c r="F224" s="151">
         <v>106.89999999999999</v>
       </c>
-      <c r="G224" s="152">
+      <c r="G224" s="150">
         <v>116.9</v>
       </c>
-      <c r="H224" s="152">
+      <c r="H224" s="150">
         <v>140.9</v>
       </c>
       <c r="I224" s="44" t="s">
         <v>233</v>
       </c>
-      <c r="J224" s="118" t="s">
+      <c r="J224" s="116" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A225" s="67" t="s">
         <v>647</v>
       </c>
       <c r="B225" s="68" t="s">
         <v>648</v>
       </c>
       <c r="C225" s="69">
         <v>102.6</v>
       </c>
       <c r="D225" s="61">
         <v>102.8</v>
       </c>
       <c r="E225" s="61">
         <v>102.6</v>
       </c>
       <c r="F225" s="62">
         <v>100.1</v>
       </c>
       <c r="G225" s="61">
         <v>105.1</v>
       </c>
       <c r="H225" s="61">
         <v>99.9</v>
       </c>
       <c r="I225" s="70" t="s">
         <v>200</v>
       </c>
       <c r="J225" s="71">
         <v>2023</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A226" s="146" t="s">
+      <c r="A226" s="144" t="s">
         <v>687</v>
       </c>
       <c r="B226" s="68" t="s">
         <v>688</v>
       </c>
       <c r="C226" s="69">
         <v>95.8</v>
       </c>
       <c r="D226" s="61">
         <v>95.7</v>
       </c>
       <c r="E226" s="61">
         <v>95.6</v>
       </c>
       <c r="F226" s="62">
         <v>93.2</v>
       </c>
       <c r="G226" s="61">
         <v>97.7</v>
       </c>
       <c r="H226" s="61">
         <v>98</v>
       </c>
       <c r="I226" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J226" s="147" t="s">
+      <c r="J226" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A227" s="146" t="s">
+      <c r="A227" s="144" t="s">
         <v>690</v>
       </c>
       <c r="B227" s="68" t="s">
         <v>691</v>
       </c>
       <c r="C227" s="69">
         <v>109.2</v>
       </c>
       <c r="D227" s="61">
         <v>109</v>
       </c>
       <c r="E227" s="61">
         <v>108.3</v>
       </c>
       <c r="F227" s="62">
         <v>107.3</v>
       </c>
       <c r="G227" s="61">
         <v>111.2</v>
       </c>
       <c r="H227" s="61">
         <v>112.3</v>
       </c>
       <c r="I227" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J227" s="147" t="s">
+      <c r="J227" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A228" s="146" t="s">
+      <c r="A228" s="144" t="s">
         <v>694</v>
       </c>
       <c r="B228" s="68" t="s">
         <v>695</v>
       </c>
       <c r="C228" s="69">
         <v>107.5</v>
       </c>
       <c r="D228" s="61">
         <v>107.3</v>
       </c>
       <c r="E228" s="61">
         <v>106.3</v>
       </c>
       <c r="F228" s="62">
         <v>107.2</v>
       </c>
       <c r="G228" s="61">
         <v>108.4</v>
       </c>
       <c r="H228" s="61">
         <v>111</v>
       </c>
       <c r="I228" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J228" s="147" t="s">
+      <c r="J228" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A229" s="146" t="s">
+      <c r="A229" s="144" t="s">
         <v>696</v>
       </c>
       <c r="B229" s="68" t="s">
         <v>697</v>
       </c>
       <c r="C229" s="69">
         <v>109.9</v>
       </c>
       <c r="D229" s="61">
         <v>110.7</v>
       </c>
       <c r="E229" s="61">
         <v>108.6</v>
       </c>
       <c r="F229" s="62">
         <v>111.9</v>
       </c>
       <c r="G229" s="61">
         <v>112.2</v>
       </c>
       <c r="H229" s="61">
         <v>95.7</v>
       </c>
       <c r="I229" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J229" s="147" t="s">
+      <c r="J229" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="230" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A230" s="146" t="s">
+      <c r="A230" s="144" t="s">
         <v>698</v>
       </c>
       <c r="B230" s="68" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="69">
         <v>108.6</v>
       </c>
       <c r="D230" s="61">
         <v>109.5</v>
       </c>
       <c r="E230" s="61">
         <v>106.7</v>
       </c>
       <c r="F230" s="62">
         <v>111.6</v>
       </c>
       <c r="G230" s="61">
         <v>111</v>
       </c>
       <c r="H230" s="61">
         <v>92.5</v>
       </c>
       <c r="I230" s="70" t="s">
         <v>215</v>
       </c>
-      <c r="J230" s="147" t="s">
+      <c r="J230" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A231" s="146" t="s">
+      <c r="A231" s="144" t="s">
         <v>702</v>
       </c>
       <c r="B231" s="68" t="s">
         <v>703</v>
       </c>
       <c r="C231" s="69">
         <v>117.9</v>
       </c>
       <c r="D231" s="61">
         <v>118.6</v>
       </c>
       <c r="E231" s="61">
         <v>117.4</v>
       </c>
       <c r="F231" s="62">
         <v>125</v>
       </c>
       <c r="G231" s="61">
         <v>114.3</v>
       </c>
       <c r="H231" s="61">
         <v>105.9</v>
       </c>
       <c r="I231" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="J231" s="147" t="s">
+      <c r="J231" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A232" s="146" t="s">
+      <c r="A232" s="144" t="s">
         <v>705</v>
       </c>
       <c r="B232" s="68" t="s">
         <v>706</v>
       </c>
       <c r="C232" s="69">
         <v>117.8</v>
       </c>
       <c r="D232" s="61">
         <v>118.4</v>
       </c>
       <c r="E232" s="61">
         <v>116.1</v>
       </c>
       <c r="F232" s="62">
         <v>126.5</v>
       </c>
       <c r="G232" s="61">
         <v>114.2</v>
       </c>
       <c r="H232" s="61">
         <v>106.3</v>
       </c>
       <c r="I232" s="70" t="s">
         <v>221</v>
       </c>
-      <c r="J232" s="147" t="s">
+      <c r="J232" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A233" s="146" t="s">
+      <c r="A233" s="144" t="s">
         <v>707</v>
       </c>
       <c r="B233" s="68" t="s">
         <v>708</v>
       </c>
       <c r="C233" s="69">
         <v>109.8</v>
       </c>
       <c r="D233" s="61">
         <v>110.5</v>
       </c>
       <c r="E233" s="61">
         <v>108.2</v>
       </c>
       <c r="F233" s="62">
         <v>114.8</v>
       </c>
       <c r="G233" s="61">
         <v>109.6</v>
       </c>
       <c r="H233" s="61">
         <v>95.7</v>
       </c>
       <c r="I233" s="70" t="s">
         <v>224</v>
       </c>
-      <c r="J233" s="147" t="s">
+      <c r="J233" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A234" s="146" t="s">
+      <c r="A234" s="144" t="s">
         <v>711</v>
       </c>
       <c r="B234" s="68" t="s">
         <v>712</v>
       </c>
       <c r="C234" s="69">
         <v>111.8</v>
       </c>
       <c r="D234" s="61">
         <v>112.7</v>
       </c>
       <c r="E234" s="61">
         <v>112.1</v>
       </c>
       <c r="F234" s="62">
         <v>114.6</v>
       </c>
       <c r="G234" s="61">
         <v>111.7</v>
       </c>
       <c r="H234" s="61">
         <v>95.3</v>
       </c>
       <c r="I234" s="70" t="s">
         <v>227</v>
       </c>
-      <c r="J234" s="147" t="s">
+      <c r="J234" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A235" s="146" t="s">
+      <c r="A235" s="144" t="s">
         <v>713</v>
       </c>
       <c r="B235" s="68" t="s">
         <v>714</v>
       </c>
       <c r="C235" s="69">
         <v>106.8</v>
       </c>
       <c r="D235" s="61">
         <v>107.4</v>
       </c>
       <c r="E235" s="61">
         <v>106.4</v>
       </c>
       <c r="F235" s="62">
         <v>108.5</v>
       </c>
       <c r="G235" s="61">
         <v>107.5</v>
       </c>
       <c r="H235" s="61">
         <v>96.5</v>
       </c>
       <c r="I235" s="70" t="s">
         <v>230</v>
       </c>
-      <c r="J235" s="147" t="s">
+      <c r="J235" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A236" s="146" t="s">
+      <c r="A236" s="144" t="s">
         <v>715</v>
       </c>
-      <c r="B236" s="154" t="s">
+      <c r="B236" s="152" t="s">
         <v>716</v>
       </c>
-      <c r="C236" s="155">
+      <c r="C236" s="153">
         <v>118.6</v>
       </c>
-      <c r="D236" s="152">
+      <c r="D236" s="150">
         <v>115.2</v>
       </c>
-      <c r="E236" s="152">
+      <c r="E236" s="150">
         <v>115.4</v>
       </c>
-      <c r="F236" s="153">
+      <c r="F236" s="151">
         <v>113.8</v>
       </c>
-      <c r="G236" s="152">
+      <c r="G236" s="150">
         <v>116.2</v>
       </c>
-      <c r="H236" s="152">
+      <c r="H236" s="150">
         <v>179.9</v>
       </c>
-      <c r="I236" s="156" t="s">
+      <c r="I236" s="154" t="s">
         <v>233</v>
       </c>
-      <c r="J236" s="157" t="s">
+      <c r="J236" s="155" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A237" s="146" t="s">
+      <c r="A237" s="144" t="s">
         <v>719</v>
       </c>
       <c r="B237" s="68" t="s">
         <v>720</v>
       </c>
       <c r="C237" s="69">
         <v>104.3</v>
       </c>
       <c r="D237" s="61">
         <v>105</v>
       </c>
       <c r="E237" s="61">
         <v>103.1</v>
       </c>
       <c r="F237" s="62">
         <v>105.5</v>
       </c>
       <c r="G237" s="61">
         <v>106.6</v>
       </c>
       <c r="H237" s="61">
         <v>92.1</v>
       </c>
       <c r="I237" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="J237" s="147" t="s">
+      <c r="J237" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A238" s="146" t="s">
+      <c r="A238" s="144" t="s">
         <v>733</v>
       </c>
       <c r="B238" s="68" t="s">
         <v>722</v>
       </c>
       <c r="C238" s="69">
         <v>101</v>
       </c>
       <c r="D238" s="61">
         <v>101.5</v>
       </c>
       <c r="E238" s="61">
         <v>101.2</v>
       </c>
       <c r="F238" s="62">
         <v>101.3</v>
       </c>
       <c r="G238" s="61">
         <v>101.9</v>
       </c>
       <c r="H238" s="61">
         <v>92.1</v>
       </c>
       <c r="I238" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J238" s="147" t="s">
+      <c r="J238" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A239" s="146" t="s">
+      <c r="A239" s="144" t="s">
         <v>734</v>
       </c>
       <c r="B239" s="68" t="s">
         <v>723</v>
       </c>
       <c r="C239" s="69">
         <v>109.6</v>
       </c>
       <c r="D239" s="61">
         <v>110.1</v>
       </c>
       <c r="E239" s="61">
         <v>109.4</v>
       </c>
       <c r="F239" s="62">
         <v>111.4</v>
       </c>
       <c r="G239" s="61">
         <v>109.7</v>
       </c>
       <c r="H239" s="61">
         <v>100.5</v>
       </c>
       <c r="I239" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J239" s="147" t="s">
+      <c r="J239" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A240" s="146" t="s">
+      <c r="A240" s="144" t="s">
         <v>735</v>
       </c>
       <c r="B240" s="68" t="s">
         <v>724</v>
       </c>
       <c r="C240" s="69">
         <v>107.8</v>
       </c>
       <c r="D240" s="61">
         <v>108.5</v>
       </c>
       <c r="E240" s="61">
         <v>105.5</v>
       </c>
       <c r="F240" s="62">
         <v>111.2</v>
       </c>
       <c r="G240" s="61">
         <v>109.8</v>
       </c>
       <c r="H240" s="61">
         <v>94</v>
       </c>
       <c r="I240" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J240" s="147" t="s">
+      <c r="J240" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A241" s="146" t="s">
+      <c r="A241" s="144" t="s">
         <v>736</v>
       </c>
       <c r="B241" s="68" t="s">
         <v>725</v>
       </c>
       <c r="C241" s="69">
         <v>111.4</v>
       </c>
       <c r="D241" s="61">
         <v>112.1</v>
       </c>
       <c r="E241" s="61">
         <v>108</v>
       </c>
       <c r="F241" s="62">
         <v>115.3</v>
       </c>
       <c r="G241" s="61">
         <v>113.9</v>
       </c>
       <c r="H241" s="61">
         <v>99.1</v>
       </c>
       <c r="I241" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J241" s="147" t="s">
+      <c r="J241" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A242" s="146" t="s">
+      <c r="A242" s="144" t="s">
         <v>737</v>
       </c>
       <c r="B242" s="68" t="s">
         <v>726</v>
       </c>
       <c r="C242" s="69">
         <v>110.3</v>
       </c>
       <c r="D242" s="61">
         <v>111.4</v>
       </c>
       <c r="E242" s="61">
         <v>107.5</v>
       </c>
       <c r="F242" s="62">
         <v>116.7</v>
       </c>
       <c r="G242" s="61">
         <v>111.5</v>
       </c>
       <c r="H242" s="61">
         <v>90.5</v>
       </c>
       <c r="I242" s="70" t="s">
         <v>215</v>
       </c>
-      <c r="J242" s="147" t="s">
+      <c r="J242" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="243" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A243" s="146" t="s">
+      <c r="A243" s="144" t="s">
         <v>738</v>
       </c>
       <c r="B243" s="68" t="s">
         <v>727</v>
       </c>
       <c r="C243" s="69">
         <v>118.7</v>
       </c>
       <c r="D243" s="61">
         <v>119.9</v>
       </c>
       <c r="E243" s="61">
         <v>115.8</v>
       </c>
       <c r="F243" s="62">
         <v>128.4</v>
       </c>
       <c r="G243" s="61">
         <v>117.4</v>
       </c>
       <c r="H243" s="61">
         <v>97.2</v>
       </c>
       <c r="I243" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="J243" s="147" t="s">
+      <c r="J243" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A244" s="146" t="s">
+      <c r="A244" s="144" t="s">
         <v>739</v>
       </c>
       <c r="B244" s="68" t="s">
         <v>728</v>
       </c>
       <c r="C244" s="69">
         <v>118.5</v>
       </c>
       <c r="D244" s="61">
         <v>119.8</v>
       </c>
       <c r="E244" s="61">
         <v>114.3</v>
       </c>
       <c r="F244" s="62">
         <v>130</v>
       </c>
       <c r="G244" s="61">
         <v>117.6</v>
       </c>
       <c r="H244" s="61">
         <v>95.7</v>
       </c>
       <c r="I244" s="70" t="s">
         <v>221</v>
       </c>
-      <c r="J244" s="147" t="s">
+      <c r="J244" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A245" s="146" t="s">
+      <c r="A245" s="144" t="s">
         <v>740</v>
       </c>
       <c r="B245" s="68" t="s">
         <v>729</v>
       </c>
       <c r="C245" s="69">
         <v>110.4</v>
       </c>
       <c r="D245" s="61">
         <v>111.1</v>
       </c>
       <c r="E245" s="61">
         <v>107.5</v>
       </c>
       <c r="F245" s="62">
         <v>117.3</v>
       </c>
       <c r="G245" s="61">
         <v>110</v>
       </c>
       <c r="H245" s="61">
         <v>98.1</v>
       </c>
       <c r="I245" s="70" t="s">
         <v>224</v>
       </c>
-      <c r="J245" s="147" t="s">
+      <c r="J245" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="246" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A246" s="146" t="s">
+      <c r="A246" s="144" t="s">
         <v>741</v>
       </c>
       <c r="B246" s="68" t="s">
         <v>730</v>
       </c>
       <c r="C246" s="69">
         <v>114</v>
       </c>
       <c r="D246" s="61">
         <v>115.3</v>
       </c>
       <c r="E246" s="61">
         <v>111.2</v>
       </c>
       <c r="F246" s="62">
         <v>120.4</v>
       </c>
       <c r="G246" s="61">
         <v>115.9</v>
       </c>
       <c r="H246" s="61">
         <v>90.9</v>
       </c>
       <c r="I246" s="70" t="s">
         <v>227</v>
       </c>
-      <c r="J246" s="147" t="s">
+      <c r="J246" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A247" s="146" t="s">
+      <c r="A247" s="144" t="s">
         <v>742</v>
       </c>
       <c r="B247" s="68" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="69">
         <v>108.9</v>
       </c>
       <c r="D247" s="61">
         <v>110.3</v>
       </c>
       <c r="E247" s="61">
         <v>107.3</v>
       </c>
       <c r="F247" s="62">
         <v>113.5</v>
       </c>
       <c r="G247" s="61">
         <v>110.9</v>
       </c>
       <c r="H247" s="61">
         <v>84.6</v>
       </c>
       <c r="I247" s="70" t="s">
         <v>230</v>
       </c>
-      <c r="J247" s="147" t="s">
+      <c r="J247" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A248" s="146" t="s">
+      <c r="A248" s="144" t="s">
         <v>743</v>
       </c>
       <c r="B248" s="68" t="s">
         <v>732</v>
       </c>
       <c r="C248" s="69">
         <v>117.6</v>
       </c>
       <c r="D248" s="61">
         <v>118</v>
       </c>
       <c r="E248" s="61">
         <v>116</v>
       </c>
       <c r="F248" s="62">
         <v>118.2</v>
       </c>
       <c r="G248" s="61">
         <v>120.1</v>
       </c>
       <c r="H248" s="61">
         <v>109.6</v>
       </c>
       <c r="I248" s="70" t="s">
         <v>233</v>
       </c>
-      <c r="J248" s="147" t="s">
+      <c r="J248" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A249" s="146" t="s">
+      <c r="A249" s="144" t="s">
         <v>752</v>
       </c>
       <c r="B249" s="68" t="s">
         <v>753</v>
       </c>
       <c r="C249" s="69">
         <v>108.5</v>
       </c>
       <c r="D249" s="61">
         <v>108.9</v>
       </c>
       <c r="E249" s="61">
         <v>105</v>
       </c>
       <c r="F249" s="62">
         <v>112.5</v>
       </c>
       <c r="G249" s="61">
         <v>110.2</v>
       </c>
       <c r="H249" s="61">
         <v>102.4</v>
       </c>
       <c r="I249" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="J249" s="147" t="s">
+      <c r="J249" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A250" s="146" t="s">
+      <c r="A250" s="144" t="s">
         <v>767</v>
       </c>
       <c r="B250" s="68" t="s">
         <v>779</v>
       </c>
       <c r="C250" s="69">
         <v>101.3</v>
       </c>
       <c r="D250" s="61">
         <v>101.8</v>
       </c>
       <c r="E250" s="61">
         <v>100.6</v>
       </c>
       <c r="F250" s="62">
         <v>104.7</v>
       </c>
       <c r="G250" s="61">
         <v>100.5</v>
       </c>
       <c r="H250" s="61">
         <v>93.6</v>
       </c>
       <c r="I250" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J250" s="147" t="s">
+      <c r="J250" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A251" s="146" t="s">
+      <c r="A251" s="144" t="s">
         <v>768</v>
       </c>
       <c r="B251" s="68" t="s">
         <v>781</v>
       </c>
       <c r="C251" s="69">
         <v>114.1</v>
       </c>
       <c r="D251" s="61">
         <v>114.6</v>
       </c>
       <c r="E251" s="61">
         <v>112.8</v>
       </c>
       <c r="F251" s="62">
         <v>118</v>
       </c>
       <c r="G251" s="61">
         <v>113.7</v>
       </c>
       <c r="H251" s="61">
         <v>105.8</v>
       </c>
       <c r="I251" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J251" s="147" t="s">
+      <c r="J251" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A252" s="146" t="s">
+      <c r="A252" s="144" t="s">
         <v>769</v>
       </c>
       <c r="B252" s="68" t="s">
         <v>783</v>
       </c>
       <c r="C252" s="69">
         <v>111.4</v>
       </c>
       <c r="D252" s="61">
         <v>112.7</v>
       </c>
       <c r="E252" s="61">
         <v>109.8</v>
       </c>
       <c r="F252" s="62">
         <v>117.7</v>
       </c>
       <c r="G252" s="61">
         <v>111.9</v>
       </c>
       <c r="H252" s="61">
         <v>88.2</v>
       </c>
       <c r="I252" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J252" s="147" t="s">
+      <c r="J252" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A253" s="146" t="s">
+      <c r="A253" s="144" t="s">
         <v>770</v>
       </c>
       <c r="B253" s="68" t="s">
         <v>785</v>
       </c>
       <c r="C253" s="69">
         <v>116</v>
       </c>
       <c r="D253" s="61">
         <v>116.1</v>
       </c>
       <c r="E253" s="61">
         <v>112.5</v>
       </c>
       <c r="F253" s="62">
         <v>121.2</v>
       </c>
       <c r="G253" s="61">
         <v>115.8</v>
       </c>
       <c r="H253" s="61">
         <v>115</v>
       </c>
       <c r="I253" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J253" s="147" t="s">
+      <c r="J253" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A254" s="146" t="s">
+      <c r="A254" s="144" t="s">
         <v>771</v>
       </c>
       <c r="B254" s="68" t="s">
         <v>787</v>
       </c>
       <c r="C254" s="69">
         <v>115.9</v>
       </c>
       <c r="D254" s="61">
         <v>116.8</v>
       </c>
       <c r="E254" s="61">
         <v>111.6</v>
       </c>
       <c r="F254" s="62">
         <v>125.5</v>
       </c>
       <c r="G254" s="61">
         <v>115.4</v>
       </c>
       <c r="H254" s="61">
         <v>99.8</v>
       </c>
       <c r="I254" s="70" t="s">
         <v>215</v>
       </c>
-      <c r="J254" s="147" t="s">
+      <c r="J254" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="255" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A255" s="146" t="s">
+      <c r="A255" s="144" t="s">
         <v>772</v>
       </c>
       <c r="B255" s="68" t="s">
         <v>789</v>
       </c>
       <c r="C255" s="69">
         <v>123</v>
       </c>
       <c r="D255" s="61">
         <v>124.3</v>
       </c>
       <c r="E255" s="61">
         <v>120.6</v>
       </c>
       <c r="F255" s="62">
         <v>135.5</v>
       </c>
       <c r="G255" s="61">
         <v>119.2</v>
       </c>
       <c r="H255" s="61">
         <v>99.7</v>
       </c>
       <c r="I255" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="J255" s="147" t="s">
+      <c r="J255" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A256" s="146" t="s">
+      <c r="A256" s="144" t="s">
         <v>773</v>
       </c>
       <c r="B256" s="68" t="s">
         <v>791</v>
       </c>
       <c r="C256" s="69">
         <v>122.5</v>
       </c>
       <c r="D256" s="61">
         <v>123.9</v>
       </c>
       <c r="E256" s="61">
         <v>120.2</v>
       </c>
       <c r="F256" s="62">
         <v>133.6</v>
       </c>
       <c r="G256" s="61">
         <v>120</v>
       </c>
       <c r="H256" s="61">
         <v>95.7</v>
       </c>
       <c r="I256" s="70" t="s">
         <v>221</v>
       </c>
-      <c r="J256" s="147" t="s">
+      <c r="J256" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="257" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A257" s="146" t="s">
+      <c r="A257" s="144" t="s">
         <v>774</v>
       </c>
       <c r="B257" s="68" t="s">
         <v>793</v>
       </c>
       <c r="C257" s="69">
         <v>113.7</v>
       </c>
       <c r="D257" s="61">
         <v>115.1</v>
       </c>
       <c r="E257" s="61">
         <v>110.9</v>
       </c>
       <c r="F257" s="62">
         <v>122.5</v>
       </c>
       <c r="G257" s="61">
         <v>113.6</v>
       </c>
       <c r="H257" s="61">
         <v>89.8</v>
       </c>
       <c r="I257" s="70" t="s">
         <v>224</v>
       </c>
-      <c r="J257" s="147" t="s">
+      <c r="J257" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A258" s="146" t="s">
+      <c r="A258" s="144" t="s">
         <v>775</v>
       </c>
       <c r="B258" s="68" t="s">
         <v>795</v>
       </c>
       <c r="C258" s="69">
         <v>117</v>
       </c>
       <c r="D258" s="61">
         <v>118.5</v>
       </c>
       <c r="E258" s="61">
         <v>114.8</v>
       </c>
       <c r="F258" s="62">
         <v>123.9</v>
       </c>
       <c r="G258" s="61">
         <v>118</v>
       </c>
       <c r="H258" s="61">
         <v>90.9</v>
       </c>
       <c r="I258" s="70" t="s">
         <v>227</v>
       </c>
-      <c r="J258" s="147" t="s">
+      <c r="J258" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A259" s="146" t="s">
+      <c r="A259" s="144" t="s">
         <v>776</v>
       </c>
       <c r="B259" s="68" t="s">
         <v>797</v>
       </c>
       <c r="C259" s="69">
         <v>113.1</v>
       </c>
       <c r="D259" s="61">
         <v>114.5</v>
       </c>
       <c r="E259" s="61">
         <v>112.3</v>
       </c>
       <c r="F259" s="62">
         <v>119.3</v>
       </c>
       <c r="G259" s="61">
         <v>112.8</v>
       </c>
       <c r="H259" s="61">
         <v>88.4</v>
       </c>
       <c r="I259" s="70" t="s">
         <v>230</v>
       </c>
-      <c r="J259" s="147" t="s">
+      <c r="J259" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A260" s="146" t="s">
+      <c r="A260" s="144" t="s">
         <v>777</v>
       </c>
       <c r="B260" s="68" t="s">
         <v>799</v>
       </c>
       <c r="C260" s="69">
         <v>120.5</v>
       </c>
       <c r="D260" s="61">
         <v>121.9</v>
       </c>
       <c r="E260" s="61">
         <v>119.5</v>
       </c>
       <c r="F260" s="62">
         <v>123.7</v>
       </c>
       <c r="G260" s="61">
         <v>122.9</v>
       </c>
       <c r="H260" s="61">
         <v>96.4</v>
       </c>
       <c r="I260" s="70" t="s">
         <v>233</v>
       </c>
-      <c r="J260" s="147" t="s">
+      <c r="J260" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A261" s="146" t="s">
+      <c r="A261" s="144" t="s">
         <v>846</v>
       </c>
       <c r="B261" s="68" t="s">
         <v>847</v>
       </c>
       <c r="C261" s="69">
         <v>110.5</v>
       </c>
       <c r="D261" s="61">
         <v>112</v>
       </c>
       <c r="E261" s="61">
         <v>108.9</v>
       </c>
       <c r="F261" s="62">
         <v>116.2</v>
       </c>
       <c r="G261" s="61">
         <v>112</v>
       </c>
       <c r="H261" s="61">
         <v>82.8</v>
       </c>
       <c r="I261" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="J261" s="147" t="s">
+      <c r="J261" s="145" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A262" s="146" t="s">
+      <c r="A262" s="144" t="s">
         <v>849</v>
       </c>
       <c r="B262" s="68" t="s">
         <v>850</v>
       </c>
       <c r="C262" s="69">
         <v>103.5</v>
       </c>
       <c r="D262" s="61">
         <v>104.4</v>
       </c>
       <c r="E262" s="61">
         <v>103.9</v>
       </c>
       <c r="F262" s="62">
         <v>107.1</v>
       </c>
       <c r="G262" s="61">
         <v>102.6</v>
       </c>
       <c r="H262" s="61">
         <v>88</v>
       </c>
       <c r="I262" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J262" s="147" t="s">
+      <c r="J262" s="145" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A263" s="146" t="s">
+      <c r="A263" s="144" t="s">
         <v>851</v>
       </c>
       <c r="B263" s="68" t="s">
         <v>852</v>
       </c>
       <c r="C263" s="69">
         <v>116.8</v>
       </c>
       <c r="D263" s="61">
         <v>118.2</v>
       </c>
       <c r="E263" s="61">
         <v>114.1</v>
       </c>
       <c r="F263" s="62">
         <v>119.4</v>
       </c>
       <c r="G263" s="61">
         <v>122</v>
       </c>
       <c r="H263" s="61">
         <v>91.2</v>
       </c>
       <c r="I263" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J263" s="147" t="s">
+      <c r="J263" s="145" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A264" s="146" t="s">
+      <c r="A264" s="144" t="s">
         <v>855</v>
       </c>
       <c r="B264" s="68" t="s">
         <v>856</v>
       </c>
       <c r="C264" s="69">
         <v>112.3</v>
       </c>
       <c r="D264" s="61">
         <v>113.7</v>
       </c>
       <c r="E264" s="61">
         <v>110.8</v>
       </c>
       <c r="F264" s="62">
         <v>120.9</v>
       </c>
       <c r="G264" s="61">
         <v>110.8</v>
       </c>
       <c r="H264" s="61">
         <v>87.3</v>
       </c>
       <c r="I264" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J264" s="147" t="s">
+      <c r="J264" s="145" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A265" s="146" t="s">
+      <c r="A265" s="144" t="s">
         <v>857</v>
       </c>
       <c r="B265" s="68" t="s">
         <v>858</v>
       </c>
       <c r="C265" s="69">
         <v>117.5</v>
       </c>
       <c r="D265" s="61">
         <v>119.2</v>
       </c>
       <c r="E265" s="61">
         <v>116.2</v>
       </c>
       <c r="F265" s="62">
         <v>124.5</v>
       </c>
       <c r="G265" s="61">
         <v>118.2</v>
       </c>
       <c r="H265" s="61">
         <v>87</v>
       </c>
       <c r="I265" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J265" s="147" t="s">
+      <c r="J265" s="162" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="266" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J266" s="59"/>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A266" s="144" t="s">
+        <v>859</v>
+      </c>
+      <c r="B266" s="68" t="s">
+        <v>860</v>
+      </c>
+      <c r="C266" s="69">
+        <v>116.4</v>
+      </c>
+      <c r="D266" s="61">
+        <v>116.8</v>
+      </c>
+      <c r="E266" s="61">
+        <v>114.2</v>
+      </c>
+      <c r="F266" s="62">
+        <v>119.5</v>
+      </c>
+      <c r="G266" s="61">
+        <v>117.7</v>
+      </c>
+      <c r="H266" s="61">
+        <v>107.8</v>
+      </c>
+      <c r="I266" s="70" t="s">
+        <v>215</v>
+      </c>
+      <c r="J266" s="162" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A267" s="144" t="s">
+        <v>863</v>
+      </c>
+      <c r="B267" s="68" t="s">
+        <v>864</v>
+      </c>
+      <c r="C267" s="69">
+        <v>124.6</v>
+      </c>
+      <c r="D267" s="61">
+        <v>125.7</v>
+      </c>
+      <c r="E267" s="61">
+        <v>120.5</v>
+      </c>
+      <c r="F267" s="62">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="G267" s="61">
+        <v>124.5</v>
+      </c>
+      <c r="H267" s="61">
+        <v>104.1</v>
+      </c>
+      <c r="I267" s="70" t="s">
+        <v>218</v>
+      </c>
+      <c r="J267" s="162" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="36"/>
+      <c r="B268" s="55"/>
+      <c r="C268" s="72"/>
+      <c r="D268" s="73"/>
+      <c r="E268" s="73"/>
+      <c r="F268" s="74"/>
+      <c r="G268" s="73"/>
+      <c r="H268" s="73"/>
+      <c r="I268" s="55"/>
+      <c r="J268" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4826AB8C-5CB4-4D0F-AA90-E2260888CADE}">
-  <dimension ref="A1:J94"/>
+  <dimension ref="A1:J95"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C86" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C87" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.88671875" style="15" customWidth="1"/>
     <col min="2" max="2" width="19.109375" style="15" customWidth="1"/>
     <col min="3" max="8" width="14.77734375" style="15" customWidth="1"/>
     <col min="9" max="9" width="5.109375" style="15" customWidth="1"/>
-    <col min="10" max="10" width="10.21875" style="110" customWidth="1"/>
+    <col min="10" max="10" width="10.21875" style="108" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16" width="11.44140625" style="15"/>
     <col min="17" max="22" width="23" style="15" customWidth="1"/>
     <col min="23" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>196</v>
       </c>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="15" t="s">
@@ -16964,2872 +17060,2904 @@
       <c r="A4" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B5" s="18"/>
       <c r="C5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="21"/>
-      <c r="J5" s="111"/>
+      <c r="J5" s="109"/>
     </row>
     <row r="6" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="23"/>
       <c r="C6" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="26"/>
-      <c r="J6" s="112"/>
+      <c r="J6" s="110"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B7" s="23"/>
       <c r="C7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>187</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="30" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="26"/>
-      <c r="J7" s="112"/>
+      <c r="J7" s="110"/>
     </row>
     <row r="8" spans="1:10" ht="27" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>188</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>189</v>
       </c>
       <c r="C8" s="32" t="s">
         <v>190</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>191</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>192</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>193</v>
       </c>
       <c r="G8" s="33" t="s">
         <v>194</v>
       </c>
       <c r="H8" s="34" t="s">
         <v>195</v>
       </c>
       <c r="I8" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="J8" s="113"/>
+      <c r="J8" s="111"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="38">
         <v>65.400000000000006</v>
       </c>
       <c r="D9" s="15">
         <v>65.8</v>
       </c>
       <c r="E9" s="46">
         <v>61.9</v>
       </c>
       <c r="F9" s="46">
         <v>82.7</v>
       </c>
       <c r="G9" s="46">
         <v>56.6</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="15">
         <v>56.3</v>
       </c>
-      <c r="I9" s="104" t="s">
+      <c r="I9" s="102" t="s">
         <v>36</v>
       </c>
-      <c r="J9" s="114">
+      <c r="J9" s="112">
         <v>2005</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="38">
         <v>66</v>
       </c>
       <c r="D10" s="15">
         <v>66.5</v>
       </c>
       <c r="E10" s="46">
         <v>63.3</v>
       </c>
       <c r="F10" s="46">
         <v>83.1</v>
       </c>
       <c r="G10" s="46">
         <v>56.6</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="15">
         <v>56.3</v>
       </c>
-      <c r="I10" s="105" t="s">
+      <c r="I10" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="J10" s="115">
+      <c r="J10" s="113">
         <v>2005</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="38">
         <v>66.099999999999994</v>
       </c>
       <c r="D11" s="15">
         <v>66.5</v>
       </c>
       <c r="E11" s="46">
         <v>63.4</v>
       </c>
       <c r="F11" s="46">
         <v>82</v>
       </c>
       <c r="G11" s="46">
         <v>57</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="15">
         <v>58.2</v>
       </c>
-      <c r="I11" s="105" t="s">
+      <c r="I11" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="J11" s="115">
+      <c r="J11" s="113">
         <v>2005</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="38">
         <v>65.3</v>
       </c>
       <c r="D12" s="15">
         <v>66.099999999999994</v>
       </c>
       <c r="E12" s="46">
         <v>63</v>
       </c>
       <c r="F12" s="46">
         <v>81.099999999999994</v>
       </c>
       <c r="G12" s="46">
         <v>57.2</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="15">
         <v>50</v>
       </c>
-      <c r="I12" s="105" t="s">
+      <c r="I12" s="103" t="s">
         <v>45</v>
       </c>
-      <c r="J12" s="115">
+      <c r="J12" s="113">
         <v>2005</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="91" t="s">
+      <c r="B13" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="92">
+      <c r="C13" s="91">
         <v>66</v>
       </c>
-      <c r="D13" s="93">
+      <c r="D13" s="92">
         <v>66.8</v>
       </c>
-      <c r="E13" s="94">
+      <c r="E13" s="93">
         <v>63.9</v>
       </c>
-      <c r="F13" s="94">
+      <c r="F13" s="93">
         <v>81.3</v>
       </c>
-      <c r="G13" s="94">
+      <c r="G13" s="93">
         <v>57.9</v>
       </c>
-      <c r="H13" s="93">
+      <c r="H13" s="92">
         <v>49.1</v>
       </c>
-      <c r="I13" s="106" t="s">
+      <c r="I13" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J13" s="116">
+      <c r="J13" s="114">
         <v>2006</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="38">
         <v>66.3</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="15">
         <v>67.099999999999994</v>
       </c>
       <c r="E14" s="46">
         <v>63.3</v>
       </c>
       <c r="F14" s="46">
         <v>80.3</v>
       </c>
       <c r="G14" s="46">
         <v>61.1</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="15">
         <v>49.9</v>
       </c>
-      <c r="I14" s="105" t="s">
+      <c r="I14" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="54">
         <v>2006</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="38">
         <v>65.5</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="15">
         <v>66.3</v>
       </c>
       <c r="E15" s="46">
         <v>64.8</v>
       </c>
       <c r="F15" s="46">
         <v>80.8</v>
       </c>
       <c r="G15" s="46">
         <v>55.9</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="15">
         <v>50.6</v>
       </c>
-      <c r="I15" s="105" t="s">
+      <c r="I15" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J15" s="54">
         <v>2006</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="98" t="s">
+      <c r="B16" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C16" s="99">
+      <c r="C16" s="97">
         <v>66.400000000000006</v>
       </c>
-      <c r="D16" s="100">
+      <c r="D16" s="98">
         <v>67</v>
       </c>
-      <c r="E16" s="101">
+      <c r="E16" s="99">
         <v>64.2</v>
       </c>
-      <c r="F16" s="101">
+      <c r="F16" s="99">
         <v>80.599999999999994</v>
       </c>
-      <c r="G16" s="101">
+      <c r="G16" s="99">
         <v>59.2</v>
       </c>
-      <c r="H16" s="100">
+      <c r="H16" s="98">
         <v>52.8</v>
       </c>
-      <c r="I16" s="107" t="s">
+      <c r="I16" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J16" s="117">
+      <c r="J16" s="115">
         <v>2006</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="38">
         <v>66.8</v>
       </c>
       <c r="D17" s="15">
         <v>67.5</v>
       </c>
       <c r="E17" s="46">
         <v>64.7</v>
       </c>
       <c r="F17" s="46">
         <v>80.599999999999994</v>
       </c>
       <c r="G17" s="46">
         <v>59.8</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="15">
         <v>53.3</v>
       </c>
-      <c r="I17" s="105" t="s">
+      <c r="I17" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="54">
         <v>2007</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>66.5</v>
       </c>
       <c r="D18" s="15">
         <v>67.3</v>
       </c>
       <c r="E18" s="46">
         <v>64.900000000000006</v>
       </c>
       <c r="F18" s="46">
         <v>80.8</v>
       </c>
       <c r="G18" s="46">
         <v>59</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="15">
         <v>53.5</v>
       </c>
-      <c r="I18" s="105" t="s">
+      <c r="I18" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="54">
         <v>2007</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="38">
         <v>67</v>
       </c>
       <c r="D19" s="15">
         <v>67.7</v>
       </c>
       <c r="E19" s="46">
         <v>65</v>
       </c>
       <c r="F19" s="46">
         <v>80.900000000000006</v>
       </c>
       <c r="G19" s="46">
         <v>59.6</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="15">
         <v>53.5</v>
       </c>
-      <c r="I19" s="105" t="s">
+      <c r="I19" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J19" s="54">
         <v>2007</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="38">
         <v>67</v>
       </c>
       <c r="D20" s="15">
         <v>67.5</v>
       </c>
       <c r="E20" s="46">
         <v>64.8</v>
       </c>
       <c r="F20" s="46">
         <v>80.7</v>
       </c>
       <c r="G20" s="46">
         <v>60</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="15">
         <v>56.3</v>
       </c>
-      <c r="I20" s="108" t="s">
+      <c r="I20" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="J20" s="118">
+      <c r="J20" s="116">
         <v>2007</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="91" t="s">
+      <c r="B21" s="90" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="92">
+      <c r="C21" s="91">
         <v>67.900000000000006</v>
       </c>
-      <c r="D21" s="93">
+      <c r="D21" s="92">
         <v>68.5</v>
       </c>
-      <c r="E21" s="94">
+      <c r="E21" s="93">
         <v>65.400000000000006</v>
       </c>
-      <c r="F21" s="94">
+      <c r="F21" s="93">
         <v>81.8</v>
       </c>
-      <c r="G21" s="94">
+      <c r="G21" s="93">
         <v>60.8</v>
       </c>
-      <c r="H21" s="93">
+      <c r="H21" s="92">
         <v>55.9</v>
       </c>
-      <c r="I21" s="106" t="s">
+      <c r="I21" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J21" s="116">
+      <c r="J21" s="114">
         <v>2008</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="38">
         <v>69.2</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="15">
         <v>69.900000000000006</v>
       </c>
       <c r="E22" s="46">
         <v>65.5</v>
       </c>
       <c r="F22" s="46">
         <v>81.2</v>
       </c>
       <c r="G22" s="46">
         <v>66.3</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="15">
         <v>54.7</v>
       </c>
-      <c r="I22" s="105" t="s">
+      <c r="I22" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="54">
         <v>2008</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="38">
         <v>73.2</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="15">
         <v>74</v>
       </c>
       <c r="E23" s="46">
         <v>66.5</v>
       </c>
       <c r="F23" s="46">
         <v>82.7</v>
       </c>
       <c r="G23" s="46">
         <v>75.900000000000006</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="15">
         <v>56.3</v>
       </c>
-      <c r="I23" s="105" t="s">
+      <c r="I23" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J23" s="54">
         <v>2008</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="B24" s="98" t="s">
+      <c r="B24" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="99">
+      <c r="C24" s="97">
         <v>73</v>
       </c>
-      <c r="D24" s="100">
+      <c r="D24" s="98">
         <v>73.8</v>
       </c>
-      <c r="E24" s="101">
+      <c r="E24" s="99">
         <v>66.3</v>
       </c>
-      <c r="F24" s="101">
+      <c r="F24" s="99">
         <v>83</v>
       </c>
-      <c r="G24" s="101">
+      <c r="G24" s="99">
         <v>74.900000000000006</v>
       </c>
-      <c r="H24" s="100">
+      <c r="H24" s="98">
         <v>56.8</v>
       </c>
-      <c r="I24" s="107" t="s">
+      <c r="I24" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J24" s="117">
+      <c r="J24" s="115">
         <v>2008</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="38">
         <v>72.2</v>
       </c>
       <c r="D25" s="15">
         <v>72.8</v>
       </c>
       <c r="E25" s="46">
         <v>64.900000000000006</v>
       </c>
       <c r="F25" s="46">
         <v>82.2</v>
       </c>
       <c r="G25" s="46">
         <v>74.3</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="15">
         <v>59.9</v>
       </c>
-      <c r="I25" s="105" t="s">
+      <c r="I25" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J25" s="54">
         <v>2009</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="38">
         <v>71.599999999999994</v>
       </c>
       <c r="D26" s="15">
         <v>72.3</v>
       </c>
       <c r="E26" s="46">
         <v>64.8</v>
       </c>
       <c r="F26" s="46">
         <v>82</v>
       </c>
       <c r="G26" s="46">
         <v>72.900000000000006</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="15">
         <v>58.4</v>
       </c>
-      <c r="I26" s="105" t="s">
+      <c r="I26" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="54">
         <v>2009</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="38">
         <v>70.599999999999994</v>
       </c>
       <c r="D27" s="15">
         <v>71.400000000000006</v>
       </c>
       <c r="E27" s="46">
         <v>63.7</v>
       </c>
       <c r="F27" s="46">
         <v>78.2</v>
       </c>
       <c r="G27" s="46">
         <v>74.2</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="15">
         <v>56.6</v>
       </c>
-      <c r="I27" s="105" t="s">
+      <c r="I27" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J27" s="54">
         <v>2009</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="38">
         <v>70.900000000000006</v>
       </c>
       <c r="D28" s="15">
         <v>71.400000000000006</v>
       </c>
       <c r="E28" s="46">
         <v>63.6</v>
       </c>
       <c r="F28" s="46">
         <v>78.8</v>
       </c>
       <c r="G28" s="46">
         <v>74.5</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="15">
         <v>59.3</v>
       </c>
-      <c r="I28" s="108" t="s">
+      <c r="I28" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="J28" s="118">
+      <c r="J28" s="116">
         <v>2009</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="91" t="s">
+      <c r="B29" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="C29" s="92">
+      <c r="C29" s="91">
         <v>70.599999999999994</v>
       </c>
-      <c r="D29" s="93">
+      <c r="D29" s="92">
         <v>71.099999999999994</v>
       </c>
-      <c r="E29" s="94">
+      <c r="E29" s="93">
         <v>63.6</v>
       </c>
-      <c r="F29" s="94">
+      <c r="F29" s="93">
         <v>80.099999999999994</v>
       </c>
-      <c r="G29" s="94">
+      <c r="G29" s="93">
         <v>72.400000000000006</v>
       </c>
-      <c r="H29" s="93">
+      <c r="H29" s="92">
         <v>58.4</v>
       </c>
-      <c r="I29" s="106" t="s">
+      <c r="I29" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J29" s="116">
+      <c r="J29" s="114">
         <v>2010</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="38">
         <v>71.5</v>
       </c>
-      <c r="D30" s="97">
+      <c r="D30" s="15">
         <v>71.8</v>
       </c>
       <c r="E30" s="46">
         <v>64.900000000000006</v>
       </c>
       <c r="F30" s="46">
         <v>81.099999999999994</v>
       </c>
       <c r="G30" s="46">
         <v>72.099999999999994</v>
       </c>
-      <c r="H30" s="97">
+      <c r="H30" s="15">
         <v>64.2</v>
       </c>
-      <c r="I30" s="105" t="s">
+      <c r="I30" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="54">
         <v>2010</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="36" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="38">
         <v>75.7</v>
       </c>
-      <c r="D31" s="97">
+      <c r="D31" s="15">
         <v>76.400000000000006</v>
       </c>
       <c r="E31" s="46">
         <v>65.5</v>
       </c>
       <c r="F31" s="46">
         <v>82.6</v>
       </c>
       <c r="G31" s="46">
         <v>83.7</v>
       </c>
-      <c r="H31" s="97">
+      <c r="H31" s="15">
         <v>61.1</v>
       </c>
-      <c r="I31" s="105" t="s">
+      <c r="I31" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J31" s="54">
         <v>2010</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="36" t="s">
         <v>84</v>
       </c>
-      <c r="B32" s="98" t="s">
+      <c r="B32" s="96" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="99">
+      <c r="C32" s="97">
         <v>72.2</v>
       </c>
-      <c r="D32" s="100">
+      <c r="D32" s="98">
         <v>72.7</v>
       </c>
-      <c r="E32" s="101">
+      <c r="E32" s="99">
         <v>67.099999999999994</v>
       </c>
-      <c r="F32" s="101">
+      <c r="F32" s="99">
         <v>81.8</v>
       </c>
-      <c r="G32" s="101">
+      <c r="G32" s="99">
         <v>71.400000000000006</v>
       </c>
-      <c r="H32" s="100">
+      <c r="H32" s="98">
         <v>61.5</v>
       </c>
-      <c r="I32" s="107" t="s">
+      <c r="I32" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J32" s="117">
+      <c r="J32" s="115">
         <v>2010</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="38">
         <v>76.3</v>
       </c>
       <c r="D33" s="15">
         <v>77.2</v>
       </c>
       <c r="E33" s="46">
         <v>67</v>
       </c>
       <c r="F33" s="46">
         <v>82.9</v>
       </c>
       <c r="G33" s="46">
         <v>84.4</v>
       </c>
-      <c r="H33" s="97">
+      <c r="H33" s="15">
         <v>59.9</v>
       </c>
-      <c r="I33" s="105" t="s">
+      <c r="I33" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J33" s="54">
         <v>2011</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="36" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="38">
         <v>76.5</v>
       </c>
       <c r="D34" s="15">
         <v>77.2</v>
       </c>
       <c r="E34" s="46">
         <v>67.599999999999994</v>
       </c>
       <c r="F34" s="46">
         <v>81.8</v>
       </c>
       <c r="G34" s="46">
         <v>85.1</v>
       </c>
-      <c r="H34" s="97">
+      <c r="H34" s="15">
         <v>59.4</v>
       </c>
-      <c r="I34" s="105" t="s">
+      <c r="I34" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="54">
         <v>2011</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="38">
         <v>80.099999999999994</v>
       </c>
       <c r="D35" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="E35" s="46">
         <v>70.3</v>
       </c>
       <c r="F35" s="46">
         <v>82.9</v>
       </c>
       <c r="G35" s="46">
         <v>91</v>
       </c>
-      <c r="H35" s="97">
+      <c r="H35" s="15">
         <v>69.099999999999994</v>
       </c>
-      <c r="I35" s="105" t="s">
+      <c r="I35" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J35" s="54">
         <v>2011</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>92</v>
       </c>
       <c r="B36" s="44" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="38">
         <v>80.3</v>
       </c>
       <c r="D36" s="15">
         <v>80.7</v>
       </c>
       <c r="E36" s="46">
         <v>71</v>
       </c>
       <c r="F36" s="46">
         <v>82.9</v>
       </c>
       <c r="G36" s="46">
         <v>90.4</v>
       </c>
-      <c r="H36" s="97">
+      <c r="H36" s="15">
         <v>71.2</v>
       </c>
-      <c r="I36" s="105" t="s">
+      <c r="I36" s="103" t="s">
         <v>45</v>
       </c>
       <c r="J36" s="54">
         <v>2011</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="B37" s="91" t="s">
+      <c r="B37" s="90" t="s">
         <v>95</v>
       </c>
-      <c r="C37" s="92">
+      <c r="C37" s="91">
         <v>80</v>
       </c>
-      <c r="D37" s="93">
+      <c r="D37" s="92">
         <v>80.400000000000006</v>
       </c>
-      <c r="E37" s="94">
+      <c r="E37" s="93">
         <v>72.599999999999994</v>
       </c>
-      <c r="F37" s="94">
+      <c r="F37" s="93">
         <v>82.1</v>
       </c>
-      <c r="G37" s="94">
+      <c r="G37" s="93">
         <v>88.2</v>
       </c>
-      <c r="H37" s="93">
+      <c r="H37" s="92">
         <v>72</v>
       </c>
-      <c r="I37" s="106" t="s">
+      <c r="I37" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J37" s="116">
+      <c r="J37" s="114">
         <v>2012</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="36" t="s">
         <v>96</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="38">
         <v>80.8</v>
       </c>
-      <c r="D38" s="97">
+      <c r="D38" s="15">
         <v>81.3</v>
       </c>
       <c r="E38" s="46">
         <v>73.7</v>
       </c>
       <c r="F38" s="46">
         <v>83</v>
       </c>
       <c r="G38" s="46">
         <v>88.9</v>
       </c>
-      <c r="H38" s="97">
+      <c r="H38" s="15">
         <v>71.3</v>
       </c>
-      <c r="I38" s="105" t="s">
+      <c r="I38" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="54">
         <v>2012</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="36" t="s">
         <v>98</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="38">
         <v>81.8</v>
       </c>
-      <c r="D39" s="97">
+      <c r="D39" s="15">
         <v>82.6</v>
       </c>
       <c r="E39" s="46">
         <v>75</v>
       </c>
       <c r="F39" s="46">
         <v>84.1</v>
       </c>
       <c r="G39" s="46">
         <v>90</v>
       </c>
-      <c r="H39" s="97">
+      <c r="H39" s="15">
         <v>67.599999999999994</v>
       </c>
-      <c r="I39" s="105" t="s">
+      <c r="I39" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J39" s="54">
         <v>2012</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="36" t="s">
         <v>100</v>
       </c>
-      <c r="B40" s="98" t="s">
+      <c r="B40" s="96" t="s">
         <v>101</v>
       </c>
-      <c r="C40" s="99">
+      <c r="C40" s="97">
         <v>82.5</v>
       </c>
-      <c r="D40" s="100">
+      <c r="D40" s="98">
         <v>82.9</v>
       </c>
-      <c r="E40" s="101">
+      <c r="E40" s="99">
         <v>75.400000000000006</v>
       </c>
-      <c r="F40" s="101">
+      <c r="F40" s="99">
         <v>85.4</v>
       </c>
-      <c r="G40" s="101">
+      <c r="G40" s="99">
         <v>89.6</v>
       </c>
-      <c r="H40" s="100">
+      <c r="H40" s="98">
         <v>72.599999999999994</v>
       </c>
-      <c r="I40" s="107" t="s">
+      <c r="I40" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J40" s="117">
+      <c r="J40" s="115">
         <v>2012</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="36" t="s">
         <v>102</v>
       </c>
-      <c r="B41" s="91" t="s">
+      <c r="B41" s="90" t="s">
         <v>103</v>
       </c>
-      <c r="C41" s="92">
+      <c r="C41" s="91">
         <v>83.1</v>
       </c>
-      <c r="D41" s="93">
+      <c r="D41" s="92">
         <v>83.5</v>
       </c>
-      <c r="E41" s="94">
+      <c r="E41" s="93">
         <v>77.2</v>
       </c>
-      <c r="F41" s="94">
+      <c r="F41" s="93">
         <v>85.1</v>
       </c>
-      <c r="G41" s="94">
+      <c r="G41" s="93">
         <v>89.3</v>
       </c>
-      <c r="H41" s="93">
+      <c r="H41" s="92">
         <v>76.400000000000006</v>
       </c>
-      <c r="I41" s="106" t="s">
+      <c r="I41" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J41" s="116">
+      <c r="J41" s="114">
         <v>2013</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="36" t="s">
         <v>104</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="38">
         <v>84.2</v>
       </c>
-      <c r="D42" s="97">
+      <c r="D42" s="15">
         <v>84.3</v>
       </c>
       <c r="E42" s="46">
         <v>79.2</v>
       </c>
       <c r="F42" s="46">
         <v>85.2</v>
       </c>
       <c r="G42" s="46">
         <v>89.6</v>
       </c>
-      <c r="H42" s="97">
+      <c r="H42" s="15">
         <v>79.900000000000006</v>
       </c>
-      <c r="I42" s="105" t="s">
+      <c r="I42" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="54">
         <v>2013</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="36" t="s">
         <v>106</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="38">
         <v>85.6</v>
       </c>
-      <c r="D43" s="97">
+      <c r="D43" s="15">
         <v>85.8</v>
       </c>
       <c r="E43" s="46">
         <v>81.3</v>
       </c>
       <c r="F43" s="46">
         <v>86.4</v>
       </c>
       <c r="G43" s="46">
         <v>90.5</v>
       </c>
-      <c r="H43" s="97">
+      <c r="H43" s="15">
         <v>80.400000000000006</v>
       </c>
-      <c r="I43" s="105" t="s">
+      <c r="I43" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J43" s="54">
         <v>2013</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>108</v>
       </c>
-      <c r="B44" s="98" t="s">
+      <c r="B44" s="96" t="s">
         <v>109</v>
       </c>
-      <c r="C44" s="99">
+      <c r="C44" s="97">
         <v>86.6</v>
       </c>
-      <c r="D44" s="100">
+      <c r="D44" s="98">
         <v>86.9</v>
       </c>
-      <c r="E44" s="101">
+      <c r="E44" s="99">
         <v>83.4</v>
       </c>
-      <c r="F44" s="101">
+      <c r="F44" s="99">
         <v>86.7</v>
       </c>
-      <c r="G44" s="101">
+      <c r="G44" s="99">
         <v>91.1</v>
       </c>
-      <c r="H44" s="100">
+      <c r="H44" s="98">
         <v>78.900000000000006</v>
       </c>
-      <c r="I44" s="107" t="s">
+      <c r="I44" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J44" s="117">
+      <c r="J44" s="115">
         <v>2013</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>110</v>
       </c>
-      <c r="B45" s="91" t="s">
+      <c r="B45" s="90" t="s">
         <v>111</v>
       </c>
-      <c r="C45" s="92">
+      <c r="C45" s="91">
         <v>88.5</v>
       </c>
-      <c r="D45" s="93">
+      <c r="D45" s="92">
         <v>88.5</v>
       </c>
-      <c r="E45" s="94">
+      <c r="E45" s="93">
         <v>84.4</v>
       </c>
-      <c r="F45" s="94">
+      <c r="F45" s="93">
         <v>88.1</v>
       </c>
-      <c r="G45" s="94">
+      <c r="G45" s="93">
         <v>93.4</v>
       </c>
-      <c r="H45" s="93">
+      <c r="H45" s="92">
         <v>88.3</v>
       </c>
-      <c r="I45" s="106" t="s">
+      <c r="I45" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J45" s="116">
+      <c r="J45" s="114">
         <v>2014</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="36" t="s">
         <v>112</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="38">
         <v>88.4</v>
       </c>
-      <c r="D46" s="97">
+      <c r="D46" s="15">
         <v>88.7</v>
       </c>
       <c r="E46" s="46">
         <v>89</v>
       </c>
       <c r="F46" s="46">
         <v>90.3</v>
       </c>
       <c r="G46" s="46">
         <v>87.1</v>
       </c>
-      <c r="H46" s="97">
+      <c r="H46" s="15">
         <v>82.2</v>
       </c>
-      <c r="I46" s="105" t="s">
+      <c r="I46" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J46" s="54">
         <v>2014</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="36" t="s">
         <v>114</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="38">
         <v>90.1</v>
       </c>
-      <c r="D47" s="97">
+      <c r="D47" s="15">
         <v>90</v>
       </c>
       <c r="E47" s="46">
         <v>87.7</v>
       </c>
       <c r="F47" s="46">
         <v>89.7</v>
       </c>
       <c r="G47" s="46">
         <v>92.6</v>
       </c>
-      <c r="H47" s="97">
+      <c r="H47" s="15">
         <v>90</v>
       </c>
-      <c r="I47" s="105" t="s">
+      <c r="I47" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J47" s="54">
         <v>2014</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="36" t="s">
         <v>116</v>
       </c>
-      <c r="B48" s="98" t="s">
+      <c r="B48" s="96" t="s">
         <v>117</v>
       </c>
-      <c r="C48" s="99">
+      <c r="C48" s="97">
         <v>91.4</v>
       </c>
-      <c r="D48" s="100">
+      <c r="D48" s="98">
         <v>91.4</v>
       </c>
-      <c r="E48" s="101">
+      <c r="E48" s="99">
         <v>89.9</v>
       </c>
-      <c r="F48" s="101">
+      <c r="F48" s="99">
         <v>91.4</v>
       </c>
-      <c r="G48" s="101">
+      <c r="G48" s="99">
         <v>93.1</v>
       </c>
-      <c r="H48" s="100">
+      <c r="H48" s="98">
         <v>88.4</v>
       </c>
-      <c r="I48" s="107" t="s">
+      <c r="I48" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J48" s="117">
+      <c r="J48" s="115">
         <v>2014</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="36" t="s">
         <v>118</v>
       </c>
-      <c r="B49" s="91" t="s">
+      <c r="B49" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="C49" s="92">
+      <c r="C49" s="91">
         <v>93</v>
       </c>
-      <c r="D49" s="93">
+      <c r="D49" s="92">
         <v>92.7</v>
       </c>
-      <c r="E49" s="94">
+      <c r="E49" s="93">
         <v>92.1</v>
       </c>
-      <c r="F49" s="94">
+      <c r="F49" s="93">
         <v>93.2</v>
       </c>
-      <c r="G49" s="94">
+      <c r="G49" s="93">
         <v>92.7</v>
       </c>
-      <c r="H49" s="93">
+      <c r="H49" s="92">
         <v>97.8</v>
       </c>
-      <c r="I49" s="106" t="s">
+      <c r="I49" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J49" s="116">
+      <c r="J49" s="114">
         <v>2015</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="36" t="s">
         <v>120</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="38">
         <v>94.5</v>
       </c>
-      <c r="D50" s="97">
+      <c r="D50" s="15">
         <v>94.3</v>
       </c>
       <c r="E50" s="46">
         <v>94.5</v>
       </c>
       <c r="F50" s="46">
         <v>94.8</v>
       </c>
       <c r="G50" s="46">
         <v>93.4</v>
       </c>
-      <c r="H50" s="97">
+      <c r="H50" s="15">
         <v>97.6</v>
       </c>
-      <c r="I50" s="105" t="s">
+      <c r="I50" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="54">
         <v>2015</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="36" t="s">
         <v>122</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="38">
         <v>95.4</v>
       </c>
-      <c r="D51" s="97">
+      <c r="D51" s="15">
         <v>95</v>
       </c>
       <c r="E51" s="46">
         <v>96.6</v>
       </c>
       <c r="F51" s="46">
         <v>95.9</v>
       </c>
       <c r="G51" s="46">
         <v>91.5</v>
       </c>
-      <c r="H51" s="97">
+      <c r="H51" s="15">
         <v>99.8</v>
       </c>
-      <c r="I51" s="105" t="s">
+      <c r="I51" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J51" s="54">
         <v>2015</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="36" t="s">
         <v>124</v>
       </c>
-      <c r="B52" s="98" t="s">
+      <c r="B52" s="96" t="s">
         <v>125</v>
       </c>
-      <c r="C52" s="99">
+      <c r="C52" s="97">
         <v>96.1</v>
       </c>
-      <c r="D52" s="100">
+      <c r="D52" s="98">
         <v>96.2</v>
       </c>
-      <c r="E52" s="101">
+      <c r="E52" s="99">
         <v>97</v>
       </c>
-      <c r="F52" s="101">
+      <c r="F52" s="99">
         <v>97.3</v>
       </c>
-      <c r="G52" s="101">
+      <c r="G52" s="99">
         <v>95.1</v>
       </c>
-      <c r="H52" s="100">
+      <c r="H52" s="98">
         <v>96.6</v>
       </c>
-      <c r="I52" s="107" t="s">
+      <c r="I52" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J52" s="117">
+      <c r="J52" s="115">
         <v>2015</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="36" t="s">
         <v>126</v>
       </c>
-      <c r="B53" s="91" t="s">
+      <c r="B53" s="90" t="s">
         <v>127</v>
       </c>
-      <c r="C53" s="92">
+      <c r="C53" s="91">
         <v>96.8</v>
       </c>
-      <c r="D53" s="93">
+      <c r="D53" s="92">
         <v>96.7</v>
       </c>
-      <c r="E53" s="94">
+      <c r="E53" s="93">
         <v>97.5</v>
       </c>
-      <c r="F53" s="94">
+      <c r="F53" s="93">
         <v>98.2</v>
       </c>
-      <c r="G53" s="94">
+      <c r="G53" s="93">
         <v>94.2</v>
       </c>
-      <c r="H53" s="93">
+      <c r="H53" s="92">
         <v>100</v>
       </c>
-      <c r="I53" s="106" t="s">
+      <c r="I53" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J53" s="116">
+      <c r="J53" s="114">
         <v>2016</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="36" t="s">
         <v>128</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="38">
         <v>98</v>
       </c>
-      <c r="D54" s="97">
+      <c r="D54" s="15">
         <v>97.7</v>
       </c>
       <c r="E54" s="46">
         <v>98.7</v>
       </c>
       <c r="F54" s="46">
         <v>99.2</v>
       </c>
       <c r="G54" s="46">
         <v>95.1</v>
       </c>
-      <c r="H54" s="97">
+      <c r="H54" s="15">
         <v>101.1</v>
       </c>
-      <c r="I54" s="105" t="s">
+      <c r="I54" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="54">
         <v>2016</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="36" t="s">
         <v>130</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="38">
         <v>98.9</v>
       </c>
-      <c r="D55" s="97">
+      <c r="D55" s="15">
         <v>98.7</v>
       </c>
       <c r="E55" s="46">
         <v>100.7</v>
       </c>
       <c r="F55" s="46">
         <v>100.4</v>
       </c>
       <c r="G55" s="46">
         <v>94.3</v>
       </c>
-      <c r="H55" s="97">
+      <c r="H55" s="15">
         <v>99.6</v>
       </c>
-      <c r="I55" s="105" t="s">
+      <c r="I55" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J55" s="54">
         <v>2016</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="36" t="s">
         <v>132</v>
       </c>
-      <c r="B56" s="98" t="s">
+      <c r="B56" s="96" t="s">
         <v>133</v>
       </c>
-      <c r="C56" s="99">
+      <c r="C56" s="97">
         <v>99.8</v>
       </c>
-      <c r="D56" s="100">
+      <c r="D56" s="98">
         <v>99.7</v>
       </c>
-      <c r="E56" s="101">
+      <c r="E56" s="99">
         <v>101.4</v>
       </c>
-      <c r="F56" s="101">
+      <c r="F56" s="99">
         <v>101.4</v>
       </c>
-      <c r="G56" s="101">
+      <c r="G56" s="99">
         <v>97.3</v>
       </c>
-      <c r="H56" s="100">
+      <c r="H56" s="98">
         <v>103.6</v>
       </c>
-      <c r="I56" s="107" t="s">
+      <c r="I56" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J56" s="117">
+      <c r="J56" s="115">
         <v>2016</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="36" t="s">
         <v>134</v>
       </c>
-      <c r="B57" s="91" t="s">
+      <c r="B57" s="90" t="s">
         <v>135</v>
       </c>
-      <c r="C57" s="92">
+      <c r="C57" s="91">
         <v>100.2</v>
       </c>
-      <c r="D57" s="93">
+      <c r="D57" s="92">
         <v>100.1</v>
       </c>
-      <c r="E57" s="94">
+      <c r="E57" s="93">
         <v>101.9</v>
       </c>
-      <c r="F57" s="94">
+      <c r="F57" s="93">
         <v>102</v>
       </c>
-      <c r="G57" s="94">
+      <c r="G57" s="93">
         <v>96</v>
       </c>
-      <c r="H57" s="93">
+      <c r="H57" s="92">
         <v>103.5</v>
       </c>
-      <c r="I57" s="106" t="s">
+      <c r="I57" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J57" s="116">
+      <c r="J57" s="114">
         <v>2017</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="36" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="38">
         <v>101.1</v>
       </c>
-      <c r="D58" s="97">
+      <c r="D58" s="15">
         <v>100.8</v>
       </c>
       <c r="E58" s="46">
         <v>102.4</v>
       </c>
       <c r="F58" s="46">
         <v>102.9</v>
       </c>
       <c r="G58" s="46">
         <v>96.9</v>
       </c>
-      <c r="H58" s="97">
+      <c r="H58" s="15">
         <v>105.7</v>
       </c>
-      <c r="I58" s="105" t="s">
+      <c r="I58" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="54">
         <v>2017</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="36" t="s">
         <v>138</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="38">
         <v>101.2</v>
       </c>
-      <c r="D59" s="97">
+      <c r="D59" s="15">
         <v>100.5</v>
       </c>
       <c r="E59" s="46">
         <v>103.4</v>
       </c>
       <c r="F59" s="46">
         <v>102.7</v>
       </c>
       <c r="G59" s="46">
         <v>95</v>
       </c>
-      <c r="H59" s="97">
+      <c r="H59" s="15">
         <v>111.1</v>
       </c>
-      <c r="I59" s="105" t="s">
+      <c r="I59" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J59" s="54">
         <v>2017</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="36" t="s">
         <v>140</v>
       </c>
-      <c r="B60" s="98" t="s">
+      <c r="B60" s="96" t="s">
         <v>141</v>
       </c>
-      <c r="C60" s="99">
+      <c r="C60" s="97">
         <v>101.2</v>
       </c>
-      <c r="D60" s="100">
+      <c r="D60" s="98">
         <v>101.4</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="99">
         <v>103</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="99">
         <v>103.1</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="99">
         <v>98.9</v>
       </c>
-      <c r="H60" s="100">
+      <c r="H60" s="98">
         <v>100.5</v>
       </c>
-      <c r="I60" s="107" t="s">
+      <c r="I60" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J60" s="117">
+      <c r="J60" s="115">
         <v>2017</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="B61" s="91" t="s">
+      <c r="B61" s="90" t="s">
         <v>143</v>
       </c>
-      <c r="C61" s="92">
+      <c r="C61" s="91">
         <v>102.2</v>
       </c>
-      <c r="D61" s="93">
+      <c r="D61" s="92">
         <v>102.1</v>
       </c>
-      <c r="E61" s="94">
+      <c r="E61" s="93">
         <v>104.6</v>
       </c>
-      <c r="F61" s="94">
+      <c r="F61" s="93">
         <v>104.1</v>
       </c>
-      <c r="G61" s="94">
+      <c r="G61" s="93">
         <v>97.2</v>
       </c>
-      <c r="H61" s="93">
+      <c r="H61" s="92">
         <v>104.8</v>
       </c>
-      <c r="I61" s="106" t="s">
+      <c r="I61" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J61" s="116">
+      <c r="J61" s="114">
         <v>2018</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="36" t="s">
         <v>144</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="38">
         <v>102.7</v>
       </c>
-      <c r="D62" s="97">
+      <c r="D62" s="15">
         <v>102.3</v>
       </c>
       <c r="E62" s="46">
         <v>104.9</v>
       </c>
       <c r="F62" s="46">
         <v>104.5</v>
       </c>
       <c r="G62" s="46">
         <v>96.9</v>
       </c>
-      <c r="H62" s="97">
+      <c r="H62" s="15">
         <v>109.7</v>
       </c>
-      <c r="I62" s="105" t="s">
+      <c r="I62" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J62" s="54">
         <v>2018</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="36" t="s">
         <v>146</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>147</v>
       </c>
       <c r="C63" s="38">
         <v>103.9</v>
       </c>
-      <c r="D63" s="97">
+      <c r="D63" s="15">
         <v>103.6</v>
       </c>
       <c r="E63" s="46">
         <v>105.2</v>
       </c>
       <c r="F63" s="46">
         <v>105</v>
       </c>
       <c r="G63" s="46">
         <v>100.5</v>
       </c>
-      <c r="H63" s="97">
+      <c r="H63" s="15">
         <v>105.2</v>
       </c>
-      <c r="I63" s="105" t="s">
+      <c r="I63" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J63" s="54">
         <v>2018</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="36" t="s">
         <v>148</v>
       </c>
-      <c r="B64" s="98" t="s">
+      <c r="B64" s="96" t="s">
         <v>149</v>
       </c>
-      <c r="C64" s="99">
+      <c r="C64" s="97">
         <v>102.8</v>
       </c>
-      <c r="D64" s="100">
+      <c r="D64" s="98">
         <v>103</v>
       </c>
-      <c r="E64" s="101">
+      <c r="E64" s="99">
         <v>106.9</v>
       </c>
-      <c r="F64" s="101">
+      <c r="F64" s="99">
         <v>104.7</v>
       </c>
-      <c r="G64" s="101">
+      <c r="G64" s="99">
         <v>97.2</v>
       </c>
-      <c r="H64" s="100">
+      <c r="H64" s="98">
         <v>104.1</v>
       </c>
-      <c r="I64" s="107" t="s">
+      <c r="I64" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J64" s="117">
+      <c r="J64" s="115">
         <v>2018</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="36" t="s">
         <v>150</v>
       </c>
-      <c r="B65" s="91" t="s">
+      <c r="B65" s="90" t="s">
         <v>151</v>
       </c>
-      <c r="C65" s="92">
+      <c r="C65" s="91">
         <v>104.8</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="92">
         <v>104.3</v>
       </c>
-      <c r="E65" s="94">
+      <c r="E65" s="93">
         <v>106.2</v>
       </c>
-      <c r="F65" s="94">
+      <c r="F65" s="93">
         <v>105</v>
       </c>
-      <c r="G65" s="94">
+      <c r="G65" s="93">
         <v>101</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="92">
         <v>115.6</v>
       </c>
-      <c r="I65" s="106" t="s">
+      <c r="I65" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J65" s="116">
+      <c r="J65" s="114">
         <v>2019</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="36" t="s">
         <v>152</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="38">
         <v>105</v>
       </c>
-      <c r="D66" s="97">
+      <c r="D66" s="15">
         <v>104.4</v>
       </c>
       <c r="E66" s="46">
         <v>106.7</v>
       </c>
       <c r="F66" s="46">
         <v>105.1</v>
       </c>
       <c r="G66" s="46">
         <v>100.8</v>
       </c>
-      <c r="H66" s="97">
+      <c r="H66" s="15">
         <v>115.3</v>
       </c>
-      <c r="I66" s="105" t="s">
+      <c r="I66" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J66" s="54">
         <v>2019</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="36" t="s">
         <v>154</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="38">
         <v>104.2</v>
       </c>
-      <c r="D67" s="97">
+      <c r="D67" s="15">
         <v>103.4</v>
       </c>
       <c r="E67" s="46">
         <v>106.7</v>
       </c>
       <c r="F67" s="46">
         <v>104.7</v>
       </c>
       <c r="G67" s="46">
         <v>99.4</v>
       </c>
-      <c r="H67" s="97">
+      <c r="H67" s="15">
         <v>112.4</v>
       </c>
-      <c r="I67" s="105" t="s">
+      <c r="I67" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J67" s="54">
         <v>2019</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="36" t="s">
         <v>156</v>
       </c>
-      <c r="B68" s="98" t="s">
+      <c r="B68" s="96" t="s">
         <v>157</v>
       </c>
-      <c r="C68" s="99">
+      <c r="C68" s="97">
         <v>104.9</v>
       </c>
-      <c r="D68" s="100">
+      <c r="D68" s="98">
         <v>105.5</v>
       </c>
-      <c r="E68" s="101">
+      <c r="E68" s="99">
         <v>108.2</v>
       </c>
-      <c r="F68" s="101">
+      <c r="F68" s="99">
         <v>106.5</v>
       </c>
-      <c r="G68" s="101">
+      <c r="G68" s="99">
         <v>101.3</v>
       </c>
-      <c r="H68" s="100">
+      <c r="H68" s="98">
         <v>100.8</v>
       </c>
-      <c r="I68" s="107" t="s">
+      <c r="I68" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J68" s="117">
+      <c r="J68" s="115">
         <v>2019</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="36" t="s">
         <v>158</v>
       </c>
-      <c r="B69" s="91" t="s">
+      <c r="B69" s="90" t="s">
         <v>159</v>
       </c>
-      <c r="C69" s="92">
+      <c r="C69" s="91">
         <v>103.5</v>
       </c>
-      <c r="D69" s="93">
+      <c r="D69" s="92">
         <v>103.6</v>
       </c>
-      <c r="E69" s="94">
+      <c r="E69" s="93">
         <v>105</v>
       </c>
-      <c r="F69" s="94">
+      <c r="F69" s="93">
         <v>104.3</v>
       </c>
-      <c r="G69" s="94">
+      <c r="G69" s="93">
         <v>100.6</v>
       </c>
-      <c r="H69" s="93">
+      <c r="H69" s="92">
         <v>104.3</v>
       </c>
-      <c r="I69" s="106" t="s">
+      <c r="I69" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J69" s="116">
+      <c r="J69" s="114">
         <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="36" t="s">
         <v>160</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="38">
         <v>96.1</v>
       </c>
-      <c r="D70" s="97">
+      <c r="D70" s="15">
         <v>96.5</v>
       </c>
       <c r="E70" s="46">
         <v>95.8</v>
       </c>
       <c r="F70" s="46">
         <v>97.3</v>
       </c>
       <c r="G70" s="46">
         <v>96.4</v>
       </c>
-      <c r="H70" s="97">
+      <c r="H70" s="15">
         <v>87.5</v>
       </c>
-      <c r="I70" s="105" t="s">
+      <c r="I70" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="54">
         <v>2020</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="36" t="s">
         <v>162</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="38">
         <v>98.4</v>
       </c>
-      <c r="D71" s="97">
+      <c r="D71" s="15">
         <v>98.8</v>
       </c>
       <c r="E71" s="46">
         <v>97.8</v>
       </c>
       <c r="F71" s="46">
         <v>98</v>
       </c>
       <c r="G71" s="46">
         <v>101.5</v>
       </c>
-      <c r="H71" s="97">
+      <c r="H71" s="15">
         <v>86.6</v>
       </c>
-      <c r="I71" s="105" t="s">
+      <c r="I71" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J71" s="54">
         <v>2020</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="36" t="s">
         <v>164</v>
       </c>
-      <c r="B72" s="98" t="s">
+      <c r="B72" s="96" t="s">
         <v>165</v>
       </c>
-      <c r="C72" s="99">
+      <c r="C72" s="97">
         <v>101.7</v>
       </c>
-      <c r="D72" s="100">
+      <c r="D72" s="98">
         <v>101</v>
       </c>
-      <c r="E72" s="101">
+      <c r="E72" s="99">
         <v>101.2</v>
       </c>
-      <c r="F72" s="101">
+      <c r="F72" s="99">
         <v>100.2</v>
       </c>
-      <c r="G72" s="101">
+      <c r="G72" s="99">
         <v>100.7</v>
       </c>
-      <c r="H72" s="100">
+      <c r="H72" s="98">
         <v>118.7</v>
       </c>
-      <c r="I72" s="107" t="s">
+      <c r="I72" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J72" s="117">
+      <c r="J72" s="115">
         <v>2020</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="36" t="s">
         <v>166</v>
       </c>
-      <c r="B73" s="91" t="s">
+      <c r="B73" s="90" t="s">
         <v>167</v>
       </c>
-      <c r="C73" s="92">
+      <c r="C73" s="91">
         <v>101.7</v>
       </c>
-      <c r="D73" s="93">
+      <c r="D73" s="92">
         <v>101.8</v>
       </c>
-      <c r="E73" s="94">
+      <c r="E73" s="93">
         <v>100.7</v>
       </c>
-      <c r="F73" s="94">
+      <c r="F73" s="93">
         <v>100.6</v>
       </c>
-      <c r="G73" s="94">
+      <c r="G73" s="93">
         <v>103.6</v>
       </c>
-      <c r="H73" s="93">
+      <c r="H73" s="92">
         <v>98.7</v>
       </c>
-      <c r="I73" s="106" t="s">
+      <c r="I73" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J73" s="116">
+      <c r="J73" s="114">
         <v>2021</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="36" t="s">
         <v>168</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>169</v>
       </c>
       <c r="C74" s="38">
         <v>100.8</v>
       </c>
-      <c r="D74" s="97">
+      <c r="D74" s="15">
         <v>101.1</v>
       </c>
       <c r="E74" s="46">
         <v>99.9</v>
       </c>
       <c r="F74" s="46">
         <v>100.4</v>
       </c>
       <c r="G74" s="46">
         <v>102.8</v>
       </c>
-      <c r="H74" s="97">
+      <c r="H74" s="15">
         <v>94.5</v>
       </c>
-      <c r="I74" s="105" t="s">
+      <c r="I74" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J74" s="54">
         <v>2021</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>170</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>171</v>
       </c>
       <c r="C75" s="38">
         <v>100.4</v>
       </c>
-      <c r="D75" s="97">
+      <c r="D75" s="15">
         <v>100.3</v>
       </c>
       <c r="E75" s="46">
         <v>98.7</v>
       </c>
       <c r="F75" s="46">
         <v>98.4</v>
       </c>
       <c r="G75" s="46">
         <v>104.9</v>
       </c>
-      <c r="H75" s="97">
+      <c r="H75" s="15">
         <v>95.8</v>
       </c>
-      <c r="I75" s="105" t="s">
+      <c r="I75" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J75" s="54" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="B76" s="98" t="s">
+      <c r="B76" s="96" t="s">
         <v>174</v>
       </c>
-      <c r="C76" s="99">
+      <c r="C76" s="97">
         <v>102.5</v>
       </c>
-      <c r="D76" s="100">
+      <c r="D76" s="98">
         <v>102.7</v>
       </c>
-      <c r="E76" s="101">
+      <c r="E76" s="99">
         <v>100.9</v>
       </c>
-      <c r="F76" s="101">
+      <c r="F76" s="99">
         <v>100.4</v>
       </c>
-      <c r="G76" s="101">
+      <c r="G76" s="99">
         <v>105.7</v>
       </c>
-      <c r="H76" s="100">
+      <c r="H76" s="98">
         <v>105.2</v>
       </c>
-      <c r="I76" s="107" t="s">
+      <c r="I76" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J76" s="117" t="s">
+      <c r="J76" s="115" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="15" t="s">
         <v>175</v>
       </c>
       <c r="B77" s="37" t="s">
         <v>176</v>
       </c>
       <c r="C77" s="38">
         <v>103.5</v>
       </c>
       <c r="D77" s="15">
         <v>103.5</v>
       </c>
       <c r="E77" s="53">
         <v>101.8</v>
       </c>
       <c r="F77" s="53">
         <v>100.2</v>
       </c>
       <c r="G77" s="53">
         <v>107.8</v>
       </c>
       <c r="H77" s="15">
         <v>102.4</v>
       </c>
-      <c r="I77" s="105" t="s">
+      <c r="I77" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J77" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>178</v>
       </c>
       <c r="B78" s="37" t="s">
         <v>179</v>
       </c>
       <c r="C78" s="38">
         <v>104.2</v>
       </c>
       <c r="D78" s="15">
         <v>104.3</v>
       </c>
       <c r="E78" s="53">
         <v>102.2</v>
       </c>
       <c r="F78" s="53">
         <v>100.7</v>
       </c>
       <c r="G78" s="53">
         <v>109.3</v>
       </c>
       <c r="H78" s="15">
         <v>104.4</v>
       </c>
-      <c r="I78" s="105" t="s">
+      <c r="I78" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J78" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>180</v>
       </c>
       <c r="B79" s="37" t="s">
         <v>181</v>
       </c>
       <c r="C79" s="38">
         <v>104</v>
       </c>
       <c r="D79" s="15">
         <v>103.7</v>
       </c>
       <c r="E79" s="53">
         <v>103.4</v>
       </c>
       <c r="F79" s="53">
         <v>101.9</v>
       </c>
       <c r="G79" s="53">
         <v>107.5</v>
       </c>
       <c r="H79" s="15">
         <v>104.5</v>
       </c>
-      <c r="I79" s="105" t="s">
+      <c r="I79" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J79" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>182</v>
       </c>
       <c r="B80" s="44" t="s">
         <v>183</v>
       </c>
-      <c r="C80" s="148">
+      <c r="C80" s="146">
         <v>108.7</v>
       </c>
-      <c r="D80" s="149">
+      <c r="D80" s="147">
         <v>108.9</v>
       </c>
-      <c r="E80" s="150">
+      <c r="E80" s="148">
         <v>105.9</v>
       </c>
-      <c r="F80" s="150">
+      <c r="F80" s="148">
         <v>105.7</v>
       </c>
-      <c r="G80" s="150">
+      <c r="G80" s="148">
         <v>113.7</v>
       </c>
-      <c r="H80" s="149">
+      <c r="H80" s="147">
         <v>113.3</v>
       </c>
-      <c r="I80" s="108" t="s">
+      <c r="I80" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="J80" s="118" t="s">
+      <c r="J80" s="116" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="15" t="s">
         <v>692</v>
       </c>
       <c r="B81" s="37" t="s">
         <v>693</v>
       </c>
       <c r="C81" s="38">
         <v>108.8</v>
       </c>
       <c r="D81" s="15">
         <v>108.8</v>
       </c>
       <c r="E81" s="53">
         <v>107.8</v>
       </c>
       <c r="F81" s="53">
         <v>108.3</v>
       </c>
       <c r="G81" s="53">
         <v>110</v>
       </c>
       <c r="H81" s="15">
         <v>108.5</v>
       </c>
-      <c r="I81" s="105" t="s">
+      <c r="I81" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J81" s="54" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>700</v>
       </c>
       <c r="B82" s="37" t="s">
         <v>701</v>
       </c>
       <c r="C82" s="38">
         <v>109.3</v>
       </c>
       <c r="D82" s="15">
         <v>109.6</v>
       </c>
       <c r="E82" s="53">
         <v>108.3</v>
       </c>
       <c r="F82" s="53">
         <v>110.2</v>
       </c>
       <c r="G82" s="53">
         <v>110.7</v>
       </c>
       <c r="H82" s="15">
         <v>104.5</v>
       </c>
-      <c r="I82" s="105" t="s">
+      <c r="I82" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J82" s="54" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>709</v>
       </c>
       <c r="B83" s="37" t="s">
         <v>710</v>
       </c>
       <c r="C83" s="38">
         <v>109.5</v>
       </c>
       <c r="D83" s="15">
         <v>109.7</v>
       </c>
       <c r="E83" s="53">
         <v>109.1</v>
       </c>
       <c r="F83" s="53">
         <v>113.7</v>
       </c>
       <c r="G83" s="53">
         <v>108.2</v>
       </c>
       <c r="H83" s="15">
         <v>105.3</v>
       </c>
-      <c r="I83" s="105" t="s">
+      <c r="I83" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J83" s="54" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>717</v>
       </c>
-      <c r="B84" s="160" t="s">
+      <c r="B84" s="157" t="s">
         <v>718</v>
       </c>
-      <c r="C84" s="148">
+      <c r="C84" s="146">
         <v>111.2</v>
       </c>
-      <c r="D84" s="149">
+      <c r="D84" s="147">
         <v>111.2</v>
       </c>
-      <c r="E84" s="150">
+      <c r="E84" s="148">
         <v>109.5</v>
       </c>
-      <c r="F84" s="150">
+      <c r="F84" s="148">
         <v>112.7</v>
       </c>
-      <c r="G84" s="150">
+      <c r="G84" s="148">
         <v>111.2</v>
       </c>
-      <c r="H84" s="149">
+      <c r="H84" s="147">
         <v>107</v>
       </c>
-      <c r="I84" s="108" t="s">
+      <c r="I84" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="J84" s="118" t="s">
+      <c r="J84" s="116" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>744</v>
       </c>
       <c r="B85" s="37" t="s">
         <v>745</v>
       </c>
       <c r="C85" s="38">
         <v>110.2</v>
       </c>
       <c r="D85" s="15">
         <v>111</v>
       </c>
       <c r="E85" s="53">
         <v>108.9</v>
       </c>
       <c r="F85" s="53">
         <v>113.6</v>
       </c>
       <c r="G85" s="53">
         <v>110.9</v>
       </c>
       <c r="H85" s="15">
         <v>99</v>
       </c>
-      <c r="I85" s="105" t="s">
+      <c r="I85" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J85" s="54" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>746</v>
       </c>
       <c r="B86" s="37" t="s">
         <v>747</v>
       </c>
       <c r="C86" s="38">
         <v>110.5</v>
       </c>
       <c r="D86" s="15">
         <v>111.2</v>
       </c>
       <c r="E86" s="53">
         <v>108.2</v>
       </c>
       <c r="F86" s="53">
         <v>114.4</v>
       </c>
       <c r="G86" s="53">
         <v>111.7</v>
       </c>
       <c r="H86" s="15">
         <v>97.9</v>
       </c>
-      <c r="I86" s="105" t="s">
+      <c r="I86" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J86" s="54" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>748</v>
       </c>
       <c r="B87" s="37" t="s">
         <v>749</v>
       </c>
       <c r="C87" s="38">
         <v>110.5</v>
       </c>
       <c r="D87" s="15">
         <v>111</v>
       </c>
       <c r="E87" s="53">
         <v>108.2</v>
       </c>
       <c r="F87" s="53">
         <v>116.2</v>
       </c>
       <c r="G87" s="53">
         <v>110.2</v>
       </c>
       <c r="H87" s="15">
         <v>97</v>
       </c>
-      <c r="I87" s="105" t="s">
+      <c r="I87" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J87" s="54" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>750</v>
       </c>
       <c r="B88" s="37" t="s">
         <v>751</v>
       </c>
       <c r="C88" s="38">
         <v>112.1</v>
       </c>
       <c r="D88" s="15">
         <v>113.6</v>
       </c>
       <c r="E88" s="53">
         <v>109.4</v>
       </c>
       <c r="F88" s="53">
         <v>117.8</v>
       </c>
       <c r="G88" s="53">
         <v>114.8</v>
       </c>
       <c r="H88" s="15">
         <v>88.8</v>
       </c>
-      <c r="I88" s="105" t="s">
+      <c r="I88" s="103" t="s">
         <v>45</v>
       </c>
       <c r="J88" s="54" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>814</v>
       </c>
-      <c r="B89" s="91" t="s">
+      <c r="B89" s="90" t="s">
         <v>815</v>
       </c>
-      <c r="C89" s="92">
+      <c r="C89" s="91">
         <v>114.1</v>
       </c>
-      <c r="D89" s="93">
+      <c r="D89" s="92">
         <v>114.8</v>
       </c>
-      <c r="E89" s="164">
+      <c r="E89" s="160">
         <v>111.5</v>
       </c>
-      <c r="F89" s="164">
+      <c r="F89" s="160">
         <v>120.3</v>
       </c>
-      <c r="G89" s="164">
+      <c r="G89" s="160">
         <v>114.1</v>
       </c>
-      <c r="H89" s="93">
+      <c r="H89" s="92">
         <v>102.1</v>
       </c>
-      <c r="I89" s="106" t="s">
+      <c r="I89" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="J89" s="116" t="s">
+      <c r="J89" s="114" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>816</v>
       </c>
       <c r="B90" s="37" t="s">
         <v>817</v>
       </c>
       <c r="C90" s="38">
         <v>114.9</v>
       </c>
       <c r="D90" s="15">
         <v>115.6</v>
       </c>
       <c r="E90" s="53">
         <v>112.4</v>
       </c>
       <c r="F90" s="53">
         <v>121.5</v>
       </c>
       <c r="G90" s="53">
         <v>114.4</v>
       </c>
       <c r="H90" s="15">
         <v>101.9</v>
       </c>
-      <c r="I90" s="105" t="s">
+      <c r="I90" s="103" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="54" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>818</v>
       </c>
       <c r="B91" s="37" t="s">
         <v>819</v>
       </c>
       <c r="C91" s="38">
         <v>114.8</v>
       </c>
       <c r="D91" s="15">
         <v>115.7</v>
       </c>
       <c r="E91" s="53">
         <v>112.9</v>
       </c>
       <c r="F91" s="53">
         <v>121.4</v>
       </c>
       <c r="G91" s="53">
         <v>113.8</v>
       </c>
       <c r="H91" s="15">
         <v>96</v>
       </c>
-      <c r="I91" s="105" t="s">
+      <c r="I91" s="103" t="s">
         <v>42</v>
       </c>
       <c r="J91" s="54" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>820</v>
       </c>
-      <c r="B92" s="98" t="s">
+      <c r="B92" s="96" t="s">
         <v>821</v>
       </c>
-      <c r="C92" s="99">
+      <c r="C92" s="97">
         <v>115.5</v>
       </c>
-      <c r="D92" s="100">
+      <c r="D92" s="98">
         <v>117.1</v>
       </c>
-      <c r="E92" s="165">
+      <c r="E92" s="161">
         <v>113.6</v>
       </c>
-      <c r="F92" s="165">
+      <c r="F92" s="161">
         <v>123</v>
       </c>
-      <c r="G92" s="165">
+      <c r="G92" s="161">
         <v>115.8</v>
       </c>
-      <c r="H92" s="100">
+      <c r="H92" s="98">
         <v>89.9</v>
       </c>
-      <c r="I92" s="107" t="s">
+      <c r="I92" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="J92" s="117" t="s">
+      <c r="J92" s="115" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>853</v>
       </c>
       <c r="B93" s="37" t="s">
         <v>854</v>
       </c>
       <c r="C93" s="38">
         <v>116.5</v>
       </c>
-      <c r="D93" s="97">
+      <c r="D93" s="15">
         <v>118.1</v>
       </c>
       <c r="E93" s="53">
         <v>114.6</v>
       </c>
       <c r="F93" s="53">
         <v>123</v>
       </c>
       <c r="G93" s="53">
         <v>118.3</v>
       </c>
-      <c r="H93" s="97">
+      <c r="H93" s="15">
         <v>88.3</v>
       </c>
-      <c r="I93" s="105" t="s">
+      <c r="I93" s="103" t="s">
         <v>36</v>
       </c>
       <c r="J93" s="54" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="94" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J94" s="119"/>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A94" s="15" t="s">
+        <v>861</v>
+      </c>
+      <c r="B94" s="37" t="s">
+        <v>862</v>
+      </c>
+      <c r="C94" s="38">
+        <v>115.8</v>
+      </c>
+      <c r="D94" s="15">
+        <v>117</v>
+      </c>
+      <c r="E94" s="53">
+        <v>114.9</v>
+      </c>
+      <c r="F94" s="53">
+        <v>121.7</v>
+      </c>
+      <c r="G94" s="53">
+        <v>115.6</v>
+      </c>
+      <c r="H94" s="15">
+        <v>95.4</v>
+      </c>
+      <c r="I94" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="J94" s="54" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="55"/>
+      <c r="C95" s="56"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="25"/>
+      <c r="G95" s="25"/>
+      <c r="H95" s="24"/>
+      <c r="I95" s="107"/>
+      <c r="J95" s="117"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A446ED3A-465B-4DE5-831C-939FE7BF4645}">
-  <dimension ref="A1:J266"/>
+  <dimension ref="A1:J268"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C260" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C262" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="15" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="15" customWidth="1"/>
     <col min="3" max="8" width="19.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.21875" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="15"/>
     <col min="12" max="12" width="15.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
@@ -20726,54 +20854,54 @@
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>258</v>
       </c>
       <c r="B33" s="60" t="s">
         <v>259</v>
       </c>
       <c r="C33" s="83">
         <v>66.8</v>
       </c>
       <c r="D33" s="84">
         <v>67.5</v>
       </c>
       <c r="E33" s="84">
         <v>64.8</v>
       </c>
       <c r="F33" s="85">
         <v>80.099999999999994</v>
       </c>
       <c r="G33" s="84">
         <v>60.1</v>
       </c>
       <c r="H33" s="86">
         <v>53.9</v>
       </c>
-      <c r="I33" s="120" t="s">
+      <c r="I33" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J33" s="121">
+      <c r="J33" s="119">
         <v>2007</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="36" t="s">
         <v>260</v>
       </c>
       <c r="B34" s="60" t="s">
         <v>261</v>
       </c>
       <c r="C34" s="66">
         <v>66.8</v>
       </c>
       <c r="D34" s="61">
         <v>67.5</v>
       </c>
       <c r="E34" s="61">
         <v>64.3</v>
       </c>
       <c r="F34" s="62">
         <v>80.8</v>
       </c>
       <c r="G34" s="61">
         <v>59.7</v>
       </c>
@@ -21078,54 +21206,54 @@
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>280</v>
       </c>
       <c r="B44" s="64" t="s">
         <v>281</v>
       </c>
       <c r="C44" s="79">
         <v>67.2</v>
       </c>
       <c r="D44" s="80">
         <v>67.599999999999994</v>
       </c>
       <c r="E44" s="80">
         <v>65</v>
       </c>
       <c r="F44" s="81">
         <v>80.7</v>
       </c>
       <c r="G44" s="80">
         <v>60.4</v>
       </c>
       <c r="H44" s="82">
         <v>57.4</v>
       </c>
-      <c r="I44" s="98" t="s">
+      <c r="I44" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J44" s="103">
+      <c r="J44" s="101">
         <v>2007</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>282</v>
       </c>
       <c r="B45" s="60" t="s">
         <v>283</v>
       </c>
       <c r="C45" s="83">
         <v>66.8</v>
       </c>
       <c r="D45" s="84">
         <v>67.3</v>
       </c>
       <c r="E45" s="84">
         <v>64.400000000000006</v>
       </c>
       <c r="F45" s="85">
         <v>80.5</v>
       </c>
       <c r="G45" s="84">
         <v>60</v>
       </c>
@@ -21494,54 +21622,54 @@
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="36" t="s">
         <v>306</v>
       </c>
       <c r="B57" s="87" t="s">
         <v>307</v>
       </c>
       <c r="C57" s="83">
         <v>72.599999999999994</v>
       </c>
       <c r="D57" s="84">
         <v>73.099999999999994</v>
       </c>
       <c r="E57" s="84">
         <v>65</v>
       </c>
       <c r="F57" s="85">
         <v>82.3</v>
       </c>
       <c r="G57" s="84">
         <v>75</v>
       </c>
       <c r="H57" s="86">
         <v>60.4</v>
       </c>
-      <c r="I57" s="120" t="s">
+      <c r="I57" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J57" s="121">
+      <c r="J57" s="119">
         <v>2009</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="36" t="s">
         <v>308</v>
       </c>
       <c r="B58" s="65" t="s">
         <v>309</v>
       </c>
       <c r="C58" s="66">
         <v>72</v>
       </c>
       <c r="D58" s="61">
         <v>72.7</v>
       </c>
       <c r="E58" s="61">
         <v>64.7</v>
       </c>
       <c r="F58" s="62">
         <v>82.1</v>
       </c>
       <c r="G58" s="61">
         <v>74.3</v>
       </c>
@@ -21846,86 +21974,86 @@
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="36" t="s">
         <v>328</v>
       </c>
       <c r="B68" s="88" t="s">
         <v>329</v>
       </c>
       <c r="C68" s="79">
         <v>70.900000000000006</v>
       </c>
       <c r="D68" s="80">
         <v>71.3</v>
       </c>
       <c r="E68" s="80">
         <v>63.4</v>
       </c>
       <c r="F68" s="81">
         <v>79.5</v>
       </c>
       <c r="G68" s="80">
         <v>73.8</v>
       </c>
       <c r="H68" s="82">
         <v>60.7</v>
       </c>
-      <c r="I68" s="98" t="s">
+      <c r="I68" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J68" s="103">
+      <c r="J68" s="101">
         <v>2009</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="36" t="s">
         <v>330</v>
       </c>
       <c r="B69" s="60" t="s">
         <v>331</v>
       </c>
       <c r="C69" s="83">
         <v>70.5</v>
       </c>
       <c r="D69" s="84">
         <v>71.099999999999994</v>
       </c>
       <c r="E69" s="84">
         <v>63.4</v>
       </c>
       <c r="F69" s="85">
         <v>79.7</v>
       </c>
       <c r="G69" s="84">
         <v>72.599999999999994</v>
       </c>
       <c r="H69" s="86">
         <v>57.7</v>
       </c>
-      <c r="I69" s="120" t="s">
+      <c r="I69" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J69" s="121">
+      <c r="J69" s="119">
         <v>2010</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="36" t="s">
         <v>332</v>
       </c>
       <c r="B70" s="60" t="s">
         <v>333</v>
       </c>
       <c r="C70" s="66">
         <v>70.7</v>
       </c>
       <c r="D70" s="61">
         <v>71.3</v>
       </c>
       <c r="E70" s="61">
         <v>63.5</v>
       </c>
       <c r="F70" s="62">
         <v>80.5</v>
       </c>
       <c r="G70" s="61">
         <v>72.5</v>
       </c>
@@ -22230,86 +22358,86 @@
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="36" t="s">
         <v>352</v>
       </c>
       <c r="B80" s="64" t="s">
         <v>353</v>
       </c>
       <c r="C80" s="79">
         <v>74.900000000000006</v>
       </c>
       <c r="D80" s="80">
         <v>75.5</v>
       </c>
       <c r="E80" s="80">
         <v>66.8</v>
       </c>
       <c r="F80" s="81">
         <v>82.7</v>
       </c>
       <c r="G80" s="80">
         <v>79.400000000000006</v>
       </c>
       <c r="H80" s="82">
         <v>61.8</v>
       </c>
-      <c r="I80" s="98" t="s">
+      <c r="I80" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J80" s="103">
+      <c r="J80" s="101">
         <v>2010</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="36" t="s">
         <v>354</v>
       </c>
       <c r="B81" s="60" t="s">
         <v>355</v>
       </c>
       <c r="C81" s="83">
         <v>75.7</v>
       </c>
       <c r="D81" s="84">
         <v>76.5</v>
       </c>
       <c r="E81" s="84">
         <v>67.3</v>
       </c>
       <c r="F81" s="85">
         <v>82.9</v>
       </c>
       <c r="G81" s="84">
         <v>81.5</v>
       </c>
       <c r="H81" s="86">
         <v>61.1</v>
       </c>
-      <c r="I81" s="120" t="s">
+      <c r="I81" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J81" s="121">
+      <c r="J81" s="119">
         <v>2011</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="36" t="s">
         <v>356</v>
       </c>
       <c r="B82" s="60" t="s">
         <v>357</v>
       </c>
       <c r="C82" s="66">
         <v>76.7</v>
       </c>
       <c r="D82" s="61">
         <v>77.599999999999994</v>
       </c>
       <c r="E82" s="61">
         <v>68.3</v>
       </c>
       <c r="F82" s="62">
         <v>82.7</v>
       </c>
       <c r="G82" s="61">
         <v>84.2</v>
       </c>
@@ -22614,86 +22742,86 @@
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" s="36" t="s">
         <v>376</v>
       </c>
       <c r="B92" s="64" t="s">
         <v>377</v>
       </c>
       <c r="C92" s="79">
         <v>80.2</v>
       </c>
       <c r="D92" s="80">
         <v>80.599999999999994</v>
       </c>
       <c r="E92" s="80">
         <v>71.599999999999994</v>
       </c>
       <c r="F92" s="81">
         <v>82.6</v>
       </c>
       <c r="G92" s="80">
         <v>89.7</v>
       </c>
       <c r="H92" s="82">
         <v>70.3</v>
       </c>
-      <c r="I92" s="98" t="s">
+      <c r="I92" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J92" s="103">
+      <c r="J92" s="101">
         <v>2011</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A93" s="36" t="s">
         <v>378</v>
       </c>
       <c r="B93" s="60" t="s">
         <v>379</v>
       </c>
       <c r="C93" s="83">
         <v>79.900000000000006</v>
       </c>
       <c r="D93" s="84">
         <v>80.5</v>
       </c>
       <c r="E93" s="84">
         <v>71.5</v>
       </c>
       <c r="F93" s="85">
         <v>82.4</v>
       </c>
       <c r="G93" s="84">
         <v>89.2</v>
       </c>
       <c r="H93" s="86">
         <v>64.2</v>
       </c>
-      <c r="I93" s="120" t="s">
+      <c r="I93" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J93" s="121">
+      <c r="J93" s="119">
         <v>2012</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" s="36" t="s">
         <v>380</v>
       </c>
       <c r="B94" s="60" t="s">
         <v>381</v>
       </c>
       <c r="C94" s="66">
         <v>80.5</v>
       </c>
       <c r="D94" s="61">
         <v>80.5</v>
       </c>
       <c r="E94" s="61">
         <v>73.2</v>
       </c>
       <c r="F94" s="62">
         <v>82.1</v>
       </c>
       <c r="G94" s="61">
         <v>87.6</v>
       </c>
@@ -22998,86 +23126,86 @@
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A104" s="36" t="s">
         <v>400</v>
       </c>
       <c r="B104" s="64" t="s">
         <v>401</v>
       </c>
       <c r="C104" s="79">
         <v>82.7</v>
       </c>
       <c r="D104" s="80">
         <v>83</v>
       </c>
       <c r="E104" s="80">
         <v>75.900000000000006</v>
       </c>
       <c r="F104" s="81">
         <v>85.2</v>
       </c>
       <c r="G104" s="80">
         <v>89.6</v>
       </c>
       <c r="H104" s="82">
         <v>74.400000000000006</v>
       </c>
-      <c r="I104" s="98" t="s">
+      <c r="I104" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J104" s="103">
+      <c r="J104" s="101">
         <v>2012</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A105" s="36" t="s">
         <v>402</v>
       </c>
       <c r="B105" s="60" t="s">
         <v>403</v>
       </c>
       <c r="C105" s="83">
         <v>83.1</v>
       </c>
       <c r="D105" s="84">
         <v>83.2</v>
       </c>
       <c r="E105" s="84">
         <v>76.5</v>
       </c>
       <c r="F105" s="85">
         <v>84.6</v>
       </c>
       <c r="G105" s="84">
         <v>89</v>
       </c>
       <c r="H105" s="86">
         <v>79.900000000000006</v>
       </c>
-      <c r="I105" s="120" t="s">
+      <c r="I105" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J105" s="121">
+      <c r="J105" s="119">
         <v>2013</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A106" s="36" t="s">
         <v>404</v>
       </c>
       <c r="B106" s="60" t="s">
         <v>405</v>
       </c>
       <c r="C106" s="66">
         <v>83</v>
       </c>
       <c r="D106" s="61">
         <v>83.5</v>
       </c>
       <c r="E106" s="61">
         <v>76.8</v>
       </c>
       <c r="F106" s="62">
         <v>85.1</v>
       </c>
       <c r="G106" s="61">
         <v>89.6</v>
       </c>
@@ -23382,86 +23510,86 @@
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A116" s="36" t="s">
         <v>424</v>
       </c>
       <c r="B116" s="64" t="s">
         <v>425</v>
       </c>
       <c r="C116" s="79">
         <v>87</v>
       </c>
       <c r="D116" s="80">
         <v>87.3</v>
       </c>
       <c r="E116" s="80">
         <v>84.3</v>
       </c>
       <c r="F116" s="81">
         <v>87.3</v>
       </c>
       <c r="G116" s="80">
         <v>90.6</v>
       </c>
       <c r="H116" s="82">
         <v>79.599999999999994</v>
       </c>
-      <c r="I116" s="98" t="s">
+      <c r="I116" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J116" s="103">
+      <c r="J116" s="101">
         <v>2013</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A117" s="36" t="s">
         <v>426</v>
       </c>
       <c r="B117" s="60" t="s">
         <v>427</v>
       </c>
       <c r="C117" s="83">
         <v>87.4</v>
       </c>
       <c r="D117" s="84">
         <v>87.5</v>
       </c>
       <c r="E117" s="84">
         <v>84.7</v>
       </c>
       <c r="F117" s="85">
         <v>88.3</v>
       </c>
       <c r="G117" s="84">
         <v>89.9</v>
       </c>
       <c r="H117" s="86">
         <v>83.6</v>
       </c>
-      <c r="I117" s="120" t="s">
+      <c r="I117" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J117" s="121">
+      <c r="J117" s="119">
         <v>2014</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A118" s="36" t="s">
         <v>428</v>
       </c>
       <c r="B118" s="60" t="s">
         <v>429</v>
       </c>
       <c r="C118" s="66">
         <v>88.2</v>
       </c>
       <c r="D118" s="61">
         <v>88.1</v>
       </c>
       <c r="E118" s="61">
         <v>85</v>
       </c>
       <c r="F118" s="62">
         <v>88.6</v>
       </c>
       <c r="G118" s="61">
         <v>90.5</v>
       </c>
@@ -23766,86 +23894,86 @@
     <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A128" s="36" t="s">
         <v>448</v>
       </c>
       <c r="B128" s="64" t="s">
         <v>449</v>
       </c>
       <c r="C128" s="79">
         <v>92.1</v>
       </c>
       <c r="D128" s="80">
         <v>92</v>
       </c>
       <c r="E128" s="80">
         <v>90.5</v>
       </c>
       <c r="F128" s="81">
         <v>91.8</v>
       </c>
       <c r="G128" s="80">
         <v>94.1</v>
       </c>
       <c r="H128" s="82">
         <v>88.8</v>
       </c>
-      <c r="I128" s="98" t="s">
+      <c r="I128" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J128" s="103">
+      <c r="J128" s="101">
         <v>2014</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="36" t="s">
         <v>450</v>
       </c>
       <c r="B129" s="60" t="s">
         <v>451</v>
       </c>
       <c r="C129" s="83">
         <v>92.5</v>
       </c>
       <c r="D129" s="84">
         <v>92.4</v>
       </c>
       <c r="E129" s="84">
         <v>91.6</v>
       </c>
       <c r="F129" s="85">
         <v>92.5</v>
       </c>
       <c r="G129" s="84">
         <v>93.1</v>
       </c>
       <c r="H129" s="86">
         <v>95.1</v>
       </c>
-      <c r="I129" s="120" t="s">
+      <c r="I129" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J129" s="121">
+      <c r="J129" s="119">
         <v>2015</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="36" t="s">
         <v>452</v>
       </c>
       <c r="B130" s="60" t="s">
         <v>453</v>
       </c>
       <c r="C130" s="66">
         <v>92.8</v>
       </c>
       <c r="D130" s="61">
         <v>92.7</v>
       </c>
       <c r="E130" s="61">
         <v>92.1</v>
       </c>
       <c r="F130" s="62">
         <v>93.2</v>
       </c>
       <c r="G130" s="61">
         <v>93.1</v>
       </c>
@@ -24150,86 +24278,86 @@
     <row r="140" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A140" s="36" t="s">
         <v>472</v>
       </c>
       <c r="B140" s="64" t="s">
         <v>473</v>
       </c>
       <c r="C140" s="79">
         <v>96.4</v>
       </c>
       <c r="D140" s="80">
         <v>96.3</v>
       </c>
       <c r="E140" s="80">
         <v>97.5</v>
       </c>
       <c r="F140" s="81">
         <v>98.1</v>
       </c>
       <c r="G140" s="80">
         <v>93.2</v>
       </c>
       <c r="H140" s="82">
         <v>99.8</v>
       </c>
-      <c r="I140" s="98" t="s">
+      <c r="I140" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J140" s="103">
+      <c r="J140" s="101">
         <v>2015</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A141" s="36" t="s">
         <v>474</v>
       </c>
       <c r="B141" s="60" t="s">
         <v>475</v>
       </c>
       <c r="C141" s="83">
         <v>96.8</v>
       </c>
       <c r="D141" s="84">
         <v>96.8</v>
       </c>
       <c r="E141" s="84">
         <v>97.9</v>
       </c>
       <c r="F141" s="85">
         <v>98.1</v>
       </c>
       <c r="G141" s="84">
         <v>94.2</v>
       </c>
       <c r="H141" s="86">
         <v>98.2</v>
       </c>
-      <c r="I141" s="120" t="s">
+      <c r="I141" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J141" s="121">
+      <c r="J141" s="119">
         <v>2016</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A142" s="36" t="s">
         <v>476</v>
       </c>
       <c r="B142" s="60" t="s">
         <v>477</v>
       </c>
       <c r="C142" s="66">
         <v>96.7</v>
       </c>
       <c r="D142" s="61">
         <v>96.5</v>
       </c>
       <c r="E142" s="61">
         <v>98.1</v>
       </c>
       <c r="F142" s="62">
         <v>98</v>
       </c>
       <c r="G142" s="61">
         <v>92.8</v>
       </c>
@@ -24534,86 +24662,86 @@
     <row r="152" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A152" s="36" t="s">
         <v>496</v>
       </c>
       <c r="B152" s="64" t="s">
         <v>497</v>
       </c>
       <c r="C152" s="79">
         <v>99.8</v>
       </c>
       <c r="D152" s="80">
         <v>99.8</v>
       </c>
       <c r="E152" s="80">
         <v>101.9</v>
       </c>
       <c r="F152" s="81">
         <v>101.4</v>
       </c>
       <c r="G152" s="80">
         <v>96.1</v>
       </c>
       <c r="H152" s="82">
         <v>101.5</v>
       </c>
-      <c r="I152" s="98" t="s">
+      <c r="I152" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J152" s="103">
+      <c r="J152" s="101">
         <v>2016</v>
       </c>
     </row>
     <row r="153" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A153" s="36" t="s">
         <v>498</v>
       </c>
       <c r="B153" s="60" t="s">
         <v>499</v>
       </c>
       <c r="C153" s="83">
         <v>99.9</v>
       </c>
       <c r="D153" s="84">
         <v>99.8</v>
       </c>
       <c r="E153" s="84">
         <v>102.1</v>
       </c>
       <c r="F153" s="85">
         <v>102.1</v>
       </c>
       <c r="G153" s="84">
         <v>95.2</v>
       </c>
       <c r="H153" s="86">
         <v>103.2</v>
       </c>
-      <c r="I153" s="120" t="s">
+      <c r="I153" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J153" s="121">
+      <c r="J153" s="119">
         <v>2017</v>
       </c>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A154" s="36" t="s">
         <v>500</v>
       </c>
       <c r="B154" s="60" t="s">
         <v>501</v>
       </c>
       <c r="C154" s="66">
         <v>100.5</v>
       </c>
       <c r="D154" s="61">
         <v>100.3</v>
       </c>
       <c r="E154" s="61">
         <v>101.8</v>
       </c>
       <c r="F154" s="62">
         <v>102.1</v>
       </c>
       <c r="G154" s="61">
         <v>96.8</v>
       </c>
@@ -24918,86 +25046,86 @@
     <row r="164" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A164" s="36" t="s">
         <v>520</v>
       </c>
       <c r="B164" s="64" t="s">
         <v>521</v>
       </c>
       <c r="C164" s="79">
         <v>101.3</v>
       </c>
       <c r="D164" s="80">
         <v>101.6</v>
       </c>
       <c r="E164" s="80">
         <v>103.8</v>
       </c>
       <c r="F164" s="81">
         <v>104</v>
       </c>
       <c r="G164" s="80">
         <v>97.2</v>
       </c>
       <c r="H164" s="82">
         <v>100.4</v>
       </c>
-      <c r="I164" s="98" t="s">
+      <c r="I164" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J164" s="103">
+      <c r="J164" s="101">
         <v>2017</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A165" s="36" t="s">
         <v>522</v>
       </c>
       <c r="B165" s="60" t="s">
         <v>523</v>
       </c>
       <c r="C165" s="83">
         <v>101.8</v>
       </c>
       <c r="D165" s="84">
         <v>101.7</v>
       </c>
       <c r="E165" s="84">
         <v>104.1</v>
       </c>
       <c r="F165" s="85">
         <v>103.5</v>
       </c>
       <c r="G165" s="84">
         <v>97.1</v>
       </c>
       <c r="H165" s="86">
         <v>105.2</v>
       </c>
-      <c r="I165" s="120" t="s">
+      <c r="I165" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J165" s="121">
+      <c r="J165" s="119">
         <v>2018</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A166" s="36" t="s">
         <v>524</v>
       </c>
       <c r="B166" s="60" t="s">
         <v>525</v>
       </c>
       <c r="C166" s="66">
         <v>102</v>
       </c>
       <c r="D166" s="61">
         <v>102</v>
       </c>
       <c r="E166" s="61">
         <v>104.7</v>
       </c>
       <c r="F166" s="62">
         <v>104.1</v>
       </c>
       <c r="G166" s="61">
         <v>96.8</v>
       </c>
@@ -25302,86 +25430,86 @@
     <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" s="36" t="s">
         <v>544</v>
       </c>
       <c r="B176" s="64" t="s">
         <v>545</v>
       </c>
       <c r="C176" s="79">
         <v>104.2</v>
       </c>
       <c r="D176" s="80">
         <v>104</v>
       </c>
       <c r="E176" s="80">
         <v>106.3</v>
       </c>
       <c r="F176" s="81">
         <v>104.1</v>
       </c>
       <c r="G176" s="80">
         <v>101</v>
       </c>
       <c r="H176" s="82">
         <v>109.9</v>
       </c>
-      <c r="I176" s="98" t="s">
+      <c r="I176" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J176" s="103">
+      <c r="J176" s="101">
         <v>2018</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" s="36" t="s">
         <v>546</v>
       </c>
       <c r="B177" s="60" t="s">
         <v>547</v>
       </c>
       <c r="C177" s="83">
         <v>104.4</v>
       </c>
       <c r="D177" s="84">
         <v>104.1</v>
       </c>
       <c r="E177" s="84">
         <v>105.8</v>
       </c>
       <c r="F177" s="85">
         <v>105.5</v>
       </c>
       <c r="G177" s="84">
         <v>100.7</v>
       </c>
       <c r="H177" s="86">
         <v>110.3</v>
       </c>
-      <c r="I177" s="120" t="s">
+      <c r="I177" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J177" s="121">
+      <c r="J177" s="119">
         <v>2019</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="36" t="s">
         <v>548</v>
       </c>
       <c r="B178" s="37" t="s">
         <v>549</v>
       </c>
       <c r="C178" s="66">
         <v>105.9</v>
       </c>
       <c r="D178" s="61">
         <v>104.5</v>
       </c>
       <c r="E178" s="61">
         <v>106.4</v>
       </c>
       <c r="F178" s="62">
         <v>105</v>
       </c>
       <c r="G178" s="61">
         <v>101.4</v>
       </c>
@@ -25686,86 +25814,86 @@
     <row r="188" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A188" s="36" t="s">
         <v>568</v>
       </c>
       <c r="B188" s="37" t="s">
         <v>569</v>
       </c>
       <c r="C188" s="79">
         <v>105</v>
       </c>
       <c r="D188" s="80">
         <v>105.1</v>
       </c>
       <c r="E188" s="80">
         <v>108.4</v>
       </c>
       <c r="F188" s="81">
         <v>105.3</v>
       </c>
       <c r="G188" s="80">
         <v>100.9</v>
       </c>
       <c r="H188" s="82">
         <v>105.3</v>
       </c>
-      <c r="I188" s="98" t="s">
+      <c r="I188" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J188" s="103">
+      <c r="J188" s="101">
         <v>2019</v>
       </c>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A189" s="36" t="s">
         <v>570</v>
       </c>
       <c r="B189" s="87" t="s">
         <v>571</v>
       </c>
       <c r="C189" s="83">
         <v>106</v>
       </c>
       <c r="D189" s="84">
         <v>105.7</v>
       </c>
       <c r="E189" s="84">
         <v>107.7</v>
       </c>
       <c r="F189" s="85">
         <v>106</v>
       </c>
       <c r="G189" s="84">
         <v>102.4</v>
       </c>
       <c r="H189" s="86">
         <v>113.4</v>
       </c>
-      <c r="I189" s="120" t="s">
+      <c r="I189" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J189" s="121">
+      <c r="J189" s="119">
         <v>2020</v>
       </c>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A190" s="36" t="s">
         <v>572</v>
       </c>
       <c r="B190" s="65" t="s">
         <v>573</v>
       </c>
       <c r="C190" s="66">
         <v>105.9</v>
       </c>
       <c r="D190" s="61">
         <v>105.7</v>
       </c>
       <c r="E190" s="61">
         <v>107.2</v>
       </c>
       <c r="F190" s="62">
         <v>106.5</v>
       </c>
       <c r="G190" s="61">
         <v>102</v>
       </c>
@@ -26070,86 +26198,86 @@
     <row r="200" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A200" s="36" t="s">
         <v>592</v>
       </c>
       <c r="B200" s="89" t="s">
         <v>593</v>
       </c>
       <c r="C200" s="79">
         <v>101.2</v>
       </c>
       <c r="D200" s="80">
         <v>101.4</v>
       </c>
       <c r="E200" s="80">
         <v>100.1</v>
       </c>
       <c r="F200" s="81">
         <v>100.6</v>
       </c>
       <c r="G200" s="80">
         <v>103.1</v>
       </c>
       <c r="H200" s="82">
         <v>99.7</v>
       </c>
-      <c r="I200" s="98" t="s">
+      <c r="I200" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J200" s="103">
+      <c r="J200" s="101">
         <v>2020</v>
       </c>
     </row>
     <row r="201" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A201" s="36" t="s">
         <v>594</v>
       </c>
       <c r="B201" s="87" t="s">
         <v>595</v>
       </c>
       <c r="C201" s="83">
         <v>101.2</v>
       </c>
       <c r="D201" s="84">
         <v>101.5</v>
       </c>
       <c r="E201" s="84">
         <v>100.8</v>
       </c>
       <c r="F201" s="85">
         <v>100.5</v>
       </c>
       <c r="G201" s="84">
         <v>102.9</v>
       </c>
       <c r="H201" s="86">
         <v>94.5</v>
       </c>
-      <c r="I201" s="120" t="s">
+      <c r="I201" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="J201" s="121">
+      <c r="J201" s="119">
         <v>2021</v>
       </c>
     </row>
     <row r="202" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A202" s="36" t="s">
         <v>596</v>
       </c>
       <c r="B202" s="65" t="s">
         <v>597</v>
       </c>
       <c r="C202" s="66">
         <v>102.4</v>
       </c>
       <c r="D202" s="61">
         <v>102.5</v>
       </c>
       <c r="E202" s="61">
         <v>101.4</v>
       </c>
       <c r="F202" s="62">
         <v>101.1</v>
       </c>
       <c r="G202" s="61">
         <v>104.2</v>
       </c>
@@ -26454,54 +26582,54 @@
     <row r="212" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A212" s="36" t="s">
         <v>616</v>
       </c>
       <c r="B212" s="89" t="s">
         <v>617</v>
       </c>
       <c r="C212" s="79">
         <v>105</v>
       </c>
       <c r="D212" s="80">
         <v>104.3</v>
       </c>
       <c r="E212" s="80">
         <v>101.4</v>
       </c>
       <c r="F212" s="81">
         <v>100.5</v>
       </c>
       <c r="G212" s="80">
         <v>110.1</v>
       </c>
       <c r="H212" s="82">
         <v>119</v>
       </c>
-      <c r="I212" s="98" t="s">
+      <c r="I212" s="96" t="s">
         <v>233</v>
       </c>
-      <c r="J212" s="103" t="s">
+      <c r="J212" s="101" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="213" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A213" s="36" t="s">
         <v>618</v>
       </c>
       <c r="B213" s="60" t="s">
         <v>619</v>
       </c>
       <c r="C213" s="66">
         <v>104.2</v>
       </c>
       <c r="D213" s="61">
         <v>104</v>
       </c>
       <c r="E213" s="61">
         <v>102.4</v>
       </c>
       <c r="F213" s="62">
         <v>100.3</v>
       </c>
       <c r="G213" s="61">
         <v>108.2</v>
       </c>
@@ -26820,6081 +26948,6145 @@
         <v>105.6</v>
       </c>
       <c r="F223" s="62">
         <v>107</v>
       </c>
       <c r="G223" s="61">
         <v>112.9</v>
       </c>
       <c r="H223" s="61">
         <v>120.7</v>
       </c>
       <c r="I223" s="37" t="s">
         <v>230</v>
       </c>
       <c r="J223" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A224" s="36" t="s">
         <v>640</v>
       </c>
       <c r="B224" s="64" t="s">
         <v>641</v>
       </c>
-      <c r="C224" s="151">
+      <c r="C224" s="149">
         <v>109</v>
       </c>
-      <c r="D224" s="152">
+      <c r="D224" s="150">
         <v>109</v>
       </c>
-      <c r="E224" s="152">
+      <c r="E224" s="150">
         <v>106.7</v>
       </c>
-      <c r="F224" s="153">
+      <c r="F224" s="151">
         <v>106.4</v>
       </c>
-      <c r="G224" s="152">
+      <c r="G224" s="150">
         <v>113.3</v>
       </c>
-      <c r="H224" s="152">
+      <c r="H224" s="150">
         <v>111.3</v>
       </c>
       <c r="I224" s="44" t="s">
         <v>233</v>
       </c>
-      <c r="J224" s="118" t="s">
+      <c r="J224" s="116" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A225" s="67" t="s">
         <v>647</v>
       </c>
       <c r="B225" s="68" t="s">
         <v>648</v>
       </c>
       <c r="C225" s="69">
         <v>108.1</v>
       </c>
       <c r="D225" s="61">
         <v>108.4</v>
       </c>
       <c r="E225" s="61">
         <v>108</v>
       </c>
       <c r="F225" s="62">
         <v>107.4</v>
       </c>
       <c r="G225" s="61">
         <v>109.4</v>
       </c>
       <c r="H225" s="61">
         <v>102.8</v>
       </c>
       <c r="I225" s="70" t="s">
         <v>200</v>
       </c>
       <c r="J225" s="71">
         <v>2023</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A226" s="146" t="s">
+      <c r="A226" s="144" t="s">
         <v>687</v>
       </c>
       <c r="B226" s="68" t="s">
         <v>688</v>
       </c>
       <c r="C226" s="69">
         <v>108.9</v>
       </c>
       <c r="D226" s="61">
         <v>108.7</v>
       </c>
       <c r="E226" s="61">
         <v>107.6</v>
       </c>
       <c r="F226" s="62">
         <v>108.3</v>
       </c>
       <c r="G226" s="61">
         <v>109.9</v>
       </c>
       <c r="H226" s="61">
         <v>111.6</v>
       </c>
       <c r="I226" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J226" s="147" t="s">
+      <c r="J226" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A227" s="146" t="s">
+      <c r="A227" s="144" t="s">
         <v>690</v>
       </c>
       <c r="B227" s="68" t="s">
         <v>691</v>
       </c>
       <c r="C227" s="69">
         <v>109.4</v>
       </c>
       <c r="D227" s="61">
         <v>109.2</v>
       </c>
       <c r="E227" s="61">
         <v>107.8</v>
       </c>
       <c r="F227" s="62">
         <v>109.2</v>
       </c>
       <c r="G227" s="61">
         <v>110.8</v>
       </c>
       <c r="H227" s="61">
         <v>111.2</v>
       </c>
       <c r="I227" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J227" s="147" t="s">
+      <c r="J227" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A228" s="146" t="s">
+      <c r="A228" s="144" t="s">
         <v>694</v>
       </c>
       <c r="B228" s="68" t="s">
         <v>695</v>
       </c>
       <c r="C228" s="69">
         <v>109.1</v>
       </c>
       <c r="D228" s="61">
         <v>109.3</v>
       </c>
       <c r="E228" s="61">
         <v>107.9</v>
       </c>
       <c r="F228" s="62">
         <v>109.9</v>
       </c>
       <c r="G228" s="61">
         <v>110.4</v>
       </c>
       <c r="H228" s="61">
         <v>105.4</v>
       </c>
       <c r="I228" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J228" s="147" t="s">
+      <c r="J228" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A229" s="146" t="s">
+      <c r="A229" s="144" t="s">
         <v>696</v>
       </c>
       <c r="B229" s="68" t="s">
         <v>697</v>
       </c>
       <c r="C229" s="69">
         <v>110</v>
       </c>
       <c r="D229" s="61">
         <v>110.1</v>
       </c>
       <c r="E229" s="61">
         <v>108.7</v>
       </c>
       <c r="F229" s="62">
         <v>110.5</v>
       </c>
       <c r="G229" s="61">
         <v>111.3</v>
       </c>
       <c r="H229" s="61">
         <v>106.2</v>
       </c>
       <c r="I229" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J229" s="147" t="s">
+      <c r="J229" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="230" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A230" s="146" t="s">
+      <c r="A230" s="144" t="s">
         <v>698</v>
       </c>
       <c r="B230" s="68" t="s">
         <v>699</v>
       </c>
       <c r="C230" s="69">
         <v>108.8</v>
       </c>
       <c r="D230" s="61">
         <v>109.3</v>
       </c>
       <c r="E230" s="61">
         <v>108.2</v>
       </c>
       <c r="F230" s="62">
         <v>110.1</v>
       </c>
       <c r="G230" s="61">
         <v>110.3</v>
       </c>
       <c r="H230" s="61">
         <v>101.8</v>
       </c>
       <c r="I230" s="70" t="s">
         <v>215</v>
       </c>
-      <c r="J230" s="147" t="s">
+      <c r="J230" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A231" s="146" t="s">
+      <c r="A231" s="144" t="s">
         <v>702</v>
       </c>
       <c r="B231" s="68" t="s">
         <v>703</v>
       </c>
       <c r="C231" s="69">
         <v>109.7</v>
       </c>
       <c r="D231" s="61">
         <v>110.2</v>
       </c>
       <c r="E231" s="61">
         <v>108.7</v>
       </c>
       <c r="F231" s="62">
         <v>112.2</v>
       </c>
       <c r="G231" s="61">
         <v>110.2</v>
       </c>
       <c r="H231" s="61">
         <v>102.9</v>
       </c>
       <c r="I231" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="J231" s="147" t="s">
+      <c r="J231" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A232" s="146" t="s">
+      <c r="A232" s="144" t="s">
         <v>705</v>
       </c>
       <c r="B232" s="68" t="s">
         <v>706</v>
       </c>
       <c r="C232" s="69">
         <v>110.2</v>
       </c>
       <c r="D232" s="61">
         <v>110.3</v>
       </c>
       <c r="E232" s="61">
         <v>108.8</v>
       </c>
       <c r="F232" s="62">
         <v>113</v>
       </c>
       <c r="G232" s="61">
         <v>109.8</v>
       </c>
       <c r="H232" s="61">
         <v>106.7</v>
       </c>
       <c r="I232" s="70" t="s">
         <v>221</v>
       </c>
-      <c r="J232" s="147" t="s">
+      <c r="J232" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A233" s="146" t="s">
+      <c r="A233" s="144" t="s">
         <v>707</v>
       </c>
       <c r="B233" s="68" t="s">
         <v>708</v>
       </c>
       <c r="C233" s="69">
         <v>108.7</v>
       </c>
       <c r="D233" s="61">
         <v>108.7</v>
       </c>
       <c r="E233" s="61">
         <v>109.8</v>
       </c>
       <c r="F233" s="62">
         <v>115.8</v>
       </c>
       <c r="G233" s="61">
         <v>104.5</v>
       </c>
       <c r="H233" s="61">
         <v>106.2</v>
       </c>
       <c r="I233" s="70" t="s">
         <v>224</v>
       </c>
-      <c r="J233" s="147" t="s">
+      <c r="J233" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A234" s="146" t="s">
+      <c r="A234" s="144" t="s">
         <v>711</v>
       </c>
       <c r="B234" s="68" t="s">
         <v>712</v>
       </c>
       <c r="C234" s="69">
         <v>110.7</v>
       </c>
       <c r="D234" s="61">
         <v>111.9</v>
       </c>
       <c r="E234" s="61">
         <v>109.3</v>
       </c>
       <c r="F234" s="62">
         <v>111.2</v>
       </c>
       <c r="G234" s="61">
         <v>112.5</v>
       </c>
       <c r="H234" s="61">
         <v>95.8</v>
       </c>
       <c r="I234" s="70" t="s">
         <v>227</v>
       </c>
-      <c r="J234" s="147" t="s">
+      <c r="J234" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A235" s="146" t="s">
+      <c r="A235" s="144" t="s">
         <v>713</v>
       </c>
       <c r="B235" s="68" t="s">
         <v>714</v>
       </c>
       <c r="C235" s="69">
         <v>110.2</v>
       </c>
       <c r="D235" s="61">
         <v>111</v>
       </c>
       <c r="E235" s="61">
         <v>109.6</v>
       </c>
       <c r="F235" s="62">
         <v>113.1</v>
       </c>
       <c r="G235" s="61">
         <v>110.7</v>
       </c>
       <c r="H235" s="61">
         <v>93.2</v>
       </c>
       <c r="I235" s="70" t="s">
         <v>230</v>
       </c>
-      <c r="J235" s="147" t="s">
+      <c r="J235" s="145" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A236" s="146" t="s">
+      <c r="A236" s="144" t="s">
         <v>715</v>
       </c>
-      <c r="B236" s="154" t="s">
+      <c r="B236" s="152" t="s">
         <v>716</v>
       </c>
-      <c r="C236" s="155">
+      <c r="C236" s="153">
         <v>112.7</v>
       </c>
-      <c r="D236" s="152">
+      <c r="D236" s="150">
         <v>110.8</v>
       </c>
-      <c r="E236" s="152">
+      <c r="E236" s="150">
         <v>109.5</v>
       </c>
-      <c r="F236" s="153">
+      <c r="F236" s="151">
         <v>113.7</v>
       </c>
-      <c r="G236" s="152">
+      <c r="G236" s="150">
         <v>110.4</v>
       </c>
-      <c r="H236" s="152">
+      <c r="H236" s="150">
         <v>132</v>
       </c>
-      <c r="I236" s="156" t="s">
+      <c r="I236" s="154" t="s">
         <v>233</v>
       </c>
-      <c r="J236" s="157" t="s">
+      <c r="J236" s="155" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A237" s="146" t="s">
+      <c r="A237" s="144" t="s">
         <v>719</v>
       </c>
       <c r="B237" s="68" t="s">
         <v>720</v>
       </c>
       <c r="C237" s="69">
         <v>110</v>
       </c>
       <c r="D237" s="61">
         <v>110.8</v>
       </c>
       <c r="E237" s="61">
         <v>108.8</v>
       </c>
       <c r="F237" s="62">
         <v>113.4</v>
       </c>
       <c r="G237" s="61">
         <v>110.4</v>
       </c>
       <c r="H237" s="61">
         <v>98.3</v>
       </c>
       <c r="I237" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="J237" s="147" t="s">
+      <c r="J237" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A238" s="146" t="s">
+      <c r="A238" s="144" t="s">
         <v>733</v>
       </c>
       <c r="B238" s="68" t="s">
         <v>722</v>
       </c>
       <c r="C238" s="69">
         <v>110.7</v>
       </c>
       <c r="D238" s="61">
         <v>111.4</v>
       </c>
       <c r="E238" s="61">
         <v>109.6</v>
       </c>
       <c r="F238" s="62">
         <v>113.8</v>
       </c>
       <c r="G238" s="61">
         <v>111.3</v>
       </c>
       <c r="H238" s="61">
         <v>102.2</v>
       </c>
       <c r="I238" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J238" s="147" t="s">
+      <c r="J238" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A239" s="146" t="s">
+      <c r="A239" s="144" t="s">
         <v>734</v>
       </c>
       <c r="B239" s="68" t="s">
         <v>723</v>
       </c>
       <c r="C239" s="69">
         <v>109.9</v>
       </c>
       <c r="D239" s="61">
         <v>110.7</v>
       </c>
       <c r="E239" s="61">
         <v>108.3</v>
       </c>
       <c r="F239" s="62">
         <v>113.6</v>
       </c>
       <c r="G239" s="61">
         <v>110.9</v>
       </c>
       <c r="H239" s="61">
         <v>96.6</v>
       </c>
       <c r="I239" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J239" s="147" t="s">
+      <c r="J239" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A240" s="146" t="s">
+      <c r="A240" s="144" t="s">
         <v>735</v>
       </c>
       <c r="B240" s="68" t="s">
         <v>724</v>
       </c>
       <c r="C240" s="69">
         <v>109.8</v>
       </c>
       <c r="D240" s="61">
         <v>110.7</v>
       </c>
       <c r="E240" s="61">
         <v>108.1</v>
       </c>
       <c r="F240" s="62">
         <v>114.3</v>
       </c>
       <c r="G240" s="61">
         <v>110.7</v>
       </c>
       <c r="H240" s="61">
         <v>95.7</v>
       </c>
       <c r="I240" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J240" s="147" t="s">
+      <c r="J240" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A241" s="146" t="s">
+      <c r="A241" s="144" t="s">
         <v>736</v>
       </c>
       <c r="B241" s="68" t="s">
         <v>725</v>
       </c>
       <c r="C241" s="69">
         <v>111</v>
       </c>
       <c r="D241" s="61">
         <v>111.4</v>
       </c>
       <c r="E241" s="61">
         <v>108.2</v>
       </c>
       <c r="F241" s="62">
         <v>114.3</v>
       </c>
       <c r="G241" s="61">
         <v>112.3</v>
       </c>
       <c r="H241" s="61">
         <v>104</v>
       </c>
       <c r="I241" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J241" s="147" t="s">
+      <c r="J241" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A242" s="146" t="s">
+      <c r="A242" s="144" t="s">
         <v>737</v>
       </c>
       <c r="B242" s="68" t="s">
         <v>726</v>
       </c>
       <c r="C242" s="69">
         <v>110.6</v>
       </c>
       <c r="D242" s="61">
         <v>111.5</v>
       </c>
       <c r="E242" s="61">
         <v>108.4</v>
       </c>
       <c r="F242" s="62">
         <v>114.7</v>
       </c>
       <c r="G242" s="61">
         <v>112.1</v>
       </c>
       <c r="H242" s="61">
         <v>94.1</v>
       </c>
       <c r="I242" s="70" t="s">
         <v>215</v>
       </c>
-      <c r="J242" s="147" t="s">
+      <c r="J242" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="243" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A243" s="146" t="s">
+      <c r="A243" s="144" t="s">
         <v>738</v>
       </c>
       <c r="B243" s="68" t="s">
         <v>727</v>
       </c>
       <c r="C243" s="69">
         <v>110.6</v>
       </c>
       <c r="D243" s="61">
         <v>111.3</v>
       </c>
       <c r="E243" s="61">
         <v>108.1</v>
       </c>
       <c r="F243" s="62">
         <v>115.3</v>
       </c>
       <c r="G243" s="61">
         <v>111.9</v>
       </c>
       <c r="H243" s="61">
         <v>97</v>
       </c>
       <c r="I243" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="J243" s="147" t="s">
+      <c r="J243" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A244" s="146" t="s">
+      <c r="A244" s="144" t="s">
         <v>739</v>
       </c>
       <c r="B244" s="68" t="s">
         <v>728</v>
       </c>
       <c r="C244" s="69">
         <v>110.8</v>
       </c>
       <c r="D244" s="61">
         <v>111.8</v>
       </c>
       <c r="E244" s="61">
         <v>107.7</v>
       </c>
       <c r="F244" s="62">
         <v>116</v>
       </c>
       <c r="G244" s="61">
         <v>113.4</v>
       </c>
       <c r="H244" s="61">
         <v>92.7</v>
       </c>
       <c r="I244" s="70" t="s">
         <v>221</v>
       </c>
-      <c r="J244" s="147" t="s">
+      <c r="J244" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A245" s="146" t="s">
+      <c r="A245" s="144" t="s">
         <v>740</v>
       </c>
       <c r="B245" s="68" t="s">
         <v>729</v>
       </c>
       <c r="C245" s="69">
         <v>110.1</v>
       </c>
       <c r="D245" s="61">
         <v>109.9</v>
       </c>
       <c r="E245" s="61">
         <v>108.9</v>
       </c>
       <c r="F245" s="62">
         <v>117.3</v>
       </c>
       <c r="G245" s="61">
         <v>105.4</v>
       </c>
       <c r="H245" s="61">
         <v>101.3</v>
       </c>
       <c r="I245" s="70" t="s">
         <v>224</v>
       </c>
-      <c r="J245" s="147" t="s">
+      <c r="J245" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="246" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A246" s="146" t="s">
+      <c r="A246" s="144" t="s">
         <v>741</v>
       </c>
       <c r="B246" s="68" t="s">
         <v>730</v>
       </c>
       <c r="C246" s="69">
         <v>112.6</v>
       </c>
       <c r="D246" s="61">
         <v>113.9</v>
       </c>
       <c r="E246" s="61">
         <v>108.8</v>
       </c>
       <c r="F246" s="62">
         <v>117.7</v>
       </c>
       <c r="G246" s="61">
         <v>116.8</v>
       </c>
       <c r="H246" s="61">
         <v>93.2</v>
       </c>
       <c r="I246" s="70" t="s">
         <v>227</v>
       </c>
-      <c r="J246" s="147" t="s">
+      <c r="J246" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A247" s="146" t="s">
+      <c r="A247" s="144" t="s">
         <v>742</v>
       </c>
       <c r="B247" s="68" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="69">
         <v>111.8</v>
       </c>
       <c r="D247" s="61">
         <v>113.5</v>
       </c>
       <c r="E247" s="61">
         <v>109.6</v>
       </c>
       <c r="F247" s="62">
         <v>117.9</v>
       </c>
       <c r="G247" s="61">
         <v>114.2</v>
       </c>
       <c r="H247" s="61">
         <v>85</v>
       </c>
       <c r="I247" s="70" t="s">
         <v>230</v>
       </c>
-      <c r="J247" s="147" t="s">
+      <c r="J247" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A248" s="146" t="s">
+      <c r="A248" s="144" t="s">
         <v>743</v>
       </c>
       <c r="B248" s="68" t="s">
         <v>732</v>
       </c>
       <c r="C248" s="69">
         <v>111.8</v>
       </c>
       <c r="D248" s="61">
         <v>113.3</v>
       </c>
       <c r="E248" s="61">
         <v>109.7</v>
       </c>
       <c r="F248" s="62">
         <v>117.9</v>
       </c>
       <c r="G248" s="61">
         <v>113.4</v>
       </c>
       <c r="H248" s="61">
         <v>88.3</v>
       </c>
       <c r="I248" s="70" t="s">
         <v>233</v>
       </c>
-      <c r="J248" s="147" t="s">
+      <c r="J248" s="145" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A249" s="146" t="s">
+      <c r="A249" s="144" t="s">
         <v>752</v>
       </c>
       <c r="B249" s="68" t="s">
         <v>753</v>
       </c>
-      <c r="C249" s="166">
+      <c r="C249" s="69">
         <v>114</v>
       </c>
-      <c r="D249" s="167">
+      <c r="D249" s="61">
         <v>114.5</v>
       </c>
-      <c r="E249" s="167">
+      <c r="E249" s="61">
         <v>110.5</v>
       </c>
-      <c r="F249" s="168">
+      <c r="F249" s="62">
         <v>120.1</v>
       </c>
-      <c r="G249" s="167">
+      <c r="G249" s="61">
         <v>114.2</v>
       </c>
-      <c r="H249" s="167">
+      <c r="H249" s="61">
         <v>106.6</v>
       </c>
       <c r="I249" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="J249" s="147" t="s">
+      <c r="J249" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A250" s="146" t="s">
+      <c r="A250" s="144" t="s">
         <v>767</v>
       </c>
       <c r="B250" s="68" t="s">
         <v>779</v>
       </c>
-      <c r="C250" s="166">
+      <c r="C250" s="69">
         <v>114.3</v>
       </c>
-      <c r="D250" s="167">
+      <c r="D250" s="61">
         <v>115</v>
       </c>
-      <c r="E250" s="167">
+      <c r="E250" s="61">
         <v>112.6</v>
       </c>
-      <c r="F250" s="168">
+      <c r="F250" s="62">
         <v>120.7</v>
       </c>
-      <c r="G250" s="167">
+      <c r="G250" s="61">
         <v>113.5</v>
       </c>
-      <c r="H250" s="167">
+      <c r="H250" s="61">
         <v>100.3</v>
       </c>
       <c r="I250" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J250" s="147" t="s">
+      <c r="J250" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A251" s="146" t="s">
+      <c r="A251" s="144" t="s">
         <v>768</v>
       </c>
       <c r="B251" s="68" t="s">
         <v>781</v>
       </c>
-      <c r="C251" s="166">
+      <c r="C251" s="69">
         <v>114.1</v>
       </c>
-      <c r="D251" s="167">
+      <c r="D251" s="61">
         <v>115</v>
       </c>
-      <c r="E251" s="167">
+      <c r="E251" s="61">
         <v>111.5</v>
       </c>
-      <c r="F251" s="168">
+      <c r="F251" s="62">
         <v>120.2</v>
       </c>
-      <c r="G251" s="167">
+      <c r="G251" s="61">
         <v>114.7</v>
       </c>
-      <c r="H251" s="167">
+      <c r="H251" s="61">
         <v>99.4</v>
       </c>
       <c r="I251" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J251" s="147" t="s">
+      <c r="J251" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A252" s="146" t="s">
+      <c r="A252" s="144" t="s">
         <v>769</v>
       </c>
       <c r="B252" s="68" t="s">
         <v>783</v>
       </c>
-      <c r="C252" s="166">
+      <c r="C252" s="69">
         <v>113.8</v>
       </c>
-      <c r="D252" s="167">
+      <c r="D252" s="61">
         <v>115.1</v>
       </c>
-      <c r="E252" s="167">
+      <c r="E252" s="61">
         <v>112.3</v>
       </c>
-      <c r="F252" s="168">
+      <c r="F252" s="62">
         <v>120.8</v>
       </c>
-      <c r="G252" s="167">
+      <c r="G252" s="61">
         <v>113.5</v>
       </c>
-      <c r="H252" s="167">
+      <c r="H252" s="61">
         <v>92.5</v>
       </c>
       <c r="I252" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J252" s="147" t="s">
+      <c r="J252" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A253" s="146" t="s">
+      <c r="A253" s="144" t="s">
         <v>770</v>
       </c>
       <c r="B253" s="68" t="s">
         <v>785</v>
       </c>
-      <c r="C253" s="166">
+      <c r="C253" s="69">
         <v>115</v>
       </c>
-      <c r="D253" s="167">
+      <c r="D253" s="61">
         <v>115.4</v>
       </c>
-      <c r="E253" s="167">
+      <c r="E253" s="61">
         <v>112.2</v>
       </c>
-      <c r="F253" s="168">
+      <c r="F253" s="62">
         <v>120.4</v>
       </c>
-      <c r="G253" s="167">
+      <c r="G253" s="61">
         <v>114.7</v>
       </c>
-      <c r="H253" s="167">
+      <c r="H253" s="61">
         <v>110.5</v>
       </c>
       <c r="I253" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J253" s="147" t="s">
+      <c r="J253" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A254" s="146" t="s">
+      <c r="A254" s="144" t="s">
         <v>771</v>
       </c>
       <c r="B254" s="68" t="s">
         <v>787</v>
       </c>
-      <c r="C254" s="166">
+      <c r="C254" s="69">
         <v>115.8</v>
       </c>
-      <c r="D254" s="167">
+      <c r="D254" s="61">
         <v>116.4</v>
       </c>
-      <c r="E254" s="167">
+      <c r="E254" s="61">
         <v>112.8</v>
       </c>
-      <c r="F254" s="168">
+      <c r="F254" s="62">
         <v>123.2</v>
       </c>
-      <c r="G254" s="167">
+      <c r="G254" s="61">
         <v>115.1</v>
       </c>
-      <c r="H254" s="167">
+      <c r="H254" s="61">
         <v>102.8</v>
       </c>
       <c r="I254" s="70" t="s">
         <v>215</v>
       </c>
-      <c r="J254" s="147" t="s">
+      <c r="J254" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="255" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A255" s="146" t="s">
+      <c r="A255" s="144" t="s">
         <v>772</v>
       </c>
       <c r="B255" s="68" t="s">
         <v>789</v>
       </c>
-      <c r="C255" s="166">
+      <c r="C255" s="69">
         <v>115</v>
       </c>
-      <c r="D255" s="167">
+      <c r="D255" s="61">
         <v>115.9</v>
       </c>
-      <c r="E255" s="167">
+      <c r="E255" s="61">
         <v>112.9</v>
       </c>
-      <c r="F255" s="168">
+      <c r="F255" s="62">
         <v>121.9</v>
       </c>
-      <c r="G255" s="167">
+      <c r="G255" s="61">
         <v>114.2</v>
       </c>
-      <c r="H255" s="167">
+      <c r="H255" s="61">
         <v>99.5</v>
       </c>
       <c r="I255" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="J255" s="147" t="s">
+      <c r="J255" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A256" s="146" t="s">
+      <c r="A256" s="144" t="s">
         <v>773</v>
       </c>
       <c r="B256" s="68" t="s">
         <v>791</v>
       </c>
-      <c r="C256" s="166">
+      <c r="C256" s="69">
         <v>114.8</v>
       </c>
-      <c r="D256" s="167">
+      <c r="D256" s="61">
         <v>116</v>
       </c>
-      <c r="E256" s="167">
+      <c r="E256" s="61">
         <v>112.8</v>
       </c>
-      <c r="F256" s="168">
+      <c r="F256" s="62">
         <v>120.3</v>
       </c>
-      <c r="G256" s="167">
+      <c r="G256" s="61">
         <v>116</v>
       </c>
-      <c r="H256" s="167">
+      <c r="H256" s="61">
         <v>92.5</v>
       </c>
       <c r="I256" s="70" t="s">
         <v>221</v>
       </c>
-      <c r="J256" s="147" t="s">
+      <c r="J256" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="257" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A257" s="146" t="s">
+      <c r="A257" s="144" t="s">
         <v>774</v>
       </c>
       <c r="B257" s="68" t="s">
         <v>793</v>
       </c>
-      <c r="C257" s="166">
+      <c r="C257" s="69">
         <v>114.5</v>
       </c>
-      <c r="D257" s="167">
+      <c r="D257" s="61">
         <v>115.3</v>
       </c>
-      <c r="E257" s="167">
+      <c r="E257" s="61">
         <v>113</v>
       </c>
-      <c r="F257" s="168">
+      <c r="F257" s="62">
         <v>122.1</v>
       </c>
-      <c r="G257" s="167">
+      <c r="G257" s="61">
         <v>111.1</v>
       </c>
-      <c r="H257" s="167">
+      <c r="H257" s="61">
         <v>95.9</v>
       </c>
       <c r="I257" s="70" t="s">
         <v>224</v>
       </c>
-      <c r="J257" s="147" t="s">
+      <c r="J257" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A258" s="146" t="s">
+      <c r="A258" s="144" t="s">
         <v>775</v>
       </c>
       <c r="B258" s="68" t="s">
         <v>795</v>
       </c>
-      <c r="C258" s="166">
+      <c r="C258" s="69">
         <v>115.2</v>
       </c>
-      <c r="D258" s="167">
+      <c r="D258" s="61">
         <v>116.5</v>
       </c>
-      <c r="E258" s="167">
+      <c r="E258" s="61">
         <v>112.8</v>
       </c>
-      <c r="F258" s="168">
+      <c r="F258" s="62">
         <v>121.6</v>
       </c>
-      <c r="G258" s="167">
+      <c r="G258" s="61">
         <v>115.5</v>
       </c>
-      <c r="H258" s="167">
+      <c r="H258" s="61">
         <v>94.8</v>
       </c>
       <c r="I258" s="70" t="s">
         <v>227</v>
       </c>
-      <c r="J258" s="147" t="s">
+      <c r="J258" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A259" s="146" t="s">
+      <c r="A259" s="144" t="s">
         <v>776</v>
       </c>
       <c r="B259" s="68" t="s">
         <v>797</v>
       </c>
-      <c r="C259" s="166">
+      <c r="C259" s="69">
         <v>115.9</v>
       </c>
-      <c r="D259" s="167">
+      <c r="D259" s="61">
         <v>117.5</v>
       </c>
-      <c r="E259" s="167">
+      <c r="E259" s="61">
         <v>114</v>
       </c>
-      <c r="F259" s="168">
+      <c r="F259" s="62">
         <v>123.7</v>
       </c>
-      <c r="G259" s="167">
+      <c r="G259" s="61">
         <v>116.3</v>
       </c>
-      <c r="H259" s="167">
+      <c r="H259" s="61">
         <v>89.2</v>
       </c>
       <c r="I259" s="70" t="s">
         <v>230</v>
       </c>
-      <c r="J259" s="147" t="s">
+      <c r="J259" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A260" s="146" t="s">
+      <c r="A260" s="144" t="s">
         <v>777</v>
       </c>
       <c r="B260" s="68" t="s">
         <v>799</v>
       </c>
-      <c r="C260" s="166">
+      <c r="C260" s="69">
         <v>115.3</v>
       </c>
-      <c r="D260" s="167">
+      <c r="D260" s="61">
         <v>117.2</v>
       </c>
-      <c r="E260" s="167">
+      <c r="E260" s="61">
         <v>113.9</v>
       </c>
-      <c r="F260" s="168">
+      <c r="F260" s="62">
         <v>123.7</v>
       </c>
-      <c r="G260" s="167">
+      <c r="G260" s="61">
         <v>115.6</v>
       </c>
-      <c r="H260" s="167">
+      <c r="H260" s="61">
         <v>85.6</v>
       </c>
       <c r="I260" s="70" t="s">
         <v>233</v>
       </c>
-      <c r="J260" s="147" t="s">
+      <c r="J260" s="145" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A261" s="146" t="s">
+      <c r="A261" s="144" t="s">
         <v>846</v>
       </c>
       <c r="B261" s="68" t="s">
         <v>847</v>
       </c>
-      <c r="C261" s="166">
+      <c r="C261" s="69">
         <v>116</v>
       </c>
-      <c r="D261" s="167">
+      <c r="D261" s="61">
         <v>117.8</v>
       </c>
-      <c r="E261" s="167">
+      <c r="E261" s="61">
         <v>114.2</v>
       </c>
-      <c r="F261" s="168">
+      <c r="F261" s="62">
         <v>124</v>
       </c>
-      <c r="G261" s="167">
+      <c r="G261" s="61">
         <v>116.9</v>
       </c>
-      <c r="H261" s="167">
+      <c r="H261" s="61">
         <v>83.5</v>
       </c>
       <c r="I261" s="70" t="s">
         <v>200</v>
       </c>
-      <c r="J261" s="147" t="s">
+      <c r="J261" s="145" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A262" s="146" t="s">
+      <c r="A262" s="144" t="s">
         <v>849</v>
       </c>
       <c r="B262" s="68" t="s">
         <v>850</v>
       </c>
-      <c r="C262" s="166">
+      <c r="C262" s="69">
         <v>116.6</v>
       </c>
-      <c r="D262" s="167">
+      <c r="D262" s="61">
         <v>117.8</v>
       </c>
-      <c r="E262" s="167">
+      <c r="E262" s="61">
         <v>116.2</v>
       </c>
-      <c r="F262" s="168">
+      <c r="F262" s="62">
         <v>123.4</v>
       </c>
-      <c r="G262" s="167">
+      <c r="G262" s="61">
         <v>115.9</v>
       </c>
-      <c r="H262" s="167">
+      <c r="H262" s="61">
         <v>93.3</v>
       </c>
       <c r="I262" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="J262" s="147" t="s">
+      <c r="J262" s="145" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A263" s="146" t="s">
+      <c r="A263" s="144" t="s">
         <v>851</v>
       </c>
       <c r="B263" s="68" t="s">
         <v>852</v>
       </c>
-      <c r="C263" s="166">
+      <c r="C263" s="69">
         <v>117</v>
       </c>
-      <c r="D263" s="167">
+      <c r="D263" s="61">
         <v>118.6</v>
       </c>
-      <c r="E263" s="167">
+      <c r="E263" s="61">
         <v>113.3</v>
       </c>
-      <c r="F263" s="168">
+      <c r="F263" s="62">
         <v>121.7</v>
       </c>
-      <c r="G263" s="167">
+      <c r="G263" s="61">
         <v>122.2</v>
       </c>
-      <c r="H263" s="167">
+      <c r="H263" s="61">
         <v>88.1</v>
       </c>
       <c r="I263" s="70" t="s">
         <v>206</v>
       </c>
-      <c r="J263" s="147" t="s">
+      <c r="J263" s="162" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A264" s="146" t="s">
+      <c r="A264" s="144" t="s">
         <v>855</v>
       </c>
       <c r="B264" s="68" t="s">
         <v>856</v>
       </c>
-      <c r="C264" s="166">
+      <c r="C264" s="69">
         <v>114.8</v>
       </c>
-      <c r="D264" s="167">
+      <c r="D264" s="61">
         <v>116.2</v>
       </c>
-      <c r="E264" s="167">
+      <c r="E264" s="61">
         <v>113.3</v>
       </c>
-      <c r="F264" s="168">
+      <c r="F264" s="62">
         <v>124.1</v>
       </c>
-      <c r="G264" s="167">
+      <c r="G264" s="61">
         <v>112.6</v>
       </c>
-      <c r="H264" s="167">
+      <c r="H264" s="61">
         <v>91.9</v>
       </c>
       <c r="I264" s="70" t="s">
         <v>209</v>
       </c>
-      <c r="J264" s="147" t="s">
+      <c r="J264" s="162" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A265" s="146" t="s">
+      <c r="A265" s="144" t="s">
         <v>857</v>
       </c>
       <c r="B265" s="68" t="s">
         <v>858</v>
       </c>
-      <c r="C265" s="166">
+      <c r="C265" s="69">
         <v>116.3</v>
       </c>
-      <c r="D265" s="167">
+      <c r="D265" s="61">
         <v>118.4</v>
       </c>
-      <c r="E265" s="167">
+      <c r="E265" s="61">
         <v>115.4</v>
       </c>
-      <c r="F265" s="168">
+      <c r="F265" s="62">
         <v>123.7</v>
       </c>
-      <c r="G265" s="167">
+      <c r="G265" s="61">
         <v>117.8</v>
       </c>
-      <c r="H265" s="167">
+      <c r="H265" s="61">
         <v>80</v>
       </c>
       <c r="I265" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="J265" s="147" t="s">
+      <c r="J265" s="162" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="266" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J266" s="59"/>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A266" s="144" t="s">
+        <v>859</v>
+      </c>
+      <c r="B266" s="68" t="s">
+        <v>860</v>
+      </c>
+      <c r="C266" s="69">
+        <v>116.4</v>
+      </c>
+      <c r="D266" s="61">
+        <v>116.4</v>
+      </c>
+      <c r="E266" s="61">
+        <v>115.9</v>
+      </c>
+      <c r="F266" s="62">
+        <v>117.3</v>
+      </c>
+      <c r="G266" s="61">
+        <v>116.5</v>
+      </c>
+      <c r="H266" s="61">
+        <v>114.2</v>
+      </c>
+      <c r="I266" s="70" t="s">
+        <v>215</v>
+      </c>
+      <c r="J266" s="162" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A267" s="144" t="s">
+        <v>863</v>
+      </c>
+      <c r="B267" s="68" t="s">
+        <v>864</v>
+      </c>
+      <c r="C267" s="69">
+        <v>116.5</v>
+      </c>
+      <c r="D267" s="61">
+        <v>117.2</v>
+      </c>
+      <c r="E267" s="61">
+        <v>112.8</v>
+      </c>
+      <c r="F267" s="62">
+        <v>120.8</v>
+      </c>
+      <c r="G267" s="61">
+        <v>119.4</v>
+      </c>
+      <c r="H267" s="61">
+        <v>103.3</v>
+      </c>
+      <c r="I267" s="70" t="s">
+        <v>218</v>
+      </c>
+      <c r="J267" s="162" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="36"/>
+      <c r="B268" s="55"/>
+      <c r="C268" s="72"/>
+      <c r="D268" s="73"/>
+      <c r="E268" s="73"/>
+      <c r="F268" s="74"/>
+      <c r="G268" s="73"/>
+      <c r="H268" s="73"/>
+      <c r="I268" s="55"/>
+      <c r="J268" s="59"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59F4C941-15AE-4C8C-9F28-597590193CBD}">
   <dimension ref="A1:J148"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C125" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.21875" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="15" customWidth="1"/>
     <col min="3" max="3" width="30.6640625" style="15" customWidth="1"/>
     <col min="4" max="7" width="21.88671875" style="15" customWidth="1"/>
     <col min="8" max="8" width="26.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.77734375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.6640625" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.88671875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
       <c r="C1" s="14" t="s">
         <v>664</v>
       </c>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="15" t="s">
         <v>665</v>
       </c>
-      <c r="I2" s="169"/>
-      <c r="J2" s="169"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
     </row>
     <row r="3" spans="1:10" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="126"/>
-      <c r="C3" s="127" t="s">
+      <c r="B3" s="124"/>
+      <c r="C3" s="125" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>187</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="127" t="s">
+      <c r="H3" s="125" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="128"/>
-      <c r="J3" s="129"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:10" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>666</v>
       </c>
-      <c r="B4" s="130" t="s">
+      <c r="B4" s="128" t="s">
         <v>667</v>
       </c>
-      <c r="C4" s="131" t="s">
+      <c r="C4" s="129" t="s">
         <v>190</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>191</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>192</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>193</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>194</v>
       </c>
-      <c r="H4" s="131" t="s">
+      <c r="H4" s="129" t="s">
         <v>195</v>
       </c>
-      <c r="I4" s="132" t="s">
+      <c r="I4" s="130" t="s">
         <v>645</v>
       </c>
-      <c r="J4" s="133" t="s">
+      <c r="J4" s="131" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="B5" s="134" t="s">
+      <c r="B5" s="132" t="s">
         <v>451</v>
       </c>
-      <c r="C5" s="135">
+      <c r="C5" s="133">
         <v>94.4</v>
       </c>
-      <c r="D5" s="135">
+      <c r="D5" s="133">
         <v>94.18</v>
       </c>
-      <c r="E5" s="135">
+      <c r="E5" s="133">
         <v>93.56</v>
       </c>
-      <c r="F5" s="135">
+      <c r="F5" s="133">
         <v>93.56</v>
       </c>
-      <c r="G5" s="135">
+      <c r="G5" s="133">
         <v>95.36</v>
       </c>
-      <c r="H5" s="135">
+      <c r="H5" s="133">
         <v>96.98</v>
       </c>
-      <c r="I5" s="134" t="s">
+      <c r="I5" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J5" s="134">
+      <c r="J5" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="B6" s="134" t="s">
+      <c r="B6" s="132" t="s">
         <v>453</v>
       </c>
-      <c r="C6" s="135">
+      <c r="C6" s="133">
         <v>87.52</v>
       </c>
-      <c r="D6" s="135">
+      <c r="D6" s="133">
         <v>87.38</v>
       </c>
-      <c r="E6" s="135">
+      <c r="E6" s="133">
         <v>88.04</v>
       </c>
-      <c r="F6" s="135">
+      <c r="F6" s="133">
         <v>85.93</v>
       </c>
-      <c r="G6" s="135">
+      <c r="G6" s="133">
         <v>87.63</v>
       </c>
-      <c r="H6" s="135">
+      <c r="H6" s="133">
         <v>89.57</v>
       </c>
-      <c r="I6" s="134" t="s">
+      <c r="I6" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J6" s="134">
+      <c r="J6" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>454</v>
       </c>
-      <c r="B7" s="134" t="s">
+      <c r="B7" s="132" t="s">
         <v>455</v>
       </c>
-      <c r="C7" s="135">
+      <c r="C7" s="133">
         <v>100.01</v>
       </c>
-      <c r="D7" s="135">
+      <c r="D7" s="133">
         <v>99.62</v>
       </c>
-      <c r="E7" s="135">
+      <c r="E7" s="133">
         <v>100.82</v>
       </c>
-      <c r="F7" s="135">
+      <c r="F7" s="133">
         <v>98.07</v>
       </c>
-      <c r="G7" s="135">
+      <c r="G7" s="133">
         <v>100.08</v>
       </c>
-      <c r="H7" s="135">
+      <c r="H7" s="133">
         <v>105.15</v>
       </c>
-      <c r="I7" s="134" t="s">
+      <c r="I7" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J7" s="134">
+      <c r="J7" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>456</v>
       </c>
-      <c r="B8" s="134" t="s">
+      <c r="B8" s="132" t="s">
         <v>457</v>
       </c>
-      <c r="C8" s="135">
+      <c r="C8" s="133">
         <v>97.18</v>
       </c>
-      <c r="D8" s="135">
+      <c r="D8" s="133">
         <v>97.4</v>
       </c>
-      <c r="E8" s="135">
+      <c r="E8" s="133">
         <v>97</v>
       </c>
-      <c r="F8" s="135">
+      <c r="F8" s="133">
         <v>96.93</v>
       </c>
-      <c r="G8" s="135">
+      <c r="G8" s="133">
         <v>98.42</v>
       </c>
-      <c r="H8" s="135">
+      <c r="H8" s="133">
         <v>93.23</v>
       </c>
-      <c r="I8" s="134" t="s">
+      <c r="I8" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J8" s="134">
+      <c r="J8" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>458</v>
       </c>
-      <c r="B9" s="134" t="s">
+      <c r="B9" s="132" t="s">
         <v>459</v>
       </c>
-      <c r="C9" s="135">
+      <c r="C9" s="133">
         <v>101.09</v>
       </c>
-      <c r="D9" s="135">
+      <c r="D9" s="133">
         <v>101.32</v>
       </c>
-      <c r="E9" s="135">
+      <c r="E9" s="133">
         <v>100.89</v>
       </c>
-      <c r="F9" s="135">
+      <c r="F9" s="133">
         <v>103.31</v>
       </c>
-      <c r="G9" s="135">
+      <c r="G9" s="133">
         <v>100.67</v>
       </c>
-      <c r="H9" s="135">
+      <c r="H9" s="133">
         <v>102.02</v>
       </c>
-      <c r="I9" s="134" t="s">
+      <c r="I9" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J9" s="134">
+      <c r="J9" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="B10" s="134" t="s">
+      <c r="B10" s="132" t="s">
         <v>461</v>
       </c>
-      <c r="C10" s="135">
+      <c r="C10" s="133">
         <v>99.34</v>
       </c>
-      <c r="D10" s="135">
+      <c r="D10" s="133">
         <v>99.11</v>
       </c>
-      <c r="E10" s="135">
+      <c r="E10" s="133">
         <v>98.55</v>
       </c>
-      <c r="F10" s="135">
+      <c r="F10" s="133">
         <v>99.67</v>
       </c>
-      <c r="G10" s="135">
+      <c r="G10" s="133">
         <v>99.35</v>
       </c>
-      <c r="H10" s="135">
+      <c r="H10" s="133">
         <v>102.22</v>
       </c>
-      <c r="I10" s="134" t="s">
+      <c r="I10" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J10" s="134">
+      <c r="J10" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>462</v>
       </c>
-      <c r="B11" s="134" t="s">
+      <c r="B11" s="132" t="s">
         <v>463</v>
       </c>
-      <c r="C11" s="135">
+      <c r="C11" s="133">
         <v>108.97</v>
       </c>
-      <c r="D11" s="135">
+      <c r="D11" s="133">
         <v>109.41</v>
       </c>
-      <c r="E11" s="135">
+      <c r="E11" s="133">
         <v>108.94</v>
       </c>
-      <c r="F11" s="135">
+      <c r="F11" s="133">
         <v>112.68</v>
       </c>
-      <c r="G11" s="135">
+      <c r="G11" s="133">
         <v>106.17</v>
       </c>
-      <c r="H11" s="135">
+      <c r="H11" s="133">
         <v>102.73</v>
       </c>
-      <c r="I11" s="134" t="s">
+      <c r="I11" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J11" s="134">
+      <c r="J11" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>464</v>
       </c>
-      <c r="B12" s="134" t="s">
+      <c r="B12" s="132" t="s">
         <v>465</v>
       </c>
-      <c r="C12" s="135">
+      <c r="C12" s="133">
         <v>107.69</v>
       </c>
-      <c r="D12" s="135">
+      <c r="D12" s="133">
         <v>107.67</v>
       </c>
-      <c r="E12" s="135">
+      <c r="E12" s="133">
         <v>108.85</v>
       </c>
-      <c r="F12" s="135">
+      <c r="F12" s="133">
         <v>110.78</v>
       </c>
-      <c r="G12" s="135">
+      <c r="G12" s="133">
         <v>103.48</v>
       </c>
-      <c r="H12" s="135">
+      <c r="H12" s="133">
         <v>106.69</v>
       </c>
-      <c r="I12" s="134" t="s">
+      <c r="I12" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J12" s="134">
+      <c r="J12" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>466</v>
       </c>
-      <c r="B13" s="134" t="s">
+      <c r="B13" s="132" t="s">
         <v>467</v>
       </c>
-      <c r="C13" s="135">
+      <c r="C13" s="133">
         <v>99.66</v>
       </c>
-      <c r="D13" s="135">
+      <c r="D13" s="133">
         <v>100.32</v>
       </c>
-      <c r="E13" s="135">
+      <c r="E13" s="133">
         <v>99.28</v>
       </c>
-      <c r="F13" s="135">
+      <c r="F13" s="133">
         <v>98.97</v>
       </c>
-      <c r="G13" s="135">
+      <c r="G13" s="133">
         <v>106.39</v>
       </c>
-      <c r="H13" s="135">
+      <c r="H13" s="133">
         <v>95.53</v>
       </c>
-      <c r="I13" s="134" t="s">
+      <c r="I13" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J13" s="134">
+      <c r="J13" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="B14" s="134" t="s">
+      <c r="B14" s="132" t="s">
         <v>469</v>
       </c>
-      <c r="C14" s="135">
+      <c r="C14" s="133">
         <v>102.12</v>
       </c>
-      <c r="D14" s="135">
+      <c r="D14" s="133">
         <v>102.21</v>
       </c>
-      <c r="E14" s="135">
+      <c r="E14" s="133">
         <v>101.95</v>
       </c>
-      <c r="F14" s="135">
+      <c r="F14" s="133">
         <v>102.81</v>
       </c>
-      <c r="G14" s="135">
+      <c r="G14" s="133">
         <v>98.41</v>
       </c>
-      <c r="H14" s="135">
+      <c r="H14" s="133">
         <v>98.5</v>
       </c>
-      <c r="I14" s="134" t="s">
+      <c r="I14" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J14" s="134">
+      <c r="J14" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>470</v>
       </c>
-      <c r="B15" s="134" t="s">
+      <c r="B15" s="132" t="s">
         <v>471</v>
       </c>
-      <c r="C15" s="135">
+      <c r="C15" s="133">
         <v>97.01</v>
       </c>
-      <c r="D15" s="135">
+      <c r="D15" s="133">
         <v>97.11</v>
       </c>
-      <c r="E15" s="135">
+      <c r="E15" s="133">
         <v>97.35</v>
       </c>
-      <c r="F15" s="135">
+      <c r="F15" s="133">
         <v>96.6</v>
       </c>
-      <c r="G15" s="135">
+      <c r="G15" s="133">
         <v>97.23</v>
       </c>
-      <c r="H15" s="135">
+      <c r="H15" s="133">
         <v>91.8</v>
       </c>
-      <c r="I15" s="134" t="s">
+      <c r="I15" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J15" s="134">
+      <c r="J15" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="B16" s="134" t="s">
+      <c r="B16" s="132" t="s">
         <v>473</v>
       </c>
-      <c r="C16" s="135">
+      <c r="C16" s="133">
         <v>104.24</v>
       </c>
-      <c r="D16" s="135">
+      <c r="D16" s="133">
         <v>103.53</v>
       </c>
-      <c r="E16" s="135">
+      <c r="E16" s="133">
         <v>103.89</v>
       </c>
-      <c r="F16" s="135">
+      <c r="F16" s="133">
         <v>99.95</v>
       </c>
-      <c r="G16" s="135">
+      <c r="G16" s="133">
         <v>106.09</v>
       </c>
-      <c r="H16" s="135">
+      <c r="H16" s="133">
         <v>114.52</v>
       </c>
-      <c r="I16" s="134" t="s">
+      <c r="I16" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J16" s="134">
+      <c r="J16" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>474</v>
       </c>
-      <c r="B17" s="134" t="s">
+      <c r="B17" s="132" t="s">
         <v>475</v>
       </c>
-      <c r="C17" s="135">
+      <c r="C17" s="133">
         <v>94.56</v>
       </c>
-      <c r="D17" s="135">
+      <c r="D17" s="133">
         <v>94.24</v>
       </c>
-      <c r="E17" s="135">
+      <c r="E17" s="133">
         <v>93.95</v>
       </c>
-      <c r="F17" s="135">
+      <c r="F17" s="133">
         <v>93.55</v>
       </c>
-      <c r="G17" s="135">
+      <c r="G17" s="133">
         <v>95.02</v>
       </c>
-      <c r="H17" s="135">
+      <c r="H17" s="133">
         <v>98.68</v>
       </c>
-      <c r="I17" s="134" t="s">
+      <c r="I17" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J17" s="134">
+      <c r="J17" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="B18" s="134" t="s">
+      <c r="B18" s="132" t="s">
         <v>477</v>
       </c>
-      <c r="C18" s="135">
+      <c r="C18" s="133">
         <v>90.34</v>
       </c>
-      <c r="D18" s="135">
+      <c r="D18" s="133">
         <v>90.16</v>
       </c>
-      <c r="E18" s="135">
+      <c r="E18" s="133">
         <v>90.74</v>
       </c>
-      <c r="F18" s="135">
+      <c r="F18" s="133">
         <v>88.88</v>
       </c>
-      <c r="G18" s="135">
+      <c r="G18" s="133">
         <v>91.06</v>
       </c>
-      <c r="H18" s="135">
+      <c r="H18" s="133">
         <v>91.55</v>
       </c>
-      <c r="I18" s="134" t="s">
+      <c r="I18" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J18" s="134">
+      <c r="J18" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>478</v>
       </c>
-      <c r="B19" s="134" t="s">
+      <c r="B19" s="132" t="s">
         <v>479</v>
       </c>
-      <c r="C19" s="135">
+      <c r="C19" s="133">
         <v>99.86</v>
       </c>
-      <c r="D19" s="135">
+      <c r="D19" s="133">
         <v>99.58</v>
       </c>
-      <c r="E19" s="135">
+      <c r="E19" s="133">
         <v>100.42</v>
       </c>
-      <c r="F19" s="135">
+      <c r="F19" s="133">
         <v>98.1</v>
       </c>
-      <c r="G19" s="135">
+      <c r="G19" s="133">
         <v>100.52</v>
       </c>
-      <c r="H19" s="135">
+      <c r="H19" s="133">
         <v>103.15</v>
       </c>
-      <c r="I19" s="134" t="s">
+      <c r="I19" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J19" s="134">
+      <c r="J19" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>480</v>
       </c>
-      <c r="B20" s="134" t="s">
+      <c r="B20" s="132" t="s">
         <v>481</v>
       </c>
-      <c r="C20" s="135">
+      <c r="C20" s="133">
         <v>97.39</v>
       </c>
-      <c r="D20" s="135">
+      <c r="D20" s="133">
         <v>97.54</v>
       </c>
-      <c r="E20" s="135">
+      <c r="E20" s="133">
         <v>97.63</v>
       </c>
-      <c r="F20" s="135">
+      <c r="F20" s="133">
         <v>96.89</v>
       </c>
-      <c r="G20" s="135">
+      <c r="G20" s="133">
         <v>98.08</v>
       </c>
-      <c r="H20" s="135">
+      <c r="H20" s="133">
         <v>94.67</v>
       </c>
-      <c r="I20" s="134" t="s">
+      <c r="I20" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J20" s="134">
+      <c r="J20" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>482</v>
       </c>
-      <c r="B21" s="134" t="s">
+      <c r="B21" s="132" t="s">
         <v>483</v>
       </c>
-      <c r="C21" s="135">
+      <c r="C21" s="133">
         <v>100.89</v>
       </c>
-      <c r="D21" s="135">
+      <c r="D21" s="133">
         <v>101.19</v>
       </c>
-      <c r="E21" s="135">
+      <c r="E21" s="133">
         <v>100.4</v>
       </c>
-      <c r="F21" s="135">
+      <c r="F21" s="133">
         <v>103.23</v>
       </c>
-      <c r="G21" s="135">
+      <c r="G21" s="133">
         <v>101.01</v>
       </c>
-      <c r="H21" s="135">
+      <c r="H21" s="133">
         <v>100.41</v>
       </c>
-      <c r="I21" s="134" t="s">
+      <c r="I21" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J21" s="134">
+      <c r="J21" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>484</v>
       </c>
-      <c r="B22" s="134" t="s">
+      <c r="B22" s="132" t="s">
         <v>485</v>
       </c>
-      <c r="C22" s="135">
+      <c r="C22" s="133">
         <v>99.35</v>
       </c>
-      <c r="D22" s="135">
+      <c r="D22" s="133">
         <v>99.14</v>
       </c>
-      <c r="E22" s="135">
+      <c r="E22" s="133">
         <v>98.54</v>
       </c>
-      <c r="F22" s="135">
+      <c r="F22" s="133">
         <v>99.74</v>
       </c>
-      <c r="G22" s="135">
+      <c r="G22" s="133">
         <v>99.31</v>
       </c>
-      <c r="H22" s="135">
+      <c r="H22" s="133">
         <v>102.58</v>
       </c>
-      <c r="I22" s="134" t="s">
+      <c r="I22" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J22" s="134">
+      <c r="J22" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="B23" s="134" t="s">
+      <c r="B23" s="132" t="s">
         <v>487</v>
       </c>
-      <c r="C23" s="135">
+      <c r="C23" s="133">
         <v>109.2</v>
       </c>
-      <c r="D23" s="135">
+      <c r="D23" s="133">
         <v>109.49</v>
       </c>
-      <c r="E23" s="135">
+      <c r="E23" s="133">
         <v>109.9</v>
       </c>
-      <c r="F23" s="135">
+      <c r="F23" s="133">
         <v>112.63</v>
       </c>
-      <c r="G23" s="135">
+      <c r="G23" s="133">
         <v>105.2</v>
       </c>
-      <c r="H23" s="135">
+      <c r="H23" s="133">
         <v>105.15</v>
       </c>
-      <c r="I23" s="134" t="s">
+      <c r="I23" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J23" s="134">
+      <c r="J23" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="B24" s="134" t="s">
+      <c r="B24" s="132" t="s">
         <v>489</v>
       </c>
-      <c r="C24" s="135">
+      <c r="C24" s="133">
         <v>107.32</v>
       </c>
-      <c r="D24" s="135">
+      <c r="D24" s="133">
         <v>107.48</v>
       </c>
-      <c r="E24" s="135">
+      <c r="E24" s="133">
         <v>107.75</v>
       </c>
-      <c r="F24" s="135">
+      <c r="F24" s="133">
         <v>110.85</v>
       </c>
-      <c r="G24" s="135">
+      <c r="G24" s="133">
         <v>104.3</v>
       </c>
-      <c r="H24" s="135">
+      <c r="H24" s="133">
         <v>103.56</v>
       </c>
-      <c r="I24" s="134" t="s">
+      <c r="I24" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J24" s="134">
+      <c r="J24" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="B25" s="134" t="s">
+      <c r="B25" s="132" t="s">
         <v>491</v>
       </c>
-      <c r="C25" s="135">
+      <c r="C25" s="133">
         <v>99.72</v>
       </c>
-      <c r="D25" s="135">
+      <c r="D25" s="133">
         <v>100.45</v>
       </c>
-      <c r="E25" s="135">
+      <c r="E25" s="133">
         <v>99.13</v>
       </c>
-      <c r="F25" s="135">
+      <c r="F25" s="133">
         <v>98.99</v>
       </c>
-      <c r="G25" s="135">
+      <c r="G25" s="133">
         <v>106.44</v>
       </c>
-      <c r="H25" s="135">
+      <c r="H25" s="133">
         <v>95.26</v>
       </c>
-      <c r="I25" s="134" t="s">
+      <c r="I25" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J25" s="134">
+      <c r="J25" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="B26" s="134" t="s">
+      <c r="B26" s="132" t="s">
         <v>493</v>
       </c>
-      <c r="C26" s="135">
+      <c r="C26" s="133">
         <v>102.21</v>
       </c>
-      <c r="D26" s="135">
+      <c r="D26" s="133">
         <v>102.16</v>
       </c>
-      <c r="E26" s="135">
+      <c r="E26" s="133">
         <v>102.38</v>
       </c>
-      <c r="F26" s="135">
+      <c r="F26" s="133">
         <v>102.92</v>
       </c>
-      <c r="G26" s="135">
+      <c r="G26" s="133">
         <v>98.01</v>
       </c>
-      <c r="H26" s="135">
+      <c r="H26" s="133">
         <v>100.25</v>
       </c>
-      <c r="I26" s="134" t="s">
+      <c r="I26" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J26" s="134">
+      <c r="J26" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="B27" s="134" t="s">
+      <c r="B27" s="132" t="s">
         <v>495</v>
       </c>
-      <c r="C27" s="135">
+      <c r="C27" s="133">
         <v>96.92</v>
       </c>
-      <c r="D27" s="135">
+      <c r="D27" s="133">
         <v>97.03</v>
       </c>
-      <c r="E27" s="135">
+      <c r="E27" s="133">
         <v>96.95</v>
       </c>
-      <c r="F27" s="135">
+      <c r="F27" s="133">
         <v>96.54</v>
       </c>
-      <c r="G27" s="135">
+      <c r="G27" s="133">
         <v>97.54</v>
       </c>
-      <c r="H27" s="135">
+      <c r="H27" s="133">
         <v>91.1</v>
       </c>
-      <c r="I27" s="134" t="s">
+      <c r="I27" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J27" s="134">
+      <c r="J27" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="B28" s="134" t="s">
+      <c r="B28" s="132" t="s">
         <v>497</v>
       </c>
-      <c r="C28" s="135">
+      <c r="C28" s="133">
         <v>104.4</v>
       </c>
-      <c r="D28" s="135">
+      <c r="D28" s="133">
         <v>103.56</v>
       </c>
-      <c r="E28" s="135">
+      <c r="E28" s="133">
         <v>104.4</v>
       </c>
-      <c r="F28" s="135">
+      <c r="F28" s="133">
         <v>99.8</v>
       </c>
-      <c r="G28" s="135">
+      <c r="G28" s="133">
         <v>105.62</v>
       </c>
-      <c r="H28" s="135">
+      <c r="H28" s="133">
         <v>116.45</v>
       </c>
-      <c r="I28" s="134" t="s">
+      <c r="I28" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J28" s="134">
+      <c r="J28" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="B29" s="134" t="s">
+      <c r="B29" s="132" t="s">
         <v>499</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="133">
         <v>94.49</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="133">
         <v>94.2</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="133">
         <v>93.52</v>
       </c>
-      <c r="F29" s="135">
+      <c r="F29" s="133">
         <v>93.6</v>
       </c>
-      <c r="G29" s="135">
+      <c r="G29" s="133">
         <v>95.56</v>
       </c>
-      <c r="H29" s="135">
+      <c r="H29" s="133">
         <v>98.01</v>
       </c>
-      <c r="I29" s="134" t="s">
+      <c r="I29" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J29" s="134">
+      <c r="J29" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>500</v>
       </c>
-      <c r="B30" s="134" t="s">
+      <c r="B30" s="132" t="s">
         <v>501</v>
       </c>
-      <c r="C30" s="135">
+      <c r="C30" s="133">
         <v>87.58</v>
       </c>
-      <c r="D30" s="135">
+      <c r="D30" s="133">
         <v>87.47</v>
       </c>
-      <c r="E30" s="135">
+      <c r="E30" s="133">
         <v>88.14</v>
       </c>
-      <c r="F30" s="135">
+      <c r="F30" s="133">
         <v>86</v>
       </c>
-      <c r="G30" s="135">
+      <c r="G30" s="133">
         <v>87.9</v>
       </c>
-      <c r="H30" s="135">
+      <c r="H30" s="133">
         <v>89.76</v>
       </c>
-      <c r="I30" s="134" t="s">
+      <c r="I30" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J30" s="134">
+      <c r="J30" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="B31" s="134" t="s">
+      <c r="B31" s="132" t="s">
         <v>503</v>
       </c>
-      <c r="C31" s="135">
+      <c r="C31" s="133">
         <v>99.85</v>
       </c>
-      <c r="D31" s="135">
+      <c r="D31" s="133">
         <v>99.64</v>
       </c>
-      <c r="E31" s="135">
+      <c r="E31" s="133">
         <v>100.55</v>
       </c>
-      <c r="F31" s="135">
+      <c r="F31" s="133">
         <v>98.11</v>
       </c>
-      <c r="G31" s="135">
+      <c r="G31" s="133">
         <v>100.54</v>
       </c>
-      <c r="H31" s="135">
+      <c r="H31" s="133">
         <v>101.82</v>
       </c>
-      <c r="I31" s="134" t="s">
+      <c r="I31" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J31" s="134">
+      <c r="J31" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>504</v>
       </c>
-      <c r="B32" s="134" t="s">
+      <c r="B32" s="132" t="s">
         <v>505</v>
       </c>
-      <c r="C32" s="135">
+      <c r="C32" s="133">
         <v>97.67</v>
       </c>
-      <c r="D32" s="135">
+      <c r="D32" s="133">
         <v>97.71</v>
       </c>
-      <c r="E32" s="135">
+      <c r="E32" s="133">
         <v>98.4</v>
       </c>
-      <c r="F32" s="135">
+      <c r="F32" s="133">
         <v>96.89</v>
       </c>
-      <c r="G32" s="135">
+      <c r="G32" s="133">
         <v>97.76</v>
       </c>
-      <c r="H32" s="135">
+      <c r="H32" s="133">
         <v>96.56</v>
       </c>
-      <c r="I32" s="134" t="s">
+      <c r="I32" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J32" s="134">
+      <c r="J32" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>506</v>
       </c>
-      <c r="B33" s="134" t="s">
+      <c r="B33" s="132" t="s">
         <v>507</v>
       </c>
-      <c r="C33" s="135">
+      <c r="C33" s="133">
         <v>100.61</v>
       </c>
-      <c r="D33" s="135">
+      <c r="D33" s="133">
         <v>100.96</v>
       </c>
-      <c r="E33" s="135">
+      <c r="E33" s="133">
         <v>99.81</v>
       </c>
-      <c r="F33" s="135">
+      <c r="F33" s="133">
         <v>103.01</v>
       </c>
-      <c r="G33" s="135">
+      <c r="G33" s="133">
         <v>101.26</v>
       </c>
-      <c r="H33" s="135">
+      <c r="H33" s="133">
         <v>98.82</v>
       </c>
-      <c r="I33" s="134" t="s">
+      <c r="I33" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="134">
+      <c r="J33" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>508</v>
       </c>
-      <c r="B34" s="134" t="s">
+      <c r="B34" s="132" t="s">
         <v>509</v>
       </c>
-      <c r="C34" s="135">
+      <c r="C34" s="133">
         <v>99.41</v>
       </c>
-      <c r="D34" s="135">
+      <c r="D34" s="133">
         <v>99.25</v>
       </c>
-      <c r="E34" s="135">
+      <c r="E34" s="133">
         <v>98.58</v>
       </c>
-      <c r="F34" s="135">
+      <c r="F34" s="133">
         <v>99.97</v>
       </c>
-      <c r="G34" s="135">
+      <c r="G34" s="133">
         <v>99.36</v>
       </c>
-      <c r="H34" s="135">
+      <c r="H34" s="133">
         <v>101.99</v>
       </c>
-      <c r="I34" s="134" t="s">
+      <c r="I34" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J34" s="134">
+      <c r="J34" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>510</v>
       </c>
-      <c r="B35" s="134" t="s">
+      <c r="B35" s="132" t="s">
         <v>511</v>
       </c>
-      <c r="C35" s="135">
+      <c r="C35" s="133">
         <v>109.01</v>
       </c>
-      <c r="D35" s="135">
+      <c r="D35" s="133">
         <v>109.4</v>
       </c>
-      <c r="E35" s="135">
+      <c r="E35" s="133">
         <v>109.81</v>
       </c>
-      <c r="F35" s="135">
+      <c r="F35" s="133">
         <v>112.67</v>
       </c>
-      <c r="G35" s="135">
+      <c r="G35" s="133">
         <v>105.08</v>
       </c>
-      <c r="H35" s="135">
+      <c r="H35" s="133">
         <v>104.02</v>
       </c>
-      <c r="I35" s="134" t="s">
+      <c r="I35" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J35" s="134">
+      <c r="J35" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="B36" s="134" t="s">
+      <c r="B36" s="132" t="s">
         <v>513</v>
       </c>
-      <c r="C36" s="135">
+      <c r="C36" s="133">
         <v>107.19</v>
       </c>
-      <c r="D36" s="135">
+      <c r="D36" s="133">
         <v>107.35</v>
       </c>
-      <c r="E36" s="135">
+      <c r="E36" s="133">
         <v>107.48</v>
       </c>
-      <c r="F36" s="135">
+      <c r="F36" s="133">
         <v>110.82</v>
       </c>
-      <c r="G36" s="135">
+      <c r="G36" s="133">
         <v>104.1</v>
       </c>
-      <c r="H36" s="135">
+      <c r="H36" s="133">
         <v>103.28</v>
       </c>
-      <c r="I36" s="134" t="s">
+      <c r="I36" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J36" s="134">
+      <c r="J36" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>514</v>
       </c>
-      <c r="B37" s="134" t="s">
+      <c r="B37" s="132" t="s">
         <v>515</v>
       </c>
-      <c r="C37" s="135">
+      <c r="C37" s="133">
         <v>100.04</v>
       </c>
-      <c r="D37" s="135">
+      <c r="D37" s="133">
         <v>100.8</v>
       </c>
-      <c r="E37" s="135">
+      <c r="E37" s="133">
         <v>99.34</v>
       </c>
-      <c r="F37" s="135">
+      <c r="F37" s="133">
         <v>98.97</v>
       </c>
-      <c r="G37" s="135">
+      <c r="G37" s="133">
         <v>106.14</v>
       </c>
-      <c r="H37" s="135">
+      <c r="H37" s="133">
         <v>96.04</v>
       </c>
-      <c r="I37" s="134" t="s">
+      <c r="I37" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J37" s="134">
+      <c r="J37" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>516</v>
       </c>
-      <c r="B38" s="134" t="s">
+      <c r="B38" s="132" t="s">
         <v>517</v>
       </c>
-      <c r="C38" s="135">
+      <c r="C38" s="133">
         <v>101.93</v>
       </c>
-      <c r="D38" s="135">
+      <c r="D38" s="133">
         <v>101.86</v>
       </c>
-      <c r="E38" s="135">
+      <c r="E38" s="133">
         <v>101.85</v>
       </c>
-      <c r="F38" s="135">
+      <c r="F38" s="133">
         <v>103.13</v>
       </c>
-      <c r="G38" s="135">
+      <c r="G38" s="133">
         <v>98.42</v>
       </c>
-      <c r="H38" s="135">
+      <c r="H38" s="133">
         <v>99.92</v>
       </c>
-      <c r="I38" s="134" t="s">
+      <c r="I38" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J38" s="134">
+      <c r="J38" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>518</v>
       </c>
-      <c r="B39" s="134" t="s">
+      <c r="B39" s="132" t="s">
         <v>519</v>
       </c>
-      <c r="C39" s="135">
+      <c r="C39" s="133">
         <v>97.07</v>
       </c>
-      <c r="D39" s="135">
+      <c r="D39" s="133">
         <v>97.01</v>
       </c>
-      <c r="E39" s="135">
+      <c r="E39" s="133">
         <v>97.08</v>
       </c>
-      <c r="F39" s="135">
+      <c r="F39" s="133">
         <v>96.38</v>
       </c>
-      <c r="G39" s="135">
+      <c r="G39" s="133">
         <v>97.33</v>
       </c>
-      <c r="H39" s="135">
+      <c r="H39" s="133">
         <v>93.3</v>
       </c>
-      <c r="I39" s="134" t="s">
+      <c r="I39" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J39" s="134">
+      <c r="J39" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="B40" s="134" t="s">
+      <c r="B40" s="132" t="s">
         <v>521</v>
       </c>
-      <c r="C40" s="135">
+      <c r="C40" s="133">
         <v>104.53</v>
       </c>
-      <c r="D40" s="135">
+      <c r="D40" s="133">
         <v>103.56</v>
       </c>
-      <c r="E40" s="135">
+      <c r="E40" s="133">
         <v>104.93</v>
       </c>
-      <c r="F40" s="135">
+      <c r="F40" s="133">
         <v>99.62</v>
       </c>
-      <c r="G40" s="135">
+      <c r="G40" s="133">
         <v>105.14</v>
       </c>
-      <c r="H40" s="135">
+      <c r="H40" s="133">
         <v>118.86</v>
       </c>
-      <c r="I40" s="134" t="s">
+      <c r="I40" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J40" s="134">
+      <c r="J40" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="B41" s="134" t="s">
+      <c r="B41" s="132" t="s">
         <v>523</v>
       </c>
-      <c r="C41" s="135">
+      <c r="C41" s="133">
         <v>94.4</v>
       </c>
-      <c r="D41" s="135">
+      <c r="D41" s="133">
         <v>94.16</v>
       </c>
-      <c r="E41" s="135">
+      <c r="E41" s="133">
         <v>93.15</v>
       </c>
-      <c r="F41" s="135">
+      <c r="F41" s="133">
         <v>93.63</v>
       </c>
-      <c r="G41" s="135">
+      <c r="G41" s="133">
         <v>96.1</v>
       </c>
-      <c r="H41" s="135">
+      <c r="H41" s="133">
         <v>96.92</v>
       </c>
-      <c r="I41" s="134" t="s">
+      <c r="I41" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J41" s="134">
+      <c r="J41" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="B42" s="134" t="s">
+      <c r="B42" s="132" t="s">
         <v>525</v>
       </c>
-      <c r="C42" s="135">
+      <c r="C42" s="133">
         <v>87.65</v>
       </c>
-      <c r="D42" s="135">
+      <c r="D42" s="133">
         <v>87.58</v>
       </c>
-      <c r="E42" s="135">
+      <c r="E42" s="133">
         <v>88.24</v>
       </c>
-      <c r="F42" s="135">
+      <c r="F42" s="133">
         <v>86.1</v>
       </c>
-      <c r="G42" s="135">
+      <c r="G42" s="133">
         <v>88.26</v>
       </c>
-      <c r="H42" s="135">
+      <c r="H42" s="133">
         <v>89.46</v>
       </c>
-      <c r="I42" s="134" t="s">
+      <c r="I42" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J42" s="134">
+      <c r="J42" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>526</v>
       </c>
-      <c r="B43" s="134" t="s">
+      <c r="B43" s="132" t="s">
         <v>527</v>
       </c>
-      <c r="C43" s="135">
+      <c r="C43" s="133">
         <v>99.99</v>
       </c>
-      <c r="D43" s="135">
+      <c r="D43" s="133">
         <v>99.76</v>
       </c>
-      <c r="E43" s="135">
+      <c r="E43" s="133">
         <v>101.14</v>
       </c>
-      <c r="F43" s="135">
+      <c r="F43" s="133">
         <v>98.06</v>
       </c>
-      <c r="G43" s="135">
+      <c r="G43" s="133">
         <v>100.04</v>
       </c>
-      <c r="H43" s="135">
+      <c r="H43" s="133">
         <v>101.83</v>
       </c>
-      <c r="I43" s="134" t="s">
+      <c r="I43" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J43" s="134">
+      <c r="J43" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="B44" s="134" t="s">
+      <c r="B44" s="132" t="s">
         <v>529</v>
       </c>
-      <c r="C44" s="135">
+      <c r="C44" s="133">
         <v>97.71</v>
       </c>
-      <c r="D44" s="135">
+      <c r="D44" s="133">
         <v>97.79</v>
       </c>
-      <c r="E44" s="135">
+      <c r="E44" s="133">
         <v>98.3</v>
       </c>
-      <c r="F44" s="135">
+      <c r="F44" s="133">
         <v>97.05</v>
       </c>
-      <c r="G44" s="135">
+      <c r="G44" s="133">
         <v>98.25</v>
       </c>
-      <c r="H44" s="135">
+      <c r="H44" s="133">
         <v>95.99</v>
       </c>
-      <c r="I44" s="134" t="s">
+      <c r="I44" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J44" s="134">
+      <c r="J44" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>530</v>
       </c>
-      <c r="B45" s="134" t="s">
+      <c r="B45" s="132" t="s">
         <v>531</v>
       </c>
-      <c r="C45" s="135">
+      <c r="C45" s="133">
         <v>100.4</v>
       </c>
-      <c r="D45" s="135">
+      <c r="D45" s="133">
         <v>100.75</v>
       </c>
-      <c r="E45" s="135">
+      <c r="E45" s="133">
         <v>99.68</v>
       </c>
-      <c r="F45" s="135">
+      <c r="F45" s="133">
         <v>102.59</v>
       </c>
-      <c r="G45" s="135">
+      <c r="G45" s="133">
         <v>101.13</v>
       </c>
-      <c r="H45" s="135">
+      <c r="H45" s="133">
         <v>98.15</v>
       </c>
-      <c r="I45" s="134" t="s">
+      <c r="I45" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J45" s="134">
+      <c r="J45" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>532</v>
       </c>
-      <c r="B46" s="134" t="s">
+      <c r="B46" s="132" t="s">
         <v>533</v>
       </c>
-      <c r="C46" s="135">
+      <c r="C46" s="133">
         <v>99.63</v>
       </c>
-      <c r="D46" s="135">
+      <c r="D46" s="133">
         <v>99.54</v>
       </c>
-      <c r="E46" s="135">
+      <c r="E46" s="133">
         <v>99.15</v>
       </c>
-      <c r="F46" s="135">
+      <c r="F46" s="133">
         <v>100.33</v>
       </c>
-      <c r="G46" s="135">
+      <c r="G46" s="133">
         <v>99.06</v>
       </c>
-      <c r="H46" s="135">
+      <c r="H46" s="133">
         <v>101.39</v>
       </c>
-      <c r="I46" s="134" t="s">
+      <c r="I46" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J46" s="134">
+      <c r="J46" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>534</v>
       </c>
-      <c r="B47" s="134" t="s">
+      <c r="B47" s="132" t="s">
         <v>535</v>
       </c>
-      <c r="C47" s="135">
+      <c r="C47" s="133">
         <v>108.58</v>
       </c>
-      <c r="D47" s="135">
+      <c r="D47" s="133">
         <v>109.17</v>
       </c>
-      <c r="E47" s="135">
+      <c r="E47" s="133">
         <v>109.1</v>
       </c>
-      <c r="F47" s="135">
+      <c r="F47" s="133">
         <v>112.67</v>
       </c>
-      <c r="G47" s="135">
+      <c r="G47" s="133">
         <v>105.29</v>
       </c>
-      <c r="H47" s="135">
+      <c r="H47" s="133">
         <v>102.12</v>
       </c>
-      <c r="I47" s="134" t="s">
+      <c r="I47" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J47" s="134">
+      <c r="J47" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>536</v>
       </c>
-      <c r="B48" s="134" t="s">
+      <c r="B48" s="132" t="s">
         <v>537</v>
       </c>
-      <c r="C48" s="135">
+      <c r="C48" s="133">
         <v>107.07</v>
       </c>
-      <c r="D48" s="135">
+      <c r="D48" s="133">
         <v>107.22</v>
       </c>
-      <c r="E48" s="135">
+      <c r="E48" s="133">
         <v>107.1</v>
       </c>
-      <c r="F48" s="135">
+      <c r="F48" s="133">
         <v>110.81</v>
       </c>
-      <c r="G48" s="135">
+      <c r="G48" s="133">
         <v>103.98</v>
       </c>
-      <c r="H48" s="135">
+      <c r="H48" s="133">
         <v>103.1</v>
       </c>
-      <c r="I48" s="134" t="s">
+      <c r="I48" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J48" s="134">
+      <c r="J48" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>538</v>
       </c>
-      <c r="B49" s="134" t="s">
+      <c r="B49" s="132" t="s">
         <v>539</v>
       </c>
-      <c r="C49" s="135">
+      <c r="C49" s="133">
         <v>100.47</v>
       </c>
-      <c r="D49" s="135">
+      <c r="D49" s="133">
         <v>101.27</v>
       </c>
-      <c r="E49" s="135">
+      <c r="E49" s="133">
         <v>99.49</v>
       </c>
-      <c r="F49" s="135">
+      <c r="F49" s="133">
         <v>98.88</v>
       </c>
-      <c r="G49" s="135">
+      <c r="G49" s="133">
         <v>105.95</v>
       </c>
-      <c r="H49" s="135">
+      <c r="H49" s="133">
         <v>96.46</v>
       </c>
-      <c r="I49" s="134" t="s">
+      <c r="I49" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J49" s="134">
+      <c r="J49" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>540</v>
       </c>
-      <c r="B50" s="134" t="s">
+      <c r="B50" s="132" t="s">
         <v>541</v>
       </c>
-      <c r="C50" s="135">
+      <c r="C50" s="133">
         <v>101.59</v>
       </c>
-      <c r="D50" s="135">
+      <c r="D50" s="133">
         <v>101.44</v>
       </c>
-      <c r="E50" s="135">
+      <c r="E50" s="133">
         <v>101.36</v>
       </c>
-      <c r="F50" s="135">
+      <c r="F50" s="133">
         <v>103.29</v>
       </c>
-      <c r="G50" s="135">
+      <c r="G50" s="133">
         <v>98.79</v>
       </c>
-      <c r="H50" s="135">
+      <c r="H50" s="133">
         <v>99.89</v>
       </c>
-      <c r="I50" s="134" t="s">
+      <c r="I50" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J50" s="134">
+      <c r="J50" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>542</v>
       </c>
-      <c r="B51" s="134" t="s">
+      <c r="B51" s="132" t="s">
         <v>543</v>
       </c>
-      <c r="C51" s="135">
+      <c r="C51" s="133">
         <v>97.23</v>
       </c>
-      <c r="D51" s="135">
+      <c r="D51" s="133">
         <v>96.94</v>
       </c>
-      <c r="E51" s="135">
+      <c r="E51" s="133">
         <v>97.26</v>
       </c>
-      <c r="F51" s="135">
+      <c r="F51" s="133">
         <v>96.23</v>
       </c>
-      <c r="G51" s="135">
+      <c r="G51" s="133">
         <v>97.13</v>
       </c>
-      <c r="H51" s="135">
+      <c r="H51" s="133">
         <v>96.47</v>
       </c>
-      <c r="I51" s="134" t="s">
+      <c r="I51" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J51" s="134">
+      <c r="J51" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>544</v>
       </c>
-      <c r="B52" s="134" t="s">
+      <c r="B52" s="132" t="s">
         <v>545</v>
       </c>
-      <c r="C52" s="135">
+      <c r="C52" s="133">
         <v>104.51</v>
       </c>
-      <c r="D52" s="135">
+      <c r="D52" s="133">
         <v>103.46</v>
       </c>
-      <c r="E52" s="135">
+      <c r="E52" s="133">
         <v>105.04</v>
       </c>
-      <c r="F52" s="135">
+      <c r="F52" s="133">
         <v>99.61</v>
       </c>
-      <c r="G52" s="135">
+      <c r="G52" s="133">
         <v>104.91</v>
       </c>
-      <c r="H52" s="135">
+      <c r="H52" s="133">
         <v>120.3</v>
       </c>
-      <c r="I52" s="134" t="s">
+      <c r="I52" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J52" s="134">
+      <c r="J52" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>546</v>
       </c>
-      <c r="B53" s="134" t="s">
+      <c r="B53" s="132" t="s">
         <v>547</v>
       </c>
-      <c r="C53" s="135">
+      <c r="C53" s="133">
         <v>94.45</v>
       </c>
-      <c r="D53" s="135">
+      <c r="D53" s="133">
         <v>94.22</v>
       </c>
-      <c r="E53" s="135">
+      <c r="E53" s="133">
         <v>93.28</v>
       </c>
-      <c r="F53" s="135">
+      <c r="F53" s="133">
         <v>93.57</v>
       </c>
-      <c r="G53" s="135">
+      <c r="G53" s="133">
         <v>96.24</v>
       </c>
-      <c r="H53" s="135">
+      <c r="H53" s="133">
         <v>96.98</v>
       </c>
-      <c r="I53" s="134" t="s">
+      <c r="I53" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J53" s="134">
+      <c r="J53" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>548</v>
       </c>
-      <c r="B54" s="134" t="s">
+      <c r="B54" s="132" t="s">
         <v>549</v>
       </c>
-      <c r="C54" s="135">
+      <c r="C54" s="133">
         <v>87.65</v>
       </c>
-      <c r="D54" s="135">
+      <c r="D54" s="133">
         <v>87.65</v>
       </c>
-      <c r="E54" s="135">
+      <c r="E54" s="133">
         <v>88.37</v>
       </c>
-      <c r="F54" s="135">
+      <c r="F54" s="133">
         <v>86.17</v>
       </c>
-      <c r="G54" s="135">
+      <c r="G54" s="133">
         <v>88.48</v>
       </c>
-      <c r="H54" s="135">
+      <c r="H54" s="133">
         <v>88.35</v>
       </c>
-      <c r="I54" s="134" t="s">
+      <c r="I54" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J54" s="134">
+      <c r="J54" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>550</v>
       </c>
-      <c r="B55" s="134" t="s">
+      <c r="B55" s="132" t="s">
         <v>551</v>
       </c>
-      <c r="C55" s="135">
+      <c r="C55" s="133">
         <v>100.15</v>
       </c>
-      <c r="D55" s="135">
+      <c r="D55" s="133">
         <v>99.91</v>
       </c>
-      <c r="E55" s="135">
+      <c r="E55" s="133">
         <v>101.73</v>
       </c>
-      <c r="F55" s="135">
+      <c r="F55" s="133">
         <v>98.11</v>
       </c>
-      <c r="G55" s="135">
+      <c r="G55" s="133">
         <v>99.55</v>
       </c>
-      <c r="H55" s="135">
+      <c r="H55" s="133">
         <v>102.16</v>
       </c>
-      <c r="I55" s="134" t="s">
+      <c r="I55" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J55" s="134">
+      <c r="J55" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>552</v>
       </c>
-      <c r="B56" s="134" t="s">
+      <c r="B56" s="132" t="s">
         <v>553</v>
       </c>
-      <c r="C56" s="135">
+      <c r="C56" s="133">
         <v>97.77</v>
       </c>
-      <c r="D56" s="135">
+      <c r="D56" s="133">
         <v>97.89</v>
       </c>
-      <c r="E56" s="135">
+      <c r="E56" s="133">
         <v>98.14</v>
       </c>
-      <c r="F56" s="135">
+      <c r="F56" s="133">
         <v>97.21</v>
       </c>
-      <c r="G56" s="135">
+      <c r="G56" s="133">
         <v>98.79</v>
       </c>
-      <c r="H56" s="135">
+      <c r="H56" s="133">
         <v>95.95</v>
       </c>
-      <c r="I56" s="134" t="s">
+      <c r="I56" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J56" s="134">
+      <c r="J56" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>554</v>
       </c>
-      <c r="B57" s="134" t="s">
+      <c r="B57" s="132" t="s">
         <v>555</v>
       </c>
-      <c r="C57" s="135">
+      <c r="C57" s="133">
         <v>100.17</v>
       </c>
-      <c r="D57" s="135">
+      <c r="D57" s="133">
         <v>100.52</v>
       </c>
-      <c r="E57" s="135">
+      <c r="E57" s="133">
         <v>99.57</v>
       </c>
-      <c r="F57" s="135">
+      <c r="F57" s="133">
         <v>102.09</v>
       </c>
-      <c r="G57" s="135">
+      <c r="G57" s="133">
         <v>100.98</v>
       </c>
-      <c r="H57" s="135">
+      <c r="H57" s="133">
         <v>96.86</v>
       </c>
-      <c r="I57" s="134" t="s">
+      <c r="I57" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J57" s="134">
+      <c r="J57" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>556</v>
       </c>
-      <c r="B58" s="134" t="s">
+      <c r="B58" s="132" t="s">
         <v>557</v>
       </c>
-      <c r="C58" s="135">
+      <c r="C58" s="133">
         <v>99.95</v>
       </c>
-      <c r="D58" s="135">
+      <c r="D58" s="133">
         <v>99.9</v>
       </c>
-      <c r="E58" s="135">
+      <c r="E58" s="133">
         <v>99.72</v>
       </c>
-      <c r="F58" s="135">
+      <c r="F58" s="133">
         <v>100.8</v>
       </c>
-      <c r="G58" s="135">
+      <c r="G58" s="133">
         <v>99.01</v>
       </c>
-      <c r="H58" s="135">
+      <c r="H58" s="133">
         <v>100.51</v>
       </c>
-      <c r="I58" s="134" t="s">
+      <c r="I58" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J58" s="134">
+      <c r="J58" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>558</v>
       </c>
-      <c r="B59" s="134" t="s">
+      <c r="B59" s="132" t="s">
         <v>559</v>
       </c>
-      <c r="C59" s="135">
+      <c r="C59" s="133">
         <v>108.09</v>
       </c>
-      <c r="D59" s="135">
+      <c r="D59" s="133">
         <v>108.9</v>
       </c>
-      <c r="E59" s="135">
+      <c r="E59" s="133">
         <v>108.28</v>
       </c>
-      <c r="F59" s="135">
+      <c r="F59" s="133">
         <v>112.56</v>
       </c>
-      <c r="G59" s="135">
+      <c r="G59" s="133">
         <v>105.55</v>
       </c>
-      <c r="H59" s="135">
+      <c r="H59" s="133">
         <v>100.03</v>
       </c>
-      <c r="I59" s="134" t="s">
+      <c r="I59" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J59" s="134">
+      <c r="J59" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>560</v>
       </c>
-      <c r="B60" s="134" t="s">
+      <c r="B60" s="132" t="s">
         <v>561</v>
       </c>
-      <c r="C60" s="135">
+      <c r="C60" s="133">
         <v>107.05</v>
       </c>
-      <c r="D60" s="135">
+      <c r="D60" s="133">
         <v>107.2</v>
       </c>
-      <c r="E60" s="135">
+      <c r="E60" s="133">
         <v>107.16</v>
       </c>
-      <c r="F60" s="135">
+      <c r="F60" s="133">
         <v>110.73</v>
       </c>
-      <c r="G60" s="135">
+      <c r="G60" s="133">
         <v>103.55</v>
       </c>
-      <c r="H60" s="135">
+      <c r="H60" s="133">
         <v>103.46</v>
       </c>
-      <c r="I60" s="134" t="s">
+      <c r="I60" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J60" s="134">
+      <c r="J60" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>562</v>
       </c>
-      <c r="B61" s="134" t="s">
+      <c r="B61" s="132" t="s">
         <v>563</v>
       </c>
-      <c r="C61" s="135">
+      <c r="C61" s="133">
         <v>100.69</v>
       </c>
-      <c r="D61" s="135">
+      <c r="D61" s="133">
         <v>101.65</v>
       </c>
-      <c r="E61" s="135">
+      <c r="E61" s="133">
         <v>98.77</v>
       </c>
-      <c r="F61" s="135">
+      <c r="F61" s="133">
         <v>98.86</v>
       </c>
-      <c r="G61" s="135">
+      <c r="G61" s="133">
         <v>106.73</v>
       </c>
-      <c r="H61" s="135">
+      <c r="H61" s="133">
         <v>93.48</v>
       </c>
-      <c r="I61" s="134" t="s">
+      <c r="I61" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J61" s="134">
+      <c r="J61" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>564</v>
       </c>
-      <c r="B62" s="134" t="s">
+      <c r="B62" s="132" t="s">
         <v>565</v>
       </c>
-      <c r="C62" s="135">
+      <c r="C62" s="133">
         <v>101.36</v>
       </c>
-      <c r="D62" s="135">
+      <c r="D62" s="133">
         <v>101.04</v>
       </c>
-      <c r="E62" s="135">
+      <c r="E62" s="133">
         <v>101.4</v>
       </c>
-      <c r="F62" s="135">
+      <c r="F62" s="133">
         <v>103.37</v>
       </c>
-      <c r="G62" s="135">
+      <c r="G62" s="133">
         <v>98.66</v>
       </c>
-      <c r="H62" s="135">
+      <c r="H62" s="133">
         <v>101.43</v>
       </c>
-      <c r="I62" s="134" t="s">
+      <c r="I62" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J62" s="134">
+      <c r="J62" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>566</v>
       </c>
-      <c r="B63" s="134" t="s">
+      <c r="B63" s="132" t="s">
         <v>567</v>
       </c>
-      <c r="C63" s="135">
+      <c r="C63" s="133">
         <v>97.59</v>
       </c>
-      <c r="D63" s="135">
+      <c r="D63" s="133">
         <v>96.88</v>
       </c>
-      <c r="E63" s="135">
+      <c r="E63" s="133">
         <v>97.89</v>
       </c>
-      <c r="F63" s="135">
+      <c r="F63" s="133">
         <v>96.09</v>
       </c>
-      <c r="G63" s="135">
+      <c r="G63" s="133">
         <v>96.36</v>
       </c>
-      <c r="H63" s="135">
+      <c r="H63" s="133">
         <v>103.31</v>
       </c>
-      <c r="I63" s="134" t="s">
+      <c r="I63" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J63" s="134">
+      <c r="J63" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>568</v>
       </c>
-      <c r="B64" s="134" t="s">
+      <c r="B64" s="132" t="s">
         <v>569</v>
       </c>
-      <c r="C64" s="135">
+      <c r="C64" s="133">
         <v>104.39</v>
       </c>
-      <c r="D64" s="135">
+      <c r="D64" s="133">
         <v>103.29</v>
       </c>
-      <c r="E64" s="135">
+      <c r="E64" s="133">
         <v>104.71</v>
       </c>
-      <c r="F64" s="135">
+      <c r="F64" s="133">
         <v>99.74</v>
       </c>
-      <c r="G64" s="135">
+      <c r="G64" s="133">
         <v>104.95</v>
       </c>
-      <c r="H64" s="135">
+      <c r="H64" s="133">
         <v>121.02</v>
       </c>
-      <c r="I64" s="134" t="s">
+      <c r="I64" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J64" s="134">
+      <c r="J64" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="B65" s="134" t="s">
+      <c r="B65" s="132" t="s">
         <v>571</v>
       </c>
-      <c r="C65" s="135">
+      <c r="C65" s="133">
         <v>94.43</v>
       </c>
-      <c r="D65" s="135">
+      <c r="D65" s="133">
         <v>94.27</v>
       </c>
-      <c r="E65" s="135">
+      <c r="E65" s="133">
         <v>93.49</v>
       </c>
-      <c r="F65" s="135">
+      <c r="F65" s="133">
         <v>93.51</v>
       </c>
-      <c r="G65" s="135">
+      <c r="G65" s="133">
         <v>96.35</v>
       </c>
-      <c r="H65" s="135">
+      <c r="H65" s="133">
         <v>96.27</v>
       </c>
-      <c r="I65" s="134" t="s">
+      <c r="I65" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J65" s="134">
+      <c r="J65" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>572</v>
       </c>
-      <c r="B66" s="134" t="s">
+      <c r="B66" s="132" t="s">
         <v>573</v>
       </c>
-      <c r="C66" s="135">
+      <c r="C66" s="133">
         <v>90.55</v>
       </c>
-      <c r="D66" s="135">
+      <c r="D66" s="133">
         <v>90.56</v>
       </c>
-      <c r="E66" s="135">
+      <c r="E66" s="133">
         <v>91.59</v>
       </c>
-      <c r="F66" s="135">
+      <c r="F66" s="133">
         <v>89.11</v>
       </c>
-      <c r="G66" s="135">
+      <c r="G66" s="133">
         <v>91.7</v>
       </c>
-      <c r="H66" s="135">
+      <c r="H66" s="133">
         <v>89.8</v>
       </c>
-      <c r="I66" s="134" t="s">
+      <c r="I66" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J66" s="134">
+      <c r="J66" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>574</v>
       </c>
-      <c r="B67" s="134" t="s">
+      <c r="B67" s="132" t="s">
         <v>575</v>
       </c>
-      <c r="C67" s="135">
+      <c r="C67" s="133">
         <v>99.97</v>
       </c>
-      <c r="D67" s="135">
+      <c r="D67" s="133">
         <v>99.84</v>
       </c>
-      <c r="E67" s="135">
+      <c r="E67" s="133">
         <v>101.29</v>
       </c>
-      <c r="F67" s="135">
+      <c r="F67" s="133">
         <v>98.22</v>
       </c>
-      <c r="G67" s="135">
+      <c r="G67" s="133">
         <v>99.83</v>
       </c>
-      <c r="H67" s="135">
+      <c r="H67" s="133">
         <v>99.86</v>
       </c>
-      <c r="I67" s="134" t="s">
+      <c r="I67" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J67" s="134">
+      <c r="J67" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="B68" s="134" t="s">
+      <c r="B68" s="132" t="s">
         <v>577</v>
       </c>
-      <c r="C68" s="135">
+      <c r="C68" s="133">
         <v>97.97</v>
       </c>
-      <c r="D68" s="135">
+      <c r="D68" s="133">
         <v>98.03</v>
       </c>
-      <c r="E68" s="135">
+      <c r="E68" s="133">
         <v>98.27</v>
       </c>
-      <c r="F68" s="135">
+      <c r="F68" s="133">
         <v>97.35</v>
       </c>
-      <c r="G68" s="135">
+      <c r="G68" s="133">
         <v>98.87</v>
       </c>
-      <c r="H68" s="135">
+      <c r="H68" s="133">
         <v>97.04</v>
       </c>
-      <c r="I68" s="134" t="s">
+      <c r="I68" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J68" s="134">
+      <c r="J68" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>578</v>
       </c>
-      <c r="B69" s="134" t="s">
+      <c r="B69" s="132" t="s">
         <v>579</v>
       </c>
-      <c r="C69" s="135">
+      <c r="C69" s="133">
         <v>100.26</v>
       </c>
-      <c r="D69" s="135">
+      <c r="D69" s="133">
         <v>100.52</v>
       </c>
-      <c r="E69" s="135">
+      <c r="E69" s="133">
         <v>100.51</v>
       </c>
-      <c r="F69" s="135">
+      <c r="F69" s="133">
         <v>101.6</v>
       </c>
-      <c r="G69" s="135">
+      <c r="G69" s="133">
         <v>100.11</v>
       </c>
-      <c r="H69" s="135">
+      <c r="H69" s="133">
         <v>97.57</v>
       </c>
-      <c r="I69" s="134" t="s">
+      <c r="I69" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J69" s="134">
+      <c r="J69" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>580</v>
       </c>
-      <c r="B70" s="134" t="s">
+      <c r="B70" s="132" t="s">
         <v>581</v>
       </c>
-      <c r="C70" s="135">
+      <c r="C70" s="133">
         <v>99.84</v>
       </c>
-      <c r="D70" s="135">
+      <c r="D70" s="133">
         <v>100.1</v>
       </c>
-      <c r="E70" s="135">
+      <c r="E70" s="133">
         <v>98.87</v>
       </c>
-      <c r="F70" s="135">
+      <c r="F70" s="133">
         <v>101.32</v>
       </c>
-      <c r="G70" s="135">
+      <c r="G70" s="133">
         <v>100.32</v>
       </c>
-      <c r="H70" s="135">
+      <c r="H70" s="133">
         <v>95.34</v>
       </c>
-      <c r="I70" s="134" t="s">
+      <c r="I70" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J70" s="134">
+      <c r="J70" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="B71" s="134" t="s">
+      <c r="B71" s="132" t="s">
         <v>583</v>
       </c>
-      <c r="C71" s="135">
+      <c r="C71" s="133">
         <v>107.77</v>
       </c>
-      <c r="D71" s="135">
+      <c r="D71" s="133">
         <v>108.6</v>
       </c>
-      <c r="E71" s="135">
+      <c r="E71" s="133">
         <v>107.86</v>
       </c>
-      <c r="F71" s="135">
+      <c r="F71" s="133">
         <v>112.28</v>
       </c>
-      <c r="G71" s="135">
+      <c r="G71" s="133">
         <v>105.38</v>
       </c>
-      <c r="H71" s="135">
+      <c r="H71" s="133">
         <v>100.2</v>
       </c>
-      <c r="I71" s="134" t="s">
+      <c r="I71" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J71" s="134">
+      <c r="J71" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>584</v>
       </c>
-      <c r="B72" s="134" t="s">
+      <c r="B72" s="132" t="s">
         <v>585</v>
       </c>
-      <c r="C72" s="135">
+      <c r="C72" s="133">
         <v>107.12</v>
       </c>
-      <c r="D72" s="135">
+      <c r="D72" s="133">
         <v>107.31</v>
       </c>
-      <c r="E72" s="135">
+      <c r="E72" s="133">
         <v>107.27</v>
       </c>
-      <c r="F72" s="135">
+      <c r="F72" s="133">
         <v>110.62</v>
       </c>
-      <c r="G72" s="135">
+      <c r="G72" s="133">
         <v>103.37</v>
       </c>
-      <c r="H72" s="135">
+      <c r="H72" s="133">
         <v>103.68</v>
       </c>
-      <c r="I72" s="134" t="s">
+      <c r="I72" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J72" s="134">
+      <c r="J72" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>586</v>
       </c>
-      <c r="B73" s="134" t="s">
+      <c r="B73" s="132" t="s">
         <v>587</v>
       </c>
-      <c r="C73" s="135">
+      <c r="C73" s="133">
         <v>100.91</v>
       </c>
-      <c r="D73" s="135">
+      <c r="D73" s="133">
         <v>102</v>
       </c>
-      <c r="E73" s="135">
+      <c r="E73" s="133">
         <v>98.17</v>
       </c>
-      <c r="F73" s="135">
+      <c r="F73" s="133">
         <v>98.9</v>
       </c>
-      <c r="G73" s="135">
+      <c r="G73" s="133">
         <v>107.52</v>
       </c>
-      <c r="H73" s="135">
+      <c r="H73" s="133">
         <v>90.45</v>
       </c>
-      <c r="I73" s="134" t="s">
+      <c r="I73" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J73" s="134">
+      <c r="J73" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>588</v>
       </c>
-      <c r="B74" s="134" t="s">
+      <c r="B74" s="132" t="s">
         <v>589</v>
       </c>
-      <c r="C74" s="135">
+      <c r="C74" s="133">
         <v>101.27</v>
       </c>
-      <c r="D74" s="135">
+      <c r="D74" s="133">
         <v>100.73</v>
       </c>
-      <c r="E74" s="135">
+      <c r="E74" s="133">
         <v>102</v>
       </c>
-      <c r="F74" s="135">
+      <c r="F74" s="133">
         <v>103.31</v>
       </c>
-      <c r="G74" s="135">
+      <c r="G74" s="133">
         <v>98.01</v>
       </c>
-      <c r="H74" s="135">
+      <c r="H74" s="133">
         <v>104.26</v>
       </c>
-      <c r="I74" s="134" t="s">
+      <c r="I74" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J74" s="134">
+      <c r="J74" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>590</v>
       </c>
-      <c r="B75" s="134" t="s">
+      <c r="B75" s="132" t="s">
         <v>591</v>
       </c>
-      <c r="C75" s="135">
+      <c r="C75" s="133">
         <v>97.74</v>
       </c>
-      <c r="D75" s="135">
+      <c r="D75" s="133">
         <v>96.72</v>
       </c>
-      <c r="E75" s="135">
+      <c r="E75" s="133">
         <v>98.01</v>
       </c>
-      <c r="F75" s="135">
+      <c r="F75" s="133">
         <v>96.09</v>
       </c>
-      <c r="G75" s="135">
+      <c r="G75" s="133">
         <v>96.07</v>
       </c>
-      <c r="H75" s="135">
+      <c r="H75" s="133">
         <v>108.81</v>
       </c>
-      <c r="I75" s="134" t="s">
+      <c r="I75" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J75" s="134">
+      <c r="J75" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>592</v>
       </c>
-      <c r="B76" s="134" t="s">
+      <c r="B76" s="132" t="s">
         <v>593</v>
       </c>
-      <c r="C76" s="135">
+      <c r="C76" s="133">
         <v>104.27</v>
       </c>
-      <c r="D76" s="135">
+      <c r="D76" s="133">
         <v>103.14</v>
       </c>
-      <c r="E76" s="135">
+      <c r="E76" s="133">
         <v>104.45</v>
       </c>
-      <c r="F76" s="135">
+      <c r="F76" s="133">
         <v>100</v>
       </c>
-      <c r="G76" s="135">
+      <c r="G76" s="133">
         <v>104.72</v>
       </c>
-      <c r="H76" s="135">
+      <c r="H76" s="133">
         <v>121.61</v>
       </c>
-      <c r="I76" s="134" t="s">
+      <c r="I76" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J76" s="134">
+      <c r="J76" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="15" t="s">
         <v>594</v>
       </c>
-      <c r="B77" s="136">
+      <c r="B77" s="134">
         <v>44197</v>
       </c>
-      <c r="C77" s="135">
+      <c r="C77" s="133">
         <v>94.7</v>
       </c>
-      <c r="D77" s="135">
+      <c r="D77" s="133">
         <v>94.47</v>
       </c>
-      <c r="E77" s="135">
+      <c r="E77" s="133">
         <v>94.58</v>
       </c>
-      <c r="F77" s="135">
+      <c r="F77" s="133">
         <v>93.36</v>
       </c>
-      <c r="G77" s="135">
+      <c r="G77" s="133">
         <v>95.65</v>
       </c>
-      <c r="H77" s="135">
+      <c r="H77" s="133">
         <v>98.31</v>
       </c>
-      <c r="I77" s="134" t="s">
+      <c r="I77" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J77" s="134">
+      <c r="J77" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>596</v>
       </c>
-      <c r="B78" s="136">
+      <c r="B78" s="134">
         <v>44228</v>
       </c>
-      <c r="C78" s="135">
+      <c r="C78" s="133">
         <v>87.53</v>
       </c>
-      <c r="D78" s="135">
+      <c r="D78" s="133">
         <v>87.79</v>
       </c>
-      <c r="E78" s="135">
+      <c r="E78" s="133">
         <v>88.56</v>
       </c>
-      <c r="F78" s="135">
+      <c r="F78" s="133">
         <v>86.18</v>
       </c>
-      <c r="G78" s="135">
+      <c r="G78" s="133">
         <v>88.76</v>
       </c>
-      <c r="H78" s="135">
+      <c r="H78" s="133">
         <v>85.02</v>
       </c>
-      <c r="I78" s="134" t="s">
+      <c r="I78" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J78" s="134">
+      <c r="J78" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>598</v>
       </c>
-      <c r="B79" s="136">
+      <c r="B79" s="134">
         <v>44256</v>
       </c>
-      <c r="C79" s="135">
+      <c r="C79" s="133">
         <v>99.79</v>
       </c>
-      <c r="D79" s="135">
+      <c r="D79" s="133">
         <v>99.78</v>
       </c>
-      <c r="E79" s="135">
+      <c r="E79" s="133">
         <v>100.82</v>
       </c>
-      <c r="F79" s="135">
+      <c r="F79" s="133">
         <v>98.38</v>
       </c>
-      <c r="G79" s="135">
+      <c r="G79" s="133">
         <v>100.19</v>
       </c>
-      <c r="H79" s="135">
+      <c r="H79" s="133">
         <v>97.8</v>
       </c>
-      <c r="I79" s="134" t="s">
+      <c r="I79" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J79" s="134">
+      <c r="J79" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>600</v>
       </c>
-      <c r="B80" s="136">
+      <c r="B80" s="134">
         <v>44287</v>
       </c>
-      <c r="C80" s="135">
+      <c r="C80" s="133">
         <v>98.12</v>
       </c>
-      <c r="D80" s="135">
+      <c r="D80" s="133">
         <v>98.12</v>
       </c>
-      <c r="E80" s="135">
+      <c r="E80" s="133">
         <v>98.26</v>
       </c>
-      <c r="F80" s="135">
+      <c r="F80" s="133">
         <v>97.43</v>
       </c>
-      <c r="G80" s="135">
+      <c r="G80" s="133">
         <v>98.92</v>
       </c>
-      <c r="H80" s="135">
+      <c r="H80" s="133">
         <v>98.17</v>
       </c>
-      <c r="I80" s="134" t="s">
+      <c r="I80" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J80" s="134">
+      <c r="J80" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="15" t="s">
         <v>602</v>
       </c>
-      <c r="B81" s="136">
+      <c r="B81" s="134">
         <v>44317</v>
       </c>
-      <c r="C81" s="135">
+      <c r="C81" s="133">
         <v>100.12</v>
       </c>
-      <c r="D81" s="135">
+      <c r="D81" s="133">
         <v>100.45</v>
       </c>
-      <c r="E81" s="135">
+      <c r="E81" s="133">
         <v>100.53</v>
       </c>
-      <c r="F81" s="135">
+      <c r="F81" s="133">
         <v>101.31</v>
       </c>
-      <c r="G81" s="135">
+      <c r="G81" s="133">
         <v>100.13</v>
       </c>
-      <c r="H81" s="135">
+      <c r="H81" s="133">
         <v>95.69</v>
       </c>
-      <c r="I81" s="134" t="s">
+      <c r="I81" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J81" s="134">
+      <c r="J81" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>604</v>
       </c>
-      <c r="B82" s="136">
+      <c r="B82" s="134">
         <v>44348</v>
       </c>
-      <c r="C82" s="135">
+      <c r="C82" s="133">
         <v>100.07</v>
       </c>
-      <c r="D82" s="135">
+      <c r="D82" s="133">
         <v>100.41</v>
       </c>
-      <c r="E82" s="135">
+      <c r="E82" s="133">
         <v>98.91</v>
       </c>
-      <c r="F82" s="135">
+      <c r="F82" s="133">
         <v>101.67</v>
       </c>
-      <c r="G82" s="135">
+      <c r="G82" s="133">
         <v>100.92</v>
       </c>
-      <c r="H82" s="135">
+      <c r="H82" s="133">
         <v>93.24</v>
       </c>
-      <c r="I82" s="134" t="s">
+      <c r="I82" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J82" s="134">
+      <c r="J82" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>606</v>
       </c>
-      <c r="B83" s="136">
+      <c r="B83" s="134">
         <v>44378</v>
       </c>
-      <c r="C83" s="135">
+      <c r="C83" s="133">
         <v>107.67</v>
       </c>
-      <c r="D83" s="135">
+      <c r="D83" s="133">
         <v>108.44</v>
       </c>
-      <c r="E83" s="135">
+      <c r="E83" s="133">
         <v>108</v>
       </c>
-      <c r="F83" s="135">
+      <c r="F83" s="133">
         <v>111.95</v>
       </c>
-      <c r="G83" s="135">
+      <c r="G83" s="133">
         <v>104.92</v>
       </c>
-      <c r="H83" s="135">
+      <c r="H83" s="133">
         <v>101.52</v>
       </c>
-      <c r="I83" s="134" t="s">
+      <c r="I83" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J83" s="134">
+      <c r="J83" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>608</v>
       </c>
-      <c r="B84" s="136">
+      <c r="B84" s="134">
         <v>44409</v>
       </c>
-      <c r="C84" s="135">
+      <c r="C84" s="133">
         <v>106.86</v>
       </c>
-      <c r="D84" s="135">
+      <c r="D84" s="133">
         <v>107.31</v>
       </c>
-      <c r="E84" s="135">
+      <c r="E84" s="133">
         <v>106.48</v>
       </c>
-      <c r="F84" s="135">
+      <c r="F84" s="133">
         <v>110.55</v>
       </c>
-      <c r="G84" s="135">
+      <c r="G84" s="133">
         <v>104.05</v>
       </c>
-      <c r="H84" s="135">
+      <c r="H84" s="133">
         <v>100.66</v>
       </c>
-      <c r="I84" s="134" t="s">
+      <c r="I84" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J84" s="134">
+      <c r="J84" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>610</v>
       </c>
-      <c r="B85" s="136">
+      <c r="B85" s="134">
         <v>44440</v>
       </c>
-      <c r="C85" s="135">
+      <c r="C85" s="133">
         <v>101.22</v>
       </c>
-      <c r="D85" s="135">
+      <c r="D85" s="133">
         <v>102.31</v>
       </c>
-      <c r="E85" s="135">
+      <c r="E85" s="133">
         <v>98.14</v>
       </c>
-      <c r="F85" s="135">
+      <c r="F85" s="133">
         <v>98.94</v>
       </c>
-      <c r="G85" s="135">
+      <c r="G85" s="133">
         <v>107.82</v>
       </c>
-      <c r="H85" s="135">
+      <c r="H85" s="133">
         <v>88.83</v>
       </c>
-      <c r="I85" s="134" t="s">
+      <c r="I85" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J85" s="134">
+      <c r="J85" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>612</v>
       </c>
-      <c r="B86" s="136">
+      <c r="B86" s="134">
         <v>44470</v>
       </c>
-      <c r="C86" s="135">
+      <c r="C86" s="133">
         <v>101.24</v>
       </c>
-      <c r="D86" s="135">
+      <c r="D86" s="133">
         <v>100.5</v>
       </c>
-      <c r="E86" s="135">
+      <c r="E86" s="133">
         <v>102.63</v>
       </c>
-      <c r="F86" s="135">
+      <c r="F86" s="133">
         <v>103.16</v>
       </c>
-      <c r="G86" s="135">
+      <c r="G86" s="133">
         <v>97.32</v>
       </c>
-      <c r="H86" s="135">
+      <c r="H86" s="133">
         <v>107.03</v>
       </c>
-      <c r="I86" s="134" t="s">
+      <c r="I86" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J86" s="134">
+      <c r="J86" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>614</v>
       </c>
-      <c r="B87" s="136">
+      <c r="B87" s="134">
         <v>44501</v>
       </c>
-      <c r="C87" s="135">
+      <c r="C87" s="133">
         <v>97.73</v>
       </c>
-      <c r="D87" s="135">
+      <c r="D87" s="133">
         <v>96.47</v>
       </c>
-      <c r="E87" s="135">
+      <c r="E87" s="133">
         <v>97.62</v>
       </c>
-      <c r="F87" s="135">
+      <c r="F87" s="133">
         <v>96.21</v>
       </c>
-      <c r="G87" s="135">
+      <c r="G87" s="133">
         <v>96.14</v>
       </c>
-      <c r="H87" s="135">
+      <c r="H87" s="133">
         <v>112.9</v>
       </c>
-      <c r="I87" s="134" t="s">
+      <c r="I87" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J87" s="134">
+      <c r="J87" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>616</v>
       </c>
-      <c r="B88" s="136">
+      <c r="B88" s="134">
         <v>44531</v>
       </c>
-      <c r="C88" s="135">
+      <c r="C88" s="133">
         <v>104.3</v>
       </c>
-      <c r="D88" s="135">
+      <c r="D88" s="133">
         <v>103.1</v>
       </c>
-      <c r="E88" s="135">
+      <c r="E88" s="133">
         <v>104.63</v>
       </c>
-      <c r="F88" s="135">
+      <c r="F88" s="133">
         <v>100.25</v>
       </c>
-      <c r="G88" s="135">
+      <c r="G88" s="133">
         <v>104.1</v>
       </c>
-      <c r="H88" s="135">
+      <c r="H88" s="133">
         <v>123.61</v>
       </c>
-      <c r="I88" s="134" t="s">
+      <c r="I88" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J88" s="134">
+      <c r="J88" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A89" s="137" t="s">
+      <c r="A89" s="135" t="s">
         <v>668</v>
       </c>
       <c r="B89" s="15" t="s">
         <v>619</v>
       </c>
-      <c r="C89" s="135">
+      <c r="C89" s="133">
         <v>94.64</v>
       </c>
-      <c r="D89" s="135">
+      <c r="D89" s="133">
         <v>94.51</v>
       </c>
-      <c r="E89" s="135">
+      <c r="E89" s="133">
         <v>94.8</v>
       </c>
-      <c r="F89" s="135">
+      <c r="F89" s="133">
         <v>93.3</v>
       </c>
-      <c r="G89" s="135">
+      <c r="G89" s="133">
         <v>95.68</v>
       </c>
-      <c r="H89" s="135">
+      <c r="H89" s="133">
         <v>97.27</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>200</v>
       </c>
       <c r="J89" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A90" s="137" t="s">
+      <c r="A90" s="135" t="s">
         <v>669</v>
       </c>
       <c r="B90" s="15" t="s">
         <v>621</v>
       </c>
-      <c r="C90" s="135">
+      <c r="C90" s="133">
         <v>87.48</v>
       </c>
-      <c r="D90" s="135">
+      <c r="D90" s="133">
         <v>87.85</v>
       </c>
-      <c r="E90" s="135">
+      <c r="E90" s="133">
         <v>88.59</v>
       </c>
-      <c r="F90" s="135">
+      <c r="F90" s="133">
         <v>86.16</v>
       </c>
-      <c r="G90" s="135">
+      <c r="G90" s="133">
         <v>88.85</v>
       </c>
-      <c r="H90" s="135">
+      <c r="H90" s="133">
         <v>83.76</v>
       </c>
       <c r="I90" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J90" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A91" s="137" t="s">
+      <c r="A91" s="135" t="s">
         <v>670</v>
       </c>
       <c r="B91" s="15" t="s">
         <v>623</v>
       </c>
-      <c r="C91" s="135">
+      <c r="C91" s="133">
         <v>99.75</v>
       </c>
-      <c r="D91" s="135">
+      <c r="D91" s="133">
         <v>99.75</v>
       </c>
-      <c r="E91" s="135">
+      <c r="E91" s="133">
         <v>100.77</v>
       </c>
-      <c r="F91" s="135">
+      <c r="F91" s="133">
         <v>98.4</v>
       </c>
-      <c r="G91" s="135">
+      <c r="G91" s="133">
         <v>100.19</v>
       </c>
-      <c r="H91" s="135">
+      <c r="H91" s="133">
         <v>97.35</v>
       </c>
       <c r="I91" s="15" t="s">
         <v>206</v>
       </c>
       <c r="J91" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A92" s="137" t="s">
+      <c r="A92" s="135" t="s">
         <v>671</v>
       </c>
       <c r="B92" s="15" t="s">
         <v>625</v>
       </c>
-      <c r="C92" s="135">
+      <c r="C92" s="133">
         <v>98.36</v>
       </c>
-      <c r="D92" s="135">
+      <c r="D92" s="133">
         <v>98.23</v>
       </c>
-      <c r="E92" s="135">
+      <c r="E92" s="133">
         <v>98.62</v>
       </c>
-      <c r="F92" s="135">
+      <c r="F92" s="133">
         <v>97.49</v>
       </c>
-      <c r="G92" s="135">
+      <c r="G92" s="133">
         <v>98.5</v>
       </c>
-      <c r="H92" s="135">
+      <c r="H92" s="133">
         <v>100.03</v>
       </c>
       <c r="I92" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J92" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A93" s="137" t="s">
+      <c r="A93" s="135" t="s">
         <v>672</v>
       </c>
       <c r="B93" s="15" t="s">
         <v>627</v>
       </c>
-      <c r="C93" s="135">
+      <c r="C93" s="133">
         <v>99.86</v>
       </c>
-      <c r="D93" s="135">
+      <c r="D93" s="133">
         <v>100.37</v>
       </c>
-      <c r="E93" s="135">
+      <c r="E93" s="133">
         <v>100.12</v>
       </c>
-      <c r="F93" s="135">
+      <c r="F93" s="133">
         <v>101.16</v>
       </c>
-      <c r="G93" s="135">
+      <c r="G93" s="133">
         <v>100.62</v>
       </c>
-      <c r="H93" s="135">
+      <c r="H93" s="133">
         <v>92.86</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J93" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A94" s="137" t="s">
+      <c r="A94" s="135" t="s">
         <v>673</v>
       </c>
       <c r="B94" s="15" t="s">
         <v>629</v>
       </c>
-      <c r="C94" s="135">
+      <c r="C94" s="133">
         <v>100.22</v>
       </c>
-      <c r="D94" s="135">
+      <c r="D94" s="133">
         <v>100.61</v>
       </c>
-      <c r="E94" s="135">
+      <c r="E94" s="133">
         <v>98.93</v>
       </c>
-      <c r="F94" s="135">
+      <c r="F94" s="133">
         <v>101.93</v>
       </c>
-      <c r="G94" s="135">
+      <c r="G94" s="133">
         <v>101.37</v>
       </c>
-      <c r="H94" s="135">
+      <c r="H94" s="133">
         <v>91.27</v>
       </c>
       <c r="I94" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J94" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A95" s="137" t="s">
+      <c r="A95" s="135" t="s">
         <v>674</v>
       </c>
       <c r="B95" s="15" t="s">
         <v>631</v>
       </c>
-      <c r="C95" s="135">
+      <c r="C95" s="133">
         <v>107.67</v>
       </c>
-      <c r="D95" s="135">
+      <c r="D95" s="133">
         <v>108.33</v>
       </c>
-      <c r="E95" s="135">
+      <c r="E95" s="133">
         <v>108.28</v>
       </c>
-      <c r="F95" s="135">
+      <c r="F95" s="133">
         <v>111.63</v>
       </c>
-      <c r="G95" s="135">
+      <c r="G95" s="133">
         <v>104.43</v>
       </c>
-      <c r="H95" s="135">
+      <c r="H95" s="133">
         <v>103.41</v>
       </c>
       <c r="I95" s="15" t="s">
         <v>218</v>
       </c>
       <c r="J95" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A96" s="137" t="s">
+      <c r="A96" s="135" t="s">
         <v>675</v>
       </c>
       <c r="B96" s="15" t="s">
         <v>633</v>
       </c>
-      <c r="C96" s="135">
+      <c r="C96" s="133">
         <v>106.65</v>
       </c>
-      <c r="D96" s="135">
+      <c r="D96" s="133">
         <v>107.32</v>
       </c>
-      <c r="E96" s="135">
+      <c r="E96" s="133">
         <v>105.77</v>
       </c>
-      <c r="F96" s="135">
+      <c r="F96" s="133">
         <v>110.52</v>
       </c>
-      <c r="G96" s="135">
+      <c r="G96" s="133">
         <v>104.76</v>
       </c>
-      <c r="H96" s="135">
+      <c r="H96" s="133">
         <v>98.67</v>
       </c>
       <c r="I96" s="15" t="s">
         <v>221</v>
       </c>
       <c r="J96" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A97" s="137" t="s">
+      <c r="A97" s="135" t="s">
         <v>676</v>
       </c>
       <c r="B97" s="15" t="s">
         <v>635</v>
       </c>
-      <c r="C97" s="135">
+      <c r="C97" s="133">
         <v>101.46</v>
       </c>
-      <c r="D97" s="135">
+      <c r="D97" s="133">
         <v>102.52</v>
       </c>
-      <c r="E97" s="135">
+      <c r="E97" s="133">
         <v>98.16</v>
       </c>
-      <c r="F97" s="135">
+      <c r="F97" s="133">
         <v>98.99</v>
       </c>
-      <c r="G97" s="135">
+      <c r="G97" s="133">
         <v>108.02</v>
       </c>
-      <c r="H97" s="135">
+      <c r="H97" s="133">
         <v>87.5</v>
       </c>
       <c r="I97" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J97" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A98" s="137" t="s">
+      <c r="A98" s="135" t="s">
         <v>677</v>
       </c>
       <c r="B98" s="15" t="s">
         <v>637</v>
       </c>
-      <c r="C98" s="135">
+      <c r="C98" s="133">
         <v>101.09</v>
       </c>
-      <c r="D98" s="135">
+      <c r="D98" s="133">
         <v>100.28</v>
       </c>
-      <c r="E98" s="135">
+      <c r="E98" s="133">
         <v>102.74</v>
       </c>
-      <c r="F98" s="135">
+      <c r="F98" s="133">
         <v>103.02</v>
       </c>
-      <c r="G98" s="135">
+      <c r="G98" s="133">
         <v>97.05</v>
       </c>
-      <c r="H98" s="135">
+      <c r="H98" s="133">
         <v>108</v>
       </c>
       <c r="I98" s="15" t="s">
         <v>227</v>
       </c>
       <c r="J98" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A99" s="137" t="s">
+      <c r="A99" s="135" t="s">
         <v>678</v>
       </c>
       <c r="B99" s="15" t="s">
         <v>639</v>
       </c>
-      <c r="C99" s="135">
+      <c r="C99" s="133">
         <v>97.77</v>
       </c>
-      <c r="D99" s="135">
+      <c r="D99" s="133">
         <v>96.34</v>
       </c>
-      <c r="E99" s="135">
+      <c r="E99" s="133">
         <v>97.63</v>
       </c>
-      <c r="F99" s="135">
+      <c r="F99" s="133">
         <v>96.27</v>
       </c>
-      <c r="G99" s="135">
+      <c r="G99" s="133">
         <v>96</v>
       </c>
-      <c r="H99" s="135">
+      <c r="H99" s="133">
         <v>116.31</v>
       </c>
       <c r="I99" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J99" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A100" s="137" t="s">
+      <c r="A100" s="135" t="s">
         <v>679</v>
       </c>
       <c r="B100" s="15" t="s">
         <v>641</v>
       </c>
-      <c r="C100" s="135">
+      <c r="C100" s="133">
         <v>104.49</v>
       </c>
-      <c r="D100" s="135">
+      <c r="D100" s="133">
         <v>103.16</v>
       </c>
-      <c r="E100" s="135">
+      <c r="E100" s="133">
         <v>105.25</v>
       </c>
-      <c r="F100" s="135">
+      <c r="F100" s="133">
         <v>100.48</v>
       </c>
-      <c r="G100" s="135">
+      <c r="G100" s="133">
         <v>103.2</v>
       </c>
-      <c r="H100" s="135">
+      <c r="H100" s="133">
         <v>126.65</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>233</v>
       </c>
       <c r="J100" s="15">
         <v>2022</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A101" s="138">
+      <c r="A101" s="136">
         <v>2023000101</v>
       </c>
-      <c r="B101" s="138" t="s">
+      <c r="B101" s="136" t="s">
         <v>652</v>
       </c>
-      <c r="C101" s="158">
+      <c r="C101" s="133">
         <v>94.91</v>
       </c>
-      <c r="D101" s="158">
+      <c r="D101" s="133">
         <v>94.82</v>
       </c>
-      <c r="E101" s="158">
+      <c r="E101" s="133">
         <v>95</v>
       </c>
-      <c r="F101" s="158">
+      <c r="F101" s="133">
         <v>93.24</v>
       </c>
-      <c r="G101" s="158">
+      <c r="G101" s="133">
         <v>96.1</v>
       </c>
-      <c r="H101" s="158">
+      <c r="H101" s="133">
         <v>97.16</v>
       </c>
-      <c r="I101" s="135" t="s">
+      <c r="I101" s="133" t="s">
         <v>200</v>
       </c>
-      <c r="J101" s="135">
+      <c r="J101" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A102" s="138">
+      <c r="A102" s="136">
         <v>2023000202</v>
       </c>
-      <c r="B102" s="138" t="s">
+      <c r="B102" s="136" t="s">
         <v>653</v>
       </c>
-      <c r="C102" s="158">
+      <c r="C102" s="133">
         <v>88</v>
       </c>
-      <c r="D102" s="158">
+      <c r="D102" s="133">
         <v>88.06</v>
       </c>
-      <c r="E102" s="158">
+      <c r="E102" s="133">
         <v>88.85</v>
       </c>
-      <c r="F102" s="158">
+      <c r="F102" s="133">
         <v>86.09</v>
       </c>
-      <c r="G102" s="158">
+      <c r="G102" s="133">
         <v>88.91</v>
       </c>
-      <c r="H102" s="158">
+      <c r="H102" s="133">
         <v>87.79</v>
       </c>
-      <c r="I102" s="135" t="s">
+      <c r="I102" s="133" t="s">
         <v>203</v>
       </c>
-      <c r="J102" s="135">
+      <c r="J102" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A103" s="138">
+      <c r="A103" s="136">
         <v>2023000303</v>
       </c>
-      <c r="B103" s="138" t="s">
+      <c r="B103" s="136" t="s">
         <v>654</v>
       </c>
-      <c r="C103" s="158">
+      <c r="C103" s="133">
         <v>99.82</v>
       </c>
-      <c r="D103" s="158">
+      <c r="D103" s="133">
         <v>99.79</v>
       </c>
-      <c r="E103" s="158">
+      <c r="E103" s="133">
         <v>100.42</v>
       </c>
-      <c r="F103" s="158">
+      <c r="F103" s="133">
         <v>98.28</v>
       </c>
-      <c r="G103" s="158">
+      <c r="G103" s="133">
         <v>100.4</v>
       </c>
-      <c r="H103" s="158">
+      <c r="H103" s="133">
         <v>101</v>
       </c>
-      <c r="I103" s="135" t="s">
+      <c r="I103" s="133" t="s">
         <v>206</v>
       </c>
-      <c r="J103" s="135">
+      <c r="J103" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A104" s="138">
+      <c r="A104" s="136">
         <v>2023000404</v>
       </c>
-      <c r="B104" s="138" t="s">
+      <c r="B104" s="136" t="s">
         <v>655</v>
       </c>
-      <c r="C104" s="158">
+      <c r="C104" s="133">
         <v>98.53</v>
       </c>
-      <c r="D104" s="158">
+      <c r="D104" s="133">
         <v>98.15</v>
       </c>
-      <c r="E104" s="158">
+      <c r="E104" s="133">
         <v>98.48</v>
       </c>
-      <c r="F104" s="158">
+      <c r="F104" s="133">
         <v>97.5</v>
       </c>
-      <c r="G104" s="158">
+      <c r="G104" s="133">
         <v>98.18</v>
       </c>
-      <c r="H104" s="158">
+      <c r="H104" s="133">
         <v>105.36</v>
       </c>
-      <c r="I104" s="135" t="s">
+      <c r="I104" s="133" t="s">
         <v>209</v>
       </c>
-      <c r="J104" s="135">
+      <c r="J104" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A105" s="138">
+      <c r="A105" s="136">
         <v>2023000505</v>
       </c>
-      <c r="B105" s="138" t="s">
+      <c r="B105" s="136" t="s">
         <v>656</v>
       </c>
-      <c r="C105" s="158">
+      <c r="C105" s="133">
         <v>99.92</v>
       </c>
-      <c r="D105" s="158">
+      <c r="D105" s="133">
         <v>100.55</v>
       </c>
-      <c r="E105" s="158">
+      <c r="E105" s="133">
         <v>99.87</v>
       </c>
-      <c r="F105" s="158">
+      <c r="F105" s="133">
         <v>101.26</v>
       </c>
-      <c r="G105" s="158">
+      <c r="G105" s="133">
         <v>100.79</v>
       </c>
-      <c r="H105" s="158">
+      <c r="H105" s="133">
         <v>90.08</v>
       </c>
-      <c r="I105" s="135" t="s">
+      <c r="I105" s="133" t="s">
         <v>212</v>
       </c>
-      <c r="J105" s="135">
+      <c r="J105" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A106" s="138">
+      <c r="A106" s="136">
         <v>2023000606</v>
       </c>
-      <c r="B106" s="138" t="s">
+      <c r="B106" s="136" t="s">
         <v>657</v>
       </c>
-      <c r="C106" s="158">
+      <c r="C106" s="133">
         <v>99.84</v>
       </c>
-      <c r="D106" s="158">
+      <c r="D106" s="133">
         <v>100.21</v>
       </c>
-      <c r="E106" s="158">
+      <c r="E106" s="133">
         <v>98.57</v>
       </c>
-      <c r="F106" s="158">
+      <c r="F106" s="133">
         <v>101.34</v>
       </c>
-      <c r="G106" s="158">
+      <c r="G106" s="133">
         <v>100.66</v>
       </c>
-      <c r="H106" s="158">
+      <c r="H106" s="133">
         <v>90.84</v>
       </c>
-      <c r="I106" s="135" t="s">
+      <c r="I106" s="133" t="s">
         <v>215</v>
       </c>
-      <c r="J106" s="135">
+      <c r="J106" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A107" s="138">
+      <c r="A107" s="136">
         <v>2023000707</v>
       </c>
-      <c r="B107" s="138" t="s">
+      <c r="B107" s="136" t="s">
         <v>658</v>
       </c>
-      <c r="C107" s="158">
+      <c r="C107" s="133">
         <v>107.48</v>
       </c>
-      <c r="D107" s="158">
+      <c r="D107" s="133">
         <v>107.65</v>
       </c>
-      <c r="E107" s="158">
+      <c r="E107" s="133">
         <v>108</v>
       </c>
-      <c r="F107" s="158">
+      <c r="F107" s="133">
         <v>111.41</v>
       </c>
-      <c r="G107" s="158">
+      <c r="G107" s="133">
         <v>103.75</v>
       </c>
-      <c r="H107" s="158">
+      <c r="H107" s="133">
         <v>102.9</v>
       </c>
-      <c r="I107" s="135" t="s">
+      <c r="I107" s="133" t="s">
         <v>218</v>
       </c>
-      <c r="J107" s="135">
+      <c r="J107" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A108" s="138">
+      <c r="A108" s="136">
         <v>2023000808</v>
       </c>
-      <c r="B108" s="138" t="s">
+      <c r="B108" s="136" t="s">
         <v>659</v>
       </c>
-      <c r="C108" s="158">
+      <c r="C108" s="133">
         <v>106.88</v>
       </c>
-      <c r="D108" s="158">
+      <c r="D108" s="133">
         <v>107.33</v>
       </c>
-      <c r="E108" s="158">
+      <c r="E108" s="133">
         <v>106.74</v>
       </c>
-      <c r="F108" s="158">
+      <c r="F108" s="133">
         <v>111.98</v>
       </c>
-      <c r="G108" s="158">
+      <c r="G108" s="133">
         <v>103.99</v>
       </c>
-      <c r="H108" s="158">
+      <c r="H108" s="133">
         <v>99.63</v>
       </c>
-      <c r="I108" s="135" t="s">
+      <c r="I108" s="133" t="s">
         <v>221</v>
       </c>
-      <c r="J108" s="135">
+      <c r="J108" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A109" s="138">
+      <c r="A109" s="136">
         <v>2023000909</v>
       </c>
-      <c r="B109" s="138" t="s">
+      <c r="B109" s="136" t="s">
         <v>660</v>
       </c>
-      <c r="C109" s="158">
+      <c r="C109" s="133">
         <v>101.04</v>
       </c>
-      <c r="D109" s="158">
+      <c r="D109" s="133">
         <v>101.63</v>
       </c>
-      <c r="E109" s="158">
+      <c r="E109" s="133">
         <v>98.57</v>
       </c>
-      <c r="F109" s="158">
+      <c r="F109" s="133">
         <v>99.17</v>
       </c>
-      <c r="G109" s="158">
+      <c r="G109" s="133">
         <v>104.89</v>
       </c>
-      <c r="H109" s="158">
+      <c r="H109" s="133">
         <v>90.1</v>
       </c>
-      <c r="I109" s="135" t="s">
+      <c r="I109" s="133" t="s">
         <v>224</v>
       </c>
-      <c r="J109" s="135">
+      <c r="J109" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A110" s="138">
+      <c r="A110" s="136">
         <v>2023001010</v>
       </c>
-      <c r="B110" s="138" t="s">
+      <c r="B110" s="136" t="s">
         <v>661</v>
       </c>
-      <c r="C110" s="158">
+      <c r="C110" s="133">
         <v>100.97</v>
       </c>
-      <c r="D110" s="158">
+      <c r="D110" s="133">
         <v>100.71</v>
       </c>
-      <c r="E110" s="158">
+      <c r="E110" s="133">
         <v>102.53</v>
       </c>
-      <c r="F110" s="158">
+      <c r="F110" s="133">
         <v>103.04</v>
       </c>
-      <c r="G110" s="158">
+      <c r="G110" s="133">
         <v>99.31</v>
       </c>
-      <c r="H110" s="158">
+      <c r="H110" s="133">
         <v>99.45</v>
       </c>
-      <c r="I110" s="135" t="s">
+      <c r="I110" s="133" t="s">
         <v>227</v>
       </c>
-      <c r="J110" s="135">
+      <c r="J110" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A111" s="138">
+      <c r="A111" s="136">
         <v>2023001111</v>
       </c>
-      <c r="B111" s="138" t="s">
+      <c r="B111" s="136" t="s">
         <v>662</v>
       </c>
-      <c r="C111" s="158">
+      <c r="C111" s="133">
         <v>96.92</v>
       </c>
-      <c r="D111" s="158">
+      <c r="D111" s="133">
         <v>96.74</v>
       </c>
-      <c r="E111" s="158">
+      <c r="E111" s="133">
         <v>97.11</v>
       </c>
-      <c r="F111" s="158">
+      <c r="F111" s="133">
         <v>95.92</v>
       </c>
-      <c r="G111" s="158">
+      <c r="G111" s="133">
         <v>97.11</v>
       </c>
-      <c r="H111" s="158">
+      <c r="H111" s="133">
         <v>103.51</v>
       </c>
-      <c r="I111" s="135" t="s">
+      <c r="I111" s="133" t="s">
         <v>230</v>
       </c>
-      <c r="J111" s="135">
+      <c r="J111" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A112" s="138">
+      <c r="A112" s="136">
         <v>2023001212</v>
       </c>
-      <c r="B112" s="138" t="s">
+      <c r="B112" s="136" t="s">
         <v>663</v>
       </c>
-      <c r="C112" s="158">
+      <c r="C112" s="133">
         <v>105.26</v>
       </c>
-      <c r="D112" s="158">
+      <c r="D112" s="133">
         <v>103.94</v>
       </c>
-      <c r="E112" s="158">
+      <c r="E112" s="133">
         <v>105.38</v>
       </c>
-      <c r="F112" s="158">
+      <c r="F112" s="133">
         <v>100.12</v>
       </c>
-      <c r="G112" s="158">
+      <c r="G112" s="133">
         <v>105.28</v>
       </c>
-      <c r="H112" s="158">
+      <c r="H112" s="133">
         <v>136.25</v>
       </c>
-      <c r="I112" s="135" t="s">
+      <c r="I112" s="133" t="s">
         <v>233</v>
       </c>
-      <c r="J112" s="135">
+      <c r="J112" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A113" s="159" t="s">
+      <c r="A113" s="156" t="s">
         <v>719</v>
       </c>
-      <c r="B113" s="138" t="s">
+      <c r="B113" s="136" t="s">
         <v>755</v>
       </c>
       <c r="C113" s="15">
         <v>94.79</v>
       </c>
       <c r="D113" s="15">
         <v>94.8</v>
       </c>
       <c r="E113" s="15">
         <v>94.74</v>
       </c>
       <c r="F113" s="15">
         <v>93.07</v>
       </c>
       <c r="G113" s="15">
         <v>96.57</v>
       </c>
       <c r="H113" s="15">
         <v>93.74</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J113" s="135">
+      <c r="J113" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A114" s="159" t="s">
+      <c r="A114" s="156" t="s">
         <v>733</v>
       </c>
-      <c r="B114" s="138" t="s">
+      <c r="B114" s="136" t="s">
         <v>756</v>
       </c>
       <c r="C114" s="15">
         <v>91.25</v>
       </c>
       <c r="D114" s="15">
         <v>91.1</v>
       </c>
       <c r="E114" s="15">
         <v>92.32</v>
       </c>
       <c r="F114" s="15">
         <v>89.02</v>
       </c>
       <c r="G114" s="15">
         <v>91.53</v>
       </c>
       <c r="H114" s="15">
         <v>90.16</v>
       </c>
       <c r="I114" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="J114" s="135">
+      <c r="J114" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A115" s="159" t="s">
+      <c r="A115" s="156" t="s">
         <v>734</v>
       </c>
-      <c r="B115" s="138" t="s">
+      <c r="B115" s="136" t="s">
         <v>757</v>
       </c>
       <c r="C115" s="15">
         <v>99.72</v>
       </c>
       <c r="D115" s="15">
         <v>99.44</v>
       </c>
       <c r="E115" s="15">
         <v>100.99</v>
       </c>
       <c r="F115" s="15">
         <v>98.06</v>
       </c>
       <c r="G115" s="15">
         <v>98.95</v>
       </c>
       <c r="H115" s="15">
         <v>104.05</v>
       </c>
       <c r="I115" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="J115" s="135">
+      <c r="J115" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A116" s="159" t="s">
+      <c r="A116" s="156" t="s">
         <v>735</v>
       </c>
-      <c r="B116" s="138" t="s">
+      <c r="B116" s="136" t="s">
         <v>758</v>
       </c>
       <c r="C116" s="15">
         <v>98.14</v>
       </c>
       <c r="D116" s="15">
         <v>97.98</v>
       </c>
       <c r="E116" s="15">
         <v>97.59</v>
       </c>
       <c r="F116" s="15">
         <v>97.33</v>
       </c>
       <c r="G116" s="15">
         <v>99.18</v>
       </c>
       <c r="H116" s="15">
         <v>98.22</v>
       </c>
       <c r="I116" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="J116" s="135">
+      <c r="J116" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A117" s="159" t="s">
+      <c r="A117" s="156" t="s">
         <v>736</v>
       </c>
-      <c r="B117" s="138" t="s">
+      <c r="B117" s="136" t="s">
         <v>759</v>
       </c>
       <c r="C117" s="15">
         <v>100.36</v>
       </c>
       <c r="D117" s="15">
         <v>100.66</v>
       </c>
       <c r="E117" s="15">
         <v>99.79</v>
       </c>
       <c r="F117" s="15">
         <v>100.91</v>
       </c>
       <c r="G117" s="15">
         <v>101.42</v>
       </c>
       <c r="H117" s="15">
         <v>95.25</v>
       </c>
       <c r="I117" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="J117" s="135">
+      <c r="J117" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A118" s="159" t="s">
+      <c r="A118" s="156" t="s">
         <v>737</v>
       </c>
-      <c r="B118" s="138" t="s">
+      <c r="B118" s="136" t="s">
         <v>760</v>
       </c>
       <c r="C118" s="15">
         <v>99.74</v>
       </c>
       <c r="D118" s="15">
         <v>99.87</v>
       </c>
       <c r="E118" s="15">
         <v>99.15</v>
       </c>
       <c r="F118" s="15">
         <v>101.7</v>
       </c>
       <c r="G118" s="15">
         <v>99.47</v>
       </c>
       <c r="H118" s="15">
         <v>96.21</v>
       </c>
       <c r="I118" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="J118" s="135">
+      <c r="J118" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A119" s="159" t="s">
+      <c r="A119" s="156" t="s">
         <v>738</v>
       </c>
-      <c r="B119" s="138" t="s">
+      <c r="B119" s="136" t="s">
         <v>761</v>
       </c>
       <c r="C119" s="15">
         <v>107.32</v>
       </c>
       <c r="D119" s="15">
         <v>107.73</v>
       </c>
       <c r="E119" s="15">
         <v>107.09</v>
       </c>
       <c r="F119" s="15">
         <v>111.38</v>
       </c>
       <c r="G119" s="15">
         <v>104.92</v>
       </c>
       <c r="H119" s="15">
         <v>100.17</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="J119" s="135">
+      <c r="J119" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A120" s="159" t="s">
+      <c r="A120" s="156" t="s">
         <v>739</v>
       </c>
-      <c r="B120" s="138" t="s">
+      <c r="B120" s="136" t="s">
         <v>762</v>
       </c>
       <c r="C120" s="15">
         <v>106.99</v>
       </c>
       <c r="D120" s="15">
         <v>107.17</v>
       </c>
       <c r="E120" s="15">
         <v>106.16</v>
       </c>
       <c r="F120" s="15">
         <v>112.07</v>
       </c>
       <c r="G120" s="15">
         <v>103.71</v>
       </c>
       <c r="H120" s="15">
         <v>103.21</v>
       </c>
       <c r="I120" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="J120" s="135">
+      <c r="J120" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A121" s="159" t="s">
+      <c r="A121" s="156" t="s">
         <v>740</v>
       </c>
-      <c r="B121" s="138" t="s">
+      <c r="B121" s="136" t="s">
         <v>763</v>
       </c>
       <c r="C121" s="15">
         <v>100.28</v>
       </c>
       <c r="D121" s="15">
         <v>101.11</v>
       </c>
       <c r="E121" s="15">
         <v>98.75</v>
       </c>
       <c r="F121" s="15">
         <v>100.01</v>
       </c>
       <c r="G121" s="15">
         <v>104.36</v>
       </c>
       <c r="H121" s="15">
         <v>96.82</v>
       </c>
       <c r="I121" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="J121" s="135">
+      <c r="J121" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A122" s="159" t="s">
+      <c r="A122" s="156" t="s">
         <v>741</v>
       </c>
-      <c r="B122" s="138" t="s">
+      <c r="B122" s="136" t="s">
         <v>764</v>
       </c>
       <c r="C122" s="15">
         <v>101.27</v>
       </c>
       <c r="D122" s="15">
         <v>101.25</v>
       </c>
       <c r="E122" s="15">
         <v>102.16</v>
       </c>
       <c r="F122" s="15">
         <v>102.32</v>
       </c>
       <c r="G122" s="15">
         <v>99.21</v>
       </c>
       <c r="H122" s="15">
         <v>97.52</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="J122" s="135">
+      <c r="J122" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A123" s="159" t="s">
+      <c r="A123" s="156" t="s">
         <v>742</v>
       </c>
-      <c r="B123" s="138" t="s">
+      <c r="B123" s="136" t="s">
         <v>765</v>
       </c>
       <c r="C123" s="15">
         <v>97.43</v>
       </c>
       <c r="D123" s="15">
         <v>97.18</v>
       </c>
       <c r="E123" s="15">
         <v>97.92</v>
       </c>
       <c r="F123" s="15">
         <v>96.3</v>
       </c>
       <c r="G123" s="15">
         <v>97.13</v>
       </c>
       <c r="H123" s="15">
         <v>99.51</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J123" s="135">
+      <c r="J123" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A124" s="159" t="s">
+      <c r="A124" s="156" t="s">
         <v>743</v>
       </c>
-      <c r="B124" s="138" t="s">
+      <c r="B124" s="136" t="s">
         <v>766</v>
       </c>
       <c r="C124" s="15">
         <v>105.21</v>
       </c>
       <c r="D124" s="15">
         <v>104.19</v>
       </c>
       <c r="E124" s="15">
         <v>105.72</v>
       </c>
       <c r="F124" s="15">
         <v>100.27</v>
       </c>
       <c r="G124" s="15">
         <v>105.9</v>
       </c>
       <c r="H124" s="15">
         <v>124.12</v>
       </c>
       <c r="I124" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="J124" s="135">
+      <c r="J124" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A125" s="15" t="s">
         <v>752</v>
       </c>
-      <c r="B125" s="138" t="s">
+      <c r="B125" s="136" t="s">
         <v>778</v>
       </c>
       <c r="C125" s="15">
         <v>95.14</v>
       </c>
       <c r="D125" s="15">
         <v>95.13</v>
       </c>
       <c r="E125" s="15">
         <v>94.98</v>
       </c>
       <c r="F125" s="15">
         <v>93.66</v>
       </c>
       <c r="G125" s="15">
         <v>96.51</v>
       </c>
       <c r="H125" s="15">
         <v>96.04</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J125" s="135">
+      <c r="J125" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A126" s="15" t="s">
         <v>767</v>
       </c>
-      <c r="B126" s="162">
+      <c r="B126" s="159">
         <v>45689</v>
       </c>
       <c r="C126" s="15">
         <v>88.66</v>
       </c>
       <c r="D126" s="15">
         <v>88.56</v>
       </c>
       <c r="E126" s="15">
         <v>89.32</v>
       </c>
       <c r="F126" s="15">
         <v>86.71</v>
       </c>
       <c r="G126" s="15">
         <v>88.54</v>
       </c>
       <c r="H126" s="15">
         <v>93.34</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="J126" s="135">
+      <c r="J126" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A127" s="15" t="s">
         <v>768</v>
       </c>
-      <c r="B127" s="162">
+      <c r="B127" s="159">
         <v>45717</v>
       </c>
       <c r="C127" s="15">
         <v>100.03</v>
       </c>
       <c r="D127" s="15">
         <v>99.69</v>
       </c>
       <c r="E127" s="15">
         <v>101.17</v>
       </c>
       <c r="F127" s="15">
         <v>98.15</v>
       </c>
       <c r="G127" s="15">
         <v>99.13</v>
       </c>
       <c r="H127" s="15">
         <v>106.43</v>
       </c>
       <c r="I127" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="J127" s="135">
+      <c r="J127" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A128" s="15" t="s">
         <v>769</v>
       </c>
-      <c r="B128" s="162">
+      <c r="B128" s="159">
         <v>45748</v>
       </c>
       <c r="C128" s="15">
         <v>97.85</v>
       </c>
       <c r="D128" s="15">
         <v>97.91</v>
       </c>
       <c r="E128" s="15">
         <v>97.74</v>
       </c>
       <c r="F128" s="15">
         <v>97.4</v>
       </c>
       <c r="G128" s="15">
         <v>98.57</v>
       </c>
       <c r="H128" s="15">
         <v>95.35</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="J128" s="135">
+      <c r="J128" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="15" t="s">
         <v>770</v>
       </c>
-      <c r="B129" s="162">
+      <c r="B129" s="159">
         <v>45778</v>
       </c>
       <c r="C129" s="15">
         <v>100.83</v>
       </c>
       <c r="D129" s="15">
         <v>100.64</v>
       </c>
       <c r="E129" s="15">
         <v>100.26</v>
       </c>
       <c r="F129" s="15">
         <v>100.68</v>
       </c>
       <c r="G129" s="15">
         <v>100.97</v>
       </c>
       <c r="H129" s="15">
         <v>104.03</v>
       </c>
       <c r="I129" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="J129" s="135">
+      <c r="J129" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
         <v>771</v>
       </c>
-      <c r="B130" s="162">
+      <c r="B130" s="159">
         <v>45809</v>
       </c>
       <c r="C130" s="15">
         <v>100.09</v>
       </c>
       <c r="D130" s="15">
         <v>100.32</v>
       </c>
       <c r="E130" s="15">
         <v>98.94</v>
       </c>
       <c r="F130" s="15">
         <v>101.89</v>
       </c>
       <c r="G130" s="15">
         <v>100.29</v>
       </c>
       <c r="H130" s="15">
         <v>97.05</v>
       </c>
       <c r="I130" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="J130" s="135">
+      <c r="J130" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" s="15" t="s">
         <v>772</v>
       </c>
-      <c r="B131" s="162">
+      <c r="B131" s="159">
         <v>45839</v>
       </c>
       <c r="C131" s="15">
         <v>106.93</v>
       </c>
       <c r="D131" s="15">
         <v>107.24</v>
       </c>
       <c r="E131" s="15">
         <v>106.8</v>
       </c>
       <c r="F131" s="15">
         <v>111.15</v>
       </c>
       <c r="G131" s="15">
         <v>104.36</v>
       </c>
       <c r="H131" s="15">
         <v>100.22</v>
       </c>
       <c r="I131" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="J131" s="135">
+      <c r="J131" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>773</v>
       </c>
-      <c r="B132" s="162">
+      <c r="B132" s="159">
         <v>45870</v>
       </c>
       <c r="C132" s="15">
         <v>106.71</v>
       </c>
       <c r="D132" s="15">
         <v>106.79</v>
       </c>
       <c r="E132" s="15">
         <v>106.58</v>
       </c>
       <c r="F132" s="15">
         <v>111.01</v>
       </c>
       <c r="G132" s="15">
         <v>103.46</v>
       </c>
       <c r="H132" s="15">
         <v>103.47</v>
       </c>
       <c r="I132" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="J132" s="135">
+      <c r="J132" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>774</v>
       </c>
-      <c r="B133" s="162">
+      <c r="B133" s="159">
         <v>45901</v>
       </c>
       <c r="C133" s="15">
         <v>99.31</v>
       </c>
       <c r="D133" s="15">
         <v>99.81</v>
       </c>
       <c r="E133" s="15">
         <v>98.14</v>
       </c>
       <c r="F133" s="15">
         <v>100.31</v>
       </c>
       <c r="G133" s="15">
         <v>102.29</v>
       </c>
       <c r="H133" s="15">
         <v>93.68</v>
       </c>
       <c r="I133" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="J133" s="135">
+      <c r="J133" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>775</v>
       </c>
-      <c r="B134" s="162">
+      <c r="B134" s="159">
         <v>45931</v>
       </c>
       <c r="C134" s="15">
         <v>101.53</v>
       </c>
       <c r="D134" s="15">
         <v>101.76</v>
       </c>
       <c r="E134" s="15">
         <v>101.76</v>
       </c>
       <c r="F134" s="15">
         <v>101.89</v>
       </c>
       <c r="G134" s="15">
         <v>102.17</v>
       </c>
       <c r="H134" s="15">
         <v>95.85</v>
       </c>
       <c r="I134" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="J134" s="135">
+      <c r="J134" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>776</v>
       </c>
-      <c r="B135" s="162">
+      <c r="B135" s="159">
         <v>45962</v>
       </c>
       <c r="C135" s="15">
         <v>97.56</v>
       </c>
       <c r="D135" s="15">
         <v>97.46</v>
       </c>
       <c r="E135" s="15">
         <v>98.5</v>
       </c>
       <c r="F135" s="15">
         <v>96.44</v>
       </c>
       <c r="G135" s="15">
         <v>97.01</v>
       </c>
       <c r="H135" s="15">
         <v>99.11</v>
       </c>
       <c r="I135" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J135" s="135">
+      <c r="J135" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>777</v>
       </c>
-      <c r="B136" s="162">
+      <c r="B136" s="159">
         <v>45992</v>
       </c>
       <c r="C136" s="15">
         <v>104.52</v>
       </c>
       <c r="D136" s="15">
         <v>103.97</v>
       </c>
       <c r="E136" s="15">
         <v>104.93</v>
       </c>
       <c r="F136" s="15">
         <v>100.01</v>
       </c>
       <c r="G136" s="15">
         <v>106.36</v>
       </c>
       <c r="H136" s="15">
         <v>112.68</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="J136" s="135">
+      <c r="J136" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A137" s="137" t="s">
+      <c r="A137" s="135" t="s">
         <v>822</v>
       </c>
-      <c r="B137" s="138" t="s">
+      <c r="B137" s="136" t="s">
         <v>823</v>
       </c>
       <c r="C137" s="15">
         <v>95.27</v>
       </c>
       <c r="D137" s="15">
         <v>95.09</v>
       </c>
       <c r="E137" s="15">
         <v>95.34</v>
       </c>
       <c r="F137" s="15">
         <v>93.7</v>
       </c>
       <c r="G137" s="15">
         <v>95.77</v>
       </c>
       <c r="H137" s="15">
         <v>99.13</v>
       </c>
       <c r="I137" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J137" s="135">
+      <c r="J137" s="133">
         <v>2026</v>
       </c>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A138" s="137" t="s">
+      <c r="A138" s="135" t="s">
         <v>838</v>
       </c>
-      <c r="B138" s="138" t="s">
+      <c r="B138" s="136" t="s">
         <v>827</v>
       </c>
       <c r="C138" s="15">
         <v>88.78</v>
       </c>
       <c r="D138" s="15">
         <v>88.64</v>
       </c>
       <c r="E138" s="15">
         <v>89.4</v>
       </c>
       <c r="F138" s="15">
         <v>86.8</v>
       </c>
       <c r="G138" s="15">
         <v>88.56</v>
       </c>
       <c r="H138" s="15">
         <v>94.33</v>
       </c>
       <c r="I138" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J138" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A139" s="137" t="s">
+      <c r="A139" s="135" t="s">
         <v>839</v>
       </c>
-      <c r="B139" s="138" t="s">
+      <c r="B139" s="136" t="s">
         <v>828</v>
       </c>
       <c r="C139" s="15">
         <v>99.86</v>
       </c>
       <c r="D139" s="15">
         <v>99.68</v>
       </c>
       <c r="E139" s="15">
         <v>100.72</v>
       </c>
       <c r="F139" s="15">
         <v>98.07</v>
       </c>
       <c r="G139" s="15">
         <v>99.85</v>
       </c>
       <c r="H139" s="15">
         <v>103.57</v>
       </c>
       <c r="I139" s="15" t="s">
         <v>206</v>
       </c>
       <c r="J139" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A140" s="137" t="s">
+      <c r="A140" s="135" t="s">
         <v>840</v>
       </c>
-      <c r="B140" s="138" t="s">
+      <c r="B140" s="136" t="s">
         <v>829</v>
       </c>
       <c r="C140" s="15">
         <v>97.81</v>
       </c>
       <c r="D140" s="15">
         <v>97.89</v>
       </c>
       <c r="E140" s="15">
         <v>97.78</v>
       </c>
       <c r="F140" s="15">
         <v>97.43</v>
       </c>
       <c r="G140" s="15">
         <v>98.42</v>
       </c>
       <c r="H140" s="15">
         <v>94.99</v>
       </c>
       <c r="I140" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J140" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A141" s="137" t="s">
+      <c r="A141" s="135" t="s">
         <v>841</v>
       </c>
-      <c r="B141" s="138" t="s">
+      <c r="B141" s="136" t="s">
         <v>830</v>
       </c>
       <c r="C141" s="15">
         <v>101.06</v>
       </c>
       <c r="D141" s="15">
         <v>100.64</v>
       </c>
       <c r="E141" s="15">
         <v>100.67</v>
       </c>
       <c r="F141" s="15">
         <v>100.67</v>
       </c>
       <c r="G141" s="15">
         <v>100.37</v>
       </c>
       <c r="H141" s="15">
         <v>108.72</v>
       </c>
       <c r="I141" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J141" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A142" s="137" t="s">
+      <c r="A142" s="135" t="s">
         <v>842</v>
       </c>
-      <c r="B142" s="138" t="s">
+      <c r="B142" s="136" t="s">
         <v>831</v>
       </c>
       <c r="C142" s="15">
         <v>99.97</v>
       </c>
       <c r="D142" s="15">
         <v>100.34</v>
       </c>
       <c r="E142" s="15">
         <v>98.55</v>
       </c>
       <c r="F142" s="15">
         <v>101.87</v>
       </c>
       <c r="G142" s="15">
         <v>100.99</v>
       </c>
       <c r="H142" s="15">
         <v>94.43</v>
       </c>
       <c r="I142" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J142" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A143" s="137" t="s">
+      <c r="A143" s="135" t="s">
         <v>843</v>
       </c>
-      <c r="B143" s="138" t="s">
+      <c r="B143" s="136" t="s">
         <v>832</v>
       </c>
       <c r="C143" s="15">
         <v>106.95</v>
       </c>
       <c r="D143" s="15">
         <v>107.25</v>
       </c>
       <c r="E143" s="15">
         <v>106.84</v>
       </c>
       <c r="F143" s="15">
         <v>111.2</v>
       </c>
       <c r="G143" s="15">
         <v>104.28</v>
       </c>
       <c r="H143" s="15">
         <v>100.76</v>
       </c>
       <c r="I143" s="15" t="s">
         <v>218</v>
       </c>
       <c r="J143" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A144" s="137" t="s">
+      <c r="A144" s="135" t="s">
         <v>844</v>
       </c>
-      <c r="B144" s="138" t="s">
+      <c r="B144" s="136" t="s">
         <v>833</v>
       </c>
       <c r="C144" s="15">
         <v>106.75</v>
       </c>
       <c r="D144" s="15">
         <v>106.77</v>
       </c>
       <c r="E144" s="15">
         <v>106.54</v>
       </c>
       <c r="F144" s="15">
         <v>110.99</v>
       </c>
       <c r="G144" s="15">
         <v>103.61</v>
       </c>
       <c r="H144" s="15">
         <v>103.12</v>
       </c>
       <c r="I144" s="15" t="s">
         <v>221</v>
       </c>
       <c r="J144" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A145" s="137" t="s">
+      <c r="A145" s="135" t="s">
         <v>845</v>
       </c>
-      <c r="B145" s="138" t="s">
+      <c r="B145" s="136" t="s">
         <v>834</v>
       </c>
       <c r="C145" s="15">
         <v>99.27</v>
       </c>
       <c r="D145" s="15">
         <v>99.82</v>
       </c>
       <c r="E145" s="15">
         <v>98.11</v>
       </c>
       <c r="F145" s="15">
         <v>100.31</v>
       </c>
       <c r="G145" s="15">
         <v>102.22</v>
       </c>
       <c r="H145" s="15">
         <v>94.01</v>
       </c>
       <c r="I145" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J145" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A146" s="137" t="s">
+      <c r="A146" s="135" t="s">
         <v>824</v>
       </c>
-      <c r="B146" s="138" t="s">
+      <c r="B146" s="136" t="s">
         <v>835</v>
       </c>
       <c r="C146" s="15">
         <v>101.63</v>
       </c>
       <c r="D146" s="15">
         <v>101.73</v>
       </c>
       <c r="E146" s="15">
         <v>102.16</v>
       </c>
       <c r="F146" s="15">
         <v>101.93</v>
       </c>
       <c r="G146" s="15">
         <v>101.47</v>
       </c>
       <c r="H146" s="15">
         <v>98.36</v>
       </c>
       <c r="I146" s="15" t="s">
         <v>227</v>
       </c>
       <c r="J146" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A147" s="137" t="s">
+      <c r="A147" s="135" t="s">
         <v>825</v>
       </c>
-      <c r="B147" s="138" t="s">
+      <c r="B147" s="136" t="s">
         <v>836</v>
       </c>
       <c r="C147" s="15">
         <v>97.39</v>
       </c>
       <c r="D147" s="15">
         <v>97.48</v>
       </c>
       <c r="E147" s="15">
         <v>98.1</v>
       </c>
       <c r="F147" s="15">
         <v>96.39</v>
       </c>
       <c r="G147" s="15">
         <v>97.74</v>
       </c>
       <c r="H147" s="15">
         <v>95.36</v>
       </c>
       <c r="I147" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J147" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A148" s="137" t="s">
+      <c r="A148" s="135" t="s">
         <v>826</v>
       </c>
-      <c r="B148" s="138" t="s">
+      <c r="B148" s="136" t="s">
         <v>837</v>
       </c>
       <c r="C148" s="15">
         <v>104.43</v>
       </c>
       <c r="D148" s="15">
         <v>103.95</v>
       </c>
       <c r="E148" s="15">
         <v>104.91</v>
       </c>
       <c r="F148" s="15">
         <v>99.94</v>
       </c>
       <c r="G148" s="15">
         <v>106.32</v>
       </c>
       <c r="H148" s="15">
         <v>111.37</v>
       </c>
       <c r="I148" s="15" t="s">
         <v>233</v>
       </c>
       <c r="J148" s="15">
         <v>2026</v>
@@ -32926,4689 +33118,4689 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.44140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.6640625" style="15" customWidth="1"/>
     <col min="3" max="3" width="11.88671875" style="15" customWidth="1"/>
     <col min="4" max="8" width="17.88671875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.77734375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.6640625" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.88671875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
       <c r="C1" s="14" t="s">
         <v>680</v>
       </c>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="15" t="s">
         <v>681</v>
       </c>
-      <c r="I2" s="169"/>
-      <c r="J2" s="169"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B3" s="126"/>
-      <c r="C3" s="127" t="s">
+      <c r="B3" s="124"/>
+      <c r="C3" s="125" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>187</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="127" t="s">
+      <c r="H3" s="125" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="128"/>
-      <c r="J3" s="129"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:10" ht="27" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>666</v>
       </c>
-      <c r="B4" s="130" t="s">
+      <c r="B4" s="128" t="s">
         <v>667</v>
       </c>
-      <c r="C4" s="131" t="s">
+      <c r="C4" s="129" t="s">
         <v>190</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>191</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>192</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>193</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>194</v>
       </c>
-      <c r="H4" s="131" t="s">
+      <c r="H4" s="129" t="s">
         <v>195</v>
       </c>
-      <c r="I4" s="132" t="s">
+      <c r="I4" s="130" t="s">
         <v>645</v>
       </c>
-      <c r="J4" s="133" t="s">
+      <c r="J4" s="131" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="B5" s="134" t="s">
+      <c r="B5" s="132" t="s">
         <v>451</v>
       </c>
-      <c r="C5" s="135">
+      <c r="C5" s="133">
         <v>94.38</v>
       </c>
-      <c r="D5" s="135">
+      <c r="D5" s="133">
         <v>94.17</v>
       </c>
-      <c r="E5" s="135">
+      <c r="E5" s="133">
         <v>93.5</v>
       </c>
-      <c r="F5" s="135">
+      <c r="F5" s="133">
         <v>93.57</v>
       </c>
-      <c r="G5" s="135">
+      <c r="G5" s="133">
         <v>95.41</v>
       </c>
-      <c r="H5" s="135">
+      <c r="H5" s="133">
         <v>96.78</v>
       </c>
-      <c r="I5" s="134" t="s">
+      <c r="I5" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J5" s="134">
+      <c r="J5" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="B6" s="134" t="s">
+      <c r="B6" s="132" t="s">
         <v>453</v>
       </c>
-      <c r="C6" s="135">
+      <c r="C6" s="133">
         <v>88.22</v>
       </c>
-      <c r="D6" s="135">
+      <c r="D6" s="133">
         <v>88.06</v>
       </c>
-      <c r="E6" s="135">
+      <c r="E6" s="133">
         <v>88.73</v>
       </c>
-      <c r="F6" s="135">
+      <c r="F6" s="133">
         <v>86.65</v>
       </c>
-      <c r="G6" s="135">
+      <c r="G6" s="133">
         <v>88.42</v>
       </c>
-      <c r="H6" s="135">
+      <c r="H6" s="133">
         <v>90.14</v>
       </c>
-      <c r="I6" s="134" t="s">
+      <c r="I6" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J6" s="134">
+      <c r="J6" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>454</v>
       </c>
-      <c r="B7" s="134" t="s">
+      <c r="B7" s="132" t="s">
         <v>455</v>
       </c>
-      <c r="C7" s="135">
+      <c r="C7" s="133">
         <v>99.98</v>
       </c>
-      <c r="D7" s="135">
+      <c r="D7" s="133">
         <v>99.61</v>
       </c>
-      <c r="E7" s="135">
+      <c r="E7" s="133">
         <v>100.76</v>
       </c>
-      <c r="F7" s="135">
+      <c r="F7" s="133">
         <v>98.08</v>
       </c>
-      <c r="G7" s="135">
+      <c r="G7" s="133">
         <v>100.14</v>
       </c>
-      <c r="H7" s="135">
+      <c r="H7" s="133">
         <v>104.94</v>
       </c>
-      <c r="I7" s="134" t="s">
+      <c r="I7" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J7" s="134">
+      <c r="J7" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>456</v>
       </c>
-      <c r="B8" s="134" t="s">
+      <c r="B8" s="132" t="s">
         <v>457</v>
       </c>
-      <c r="C8" s="135">
+      <c r="C8" s="133">
         <v>97.26</v>
       </c>
-      <c r="D8" s="135">
+      <c r="D8" s="133">
         <v>97.44</v>
       </c>
-      <c r="E8" s="135">
+      <c r="E8" s="133">
         <v>97.26</v>
       </c>
-      <c r="F8" s="135">
+      <c r="F8" s="133">
         <v>96.91</v>
       </c>
-      <c r="G8" s="135">
+      <c r="G8" s="133">
         <v>98.18</v>
       </c>
-      <c r="H8" s="135">
+      <c r="H8" s="133">
         <v>93.99</v>
       </c>
-      <c r="I8" s="134" t="s">
+      <c r="I8" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J8" s="134">
+      <c r="J8" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>458</v>
       </c>
-      <c r="B9" s="134" t="s">
+      <c r="B9" s="132" t="s">
         <v>459</v>
       </c>
-      <c r="C9" s="135">
+      <c r="C9" s="133">
         <v>100.92</v>
       </c>
-      <c r="D9" s="135">
+      <c r="D9" s="133">
         <v>101.25</v>
       </c>
-      <c r="E9" s="135">
+      <c r="E9" s="133">
         <v>100.36</v>
       </c>
-      <c r="F9" s="135">
+      <c r="F9" s="133">
         <v>103.36</v>
       </c>
-      <c r="G9" s="135">
+      <c r="G9" s="133">
         <v>101.16</v>
       </c>
-      <c r="H9" s="135">
+      <c r="H9" s="133">
         <v>100.38</v>
       </c>
-      <c r="I9" s="134" t="s">
+      <c r="I9" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J9" s="134">
+      <c r="J9" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="B10" s="134" t="s">
+      <c r="B10" s="132" t="s">
         <v>461</v>
       </c>
-      <c r="C10" s="135">
+      <c r="C10" s="133">
         <v>99.42</v>
       </c>
-      <c r="D10" s="135">
+      <c r="D10" s="133">
         <v>99.15</v>
       </c>
-      <c r="E10" s="135">
+      <c r="E10" s="133">
         <v>98.81</v>
       </c>
-      <c r="F10" s="135">
+      <c r="F10" s="133">
         <v>99.65</v>
       </c>
-      <c r="G10" s="135">
+      <c r="G10" s="133">
         <v>99.12</v>
       </c>
-      <c r="H10" s="135">
+      <c r="H10" s="133">
         <v>103.05</v>
       </c>
-      <c r="I10" s="134" t="s">
+      <c r="I10" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J10" s="134">
+      <c r="J10" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>462</v>
       </c>
-      <c r="B11" s="134" t="s">
+      <c r="B11" s="132" t="s">
         <v>463</v>
       </c>
-      <c r="C11" s="135">
+      <c r="C11" s="133">
         <v>109.11</v>
       </c>
-      <c r="D11" s="135">
+      <c r="D11" s="133">
         <v>109.47</v>
       </c>
-      <c r="E11" s="135">
+      <c r="E11" s="133">
         <v>109.37</v>
       </c>
-      <c r="F11" s="135">
+      <c r="F11" s="133">
         <v>112.64</v>
       </c>
-      <c r="G11" s="135">
+      <c r="G11" s="133">
         <v>105.79</v>
       </c>
-      <c r="H11" s="135">
+      <c r="H11" s="133">
         <v>103.98</v>
       </c>
-      <c r="I11" s="134" t="s">
+      <c r="I11" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J11" s="134">
+      <c r="J11" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>464</v>
       </c>
-      <c r="B12" s="134" t="s">
+      <c r="B12" s="132" t="s">
         <v>465</v>
       </c>
-      <c r="C12" s="135">
+      <c r="C12" s="133">
         <v>107.51</v>
       </c>
-      <c r="D12" s="135">
+      <c r="D12" s="133">
         <v>107.58</v>
       </c>
-      <c r="E12" s="135">
+      <c r="E12" s="133">
         <v>108.28</v>
       </c>
-      <c r="F12" s="135">
+      <c r="F12" s="133">
         <v>110.83</v>
       </c>
-      <c r="G12" s="135">
+      <c r="G12" s="133">
         <v>103.98</v>
       </c>
-      <c r="H12" s="135">
+      <c r="H12" s="133">
         <v>104.98</v>
       </c>
-      <c r="I12" s="134" t="s">
+      <c r="I12" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J12" s="134">
+      <c r="J12" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>466</v>
       </c>
-      <c r="B13" s="134" t="s">
+      <c r="B13" s="132" t="s">
         <v>467</v>
       </c>
-      <c r="C13" s="135">
+      <c r="C13" s="133">
         <v>99.74</v>
       </c>
-      <c r="D13" s="135">
+      <c r="D13" s="133">
         <v>100.36</v>
       </c>
-      <c r="E13" s="135">
+      <c r="E13" s="133">
         <v>99.54</v>
       </c>
-      <c r="F13" s="135">
+      <c r="F13" s="133">
         <v>98.95</v>
       </c>
-      <c r="G13" s="135">
+      <c r="G13" s="133">
         <v>106.14</v>
       </c>
-      <c r="H13" s="135">
+      <c r="H13" s="133">
         <v>96.3</v>
       </c>
-      <c r="I13" s="134" t="s">
+      <c r="I13" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J13" s="134">
+      <c r="J13" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="B14" s="134" t="s">
+      <c r="B14" s="132" t="s">
         <v>469</v>
       </c>
-      <c r="C14" s="135">
+      <c r="C14" s="133">
         <v>102.1</v>
       </c>
-      <c r="D14" s="135">
+      <c r="D14" s="133">
         <v>102.2</v>
       </c>
-      <c r="E14" s="135">
+      <c r="E14" s="133">
         <v>101.89</v>
       </c>
-      <c r="F14" s="135">
+      <c r="F14" s="133">
         <v>102.82</v>
       </c>
-      <c r="G14" s="135">
+      <c r="G14" s="133">
         <v>98.47</v>
       </c>
-      <c r="H14" s="135">
+      <c r="H14" s="133">
         <v>98.3</v>
       </c>
-      <c r="I14" s="134" t="s">
+      <c r="I14" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J14" s="134">
+      <c r="J14" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>470</v>
       </c>
-      <c r="B15" s="134" t="s">
+      <c r="B15" s="132" t="s">
         <v>471</v>
       </c>
-      <c r="C15" s="135">
+      <c r="C15" s="133">
         <v>96.95</v>
       </c>
-      <c r="D15" s="135">
+      <c r="D15" s="133">
         <v>97.08</v>
       </c>
-      <c r="E15" s="135">
+      <c r="E15" s="133">
         <v>97.16</v>
       </c>
-      <c r="F15" s="135">
+      <c r="F15" s="133">
         <v>96.61</v>
       </c>
-      <c r="G15" s="135">
+      <c r="G15" s="133">
         <v>97.41</v>
       </c>
-      <c r="H15" s="135">
+      <c r="H15" s="133">
         <v>91.24</v>
       </c>
-      <c r="I15" s="134" t="s">
+      <c r="I15" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J15" s="134">
+      <c r="J15" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="B16" s="134" t="s">
+      <c r="B16" s="132" t="s">
         <v>473</v>
       </c>
-      <c r="C16" s="135">
+      <c r="C16" s="133">
         <v>104.38</v>
       </c>
-      <c r="D16" s="135">
+      <c r="D16" s="133">
         <v>103.59</v>
       </c>
-      <c r="E16" s="135">
+      <c r="E16" s="133">
         <v>104.3</v>
       </c>
-      <c r="F16" s="135">
+      <c r="F16" s="133">
         <v>99.92</v>
       </c>
-      <c r="G16" s="135">
+      <c r="G16" s="133">
         <v>105.71</v>
       </c>
-      <c r="H16" s="135">
+      <c r="H16" s="133">
         <v>115.92</v>
       </c>
-      <c r="I16" s="134" t="s">
+      <c r="I16" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J16" s="134">
+      <c r="J16" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>474</v>
       </c>
-      <c r="B17" s="134" t="s">
+      <c r="B17" s="132" t="s">
         <v>475</v>
       </c>
-      <c r="C17" s="135">
+      <c r="C17" s="133">
         <v>94.4</v>
       </c>
-      <c r="D17" s="135">
+      <c r="D17" s="133">
         <v>94.17</v>
       </c>
-      <c r="E17" s="135">
+      <c r="E17" s="133">
         <v>93.46</v>
       </c>
-      <c r="F17" s="135">
+      <c r="F17" s="133">
         <v>93.59</v>
       </c>
-      <c r="G17" s="135">
+      <c r="G17" s="133">
         <v>95.47</v>
       </c>
-      <c r="H17" s="135">
+      <c r="H17" s="133">
         <v>97.1</v>
       </c>
-      <c r="I17" s="134" t="s">
+      <c r="I17" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J17" s="134">
+      <c r="J17" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="B18" s="134" t="s">
+      <c r="B18" s="132" t="s">
         <v>477</v>
       </c>
-      <c r="C18" s="135">
+      <c r="C18" s="133">
         <v>88.24</v>
       </c>
-      <c r="D18" s="135">
+      <c r="D18" s="133">
         <v>88.1</v>
       </c>
-      <c r="E18" s="135">
+      <c r="E18" s="133">
         <v>88.76</v>
       </c>
-      <c r="F18" s="135">
+      <c r="F18" s="133">
         <v>86.68</v>
       </c>
-      <c r="G18" s="135">
+      <c r="G18" s="133">
         <v>88.53</v>
       </c>
-      <c r="H18" s="135">
+      <c r="H18" s="133">
         <v>90.18</v>
       </c>
-      <c r="I18" s="134" t="s">
+      <c r="I18" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J18" s="134">
+      <c r="J18" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>478</v>
       </c>
-      <c r="B19" s="134" t="s">
+      <c r="B19" s="132" t="s">
         <v>479</v>
       </c>
-      <c r="C19" s="135">
+      <c r="C19" s="133">
         <v>99.99</v>
       </c>
-      <c r="D19" s="135">
+      <c r="D19" s="133">
         <v>99.63</v>
       </c>
-      <c r="E19" s="135">
+      <c r="E19" s="133">
         <v>100.81</v>
       </c>
-      <c r="F19" s="135">
+      <c r="F19" s="133">
         <v>98.07</v>
       </c>
-      <c r="G19" s="135">
+      <c r="G19" s="133">
         <v>100.16</v>
       </c>
-      <c r="H19" s="135">
+      <c r="H19" s="133">
         <v>104.41</v>
       </c>
-      <c r="I19" s="134" t="s">
+      <c r="I19" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J19" s="134">
+      <c r="J19" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>480</v>
       </c>
-      <c r="B20" s="134" t="s">
+      <c r="B20" s="132" t="s">
         <v>481</v>
       </c>
-      <c r="C20" s="135">
+      <c r="C20" s="133">
         <v>97.33</v>
       </c>
-      <c r="D20" s="135">
+      <c r="D20" s="133">
         <v>97.51</v>
       </c>
-      <c r="E20" s="135">
+      <c r="E20" s="133">
         <v>97.44</v>
       </c>
-      <c r="F20" s="135">
+      <c r="F20" s="133">
         <v>96.91</v>
       </c>
-      <c r="G20" s="135">
+      <c r="G20" s="133">
         <v>98.26</v>
       </c>
-      <c r="H20" s="135">
+      <c r="H20" s="133">
         <v>94.1</v>
       </c>
-      <c r="I20" s="134" t="s">
+      <c r="I20" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J20" s="134">
+      <c r="J20" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>482</v>
       </c>
-      <c r="B21" s="134" t="s">
+      <c r="B21" s="132" t="s">
         <v>483</v>
       </c>
-      <c r="C21" s="135">
+      <c r="C21" s="133">
         <v>100.87</v>
       </c>
-      <c r="D21" s="135">
+      <c r="D21" s="133">
         <v>101.18</v>
       </c>
-      <c r="E21" s="135">
+      <c r="E21" s="133">
         <v>100.34</v>
       </c>
-      <c r="F21" s="135">
+      <c r="F21" s="133">
         <v>103.24</v>
       </c>
-      <c r="G21" s="135">
+      <c r="G21" s="133">
         <v>101.07</v>
       </c>
-      <c r="H21" s="135">
+      <c r="H21" s="133">
         <v>100.21</v>
       </c>
-      <c r="I21" s="134" t="s">
+      <c r="I21" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J21" s="134">
+      <c r="J21" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>484</v>
       </c>
-      <c r="B22" s="134" t="s">
+      <c r="B22" s="132" t="s">
         <v>485</v>
       </c>
-      <c r="C22" s="135">
+      <c r="C22" s="133">
         <v>99.43</v>
       </c>
-      <c r="D22" s="135">
+      <c r="D22" s="133">
         <v>99.18</v>
       </c>
-      <c r="E22" s="135">
+      <c r="E22" s="133">
         <v>98.8</v>
       </c>
-      <c r="F22" s="135">
+      <c r="F22" s="133">
         <v>99.72</v>
       </c>
-      <c r="G22" s="135">
+      <c r="G22" s="133">
         <v>99.07</v>
       </c>
-      <c r="H22" s="135">
+      <c r="H22" s="133">
         <v>103.42</v>
       </c>
-      <c r="I22" s="134" t="s">
+      <c r="I22" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J22" s="134">
+      <c r="J22" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="B23" s="134" t="s">
+      <c r="B23" s="132" t="s">
         <v>487</v>
       </c>
-      <c r="C23" s="135">
+      <c r="C23" s="133">
         <v>109.02</v>
       </c>
-      <c r="D23" s="135">
+      <c r="D23" s="133">
         <v>109.4</v>
       </c>
-      <c r="E23" s="135">
+      <c r="E23" s="133">
         <v>109.32</v>
       </c>
-      <c r="F23" s="135">
+      <c r="F23" s="133">
         <v>112.68</v>
       </c>
-      <c r="G23" s="135">
+      <c r="G23" s="133">
         <v>105.7</v>
       </c>
-      <c r="H23" s="135">
+      <c r="H23" s="133">
         <v>103.47</v>
       </c>
-      <c r="I23" s="134" t="s">
+      <c r="I23" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J23" s="134">
+      <c r="J23" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="B24" s="134" t="s">
+      <c r="B24" s="132" t="s">
         <v>489</v>
       </c>
-      <c r="C24" s="135">
+      <c r="C24" s="133">
         <v>107.45</v>
       </c>
-      <c r="D24" s="135">
+      <c r="D24" s="133">
         <v>107.55</v>
       </c>
-      <c r="E24" s="135">
+      <c r="E24" s="133">
         <v>108.18</v>
       </c>
-      <c r="F24" s="135">
+      <c r="F24" s="133">
         <v>110.82</v>
       </c>
-      <c r="G24" s="135">
+      <c r="G24" s="133">
         <v>103.92</v>
       </c>
-      <c r="H24" s="135">
+      <c r="H24" s="133">
         <v>104.82</v>
       </c>
-      <c r="I24" s="134" t="s">
+      <c r="I24" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J24" s="134">
+      <c r="J24" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="B25" s="134" t="s">
+      <c r="B25" s="132" t="s">
         <v>491</v>
       </c>
-      <c r="C25" s="135">
+      <c r="C25" s="133">
         <v>99.81</v>
       </c>
-      <c r="D25" s="135">
+      <c r="D25" s="133">
         <v>100.48</v>
       </c>
-      <c r="E25" s="135">
+      <c r="E25" s="133">
         <v>99.39</v>
       </c>
-      <c r="F25" s="135">
+      <c r="F25" s="133">
         <v>98.97</v>
       </c>
-      <c r="G25" s="135">
+      <c r="G25" s="133">
         <v>106.18</v>
       </c>
-      <c r="H25" s="135">
+      <c r="H25" s="133">
         <v>96.03</v>
       </c>
-      <c r="I25" s="134" t="s">
+      <c r="I25" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J25" s="134">
+      <c r="J25" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="B26" s="134" t="s">
+      <c r="B26" s="132" t="s">
         <v>493</v>
       </c>
-      <c r="C26" s="135">
+      <c r="C26" s="133">
         <v>102.03</v>
       </c>
-      <c r="D26" s="135">
+      <c r="D26" s="133">
         <v>102.09</v>
       </c>
-      <c r="E26" s="135">
+      <c r="E26" s="133">
         <v>101.84</v>
       </c>
-      <c r="F26" s="135">
+      <c r="F26" s="133">
         <v>102.96</v>
       </c>
-      <c r="G26" s="135">
+      <c r="G26" s="133">
         <v>98.48</v>
       </c>
-      <c r="H26" s="135">
+      <c r="H26" s="133">
         <v>98.65</v>
       </c>
-      <c r="I26" s="134" t="s">
+      <c r="I26" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J26" s="134">
+      <c r="J26" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="B27" s="134" t="s">
+      <c r="B27" s="132" t="s">
         <v>495</v>
       </c>
-      <c r="C27" s="135">
+      <c r="C27" s="133">
         <v>97</v>
       </c>
-      <c r="D27" s="135">
+      <c r="D27" s="133">
         <v>97.07</v>
       </c>
-      <c r="E27" s="135">
+      <c r="E27" s="133">
         <v>97.21</v>
       </c>
-      <c r="F27" s="135">
+      <c r="F27" s="133">
         <v>96.52</v>
       </c>
-      <c r="G27" s="135">
+      <c r="G27" s="133">
         <v>97.31</v>
       </c>
-      <c r="H27" s="135">
+      <c r="H27" s="133">
         <v>91.84</v>
       </c>
-      <c r="I27" s="134" t="s">
+      <c r="I27" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J27" s="134">
+      <c r="J27" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="B28" s="134" t="s">
+      <c r="B28" s="132" t="s">
         <v>497</v>
       </c>
-      <c r="C28" s="135">
+      <c r="C28" s="133">
         <v>104.37</v>
       </c>
-      <c r="D28" s="135">
+      <c r="D28" s="133">
         <v>103.55</v>
       </c>
-      <c r="E28" s="135">
+      <c r="E28" s="133">
         <v>104.33</v>
       </c>
-      <c r="F28" s="135">
+      <c r="F28" s="133">
         <v>99.81</v>
       </c>
-      <c r="G28" s="135">
+      <c r="G28" s="133">
         <v>105.68</v>
       </c>
-      <c r="H28" s="135">
+      <c r="H28" s="133">
         <v>116.21</v>
       </c>
-      <c r="I28" s="134" t="s">
+      <c r="I28" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J28" s="134">
+      <c r="J28" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="B29" s="134" t="s">
+      <c r="B29" s="132" t="s">
         <v>499</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="133">
         <v>94.47</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="133">
         <v>94.19</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="133">
         <v>93.45</v>
       </c>
-      <c r="F29" s="135">
+      <c r="F29" s="133">
         <v>93.6</v>
       </c>
-      <c r="G29" s="135">
+      <c r="G29" s="133">
         <v>95.61</v>
       </c>
-      <c r="H29" s="135">
+      <c r="H29" s="133">
         <v>97.81</v>
       </c>
-      <c r="I29" s="134" t="s">
+      <c r="I29" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J29" s="134">
+      <c r="J29" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>500</v>
       </c>
-      <c r="B30" s="134" t="s">
+      <c r="B30" s="132" t="s">
         <v>501</v>
       </c>
-      <c r="C30" s="135">
+      <c r="C30" s="133">
         <v>88.28</v>
       </c>
-      <c r="D30" s="135">
+      <c r="D30" s="133">
         <v>88.15</v>
       </c>
-      <c r="E30" s="135">
+      <c r="E30" s="133">
         <v>88.83</v>
       </c>
-      <c r="F30" s="135">
+      <c r="F30" s="133">
         <v>86.72</v>
       </c>
-      <c r="G30" s="135">
+      <c r="G30" s="133">
         <v>88.7</v>
       </c>
-      <c r="H30" s="135">
+      <c r="H30" s="133">
         <v>90.34</v>
       </c>
-      <c r="I30" s="134" t="s">
+      <c r="I30" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J30" s="134">
+      <c r="J30" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="B31" s="134" t="s">
+      <c r="B31" s="132" t="s">
         <v>503</v>
       </c>
-      <c r="C31" s="135">
+      <c r="C31" s="133">
         <v>99.98</v>
       </c>
-      <c r="D31" s="135">
+      <c r="D31" s="133">
         <v>99.7</v>
       </c>
-      <c r="E31" s="135">
+      <c r="E31" s="133">
         <v>100.94</v>
       </c>
-      <c r="F31" s="135">
+      <c r="F31" s="133">
         <v>98.08</v>
       </c>
-      <c r="G31" s="135">
+      <c r="G31" s="133">
         <v>100.18</v>
       </c>
-      <c r="H31" s="135">
+      <c r="H31" s="133">
         <v>103.06</v>
       </c>
-      <c r="I31" s="134" t="s">
+      <c r="I31" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J31" s="134">
+      <c r="J31" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>504</v>
       </c>
-      <c r="B32" s="134" t="s">
+      <c r="B32" s="132" t="s">
         <v>505</v>
       </c>
-      <c r="C32" s="135">
+      <c r="C32" s="133">
         <v>97.46</v>
       </c>
-      <c r="D32" s="135">
+      <c r="D32" s="133">
         <v>97.62</v>
       </c>
-      <c r="E32" s="135">
+      <c r="E32" s="133">
         <v>97.76</v>
       </c>
-      <c r="F32" s="135">
+      <c r="F32" s="133">
         <v>96.94</v>
       </c>
-      <c r="G32" s="135">
+      <c r="G32" s="133">
         <v>98.35</v>
       </c>
-      <c r="H32" s="135">
+      <c r="H32" s="133">
         <v>94.63</v>
       </c>
-      <c r="I32" s="134" t="s">
+      <c r="I32" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J32" s="134">
+      <c r="J32" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>506</v>
       </c>
-      <c r="B33" s="134" t="s">
+      <c r="B33" s="132" t="s">
         <v>507</v>
       </c>
-      <c r="C33" s="135">
+      <c r="C33" s="133">
         <v>100.74</v>
       </c>
-      <c r="D33" s="135">
+      <c r="D33" s="133">
         <v>101.01</v>
       </c>
-      <c r="E33" s="135">
+      <c r="E33" s="133">
         <v>100.2</v>
       </c>
-      <c r="F33" s="135">
+      <c r="F33" s="133">
         <v>102.97</v>
       </c>
-      <c r="G33" s="135">
+      <c r="G33" s="133">
         <v>100.9</v>
       </c>
-      <c r="H33" s="135">
+      <c r="H33" s="133">
         <v>100.02</v>
       </c>
-      <c r="I33" s="134" t="s">
+      <c r="I33" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="134">
+      <c r="J33" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>508</v>
       </c>
-      <c r="B34" s="134" t="s">
+      <c r="B34" s="132" t="s">
         <v>509</v>
       </c>
-      <c r="C34" s="135">
+      <c r="C34" s="133">
         <v>99.49</v>
       </c>
-      <c r="D34" s="135">
+      <c r="D34" s="133">
         <v>99.29</v>
       </c>
-      <c r="E34" s="135">
+      <c r="E34" s="133">
         <v>98.84</v>
       </c>
-      <c r="F34" s="135">
+      <c r="F34" s="133">
         <v>99.95</v>
       </c>
-      <c r="G34" s="135">
+      <c r="G34" s="133">
         <v>99.12</v>
       </c>
-      <c r="H34" s="135">
+      <c r="H34" s="133">
         <v>102.82</v>
       </c>
-      <c r="I34" s="134" t="s">
+      <c r="I34" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J34" s="134">
+      <c r="J34" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>510</v>
       </c>
-      <c r="B35" s="134" t="s">
+      <c r="B35" s="132" t="s">
         <v>511</v>
       </c>
-      <c r="C35" s="135">
+      <c r="C35" s="133">
         <v>108.82</v>
       </c>
-      <c r="D35" s="135">
+      <c r="D35" s="133">
         <v>109.32</v>
       </c>
-      <c r="E35" s="135">
+      <c r="E35" s="133">
         <v>109.23</v>
       </c>
-      <c r="F35" s="135">
+      <c r="F35" s="133">
         <v>112.72</v>
       </c>
-      <c r="G35" s="135">
+      <c r="G35" s="133">
         <v>105.58</v>
       </c>
-      <c r="H35" s="135">
+      <c r="H35" s="133">
         <v>102.36</v>
       </c>
-      <c r="I35" s="134" t="s">
+      <c r="I35" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J35" s="134">
+      <c r="J35" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="B36" s="134" t="s">
+      <c r="B36" s="132" t="s">
         <v>513</v>
       </c>
-      <c r="C36" s="135">
+      <c r="C36" s="133">
         <v>107.32</v>
       </c>
-      <c r="D36" s="135">
+      <c r="D36" s="133">
         <v>107.41</v>
       </c>
-      <c r="E36" s="135">
+      <c r="E36" s="133">
         <v>107.91</v>
       </c>
-      <c r="F36" s="135">
+      <c r="F36" s="133">
         <v>110.78</v>
       </c>
-      <c r="G36" s="135">
+      <c r="G36" s="133">
         <v>103.73</v>
       </c>
-      <c r="H36" s="135">
+      <c r="H36" s="133">
         <v>104.54</v>
       </c>
-      <c r="I36" s="134" t="s">
+      <c r="I36" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J36" s="134">
+      <c r="J36" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>514</v>
       </c>
-      <c r="B37" s="134" t="s">
+      <c r="B37" s="132" t="s">
         <v>515</v>
       </c>
-      <c r="C37" s="135">
+      <c r="C37" s="133">
         <v>99.98</v>
       </c>
-      <c r="D37" s="135">
+      <c r="D37" s="133">
         <v>100.77</v>
       </c>
-      <c r="E37" s="135">
+      <c r="E37" s="133">
         <v>99.14</v>
       </c>
-      <c r="F37" s="135">
+      <c r="F37" s="133">
         <v>98.99</v>
       </c>
-      <c r="G37" s="135">
+      <c r="G37" s="133">
         <v>106.33</v>
       </c>
-      <c r="H37" s="135">
+      <c r="H37" s="133">
         <v>95.46</v>
       </c>
-      <c r="I37" s="134" t="s">
+      <c r="I37" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J37" s="134">
+      <c r="J37" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>516</v>
       </c>
-      <c r="B38" s="134" t="s">
+      <c r="B38" s="132" t="s">
         <v>517</v>
       </c>
-      <c r="C38" s="135">
+      <c r="C38" s="133">
         <v>101.91</v>
       </c>
-      <c r="D38" s="135">
+      <c r="D38" s="133">
         <v>101.85</v>
       </c>
-      <c r="E38" s="135">
+      <c r="E38" s="133">
         <v>101.78</v>
       </c>
-      <c r="F38" s="135">
+      <c r="F38" s="133">
         <v>103.14</v>
       </c>
-      <c r="G38" s="135">
+      <c r="G38" s="133">
         <v>98.47</v>
       </c>
-      <c r="H38" s="135">
+      <c r="H38" s="133">
         <v>99.72</v>
       </c>
-      <c r="I38" s="134" t="s">
+      <c r="I38" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J38" s="134">
+      <c r="J38" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>518</v>
       </c>
-      <c r="B39" s="134" t="s">
+      <c r="B39" s="132" t="s">
         <v>519</v>
       </c>
-      <c r="C39" s="135">
+      <c r="C39" s="133">
         <v>97.15</v>
       </c>
-      <c r="D39" s="135">
+      <c r="D39" s="133">
         <v>97.04</v>
       </c>
-      <c r="E39" s="135">
+      <c r="E39" s="133">
         <v>97.34</v>
       </c>
-      <c r="F39" s="135">
+      <c r="F39" s="133">
         <v>96.36</v>
       </c>
-      <c r="G39" s="135">
+      <c r="G39" s="133">
         <v>97.09</v>
       </c>
-      <c r="H39" s="135">
+      <c r="H39" s="133">
         <v>94.06</v>
       </c>
-      <c r="I39" s="134" t="s">
+      <c r="I39" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J39" s="134">
+      <c r="J39" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="B40" s="134" t="s">
+      <c r="B40" s="132" t="s">
         <v>521</v>
       </c>
-      <c r="C40" s="135">
+      <c r="C40" s="133">
         <v>104.35</v>
       </c>
-      <c r="D40" s="135">
+      <c r="D40" s="133">
         <v>103.48</v>
       </c>
-      <c r="E40" s="135">
+      <c r="E40" s="133">
         <v>104.38</v>
       </c>
-      <c r="F40" s="135">
+      <c r="F40" s="133">
         <v>99.66</v>
       </c>
-      <c r="G40" s="135">
+      <c r="G40" s="133">
         <v>105.64</v>
       </c>
-      <c r="H40" s="135">
+      <c r="H40" s="133">
         <v>116.96</v>
       </c>
-      <c r="I40" s="134" t="s">
+      <c r="I40" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J40" s="134">
+      <c r="J40" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="B41" s="134" t="s">
+      <c r="B41" s="132" t="s">
         <v>523</v>
       </c>
-      <c r="C41" s="135">
+      <c r="C41" s="133">
         <v>94.52</v>
       </c>
-      <c r="D41" s="135">
+      <c r="D41" s="133">
         <v>94.22</v>
       </c>
-      <c r="E41" s="135">
+      <c r="E41" s="133">
         <v>93.52</v>
       </c>
-      <c r="F41" s="135">
+      <c r="F41" s="133">
         <v>93.6</v>
       </c>
-      <c r="G41" s="135">
+      <c r="G41" s="133">
         <v>95.75</v>
       </c>
-      <c r="H41" s="135">
+      <c r="H41" s="133">
         <v>98.1</v>
       </c>
-      <c r="I41" s="134" t="s">
+      <c r="I41" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J41" s="134">
+      <c r="J41" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="B42" s="134" t="s">
+      <c r="B42" s="132" t="s">
         <v>525</v>
       </c>
-      <c r="C42" s="135">
+      <c r="C42" s="133">
         <v>88.35</v>
       </c>
-      <c r="D42" s="135">
+      <c r="D42" s="133">
         <v>88.26</v>
       </c>
-      <c r="E42" s="135">
+      <c r="E42" s="133">
         <v>88.93</v>
       </c>
-      <c r="F42" s="135">
+      <c r="F42" s="133">
         <v>86.82</v>
       </c>
-      <c r="G42" s="135">
+      <c r="G42" s="133">
         <v>89.06</v>
       </c>
-      <c r="H42" s="135">
+      <c r="H42" s="133">
         <v>90.03</v>
       </c>
-      <c r="I42" s="134" t="s">
+      <c r="I42" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J42" s="134">
+      <c r="J42" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>526</v>
       </c>
-      <c r="B43" s="134" t="s">
+      <c r="B43" s="132" t="s">
         <v>527</v>
       </c>
-      <c r="C43" s="135">
+      <c r="C43" s="133">
         <v>99.97</v>
       </c>
-      <c r="D43" s="135">
+      <c r="D43" s="133">
         <v>99.75</v>
       </c>
-      <c r="E43" s="135">
+      <c r="E43" s="133">
         <v>101.07</v>
       </c>
-      <c r="F43" s="135">
+      <c r="F43" s="133">
         <v>98.06</v>
       </c>
-      <c r="G43" s="135">
+      <c r="G43" s="133">
         <v>100.1</v>
       </c>
-      <c r="H43" s="135">
+      <c r="H43" s="133">
         <v>101.63</v>
       </c>
-      <c r="I43" s="134" t="s">
+      <c r="I43" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J43" s="134">
+      <c r="J43" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="B44" s="134" t="s">
+      <c r="B44" s="132" t="s">
         <v>529</v>
       </c>
-      <c r="C44" s="135">
+      <c r="C44" s="133">
         <v>97.64</v>
       </c>
-      <c r="D44" s="135">
+      <c r="D44" s="133">
         <v>97.77</v>
       </c>
-      <c r="E44" s="135">
+      <c r="E44" s="133">
         <v>98.1</v>
       </c>
-      <c r="F44" s="135">
+      <c r="F44" s="133">
         <v>97.07</v>
       </c>
-      <c r="G44" s="135">
+      <c r="G44" s="133">
         <v>98.43</v>
       </c>
-      <c r="H44" s="135">
+      <c r="H44" s="133">
         <v>95.41</v>
       </c>
-      <c r="I44" s="134" t="s">
+      <c r="I44" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J44" s="134">
+      <c r="J44" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>530</v>
       </c>
-      <c r="B45" s="134" t="s">
+      <c r="B45" s="132" t="s">
         <v>531</v>
       </c>
-      <c r="C45" s="135">
+      <c r="C45" s="133">
         <v>100.53</v>
       </c>
-      <c r="D45" s="135">
+      <c r="D45" s="133">
         <v>100.81</v>
       </c>
-      <c r="E45" s="135">
+      <c r="E45" s="133">
         <v>100.08</v>
       </c>
-      <c r="F45" s="135">
+      <c r="F45" s="133">
         <v>102.56</v>
       </c>
-      <c r="G45" s="135">
+      <c r="G45" s="133">
         <v>100.77</v>
       </c>
-      <c r="H45" s="135">
+      <c r="H45" s="133">
         <v>99.34</v>
       </c>
-      <c r="I45" s="134" t="s">
+      <c r="I45" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J45" s="134">
+      <c r="J45" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>532</v>
       </c>
-      <c r="B46" s="134" t="s">
+      <c r="B46" s="132" t="s">
         <v>533</v>
       </c>
-      <c r="C46" s="135">
+      <c r="C46" s="133">
         <v>99.57</v>
       </c>
-      <c r="D46" s="135">
+      <c r="D46" s="133">
         <v>99.51</v>
       </c>
-      <c r="E46" s="135">
+      <c r="E46" s="133">
         <v>98.95</v>
       </c>
-      <c r="F46" s="135">
+      <c r="F46" s="133">
         <v>100.34</v>
       </c>
-      <c r="G46" s="135">
+      <c r="G46" s="133">
         <v>99.24</v>
       </c>
-      <c r="H46" s="135">
+      <c r="H46" s="133">
         <v>100.78</v>
       </c>
-      <c r="I46" s="134" t="s">
+      <c r="I46" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J46" s="134">
+      <c r="J46" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>534</v>
       </c>
-      <c r="B47" s="134" t="s">
+      <c r="B47" s="132" t="s">
         <v>535</v>
       </c>
-      <c r="C47" s="135">
+      <c r="C47" s="133">
         <v>108.56</v>
       </c>
-      <c r="D47" s="135">
+      <c r="D47" s="133">
         <v>109.16</v>
       </c>
-      <c r="E47" s="135">
+      <c r="E47" s="133">
         <v>109.02</v>
       </c>
-      <c r="F47" s="135">
+      <c r="F47" s="133">
         <v>112.68</v>
       </c>
-      <c r="G47" s="135">
+      <c r="G47" s="133">
         <v>105.36</v>
       </c>
-      <c r="H47" s="135">
+      <c r="H47" s="133">
         <v>101.91</v>
       </c>
-      <c r="I47" s="134" t="s">
+      <c r="I47" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J47" s="134">
+      <c r="J47" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>536</v>
       </c>
-      <c r="B48" s="134" t="s">
+      <c r="B48" s="132" t="s">
         <v>537</v>
       </c>
-      <c r="C48" s="135">
+      <c r="C48" s="133">
         <v>107.21</v>
       </c>
-      <c r="D48" s="135">
+      <c r="D48" s="133">
         <v>107.28</v>
       </c>
-      <c r="E48" s="135">
+      <c r="E48" s="133">
         <v>107.52</v>
       </c>
-      <c r="F48" s="135">
+      <c r="F48" s="133">
         <v>110.77</v>
       </c>
-      <c r="G48" s="135">
+      <c r="G48" s="133">
         <v>103.61</v>
       </c>
-      <c r="H48" s="135">
+      <c r="H48" s="133">
         <v>104.35</v>
       </c>
-      <c r="I48" s="134" t="s">
+      <c r="I48" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J48" s="134">
+      <c r="J48" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>538</v>
       </c>
-      <c r="B49" s="134" t="s">
+      <c r="B49" s="132" t="s">
         <v>539</v>
       </c>
-      <c r="C49" s="135">
+      <c r="C49" s="133">
         <v>100.26</v>
       </c>
-      <c r="D49" s="135">
+      <c r="D49" s="133">
         <v>101.17</v>
       </c>
-      <c r="E49" s="135">
+      <c r="E49" s="133">
         <v>98.84</v>
       </c>
-      <c r="F49" s="135">
+      <c r="F49" s="133">
         <v>98.94</v>
       </c>
-      <c r="G49" s="135">
+      <c r="G49" s="133">
         <v>106.59</v>
       </c>
-      <c r="H49" s="135">
+      <c r="H49" s="133">
         <v>94.53</v>
       </c>
-      <c r="I49" s="134" t="s">
+      <c r="I49" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J49" s="134">
+      <c r="J49" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>540</v>
       </c>
-      <c r="B50" s="134" t="s">
+      <c r="B50" s="132" t="s">
         <v>541</v>
       </c>
-      <c r="C50" s="135">
+      <c r="C50" s="133">
         <v>101.72</v>
       </c>
-      <c r="D50" s="135">
+      <c r="D50" s="133">
         <v>101.5</v>
       </c>
-      <c r="E50" s="135">
+      <c r="E50" s="133">
         <v>101.76</v>
       </c>
-      <c r="F50" s="135">
+      <c r="F50" s="133">
         <v>103.25</v>
       </c>
-      <c r="G50" s="135">
+      <c r="G50" s="133">
         <v>98.43</v>
       </c>
-      <c r="H50" s="135">
+      <c r="H50" s="133">
         <v>101.11</v>
       </c>
-      <c r="I50" s="134" t="s">
+      <c r="I50" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J50" s="134">
+      <c r="J50" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>542</v>
       </c>
-      <c r="B51" s="134" t="s">
+      <c r="B51" s="132" t="s">
         <v>543</v>
       </c>
-      <c r="C51" s="135">
+      <c r="C51" s="133">
         <v>97.31</v>
       </c>
-      <c r="D51" s="135">
+      <c r="D51" s="133">
         <v>96.98</v>
       </c>
-      <c r="E51" s="135">
+      <c r="E51" s="133">
         <v>97.52</v>
       </c>
-      <c r="F51" s="135">
+      <c r="F51" s="133">
         <v>96.21</v>
       </c>
-      <c r="G51" s="135">
+      <c r="G51" s="133">
         <v>96.9</v>
       </c>
-      <c r="H51" s="135">
+      <c r="H51" s="133">
         <v>97.25</v>
       </c>
-      <c r="I51" s="134" t="s">
+      <c r="I51" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J51" s="134">
+      <c r="J51" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>544</v>
       </c>
-      <c r="B52" s="134" t="s">
+      <c r="B52" s="132" t="s">
         <v>545</v>
       </c>
-      <c r="C52" s="135">
+      <c r="C52" s="133">
         <v>104.33</v>
       </c>
-      <c r="D52" s="135">
+      <c r="D52" s="133">
         <v>103.38</v>
       </c>
-      <c r="E52" s="135">
+      <c r="E52" s="133">
         <v>104.48</v>
       </c>
-      <c r="F52" s="135">
+      <c r="F52" s="133">
         <v>99.66</v>
       </c>
-      <c r="G52" s="135">
+      <c r="G52" s="133">
         <v>105.42</v>
       </c>
-      <c r="H52" s="135">
+      <c r="H52" s="133">
         <v>118.37</v>
       </c>
-      <c r="I52" s="134" t="s">
+      <c r="I52" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J52" s="134">
+      <c r="J52" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>546</v>
       </c>
-      <c r="B53" s="134" t="s">
+      <c r="B53" s="132" t="s">
         <v>547</v>
       </c>
-      <c r="C53" s="135">
+      <c r="C53" s="133">
         <v>94.57</v>
       </c>
-      <c r="D53" s="135">
+      <c r="D53" s="133">
         <v>94.27</v>
       </c>
-      <c r="E53" s="135">
+      <c r="E53" s="133">
         <v>93.65</v>
       </c>
-      <c r="F53" s="135">
+      <c r="F53" s="133">
         <v>93.54</v>
       </c>
-      <c r="G53" s="135">
+      <c r="G53" s="133">
         <v>95.89</v>
       </c>
-      <c r="H53" s="135">
+      <c r="H53" s="133">
         <v>98.16</v>
       </c>
-      <c r="I53" s="134" t="s">
+      <c r="I53" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J53" s="134">
+      <c r="J53" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>548</v>
       </c>
-      <c r="B54" s="134" t="s">
+      <c r="B54" s="132" t="s">
         <v>549</v>
       </c>
-      <c r="C54" s="135">
+      <c r="C54" s="133">
         <v>88.35</v>
       </c>
-      <c r="D54" s="135">
+      <c r="D54" s="133">
         <v>88.33</v>
       </c>
-      <c r="E54" s="135">
+      <c r="E54" s="133">
         <v>89.06</v>
       </c>
-      <c r="F54" s="135">
+      <c r="F54" s="133">
         <v>86.89</v>
       </c>
-      <c r="G54" s="135">
+      <c r="G54" s="133">
         <v>89.28</v>
       </c>
-      <c r="H54" s="135">
+      <c r="H54" s="133">
         <v>88.91</v>
       </c>
-      <c r="I54" s="134" t="s">
+      <c r="I54" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J54" s="134">
+      <c r="J54" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>550</v>
       </c>
-      <c r="B55" s="134" t="s">
+      <c r="B55" s="132" t="s">
         <v>551</v>
       </c>
-      <c r="C55" s="135">
+      <c r="C55" s="133">
         <v>99.98</v>
       </c>
-      <c r="D55" s="135">
+      <c r="D55" s="133">
         <v>99.83</v>
       </c>
-      <c r="E55" s="135">
+      <c r="E55" s="133">
         <v>101.19</v>
       </c>
-      <c r="F55" s="135">
+      <c r="F55" s="133">
         <v>98.16</v>
       </c>
-      <c r="G55" s="135">
+      <c r="G55" s="133">
         <v>100.03</v>
       </c>
-      <c r="H55" s="135">
+      <c r="H55" s="133">
         <v>100.52</v>
       </c>
-      <c r="I55" s="134" t="s">
+      <c r="I55" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J55" s="134">
+      <c r="J55" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>552</v>
       </c>
-      <c r="B56" s="134" t="s">
+      <c r="B56" s="132" t="s">
         <v>553</v>
       </c>
-      <c r="C56" s="135">
+      <c r="C56" s="133">
         <v>97.86</v>
       </c>
-      <c r="D56" s="135">
+      <c r="D56" s="133">
         <v>97.93</v>
       </c>
-      <c r="E56" s="135">
+      <c r="E56" s="133">
         <v>98.4</v>
       </c>
-      <c r="F56" s="135">
+      <c r="F56" s="133">
         <v>97.19</v>
       </c>
-      <c r="G56" s="135">
+      <c r="G56" s="133">
         <v>98.55</v>
       </c>
-      <c r="H56" s="135">
+      <c r="H56" s="133">
         <v>96.73</v>
       </c>
-      <c r="I56" s="134" t="s">
+      <c r="I56" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J56" s="134">
+      <c r="J56" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>554</v>
       </c>
-      <c r="B57" s="134" t="s">
+      <c r="B57" s="132" t="s">
         <v>555</v>
       </c>
-      <c r="C57" s="135">
+      <c r="C57" s="133">
         <v>100.3</v>
       </c>
-      <c r="D57" s="135">
+      <c r="D57" s="133">
         <v>100.58</v>
       </c>
-      <c r="E57" s="135">
+      <c r="E57" s="133">
         <v>99.96</v>
       </c>
-      <c r="F57" s="135">
+      <c r="F57" s="133">
         <v>102.05</v>
       </c>
-      <c r="G57" s="135">
+      <c r="G57" s="133">
         <v>100.62</v>
       </c>
-      <c r="H57" s="135">
+      <c r="H57" s="133">
         <v>98.04</v>
       </c>
-      <c r="I57" s="134" t="s">
+      <c r="I57" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J57" s="134">
+      <c r="J57" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>556</v>
       </c>
-      <c r="B58" s="134" t="s">
+      <c r="B58" s="132" t="s">
         <v>557</v>
       </c>
-      <c r="C58" s="135">
+      <c r="C58" s="133">
         <v>99.74</v>
       </c>
-      <c r="D58" s="135">
+      <c r="D58" s="133">
         <v>99.81</v>
       </c>
-      <c r="E58" s="135">
+      <c r="E58" s="133">
         <v>99.06</v>
       </c>
-      <c r="F58" s="135">
+      <c r="F58" s="133">
         <v>100.86</v>
       </c>
-      <c r="G58" s="135">
+      <c r="G58" s="133">
         <v>99.6</v>
       </c>
-      <c r="H58" s="135">
+      <c r="H58" s="133">
         <v>98.5</v>
       </c>
-      <c r="I58" s="134" t="s">
+      <c r="I58" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J58" s="134">
+      <c r="J58" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>558</v>
       </c>
-      <c r="B59" s="134" t="s">
+      <c r="B59" s="132" t="s">
         <v>559</v>
       </c>
-      <c r="C59" s="135">
+      <c r="C59" s="133">
         <v>108.23</v>
       </c>
-      <c r="D59" s="135">
+      <c r="D59" s="133">
         <v>108.97</v>
       </c>
-      <c r="E59" s="135">
+      <c r="E59" s="133">
         <v>108.71</v>
       </c>
-      <c r="F59" s="135">
+      <c r="F59" s="133">
         <v>112.52</v>
       </c>
-      <c r="G59" s="135">
+      <c r="G59" s="133">
         <v>105.18</v>
       </c>
-      <c r="H59" s="135">
+      <c r="H59" s="133">
         <v>101.25</v>
       </c>
-      <c r="I59" s="134" t="s">
+      <c r="I59" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J59" s="134">
+      <c r="J59" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>560</v>
       </c>
-      <c r="B60" s="134" t="s">
+      <c r="B60" s="132" t="s">
         <v>561</v>
       </c>
-      <c r="C60" s="135">
+      <c r="C60" s="133">
         <v>107.03</v>
       </c>
-      <c r="D60" s="135">
+      <c r="D60" s="133">
         <v>107.19</v>
       </c>
-      <c r="E60" s="135">
+      <c r="E60" s="133">
         <v>107.09</v>
       </c>
-      <c r="F60" s="135">
+      <c r="F60" s="133">
         <v>110.74</v>
       </c>
-      <c r="G60" s="135">
+      <c r="G60" s="133">
         <v>103.61</v>
       </c>
-      <c r="H60" s="135">
+      <c r="H60" s="133">
         <v>103.25</v>
       </c>
-      <c r="I60" s="134" t="s">
+      <c r="I60" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J60" s="134">
+      <c r="J60" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>562</v>
       </c>
-      <c r="B61" s="134" t="s">
+      <c r="B61" s="132" t="s">
         <v>563</v>
       </c>
-      <c r="C61" s="135">
+      <c r="C61" s="133">
         <v>100.62</v>
       </c>
-      <c r="D61" s="135">
+      <c r="D61" s="133">
         <v>101.63</v>
       </c>
-      <c r="E61" s="135">
+      <c r="E61" s="133">
         <v>98.58</v>
       </c>
-      <c r="F61" s="135">
+      <c r="F61" s="133">
         <v>98.88</v>
       </c>
-      <c r="G61" s="135">
+      <c r="G61" s="133">
         <v>106.92</v>
       </c>
-      <c r="H61" s="135">
+      <c r="H61" s="133">
         <v>92.91</v>
       </c>
-      <c r="I61" s="134" t="s">
+      <c r="I61" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J61" s="134">
+      <c r="J61" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>564</v>
       </c>
-      <c r="B62" s="134" t="s">
+      <c r="B62" s="132" t="s">
         <v>565</v>
       </c>
-      <c r="C62" s="135">
+      <c r="C62" s="133">
         <v>101.49</v>
       </c>
-      <c r="D62" s="135">
+      <c r="D62" s="133">
         <v>101.1</v>
       </c>
-      <c r="E62" s="135">
+      <c r="E62" s="133">
         <v>101.8</v>
       </c>
-      <c r="F62" s="135">
+      <c r="F62" s="133">
         <v>103.34</v>
       </c>
-      <c r="G62" s="135">
+      <c r="G62" s="133">
         <v>98.31</v>
       </c>
-      <c r="H62" s="135">
+      <c r="H62" s="133">
         <v>102.67</v>
       </c>
-      <c r="I62" s="134" t="s">
+      <c r="I62" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J62" s="134">
+      <c r="J62" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>566</v>
       </c>
-      <c r="B63" s="134" t="s">
+      <c r="B63" s="132" t="s">
         <v>567</v>
       </c>
-      <c r="C63" s="135">
+      <c r="C63" s="133">
         <v>97.53</v>
       </c>
-      <c r="D63" s="135">
+      <c r="D63" s="133">
         <v>96.86</v>
       </c>
-      <c r="E63" s="135">
+      <c r="E63" s="133">
         <v>97.7</v>
       </c>
-      <c r="F63" s="135">
+      <c r="F63" s="133">
         <v>96.11</v>
       </c>
-      <c r="G63" s="135">
+      <c r="G63" s="133">
         <v>96.54</v>
       </c>
-      <c r="H63" s="135">
+      <c r="H63" s="133">
         <v>102.69</v>
       </c>
-      <c r="I63" s="134" t="s">
+      <c r="I63" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J63" s="134">
+      <c r="J63" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>568</v>
       </c>
-      <c r="B64" s="134" t="s">
+      <c r="B64" s="132" t="s">
         <v>569</v>
       </c>
-      <c r="C64" s="135">
+      <c r="C64" s="133">
         <v>104.36</v>
       </c>
-      <c r="D64" s="135">
+      <c r="D64" s="133">
         <v>103.28</v>
       </c>
-      <c r="E64" s="135">
+      <c r="E64" s="133">
         <v>104.64</v>
       </c>
-      <c r="F64" s="135">
+      <c r="F64" s="133">
         <v>99.74</v>
       </c>
-      <c r="G64" s="135">
+      <c r="G64" s="133">
         <v>105.01</v>
       </c>
-      <c r="H64" s="135">
+      <c r="H64" s="133">
         <v>120.78</v>
       </c>
-      <c r="I64" s="134" t="s">
+      <c r="I64" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J64" s="134">
+      <c r="J64" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="B65" s="134" t="s">
+      <c r="B65" s="132" t="s">
         <v>571</v>
       </c>
-      <c r="C65" s="135">
+      <c r="C65" s="133">
         <v>94.55</v>
       </c>
-      <c r="D65" s="135">
+      <c r="D65" s="133">
         <v>94.33</v>
       </c>
-      <c r="E65" s="135">
+      <c r="E65" s="133">
         <v>93.86</v>
       </c>
-      <c r="F65" s="135">
+      <c r="F65" s="133">
         <v>93.48</v>
       </c>
-      <c r="G65" s="135">
+      <c r="G65" s="133">
         <v>96</v>
       </c>
-      <c r="H65" s="135">
+      <c r="H65" s="133">
         <v>97.44</v>
       </c>
-      <c r="I65" s="134" t="s">
+      <c r="I65" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J65" s="134">
+      <c r="J65" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>572</v>
       </c>
-      <c r="B66" s="134" t="s">
+      <c r="B66" s="132" t="s">
         <v>573</v>
       </c>
-      <c r="C66" s="135">
+      <c r="C66" s="133">
         <v>88.32</v>
       </c>
-      <c r="D66" s="135">
+      <c r="D66" s="133">
         <v>88.43</v>
       </c>
-      <c r="E66" s="135">
+      <c r="E66" s="133">
         <v>89.18</v>
       </c>
-      <c r="F66" s="135">
+      <c r="F66" s="133">
         <v>86.93</v>
       </c>
-      <c r="G66" s="135">
+      <c r="G66" s="133">
         <v>89.52</v>
       </c>
-      <c r="H66" s="135">
+      <c r="H66" s="133">
         <v>87.22</v>
       </c>
-      <c r="I66" s="134" t="s">
+      <c r="I66" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J66" s="134">
+      <c r="J66" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>574</v>
       </c>
-      <c r="B67" s="134" t="s">
+      <c r="B67" s="132" t="s">
         <v>575</v>
       </c>
-      <c r="C67" s="135">
+      <c r="C67" s="133">
         <v>99.95</v>
       </c>
-      <c r="D67" s="135">
+      <c r="D67" s="133">
         <v>99.83</v>
       </c>
-      <c r="E67" s="135">
+      <c r="E67" s="133">
         <v>101.23</v>
       </c>
-      <c r="F67" s="135">
+      <c r="F67" s="133">
         <v>98.23</v>
       </c>
-      <c r="G67" s="135">
+      <c r="G67" s="133">
         <v>99.89</v>
       </c>
-      <c r="H67" s="135">
+      <c r="H67" s="133">
         <v>99.66</v>
       </c>
-      <c r="I67" s="134" t="s">
+      <c r="I67" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J67" s="134">
+      <c r="J67" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="B68" s="134" t="s">
+      <c r="B68" s="132" t="s">
         <v>577</v>
       </c>
-      <c r="C68" s="135">
+      <c r="C68" s="133">
         <v>98.06</v>
       </c>
-      <c r="D68" s="135">
+      <c r="D68" s="133">
         <v>98.07</v>
       </c>
-      <c r="E68" s="135">
+      <c r="E68" s="133">
         <v>98.53</v>
       </c>
-      <c r="F68" s="135">
+      <c r="F68" s="133">
         <v>97.33</v>
       </c>
-      <c r="G68" s="135">
+      <c r="G68" s="133">
         <v>98.63</v>
       </c>
-      <c r="H68" s="135">
+      <c r="H68" s="133">
         <v>97.83</v>
       </c>
-      <c r="I68" s="134" t="s">
+      <c r="I68" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J68" s="134">
+      <c r="J68" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>578</v>
       </c>
-      <c r="B69" s="134" t="s">
+      <c r="B69" s="132" t="s">
         <v>579</v>
       </c>
-      <c r="C69" s="135">
+      <c r="C69" s="133">
         <v>100.09</v>
       </c>
-      <c r="D69" s="135">
+      <c r="D69" s="133">
         <v>100.45</v>
       </c>
-      <c r="E69" s="135">
+      <c r="E69" s="133">
         <v>99.98</v>
       </c>
-      <c r="F69" s="135">
+      <c r="F69" s="133">
         <v>101.65</v>
       </c>
-      <c r="G69" s="135">
+      <c r="G69" s="133">
         <v>100.59</v>
       </c>
-      <c r="H69" s="135">
+      <c r="H69" s="133">
         <v>96.01</v>
       </c>
-      <c r="I69" s="134" t="s">
+      <c r="I69" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J69" s="134">
+      <c r="J69" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>580</v>
       </c>
-      <c r="B70" s="134" t="s">
+      <c r="B70" s="132" t="s">
         <v>581</v>
       </c>
-      <c r="C70" s="135">
+      <c r="C70" s="133">
         <v>99.93</v>
       </c>
-      <c r="D70" s="135">
+      <c r="D70" s="133">
         <v>100.14</v>
       </c>
-      <c r="E70" s="135">
+      <c r="E70" s="133">
         <v>99.13</v>
       </c>
-      <c r="F70" s="135">
+      <c r="F70" s="133">
         <v>101.29</v>
       </c>
-      <c r="G70" s="135">
+      <c r="G70" s="133">
         <v>100.08</v>
       </c>
-      <c r="H70" s="135">
+      <c r="H70" s="133">
         <v>96.11</v>
       </c>
-      <c r="I70" s="134" t="s">
+      <c r="I70" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J70" s="134">
+      <c r="J70" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="B71" s="134" t="s">
+      <c r="B71" s="132" t="s">
         <v>583</v>
       </c>
-      <c r="C71" s="135">
+      <c r="C71" s="133">
         <v>107.91</v>
       </c>
-      <c r="D71" s="135">
+      <c r="D71" s="133">
         <v>108.67</v>
       </c>
-      <c r="E71" s="135">
+      <c r="E71" s="133">
         <v>108.29</v>
       </c>
-      <c r="F71" s="135">
+      <c r="F71" s="133">
         <v>112.25</v>
       </c>
-      <c r="G71" s="135">
+      <c r="G71" s="133">
         <v>105.01</v>
       </c>
-      <c r="H71" s="135">
+      <c r="H71" s="133">
         <v>101.42</v>
       </c>
-      <c r="I71" s="134" t="s">
+      <c r="I71" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J71" s="134">
+      <c r="J71" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>584</v>
       </c>
-      <c r="B72" s="134" t="s">
+      <c r="B72" s="132" t="s">
         <v>585</v>
       </c>
-      <c r="C72" s="135">
+      <c r="C72" s="133">
         <v>106.94</v>
       </c>
-      <c r="D72" s="135">
+      <c r="D72" s="133">
         <v>107.23</v>
       </c>
-      <c r="E72" s="135">
+      <c r="E72" s="133">
         <v>106.71</v>
       </c>
-      <c r="F72" s="135">
+      <c r="F72" s="133">
         <v>110.67</v>
       </c>
-      <c r="G72" s="135">
+      <c r="G72" s="133">
         <v>103.86</v>
       </c>
-      <c r="H72" s="135">
+      <c r="H72" s="133">
         <v>102.01</v>
       </c>
-      <c r="I72" s="134" t="s">
+      <c r="I72" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J72" s="134">
+      <c r="J72" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>586</v>
       </c>
-      <c r="B73" s="134" t="s">
+      <c r="B73" s="132" t="s">
         <v>587</v>
       </c>
-      <c r="C73" s="135">
+      <c r="C73" s="133">
         <v>100.99</v>
       </c>
-      <c r="D73" s="135">
+      <c r="D73" s="133">
         <v>102.04</v>
       </c>
-      <c r="E73" s="135">
+      <c r="E73" s="133">
         <v>98.42</v>
       </c>
-      <c r="F73" s="135">
+      <c r="F73" s="133">
         <v>98.88</v>
       </c>
-      <c r="G73" s="135">
+      <c r="G73" s="133">
         <v>107.27</v>
       </c>
-      <c r="H73" s="135">
+      <c r="H73" s="133">
         <v>91.19</v>
       </c>
-      <c r="I73" s="134" t="s">
+      <c r="I73" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J73" s="134">
+      <c r="J73" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>588</v>
       </c>
-      <c r="B74" s="134" t="s">
+      <c r="B74" s="132" t="s">
         <v>589</v>
       </c>
-      <c r="C74" s="135">
+      <c r="C74" s="133">
         <v>101.25</v>
       </c>
-      <c r="D74" s="135">
+      <c r="D74" s="133">
         <v>100.72</v>
       </c>
-      <c r="E74" s="135">
+      <c r="E74" s="133">
         <v>101.94</v>
       </c>
-      <c r="F74" s="135">
+      <c r="F74" s="133">
         <v>103.31</v>
       </c>
-      <c r="G74" s="135">
+      <c r="G74" s="133">
         <v>98.07</v>
       </c>
-      <c r="H74" s="135">
+      <c r="H74" s="133">
         <v>104.05</v>
       </c>
-      <c r="I74" s="134" t="s">
+      <c r="I74" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J74" s="134">
+      <c r="J74" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>590</v>
       </c>
-      <c r="B75" s="134" t="s">
+      <c r="B75" s="132" t="s">
         <v>591</v>
       </c>
-      <c r="C75" s="135">
+      <c r="C75" s="133">
         <v>97.68</v>
       </c>
-      <c r="D75" s="135">
+      <c r="D75" s="133">
         <v>96.69</v>
       </c>
-      <c r="E75" s="135">
+      <c r="E75" s="133">
         <v>97.82</v>
       </c>
-      <c r="F75" s="135">
+      <c r="F75" s="133">
         <v>96.11</v>
       </c>
-      <c r="G75" s="135">
+      <c r="G75" s="133">
         <v>96.24</v>
       </c>
-      <c r="H75" s="135">
+      <c r="H75" s="133">
         <v>108.15</v>
       </c>
-      <c r="I75" s="134" t="s">
+      <c r="I75" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J75" s="134">
+      <c r="J75" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>592</v>
       </c>
-      <c r="B76" s="134" t="s">
+      <c r="B76" s="132" t="s">
         <v>593</v>
       </c>
-      <c r="C76" s="135">
+      <c r="C76" s="133">
         <v>104.4</v>
       </c>
-      <c r="D76" s="135">
+      <c r="D76" s="133">
         <v>103.2</v>
       </c>
-      <c r="E76" s="135">
+      <c r="E76" s="133">
         <v>104.86</v>
       </c>
-      <c r="F76" s="135">
+      <c r="F76" s="133">
         <v>99.97</v>
       </c>
-      <c r="G76" s="135">
+      <c r="G76" s="133">
         <v>104.35</v>
       </c>
-      <c r="H76" s="135">
+      <c r="H76" s="133">
         <v>123.09</v>
       </c>
-      <c r="I76" s="134" t="s">
+      <c r="I76" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J76" s="134">
+      <c r="J76" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="15" t="s">
         <v>594</v>
       </c>
-      <c r="B77" s="136">
+      <c r="B77" s="134">
         <v>44197</v>
       </c>
-      <c r="C77" s="135">
+      <c r="C77" s="133">
         <v>94.54</v>
       </c>
-      <c r="D77" s="135">
+      <c r="D77" s="133">
         <v>94.4</v>
       </c>
-      <c r="E77" s="135">
+      <c r="E77" s="133">
         <v>94.09</v>
       </c>
-      <c r="F77" s="135">
+      <c r="F77" s="133">
         <v>93.4</v>
       </c>
-      <c r="G77" s="135">
+      <c r="G77" s="133">
         <v>96.11</v>
       </c>
-      <c r="H77" s="135">
+      <c r="H77" s="133">
         <v>96.73</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="J77" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>596</v>
       </c>
-      <c r="B78" s="136">
+      <c r="B78" s="134">
         <v>44228</v>
       </c>
-      <c r="C78" s="135">
+      <c r="C78" s="133">
         <v>88.23</v>
       </c>
-      <c r="D78" s="135">
+      <c r="D78" s="133">
         <v>88.47</v>
       </c>
-      <c r="E78" s="135">
+      <c r="E78" s="133">
         <v>89.25</v>
       </c>
-      <c r="F78" s="135">
+      <c r="F78" s="133">
         <v>86.9</v>
       </c>
-      <c r="G78" s="135">
+      <c r="G78" s="133">
         <v>89.56</v>
       </c>
-      <c r="H78" s="135">
+      <c r="H78" s="133">
         <v>85.57</v>
       </c>
       <c r="I78" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J78" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>598</v>
       </c>
-      <c r="B79" s="136">
+      <c r="B79" s="134">
         <v>44256</v>
       </c>
-      <c r="C79" s="135">
+      <c r="C79" s="133">
         <v>99.91</v>
       </c>
-      <c r="D79" s="135">
+      <c r="D79" s="133">
         <v>99.83</v>
       </c>
-      <c r="E79" s="135">
+      <c r="E79" s="133">
         <v>101.22</v>
       </c>
-      <c r="F79" s="135">
+      <c r="F79" s="133">
         <v>98.35</v>
       </c>
-      <c r="G79" s="135">
+      <c r="G79" s="133">
         <v>99.83</v>
       </c>
-      <c r="H79" s="135">
+      <c r="H79" s="133">
         <v>98.99</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>206</v>
       </c>
       <c r="J79" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>600</v>
       </c>
-      <c r="B80" s="136">
+      <c r="B80" s="134">
         <v>44287</v>
       </c>
-      <c r="C80" s="135">
+      <c r="C80" s="133">
         <v>98.2</v>
       </c>
-      <c r="D80" s="135">
+      <c r="D80" s="133">
         <v>98.15</v>
       </c>
-      <c r="E80" s="135">
+      <c r="E80" s="133">
         <v>98.52</v>
       </c>
-      <c r="F80" s="135">
+      <c r="F80" s="133">
         <v>97.41</v>
       </c>
-      <c r="G80" s="135">
+      <c r="G80" s="133">
         <v>98.69</v>
       </c>
-      <c r="H80" s="135">
+      <c r="H80" s="133">
         <v>98.97</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J80" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="15" t="s">
         <v>602</v>
       </c>
-      <c r="B81" s="136">
+      <c r="B81" s="134">
         <v>44317</v>
       </c>
-      <c r="C81" s="135">
+      <c r="C81" s="133">
         <v>99.95</v>
       </c>
-      <c r="D81" s="135">
+      <c r="D81" s="133">
         <v>100.37</v>
       </c>
-      <c r="E81" s="135">
+      <c r="E81" s="133">
         <v>100</v>
       </c>
-      <c r="F81" s="135">
+      <c r="F81" s="133">
         <v>101.36</v>
       </c>
-      <c r="G81" s="135">
+      <c r="G81" s="133">
         <v>100.61</v>
       </c>
-      <c r="H81" s="135">
+      <c r="H81" s="133">
         <v>94.16</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J81" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>604</v>
       </c>
-      <c r="B82" s="136">
+      <c r="B82" s="134">
         <v>44348</v>
       </c>
-      <c r="C82" s="135">
+      <c r="C82" s="133">
         <v>100.15</v>
       </c>
-      <c r="D82" s="135">
+      <c r="D82" s="133">
         <v>100.45</v>
       </c>
-      <c r="E82" s="135">
+      <c r="E82" s="133">
         <v>99.17</v>
       </c>
-      <c r="F82" s="135">
+      <c r="F82" s="133">
         <v>101.64</v>
       </c>
-      <c r="G82" s="135">
+      <c r="G82" s="133">
         <v>100.68</v>
       </c>
-      <c r="H82" s="135">
+      <c r="H82" s="133">
         <v>93.99</v>
       </c>
       <c r="I82" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J82" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>606</v>
       </c>
-      <c r="B83" s="136">
+      <c r="B83" s="134">
         <v>44378</v>
       </c>
-      <c r="C83" s="135">
+      <c r="C83" s="133">
         <v>107.65</v>
       </c>
-      <c r="D83" s="135">
+      <c r="D83" s="133">
         <v>108.43</v>
       </c>
-      <c r="E83" s="135">
+      <c r="E83" s="133">
         <v>107.93</v>
       </c>
-      <c r="F83" s="135">
+      <c r="F83" s="133">
         <v>111.96</v>
       </c>
-      <c r="G83" s="135">
+      <c r="G83" s="133">
         <v>104.98</v>
       </c>
-      <c r="H83" s="135">
+      <c r="H83" s="133">
         <v>101.31</v>
       </c>
       <c r="I83" s="15" t="s">
         <v>218</v>
       </c>
       <c r="J83" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>608</v>
       </c>
-      <c r="B84" s="136">
+      <c r="B84" s="134">
         <v>44409</v>
       </c>
-      <c r="C84" s="135">
+      <c r="C84" s="133">
         <v>106.83</v>
       </c>
-      <c r="D84" s="135">
+      <c r="D84" s="133">
         <v>107.3</v>
       </c>
-      <c r="E84" s="135">
+      <c r="E84" s="133">
         <v>106.41</v>
       </c>
-      <c r="F84" s="135">
+      <c r="F84" s="133">
         <v>110.56</v>
       </c>
-      <c r="G84" s="135">
+      <c r="G84" s="133">
         <v>104.11</v>
       </c>
-      <c r="H84" s="135">
+      <c r="H84" s="133">
         <v>100.45</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>221</v>
       </c>
       <c r="J84" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>610</v>
       </c>
-      <c r="B85" s="136">
+      <c r="B85" s="134">
         <v>44440</v>
       </c>
-      <c r="C85" s="135">
+      <c r="C85" s="133">
         <v>101.31</v>
       </c>
-      <c r="D85" s="135">
+      <c r="D85" s="133">
         <v>102.35</v>
       </c>
-      <c r="E85" s="135">
+      <c r="E85" s="133">
         <v>98.39</v>
       </c>
-      <c r="F85" s="135">
+      <c r="F85" s="133">
         <v>98.92</v>
       </c>
-      <c r="G85" s="135">
+      <c r="G85" s="133">
         <v>107.56</v>
       </c>
-      <c r="H85" s="135">
+      <c r="H85" s="133">
         <v>89.55</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J85" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>612</v>
       </c>
-      <c r="B86" s="136">
+      <c r="B86" s="134">
         <v>44470</v>
       </c>
-      <c r="C86" s="135">
+      <c r="C86" s="133">
         <v>101.07</v>
       </c>
-      <c r="D86" s="135">
+      <c r="D86" s="133">
         <v>100.42</v>
       </c>
-      <c r="E86" s="135">
+      <c r="E86" s="133">
         <v>102.09</v>
       </c>
-      <c r="F86" s="135">
+      <c r="F86" s="133">
         <v>103.2</v>
       </c>
-      <c r="G86" s="135">
+      <c r="G86" s="133">
         <v>97.78</v>
       </c>
-      <c r="H86" s="135">
+      <c r="H86" s="133">
         <v>105.31</v>
       </c>
       <c r="I86" s="15" t="s">
         <v>227</v>
       </c>
       <c r="J86" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>614</v>
       </c>
-      <c r="B87" s="136">
+      <c r="B87" s="134">
         <v>44501</v>
       </c>
-      <c r="C87" s="135">
+      <c r="C87" s="133">
         <v>97.81</v>
       </c>
-      <c r="D87" s="135">
+      <c r="D87" s="133">
         <v>96.51</v>
       </c>
-      <c r="E87" s="135">
+      <c r="E87" s="133">
         <v>97.88</v>
       </c>
-      <c r="F87" s="135">
+      <c r="F87" s="133">
         <v>96.19</v>
       </c>
-      <c r="G87" s="135">
+      <c r="G87" s="133">
         <v>95.91</v>
       </c>
-      <c r="H87" s="135">
+      <c r="H87" s="133">
         <v>113.81</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J87" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>616</v>
       </c>
-      <c r="B88" s="136">
+      <c r="B88" s="134">
         <v>44531</v>
       </c>
-      <c r="C88" s="135">
+      <c r="C88" s="133">
         <v>104.44</v>
       </c>
-      <c r="D88" s="135">
+      <c r="D88" s="133">
         <v>103.16</v>
       </c>
-      <c r="E88" s="135">
+      <c r="E88" s="133">
         <v>105.04</v>
       </c>
-      <c r="F88" s="135">
+      <c r="F88" s="133">
         <v>100.22</v>
       </c>
-      <c r="G88" s="135">
+      <c r="G88" s="133">
         <v>103.73</v>
       </c>
-      <c r="H88" s="135">
+      <c r="H88" s="133">
         <v>125.11</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>233</v>
       </c>
       <c r="J88" s="15">
         <v>2021</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A89" s="139">
+      <c r="A89" s="137">
         <v>2022000101</v>
       </c>
-      <c r="B89" s="140" t="s">
+      <c r="B89" s="138" t="s">
         <v>682</v>
       </c>
-      <c r="C89" s="135">
+      <c r="C89" s="133">
         <v>94.48</v>
       </c>
-      <c r="D89" s="135">
+      <c r="D89" s="133">
         <v>94.44</v>
       </c>
-      <c r="E89" s="135">
+      <c r="E89" s="133">
         <v>94.3</v>
       </c>
-      <c r="F89" s="135">
+      <c r="F89" s="133">
         <v>93.35</v>
       </c>
-      <c r="G89" s="135">
+      <c r="G89" s="133">
         <v>96.14</v>
       </c>
-      <c r="H89" s="135">
+      <c r="H89" s="133">
         <v>95.71</v>
       </c>
-      <c r="I89" s="134" t="s">
+      <c r="I89" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J89" s="134">
+      <c r="J89" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A90" s="139">
+      <c r="A90" s="137">
         <v>2022000202</v>
       </c>
-      <c r="B90" s="140" t="s">
+      <c r="B90" s="138" t="s">
         <v>683</v>
       </c>
-      <c r="C90" s="135">
+      <c r="C90" s="133">
         <v>88.18</v>
       </c>
-      <c r="D90" s="135">
+      <c r="D90" s="133">
         <v>88.54</v>
       </c>
-      <c r="E90" s="135">
+      <c r="E90" s="133">
         <v>89.28</v>
       </c>
-      <c r="F90" s="135">
+      <c r="F90" s="133">
         <v>86.88</v>
       </c>
-      <c r="G90" s="135">
+      <c r="G90" s="133">
         <v>89.66</v>
       </c>
-      <c r="H90" s="135">
+      <c r="H90" s="133">
         <v>84.3</v>
       </c>
-      <c r="I90" s="134" t="s">
+      <c r="I90" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J90" s="134">
+      <c r="J90" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A91" s="139">
+      <c r="A91" s="137">
         <v>2022000303</v>
       </c>
-      <c r="B91" s="140" t="s">
+      <c r="B91" s="138" t="s">
         <v>623</v>
       </c>
-      <c r="C91" s="135">
+      <c r="C91" s="133">
         <v>99.88</v>
       </c>
-      <c r="D91" s="135">
+      <c r="D91" s="133">
         <v>99.8</v>
       </c>
-      <c r="E91" s="135">
+      <c r="E91" s="133">
         <v>101.17</v>
       </c>
-      <c r="F91" s="135">
+      <c r="F91" s="133">
         <v>98.37</v>
       </c>
-      <c r="G91" s="135">
+      <c r="G91" s="133">
         <v>99.83</v>
       </c>
-      <c r="H91" s="135">
+      <c r="H91" s="133">
         <v>98.54</v>
       </c>
-      <c r="I91" s="134" t="s">
+      <c r="I91" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J91" s="134">
+      <c r="J91" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A92" s="139">
+      <c r="A92" s="137">
         <v>2022000404</v>
       </c>
-      <c r="B92" s="140" t="s">
+      <c r="B92" s="138" t="s">
         <v>625</v>
       </c>
-      <c r="C92" s="135">
+      <c r="C92" s="133">
         <v>98.3</v>
       </c>
-      <c r="D92" s="135">
+      <c r="D92" s="133">
         <v>98.2</v>
       </c>
-      <c r="E92" s="135">
+      <c r="E92" s="133">
         <v>98.42</v>
       </c>
-      <c r="F92" s="135">
+      <c r="F92" s="133">
         <v>97.51</v>
       </c>
-      <c r="G92" s="135">
+      <c r="G92" s="133">
         <v>98.68</v>
       </c>
-      <c r="H92" s="135">
+      <c r="H92" s="133">
         <v>99.42</v>
       </c>
-      <c r="I92" s="134" t="s">
+      <c r="I92" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J92" s="134">
+      <c r="J92" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A93" s="139">
+      <c r="A93" s="137">
         <v>2022000505</v>
       </c>
-      <c r="B93" s="140" t="s">
+      <c r="B93" s="138" t="s">
         <v>627</v>
       </c>
-      <c r="C93" s="135">
+      <c r="C93" s="133">
         <v>99.84</v>
       </c>
-      <c r="D93" s="135">
+      <c r="D93" s="133">
         <v>100.36</v>
       </c>
-      <c r="E93" s="135">
+      <c r="E93" s="133">
         <v>100.05</v>
       </c>
-      <c r="F93" s="135">
+      <c r="F93" s="133">
         <v>101.17</v>
       </c>
-      <c r="G93" s="135">
+      <c r="G93" s="133">
         <v>100.68</v>
       </c>
-      <c r="H93" s="135">
+      <c r="H93" s="133">
         <v>92.68</v>
       </c>
-      <c r="I93" s="134" t="s">
+      <c r="I93" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J93" s="134">
+      <c r="J93" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A94" s="139">
+      <c r="A94" s="137">
         <v>2022000606</v>
       </c>
-      <c r="B94" s="140" t="s">
+      <c r="B94" s="138" t="s">
         <v>629</v>
       </c>
-      <c r="C94" s="135">
+      <c r="C94" s="133">
         <v>100.3</v>
       </c>
-      <c r="D94" s="135">
+      <c r="D94" s="133">
         <v>100.65</v>
       </c>
-      <c r="E94" s="135">
+      <c r="E94" s="133">
         <v>99.19</v>
       </c>
-      <c r="F94" s="135">
+      <c r="F94" s="133">
         <v>101.91</v>
       </c>
-      <c r="G94" s="135">
+      <c r="G94" s="133">
         <v>101.13</v>
       </c>
-      <c r="H94" s="135">
+      <c r="H94" s="133">
         <v>92.01</v>
       </c>
-      <c r="I94" s="134" t="s">
+      <c r="I94" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J94" s="134">
+      <c r="J94" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A95" s="139">
+      <c r="A95" s="137">
         <v>2022000707</v>
       </c>
-      <c r="B95" s="140" t="s">
+      <c r="B95" s="138" t="s">
         <v>631</v>
       </c>
-      <c r="C95" s="135">
+      <c r="C95" s="133">
         <v>107.48</v>
       </c>
-      <c r="D95" s="135">
+      <c r="D95" s="133">
         <v>108.24</v>
       </c>
-      <c r="E95" s="135">
+      <c r="E95" s="133">
         <v>107.71</v>
       </c>
-      <c r="F95" s="135">
+      <c r="F95" s="133">
         <v>111.67</v>
       </c>
-      <c r="G95" s="135">
+      <c r="G95" s="133">
         <v>104.93</v>
       </c>
-      <c r="H95" s="135">
+      <c r="H95" s="133">
         <v>101.75</v>
       </c>
-      <c r="I95" s="134" t="s">
+      <c r="I95" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J95" s="134">
+      <c r="J95" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A96" s="139">
+      <c r="A96" s="137">
         <v>2022000808</v>
       </c>
-      <c r="B96" s="140" t="s">
+      <c r="B96" s="138" t="s">
         <v>633</v>
       </c>
-      <c r="C96" s="135">
+      <c r="C96" s="133">
         <v>106.79</v>
       </c>
-      <c r="D96" s="135">
+      <c r="D96" s="133">
         <v>107.38</v>
       </c>
-      <c r="E96" s="135">
+      <c r="E96" s="133">
         <v>106.19</v>
       </c>
-      <c r="F96" s="135">
+      <c r="F96" s="133">
         <v>110.48</v>
       </c>
-      <c r="G96" s="135">
+      <c r="G96" s="133">
         <v>104.38</v>
       </c>
-      <c r="H96" s="135">
+      <c r="H96" s="133">
         <v>99.88</v>
       </c>
-      <c r="I96" s="134" t="s">
+      <c r="I96" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J96" s="134">
+      <c r="J96" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A97" s="139">
+      <c r="A97" s="137">
         <v>2022000909</v>
       </c>
-      <c r="B97" s="140" t="s">
+      <c r="B97" s="138" t="s">
         <v>635</v>
       </c>
-      <c r="C97" s="135">
+      <c r="C97" s="133">
         <v>101.54</v>
       </c>
-      <c r="D97" s="135">
+      <c r="D97" s="133">
         <v>102.56</v>
       </c>
-      <c r="E97" s="135">
+      <c r="E97" s="133">
         <v>98.42</v>
       </c>
-      <c r="F97" s="135">
+      <c r="F97" s="133">
         <v>98.97</v>
       </c>
-      <c r="G97" s="135">
+      <c r="G97" s="133">
         <v>107.77</v>
       </c>
-      <c r="H97" s="135">
+      <c r="H97" s="133">
         <v>88.21</v>
       </c>
-      <c r="I97" s="134" t="s">
+      <c r="I97" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J97" s="134">
+      <c r="J97" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A98" s="139">
+      <c r="A98" s="137">
         <v>2022001010</v>
       </c>
-      <c r="B98" s="140" t="s">
+      <c r="B98" s="138" t="s">
         <v>637</v>
       </c>
-      <c r="C98" s="135">
+      <c r="C98" s="133">
         <v>100.92</v>
       </c>
-      <c r="D98" s="135">
+      <c r="D98" s="133">
         <v>100.2</v>
       </c>
-      <c r="E98" s="135">
+      <c r="E98" s="133">
         <v>102.21</v>
       </c>
-      <c r="F98" s="135">
+      <c r="F98" s="133">
         <v>103.07</v>
       </c>
-      <c r="G98" s="135">
+      <c r="G98" s="133">
         <v>97.52</v>
       </c>
-      <c r="H98" s="135">
+      <c r="H98" s="133">
         <v>106.27</v>
       </c>
-      <c r="I98" s="134" t="s">
+      <c r="I98" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J98" s="134">
+      <c r="J98" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A99" s="139">
+      <c r="A99" s="137">
         <v>2022001111</v>
       </c>
-      <c r="B99" s="140" t="s">
+      <c r="B99" s="138" t="s">
         <v>639</v>
       </c>
-      <c r="C99" s="135">
+      <c r="C99" s="133">
         <v>97.86</v>
       </c>
-      <c r="D99" s="135">
+      <c r="D99" s="133">
         <v>96.38</v>
       </c>
-      <c r="E99" s="135">
+      <c r="E99" s="133">
         <v>97.88</v>
       </c>
-      <c r="F99" s="135">
+      <c r="F99" s="133">
         <v>96.25</v>
       </c>
-      <c r="G99" s="135">
+      <c r="G99" s="133">
         <v>95.78</v>
       </c>
-      <c r="H99" s="135">
+      <c r="H99" s="133">
         <v>117.26</v>
       </c>
-      <c r="I99" s="134" t="s">
+      <c r="I99" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J99" s="134">
+      <c r="J99" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A100" s="139">
+      <c r="A100" s="137">
         <v>2022001212</v>
       </c>
-      <c r="B100" s="140" t="s">
+      <c r="B100" s="138" t="s">
         <v>641</v>
       </c>
-      <c r="C100" s="135">
+      <c r="C100" s="133">
         <v>104.47</v>
       </c>
-      <c r="D100" s="135">
+      <c r="D100" s="133">
         <v>103.15</v>
       </c>
-      <c r="E100" s="135">
+      <c r="E100" s="133">
         <v>105.18</v>
       </c>
-      <c r="F100" s="135">
+      <c r="F100" s="133">
         <v>100.48</v>
       </c>
-      <c r="G100" s="135">
+      <c r="G100" s="133">
         <v>103.26</v>
       </c>
-      <c r="H100" s="135">
+      <c r="H100" s="133">
         <v>126.4</v>
       </c>
-      <c r="I100" s="134" t="s">
+      <c r="I100" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J100" s="134">
+      <c r="J100" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A101" s="138">
+      <c r="A101" s="136">
         <v>2023000101</v>
       </c>
-      <c r="B101" s="138" t="s">
+      <c r="B101" s="136" t="s">
         <v>652</v>
       </c>
-      <c r="C101" s="158">
+      <c r="C101" s="133">
         <v>94.89</v>
       </c>
-      <c r="D101" s="158">
+      <c r="D101" s="133">
         <v>94.82</v>
       </c>
-      <c r="E101" s="158">
+      <c r="E101" s="133">
         <v>94.95</v>
       </c>
-      <c r="F101" s="158">
+      <c r="F101" s="133">
         <v>93.24</v>
       </c>
-      <c r="G101" s="158">
+      <c r="G101" s="133">
         <v>96.16</v>
       </c>
-      <c r="H101" s="158">
+      <c r="H101" s="133">
         <v>96.78</v>
       </c>
-      <c r="I101" s="135" t="s">
+      <c r="I101" s="133" t="s">
         <v>200</v>
       </c>
-      <c r="J101" s="135">
+      <c r="J101" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A102" s="138">
+      <c r="A102" s="136">
         <v>2023000202</v>
       </c>
-      <c r="B102" s="138" t="s">
+      <c r="B102" s="136" t="s">
         <v>653</v>
       </c>
-      <c r="C102" s="158">
+      <c r="C102" s="133">
         <v>88.58</v>
       </c>
-      <c r="D102" s="158">
+      <c r="D102" s="133">
         <v>88.55</v>
       </c>
-      <c r="E102" s="158">
+      <c r="E102" s="133">
         <v>89.46</v>
       </c>
-      <c r="F102" s="158">
+      <c r="F102" s="133">
         <v>86.74</v>
       </c>
-      <c r="G102" s="158">
+      <c r="G102" s="133">
         <v>89.39</v>
       </c>
-      <c r="H102" s="158">
+      <c r="H102" s="133">
         <v>87.81</v>
       </c>
-      <c r="I102" s="135" t="s">
+      <c r="I102" s="133" t="s">
         <v>203</v>
       </c>
-      <c r="J102" s="135">
+      <c r="J102" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A103" s="138">
+      <c r="A103" s="136">
         <v>2023000303</v>
       </c>
-      <c r="B103" s="138" t="s">
+      <c r="B103" s="136" t="s">
         <v>654</v>
       </c>
-      <c r="C103" s="158">
+      <c r="C103" s="133">
         <v>99.97</v>
       </c>
-      <c r="D103" s="158">
+      <c r="D103" s="133">
         <v>99.82</v>
       </c>
-      <c r="E103" s="158">
+      <c r="E103" s="133">
         <v>100.7</v>
       </c>
-      <c r="F103" s="158">
+      <c r="F103" s="133">
         <v>98.27</v>
       </c>
-      <c r="G103" s="158">
+      <c r="G103" s="133">
         <v>100.06</v>
       </c>
-      <c r="H103" s="158">
+      <c r="H103" s="133">
         <v>103.44</v>
       </c>
-      <c r="I103" s="135" t="s">
+      <c r="I103" s="133" t="s">
         <v>206</v>
       </c>
-      <c r="J103" s="135">
+      <c r="J103" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A104" s="138">
+      <c r="A104" s="136">
         <v>2023000404</v>
       </c>
-      <c r="B104" s="138" t="s">
+      <c r="B104" s="136" t="s">
         <v>655</v>
       </c>
-      <c r="C104" s="158">
+      <c r="C104" s="133">
         <v>98.29</v>
       </c>
-      <c r="D104" s="158">
+      <c r="D104" s="133">
         <v>98.1</v>
       </c>
-      <c r="E104" s="158">
+      <c r="E104" s="133">
         <v>98.02</v>
       </c>
-      <c r="F104" s="158">
+      <c r="F104" s="133">
         <v>97.52</v>
       </c>
-      <c r="G104" s="158">
+      <c r="G104" s="133">
         <v>98.74</v>
       </c>
-      <c r="H104" s="158">
+      <c r="H104" s="133">
         <v>101.24</v>
       </c>
-      <c r="I104" s="135" t="s">
+      <c r="I104" s="133" t="s">
         <v>209</v>
       </c>
-      <c r="J104" s="135">
+      <c r="J104" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A105" s="138">
+      <c r="A105" s="136">
         <v>2023000505</v>
       </c>
-      <c r="B105" s="138" t="s">
+      <c r="B105" s="136" t="s">
         <v>656</v>
       </c>
-      <c r="C105" s="158">
+      <c r="C105" s="133">
         <v>100.07</v>
       </c>
-      <c r="D105" s="158">
+      <c r="D105" s="133">
         <v>100.58</v>
       </c>
-      <c r="E105" s="158">
+      <c r="E105" s="133">
         <v>100.15</v>
       </c>
-      <c r="F105" s="158">
+      <c r="F105" s="133">
         <v>101.24</v>
       </c>
-      <c r="G105" s="158">
+      <c r="G105" s="133">
         <v>100.45</v>
       </c>
-      <c r="H105" s="158">
+      <c r="H105" s="133">
         <v>92.26</v>
       </c>
-      <c r="I105" s="135" t="s">
+      <c r="I105" s="133" t="s">
         <v>212</v>
       </c>
-      <c r="J105" s="135">
+      <c r="J105" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A106" s="138">
+      <c r="A106" s="136">
         <v>2023000606</v>
       </c>
-      <c r="B106" s="138" t="s">
+      <c r="B106" s="136" t="s">
         <v>657</v>
       </c>
-      <c r="C106" s="158">
+      <c r="C106" s="133">
         <v>99.94</v>
       </c>
-      <c r="D106" s="158">
+      <c r="D106" s="133">
         <v>100.23</v>
       </c>
-      <c r="E106" s="158">
+      <c r="E106" s="133">
         <v>98.76</v>
       </c>
-      <c r="F106" s="158">
+      <c r="F106" s="133">
         <v>101.33</v>
       </c>
-      <c r="G106" s="158">
+      <c r="G106" s="133">
         <v>100.44</v>
       </c>
-      <c r="H106" s="158">
+      <c r="H106" s="133">
         <v>92.3</v>
       </c>
-      <c r="I106" s="135" t="s">
+      <c r="I106" s="133" t="s">
         <v>215</v>
       </c>
-      <c r="J106" s="135">
+      <c r="J106" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A107" s="138">
+      <c r="A107" s="136">
         <v>2023000707</v>
       </c>
-      <c r="B107" s="138" t="s">
+      <c r="B107" s="136" t="s">
         <v>658</v>
       </c>
-      <c r="C107" s="158">
+      <c r="C107" s="133">
         <v>107.27</v>
       </c>
-      <c r="D107" s="158">
+      <c r="D107" s="133">
         <v>107.61</v>
       </c>
-      <c r="E107" s="158">
+      <c r="E107" s="133">
         <v>107.6</v>
       </c>
-      <c r="F107" s="158">
+      <c r="F107" s="133">
         <v>111.44</v>
       </c>
-      <c r="G107" s="158">
+      <c r="G107" s="133">
         <v>104.22</v>
       </c>
-      <c r="H107" s="158">
+      <c r="H107" s="133">
         <v>99.67</v>
       </c>
-      <c r="I107" s="135" t="s">
+      <c r="I107" s="133" t="s">
         <v>218</v>
       </c>
-      <c r="J107" s="135">
+      <c r="J107" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A108" s="138">
+      <c r="A108" s="136">
         <v>2023000808</v>
       </c>
-      <c r="B108" s="138" t="s">
+      <c r="B108" s="136" t="s">
         <v>659</v>
       </c>
-      <c r="C108" s="158">
+      <c r="C108" s="133">
         <v>107.04</v>
       </c>
-      <c r="D108" s="158">
+      <c r="D108" s="133">
         <v>107.36</v>
       </c>
-      <c r="E108" s="158">
+      <c r="E108" s="133">
         <v>107.04</v>
       </c>
-      <c r="F108" s="158">
+      <c r="F108" s="133">
         <v>111.97</v>
       </c>
-      <c r="G108" s="158">
+      <c r="G108" s="133">
         <v>103.63</v>
       </c>
-      <c r="H108" s="158">
+      <c r="H108" s="133">
         <v>102.04</v>
       </c>
-      <c r="I108" s="135" t="s">
+      <c r="I108" s="133" t="s">
         <v>221</v>
       </c>
-      <c r="J108" s="135">
+      <c r="J108" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A109" s="138">
+      <c r="A109" s="136">
         <v>2023000909</v>
       </c>
-      <c r="B109" s="138" t="s">
+      <c r="B109" s="136" t="s">
         <v>660</v>
       </c>
-      <c r="C109" s="158">
+      <c r="C109" s="133">
         <v>100.96</v>
       </c>
-      <c r="D109" s="158">
+      <c r="D109" s="133">
         <v>101.61</v>
       </c>
-      <c r="E109" s="158">
+      <c r="E109" s="133">
         <v>98.43</v>
       </c>
-      <c r="F109" s="158">
+      <c r="F109" s="133">
         <v>99.17</v>
       </c>
-      <c r="G109" s="158">
+      <c r="G109" s="133">
         <v>105.07</v>
       </c>
-      <c r="H109" s="158">
+      <c r="H109" s="133">
         <v>89.03</v>
       </c>
-      <c r="I109" s="135" t="s">
+      <c r="I109" s="133" t="s">
         <v>224</v>
       </c>
-      <c r="J109" s="135">
+      <c r="J109" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A110" s="138">
+      <c r="A110" s="136">
         <v>2023001010</v>
       </c>
-      <c r="B110" s="138" t="s">
+      <c r="B110" s="136" t="s">
         <v>661</v>
       </c>
-      <c r="C110" s="158">
+      <c r="C110" s="133">
         <v>100.94</v>
       </c>
-      <c r="D110" s="158">
+      <c r="D110" s="133">
         <v>100.7</v>
       </c>
-      <c r="E110" s="158">
+      <c r="E110" s="133">
         <v>102.48</v>
       </c>
-      <c r="F110" s="158">
+      <c r="F110" s="133">
         <v>103.05</v>
       </c>
-      <c r="G110" s="158">
+      <c r="G110" s="133">
         <v>99.36</v>
       </c>
-      <c r="H110" s="158">
+      <c r="H110" s="133">
         <v>99.05</v>
       </c>
-      <c r="I110" s="135" t="s">
+      <c r="I110" s="133" t="s">
         <v>227</v>
       </c>
-      <c r="J110" s="135">
+      <c r="J110" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A111" s="138">
+      <c r="A111" s="136">
         <v>2023001111</v>
       </c>
-      <c r="B111" s="138" t="s">
+      <c r="B111" s="136" t="s">
         <v>662</v>
       </c>
-      <c r="C111" s="158">
+      <c r="C111" s="133">
         <v>97.01</v>
       </c>
-      <c r="D111" s="158">
+      <c r="D111" s="133">
         <v>96.75</v>
       </c>
-      <c r="E111" s="158">
+      <c r="E111" s="133">
         <v>97.29</v>
       </c>
-      <c r="F111" s="158">
+      <c r="F111" s="133">
         <v>95.91</v>
       </c>
-      <c r="G111" s="158">
+      <c r="G111" s="133">
         <v>96.89</v>
       </c>
-      <c r="H111" s="158">
+      <c r="H111" s="133">
         <v>105.18</v>
       </c>
-      <c r="I111" s="135" t="s">
+      <c r="I111" s="133" t="s">
         <v>230</v>
       </c>
-      <c r="J111" s="135">
+      <c r="J111" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A112" s="138">
+      <c r="A112" s="136">
         <v>2023001212</v>
       </c>
-      <c r="B112" s="138" t="s">
+      <c r="B112" s="136" t="s">
         <v>663</v>
       </c>
-      <c r="C112" s="158">
+      <c r="C112" s="133">
         <v>105.05</v>
       </c>
-      <c r="D112" s="158">
+      <c r="D112" s="133">
         <v>103.9</v>
       </c>
-      <c r="E112" s="158">
+      <c r="E112" s="133">
         <v>104.99</v>
       </c>
-      <c r="F112" s="158">
+      <c r="F112" s="133">
         <v>100.14</v>
       </c>
-      <c r="G112" s="158">
+      <c r="G112" s="133">
         <v>105.76</v>
       </c>
-      <c r="H112" s="158">
+      <c r="H112" s="133">
         <v>131.97</v>
       </c>
-      <c r="I112" s="135" t="s">
+      <c r="I112" s="133" t="s">
         <v>233</v>
       </c>
-      <c r="J112" s="135">
+      <c r="J112" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A113" s="159" t="s">
+      <c r="A113" s="156" t="s">
         <v>719</v>
       </c>
-      <c r="B113" s="138" t="s">
+      <c r="B113" s="136" t="s">
         <v>755</v>
       </c>
       <c r="C113" s="15">
         <v>94.8</v>
       </c>
       <c r="D113" s="15">
         <v>94.72</v>
       </c>
       <c r="E113" s="15">
         <v>95</v>
       </c>
       <c r="F113" s="15">
         <v>93.08</v>
       </c>
       <c r="G113" s="15">
         <v>96.03</v>
       </c>
       <c r="H113" s="15">
         <v>95.48</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J113" s="135">
+      <c r="J113" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A114" s="159" t="s">
+      <c r="A114" s="156" t="s">
         <v>733</v>
       </c>
-      <c r="B114" s="138" t="s">
+      <c r="B114" s="136" t="s">
         <v>756</v>
       </c>
       <c r="C114" s="15">
         <v>88.78</v>
       </c>
       <c r="D114" s="15">
         <v>88.74</v>
       </c>
       <c r="E114" s="15">
         <v>89.86</v>
       </c>
       <c r="F114" s="15">
         <v>86.68</v>
       </c>
       <c r="G114" s="15">
         <v>89.49</v>
       </c>
       <c r="H114" s="15">
         <v>89.67</v>
       </c>
       <c r="I114" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="J114" s="135">
+      <c r="J114" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A115" s="159" t="s">
+      <c r="A115" s="156" t="s">
         <v>734</v>
       </c>
-      <c r="B115" s="138" t="s">
+      <c r="B115" s="136" t="s">
         <v>757</v>
       </c>
       <c r="C115" s="15">
         <v>99.71</v>
       </c>
       <c r="D115" s="15">
         <v>99.54</v>
       </c>
       <c r="E115" s="15">
         <v>100.62</v>
       </c>
       <c r="F115" s="15">
         <v>98.05</v>
       </c>
       <c r="G115" s="15">
         <v>99.69</v>
       </c>
       <c r="H115" s="15">
         <v>101.54</v>
       </c>
       <c r="I115" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="J115" s="135">
+      <c r="J115" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A116" s="159" t="s">
+      <c r="A116" s="156" t="s">
         <v>735</v>
       </c>
-      <c r="B116" s="138" t="s">
+      <c r="B116" s="136" t="s">
         <v>758</v>
       </c>
       <c r="C116" s="15">
         <v>98.14</v>
       </c>
       <c r="D116" s="15">
         <v>97.93</v>
       </c>
       <c r="E116" s="15">
         <v>97.76</v>
       </c>
       <c r="F116" s="15">
         <v>97.33</v>
       </c>
       <c r="G116" s="15">
         <v>98.81</v>
       </c>
       <c r="H116" s="15">
         <v>99.43</v>
       </c>
       <c r="I116" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="J116" s="135">
+      <c r="J116" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A117" s="159" t="s">
+      <c r="A117" s="156" t="s">
         <v>736</v>
       </c>
-      <c r="B117" s="138" t="s">
+      <c r="B117" s="136" t="s">
         <v>759</v>
       </c>
       <c r="C117" s="15">
         <v>100.37</v>
       </c>
       <c r="D117" s="15">
         <v>100.58</v>
       </c>
       <c r="E117" s="15">
         <v>100.07</v>
       </c>
       <c r="F117" s="15">
         <v>100.91</v>
       </c>
       <c r="G117" s="15">
         <v>100.85</v>
       </c>
       <c r="H117" s="15">
         <v>97.01</v>
       </c>
       <c r="I117" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="J117" s="135">
+      <c r="J117" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A118" s="159" t="s">
+      <c r="A118" s="156" t="s">
         <v>737</v>
       </c>
-      <c r="B118" s="138" t="s">
+      <c r="B118" s="136" t="s">
         <v>760</v>
       </c>
       <c r="C118" s="15">
         <v>99.73</v>
       </c>
       <c r="D118" s="15">
         <v>100.01</v>
       </c>
       <c r="E118" s="15">
         <v>98.7</v>
       </c>
       <c r="F118" s="15">
         <v>101.69</v>
       </c>
       <c r="G118" s="15">
         <v>100.4</v>
       </c>
       <c r="H118" s="15">
         <v>93.32</v>
       </c>
       <c r="I118" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="J118" s="135">
+      <c r="J118" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A119" s="159" t="s">
+      <c r="A119" s="156" t="s">
         <v>738</v>
       </c>
-      <c r="B119" s="138" t="s">
+      <c r="B119" s="136" t="s">
         <v>761</v>
       </c>
       <c r="C119" s="15">
         <v>107.33</v>
       </c>
       <c r="D119" s="15">
         <v>107.64</v>
       </c>
       <c r="E119" s="15">
         <v>107.38</v>
       </c>
       <c r="F119" s="15">
         <v>111.38</v>
       </c>
       <c r="G119" s="15">
         <v>104.34</v>
       </c>
       <c r="H119" s="15">
         <v>102.02</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="J119" s="135">
+      <c r="J119" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A120" s="159" t="s">
+      <c r="A120" s="156" t="s">
         <v>739</v>
       </c>
-      <c r="B120" s="138" t="s">
+      <c r="B120" s="136" t="s">
         <v>762</v>
       </c>
       <c r="C120" s="15">
         <v>106.99</v>
       </c>
       <c r="D120" s="15">
         <v>107.18</v>
       </c>
       <c r="E120" s="15">
         <v>106.11</v>
       </c>
       <c r="F120" s="15">
         <v>112.07</v>
       </c>
       <c r="G120" s="15">
         <v>103.81</v>
       </c>
       <c r="H120" s="15">
         <v>102.9</v>
       </c>
       <c r="I120" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="J120" s="135">
+      <c r="J120" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A121" s="159" t="s">
+      <c r="A121" s="156" t="s">
         <v>740</v>
       </c>
-      <c r="B121" s="138" t="s">
+      <c r="B121" s="136" t="s">
         <v>763</v>
       </c>
       <c r="C121" s="15">
         <v>100.28</v>
       </c>
       <c r="D121" s="15">
         <v>101.15</v>
       </c>
       <c r="E121" s="15">
         <v>98.62</v>
       </c>
       <c r="F121" s="15">
         <v>100.01</v>
       </c>
       <c r="G121" s="15">
         <v>104.65</v>
       </c>
       <c r="H121" s="15">
         <v>95.94</v>
       </c>
       <c r="I121" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="J121" s="135">
+      <c r="J121" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A122" s="159" t="s">
+      <c r="A122" s="156" t="s">
         <v>810</v>
       </c>
-      <c r="B122" s="138" t="s">
+      <c r="B122" s="136" t="s">
         <v>764</v>
       </c>
       <c r="C122" s="15">
         <v>101.28</v>
       </c>
       <c r="D122" s="15">
         <v>101.17</v>
       </c>
       <c r="E122" s="15">
         <v>102.44</v>
       </c>
       <c r="F122" s="15">
         <v>102.32</v>
       </c>
       <c r="G122" s="15">
         <v>98.66</v>
       </c>
       <c r="H122" s="15">
         <v>99.32</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="J122" s="135">
+      <c r="J122" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A123" s="159" t="s">
+      <c r="A123" s="156" t="s">
         <v>742</v>
       </c>
-      <c r="B123" s="138" t="s">
+      <c r="B123" s="136" t="s">
         <v>765</v>
       </c>
       <c r="C123" s="15">
         <v>97.42</v>
       </c>
       <c r="D123" s="15">
         <v>97.22</v>
       </c>
       <c r="E123" s="15">
         <v>97.79</v>
       </c>
       <c r="F123" s="15">
         <v>96.3</v>
       </c>
       <c r="G123" s="15">
         <v>97.4</v>
       </c>
       <c r="H123" s="15">
         <v>98.6</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J123" s="135">
+      <c r="J123" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A124" s="159" t="s">
+      <c r="A124" s="156" t="s">
         <v>743</v>
       </c>
-      <c r="B124" s="138" t="s">
+      <c r="B124" s="136" t="s">
         <v>766</v>
       </c>
       <c r="C124" s="15">
         <v>105.21</v>
       </c>
       <c r="D124" s="15">
         <v>104.21</v>
       </c>
       <c r="E124" s="15">
         <v>105.67</v>
       </c>
       <c r="F124" s="15">
         <v>100.27</v>
       </c>
       <c r="G124" s="15">
         <v>105.99</v>
       </c>
       <c r="H124" s="15">
         <v>123.74</v>
       </c>
       <c r="I124" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="J124" s="135">
+      <c r="J124" s="133">
         <v>2024</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A125" s="159" t="s">
+      <c r="A125" s="156" t="s">
         <v>801</v>
       </c>
-      <c r="B125" s="138" t="s">
+      <c r="B125" s="136" t="s">
         <v>778</v>
       </c>
       <c r="C125" s="15">
         <v>95.26</v>
       </c>
       <c r="D125" s="15">
         <v>95.12</v>
       </c>
       <c r="E125" s="15">
         <v>95.33</v>
       </c>
       <c r="F125" s="15">
         <v>93.68</v>
       </c>
       <c r="G125" s="15">
         <v>95.94</v>
       </c>
       <c r="H125" s="15">
         <v>98.45</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J125" s="135">
+      <c r="J125" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A126" s="159" t="s">
+      <c r="A126" s="156" t="s">
         <v>802</v>
       </c>
-      <c r="B126" s="138" t="s">
+      <c r="B126" s="136" t="s">
         <v>780</v>
       </c>
       <c r="C126" s="15">
         <v>89.35</v>
       </c>
       <c r="D126" s="15">
         <v>89.26</v>
       </c>
       <c r="E126" s="15">
         <v>90.04</v>
       </c>
       <c r="F126" s="15">
         <v>87.34</v>
       </c>
       <c r="G126" s="15">
         <v>89.18</v>
       </c>
       <c r="H126" s="15">
         <v>93.02</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="J126" s="135">
+      <c r="J126" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A127" s="159" t="s">
+      <c r="A127" s="156" t="s">
         <v>803</v>
       </c>
-      <c r="B127" s="138" t="s">
+      <c r="B127" s="136" t="s">
         <v>782</v>
       </c>
       <c r="C127" s="15">
         <v>99.86</v>
       </c>
       <c r="D127" s="15">
         <v>99.7</v>
       </c>
       <c r="E127" s="15">
         <v>100.67</v>
       </c>
       <c r="F127" s="15">
         <v>98.12</v>
       </c>
       <c r="G127" s="15">
         <v>99.92</v>
       </c>
       <c r="H127" s="15">
         <v>102.96</v>
       </c>
       <c r="I127" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="J127" s="135">
+      <c r="J127" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A128" s="159" t="s">
+      <c r="A128" s="156" t="s">
         <v>804</v>
       </c>
-      <c r="B128" s="138" t="s">
+      <c r="B128" s="136" t="s">
         <v>784</v>
       </c>
       <c r="C128" s="15">
         <v>97.94</v>
       </c>
       <c r="D128" s="15">
         <v>97.91</v>
       </c>
       <c r="E128" s="15">
         <v>97.98</v>
       </c>
       <c r="F128" s="15">
         <v>97.41</v>
       </c>
       <c r="G128" s="15">
         <v>98.18</v>
       </c>
       <c r="H128" s="15">
         <v>96.94</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="J128" s="135">
+      <c r="J128" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A129" s="159" t="s">
+      <c r="A129" s="156" t="s">
         <v>805</v>
       </c>
-      <c r="B129" s="138" t="s">
+      <c r="B129" s="136" t="s">
         <v>786</v>
       </c>
       <c r="C129" s="15">
         <v>100.81</v>
       </c>
       <c r="D129" s="15">
         <v>100.64</v>
       </c>
       <c r="E129" s="15">
         <v>100.19</v>
       </c>
       <c r="F129" s="15">
         <v>100.67</v>
       </c>
       <c r="G129" s="15">
         <v>101.07</v>
       </c>
       <c r="H129" s="15">
         <v>103.6</v>
       </c>
       <c r="I129" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="J129" s="135">
+      <c r="J129" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A130" s="159" t="s">
+      <c r="A130" s="156" t="s">
         <v>806</v>
       </c>
-      <c r="B130" s="138" t="s">
+      <c r="B130" s="136" t="s">
         <v>788</v>
       </c>
       <c r="C130" s="15">
         <v>100.03</v>
       </c>
       <c r="D130" s="15">
         <v>100.32</v>
       </c>
       <c r="E130" s="15">
         <v>98.75</v>
       </c>
       <c r="F130" s="15">
         <v>101.88</v>
       </c>
       <c r="G130" s="15">
         <v>100.59</v>
       </c>
       <c r="H130" s="15">
         <v>95.85</v>
       </c>
       <c r="I130" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="J130" s="135">
+      <c r="J130" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A131" s="159" t="s">
+      <c r="A131" s="156" t="s">
         <v>807</v>
       </c>
-      <c r="B131" s="138" t="s">
+      <c r="B131" s="136" t="s">
         <v>790</v>
       </c>
       <c r="C131" s="15">
         <v>107.07</v>
       </c>
       <c r="D131" s="15">
         <v>107.23</v>
       </c>
       <c r="E131" s="15">
         <v>107.2</v>
       </c>
       <c r="F131" s="15">
         <v>111.18</v>
       </c>
       <c r="G131" s="15">
         <v>103.75</v>
       </c>
       <c r="H131" s="15">
         <v>102.74</v>
       </c>
       <c r="I131" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="J131" s="135">
+      <c r="J131" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A132" s="159" t="s">
+      <c r="A132" s="156" t="s">
         <v>808</v>
       </c>
-      <c r="B132" s="138" t="s">
+      <c r="B132" s="136" t="s">
         <v>792</v>
       </c>
       <c r="C132" s="15">
         <v>106.52</v>
       </c>
       <c r="D132" s="15">
         <v>106.8</v>
       </c>
       <c r="E132" s="15">
         <v>106.06</v>
       </c>
       <c r="F132" s="15">
         <v>110.97</v>
       </c>
       <c r="G132" s="15">
         <v>104.28</v>
       </c>
       <c r="H132" s="15">
         <v>100.11</v>
       </c>
       <c r="I132" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="J132" s="135">
+      <c r="J132" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A133" s="159" t="s">
+      <c r="A133" s="156" t="s">
         <v>809</v>
       </c>
-      <c r="B133" s="138" t="s">
+      <c r="B133" s="136" t="s">
         <v>794</v>
       </c>
       <c r="C133" s="15">
         <v>99.39</v>
       </c>
       <c r="D133" s="15">
         <v>99.8</v>
       </c>
       <c r="E133" s="15">
         <v>98.38</v>
       </c>
       <c r="F133" s="15">
         <v>100.33</v>
       </c>
       <c r="G133" s="15">
         <v>101.88</v>
       </c>
       <c r="H133" s="15">
         <v>95.24</v>
       </c>
       <c r="I133" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="J133" s="135">
+      <c r="J133" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A134" s="159" t="s">
+      <c r="A134" s="156" t="s">
         <v>811</v>
       </c>
-      <c r="B134" s="138" t="s">
+      <c r="B134" s="136" t="s">
         <v>796</v>
       </c>
       <c r="C134" s="15">
         <v>101.66</v>
       </c>
       <c r="D134" s="15">
         <v>101.75</v>
       </c>
       <c r="E134" s="15">
         <v>102.14</v>
       </c>
       <c r="F134" s="15">
         <v>101.92</v>
       </c>
       <c r="G134" s="15">
         <v>101.56</v>
       </c>
       <c r="H134" s="15">
         <v>98.26</v>
       </c>
       <c r="I134" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="J134" s="135">
+      <c r="J134" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A135" s="159" t="s">
+      <c r="A135" s="156" t="s">
         <v>812</v>
       </c>
-      <c r="B135" s="138" t="s">
+      <c r="B135" s="136" t="s">
         <v>798</v>
       </c>
       <c r="C135" s="15">
         <v>97.34</v>
       </c>
       <c r="D135" s="15">
         <v>97.48</v>
       </c>
       <c r="E135" s="15">
         <v>97.89</v>
       </c>
       <c r="F135" s="15">
         <v>96.39</v>
       </c>
       <c r="G135" s="15">
         <v>97.97</v>
       </c>
       <c r="H135" s="15">
         <v>95.1</v>
       </c>
       <c r="I135" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J135" s="135">
+      <c r="J135" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A136" s="159" t="s">
+      <c r="A136" s="156" t="s">
         <v>813</v>
       </c>
-      <c r="B136" s="138" t="s">
+      <c r="B136" s="136" t="s">
         <v>800</v>
       </c>
       <c r="C136" s="15">
         <v>104.65</v>
       </c>
       <c r="D136" s="15">
         <v>103.97</v>
       </c>
       <c r="E136" s="15">
         <v>105.31</v>
       </c>
       <c r="F136" s="15">
         <v>100.04</v>
       </c>
       <c r="G136" s="15">
         <v>105.74</v>
       </c>
       <c r="H136" s="15">
         <v>115.51</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="J136" s="135">
+      <c r="J136" s="133">
         <v>2025</v>
       </c>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A137" s="137" t="s">
+      <c r="A137" s="135" t="s">
         <v>822</v>
       </c>
-      <c r="B137" s="138" t="s">
+      <c r="B137" s="136" t="s">
         <v>823</v>
       </c>
       <c r="C137" s="15">
         <v>95.25</v>
       </c>
       <c r="D137" s="15">
         <v>95.09</v>
       </c>
       <c r="E137" s="15">
         <v>95.28</v>
       </c>
       <c r="F137" s="15">
         <v>93.7</v>
       </c>
       <c r="G137" s="15">
         <v>95.87</v>
       </c>
       <c r="H137" s="15">
         <v>98.72</v>
       </c>
       <c r="I137" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J137" s="135">
+      <c r="J137" s="133">
         <v>2026</v>
       </c>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A138" s="137" t="s">
+      <c r="A138" s="135" t="s">
         <v>838</v>
       </c>
-      <c r="B138" s="138" t="s">
+      <c r="B138" s="136" t="s">
         <v>827</v>
       </c>
       <c r="C138" s="15">
         <v>89.47</v>
       </c>
       <c r="D138" s="15">
         <v>89.33</v>
       </c>
       <c r="E138" s="15">
         <v>90.12</v>
       </c>
       <c r="F138" s="15">
         <v>87.43</v>
       </c>
       <c r="G138" s="15">
         <v>89.2</v>
       </c>
       <c r="H138" s="15">
         <v>94.01</v>
       </c>
       <c r="I138" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J138" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A139" s="137" t="s">
+      <c r="A139" s="135" t="s">
         <v>839</v>
       </c>
-      <c r="B139" s="138" t="s">
+      <c r="B139" s="136" t="s">
         <v>828</v>
       </c>
       <c r="C139" s="15">
         <v>99.84</v>
       </c>
       <c r="D139" s="15">
         <v>99.68</v>
       </c>
       <c r="E139" s="15">
         <v>100.66</v>
       </c>
       <c r="F139" s="15">
         <v>98.06</v>
       </c>
       <c r="G139" s="15">
         <v>99.95</v>
       </c>
       <c r="H139" s="15">
         <v>103.14</v>
       </c>
       <c r="I139" s="15" t="s">
         <v>206</v>
       </c>
       <c r="J139" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A140" s="137" t="s">
+      <c r="A140" s="135" t="s">
         <v>840</v>
       </c>
-      <c r="B140" s="138" t="s">
+      <c r="B140" s="136" t="s">
         <v>829</v>
       </c>
       <c r="C140" s="15">
         <v>97.9</v>
       </c>
       <c r="D140" s="15">
         <v>97.88</v>
       </c>
       <c r="E140" s="15">
         <v>98.02</v>
       </c>
       <c r="F140" s="15">
         <v>97.44</v>
       </c>
       <c r="G140" s="15">
         <v>98.03</v>
       </c>
       <c r="H140" s="15">
         <v>96.57</v>
       </c>
       <c r="I140" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J140" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A141" s="137" t="s">
+      <c r="A141" s="135" t="s">
         <v>841</v>
       </c>
-      <c r="B141" s="138" t="s">
+      <c r="B141" s="136" t="s">
         <v>830</v>
       </c>
       <c r="C141" s="15">
         <v>100.89</v>
       </c>
       <c r="D141" s="15">
         <v>100.65</v>
       </c>
       <c r="E141" s="15">
         <v>100.17</v>
       </c>
       <c r="F141" s="15">
         <v>100.63</v>
       </c>
       <c r="G141" s="15">
         <v>101.17</v>
       </c>
       <c r="H141" s="15">
         <v>105.18</v>
       </c>
       <c r="I141" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J141" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A142" s="137" t="s">
+      <c r="A142" s="135" t="s">
         <v>842</v>
       </c>
-      <c r="B142" s="138" t="s">
+      <c r="B142" s="136" t="s">
         <v>831</v>
       </c>
       <c r="C142" s="15">
         <v>100.05</v>
       </c>
       <c r="D142" s="15">
         <v>100.34</v>
       </c>
       <c r="E142" s="15">
         <v>98.8</v>
       </c>
       <c r="F142" s="15">
         <v>101.89</v>
       </c>
       <c r="G142" s="15">
         <v>100.59</v>
       </c>
       <c r="H142" s="15">
         <v>96.01</v>
       </c>
       <c r="I142" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J142" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A143" s="137" t="s">
+      <c r="A143" s="135" t="s">
         <v>843</v>
       </c>
-      <c r="B143" s="138" t="s">
+      <c r="B143" s="136" t="s">
         <v>832</v>
       </c>
       <c r="C143" s="15">
         <v>107.09</v>
       </c>
       <c r="D143" s="15">
         <v>107.24</v>
       </c>
       <c r="E143" s="15">
         <v>107.23</v>
       </c>
       <c r="F143" s="15">
         <v>111.23</v>
       </c>
       <c r="G143" s="15">
         <v>103.66</v>
       </c>
       <c r="H143" s="15">
         <v>103.29</v>
       </c>
       <c r="I143" s="15" t="s">
         <v>218</v>
       </c>
       <c r="J143" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A144" s="137" t="s">
+      <c r="A144" s="135" t="s">
         <v>844</v>
       </c>
-      <c r="B144" s="138" t="s">
+      <c r="B144" s="136" t="s">
         <v>833</v>
       </c>
       <c r="C144" s="15">
         <v>106.56</v>
       </c>
       <c r="D144" s="15">
         <v>106.78</v>
       </c>
       <c r="E144" s="15">
         <v>106.02</v>
       </c>
       <c r="F144" s="15">
         <v>110.95</v>
       </c>
       <c r="G144" s="15">
         <v>104.43</v>
       </c>
       <c r="H144" s="15">
         <v>99.76</v>
       </c>
       <c r="I144" s="15" t="s">
         <v>221</v>
       </c>
       <c r="J144" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A145" s="137" t="s">
+      <c r="A145" s="135" t="s">
         <v>845</v>
       </c>
-      <c r="B145" s="138" t="s">
+      <c r="B145" s="136" t="s">
         <v>834</v>
       </c>
       <c r="C145" s="15">
         <v>99.36</v>
       </c>
       <c r="D145" s="15">
         <v>99.81</v>
       </c>
       <c r="E145" s="15">
         <v>98.35</v>
       </c>
       <c r="F145" s="15">
         <v>100.33</v>
       </c>
       <c r="G145" s="15">
         <v>101.81</v>
       </c>
       <c r="H145" s="15">
         <v>95.58</v>
       </c>
       <c r="I145" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J145" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A146" s="137" t="s">
+      <c r="A146" s="135" t="s">
         <v>824</v>
       </c>
-      <c r="B146" s="138" t="s">
+      <c r="B146" s="136" t="s">
         <v>835</v>
       </c>
       <c r="C146" s="15">
         <v>101.61</v>
       </c>
       <c r="D146" s="15">
         <v>101.73</v>
       </c>
       <c r="E146" s="15">
         <v>102.1</v>
       </c>
       <c r="F146" s="15">
         <v>101.93</v>
       </c>
       <c r="G146" s="15">
         <v>101.57</v>
       </c>
       <c r="H146" s="15">
         <v>97.95</v>
       </c>
       <c r="I146" s="15" t="s">
         <v>227</v>
       </c>
       <c r="J146" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A147" s="137" t="s">
+      <c r="A147" s="135" t="s">
         <v>825</v>
       </c>
-      <c r="B147" s="138" t="s">
+      <c r="B147" s="136" t="s">
         <v>836</v>
       </c>
       <c r="C147" s="15">
         <v>97.33</v>
       </c>
       <c r="D147" s="15">
         <v>97.49</v>
       </c>
       <c r="E147" s="15">
         <v>97.92</v>
       </c>
       <c r="F147" s="15">
         <v>96.38</v>
       </c>
       <c r="G147" s="15">
         <v>98.03</v>
       </c>
       <c r="H147" s="15">
         <v>94.19</v>
       </c>
       <c r="I147" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J147" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A148" s="137" t="s">
+      <c r="A148" s="135" t="s">
         <v>826</v>
       </c>
-      <c r="B148" s="138" t="s">
+      <c r="B148" s="136" t="s">
         <v>837</v>
       </c>
       <c r="C148" s="15">
         <v>104.57</v>
       </c>
       <c r="D148" s="15">
         <v>103.94</v>
       </c>
       <c r="E148" s="15">
         <v>105.3</v>
       </c>
       <c r="F148" s="15">
         <v>99.97</v>
       </c>
       <c r="G148" s="15">
         <v>105.69</v>
       </c>
       <c r="H148" s="15">
         <v>114.16</v>
       </c>
       <c r="I148" s="15" t="s">
         <v>233</v>
       </c>
       <c r="J148" s="15">
         <v>2026</v>
@@ -37640,4689 +37832,4689 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.88671875" style="15" customWidth="1"/>
     <col min="4" max="7" width="21.88671875" style="15" customWidth="1"/>
     <col min="8" max="8" width="26.21875" style="15" customWidth="1"/>
     <col min="9" max="9" width="6.77734375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.6640625" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.88671875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B1" s="16"/>
       <c r="C1" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="15" t="s">
         <v>685</v>
       </c>
-      <c r="I2" s="169"/>
-      <c r="J2" s="169"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B3" s="126"/>
-      <c r="C3" s="127" t="s">
+      <c r="B3" s="124"/>
+      <c r="C3" s="125" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>187</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="127" t="s">
+      <c r="H3" s="125" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="128"/>
-      <c r="J3" s="129"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:10" ht="27" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>666</v>
       </c>
-      <c r="B4" s="130" t="s">
+      <c r="B4" s="128" t="s">
         <v>667</v>
       </c>
-      <c r="C4" s="131" t="s">
+      <c r="C4" s="129" t="s">
         <v>190</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>191</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>192</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>193</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>194</v>
       </c>
-      <c r="H4" s="131" t="s">
+      <c r="H4" s="129" t="s">
         <v>195</v>
       </c>
-      <c r="I4" s="132" t="s">
+      <c r="I4" s="130" t="s">
         <v>645</v>
       </c>
-      <c r="J4" s="133" t="s">
+      <c r="J4" s="131" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="B5" s="134" t="s">
+      <c r="B5" s="132" t="s">
         <v>451</v>
       </c>
-      <c r="C5" s="135">
+      <c r="C5" s="133">
         <v>100.02</v>
       </c>
-      <c r="D5" s="135">
+      <c r="D5" s="133">
         <v>100.01</v>
       </c>
-      <c r="E5" s="135">
+      <c r="E5" s="133">
         <v>100.07</v>
       </c>
-      <c r="F5" s="135">
+      <c r="F5" s="133">
         <v>99.99</v>
       </c>
-      <c r="G5" s="135">
+      <c r="G5" s="133">
         <v>99.94</v>
       </c>
-      <c r="H5" s="135">
+      <c r="H5" s="133">
         <v>100.2</v>
       </c>
-      <c r="I5" s="134" t="s">
+      <c r="I5" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J5" s="134">
+      <c r="J5" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="B6" s="134" t="s">
+      <c r="B6" s="132" t="s">
         <v>453</v>
       </c>
-      <c r="C6" s="135">
+      <c r="C6" s="133">
         <v>99.21</v>
       </c>
-      <c r="D6" s="135">
+      <c r="D6" s="133">
         <v>99.23</v>
       </c>
-      <c r="E6" s="135">
+      <c r="E6" s="133">
         <v>99.22</v>
       </c>
-      <c r="F6" s="135">
+      <c r="F6" s="133">
         <v>99.17</v>
       </c>
-      <c r="G6" s="135">
+      <c r="G6" s="133">
         <v>99.1</v>
       </c>
-      <c r="H6" s="135">
+      <c r="H6" s="133">
         <v>99.36</v>
       </c>
-      <c r="I6" s="134" t="s">
+      <c r="I6" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J6" s="134">
+      <c r="J6" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>454</v>
       </c>
-      <c r="B7" s="134" t="s">
+      <c r="B7" s="132" t="s">
         <v>455</v>
       </c>
-      <c r="C7" s="135">
+      <c r="C7" s="133">
         <v>100.02</v>
       </c>
-      <c r="D7" s="135">
+      <c r="D7" s="133">
         <v>100.01</v>
       </c>
-      <c r="E7" s="135">
+      <c r="E7" s="133">
         <v>100.07</v>
       </c>
-      <c r="F7" s="135">
+      <c r="F7" s="133">
         <v>99.99</v>
       </c>
-      <c r="G7" s="135">
+      <c r="G7" s="133">
         <v>99.94</v>
       </c>
-      <c r="H7" s="135">
+      <c r="H7" s="133">
         <v>100.2</v>
       </c>
-      <c r="I7" s="134" t="s">
+      <c r="I7" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J7" s="134">
+      <c r="J7" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>456</v>
       </c>
-      <c r="B8" s="134" t="s">
+      <c r="B8" s="132" t="s">
         <v>457</v>
       </c>
-      <c r="C8" s="135">
+      <c r="C8" s="133">
         <v>99.91</v>
       </c>
-      <c r="D8" s="135">
+      <c r="D8" s="133">
         <v>99.96</v>
       </c>
-      <c r="E8" s="135">
+      <c r="E8" s="133">
         <v>99.74</v>
       </c>
-      <c r="F8" s="135">
+      <c r="F8" s="133">
         <v>100.02</v>
       </c>
-      <c r="G8" s="135">
+      <c r="G8" s="133">
         <v>100.24</v>
       </c>
-      <c r="H8" s="135">
+      <c r="H8" s="133">
         <v>99.2</v>
       </c>
-      <c r="I8" s="134" t="s">
+      <c r="I8" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J8" s="134">
+      <c r="J8" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>458</v>
       </c>
-      <c r="B9" s="134" t="s">
+      <c r="B9" s="132" t="s">
         <v>459</v>
       </c>
-      <c r="C9" s="135">
+      <c r="C9" s="133">
         <v>100.17</v>
       </c>
-      <c r="D9" s="135">
+      <c r="D9" s="133">
         <v>100.08</v>
       </c>
-      <c r="E9" s="135">
+      <c r="E9" s="133">
         <v>100.53</v>
       </c>
-      <c r="F9" s="135">
+      <c r="F9" s="133">
         <v>99.96</v>
       </c>
-      <c r="G9" s="135">
+      <c r="G9" s="133">
         <v>99.52</v>
       </c>
-      <c r="H9" s="135">
+      <c r="H9" s="133">
         <v>101.63</v>
       </c>
-      <c r="I9" s="134" t="s">
+      <c r="I9" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J9" s="134">
+      <c r="J9" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="B10" s="134" t="s">
+      <c r="B10" s="132" t="s">
         <v>461</v>
       </c>
-      <c r="C10" s="135">
+      <c r="C10" s="133">
         <v>99.91</v>
       </c>
-      <c r="D10" s="135">
+      <c r="D10" s="133">
         <v>99.96</v>
       </c>
-      <c r="E10" s="135">
+      <c r="E10" s="133">
         <v>99.74</v>
       </c>
-      <c r="F10" s="135">
+      <c r="F10" s="133">
         <v>100.02</v>
       </c>
-      <c r="G10" s="135">
+      <c r="G10" s="133">
         <v>100.24</v>
       </c>
-      <c r="H10" s="135">
+      <c r="H10" s="133">
         <v>99.2</v>
       </c>
-      <c r="I10" s="134" t="s">
+      <c r="I10" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J10" s="134">
+      <c r="J10" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>462</v>
       </c>
-      <c r="B11" s="134" t="s">
+      <c r="B11" s="132" t="s">
         <v>463</v>
       </c>
-      <c r="C11" s="135">
+      <c r="C11" s="133">
         <v>99.87</v>
       </c>
-      <c r="D11" s="135">
+      <c r="D11" s="133">
         <v>99.94</v>
       </c>
-      <c r="E11" s="135">
+      <c r="E11" s="133">
         <v>99.61</v>
       </c>
-      <c r="F11" s="135">
+      <c r="F11" s="133">
         <v>100.03</v>
       </c>
-      <c r="G11" s="135">
+      <c r="G11" s="133">
         <v>100.36</v>
       </c>
-      <c r="H11" s="135">
+      <c r="H11" s="133">
         <v>98.8</v>
       </c>
-      <c r="I11" s="134" t="s">
+      <c r="I11" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J11" s="134">
+      <c r="J11" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>464</v>
       </c>
-      <c r="B12" s="134" t="s">
+      <c r="B12" s="132" t="s">
         <v>465</v>
       </c>
-      <c r="C12" s="135">
+      <c r="C12" s="133">
         <v>100.17</v>
       </c>
-      <c r="D12" s="135">
+      <c r="D12" s="133">
         <v>100.08</v>
       </c>
-      <c r="E12" s="135">
+      <c r="E12" s="133">
         <v>100.53</v>
       </c>
-      <c r="F12" s="135">
+      <c r="F12" s="133">
         <v>99.96</v>
       </c>
-      <c r="G12" s="135">
+      <c r="G12" s="133">
         <v>99.52</v>
       </c>
-      <c r="H12" s="135">
+      <c r="H12" s="133">
         <v>101.63</v>
       </c>
-      <c r="I12" s="134" t="s">
+      <c r="I12" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J12" s="134">
+      <c r="J12" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>466</v>
       </c>
-      <c r="B13" s="134" t="s">
+      <c r="B13" s="132" t="s">
         <v>467</v>
       </c>
-      <c r="C13" s="135">
+      <c r="C13" s="133">
         <v>99.91</v>
       </c>
-      <c r="D13" s="135">
+      <c r="D13" s="133">
         <v>99.96</v>
       </c>
-      <c r="E13" s="135">
+      <c r="E13" s="133">
         <v>99.74</v>
       </c>
-      <c r="F13" s="135">
+      <c r="F13" s="133">
         <v>100.02</v>
       </c>
-      <c r="G13" s="135">
+      <c r="G13" s="133">
         <v>100.24</v>
       </c>
-      <c r="H13" s="135">
+      <c r="H13" s="133">
         <v>99.2</v>
       </c>
-      <c r="I13" s="134" t="s">
+      <c r="I13" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J13" s="134">
+      <c r="J13" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="B14" s="134" t="s">
+      <c r="B14" s="132" t="s">
         <v>469</v>
       </c>
-      <c r="C14" s="135">
+      <c r="C14" s="133">
         <v>100.02</v>
       </c>
-      <c r="D14" s="135">
+      <c r="D14" s="133">
         <v>100.01</v>
       </c>
-      <c r="E14" s="135">
+      <c r="E14" s="133">
         <v>100.07</v>
       </c>
-      <c r="F14" s="135">
+      <c r="F14" s="133">
         <v>99.99</v>
       </c>
-      <c r="G14" s="135">
+      <c r="G14" s="133">
         <v>99.94</v>
       </c>
-      <c r="H14" s="135">
+      <c r="H14" s="133">
         <v>100.2</v>
       </c>
-      <c r="I14" s="134" t="s">
+      <c r="I14" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J14" s="134">
+      <c r="J14" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>470</v>
       </c>
-      <c r="B15" s="134" t="s">
+      <c r="B15" s="132" t="s">
         <v>471</v>
       </c>
-      <c r="C15" s="135">
+      <c r="C15" s="133">
         <v>100.06</v>
       </c>
-      <c r="D15" s="135">
+      <c r="D15" s="133">
         <v>100.03</v>
       </c>
-      <c r="E15" s="135">
+      <c r="E15" s="133">
         <v>100.2</v>
       </c>
-      <c r="F15" s="135">
+      <c r="F15" s="133">
         <v>99.98</v>
       </c>
-      <c r="G15" s="135">
+      <c r="G15" s="133">
         <v>99.82</v>
       </c>
-      <c r="H15" s="135">
+      <c r="H15" s="133">
         <v>100.61</v>
       </c>
-      <c r="I15" s="134" t="s">
+      <c r="I15" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J15" s="134">
+      <c r="J15" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="B16" s="134" t="s">
+      <c r="B16" s="132" t="s">
         <v>473</v>
       </c>
-      <c r="C16" s="135">
+      <c r="C16" s="133">
         <v>99.87</v>
       </c>
-      <c r="D16" s="135">
+      <c r="D16" s="133">
         <v>99.94</v>
       </c>
-      <c r="E16" s="135">
+      <c r="E16" s="133">
         <v>99.61</v>
       </c>
-      <c r="F16" s="135">
+      <c r="F16" s="133">
         <v>100.03</v>
       </c>
-      <c r="G16" s="135">
+      <c r="G16" s="133">
         <v>100.36</v>
       </c>
-      <c r="H16" s="135">
+      <c r="H16" s="133">
         <v>98.8</v>
       </c>
-      <c r="I16" s="134" t="s">
+      <c r="I16" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J16" s="134">
+      <c r="J16" s="132">
         <v>2015</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>474</v>
       </c>
-      <c r="B17" s="134" t="s">
+      <c r="B17" s="132" t="s">
         <v>475</v>
       </c>
-      <c r="C17" s="135">
+      <c r="C17" s="133">
         <v>100.17</v>
       </c>
-      <c r="D17" s="135">
+      <c r="D17" s="133">
         <v>100.08</v>
       </c>
-      <c r="E17" s="135">
+      <c r="E17" s="133">
         <v>100.53</v>
       </c>
-      <c r="F17" s="135">
+      <c r="F17" s="133">
         <v>99.96</v>
       </c>
-      <c r="G17" s="135">
+      <c r="G17" s="133">
         <v>99.52</v>
       </c>
-      <c r="H17" s="135">
+      <c r="H17" s="133">
         <v>101.63</v>
       </c>
-      <c r="I17" s="134" t="s">
+      <c r="I17" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J17" s="134">
+      <c r="J17" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="B18" s="134" t="s">
+      <c r="B18" s="132" t="s">
         <v>477</v>
       </c>
-      <c r="C18" s="135">
+      <c r="C18" s="133">
         <v>102.38</v>
       </c>
-      <c r="D18" s="135">
+      <c r="D18" s="133">
         <v>102.34</v>
       </c>
-      <c r="E18" s="135">
+      <c r="E18" s="133">
         <v>102.23</v>
       </c>
-      <c r="F18" s="135">
+      <c r="F18" s="133">
         <v>102.54</v>
       </c>
-      <c r="G18" s="135">
+      <c r="G18" s="133">
         <v>102.86</v>
       </c>
-      <c r="H18" s="135">
+      <c r="H18" s="133">
         <v>101.52</v>
       </c>
-      <c r="I18" s="134" t="s">
+      <c r="I18" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J18" s="134">
+      <c r="J18" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>478</v>
       </c>
-      <c r="B19" s="134" t="s">
+      <c r="B19" s="132" t="s">
         <v>479</v>
       </c>
-      <c r="C19" s="135">
+      <c r="C19" s="133">
         <v>99.87</v>
       </c>
-      <c r="D19" s="135">
+      <c r="D19" s="133">
         <v>99.94</v>
       </c>
-      <c r="E19" s="135">
+      <c r="E19" s="133">
         <v>99.61</v>
       </c>
-      <c r="F19" s="135">
+      <c r="F19" s="133">
         <v>100.03</v>
       </c>
-      <c r="G19" s="135">
+      <c r="G19" s="133">
         <v>100.36</v>
       </c>
-      <c r="H19" s="135">
+      <c r="H19" s="133">
         <v>98.8</v>
       </c>
-      <c r="I19" s="134" t="s">
+      <c r="I19" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J19" s="134">
+      <c r="J19" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>480</v>
       </c>
-      <c r="B20" s="134" t="s">
+      <c r="B20" s="132" t="s">
         <v>481</v>
       </c>
-      <c r="C20" s="135">
+      <c r="C20" s="133">
         <v>100.06</v>
       </c>
-      <c r="D20" s="135">
+      <c r="D20" s="133">
         <v>100.03</v>
       </c>
-      <c r="E20" s="135">
+      <c r="E20" s="133">
         <v>100.2</v>
       </c>
-      <c r="F20" s="135">
+      <c r="F20" s="133">
         <v>99.98</v>
       </c>
-      <c r="G20" s="135">
+      <c r="G20" s="133">
         <v>99.82</v>
       </c>
-      <c r="H20" s="135">
+      <c r="H20" s="133">
         <v>100.61</v>
       </c>
-      <c r="I20" s="134" t="s">
+      <c r="I20" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J20" s="134">
+      <c r="J20" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>482</v>
       </c>
-      <c r="B21" s="134" t="s">
+      <c r="B21" s="132" t="s">
         <v>483</v>
       </c>
-      <c r="C21" s="135">
+      <c r="C21" s="133">
         <v>100.02</v>
       </c>
-      <c r="D21" s="135">
+      <c r="D21" s="133">
         <v>100.01</v>
       </c>
-      <c r="E21" s="135">
+      <c r="E21" s="133">
         <v>100.07</v>
       </c>
-      <c r="F21" s="135">
+      <c r="F21" s="133">
         <v>99.99</v>
       </c>
-      <c r="G21" s="135">
+      <c r="G21" s="133">
         <v>99.94</v>
       </c>
-      <c r="H21" s="135">
+      <c r="H21" s="133">
         <v>100.2</v>
       </c>
-      <c r="I21" s="134" t="s">
+      <c r="I21" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J21" s="134">
+      <c r="J21" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>484</v>
       </c>
-      <c r="B22" s="134" t="s">
+      <c r="B22" s="132" t="s">
         <v>485</v>
       </c>
-      <c r="C22" s="135">
+      <c r="C22" s="133">
         <v>99.91</v>
       </c>
-      <c r="D22" s="135">
+      <c r="D22" s="133">
         <v>99.96</v>
       </c>
-      <c r="E22" s="135">
+      <c r="E22" s="133">
         <v>99.74</v>
       </c>
-      <c r="F22" s="135">
+      <c r="F22" s="133">
         <v>100.02</v>
       </c>
-      <c r="G22" s="135">
+      <c r="G22" s="133">
         <v>100.24</v>
       </c>
-      <c r="H22" s="135">
+      <c r="H22" s="133">
         <v>99.2</v>
       </c>
-      <c r="I22" s="134" t="s">
+      <c r="I22" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J22" s="134">
+      <c r="J22" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="B23" s="134" t="s">
+      <c r="B23" s="132" t="s">
         <v>487</v>
       </c>
-      <c r="C23" s="135">
+      <c r="C23" s="133">
         <v>100.17</v>
       </c>
-      <c r="D23" s="135">
+      <c r="D23" s="133">
         <v>100.08</v>
       </c>
-      <c r="E23" s="135">
+      <c r="E23" s="133">
         <v>100.53</v>
       </c>
-      <c r="F23" s="135">
+      <c r="F23" s="133">
         <v>99.96</v>
       </c>
-      <c r="G23" s="135">
+      <c r="G23" s="133">
         <v>99.52</v>
       </c>
-      <c r="H23" s="135">
+      <c r="H23" s="133">
         <v>101.63</v>
       </c>
-      <c r="I23" s="134" t="s">
+      <c r="I23" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J23" s="134">
+      <c r="J23" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="B24" s="134" t="s">
+      <c r="B24" s="132" t="s">
         <v>489</v>
       </c>
-      <c r="C24" s="135">
+      <c r="C24" s="133">
         <v>99.87</v>
       </c>
-      <c r="D24" s="135">
+      <c r="D24" s="133">
         <v>99.94</v>
       </c>
-      <c r="E24" s="135">
+      <c r="E24" s="133">
         <v>99.61</v>
       </c>
-      <c r="F24" s="135">
+      <c r="F24" s="133">
         <v>100.03</v>
       </c>
-      <c r="G24" s="135">
+      <c r="G24" s="133">
         <v>100.36</v>
       </c>
-      <c r="H24" s="135">
+      <c r="H24" s="133">
         <v>98.8</v>
       </c>
-      <c r="I24" s="134" t="s">
+      <c r="I24" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J24" s="134">
+      <c r="J24" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="B25" s="134" t="s">
+      <c r="B25" s="132" t="s">
         <v>491</v>
       </c>
-      <c r="C25" s="135">
+      <c r="C25" s="133">
         <v>99.91</v>
       </c>
-      <c r="D25" s="135">
+      <c r="D25" s="133">
         <v>99.96</v>
       </c>
-      <c r="E25" s="135">
+      <c r="E25" s="133">
         <v>99.74</v>
       </c>
-      <c r="F25" s="135">
+      <c r="F25" s="133">
         <v>100.02</v>
       </c>
-      <c r="G25" s="135">
+      <c r="G25" s="133">
         <v>100.24</v>
       </c>
-      <c r="H25" s="135">
+      <c r="H25" s="133">
         <v>99.2</v>
       </c>
-      <c r="I25" s="134" t="s">
+      <c r="I25" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J25" s="134">
+      <c r="J25" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="B26" s="134" t="s">
+      <c r="B26" s="132" t="s">
         <v>493</v>
       </c>
-      <c r="C26" s="135">
+      <c r="C26" s="133">
         <v>100.17</v>
       </c>
-      <c r="D26" s="135">
+      <c r="D26" s="133">
         <v>100.08</v>
       </c>
-      <c r="E26" s="135">
+      <c r="E26" s="133">
         <v>100.53</v>
       </c>
-      <c r="F26" s="135">
+      <c r="F26" s="133">
         <v>99.96</v>
       </c>
-      <c r="G26" s="135">
+      <c r="G26" s="133">
         <v>99.52</v>
       </c>
-      <c r="H26" s="135">
+      <c r="H26" s="133">
         <v>101.63</v>
       </c>
-      <c r="I26" s="134" t="s">
+      <c r="I26" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J26" s="134">
+      <c r="J26" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="B27" s="134" t="s">
+      <c r="B27" s="132" t="s">
         <v>495</v>
       </c>
-      <c r="C27" s="135">
+      <c r="C27" s="133">
         <v>99.91</v>
       </c>
-      <c r="D27" s="135">
+      <c r="D27" s="133">
         <v>99.96</v>
       </c>
-      <c r="E27" s="135">
+      <c r="E27" s="133">
         <v>99.74</v>
       </c>
-      <c r="F27" s="135">
+      <c r="F27" s="133">
         <v>100.02</v>
       </c>
-      <c r="G27" s="135">
+      <c r="G27" s="133">
         <v>100.24</v>
       </c>
-      <c r="H27" s="135">
+      <c r="H27" s="133">
         <v>99.2</v>
       </c>
-      <c r="I27" s="134" t="s">
+      <c r="I27" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J27" s="134">
+      <c r="J27" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="B28" s="134" t="s">
+      <c r="B28" s="132" t="s">
         <v>497</v>
       </c>
-      <c r="C28" s="135">
+      <c r="C28" s="133">
         <v>100.02</v>
       </c>
-      <c r="D28" s="135">
+      <c r="D28" s="133">
         <v>100.01</v>
       </c>
-      <c r="E28" s="135">
+      <c r="E28" s="133">
         <v>100.07</v>
       </c>
-      <c r="F28" s="135">
+      <c r="F28" s="133">
         <v>99.99</v>
       </c>
-      <c r="G28" s="135">
+      <c r="G28" s="133">
         <v>99.94</v>
       </c>
-      <c r="H28" s="135">
+      <c r="H28" s="133">
         <v>100.2</v>
       </c>
-      <c r="I28" s="134" t="s">
+      <c r="I28" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J28" s="134">
+      <c r="J28" s="132">
         <v>2016</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="B29" s="134" t="s">
+      <c r="B29" s="132" t="s">
         <v>499</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="133">
         <v>100.02</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="133">
         <v>100.01</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="133">
         <v>100.07</v>
       </c>
-      <c r="F29" s="135">
+      <c r="F29" s="133">
         <v>99.99</v>
       </c>
-      <c r="G29" s="135">
+      <c r="G29" s="133">
         <v>99.94</v>
       </c>
-      <c r="H29" s="135">
+      <c r="H29" s="133">
         <v>100.2</v>
       </c>
-      <c r="I29" s="134" t="s">
+      <c r="I29" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J29" s="134">
+      <c r="J29" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>500</v>
       </c>
-      <c r="B30" s="134" t="s">
+      <c r="B30" s="132" t="s">
         <v>501</v>
       </c>
-      <c r="C30" s="135">
+      <c r="C30" s="133">
         <v>99.21</v>
       </c>
-      <c r="D30" s="135">
+      <c r="D30" s="133">
         <v>99.23</v>
       </c>
-      <c r="E30" s="135">
+      <c r="E30" s="133">
         <v>99.22</v>
       </c>
-      <c r="F30" s="135">
+      <c r="F30" s="133">
         <v>99.17</v>
       </c>
-      <c r="G30" s="135">
+      <c r="G30" s="133">
         <v>99.1</v>
       </c>
-      <c r="H30" s="135">
+      <c r="H30" s="133">
         <v>99.36</v>
       </c>
-      <c r="I30" s="134" t="s">
+      <c r="I30" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J30" s="134">
+      <c r="J30" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="B31" s="134" t="s">
+      <c r="B31" s="132" t="s">
         <v>503</v>
       </c>
-      <c r="C31" s="135">
+      <c r="C31" s="133">
         <v>99.87</v>
       </c>
-      <c r="D31" s="135">
+      <c r="D31" s="133">
         <v>99.94</v>
       </c>
-      <c r="E31" s="135">
+      <c r="E31" s="133">
         <v>99.61</v>
       </c>
-      <c r="F31" s="135">
+      <c r="F31" s="133">
         <v>100.03</v>
       </c>
-      <c r="G31" s="135">
+      <c r="G31" s="133">
         <v>100.36</v>
       </c>
-      <c r="H31" s="135">
+      <c r="H31" s="133">
         <v>98.8</v>
       </c>
-      <c r="I31" s="134" t="s">
+      <c r="I31" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J31" s="134">
+      <c r="J31" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>504</v>
       </c>
-      <c r="B32" s="134" t="s">
+      <c r="B32" s="132" t="s">
         <v>505</v>
       </c>
-      <c r="C32" s="135">
+      <c r="C32" s="133">
         <v>100.21</v>
       </c>
-      <c r="D32" s="135">
+      <c r="D32" s="133">
         <v>100.1</v>
       </c>
-      <c r="E32" s="135">
+      <c r="E32" s="133">
         <v>100.66</v>
       </c>
-      <c r="F32" s="135">
+      <c r="F32" s="133">
         <v>99.95</v>
       </c>
-      <c r="G32" s="135">
+      <c r="G32" s="133">
         <v>99.4</v>
       </c>
-      <c r="H32" s="135">
+      <c r="H32" s="133">
         <v>102.04</v>
       </c>
-      <c r="I32" s="134" t="s">
+      <c r="I32" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J32" s="134">
+      <c r="J32" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>506</v>
       </c>
-      <c r="B33" s="134" t="s">
+      <c r="B33" s="132" t="s">
         <v>507</v>
       </c>
-      <c r="C33" s="135">
+      <c r="C33" s="133">
         <v>99.87</v>
       </c>
-      <c r="D33" s="135">
+      <c r="D33" s="133">
         <v>99.94</v>
       </c>
-      <c r="E33" s="135">
+      <c r="E33" s="133">
         <v>99.61</v>
       </c>
-      <c r="F33" s="135">
+      <c r="F33" s="133">
         <v>100.03</v>
       </c>
-      <c r="G33" s="135">
+      <c r="G33" s="133">
         <v>100.36</v>
       </c>
-      <c r="H33" s="135">
+      <c r="H33" s="133">
         <v>98.8</v>
       </c>
-      <c r="I33" s="134" t="s">
+      <c r="I33" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="134">
+      <c r="J33" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>508</v>
       </c>
-      <c r="B34" s="134" t="s">
+      <c r="B34" s="132" t="s">
         <v>509</v>
       </c>
-      <c r="C34" s="135">
+      <c r="C34" s="133">
         <v>99.91</v>
       </c>
-      <c r="D34" s="135">
+      <c r="D34" s="133">
         <v>99.96</v>
       </c>
-      <c r="E34" s="135">
+      <c r="E34" s="133">
         <v>99.74</v>
       </c>
-      <c r="F34" s="135">
+      <c r="F34" s="133">
         <v>100.02</v>
       </c>
-      <c r="G34" s="135">
+      <c r="G34" s="133">
         <v>100.24</v>
       </c>
-      <c r="H34" s="135">
+      <c r="H34" s="133">
         <v>99.2</v>
       </c>
-      <c r="I34" s="134" t="s">
+      <c r="I34" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J34" s="134">
+      <c r="J34" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>510</v>
       </c>
-      <c r="B35" s="134" t="s">
+      <c r="B35" s="132" t="s">
         <v>511</v>
       </c>
-      <c r="C35" s="135">
+      <c r="C35" s="133">
         <v>100.17</v>
       </c>
-      <c r="D35" s="135">
+      <c r="D35" s="133">
         <v>100.08</v>
       </c>
-      <c r="E35" s="135">
+      <c r="E35" s="133">
         <v>100.53</v>
       </c>
-      <c r="F35" s="135">
+      <c r="F35" s="133">
         <v>99.96</v>
       </c>
-      <c r="G35" s="135">
+      <c r="G35" s="133">
         <v>99.52</v>
       </c>
-      <c r="H35" s="135">
+      <c r="H35" s="133">
         <v>101.63</v>
       </c>
-      <c r="I35" s="134" t="s">
+      <c r="I35" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J35" s="134">
+      <c r="J35" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="B36" s="134" t="s">
+      <c r="B36" s="132" t="s">
         <v>513</v>
       </c>
-      <c r="C36" s="135">
+      <c r="C36" s="133">
         <v>99.87</v>
       </c>
-      <c r="D36" s="135">
+      <c r="D36" s="133">
         <v>99.94</v>
       </c>
-      <c r="E36" s="135">
+      <c r="E36" s="133">
         <v>99.61</v>
       </c>
-      <c r="F36" s="135">
+      <c r="F36" s="133">
         <v>100.03</v>
       </c>
-      <c r="G36" s="135">
+      <c r="G36" s="133">
         <v>100.36</v>
       </c>
-      <c r="H36" s="135">
+      <c r="H36" s="133">
         <v>98.8</v>
       </c>
-      <c r="I36" s="134" t="s">
+      <c r="I36" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J36" s="134">
+      <c r="J36" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>514</v>
       </c>
-      <c r="B37" s="134" t="s">
+      <c r="B37" s="132" t="s">
         <v>515</v>
       </c>
-      <c r="C37" s="135">
+      <c r="C37" s="133">
         <v>100.06</v>
       </c>
-      <c r="D37" s="135">
+      <c r="D37" s="133">
         <v>100.03</v>
       </c>
-      <c r="E37" s="135">
+      <c r="E37" s="133">
         <v>100.2</v>
       </c>
-      <c r="F37" s="135">
+      <c r="F37" s="133">
         <v>99.98</v>
       </c>
-      <c r="G37" s="135">
+      <c r="G37" s="133">
         <v>99.82</v>
       </c>
-      <c r="H37" s="135">
+      <c r="H37" s="133">
         <v>100.61</v>
       </c>
-      <c r="I37" s="134" t="s">
+      <c r="I37" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J37" s="134">
+      <c r="J37" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>516</v>
       </c>
-      <c r="B38" s="134" t="s">
+      <c r="B38" s="132" t="s">
         <v>517</v>
       </c>
-      <c r="C38" s="135">
+      <c r="C38" s="133">
         <v>100.02</v>
       </c>
-      <c r="D38" s="135">
+      <c r="D38" s="133">
         <v>100.01</v>
       </c>
-      <c r="E38" s="135">
+      <c r="E38" s="133">
         <v>100.07</v>
       </c>
-      <c r="F38" s="135">
+      <c r="F38" s="133">
         <v>99.99</v>
       </c>
-      <c r="G38" s="135">
+      <c r="G38" s="133">
         <v>99.94</v>
       </c>
-      <c r="H38" s="135">
+      <c r="H38" s="133">
         <v>100.2</v>
       </c>
-      <c r="I38" s="134" t="s">
+      <c r="I38" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J38" s="134">
+      <c r="J38" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>518</v>
       </c>
-      <c r="B39" s="134" t="s">
+      <c r="B39" s="132" t="s">
         <v>519</v>
       </c>
-      <c r="C39" s="135">
+      <c r="C39" s="133">
         <v>99.91</v>
       </c>
-      <c r="D39" s="135">
+      <c r="D39" s="133">
         <v>99.96</v>
       </c>
-      <c r="E39" s="135">
+      <c r="E39" s="133">
         <v>99.74</v>
       </c>
-      <c r="F39" s="135">
+      <c r="F39" s="133">
         <v>100.02</v>
       </c>
-      <c r="G39" s="135">
+      <c r="G39" s="133">
         <v>100.24</v>
       </c>
-      <c r="H39" s="135">
+      <c r="H39" s="133">
         <v>99.2</v>
       </c>
-      <c r="I39" s="134" t="s">
+      <c r="I39" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J39" s="134">
+      <c r="J39" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="B40" s="134" t="s">
+      <c r="B40" s="132" t="s">
         <v>521</v>
       </c>
-      <c r="C40" s="135">
+      <c r="C40" s="133">
         <v>100.17</v>
       </c>
-      <c r="D40" s="135">
+      <c r="D40" s="133">
         <v>100.08</v>
       </c>
-      <c r="E40" s="135">
+      <c r="E40" s="133">
         <v>100.53</v>
       </c>
-      <c r="F40" s="135">
+      <c r="F40" s="133">
         <v>99.96</v>
       </c>
-      <c r="G40" s="135">
+      <c r="G40" s="133">
         <v>99.52</v>
       </c>
-      <c r="H40" s="135">
+      <c r="H40" s="133">
         <v>101.63</v>
       </c>
-      <c r="I40" s="134" t="s">
+      <c r="I40" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J40" s="134">
+      <c r="J40" s="132">
         <v>2017</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="B41" s="134" t="s">
+      <c r="B41" s="132" t="s">
         <v>523</v>
       </c>
-      <c r="C41" s="135">
+      <c r="C41" s="133">
         <v>99.87</v>
       </c>
-      <c r="D41" s="135">
+      <c r="D41" s="133">
         <v>99.94</v>
       </c>
-      <c r="E41" s="135">
+      <c r="E41" s="133">
         <v>99.61</v>
       </c>
-      <c r="F41" s="135">
+      <c r="F41" s="133">
         <v>100.03</v>
       </c>
-      <c r="G41" s="135">
+      <c r="G41" s="133">
         <v>100.36</v>
       </c>
-      <c r="H41" s="135">
+      <c r="H41" s="133">
         <v>98.8</v>
       </c>
-      <c r="I41" s="134" t="s">
+      <c r="I41" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J41" s="134">
+      <c r="J41" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="B42" s="134" t="s">
+      <c r="B42" s="132" t="s">
         <v>525</v>
       </c>
-      <c r="C42" s="135">
+      <c r="C42" s="133">
         <v>99.21</v>
       </c>
-      <c r="D42" s="135">
+      <c r="D42" s="133">
         <v>99.23</v>
       </c>
-      <c r="E42" s="135">
+      <c r="E42" s="133">
         <v>99.22</v>
       </c>
-      <c r="F42" s="135">
+      <c r="F42" s="133">
         <v>99.17</v>
       </c>
-      <c r="G42" s="135">
+      <c r="G42" s="133">
         <v>99.1</v>
       </c>
-      <c r="H42" s="135">
+      <c r="H42" s="133">
         <v>99.36</v>
       </c>
-      <c r="I42" s="134" t="s">
+      <c r="I42" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J42" s="134">
+      <c r="J42" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>526</v>
       </c>
-      <c r="B43" s="134" t="s">
+      <c r="B43" s="132" t="s">
         <v>527</v>
       </c>
-      <c r="C43" s="135">
+      <c r="C43" s="133">
         <v>100.02</v>
       </c>
-      <c r="D43" s="135">
+      <c r="D43" s="133">
         <v>100.01</v>
       </c>
-      <c r="E43" s="135">
+      <c r="E43" s="133">
         <v>100.07</v>
       </c>
-      <c r="F43" s="135">
+      <c r="F43" s="133">
         <v>99.99</v>
       </c>
-      <c r="G43" s="135">
+      <c r="G43" s="133">
         <v>99.94</v>
       </c>
-      <c r="H43" s="135">
+      <c r="H43" s="133">
         <v>100.2</v>
       </c>
-      <c r="I43" s="134" t="s">
+      <c r="I43" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J43" s="134">
+      <c r="J43" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="B44" s="134" t="s">
+      <c r="B44" s="132" t="s">
         <v>529</v>
       </c>
-      <c r="C44" s="135">
+      <c r="C44" s="133">
         <v>100.06</v>
       </c>
-      <c r="D44" s="135">
+      <c r="D44" s="133">
         <v>100.03</v>
       </c>
-      <c r="E44" s="135">
+      <c r="E44" s="133">
         <v>100.2</v>
       </c>
-      <c r="F44" s="135">
+      <c r="F44" s="133">
         <v>99.98</v>
       </c>
-      <c r="G44" s="135">
+      <c r="G44" s="133">
         <v>99.82</v>
       </c>
-      <c r="H44" s="135">
+      <c r="H44" s="133">
         <v>100.61</v>
       </c>
-      <c r="I44" s="134" t="s">
+      <c r="I44" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J44" s="134">
+      <c r="J44" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>530</v>
       </c>
-      <c r="B45" s="134" t="s">
+      <c r="B45" s="132" t="s">
         <v>531</v>
       </c>
-      <c r="C45" s="135">
+      <c r="C45" s="133">
         <v>99.87</v>
       </c>
-      <c r="D45" s="135">
+      <c r="D45" s="133">
         <v>99.94</v>
       </c>
-      <c r="E45" s="135">
+      <c r="E45" s="133">
         <v>99.61</v>
       </c>
-      <c r="F45" s="135">
+      <c r="F45" s="133">
         <v>100.03</v>
       </c>
-      <c r="G45" s="135">
+      <c r="G45" s="133">
         <v>100.36</v>
       </c>
-      <c r="H45" s="135">
+      <c r="H45" s="133">
         <v>98.8</v>
       </c>
-      <c r="I45" s="134" t="s">
+      <c r="I45" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J45" s="134">
+      <c r="J45" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>532</v>
       </c>
-      <c r="B46" s="134" t="s">
+      <c r="B46" s="132" t="s">
         <v>533</v>
       </c>
-      <c r="C46" s="135">
+      <c r="C46" s="133">
         <v>100.06</v>
       </c>
-      <c r="D46" s="135">
+      <c r="D46" s="133">
         <v>100.03</v>
       </c>
-      <c r="E46" s="135">
+      <c r="E46" s="133">
         <v>100.2</v>
       </c>
-      <c r="F46" s="135">
+      <c r="F46" s="133">
         <v>99.98</v>
       </c>
-      <c r="G46" s="135">
+      <c r="G46" s="133">
         <v>99.82</v>
       </c>
-      <c r="H46" s="135">
+      <c r="H46" s="133">
         <v>100.61</v>
       </c>
-      <c r="I46" s="134" t="s">
+      <c r="I46" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J46" s="134">
+      <c r="J46" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>534</v>
       </c>
-      <c r="B47" s="134" t="s">
+      <c r="B47" s="132" t="s">
         <v>535</v>
       </c>
-      <c r="C47" s="135">
+      <c r="C47" s="133">
         <v>100.02</v>
       </c>
-      <c r="D47" s="135">
+      <c r="D47" s="133">
         <v>100.01</v>
       </c>
-      <c r="E47" s="135">
+      <c r="E47" s="133">
         <v>100.07</v>
       </c>
-      <c r="F47" s="135">
+      <c r="F47" s="133">
         <v>99.99</v>
       </c>
-      <c r="G47" s="135">
+      <c r="G47" s="133">
         <v>99.94</v>
       </c>
-      <c r="H47" s="135">
+      <c r="H47" s="133">
         <v>100.2</v>
       </c>
-      <c r="I47" s="134" t="s">
+      <c r="I47" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J47" s="134">
+      <c r="J47" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>536</v>
       </c>
-      <c r="B48" s="134" t="s">
+      <c r="B48" s="132" t="s">
         <v>537</v>
       </c>
-      <c r="C48" s="135">
+      <c r="C48" s="133">
         <v>99.87</v>
       </c>
-      <c r="D48" s="135">
+      <c r="D48" s="133">
         <v>99.94</v>
       </c>
-      <c r="E48" s="135">
+      <c r="E48" s="133">
         <v>99.61</v>
       </c>
-      <c r="F48" s="135">
+      <c r="F48" s="133">
         <v>100.03</v>
       </c>
-      <c r="G48" s="135">
+      <c r="G48" s="133">
         <v>100.36</v>
       </c>
-      <c r="H48" s="135">
+      <c r="H48" s="133">
         <v>98.8</v>
       </c>
-      <c r="I48" s="134" t="s">
+      <c r="I48" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J48" s="134">
+      <c r="J48" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>538</v>
       </c>
-      <c r="B49" s="134" t="s">
+      <c r="B49" s="132" t="s">
         <v>539</v>
       </c>
-      <c r="C49" s="135">
+      <c r="C49" s="133">
         <v>100.21</v>
       </c>
-      <c r="D49" s="135">
+      <c r="D49" s="133">
         <v>100.1</v>
       </c>
-      <c r="E49" s="135">
+      <c r="E49" s="133">
         <v>100.66</v>
       </c>
-      <c r="F49" s="135">
+      <c r="F49" s="133">
         <v>99.95</v>
       </c>
-      <c r="G49" s="135">
+      <c r="G49" s="133">
         <v>99.4</v>
       </c>
-      <c r="H49" s="135">
+      <c r="H49" s="133">
         <v>102.04</v>
       </c>
-      <c r="I49" s="134" t="s">
+      <c r="I49" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J49" s="134">
+      <c r="J49" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>540</v>
       </c>
-      <c r="B50" s="134" t="s">
+      <c r="B50" s="132" t="s">
         <v>541</v>
       </c>
-      <c r="C50" s="135">
+      <c r="C50" s="133">
         <v>99.87</v>
       </c>
-      <c r="D50" s="135">
+      <c r="D50" s="133">
         <v>99.94</v>
       </c>
-      <c r="E50" s="135">
+      <c r="E50" s="133">
         <v>99.61</v>
       </c>
-      <c r="F50" s="135">
+      <c r="F50" s="133">
         <v>100.03</v>
       </c>
-      <c r="G50" s="135">
+      <c r="G50" s="133">
         <v>100.36</v>
       </c>
-      <c r="H50" s="135">
+      <c r="H50" s="133">
         <v>98.8</v>
       </c>
-      <c r="I50" s="134" t="s">
+      <c r="I50" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J50" s="134">
+      <c r="J50" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>542</v>
       </c>
-      <c r="B51" s="134" t="s">
+      <c r="B51" s="132" t="s">
         <v>543</v>
       </c>
-      <c r="C51" s="135">
+      <c r="C51" s="133">
         <v>99.91</v>
       </c>
-      <c r="D51" s="135">
+      <c r="D51" s="133">
         <v>99.96</v>
       </c>
-      <c r="E51" s="135">
+      <c r="E51" s="133">
         <v>99.74</v>
       </c>
-      <c r="F51" s="135">
+      <c r="F51" s="133">
         <v>100.02</v>
       </c>
-      <c r="G51" s="135">
+      <c r="G51" s="133">
         <v>100.24</v>
       </c>
-      <c r="H51" s="135">
+      <c r="H51" s="133">
         <v>99.2</v>
       </c>
-      <c r="I51" s="134" t="s">
+      <c r="I51" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J51" s="134">
+      <c r="J51" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>544</v>
       </c>
-      <c r="B52" s="134" t="s">
+      <c r="B52" s="132" t="s">
         <v>545</v>
       </c>
-      <c r="C52" s="135">
+      <c r="C52" s="133">
         <v>100.17</v>
       </c>
-      <c r="D52" s="135">
+      <c r="D52" s="133">
         <v>100.08</v>
       </c>
-      <c r="E52" s="135">
+      <c r="E52" s="133">
         <v>100.53</v>
       </c>
-      <c r="F52" s="135">
+      <c r="F52" s="133">
         <v>99.96</v>
       </c>
-      <c r="G52" s="135">
+      <c r="G52" s="133">
         <v>99.52</v>
       </c>
-      <c r="H52" s="135">
+      <c r="H52" s="133">
         <v>101.63</v>
       </c>
-      <c r="I52" s="134" t="s">
+      <c r="I52" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J52" s="134">
+      <c r="J52" s="132">
         <v>2018</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>546</v>
       </c>
-      <c r="B53" s="134" t="s">
+      <c r="B53" s="132" t="s">
         <v>547</v>
       </c>
-      <c r="C53" s="135">
+      <c r="C53" s="133">
         <v>99.87</v>
       </c>
-      <c r="D53" s="135">
+      <c r="D53" s="133">
         <v>99.94</v>
       </c>
-      <c r="E53" s="135">
+      <c r="E53" s="133">
         <v>99.61</v>
       </c>
-      <c r="F53" s="135">
+      <c r="F53" s="133">
         <v>100.03</v>
       </c>
-      <c r="G53" s="135">
+      <c r="G53" s="133">
         <v>100.36</v>
       </c>
-      <c r="H53" s="135">
+      <c r="H53" s="133">
         <v>98.8</v>
       </c>
-      <c r="I53" s="134" t="s">
+      <c r="I53" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J53" s="134">
+      <c r="J53" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>548</v>
       </c>
-      <c r="B54" s="134" t="s">
+      <c r="B54" s="132" t="s">
         <v>549</v>
       </c>
-      <c r="C54" s="135">
+      <c r="C54" s="133">
         <v>99.21</v>
       </c>
-      <c r="D54" s="135">
+      <c r="D54" s="133">
         <v>99.23</v>
       </c>
-      <c r="E54" s="135">
+      <c r="E54" s="133">
         <v>99.22</v>
       </c>
-      <c r="F54" s="135">
+      <c r="F54" s="133">
         <v>99.17</v>
       </c>
-      <c r="G54" s="135">
+      <c r="G54" s="133">
         <v>99.1</v>
       </c>
-      <c r="H54" s="135">
+      <c r="H54" s="133">
         <v>99.36</v>
       </c>
-      <c r="I54" s="134" t="s">
+      <c r="I54" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J54" s="134">
+      <c r="J54" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>550</v>
       </c>
-      <c r="B55" s="134" t="s">
+      <c r="B55" s="132" t="s">
         <v>551</v>
       </c>
-      <c r="C55" s="135">
+      <c r="C55" s="133">
         <v>100.17</v>
       </c>
-      <c r="D55" s="135">
+      <c r="D55" s="133">
         <v>100.08</v>
       </c>
-      <c r="E55" s="135">
+      <c r="E55" s="133">
         <v>100.53</v>
       </c>
-      <c r="F55" s="135">
+      <c r="F55" s="133">
         <v>99.96</v>
       </c>
-      <c r="G55" s="135">
+      <c r="G55" s="133">
         <v>99.52</v>
       </c>
-      <c r="H55" s="135">
+      <c r="H55" s="133">
         <v>101.63</v>
       </c>
-      <c r="I55" s="134" t="s">
+      <c r="I55" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J55" s="134">
+      <c r="J55" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>552</v>
       </c>
-      <c r="B56" s="134" t="s">
+      <c r="B56" s="132" t="s">
         <v>553</v>
       </c>
-      <c r="C56" s="135">
+      <c r="C56" s="133">
         <v>99.91</v>
       </c>
-      <c r="D56" s="135">
+      <c r="D56" s="133">
         <v>99.96</v>
       </c>
-      <c r="E56" s="135">
+      <c r="E56" s="133">
         <v>99.74</v>
       </c>
-      <c r="F56" s="135">
+      <c r="F56" s="133">
         <v>100.02</v>
       </c>
-      <c r="G56" s="135">
+      <c r="G56" s="133">
         <v>100.24</v>
       </c>
-      <c r="H56" s="135">
+      <c r="H56" s="133">
         <v>99.2</v>
       </c>
-      <c r="I56" s="134" t="s">
+      <c r="I56" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J56" s="134">
+      <c r="J56" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>554</v>
       </c>
-      <c r="B57" s="134" t="s">
+      <c r="B57" s="132" t="s">
         <v>555</v>
       </c>
-      <c r="C57" s="135">
+      <c r="C57" s="133">
         <v>99.87</v>
       </c>
-      <c r="D57" s="135">
+      <c r="D57" s="133">
         <v>99.94</v>
       </c>
-      <c r="E57" s="135">
+      <c r="E57" s="133">
         <v>99.61</v>
       </c>
-      <c r="F57" s="135">
+      <c r="F57" s="133">
         <v>100.03</v>
       </c>
-      <c r="G57" s="135">
+      <c r="G57" s="133">
         <v>100.36</v>
       </c>
-      <c r="H57" s="135">
+      <c r="H57" s="133">
         <v>98.8</v>
       </c>
-      <c r="I57" s="134" t="s">
+      <c r="I57" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J57" s="134">
+      <c r="J57" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>556</v>
       </c>
-      <c r="B58" s="134" t="s">
+      <c r="B58" s="132" t="s">
         <v>557</v>
       </c>
-      <c r="C58" s="135">
+      <c r="C58" s="133">
         <v>100.21</v>
       </c>
-      <c r="D58" s="135">
+      <c r="D58" s="133">
         <v>100.1</v>
       </c>
-      <c r="E58" s="135">
+      <c r="E58" s="133">
         <v>100.66</v>
       </c>
-      <c r="F58" s="135">
+      <c r="F58" s="133">
         <v>99.95</v>
       </c>
-      <c r="G58" s="135">
+      <c r="G58" s="133">
         <v>99.4</v>
       </c>
-      <c r="H58" s="135">
+      <c r="H58" s="133">
         <v>102.04</v>
       </c>
-      <c r="I58" s="134" t="s">
+      <c r="I58" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J58" s="134">
+      <c r="J58" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>558</v>
       </c>
-      <c r="B59" s="134" t="s">
+      <c r="B59" s="132" t="s">
         <v>559</v>
       </c>
-      <c r="C59" s="135">
+      <c r="C59" s="133">
         <v>99.87</v>
       </c>
-      <c r="D59" s="135">
+      <c r="D59" s="133">
         <v>99.94</v>
       </c>
-      <c r="E59" s="135">
+      <c r="E59" s="133">
         <v>99.61</v>
       </c>
-      <c r="F59" s="135">
+      <c r="F59" s="133">
         <v>100.03</v>
       </c>
-      <c r="G59" s="135">
+      <c r="G59" s="133">
         <v>100.36</v>
       </c>
-      <c r="H59" s="135">
+      <c r="H59" s="133">
         <v>98.8</v>
       </c>
-      <c r="I59" s="134" t="s">
+      <c r="I59" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J59" s="134">
+      <c r="J59" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>560</v>
       </c>
-      <c r="B60" s="134" t="s">
+      <c r="B60" s="132" t="s">
         <v>561</v>
       </c>
-      <c r="C60" s="135">
+      <c r="C60" s="133">
         <v>100.02</v>
       </c>
-      <c r="D60" s="135">
+      <c r="D60" s="133">
         <v>100.01</v>
       </c>
-      <c r="E60" s="135">
+      <c r="E60" s="133">
         <v>100.07</v>
       </c>
-      <c r="F60" s="135">
+      <c r="F60" s="133">
         <v>99.99</v>
       </c>
-      <c r="G60" s="135">
+      <c r="G60" s="133">
         <v>99.94</v>
       </c>
-      <c r="H60" s="135">
+      <c r="H60" s="133">
         <v>100.2</v>
       </c>
-      <c r="I60" s="134" t="s">
+      <c r="I60" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J60" s="134">
+      <c r="J60" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>562</v>
       </c>
-      <c r="B61" s="134" t="s">
+      <c r="B61" s="132" t="s">
         <v>563</v>
       </c>
-      <c r="C61" s="135">
+      <c r="C61" s="133">
         <v>100.06</v>
       </c>
-      <c r="D61" s="135">
+      <c r="D61" s="133">
         <v>100.03</v>
       </c>
-      <c r="E61" s="135">
+      <c r="E61" s="133">
         <v>100.2</v>
       </c>
-      <c r="F61" s="135">
+      <c r="F61" s="133">
         <v>99.98</v>
       </c>
-      <c r="G61" s="135">
+      <c r="G61" s="133">
         <v>99.82</v>
       </c>
-      <c r="H61" s="135">
+      <c r="H61" s="133">
         <v>100.61</v>
       </c>
-      <c r="I61" s="134" t="s">
+      <c r="I61" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J61" s="134">
+      <c r="J61" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>564</v>
       </c>
-      <c r="B62" s="134" t="s">
+      <c r="B62" s="132" t="s">
         <v>565</v>
       </c>
-      <c r="C62" s="135">
+      <c r="C62" s="133">
         <v>99.87</v>
       </c>
-      <c r="D62" s="135">
+      <c r="D62" s="133">
         <v>99.94</v>
       </c>
-      <c r="E62" s="135">
+      <c r="E62" s="133">
         <v>99.61</v>
       </c>
-      <c r="F62" s="135">
+      <c r="F62" s="133">
         <v>100.03</v>
       </c>
-      <c r="G62" s="135">
+      <c r="G62" s="133">
         <v>100.36</v>
       </c>
-      <c r="H62" s="135">
+      <c r="H62" s="133">
         <v>98.8</v>
       </c>
-      <c r="I62" s="134" t="s">
+      <c r="I62" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J62" s="134">
+      <c r="J62" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>566</v>
       </c>
-      <c r="B63" s="134" t="s">
+      <c r="B63" s="132" t="s">
         <v>567</v>
       </c>
-      <c r="C63" s="135">
+      <c r="C63" s="133">
         <v>100.06</v>
       </c>
-      <c r="D63" s="135">
+      <c r="D63" s="133">
         <v>100.03</v>
       </c>
-      <c r="E63" s="135">
+      <c r="E63" s="133">
         <v>100.2</v>
       </c>
-      <c r="F63" s="135">
+      <c r="F63" s="133">
         <v>99.98</v>
       </c>
-      <c r="G63" s="135">
+      <c r="G63" s="133">
         <v>99.82</v>
       </c>
-      <c r="H63" s="135">
+      <c r="H63" s="133">
         <v>100.61</v>
       </c>
-      <c r="I63" s="134" t="s">
+      <c r="I63" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J63" s="134">
+      <c r="J63" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>568</v>
       </c>
-      <c r="B64" s="134" t="s">
+      <c r="B64" s="132" t="s">
         <v>569</v>
       </c>
-      <c r="C64" s="135">
+      <c r="C64" s="133">
         <v>100.02</v>
       </c>
-      <c r="D64" s="135">
+      <c r="D64" s="133">
         <v>100.01</v>
       </c>
-      <c r="E64" s="135">
+      <c r="E64" s="133">
         <v>100.07</v>
       </c>
-      <c r="F64" s="135">
+      <c r="F64" s="133">
         <v>99.99</v>
       </c>
-      <c r="G64" s="135">
+      <c r="G64" s="133">
         <v>99.94</v>
       </c>
-      <c r="H64" s="135">
+      <c r="H64" s="133">
         <v>100.2</v>
       </c>
-      <c r="I64" s="134" t="s">
+      <c r="I64" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J64" s="134">
+      <c r="J64" s="132">
         <v>2019</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="B65" s="134" t="s">
+      <c r="B65" s="132" t="s">
         <v>571</v>
       </c>
-      <c r="C65" s="135">
+      <c r="C65" s="133">
         <v>99.87</v>
       </c>
-      <c r="D65" s="135">
+      <c r="D65" s="133">
         <v>99.94</v>
       </c>
-      <c r="E65" s="135">
+      <c r="E65" s="133">
         <v>99.61</v>
       </c>
-      <c r="F65" s="135">
+      <c r="F65" s="133">
         <v>100.03</v>
       </c>
-      <c r="G65" s="135">
+      <c r="G65" s="133">
         <v>100.36</v>
       </c>
-      <c r="H65" s="135">
+      <c r="H65" s="133">
         <v>98.8</v>
       </c>
-      <c r="I65" s="134" t="s">
+      <c r="I65" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J65" s="134">
+      <c r="J65" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>572</v>
       </c>
-      <c r="B66" s="134" t="s">
+      <c r="B66" s="132" t="s">
         <v>573</v>
       </c>
-      <c r="C66" s="135">
+      <c r="C66" s="133">
         <v>102.53</v>
       </c>
-      <c r="D66" s="135">
+      <c r="D66" s="133">
         <v>102.41</v>
       </c>
-      <c r="E66" s="135">
+      <c r="E66" s="133">
         <v>102.7</v>
       </c>
-      <c r="F66" s="135">
+      <c r="F66" s="133">
         <v>102.5</v>
       </c>
-      <c r="G66" s="135">
+      <c r="G66" s="133">
         <v>102.43</v>
       </c>
-      <c r="H66" s="135">
+      <c r="H66" s="133">
         <v>102.97</v>
       </c>
-      <c r="I66" s="134" t="s">
+      <c r="I66" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J66" s="134">
+      <c r="J66" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>574</v>
       </c>
-      <c r="B67" s="134" t="s">
+      <c r="B67" s="132" t="s">
         <v>575</v>
       </c>
-      <c r="C67" s="135">
+      <c r="C67" s="133">
         <v>100.02</v>
       </c>
-      <c r="D67" s="135">
+      <c r="D67" s="133">
         <v>100.01</v>
       </c>
-      <c r="E67" s="135">
+      <c r="E67" s="133">
         <v>100.07</v>
       </c>
-      <c r="F67" s="135">
+      <c r="F67" s="133">
         <v>99.99</v>
       </c>
-      <c r="G67" s="135">
+      <c r="G67" s="133">
         <v>99.94</v>
       </c>
-      <c r="H67" s="135">
+      <c r="H67" s="133">
         <v>100.2</v>
       </c>
-      <c r="I67" s="134" t="s">
+      <c r="I67" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J67" s="134">
+      <c r="J67" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="B68" s="134" t="s">
+      <c r="B68" s="132" t="s">
         <v>577</v>
       </c>
-      <c r="C68" s="135">
+      <c r="C68" s="133">
         <v>99.91</v>
       </c>
-      <c r="D68" s="135">
+      <c r="D68" s="133">
         <v>99.96</v>
       </c>
-      <c r="E68" s="135">
+      <c r="E68" s="133">
         <v>99.74</v>
       </c>
-      <c r="F68" s="135">
+      <c r="F68" s="133">
         <v>100.02</v>
       </c>
-      <c r="G68" s="135">
+      <c r="G68" s="133">
         <v>100.24</v>
       </c>
-      <c r="H68" s="135">
+      <c r="H68" s="133">
         <v>99.2</v>
       </c>
-      <c r="I68" s="134" t="s">
+      <c r="I68" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J68" s="134">
+      <c r="J68" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>578</v>
       </c>
-      <c r="B69" s="134" t="s">
+      <c r="B69" s="132" t="s">
         <v>579</v>
       </c>
-      <c r="C69" s="135">
+      <c r="C69" s="133">
         <v>100.17</v>
       </c>
-      <c r="D69" s="135">
+      <c r="D69" s="133">
         <v>100.08</v>
       </c>
-      <c r="E69" s="135">
+      <c r="E69" s="133">
         <v>100.53</v>
       </c>
-      <c r="F69" s="135">
+      <c r="F69" s="133">
         <v>99.96</v>
       </c>
-      <c r="G69" s="135">
+      <c r="G69" s="133">
         <v>99.52</v>
       </c>
-      <c r="H69" s="135">
+      <c r="H69" s="133">
         <v>101.63</v>
       </c>
-      <c r="I69" s="134" t="s">
+      <c r="I69" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J69" s="134">
+      <c r="J69" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>580</v>
       </c>
-      <c r="B70" s="134" t="s">
+      <c r="B70" s="132" t="s">
         <v>581</v>
       </c>
-      <c r="C70" s="135">
+      <c r="C70" s="133">
         <v>99.91</v>
       </c>
-      <c r="D70" s="135">
+      <c r="D70" s="133">
         <v>99.96</v>
       </c>
-      <c r="E70" s="135">
+      <c r="E70" s="133">
         <v>99.74</v>
       </c>
-      <c r="F70" s="135">
+      <c r="F70" s="133">
         <v>100.02</v>
       </c>
-      <c r="G70" s="135">
+      <c r="G70" s="133">
         <v>100.24</v>
       </c>
-      <c r="H70" s="135">
+      <c r="H70" s="133">
         <v>99.2</v>
       </c>
-      <c r="I70" s="134" t="s">
+      <c r="I70" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J70" s="134">
+      <c r="J70" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="B71" s="134" t="s">
+      <c r="B71" s="132" t="s">
         <v>583</v>
       </c>
-      <c r="C71" s="135">
+      <c r="C71" s="133">
         <v>99.87</v>
       </c>
-      <c r="D71" s="135">
+      <c r="D71" s="133">
         <v>99.94</v>
       </c>
-      <c r="E71" s="135">
+      <c r="E71" s="133">
         <v>99.61</v>
       </c>
-      <c r="F71" s="135">
+      <c r="F71" s="133">
         <v>100.03</v>
       </c>
-      <c r="G71" s="135">
+      <c r="G71" s="133">
         <v>100.36</v>
       </c>
-      <c r="H71" s="135">
+      <c r="H71" s="133">
         <v>98.8</v>
       </c>
-      <c r="I71" s="134" t="s">
+      <c r="I71" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J71" s="134">
+      <c r="J71" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>584</v>
       </c>
-      <c r="B72" s="134" t="s">
+      <c r="B72" s="132" t="s">
         <v>585</v>
       </c>
-      <c r="C72" s="135">
+      <c r="C72" s="133">
         <v>100.17</v>
       </c>
-      <c r="D72" s="135">
+      <c r="D72" s="133">
         <v>100.08</v>
       </c>
-      <c r="E72" s="135">
+      <c r="E72" s="133">
         <v>100.53</v>
       </c>
-      <c r="F72" s="135">
+      <c r="F72" s="133">
         <v>99.96</v>
       </c>
-      <c r="G72" s="135">
+      <c r="G72" s="133">
         <v>99.52</v>
       </c>
-      <c r="H72" s="135">
+      <c r="H72" s="133">
         <v>101.63</v>
       </c>
-      <c r="I72" s="134" t="s">
+      <c r="I72" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J72" s="134">
+      <c r="J72" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>586</v>
       </c>
-      <c r="B73" s="134" t="s">
+      <c r="B73" s="132" t="s">
         <v>587</v>
       </c>
-      <c r="C73" s="135">
+      <c r="C73" s="133">
         <v>99.91</v>
       </c>
-      <c r="D73" s="135">
+      <c r="D73" s="133">
         <v>99.96</v>
       </c>
-      <c r="E73" s="135">
+      <c r="E73" s="133">
         <v>99.74</v>
       </c>
-      <c r="F73" s="135">
+      <c r="F73" s="133">
         <v>100.02</v>
       </c>
-      <c r="G73" s="135">
+      <c r="G73" s="133">
         <v>100.24</v>
       </c>
-      <c r="H73" s="135">
+      <c r="H73" s="133">
         <v>99.2</v>
       </c>
-      <c r="I73" s="134" t="s">
+      <c r="I73" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J73" s="134">
+      <c r="J73" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>588</v>
       </c>
-      <c r="B74" s="134" t="s">
+      <c r="B74" s="132" t="s">
         <v>589</v>
       </c>
-      <c r="C74" s="135">
+      <c r="C74" s="133">
         <v>100.02</v>
       </c>
-      <c r="D74" s="135">
+      <c r="D74" s="133">
         <v>100.01</v>
       </c>
-      <c r="E74" s="135">
+      <c r="E74" s="133">
         <v>100.07</v>
       </c>
-      <c r="F74" s="135">
+      <c r="F74" s="133">
         <v>99.99</v>
       </c>
-      <c r="G74" s="135">
+      <c r="G74" s="133">
         <v>99.94</v>
       </c>
-      <c r="H74" s="135">
+      <c r="H74" s="133">
         <v>100.2</v>
       </c>
-      <c r="I74" s="134" t="s">
+      <c r="I74" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J74" s="134">
+      <c r="J74" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>590</v>
       </c>
-      <c r="B75" s="134" t="s">
+      <c r="B75" s="132" t="s">
         <v>591</v>
       </c>
-      <c r="C75" s="135">
+      <c r="C75" s="133">
         <v>100.06</v>
       </c>
-      <c r="D75" s="135">
+      <c r="D75" s="133">
         <v>100.03</v>
       </c>
-      <c r="E75" s="135">
+      <c r="E75" s="133">
         <v>100.2</v>
       </c>
-      <c r="F75" s="135">
+      <c r="F75" s="133">
         <v>99.98</v>
       </c>
-      <c r="G75" s="135">
+      <c r="G75" s="133">
         <v>99.82</v>
       </c>
-      <c r="H75" s="135">
+      <c r="H75" s="133">
         <v>100.61</v>
       </c>
-      <c r="I75" s="134" t="s">
+      <c r="I75" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J75" s="134">
+      <c r="J75" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>592</v>
       </c>
-      <c r="B76" s="134" t="s">
+      <c r="B76" s="132" t="s">
         <v>593</v>
       </c>
-      <c r="C76" s="135">
+      <c r="C76" s="133">
         <v>99.87</v>
       </c>
-      <c r="D76" s="135">
+      <c r="D76" s="133">
         <v>99.94</v>
       </c>
-      <c r="E76" s="135">
+      <c r="E76" s="133">
         <v>99.61</v>
       </c>
-      <c r="F76" s="135">
+      <c r="F76" s="133">
         <v>100.03</v>
       </c>
-      <c r="G76" s="135">
+      <c r="G76" s="133">
         <v>100.36</v>
       </c>
-      <c r="H76" s="135">
+      <c r="H76" s="133">
         <v>98.8</v>
       </c>
-      <c r="I76" s="134" t="s">
+      <c r="I76" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J76" s="134">
+      <c r="J76" s="132">
         <v>2020</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="15" t="s">
         <v>594</v>
       </c>
-      <c r="B77" s="136">
+      <c r="B77" s="134">
         <v>44197</v>
       </c>
-      <c r="C77" s="135">
+      <c r="C77" s="133">
         <v>100.17</v>
       </c>
-      <c r="D77" s="135">
+      <c r="D77" s="133">
         <v>100.08</v>
       </c>
-      <c r="E77" s="135">
+      <c r="E77" s="133">
         <v>100.53</v>
       </c>
-      <c r="F77" s="135">
+      <c r="F77" s="133">
         <v>99.96</v>
       </c>
-      <c r="G77" s="135">
+      <c r="G77" s="133">
         <v>99.52</v>
       </c>
-      <c r="H77" s="135">
+      <c r="H77" s="133">
         <v>101.63</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J77" s="134">
+      <c r="J77" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>596</v>
       </c>
-      <c r="B78" s="136">
+      <c r="B78" s="134">
         <v>44228</v>
       </c>
-      <c r="C78" s="135">
+      <c r="C78" s="133">
         <v>99.21</v>
       </c>
-      <c r="D78" s="135">
+      <c r="D78" s="133">
         <v>99.23</v>
       </c>
-      <c r="E78" s="135">
+      <c r="E78" s="133">
         <v>99.22</v>
       </c>
-      <c r="F78" s="135">
+      <c r="F78" s="133">
         <v>99.17</v>
       </c>
-      <c r="G78" s="135">
+      <c r="G78" s="133">
         <v>99.1</v>
       </c>
-      <c r="H78" s="135">
+      <c r="H78" s="133">
         <v>99.36</v>
       </c>
       <c r="I78" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="J78" s="134">
+      <c r="J78" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>598</v>
       </c>
-      <c r="B79" s="136">
+      <c r="B79" s="134">
         <v>44256</v>
       </c>
-      <c r="C79" s="135">
+      <c r="C79" s="133">
         <v>99.87</v>
       </c>
-      <c r="D79" s="135">
+      <c r="D79" s="133">
         <v>99.94</v>
       </c>
-      <c r="E79" s="135">
+      <c r="E79" s="133">
         <v>99.61</v>
       </c>
-      <c r="F79" s="135">
+      <c r="F79" s="133">
         <v>100.03</v>
       </c>
-      <c r="G79" s="135">
+      <c r="G79" s="133">
         <v>100.36</v>
       </c>
-      <c r="H79" s="135">
+      <c r="H79" s="133">
         <v>98.8</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="J79" s="134">
+      <c r="J79" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>600</v>
       </c>
-      <c r="B80" s="136">
+      <c r="B80" s="134">
         <v>44287</v>
       </c>
-      <c r="C80" s="135">
+      <c r="C80" s="133">
         <v>99.91</v>
       </c>
-      <c r="D80" s="135">
+      <c r="D80" s="133">
         <v>99.96</v>
       </c>
-      <c r="E80" s="135">
+      <c r="E80" s="133">
         <v>99.74</v>
       </c>
-      <c r="F80" s="135">
+      <c r="F80" s="133">
         <v>100.02</v>
       </c>
-      <c r="G80" s="135">
+      <c r="G80" s="133">
         <v>100.24</v>
       </c>
-      <c r="H80" s="135">
+      <c r="H80" s="133">
         <v>99.2</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="J80" s="134">
+      <c r="J80" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="15" t="s">
         <v>602</v>
       </c>
-      <c r="B81" s="136">
+      <c r="B81" s="134">
         <v>44317</v>
       </c>
-      <c r="C81" s="135">
+      <c r="C81" s="133">
         <v>100.17</v>
       </c>
-      <c r="D81" s="135">
+      <c r="D81" s="133">
         <v>100.08</v>
       </c>
-      <c r="E81" s="135">
+      <c r="E81" s="133">
         <v>100.53</v>
       </c>
-      <c r="F81" s="135">
+      <c r="F81" s="133">
         <v>99.96</v>
       </c>
-      <c r="G81" s="135">
+      <c r="G81" s="133">
         <v>99.52</v>
       </c>
-      <c r="H81" s="135">
+      <c r="H81" s="133">
         <v>101.63</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="J81" s="134">
+      <c r="J81" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>604</v>
       </c>
-      <c r="B82" s="136">
+      <c r="B82" s="134">
         <v>44348</v>
       </c>
-      <c r="C82" s="135">
+      <c r="C82" s="133">
         <v>99.91</v>
       </c>
-      <c r="D82" s="135">
+      <c r="D82" s="133">
         <v>99.96</v>
       </c>
-      <c r="E82" s="135">
+      <c r="E82" s="133">
         <v>99.74</v>
       </c>
-      <c r="F82" s="135">
+      <c r="F82" s="133">
         <v>100.02</v>
       </c>
-      <c r="G82" s="135">
+      <c r="G82" s="133">
         <v>100.24</v>
       </c>
-      <c r="H82" s="135">
+      <c r="H82" s="133">
         <v>99.2</v>
       </c>
       <c r="I82" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="J82" s="134">
+      <c r="J82" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>606</v>
       </c>
-      <c r="B83" s="136">
+      <c r="B83" s="134">
         <v>44378</v>
       </c>
-      <c r="C83" s="135">
+      <c r="C83" s="133">
         <v>100.02</v>
       </c>
-      <c r="D83" s="135">
+      <c r="D83" s="133">
         <v>100.01</v>
       </c>
-      <c r="E83" s="135">
+      <c r="E83" s="133">
         <v>100.07</v>
       </c>
-      <c r="F83" s="135">
+      <c r="F83" s="133">
         <v>99.99</v>
       </c>
-      <c r="G83" s="135">
+      <c r="G83" s="133">
         <v>99.94</v>
       </c>
-      <c r="H83" s="135">
+      <c r="H83" s="133">
         <v>100.2</v>
       </c>
       <c r="I83" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="J83" s="134">
+      <c r="J83" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>608</v>
       </c>
-      <c r="B84" s="136">
+      <c r="B84" s="134">
         <v>44409</v>
       </c>
-      <c r="C84" s="135">
+      <c r="C84" s="133">
         <v>100.02</v>
       </c>
-      <c r="D84" s="135">
+      <c r="D84" s="133">
         <v>100.01</v>
       </c>
-      <c r="E84" s="135">
+      <c r="E84" s="133">
         <v>100.07</v>
       </c>
-      <c r="F84" s="135">
+      <c r="F84" s="133">
         <v>99.99</v>
       </c>
-      <c r="G84" s="135">
+      <c r="G84" s="133">
         <v>99.94</v>
       </c>
-      <c r="H84" s="135">
+      <c r="H84" s="133">
         <v>100.2</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="J84" s="134">
+      <c r="J84" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>610</v>
       </c>
-      <c r="B85" s="136">
+      <c r="B85" s="134">
         <v>44440</v>
       </c>
-      <c r="C85" s="135">
+      <c r="C85" s="133">
         <v>99.91</v>
       </c>
-      <c r="D85" s="135">
+      <c r="D85" s="133">
         <v>99.96</v>
       </c>
-      <c r="E85" s="135">
+      <c r="E85" s="133">
         <v>99.74</v>
       </c>
-      <c r="F85" s="135">
+      <c r="F85" s="133">
         <v>100.02</v>
       </c>
-      <c r="G85" s="135">
+      <c r="G85" s="133">
         <v>100.24</v>
       </c>
-      <c r="H85" s="135">
+      <c r="H85" s="133">
         <v>99.2</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="J85" s="134">
+      <c r="J85" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>612</v>
       </c>
-      <c r="B86" s="136">
+      <c r="B86" s="134">
         <v>44470</v>
       </c>
-      <c r="C86" s="135">
+      <c r="C86" s="133">
         <v>100.17</v>
       </c>
-      <c r="D86" s="135">
+      <c r="D86" s="133">
         <v>100.08</v>
       </c>
-      <c r="E86" s="135">
+      <c r="E86" s="133">
         <v>100.53</v>
       </c>
-      <c r="F86" s="135">
+      <c r="F86" s="133">
         <v>99.96</v>
       </c>
-      <c r="G86" s="135">
+      <c r="G86" s="133">
         <v>99.52</v>
       </c>
-      <c r="H86" s="135">
+      <c r="H86" s="133">
         <v>101.63</v>
       </c>
       <c r="I86" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="J86" s="134">
+      <c r="J86" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>614</v>
       </c>
-      <c r="B87" s="136">
+      <c r="B87" s="134">
         <v>44501</v>
       </c>
-      <c r="C87" s="135">
+      <c r="C87" s="133">
         <v>99.91</v>
       </c>
-      <c r="D87" s="135">
+      <c r="D87" s="133">
         <v>99.96</v>
       </c>
-      <c r="E87" s="135">
+      <c r="E87" s="133">
         <v>99.74</v>
       </c>
-      <c r="F87" s="135">
+      <c r="F87" s="133">
         <v>100.02</v>
       </c>
-      <c r="G87" s="135">
+      <c r="G87" s="133">
         <v>100.24</v>
       </c>
-      <c r="H87" s="135">
+      <c r="H87" s="133">
         <v>99.2</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J87" s="134">
+      <c r="J87" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>616</v>
       </c>
-      <c r="B88" s="136">
+      <c r="B88" s="134">
         <v>44531</v>
       </c>
-      <c r="C88" s="135">
+      <c r="C88" s="133">
         <v>99.87</v>
       </c>
-      <c r="D88" s="135">
+      <c r="D88" s="133">
         <v>99.94</v>
       </c>
-      <c r="E88" s="135">
+      <c r="E88" s="133">
         <v>99.61</v>
       </c>
-      <c r="F88" s="135">
+      <c r="F88" s="133">
         <v>100.03</v>
       </c>
-      <c r="G88" s="135">
+      <c r="G88" s="133">
         <v>100.36</v>
       </c>
-      <c r="H88" s="135">
+      <c r="H88" s="133">
         <v>98.8</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="J88" s="134">
+      <c r="J88" s="132">
         <v>2021</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A89" s="139">
+      <c r="A89" s="137">
         <v>2022000101</v>
       </c>
-      <c r="B89" s="140" t="s">
+      <c r="B89" s="138" t="s">
         <v>682</v>
       </c>
-      <c r="C89" s="135">
+      <c r="C89" s="133">
         <v>100.17</v>
       </c>
-      <c r="D89" s="135">
+      <c r="D89" s="133">
         <v>100.08</v>
       </c>
-      <c r="E89" s="135">
+      <c r="E89" s="133">
         <v>100.53</v>
       </c>
-      <c r="F89" s="135">
+      <c r="F89" s="133">
         <v>99.96</v>
       </c>
-      <c r="G89" s="135">
+      <c r="G89" s="133">
         <v>99.52</v>
       </c>
-      <c r="H89" s="135">
+      <c r="H89" s="133">
         <v>101.63</v>
       </c>
-      <c r="I89" s="134" t="s">
+      <c r="I89" s="132" t="s">
         <v>200</v>
       </c>
-      <c r="J89" s="134">
+      <c r="J89" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A90" s="139">
+      <c r="A90" s="137">
         <v>2022000202</v>
       </c>
-      <c r="B90" s="140" t="s">
+      <c r="B90" s="138" t="s">
         <v>683</v>
       </c>
-      <c r="C90" s="135">
+      <c r="C90" s="133">
         <v>99.21</v>
       </c>
-      <c r="D90" s="135">
+      <c r="D90" s="133">
         <v>99.23</v>
       </c>
-      <c r="E90" s="135">
+      <c r="E90" s="133">
         <v>99.22</v>
       </c>
-      <c r="F90" s="135">
+      <c r="F90" s="133">
         <v>99.17</v>
       </c>
-      <c r="G90" s="135">
+      <c r="G90" s="133">
         <v>99.1</v>
       </c>
-      <c r="H90" s="135">
+      <c r="H90" s="133">
         <v>99.36</v>
       </c>
-      <c r="I90" s="134" t="s">
+      <c r="I90" s="132" t="s">
         <v>203</v>
       </c>
-      <c r="J90" s="134">
+      <c r="J90" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A91" s="139">
+      <c r="A91" s="137">
         <v>2022000303</v>
       </c>
-      <c r="B91" s="140" t="s">
+      <c r="B91" s="138" t="s">
         <v>623</v>
       </c>
-      <c r="C91" s="135">
+      <c r="C91" s="133">
         <v>99.87</v>
       </c>
-      <c r="D91" s="135">
+      <c r="D91" s="133">
         <v>99.94</v>
       </c>
-      <c r="E91" s="135">
+      <c r="E91" s="133">
         <v>99.61</v>
       </c>
-      <c r="F91" s="135">
+      <c r="F91" s="133">
         <v>100.03</v>
       </c>
-      <c r="G91" s="135">
+      <c r="G91" s="133">
         <v>100.36</v>
       </c>
-      <c r="H91" s="135">
+      <c r="H91" s="133">
         <v>98.8</v>
       </c>
-      <c r="I91" s="134" t="s">
+      <c r="I91" s="132" t="s">
         <v>206</v>
       </c>
-      <c r="J91" s="134">
+      <c r="J91" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A92" s="139">
+      <c r="A92" s="137">
         <v>2022000404</v>
       </c>
-      <c r="B92" s="140" t="s">
+      <c r="B92" s="138" t="s">
         <v>625</v>
       </c>
-      <c r="C92" s="135">
+      <c r="C92" s="133">
         <v>100.06</v>
       </c>
-      <c r="D92" s="135">
+      <c r="D92" s="133">
         <v>100.03</v>
       </c>
-      <c r="E92" s="135">
+      <c r="E92" s="133">
         <v>100.2</v>
       </c>
-      <c r="F92" s="135">
+      <c r="F92" s="133">
         <v>99.98</v>
       </c>
-      <c r="G92" s="135">
+      <c r="G92" s="133">
         <v>99.82</v>
       </c>
-      <c r="H92" s="135">
+      <c r="H92" s="133">
         <v>100.61</v>
       </c>
-      <c r="I92" s="134" t="s">
+      <c r="I92" s="132" t="s">
         <v>209</v>
       </c>
-      <c r="J92" s="134">
+      <c r="J92" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A93" s="139">
+      <c r="A93" s="137">
         <v>2022000505</v>
       </c>
-      <c r="B93" s="140" t="s">
+      <c r="B93" s="138" t="s">
         <v>627</v>
       </c>
-      <c r="C93" s="135">
+      <c r="C93" s="133">
         <v>100.02</v>
       </c>
-      <c r="D93" s="135">
+      <c r="D93" s="133">
         <v>100.01</v>
       </c>
-      <c r="E93" s="135">
+      <c r="E93" s="133">
         <v>100.07</v>
       </c>
-      <c r="F93" s="135">
+      <c r="F93" s="133">
         <v>99.99</v>
       </c>
-      <c r="G93" s="135">
+      <c r="G93" s="133">
         <v>99.94</v>
       </c>
-      <c r="H93" s="135">
+      <c r="H93" s="133">
         <v>100.2</v>
       </c>
-      <c r="I93" s="134" t="s">
+      <c r="I93" s="132" t="s">
         <v>212</v>
       </c>
-      <c r="J93" s="134">
+      <c r="J93" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A94" s="139">
+      <c r="A94" s="137">
         <v>2022000606</v>
       </c>
-      <c r="B94" s="140" t="s">
+      <c r="B94" s="138" t="s">
         <v>629</v>
       </c>
-      <c r="C94" s="135">
+      <c r="C94" s="133">
         <v>99.91</v>
       </c>
-      <c r="D94" s="135">
+      <c r="D94" s="133">
         <v>99.96</v>
       </c>
-      <c r="E94" s="135">
+      <c r="E94" s="133">
         <v>99.74</v>
       </c>
-      <c r="F94" s="135">
+      <c r="F94" s="133">
         <v>100.02</v>
       </c>
-      <c r="G94" s="135">
+      <c r="G94" s="133">
         <v>100.24</v>
       </c>
-      <c r="H94" s="135">
+      <c r="H94" s="133">
         <v>99.2</v>
       </c>
-      <c r="I94" s="134" t="s">
+      <c r="I94" s="132" t="s">
         <v>215</v>
       </c>
-      <c r="J94" s="134">
+      <c r="J94" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A95" s="139">
+      <c r="A95" s="137">
         <v>2022000707</v>
       </c>
-      <c r="B95" s="140" t="s">
+      <c r="B95" s="138" t="s">
         <v>631</v>
       </c>
-      <c r="C95" s="135">
+      <c r="C95" s="133">
         <v>100.17</v>
       </c>
-      <c r="D95" s="135">
+      <c r="D95" s="133">
         <v>100.08</v>
       </c>
-      <c r="E95" s="135">
+      <c r="E95" s="133">
         <v>100.53</v>
       </c>
-      <c r="F95" s="135">
+      <c r="F95" s="133">
         <v>99.96</v>
       </c>
-      <c r="G95" s="135">
+      <c r="G95" s="133">
         <v>99.52</v>
       </c>
-      <c r="H95" s="135">
+      <c r="H95" s="133">
         <v>101.63</v>
       </c>
-      <c r="I95" s="134" t="s">
+      <c r="I95" s="132" t="s">
         <v>218</v>
       </c>
-      <c r="J95" s="134">
+      <c r="J95" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A96" s="139">
+      <c r="A96" s="137">
         <v>2022000808</v>
       </c>
-      <c r="B96" s="140" t="s">
+      <c r="B96" s="138" t="s">
         <v>633</v>
       </c>
-      <c r="C96" s="135">
+      <c r="C96" s="133">
         <v>99.87</v>
       </c>
-      <c r="D96" s="135">
+      <c r="D96" s="133">
         <v>99.94</v>
       </c>
-      <c r="E96" s="135">
+      <c r="E96" s="133">
         <v>99.61</v>
       </c>
-      <c r="F96" s="135">
+      <c r="F96" s="133">
         <v>100.03</v>
       </c>
-      <c r="G96" s="135">
+      <c r="G96" s="133">
         <v>100.36</v>
       </c>
-      <c r="H96" s="135">
+      <c r="H96" s="133">
         <v>98.8</v>
       </c>
-      <c r="I96" s="134" t="s">
+      <c r="I96" s="132" t="s">
         <v>221</v>
       </c>
-      <c r="J96" s="134">
+      <c r="J96" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A97" s="139">
+      <c r="A97" s="137">
         <v>2022000909</v>
       </c>
-      <c r="B97" s="140" t="s">
+      <c r="B97" s="138" t="s">
         <v>635</v>
       </c>
-      <c r="C97" s="135">
+      <c r="C97" s="133">
         <v>99.91</v>
       </c>
-      <c r="D97" s="135">
+      <c r="D97" s="133">
         <v>99.96</v>
       </c>
-      <c r="E97" s="135">
+      <c r="E97" s="133">
         <v>99.74</v>
       </c>
-      <c r="F97" s="135">
+      <c r="F97" s="133">
         <v>100.02</v>
       </c>
-      <c r="G97" s="135">
+      <c r="G97" s="133">
         <v>100.24</v>
       </c>
-      <c r="H97" s="135">
+      <c r="H97" s="133">
         <v>99.2</v>
       </c>
-      <c r="I97" s="134" t="s">
+      <c r="I97" s="132" t="s">
         <v>224</v>
       </c>
-      <c r="J97" s="134">
+      <c r="J97" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A98" s="139">
+      <c r="A98" s="137">
         <v>2022001010</v>
       </c>
-      <c r="B98" s="140" t="s">
+      <c r="B98" s="138" t="s">
         <v>637</v>
       </c>
-      <c r="C98" s="135">
+      <c r="C98" s="133">
         <v>100.17</v>
       </c>
-      <c r="D98" s="135">
+      <c r="D98" s="133">
         <v>100.08</v>
       </c>
-      <c r="E98" s="135">
+      <c r="E98" s="133">
         <v>100.53</v>
       </c>
-      <c r="F98" s="135">
+      <c r="F98" s="133">
         <v>99.96</v>
       </c>
-      <c r="G98" s="135">
+      <c r="G98" s="133">
         <v>99.52</v>
       </c>
-      <c r="H98" s="135">
+      <c r="H98" s="133">
         <v>101.63</v>
       </c>
-      <c r="I98" s="134" t="s">
+      <c r="I98" s="132" t="s">
         <v>227</v>
       </c>
-      <c r="J98" s="134">
+      <c r="J98" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A99" s="139">
+      <c r="A99" s="137">
         <v>2022001111</v>
       </c>
-      <c r="B99" s="140" t="s">
+      <c r="B99" s="138" t="s">
         <v>639</v>
       </c>
-      <c r="C99" s="135">
+      <c r="C99" s="133">
         <v>99.91</v>
       </c>
-      <c r="D99" s="135">
+      <c r="D99" s="133">
         <v>99.96</v>
       </c>
-      <c r="E99" s="135">
+      <c r="E99" s="133">
         <v>99.74</v>
       </c>
-      <c r="F99" s="135">
+      <c r="F99" s="133">
         <v>100.02</v>
       </c>
-      <c r="G99" s="135">
+      <c r="G99" s="133">
         <v>100.24</v>
       </c>
-      <c r="H99" s="135">
+      <c r="H99" s="133">
         <v>99.2</v>
       </c>
-      <c r="I99" s="134" t="s">
+      <c r="I99" s="132" t="s">
         <v>230</v>
       </c>
-      <c r="J99" s="134">
+      <c r="J99" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A100" s="139">
+      <c r="A100" s="137">
         <v>2022001212</v>
       </c>
-      <c r="B100" s="140" t="s">
+      <c r="B100" s="138" t="s">
         <v>641</v>
       </c>
-      <c r="C100" s="135">
+      <c r="C100" s="133">
         <v>100.02</v>
       </c>
-      <c r="D100" s="135">
+      <c r="D100" s="133">
         <v>100.01</v>
       </c>
-      <c r="E100" s="135">
+      <c r="E100" s="133">
         <v>100.07</v>
       </c>
-      <c r="F100" s="135">
+      <c r="F100" s="133">
         <v>99.99</v>
       </c>
-      <c r="G100" s="135">
+      <c r="G100" s="133">
         <v>99.94</v>
       </c>
-      <c r="H100" s="135">
+      <c r="H100" s="133">
         <v>100.2</v>
       </c>
-      <c r="I100" s="134" t="s">
+      <c r="I100" s="132" t="s">
         <v>233</v>
       </c>
-      <c r="J100" s="134">
+      <c r="J100" s="132">
         <v>2022</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A101" s="138">
+      <c r="A101" s="136">
         <v>2023000101</v>
       </c>
-      <c r="B101" s="138" t="s">
+      <c r="B101" s="136" t="s">
         <v>652</v>
       </c>
-      <c r="C101" s="158">
+      <c r="C101" s="133">
         <v>100.03</v>
       </c>
-      <c r="D101" s="158">
+      <c r="D101" s="133">
         <v>100</v>
       </c>
-      <c r="E101" s="158">
+      <c r="E101" s="133">
         <v>100.05</v>
       </c>
-      <c r="F101" s="158">
+      <c r="F101" s="133">
         <v>100</v>
       </c>
-      <c r="G101" s="158">
+      <c r="G101" s="133">
         <v>99.94</v>
       </c>
-      <c r="H101" s="158">
+      <c r="H101" s="133">
         <v>100.4</v>
       </c>
-      <c r="I101" s="135" t="s">
+      <c r="I101" s="133" t="s">
         <v>200</v>
       </c>
-      <c r="J101" s="135">
+      <c r="J101" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A102" s="138">
+      <c r="A102" s="136">
         <v>2023000202</v>
       </c>
-      <c r="B102" s="138" t="s">
+      <c r="B102" s="136" t="s">
         <v>653</v>
       </c>
-      <c r="C102" s="158">
+      <c r="C102" s="133">
         <v>99.34</v>
       </c>
-      <c r="D102" s="158">
+      <c r="D102" s="133">
         <v>99.44</v>
       </c>
-      <c r="E102" s="158">
+      <c r="E102" s="133">
         <v>99.32</v>
       </c>
-      <c r="F102" s="158">
+      <c r="F102" s="133">
         <v>99.25</v>
       </c>
-      <c r="G102" s="158">
+      <c r="G102" s="133">
         <v>99.46</v>
       </c>
-      <c r="H102" s="158">
+      <c r="H102" s="133">
         <v>99.98</v>
       </c>
-      <c r="I102" s="135" t="s">
+      <c r="I102" s="133" t="s">
         <v>203</v>
       </c>
-      <c r="J102" s="135">
+      <c r="J102" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A103" s="138">
+      <c r="A103" s="136">
         <v>2023000303</v>
       </c>
-      <c r="B103" s="138" t="s">
+      <c r="B103" s="136" t="s">
         <v>654</v>
       </c>
-      <c r="C103" s="158">
+      <c r="C103" s="133">
         <v>99.85</v>
       </c>
-      <c r="D103" s="158">
+      <c r="D103" s="133">
         <v>99.97</v>
       </c>
-      <c r="E103" s="158">
+      <c r="E103" s="133">
         <v>99.72</v>
       </c>
-      <c r="F103" s="158">
+      <c r="F103" s="133">
         <v>100.02</v>
       </c>
-      <c r="G103" s="158">
+      <c r="G103" s="133">
         <v>100.34</v>
       </c>
-      <c r="H103" s="158">
+      <c r="H103" s="133">
         <v>97.64</v>
       </c>
-      <c r="I103" s="135" t="s">
+      <c r="I103" s="133" t="s">
         <v>206</v>
       </c>
-      <c r="J103" s="135">
+      <c r="J103" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A104" s="138">
+      <c r="A104" s="136">
         <v>2023000404</v>
       </c>
-      <c r="B104" s="138" t="s">
+      <c r="B104" s="136" t="s">
         <v>655</v>
       </c>
-      <c r="C104" s="158">
+      <c r="C104" s="133">
         <v>100.25</v>
       </c>
-      <c r="D104" s="158">
+      <c r="D104" s="133">
         <v>100.05</v>
       </c>
-      <c r="E104" s="158">
+      <c r="E104" s="133">
         <v>100.47</v>
       </c>
-      <c r="F104" s="158">
+      <c r="F104" s="133">
         <v>99.97</v>
       </c>
-      <c r="G104" s="158">
+      <c r="G104" s="133">
         <v>99.44</v>
       </c>
-      <c r="H104" s="158">
+      <c r="H104" s="133">
         <v>104.07</v>
       </c>
-      <c r="I104" s="135" t="s">
+      <c r="I104" s="133" t="s">
         <v>209</v>
       </c>
-      <c r="J104" s="135">
+      <c r="J104" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A105" s="138">
+      <c r="A105" s="136">
         <v>2023000505</v>
       </c>
-      <c r="B105" s="138" t="s">
+      <c r="B105" s="136" t="s">
         <v>656</v>
       </c>
-      <c r="C105" s="158">
+      <c r="C105" s="133">
         <v>99.85</v>
       </c>
-      <c r="D105" s="158">
+      <c r="D105" s="133">
         <v>99.97</v>
       </c>
-      <c r="E105" s="158">
+      <c r="E105" s="133">
         <v>99.72</v>
       </c>
-      <c r="F105" s="158">
+      <c r="F105" s="133">
         <v>100.02</v>
       </c>
-      <c r="G105" s="158">
+      <c r="G105" s="133">
         <v>100.34</v>
       </c>
-      <c r="H105" s="158">
+      <c r="H105" s="133">
         <v>97.64</v>
       </c>
-      <c r="I105" s="135" t="s">
+      <c r="I105" s="133" t="s">
         <v>212</v>
       </c>
-      <c r="J105" s="135">
+      <c r="J105" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A106" s="138">
+      <c r="A106" s="136">
         <v>2023000606</v>
       </c>
-      <c r="B106" s="138" t="s">
+      <c r="B106" s="136" t="s">
         <v>657</v>
       </c>
-      <c r="C106" s="158">
+      <c r="C106" s="133">
         <v>99.9</v>
       </c>
-      <c r="D106" s="158">
+      <c r="D106" s="133">
         <v>99.98</v>
       </c>
-      <c r="E106" s="158">
+      <c r="E106" s="133">
         <v>99.81</v>
       </c>
-      <c r="F106" s="158">
+      <c r="F106" s="133">
         <v>100.01</v>
       </c>
-      <c r="G106" s="158">
+      <c r="G106" s="133">
         <v>100.23</v>
       </c>
-      <c r="H106" s="158">
+      <c r="H106" s="133">
         <v>98.42</v>
       </c>
-      <c r="I106" s="135" t="s">
+      <c r="I106" s="133" t="s">
         <v>215</v>
       </c>
-      <c r="J106" s="135">
+      <c r="J106" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A107" s="138">
+      <c r="A107" s="136">
         <v>2023000707</v>
       </c>
-      <c r="B107" s="138" t="s">
+      <c r="B107" s="136" t="s">
         <v>658</v>
       </c>
-      <c r="C107" s="158">
+      <c r="C107" s="133">
         <v>100.2</v>
       </c>
-      <c r="D107" s="158">
+      <c r="D107" s="133">
         <v>100.04</v>
       </c>
-      <c r="E107" s="158">
+      <c r="E107" s="133">
         <v>100.37</v>
       </c>
-      <c r="F107" s="158">
+      <c r="F107" s="133">
         <v>99.98</v>
       </c>
-      <c r="G107" s="158">
+      <c r="G107" s="133">
         <v>99.55</v>
       </c>
-      <c r="H107" s="158">
+      <c r="H107" s="133">
         <v>103.24</v>
       </c>
-      <c r="I107" s="135" t="s">
+      <c r="I107" s="133" t="s">
         <v>218</v>
       </c>
-      <c r="J107" s="135">
+      <c r="J107" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A108" s="138">
+      <c r="A108" s="136">
         <v>2023000808</v>
       </c>
-      <c r="B108" s="138" t="s">
+      <c r="B108" s="136" t="s">
         <v>659</v>
       </c>
-      <c r="C108" s="158">
+      <c r="C108" s="133">
         <v>99.85</v>
       </c>
-      <c r="D108" s="158">
+      <c r="D108" s="133">
         <v>99.97</v>
       </c>
-      <c r="E108" s="158">
+      <c r="E108" s="133">
         <v>99.72</v>
       </c>
-      <c r="F108" s="158">
+      <c r="F108" s="133">
         <v>100.02</v>
       </c>
-      <c r="G108" s="158">
+      <c r="G108" s="133">
         <v>100.34</v>
       </c>
-      <c r="H108" s="158">
+      <c r="H108" s="133">
         <v>97.64</v>
       </c>
-      <c r="I108" s="135" t="s">
+      <c r="I108" s="133" t="s">
         <v>221</v>
       </c>
-      <c r="J108" s="135">
+      <c r="J108" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A109" s="138">
+      <c r="A109" s="136">
         <v>2023000909</v>
       </c>
-      <c r="B109" s="138" t="s">
+      <c r="B109" s="136" t="s">
         <v>660</v>
       </c>
-      <c r="C109" s="158">
+      <c r="C109" s="133">
         <v>100.08</v>
       </c>
-      <c r="D109" s="158">
+      <c r="D109" s="133">
         <v>100.01</v>
       </c>
-      <c r="E109" s="158">
+      <c r="E109" s="133">
         <v>100.14</v>
       </c>
-      <c r="F109" s="158">
+      <c r="F109" s="133">
         <v>99.99</v>
       </c>
-      <c r="G109" s="158">
+      <c r="G109" s="133">
         <v>99.83</v>
       </c>
-      <c r="H109" s="158">
+      <c r="H109" s="133">
         <v>101.2</v>
       </c>
-      <c r="I109" s="135" t="s">
+      <c r="I109" s="133" t="s">
         <v>224</v>
       </c>
-      <c r="J109" s="135">
+      <c r="J109" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A110" s="138">
+      <c r="A110" s="136">
         <v>2023001010</v>
       </c>
-      <c r="B110" s="138" t="s">
+      <c r="B110" s="136" t="s">
         <v>661</v>
       </c>
-      <c r="C110" s="158">
+      <c r="C110" s="133">
         <v>100.03</v>
       </c>
-      <c r="D110" s="158">
+      <c r="D110" s="133">
         <v>100</v>
       </c>
-      <c r="E110" s="158">
+      <c r="E110" s="133">
         <v>100.05</v>
       </c>
-      <c r="F110" s="158">
+      <c r="F110" s="133">
         <v>100</v>
       </c>
-      <c r="G110" s="158">
+      <c r="G110" s="133">
         <v>99.94</v>
       </c>
-      <c r="H110" s="158">
+      <c r="H110" s="133">
         <v>100.4</v>
       </c>
-      <c r="I110" s="135" t="s">
+      <c r="I110" s="133" t="s">
         <v>227</v>
       </c>
-      <c r="J110" s="135">
+      <c r="J110" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A111" s="138">
+      <c r="A111" s="136">
         <v>2023001111</v>
       </c>
-      <c r="B111" s="138" t="s">
+      <c r="B111" s="136" t="s">
         <v>662</v>
       </c>
-      <c r="C111" s="158">
+      <c r="C111" s="133">
         <v>99.9</v>
       </c>
-      <c r="D111" s="158">
+      <c r="D111" s="133">
         <v>99.98</v>
       </c>
-      <c r="E111" s="158">
+      <c r="E111" s="133">
         <v>99.81</v>
       </c>
-      <c r="F111" s="158">
+      <c r="F111" s="133">
         <v>100.01</v>
       </c>
-      <c r="G111" s="158">
+      <c r="G111" s="133">
         <v>100.23</v>
       </c>
-      <c r="H111" s="158">
+      <c r="H111" s="133">
         <v>98.42</v>
       </c>
-      <c r="I111" s="135" t="s">
+      <c r="I111" s="133" t="s">
         <v>230</v>
       </c>
-      <c r="J111" s="135">
+      <c r="J111" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A112" s="138">
+      <c r="A112" s="136">
         <v>2023001212</v>
       </c>
-      <c r="B112" s="138" t="s">
+      <c r="B112" s="136" t="s">
         <v>663</v>
       </c>
-      <c r="C112" s="158">
+      <c r="C112" s="133">
         <v>100.2</v>
       </c>
-      <c r="D112" s="158">
+      <c r="D112" s="133">
         <v>100.04</v>
       </c>
-      <c r="E112" s="158">
+      <c r="E112" s="133">
         <v>100.37</v>
       </c>
-      <c r="F112" s="158">
+      <c r="F112" s="133">
         <v>99.98</v>
       </c>
-      <c r="G112" s="158">
+      <c r="G112" s="133">
         <v>99.55</v>
       </c>
-      <c r="H112" s="158">
+      <c r="H112" s="133">
         <v>103.24</v>
       </c>
-      <c r="I112" s="135" t="s">
+      <c r="I112" s="133" t="s">
         <v>233</v>
       </c>
-      <c r="J112" s="135">
+      <c r="J112" s="133">
         <v>2023</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A113" s="159" t="s">
+      <c r="A113" s="156" t="s">
         <v>719</v>
       </c>
       <c r="B113" s="15" t="s">
         <v>720</v>
       </c>
       <c r="C113" s="15">
         <v>99.99</v>
       </c>
       <c r="D113" s="15">
         <v>100.08</v>
       </c>
       <c r="E113" s="15">
         <v>99.73</v>
       </c>
       <c r="F113" s="15">
         <v>100</v>
       </c>
       <c r="G113" s="15">
         <v>100.56</v>
       </c>
       <c r="H113" s="15">
         <v>98.18</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>200</v>
       </c>
       <c r="J113" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A114" s="159" t="s">
+      <c r="A114" s="156" t="s">
         <v>733</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>722</v>
       </c>
       <c r="C114" s="15">
         <v>102.78</v>
       </c>
       <c r="D114" s="15">
         <v>102.66</v>
       </c>
       <c r="E114" s="15">
         <v>102.73</v>
       </c>
       <c r="F114" s="15">
         <v>102.7</v>
       </c>
       <c r="G114" s="15">
         <v>102.29</v>
       </c>
       <c r="H114" s="15">
         <v>100.56</v>
       </c>
       <c r="I114" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J114" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A115" s="159" t="s">
+      <c r="A115" s="156" t="s">
         <v>734</v>
       </c>
       <c r="B115" s="15" t="s">
         <v>723</v>
       </c>
       <c r="C115" s="15">
         <v>100.01</v>
       </c>
       <c r="D115" s="15">
         <v>99.89</v>
       </c>
       <c r="E115" s="15">
         <v>100.36</v>
       </c>
       <c r="F115" s="15">
         <v>100</v>
       </c>
       <c r="G115" s="15">
         <v>99.26</v>
       </c>
       <c r="H115" s="15">
         <v>102.47</v>
       </c>
       <c r="I115" s="15" t="s">
         <v>206</v>
       </c>
       <c r="J115" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A116" s="159" t="s">
+      <c r="A116" s="156" t="s">
         <v>735</v>
       </c>
       <c r="B116" s="15" t="s">
         <v>724</v>
       </c>
       <c r="C116" s="15">
         <v>99.99</v>
       </c>
       <c r="D116" s="15">
         <v>100.05</v>
       </c>
       <c r="E116" s="15">
         <v>99.82</v>
       </c>
       <c r="F116" s="15">
         <v>100</v>
       </c>
       <c r="G116" s="15">
         <v>100.37</v>
       </c>
       <c r="H116" s="15">
         <v>98.79</v>
       </c>
       <c r="I116" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J116" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A117" s="159" t="s">
+      <c r="A117" s="156" t="s">
         <v>736</v>
       </c>
       <c r="B117" s="15" t="s">
         <v>725</v>
       </c>
       <c r="C117" s="15">
         <v>99.99</v>
       </c>
       <c r="D117" s="15">
         <v>100.08</v>
       </c>
       <c r="E117" s="15">
         <v>99.73</v>
       </c>
       <c r="F117" s="15">
         <v>100</v>
       </c>
       <c r="G117" s="15">
         <v>100.56</v>
       </c>
       <c r="H117" s="15">
         <v>98.18</v>
       </c>
       <c r="I117" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J117" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A118" s="159" t="s">
+      <c r="A118" s="156" t="s">
         <v>737</v>
       </c>
       <c r="B118" s="15" t="s">
         <v>726</v>
       </c>
       <c r="C118" s="15">
         <v>100.01</v>
       </c>
       <c r="D118" s="15">
         <v>99.86</v>
       </c>
       <c r="E118" s="15">
         <v>100.45</v>
       </c>
       <c r="F118" s="15">
         <v>100</v>
       </c>
       <c r="G118" s="15">
         <v>99.07</v>
       </c>
       <c r="H118" s="15">
         <v>103.1</v>
       </c>
       <c r="I118" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J118" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A119" s="159" t="s">
+      <c r="A119" s="156" t="s">
         <v>738</v>
       </c>
       <c r="B119" s="15" t="s">
         <v>727</v>
       </c>
       <c r="C119" s="15">
         <v>99.99</v>
       </c>
       <c r="D119" s="15">
         <v>100.08</v>
       </c>
       <c r="E119" s="15">
         <v>99.73</v>
       </c>
       <c r="F119" s="15">
         <v>100</v>
       </c>
       <c r="G119" s="15">
         <v>100.56</v>
       </c>
       <c r="H119" s="15">
         <v>98.18</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>218</v>
       </c>
       <c r="J119" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A120" s="159" t="s">
+      <c r="A120" s="156" t="s">
         <v>739</v>
       </c>
       <c r="B120" s="15" t="s">
         <v>728</v>
       </c>
       <c r="C120" s="15">
         <v>100</v>
       </c>
       <c r="D120" s="15">
         <v>99.99</v>
       </c>
       <c r="E120" s="15">
         <v>100.05</v>
       </c>
       <c r="F120" s="15">
         <v>100</v>
       </c>
       <c r="G120" s="15">
         <v>99.91</v>
       </c>
       <c r="H120" s="15">
         <v>100.31</v>
       </c>
       <c r="I120" s="15" t="s">
         <v>221</v>
       </c>
       <c r="J120" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A121" s="159" t="s">
+      <c r="A121" s="156" t="s">
         <v>740</v>
       </c>
       <c r="B121" s="15" t="s">
         <v>729</v>
       </c>
       <c r="C121" s="15">
         <v>100</v>
       </c>
       <c r="D121" s="15">
         <v>99.96</v>
       </c>
       <c r="E121" s="15">
         <v>100.14</v>
       </c>
       <c r="F121" s="15">
         <v>100</v>
       </c>
       <c r="G121" s="15">
         <v>99.72</v>
       </c>
       <c r="H121" s="15">
         <v>100.92</v>
       </c>
       <c r="I121" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J121" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A122" s="159" t="s">
+      <c r="A122" s="156" t="s">
         <v>741</v>
       </c>
       <c r="B122" s="15" t="s">
         <v>730</v>
       </c>
       <c r="C122" s="15">
         <v>99.99</v>
       </c>
       <c r="D122" s="15">
         <v>100.08</v>
       </c>
       <c r="E122" s="15">
         <v>99.73</v>
       </c>
       <c r="F122" s="15">
         <v>100</v>
       </c>
       <c r="G122" s="15">
         <v>100.56</v>
       </c>
       <c r="H122" s="15">
         <v>98.18</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>227</v>
       </c>
       <c r="J122" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A123" s="159" t="s">
+      <c r="A123" s="156" t="s">
         <v>742</v>
       </c>
       <c r="B123" s="15" t="s">
         <v>731</v>
       </c>
       <c r="C123" s="15">
         <v>100</v>
       </c>
       <c r="D123" s="15">
         <v>99.96</v>
       </c>
       <c r="E123" s="15">
         <v>100.14</v>
       </c>
       <c r="F123" s="15">
         <v>100</v>
       </c>
       <c r="G123" s="15">
         <v>99.72</v>
       </c>
       <c r="H123" s="15">
         <v>100.92</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J123" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A124" s="159" t="s">
+      <c r="A124" s="156" t="s">
         <v>743</v>
       </c>
       <c r="B124" s="15" t="s">
         <v>732</v>
       </c>
       <c r="C124" s="15">
         <v>100</v>
       </c>
       <c r="D124" s="15">
         <v>99.99</v>
       </c>
       <c r="E124" s="15">
         <v>100.05</v>
       </c>
       <c r="F124" s="15">
         <v>100</v>
       </c>
       <c r="G124" s="15">
         <v>99.91</v>
       </c>
       <c r="H124" s="15">
         <v>100.31</v>
       </c>
       <c r="I124" s="15" t="s">
         <v>233</v>
       </c>
       <c r="J124" s="15">
         <v>2024</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A125" s="15" t="s">
         <v>752</v>
       </c>
-      <c r="B125" s="161" t="s">
+      <c r="B125" s="158" t="s">
         <v>753</v>
       </c>
       <c r="C125" s="15">
         <v>99.87</v>
       </c>
       <c r="D125" s="15">
         <v>100.01</v>
       </c>
       <c r="E125" s="15">
         <v>99.63</v>
       </c>
       <c r="F125" s="15">
         <v>99.97</v>
       </c>
       <c r="G125" s="15">
         <v>100.59</v>
       </c>
       <c r="H125" s="15">
         <v>97.55</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J125" s="163">
+      <c r="J125" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A126" s="15" t="s">
         <v>767</v>
       </c>
-      <c r="B126" s="161" t="s">
+      <c r="B126" s="158" t="s">
         <v>779</v>
       </c>
       <c r="C126" s="15">
         <v>99.23</v>
       </c>
       <c r="D126" s="15">
         <v>99.22</v>
       </c>
       <c r="E126" s="15">
         <v>99.2</v>
       </c>
       <c r="F126" s="15">
         <v>99.28</v>
       </c>
       <c r="G126" s="15">
         <v>99.28</v>
       </c>
       <c r="H126" s="15">
         <v>100.34</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="J126" s="163">
+      <c r="J126" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A127" s="15" t="s">
         <v>768</v>
       </c>
-      <c r="B127" s="161" t="s">
+      <c r="B127" s="158" t="s">
         <v>781</v>
       </c>
       <c r="C127" s="15">
         <v>100.17</v>
       </c>
       <c r="D127" s="15">
         <v>99.99</v>
       </c>
       <c r="E127" s="15">
         <v>100.49</v>
       </c>
       <c r="F127" s="15">
         <v>100.04</v>
       </c>
       <c r="G127" s="15">
         <v>99.21</v>
       </c>
       <c r="H127" s="15">
         <v>103.36</v>
       </c>
       <c r="I127" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="J127" s="163">
+      <c r="J127" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A128" s="15" t="s">
         <v>769</v>
       </c>
-      <c r="B128" s="161" t="s">
+      <c r="B128" s="158" t="s">
         <v>783</v>
       </c>
       <c r="C128" s="15">
         <v>99.91</v>
       </c>
       <c r="D128" s="15">
         <v>100.01</v>
       </c>
       <c r="E128" s="15">
         <v>99.75</v>
       </c>
       <c r="F128" s="15">
         <v>99.98</v>
       </c>
       <c r="G128" s="15">
         <v>100.4</v>
       </c>
       <c r="H128" s="15">
         <v>98.36</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="J128" s="163">
+      <c r="J128" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="15" t="s">
         <v>770</v>
       </c>
-      <c r="B129" s="161" t="s">
+      <c r="B129" s="158" t="s">
         <v>785</v>
       </c>
       <c r="C129" s="15">
         <v>100.02</v>
       </c>
       <c r="D129" s="15">
         <v>100</v>
       </c>
       <c r="E129" s="15">
         <v>100.06</v>
       </c>
       <c r="F129" s="15">
         <v>100</v>
       </c>
       <c r="G129" s="15">
         <v>99.9</v>
       </c>
       <c r="H129" s="15">
         <v>100.41</v>
       </c>
       <c r="I129" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="J129" s="163">
+      <c r="J129" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
         <v>771</v>
       </c>
-      <c r="B130" s="161" t="s">
+      <c r="B130" s="158" t="s">
         <v>787</v>
       </c>
       <c r="C130" s="15">
         <v>100.07</v>
       </c>
       <c r="D130" s="15">
         <v>100</v>
       </c>
       <c r="E130" s="15">
         <v>100.18</v>
       </c>
       <c r="F130" s="15">
         <v>100.01</v>
       </c>
       <c r="G130" s="15">
         <v>99.7</v>
       </c>
       <c r="H130" s="15">
         <v>101.25</v>
       </c>
       <c r="I130" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="J130" s="163">
+      <c r="J130" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" s="15" t="s">
         <v>772</v>
       </c>
-      <c r="B131" s="161" t="s">
+      <c r="B131" s="158" t="s">
         <v>789</v>
       </c>
       <c r="C131" s="15">
         <v>99.87</v>
       </c>
       <c r="D131" s="15">
         <v>100.01</v>
       </c>
       <c r="E131" s="15">
         <v>99.63</v>
       </c>
       <c r="F131" s="15">
         <v>99.97</v>
       </c>
       <c r="G131" s="15">
         <v>100.59</v>
       </c>
       <c r="H131" s="15">
         <v>97.55</v>
       </c>
       <c r="I131" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="J131" s="163">
+      <c r="J131" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>773</v>
       </c>
-      <c r="B132" s="161" t="s">
+      <c r="B132" s="158" t="s">
         <v>791</v>
       </c>
       <c r="C132" s="15">
         <v>100.17</v>
       </c>
       <c r="D132" s="15">
         <v>99.99</v>
       </c>
       <c r="E132" s="15">
         <v>100.49</v>
       </c>
       <c r="F132" s="15">
         <v>100.04</v>
       </c>
       <c r="G132" s="15">
         <v>99.21</v>
       </c>
       <c r="H132" s="15">
         <v>103.36</v>
       </c>
       <c r="I132" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="J132" s="163">
+      <c r="J132" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>774</v>
       </c>
-      <c r="B133" s="161" t="s">
+      <c r="B133" s="158" t="s">
         <v>793</v>
       </c>
       <c r="C133" s="15">
         <v>99.91</v>
       </c>
       <c r="D133" s="15">
         <v>100.01</v>
       </c>
       <c r="E133" s="15">
         <v>99.75</v>
       </c>
       <c r="F133" s="15">
         <v>99.98</v>
       </c>
       <c r="G133" s="15">
         <v>100.4</v>
       </c>
       <c r="H133" s="15">
         <v>98.36</v>
       </c>
       <c r="I133" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="J133" s="163">
+      <c r="J133" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>775</v>
       </c>
-      <c r="B134" s="161" t="s">
+      <c r="B134" s="158" t="s">
         <v>795</v>
       </c>
       <c r="C134" s="15">
         <v>99.87</v>
       </c>
       <c r="D134" s="15">
         <v>100.01</v>
       </c>
       <c r="E134" s="15">
         <v>99.63</v>
       </c>
       <c r="F134" s="15">
         <v>99.97</v>
       </c>
       <c r="G134" s="15">
         <v>100.59</v>
       </c>
       <c r="H134" s="15">
         <v>97.55</v>
       </c>
       <c r="I134" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="J134" s="163">
+      <c r="J134" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>776</v>
       </c>
-      <c r="B135" s="161" t="s">
+      <c r="B135" s="158" t="s">
         <v>797</v>
       </c>
       <c r="C135" s="15">
         <v>100.22</v>
       </c>
       <c r="D135" s="15">
         <v>99.99</v>
       </c>
       <c r="E135" s="15">
         <v>100.62</v>
       </c>
       <c r="F135" s="15">
         <v>100.05</v>
       </c>
       <c r="G135" s="15">
         <v>99.02</v>
       </c>
       <c r="H135" s="15">
         <v>104.22</v>
       </c>
       <c r="I135" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J135" s="163">
+      <c r="J135" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>777</v>
       </c>
-      <c r="B136" s="161" t="s">
+      <c r="B136" s="158" t="s">
         <v>799</v>
       </c>
       <c r="C136" s="15">
         <v>99.87</v>
       </c>
       <c r="D136" s="15">
         <v>100.01</v>
       </c>
       <c r="E136" s="15">
         <v>99.63</v>
       </c>
       <c r="F136" s="15">
         <v>99.97</v>
       </c>
       <c r="G136" s="15">
         <v>100.59</v>
       </c>
       <c r="H136" s="15">
         <v>97.55</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="J136" s="163">
+      <c r="J136" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A137" s="137" t="s">
+      <c r="A137" s="135" t="s">
         <v>822</v>
       </c>
-      <c r="B137" s="138" t="s">
+      <c r="B137" s="136" t="s">
         <v>823</v>
       </c>
       <c r="C137" s="15">
         <v>100.02</v>
       </c>
       <c r="D137" s="15">
         <v>100</v>
       </c>
       <c r="E137" s="15">
         <v>100.06</v>
       </c>
       <c r="F137" s="15">
         <v>100</v>
       </c>
       <c r="G137" s="15">
         <v>99.9</v>
       </c>
       <c r="H137" s="15">
         <v>100.41</v>
       </c>
       <c r="I137" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="J137" s="135">
+      <c r="J137" s="133">
         <v>2026</v>
       </c>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A138" s="137" t="s">
+      <c r="A138" s="135" t="s">
         <v>838</v>
       </c>
-      <c r="B138" s="138" t="s">
+      <c r="B138" s="136" t="s">
         <v>827</v>
       </c>
       <c r="C138" s="15">
         <v>99.23</v>
       </c>
       <c r="D138" s="15">
         <v>99.22</v>
       </c>
       <c r="E138" s="15">
         <v>99.2</v>
       </c>
       <c r="F138" s="15">
         <v>99.28</v>
       </c>
       <c r="G138" s="15">
         <v>99.28</v>
       </c>
       <c r="H138" s="15">
         <v>100.34</v>
       </c>
       <c r="I138" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J138" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A139" s="137" t="s">
+      <c r="A139" s="135" t="s">
         <v>839</v>
       </c>
-      <c r="B139" s="138" t="s">
+      <c r="B139" s="136" t="s">
         <v>828</v>
       </c>
       <c r="C139" s="15">
         <v>100.02</v>
       </c>
       <c r="D139" s="15">
         <v>100</v>
       </c>
       <c r="E139" s="15">
         <v>100.06</v>
       </c>
       <c r="F139" s="15">
         <v>100</v>
       </c>
       <c r="G139" s="15">
         <v>99.9</v>
       </c>
       <c r="H139" s="15">
         <v>100.41</v>
       </c>
       <c r="I139" s="15" t="s">
         <v>206</v>
       </c>
       <c r="J139" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A140" s="137" t="s">
+      <c r="A140" s="135" t="s">
         <v>840</v>
       </c>
-      <c r="B140" s="138" t="s">
+      <c r="B140" s="136" t="s">
         <v>829</v>
       </c>
       <c r="C140" s="15">
         <v>99.91</v>
       </c>
       <c r="D140" s="15">
         <v>100.01</v>
       </c>
       <c r="E140" s="15">
         <v>99.75</v>
       </c>
       <c r="F140" s="15">
         <v>99.98</v>
       </c>
       <c r="G140" s="15">
         <v>100.4</v>
       </c>
       <c r="H140" s="15">
         <v>98.36</v>
       </c>
       <c r="I140" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J140" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A141" s="137" t="s">
+      <c r="A141" s="135" t="s">
         <v>841</v>
       </c>
-      <c r="B141" s="138" t="s">
+      <c r="B141" s="136" t="s">
         <v>830</v>
       </c>
       <c r="C141" s="15">
         <v>100.17</v>
       </c>
       <c r="D141" s="15">
         <v>99.99</v>
       </c>
       <c r="E141" s="15">
         <v>100.49</v>
       </c>
       <c r="F141" s="15">
         <v>100.04</v>
       </c>
       <c r="G141" s="15">
         <v>99.21</v>
       </c>
       <c r="H141" s="15">
         <v>103.36</v>
       </c>
       <c r="I141" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J141" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A142" s="137" t="s">
+      <c r="A142" s="135" t="s">
         <v>842</v>
       </c>
-      <c r="B142" s="138" t="s">
+      <c r="B142" s="136" t="s">
         <v>831</v>
       </c>
       <c r="C142" s="15">
         <v>99.91</v>
       </c>
       <c r="D142" s="15">
         <v>100.01</v>
       </c>
       <c r="E142" s="15">
         <v>99.75</v>
       </c>
       <c r="F142" s="15">
         <v>99.98</v>
       </c>
       <c r="G142" s="15">
         <v>100.4</v>
       </c>
       <c r="H142" s="15">
         <v>98.36</v>
       </c>
       <c r="I142" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J142" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A143" s="137" t="s">
+      <c r="A143" s="135" t="s">
         <v>843</v>
       </c>
-      <c r="B143" s="138" t="s">
+      <c r="B143" s="136" t="s">
         <v>832</v>
       </c>
       <c r="C143" s="15">
         <v>99.87</v>
       </c>
       <c r="D143" s="15">
         <v>100.01</v>
       </c>
       <c r="E143" s="15">
         <v>99.63</v>
       </c>
       <c r="F143" s="15">
         <v>99.97</v>
       </c>
       <c r="G143" s="15">
         <v>100.59</v>
       </c>
       <c r="H143" s="15">
         <v>97.55</v>
       </c>
       <c r="I143" s="15" t="s">
         <v>218</v>
       </c>
       <c r="J143" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A144" s="137" t="s">
+      <c r="A144" s="135" t="s">
         <v>844</v>
       </c>
-      <c r="B144" s="138" t="s">
+      <c r="B144" s="136" t="s">
         <v>833</v>
       </c>
       <c r="C144" s="15">
         <v>100.17</v>
       </c>
       <c r="D144" s="15">
         <v>99.99</v>
       </c>
       <c r="E144" s="15">
         <v>100.49</v>
       </c>
       <c r="F144" s="15">
         <v>100.04</v>
       </c>
       <c r="G144" s="15">
         <v>99.21</v>
       </c>
       <c r="H144" s="15">
         <v>103.36</v>
       </c>
       <c r="I144" s="15" t="s">
         <v>221</v>
       </c>
       <c r="J144" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A145" s="137" t="s">
+      <c r="A145" s="135" t="s">
         <v>845</v>
       </c>
-      <c r="B145" s="138" t="s">
+      <c r="B145" s="136" t="s">
         <v>834</v>
       </c>
       <c r="C145" s="15">
         <v>99.91</v>
       </c>
       <c r="D145" s="15">
         <v>100.01</v>
       </c>
       <c r="E145" s="15">
         <v>99.75</v>
       </c>
       <c r="F145" s="15">
         <v>99.98</v>
       </c>
       <c r="G145" s="15">
         <v>100.4</v>
       </c>
       <c r="H145" s="15">
         <v>98.36</v>
       </c>
       <c r="I145" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J145" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A146" s="137" t="s">
+      <c r="A146" s="135" t="s">
         <v>824</v>
       </c>
-      <c r="B146" s="138" t="s">
+      <c r="B146" s="136" t="s">
         <v>835</v>
       </c>
       <c r="C146" s="15">
         <v>100.02</v>
       </c>
       <c r="D146" s="15">
         <v>100</v>
       </c>
       <c r="E146" s="15">
         <v>100.06</v>
       </c>
       <c r="F146" s="15">
         <v>100</v>
       </c>
       <c r="G146" s="15">
         <v>99.9</v>
       </c>
       <c r="H146" s="15">
         <v>100.41</v>
       </c>
       <c r="I146" s="15" t="s">
         <v>227</v>
       </c>
       <c r="J146" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A147" s="137" t="s">
+      <c r="A147" s="135" t="s">
         <v>825</v>
       </c>
-      <c r="B147" s="138" t="s">
+      <c r="B147" s="136" t="s">
         <v>836</v>
       </c>
       <c r="C147" s="15">
         <v>100.07</v>
       </c>
       <c r="D147" s="15">
         <v>100</v>
       </c>
       <c r="E147" s="15">
         <v>100.18</v>
       </c>
       <c r="F147" s="15">
         <v>100.01</v>
       </c>
       <c r="G147" s="15">
         <v>99.7</v>
       </c>
       <c r="H147" s="15">
         <v>101.25</v>
       </c>
       <c r="I147" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J147" s="15">
         <v>2026</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A148" s="137" t="s">
+      <c r="A148" s="135" t="s">
         <v>826</v>
       </c>
-      <c r="B148" s="138" t="s">
+      <c r="B148" s="136" t="s">
         <v>837</v>
       </c>
       <c r="C148" s="15">
         <v>99.87</v>
       </c>
       <c r="D148" s="15">
         <v>100.01</v>
       </c>
       <c r="E148" s="15">
         <v>99.63</v>
       </c>
       <c r="F148" s="15">
         <v>99.97</v>
       </c>
       <c r="G148" s="15">
         <v>100.59</v>
       </c>
       <c r="H148" s="15">
         <v>97.55</v>
       </c>
       <c r="I148" s="15" t="s">
         <v>233</v>
       </c>
       <c r="J148" s="15">
         <v>2026</v>