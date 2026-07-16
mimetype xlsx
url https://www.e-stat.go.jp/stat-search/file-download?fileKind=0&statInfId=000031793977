--- v0 (2026-05-10)
+++ v1 (2026-07-16)
@@ -1,310 +1,313 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5210FA2A-8DAF-4186-8FF3-9EDB3FABC040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="13_ncr:1_{5210FA2A-8DAF-4186-8FF3-9EDB3FABC040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3AEAFCBA-B223-4276-9163-48406D6B97B6}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="51">
   <si>
+    <t>Ⅰ　野菜の品目別、年次別生産状況（総括表）</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>品　目</t>
+    <rPh sb="0" eb="1">
+      <t>シナ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>作付面積（ｈａ）</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>収穫量（ｔ）</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>Ｈ26年産</t>
+  </si>
+  <si>
+    <t>Ｈ28年産</t>
+  </si>
+  <si>
     <t>増減率(％)</t>
   </si>
   <si>
     <t>あさつき</t>
   </si>
   <si>
-    <t>エシャレット</t>
-[...47 lines deleted...]
-    <t>わさびだいこん</t>
+    <t>うど（露地盛土）</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>うど（伏込み）</t>
+    <rPh sb="3" eb="4">
+      <t>フ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>うるい</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>芽キャベツ</t>
-[...10 lines deleted...]
-    <phoneticPr fontId="20"/>
+    <t>エシャレット</t>
+  </si>
+  <si>
+    <t>オクラ</t>
   </si>
   <si>
     <t>かいわれだいこん</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
+    <t>…</t>
+  </si>
+  <si>
     <t>かんぴょう</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>クレソン</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
+    <t>くわい</t>
+  </si>
+  <si>
+    <t>しそ</t>
+  </si>
+  <si>
     <t>食用ぎく</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>食用ゆり</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
+    <t>しろうり</t>
+  </si>
+  <si>
+    <t>ズッキーニ</t>
+  </si>
+  <si>
     <t>スナップエンドウ</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>せり</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>つるむらさき</t>
-[...30 lines deleted...]
-    <phoneticPr fontId="18"/>
+    <t>タアサイ</t>
+  </si>
+  <si>
+    <t>たで</t>
   </si>
   <si>
     <t>つけな（こまつな及びみずなを除く)</t>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>作付面積（ｈａ）</t>
+    <t>つるむらさき</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>とうがらし（辛味種）</t>
+    <rPh sb="8" eb="9">
+      <t>タネ</t>
+    </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>収穫量（ｔ）</t>
+    <t>とうがん</t>
+  </si>
+  <si>
+    <t>なばな(主として花を食するもの)</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>なばな(主として葉茎を食するもの)</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>にがうり</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>パクチー</t>
     <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>葉しょうが</t>
+  </si>
+  <si>
+    <t>パセリ</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>花みょうが</t>
+  </si>
+  <si>
+    <t>パプリカ</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>非結球レタス</t>
   </si>
   <si>
     <t>マッシュルーム</t>
     <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>ミニかぼちゃ</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>芽キャベツ</t>
+    <rPh sb="0" eb="1">
+      <t>メ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>モロヘイヤ</t>
+  </si>
+  <si>
+    <t>山ごぼう（栽培）</t>
+    <rPh sb="0" eb="1">
+      <t>ヤマ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>らっきょう</t>
+  </si>
+  <si>
+    <t>ラディッシュ</t>
+  </si>
+  <si>
+    <t>ルッコラ</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>わけぎ</t>
+  </si>
+  <si>
+    <t>わさびだいこん</t>
   </si>
   <si>
     <t>注：「うど（伏込み）」及び「マッシュルーム」の作付面積の単位は、千㎡である。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>フ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>コ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>オヨ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>タンイ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>セン</t>
     </rPh>
-    <phoneticPr fontId="18"/>
-[...44 lines deleted...]
-    <t>Ⅰ　野菜の品目別、年次別生産状況（総括表）</t>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1140,170 +1143,180 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="42"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="42" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="タイトル" xfId="25" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="26" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="29" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="30" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="31" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="32" builtinId="11" customBuiltin="1"/>
     <cellStyle name="桁区切り 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="見出し 1" xfId="34" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="35" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="36" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="37" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="38" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="39" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="40" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="41" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="良い" xfId="43" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1570,1259 +1583,1261 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.44140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="30.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.21875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="10.21875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="21" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="21" customFormat="1" ht="16.3" x14ac:dyDescent="0.2">
       <c r="A1" s="21" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" s="21" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="21" customFormat="1" ht="16.3" x14ac:dyDescent="0.2">
       <c r="A2" s="28"/>
       <c r="C2" s="29"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="30" t="s">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="32"/>
       <c r="F3" s="30" t="s">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="33"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="36"/>
       <c r="B4" s="37"/>
       <c r="C4" s="2" t="s">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C5" s="7">
         <v>48</v>
       </c>
       <c r="D5" s="7">
         <v>32</v>
       </c>
       <c r="E5" s="8">
         <v>-33.299999999999997</v>
       </c>
       <c r="F5" s="7">
         <v>259</v>
       </c>
       <c r="G5" s="7">
         <v>193</v>
       </c>
       <c r="H5" s="9">
         <v>-25.5</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="10">
         <v>2</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="C6" s="14">
         <v>96</v>
       </c>
       <c r="D6" s="14">
         <v>29</v>
       </c>
       <c r="E6" s="12">
         <v>-69.8</v>
       </c>
       <c r="F6" s="14">
         <v>285</v>
       </c>
       <c r="G6" s="14">
         <v>136</v>
       </c>
       <c r="H6" s="13">
         <v>-52.3</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="C7" s="14">
         <v>810</v>
       </c>
       <c r="D7" s="14">
         <v>629</v>
       </c>
       <c r="E7" s="12">
         <v>-22.3</v>
       </c>
       <c r="F7" s="14">
         <v>2256</v>
       </c>
       <c r="G7" s="14">
         <v>1939</v>
       </c>
       <c r="H7" s="13">
         <v>-14.1</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C8" s="14">
         <v>68</v>
       </c>
       <c r="D8" s="14">
         <v>109</v>
       </c>
       <c r="E8" s="12">
         <v>60.3</v>
       </c>
       <c r="F8" s="14">
         <v>233</v>
       </c>
       <c r="G8" s="14">
         <v>199</v>
       </c>
       <c r="H8" s="13">
         <v>-14.6</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C9" s="14">
         <v>97</v>
       </c>
       <c r="D9" s="14">
         <v>92</v>
       </c>
       <c r="E9" s="12">
         <v>-5.2</v>
       </c>
       <c r="F9" s="14">
         <v>782</v>
       </c>
       <c r="G9" s="14">
         <v>704</v>
       </c>
       <c r="H9" s="13">
         <v>-10</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C10" s="14">
         <v>815</v>
       </c>
       <c r="D10" s="14">
         <v>876</v>
       </c>
       <c r="E10" s="12">
         <v>7.5</v>
       </c>
       <c r="F10" s="14">
         <v>12211</v>
       </c>
       <c r="G10" s="14">
         <v>12934</v>
       </c>
       <c r="H10" s="13">
         <v>5.9</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="10">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F11" s="16">
         <v>4731</v>
       </c>
       <c r="G11" s="16">
         <v>4788</v>
       </c>
       <c r="H11" s="13">
         <v>1.2</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C12" s="16">
         <v>144</v>
       </c>
       <c r="D12" s="16">
         <v>115</v>
       </c>
       <c r="E12" s="12">
         <v>-20.100000000000001</v>
       </c>
       <c r="F12" s="16">
         <v>320</v>
       </c>
       <c r="G12" s="16">
         <v>268</v>
       </c>
       <c r="H12" s="13">
         <v>-16.3</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C13" s="16">
         <v>40</v>
       </c>
       <c r="D13" s="16">
         <v>38</v>
       </c>
       <c r="E13" s="12">
         <v>-5</v>
       </c>
       <c r="F13" s="16">
         <v>809</v>
       </c>
       <c r="G13" s="16">
         <v>748</v>
       </c>
       <c r="H13" s="13">
         <v>-7.5</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C14" s="16">
         <v>31</v>
       </c>
       <c r="D14" s="16">
         <v>24</v>
       </c>
       <c r="E14" s="12">
         <v>-22.6</v>
       </c>
       <c r="F14" s="16">
         <v>301</v>
       </c>
       <c r="G14" s="16">
         <v>238</v>
       </c>
       <c r="H14" s="13">
         <v>-20.9</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="C15" s="16">
         <v>551</v>
       </c>
       <c r="D15" s="16">
         <v>520</v>
       </c>
       <c r="E15" s="12">
         <v>-5.6</v>
       </c>
       <c r="F15" s="16">
         <v>9866</v>
       </c>
       <c r="G15" s="16">
         <v>8560</v>
       </c>
       <c r="H15" s="13">
         <v>-13.2</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C16" s="16">
         <v>131</v>
       </c>
       <c r="D16" s="16">
         <v>109</v>
       </c>
       <c r="E16" s="12">
         <v>-16.8</v>
       </c>
       <c r="F16" s="16">
         <v>1010</v>
       </c>
       <c r="G16" s="16">
         <v>856</v>
       </c>
       <c r="H16" s="13">
         <v>-15.2</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="10">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C17" s="16">
         <v>80</v>
       </c>
       <c r="D17" s="16">
         <v>69</v>
       </c>
       <c r="E17" s="12">
         <v>-13.8</v>
       </c>
       <c r="F17" s="16">
         <v>1206</v>
       </c>
       <c r="G17" s="16">
         <v>1053</v>
       </c>
       <c r="H17" s="13">
         <v>-12.7</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="10">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C18" s="16">
         <v>78</v>
       </c>
       <c r="D18" s="16">
         <v>63</v>
       </c>
       <c r="E18" s="12">
         <v>-19.2</v>
       </c>
       <c r="F18" s="16">
         <v>4013</v>
       </c>
       <c r="G18" s="16">
         <v>3741</v>
       </c>
       <c r="H18" s="13">
         <v>-6.8</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="10">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C19" s="16">
         <v>489</v>
       </c>
       <c r="D19" s="16">
         <v>549</v>
       </c>
       <c r="E19" s="12">
         <v>12.3</v>
       </c>
       <c r="F19" s="16">
         <v>7128</v>
       </c>
       <c r="G19" s="16">
         <v>8334</v>
       </c>
       <c r="H19" s="13">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="10">
         <v>15</v>
       </c>
       <c r="B20" s="18" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C20" s="16">
         <v>534</v>
       </c>
       <c r="D20" s="16">
         <v>566</v>
       </c>
       <c r="E20" s="12">
         <v>6</v>
       </c>
       <c r="F20" s="16">
         <v>6921</v>
       </c>
       <c r="G20" s="16">
         <v>4892</v>
       </c>
       <c r="H20" s="13">
         <v>-29.3</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="10">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C21" s="16">
         <v>81</v>
       </c>
       <c r="D21" s="16">
         <v>68</v>
       </c>
       <c r="E21" s="12">
         <v>-16</v>
       </c>
       <c r="F21" s="16">
         <v>1353</v>
       </c>
       <c r="G21" s="16">
         <v>1060</v>
       </c>
       <c r="H21" s="13">
         <v>-21.7</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="10">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C22" s="16">
         <v>29</v>
       </c>
       <c r="D22" s="16">
         <v>29</v>
       </c>
       <c r="E22" s="12">
         <v>0</v>
       </c>
       <c r="F22" s="16">
         <v>618</v>
       </c>
       <c r="G22" s="16">
         <v>628</v>
       </c>
       <c r="H22" s="13">
         <v>1.6</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="10">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C23" s="16">
         <v>12</v>
       </c>
       <c r="D23" s="16">
         <v>13</v>
       </c>
       <c r="E23" s="12">
         <v>8.3000000000000007</v>
       </c>
       <c r="F23" s="16">
         <v>214</v>
       </c>
       <c r="G23" s="16">
         <v>228</v>
       </c>
       <c r="H23" s="13">
         <v>6.5</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="10">
         <v>19</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C24" s="16">
         <v>2320</v>
       </c>
       <c r="D24" s="16">
         <v>2123</v>
       </c>
       <c r="E24" s="12">
         <v>-8.5</v>
       </c>
       <c r="F24" s="16">
         <v>52525</v>
       </c>
       <c r="G24" s="16">
         <v>46867</v>
       </c>
       <c r="H24" s="13">
         <v>-10.8</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="10">
         <v>20</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C25" s="16">
         <v>54</v>
       </c>
       <c r="D25" s="16">
         <v>56</v>
       </c>
       <c r="E25" s="12">
         <v>3.7</v>
       </c>
       <c r="F25" s="16">
         <v>1096</v>
       </c>
       <c r="G25" s="16">
         <v>1164</v>
       </c>
       <c r="H25" s="13">
         <v>6.2</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="10">
         <v>21</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C26" s="16">
         <v>70</v>
       </c>
       <c r="D26" s="16">
         <v>69</v>
       </c>
       <c r="E26" s="12">
         <v>-1.4</v>
       </c>
       <c r="F26" s="16">
         <v>181</v>
       </c>
       <c r="G26" s="16">
         <v>158</v>
       </c>
       <c r="H26" s="13">
         <v>-12.7</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="10">
         <v>22</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C27" s="16">
         <v>268</v>
       </c>
       <c r="D27" s="16">
         <v>229</v>
       </c>
       <c r="E27" s="12">
         <v>-14.6</v>
       </c>
       <c r="F27" s="16">
         <v>11326</v>
       </c>
       <c r="G27" s="16">
         <v>10926</v>
       </c>
       <c r="H27" s="13">
         <v>-3.5</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="10">
         <v>23</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="C28" s="16">
         <v>785</v>
       </c>
       <c r="D28" s="16">
         <v>696</v>
       </c>
       <c r="E28" s="12">
         <v>-11.3</v>
       </c>
       <c r="F28" s="16">
         <v>4690</v>
       </c>
       <c r="G28" s="16">
         <v>4080</v>
       </c>
       <c r="H28" s="13">
         <v>-13</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="10"/>
       <c r="B29" s="11" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C29" s="16">
         <v>251</v>
       </c>
       <c r="D29" s="16">
         <v>212</v>
       </c>
       <c r="E29" s="12">
         <v>-15.5</v>
       </c>
       <c r="F29" s="16">
         <v>2332</v>
       </c>
       <c r="G29" s="16">
         <v>1965</v>
       </c>
       <c r="H29" s="13">
         <v>-15.7</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="10">
         <v>24</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C30" s="16">
         <v>853</v>
       </c>
       <c r="D30" s="16">
         <v>811</v>
       </c>
       <c r="E30" s="12">
         <v>-4.9000000000000004</v>
       </c>
       <c r="F30" s="16">
         <v>21597</v>
       </c>
       <c r="G30" s="16">
         <v>21454</v>
       </c>
       <c r="H30" s="13">
         <v>-0.7</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="10">
         <v>25</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="C31" s="16" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D31" s="16">
         <v>32</v>
       </c>
       <c r="E31" s="17" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F31" s="16" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G31" s="16">
         <v>364</v>
       </c>
       <c r="H31" s="22" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="10">
         <v>26</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="C32" s="16">
         <v>53</v>
       </c>
       <c r="D32" s="16">
         <v>53</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="16">
         <v>1257</v>
       </c>
       <c r="G32" s="16">
         <v>1135</v>
       </c>
       <c r="H32" s="13">
         <v>-9.6999999999999993</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="10">
         <v>27</v>
       </c>
       <c r="B33" s="11" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C33" s="16">
         <v>219</v>
       </c>
       <c r="D33" s="16">
         <v>163</v>
       </c>
       <c r="E33" s="12">
         <v>-25.6</v>
       </c>
       <c r="F33" s="16">
         <v>4125</v>
       </c>
       <c r="G33" s="16">
         <v>2913</v>
       </c>
       <c r="H33" s="13">
         <v>-29.4</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="10">
         <v>28</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C34" s="16">
         <v>308</v>
       </c>
       <c r="D34" s="16">
         <v>300</v>
       </c>
       <c r="E34" s="12">
         <v>-2.6</v>
       </c>
       <c r="F34" s="16">
         <v>5647</v>
       </c>
       <c r="G34" s="16">
         <v>5209</v>
       </c>
       <c r="H34" s="13">
         <v>-7.8</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="10">
         <v>29</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C35" s="16">
         <v>64</v>
       </c>
       <c r="D35" s="16">
         <v>69</v>
       </c>
       <c r="E35" s="12">
         <v>7.8</v>
       </c>
       <c r="F35" s="16">
         <v>3649</v>
       </c>
       <c r="G35" s="16">
         <v>4565</v>
       </c>
       <c r="H35" s="13">
         <v>25.1</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="10">
         <v>30</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="E36" s="12">
+        <v>39</v>
+      </c>
+      <c r="C36" s="39">
+        <v>3225</v>
+      </c>
+      <c r="D36" s="39">
+        <v>3319</v>
+      </c>
+      <c r="E36" s="38">
         <v>2.9</v>
       </c>
-      <c r="F36" s="16">
+      <c r="F36" s="39">
         <v>67825</v>
       </c>
-      <c r="G36" s="16">
+      <c r="G36" s="39">
         <v>63577</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="40">
         <v>-6.3</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="10">
         <v>31</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="16">
+      <c r="C37" s="39">
         <v>156</v>
       </c>
-      <c r="D37" s="16">
-[...5 lines deleted...]
-      <c r="F37" s="16">
+      <c r="D37" s="39">
+        <v>184</v>
+      </c>
+      <c r="E37" s="38">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F37" s="39">
         <v>5632</v>
       </c>
-      <c r="G37" s="16">
-[...3 lines deleted...]
-        <v>19.600000000000001</v>
+      <c r="G37" s="39">
+        <v>6775</v>
+      </c>
+      <c r="H37" s="40">
+        <v>20.3</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="10">
         <v>32</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C38" s="14">
         <v>41</v>
       </c>
       <c r="D38" s="14">
         <v>37</v>
       </c>
       <c r="E38" s="12">
         <v>-9.8000000000000007</v>
       </c>
       <c r="F38" s="14">
         <v>422</v>
       </c>
       <c r="G38" s="14">
         <v>357</v>
       </c>
       <c r="H38" s="13">
         <v>-15.4</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="10">
         <v>33</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C39" s="14">
         <v>32</v>
       </c>
       <c r="D39" s="14">
         <v>35</v>
       </c>
       <c r="E39" s="12">
         <v>9.4</v>
       </c>
       <c r="F39" s="14">
         <v>334</v>
       </c>
       <c r="G39" s="14">
         <v>337</v>
       </c>
       <c r="H39" s="13">
         <v>0.9</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="10">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="C40" s="14">
         <v>142</v>
       </c>
       <c r="D40" s="14">
         <v>97</v>
       </c>
       <c r="E40" s="12">
         <v>-31.7</v>
       </c>
       <c r="F40" s="14">
         <v>1417</v>
       </c>
       <c r="G40" s="14">
         <v>1154</v>
       </c>
       <c r="H40" s="13">
         <v>-18.600000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="10">
         <v>35</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="C41" s="14">
         <v>24</v>
       </c>
       <c r="D41" s="14">
         <v>18</v>
       </c>
       <c r="E41" s="12">
         <v>-25</v>
       </c>
       <c r="F41" s="14">
         <v>239</v>
       </c>
       <c r="G41" s="14">
         <v>168</v>
       </c>
       <c r="H41" s="13">
         <v>-29.7</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="10">
         <v>36</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="C42" s="14">
         <v>828</v>
       </c>
       <c r="D42" s="14">
         <v>756</v>
       </c>
       <c r="E42" s="12">
         <v>-8.6999999999999993</v>
       </c>
       <c r="F42" s="14">
         <v>11429</v>
       </c>
       <c r="G42" s="14">
         <v>10607</v>
       </c>
       <c r="H42" s="13">
         <v>-7.2</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="10">
         <v>37</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="C43" s="14">
         <v>42</v>
       </c>
       <c r="D43" s="14">
         <v>43</v>
       </c>
       <c r="E43" s="12">
         <v>2.4</v>
       </c>
       <c r="F43" s="14">
         <v>784</v>
       </c>
       <c r="G43" s="14">
         <v>865</v>
       </c>
       <c r="H43" s="13">
         <v>10.3</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="10">
         <v>38</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="C44" s="14">
         <v>48</v>
       </c>
       <c r="D44" s="14">
         <v>29</v>
       </c>
       <c r="E44" s="12">
         <v>-39.6</v>
       </c>
       <c r="F44" s="14">
         <v>194</v>
       </c>
       <c r="G44" s="14">
         <v>180</v>
       </c>
       <c r="H44" s="13">
         <v>-7.2</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="10">
         <v>39</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="C45" s="14">
         <v>116</v>
       </c>
       <c r="D45" s="14">
         <v>81</v>
       </c>
       <c r="E45" s="12">
         <v>-30.2</v>
       </c>
       <c r="F45" s="14">
         <v>1215</v>
       </c>
       <c r="G45" s="14">
         <v>804</v>
       </c>
       <c r="H45" s="13">
         <v>-33.799999999999997</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="23">
         <v>40</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C46" s="25">
         <v>119</v>
       </c>
       <c r="D46" s="25">
         <v>56</v>
       </c>
       <c r="E46" s="26">
         <v>-52.9</v>
       </c>
       <c r="F46" s="25">
         <v>2093</v>
       </c>
       <c r="G46" s="25">
         <v>997</v>
       </c>
       <c r="H46" s="27">
         <v>-52.4</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8" ht="20.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C47" s="20"/>
       <c r="D47" s="20"/>
       <c r="E47" s="20"/>
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="F48" s="20"/>
       <c r="G48" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A3:B4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="f976eba1968f2d3263495ce4844f2930">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3a2205b3a7152ba13530debd3a5c0ec" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2846,50 +2861,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -2975,118 +3000,103 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
-    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
-    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81459CDC-0492-443C-8C01-2BC57479D769}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F547CC0-0B6D-42CB-9916-1442CC171A39}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F65F7DD-C7E4-491D-9834-92AEED849313}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FA93C5D-B98A-469D-8BC8-73EDA23D85FC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9651B00-13EE-4AEB-A1B7-0EB54A31CF87}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13E3998-9EEE-4BB4-82ED-94A53857E734}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>総括表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>