--- v0 (2026-05-08)
+++ v1 (2026-09-25)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31790169-F8F8-4867-822B-0624290728EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED22644E-619F-451E-97F9-A1D3D30E9C0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-107" yWindow="-107" windowWidth="24974" windowHeight="16011" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="学校数" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="108">
   <si>
     <t>幼稚園</t>
   </si>
   <si>
     <t>小学校</t>
   </si>
   <si>
     <t>中学校</t>
   </si>
   <si>
     <t>盲学校</t>
   </si>
   <si>
     <t>聾学校</t>
   </si>
   <si>
     <t>昭和23年</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
@@ -445,189 +445,152 @@
     <t>中等教育学校</t>
     <rPh sb="0" eb="2">
       <t>チュウトウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>…</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;0;&quot;－&quot;"/>
-    <numFmt numFmtId="177" formatCode="0;\-0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...13 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="2">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{2FE03FEA-1546-4274-B4E0-8CCEC71419DC}"/>
-    <cellStyle name="標準 3" xfId="2" xr:uid="{256B1D8A-17F9-409F-83BD-DCA09FB1312E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -899,70 +862,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:X85"/>
+  <dimension ref="A1:U86"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9"/>
   <cols>
     <col min="1" max="2" width="10" style="6" customWidth="1"/>
-    <col min="3" max="3" width="7.08984375" style="6" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="8.7265625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="7.09765625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.19921875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="8.796875" style="6" customWidth="1"/>
     <col min="7" max="7" width="13" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="6" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="30.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="30.8984375" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="13" width="10.453125" style="6" customWidth="1"/>
+    <col min="11" max="13" width="10.5" style="6" customWidth="1"/>
     <col min="14" max="15" width="13" style="6" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="6" customWidth="1"/>
-    <col min="17" max="17" width="30.90625" style="6" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="30.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="30.8984375" style="6" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8.796875" style="6" customWidth="1"/>
+    <col min="19" max="19" width="30.8984375" style="6" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9" style="6" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
@@ -5475,52 +5438,52 @@
         <v>3206</v>
       </c>
       <c r="U71" s="1">
         <v>1276</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" s="3">
         <v>27</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C72" s="1">
         <v>11674</v>
       </c>
       <c r="D72" s="1">
         <v>1943</v>
       </c>
       <c r="E72" s="1">
         <v>20601</v>
       </c>
       <c r="F72" s="1">
         <v>10484</v>
       </c>
-      <c r="G72" s="2" t="s">
-        <v>7</v>
+      <c r="G72" s="1">
+        <v>0</v>
       </c>
       <c r="H72" s="1">
         <v>4939</v>
       </c>
       <c r="I72" s="1">
         <v>100</v>
       </c>
       <c r="J72" s="1">
         <v>52</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>7</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N72" s="1">
         <v>1114</v>
       </c>
       <c r="O72" s="1">
         <v>57</v>
       </c>
@@ -6041,198 +6004,261 @@
       <c r="N80" s="7">
         <v>1178</v>
       </c>
       <c r="O80" s="7">
         <v>58</v>
       </c>
       <c r="P80" s="7">
         <v>303</v>
       </c>
       <c r="Q80" s="7">
         <v>2</v>
       </c>
       <c r="R80" s="7">
         <v>810</v>
       </c>
       <c r="S80" s="7">
         <v>6</v>
       </c>
       <c r="T80" s="7">
         <v>3020</v>
       </c>
       <c r="U80" s="7">
         <v>1015</v>
       </c>
     </row>
-    <row r="81" spans="1:24" s="7" customFormat="1">
+    <row r="81" spans="1:21" s="7" customFormat="1">
       <c r="A81" s="3">
         <v>6</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C81" s="8">
+      <c r="C81" s="7">
         <v>8530</v>
       </c>
-      <c r="D81" s="8">
+      <c r="D81" s="7">
         <v>7321</v>
       </c>
-      <c r="E81" s="8">
+      <c r="E81" s="7">
         <v>18822</v>
       </c>
-      <c r="F81" s="8">
+      <c r="F81" s="7">
         <v>9882</v>
       </c>
-      <c r="G81" s="8">
+      <c r="G81" s="7">
         <v>238</v>
       </c>
-      <c r="H81" s="8">
+      <c r="H81" s="7">
         <v>4774</v>
       </c>
-      <c r="I81" s="8">
+      <c r="I81" s="7">
         <v>135</v>
       </c>
-      <c r="J81" s="8">
+      <c r="J81" s="7">
         <v>59</v>
       </c>
       <c r="K81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="L81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="M81" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="N81" s="8">
+      <c r="N81" s="7">
         <v>1191</v>
       </c>
-      <c r="O81" s="8">
+      <c r="O81" s="7">
         <v>58</v>
       </c>
-      <c r="P81" s="8">
+      <c r="P81" s="7">
         <v>297</v>
       </c>
-      <c r="Q81" s="8">
+      <c r="Q81" s="7">
         <v>2</v>
       </c>
-      <c r="R81" s="8">
+      <c r="R81" s="7">
         <v>813</v>
       </c>
-      <c r="S81" s="8">
+      <c r="S81" s="7">
         <v>6</v>
       </c>
-      <c r="T81" s="8">
+      <c r="T81" s="7">
         <v>2997</v>
       </c>
-      <c r="U81" s="8">
+      <c r="U81" s="7">
         <v>998</v>
       </c>
     </row>
-    <row r="82" spans="1:24" s="9" customFormat="1" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="C82" s="11">
+    <row r="82" spans="1:21" s="7" customFormat="1">
+      <c r="A82" s="3">
+        <v>7</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C82" s="7">
         <v>8225</v>
       </c>
-      <c r="D82" s="11">
+      <c r="D82" s="7">
         <v>7673</v>
       </c>
-      <c r="E82" s="11">
+      <c r="E82" s="7">
         <v>18607</v>
       </c>
-      <c r="F82" s="11">
+      <c r="F82" s="7">
         <v>9827</v>
       </c>
-      <c r="G82" s="11">
+      <c r="G82" s="7">
         <v>261</v>
       </c>
-      <c r="H82" s="11">
+      <c r="H82" s="7">
         <v>4761</v>
       </c>
-      <c r="I82" s="11">
+      <c r="I82" s="7">
         <v>143</v>
       </c>
-      <c r="J82" s="11">
+      <c r="J82" s="7">
         <v>58</v>
       </c>
-      <c r="K82" s="11" t="s">
-[...8 lines deleted...]
-      <c r="N82" s="11">
+      <c r="K82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="L82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="M82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="N82" s="7">
         <v>1195</v>
       </c>
-      <c r="O82" s="13">
+      <c r="O82" s="7">
         <v>58</v>
       </c>
-      <c r="P82" s="15">
+      <c r="P82" s="7">
         <v>292</v>
       </c>
-      <c r="Q82" s="15">
+      <c r="Q82" s="7">
         <v>2</v>
       </c>
-      <c r="R82" s="15">
+      <c r="R82" s="7">
         <v>812</v>
       </c>
-      <c r="S82" s="15">
+      <c r="S82" s="7">
         <v>8</v>
       </c>
-      <c r="T82" s="11">
+      <c r="T82" s="7">
         <v>2975</v>
       </c>
-      <c r="U82" s="11">
+      <c r="U82" s="7">
         <v>974</v>
       </c>
-      <c r="V82" s="14"/>
-[...3 lines deleted...]
-      <c r="A83" s="6" t="s">
+    </row>
+    <row r="83" spans="1:21" s="7" customFormat="1">
+      <c r="A83" s="3">
+        <v>8</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="7">
+        <v>7922</v>
+      </c>
+      <c r="D83" s="7">
+        <v>7956</v>
+      </c>
+      <c r="E83" s="7">
+        <v>18383</v>
+      </c>
+      <c r="F83" s="7">
+        <v>9761</v>
+      </c>
+      <c r="G83" s="7">
+        <v>296</v>
+      </c>
+      <c r="H83" s="7">
+        <v>4751</v>
+      </c>
+      <c r="I83" s="7">
+        <v>153</v>
+      </c>
+      <c r="J83" s="7">
+        <v>60</v>
+      </c>
+      <c r="K83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="L83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="M83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="N83" s="7">
+        <v>1204</v>
+      </c>
+      <c r="O83" s="7">
+        <v>58</v>
+      </c>
+      <c r="P83" s="7">
+        <v>290</v>
+      </c>
+      <c r="Q83" s="7">
+        <v>2</v>
+      </c>
+      <c r="R83" s="7">
+        <v>816</v>
+      </c>
+      <c r="S83" s="7">
+        <v>8</v>
+      </c>
+      <c r="T83" s="7">
+        <v>2953</v>
+      </c>
+      <c r="U83" s="7">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="84" spans="1:21">
+      <c r="A84" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="H83" s="7"/>
-[...5 lines deleted...]
-      <c r="A84" s="6" t="s">
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+      <c r="Q84" s="7"/>
+      <c r="S84" s="7"/>
+    </row>
+    <row r="85" spans="1:21">
+      <c r="A85" s="6" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="85" spans="1:24">
-      <c r="A85" s="6" t="s">
+    <row r="86" spans="1:21">
+      <c r="A86" s="6" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>