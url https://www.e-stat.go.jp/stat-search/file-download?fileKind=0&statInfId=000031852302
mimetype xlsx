--- v0 (2026-05-08)
+++ v1 (2026-09-24)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{750BAF0E-B77B-40D4-B87C-6933BEA4EC40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6ED4A206-1A6A-4875-9E5A-5940D7CC02B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="22695" windowHeight="14476" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="在学者数" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="149">
   <si>
     <t>在学者数</t>
     <rPh sb="0" eb="2">
       <t>ザイガク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="1">
       <t>ク</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>幼稚園</t>
@@ -90,53 +90,50 @@
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>小学校</t>
   </si>
   <si>
     <t>中学校</t>
   </si>
   <si>
     <t>義務教育学校</t>
     <rPh sb="0" eb="2">
       <t>ギム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
-  </si>
-[...1 lines deleted...]
-    <t>高等学校</t>
   </si>
   <si>
     <t>中等教育学校</t>
     <rPh sb="0" eb="2">
       <t>チュウトウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>盲学校</t>
   </si>
   <si>
     <t>聾学校</t>
   </si>
   <si>
     <t>養護学校</t>
   </si>
   <si>
     <t>特別支援学校</t>
@@ -566,64 +563,94 @@
     <rPh sb="8" eb="10">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ゼンキ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>カテイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>コウキ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>カテイ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ゴウケイスウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>注5  大学，短期大学，高等専門学校は学部，本科のほか，大学院・専攻科・別科・その他の学生の合計数である。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>注6  通信教育の学生・生徒は含まれていない。</t>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>高等学校（全日制・定時制）</t>
+    <rPh sb="5" eb="8">
+      <t>ゼンニチセイ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>テイジセイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2022</t>
-[...8 lines deleted...]
-    <t>2025</t>
+    <t>高等学校（通信制）</t>
+    <rPh sb="5" eb="8">
+      <t>ツウシンセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>短期大学（通信教育）</t>
+    <rPh sb="5" eb="7">
+      <t>ツウシン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キョウイク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>大学（通信教育）</t>
+    <rPh sb="3" eb="5">
+      <t>ツウシン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キョウイク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -635,98 +662,101 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
-[...1 lines deleted...]
-      <scheme val="major"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 3" xfId="2" xr:uid="{071EAECB-9B80-4D9F-9104-6F79CEA2AB79}"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{91660BF9-6527-4077-ABFF-559325FCD4E6}"/>
+    <cellStyle name="標準 3" xfId="2" xr:uid="{3E79FD8D-7D33-4276-92B1-46D3FEF8E337}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFFF00FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -998,4648 +1028,5447 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R87"/>
+  <dimension ref="A1:U88"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="3" max="3" width="10.7265625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="18" max="18" width="11.453125" customWidth="1"/>
+    <col min="3" max="3" width="9.265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.265625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.265625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.6640625" customWidth="1"/>
+    <col min="9" max="9" width="17.19921875" customWidth="1"/>
+    <col min="10" max="10" width="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="7.06640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="15" width="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.86328125" customWidth="1"/>
+    <col min="18" max="18" width="9.265625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="17.265625" customWidth="1"/>
+    <col min="21" max="21" width="9.265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="K3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="L3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="M3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="N3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="Q3" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="R3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="S3" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="T3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="1" t="s">
+      <c r="U3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R3" s="1" t="s">
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B4" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C4" s="1">
         <v>198946</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E4" s="1">
         <v>10774652</v>
       </c>
       <c r="F4" s="1">
         <v>4792504</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H4" s="1">
         <v>1203963</v>
       </c>
       <c r="I4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="1">
+        <v>4457</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7930</v>
+      </c>
+      <c r="M4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="1">
-[...5 lines deleted...]
-      <c r="L4" s="1" t="s">
+      <c r="N4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R4" s="1">
+        <v>11978</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U4" s="1">
+        <v>221317</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="M4" s="2" t="s">
-[...19 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="B5" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C5" s="1">
         <v>228807</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" s="1">
         <v>10991927</v>
       </c>
       <c r="F5" s="1">
         <v>5186188</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H5" s="1">
         <v>1624625</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J5" s="1">
+        <v>19</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="1">
         <v>4396</v>
       </c>
-      <c r="K5" s="1">
+      <c r="L5" s="1">
         <v>9964</v>
       </c>
-      <c r="L5" s="1">
+      <c r="M5" s="1">
         <v>89</v>
       </c>
-      <c r="M5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="P5" s="1">
+        <v>19</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R5" s="1">
         <v>126868</v>
       </c>
-      <c r="Q5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="1">
+      <c r="S5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="1">
         <v>448414</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:21">
       <c r="A6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C6" s="1">
         <v>224653</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" s="1">
         <v>11191401</v>
       </c>
       <c r="F6" s="1">
         <v>5332515</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H6" s="1">
         <v>1935118</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J6" s="1">
+        <v>19</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="1">
         <v>5155</v>
       </c>
-      <c r="K6" s="1">
+      <c r="L6" s="1">
         <v>11600</v>
       </c>
-      <c r="L6" s="1">
+      <c r="M6" s="1">
         <v>110</v>
       </c>
-      <c r="M6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O6" s="1">
+        <v>19</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P6" s="1">
         <v>15098</v>
       </c>
-      <c r="P6" s="1">
+      <c r="Q6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="1">
         <v>224923</v>
       </c>
-      <c r="Q6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="1">
+      <c r="S6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U6" s="1">
         <v>486609</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:21">
       <c r="A7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C7" s="1">
         <v>244423</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" s="1">
         <v>11422992</v>
       </c>
       <c r="F7" s="1">
         <v>5129482</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H7" s="1">
         <v>2193362</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J7" s="1">
+        <v>19</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="1">
         <v>6161</v>
       </c>
-      <c r="K7" s="1">
+      <c r="L7" s="1">
         <v>13345</v>
       </c>
-      <c r="L7" s="1">
+      <c r="M7" s="1">
         <v>165</v>
       </c>
-      <c r="M7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O7" s="1">
+        <v>19</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P7" s="1">
         <v>36331</v>
       </c>
-      <c r="P7" s="1">
+      <c r="Q7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="1">
         <v>313158</v>
       </c>
-      <c r="Q7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="1">
+      <c r="S7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U7" s="1">
         <v>610912</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:21">
       <c r="A8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C8" s="1">
         <v>370667</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" s="1">
         <v>11148325</v>
       </c>
       <c r="F8" s="1">
         <v>5076495</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H8" s="1">
         <v>2342869</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J8" s="1">
+        <v>19</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="1">
         <v>7136</v>
       </c>
-      <c r="K8" s="1">
+      <c r="L8" s="1">
         <v>14784</v>
       </c>
-      <c r="L8" s="1">
+      <c r="M8" s="1">
         <v>171</v>
       </c>
-      <c r="M8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O8" s="1">
+        <v>19</v>
+      </c>
+      <c r="O8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P8" s="1">
         <v>53230</v>
       </c>
-      <c r="P8" s="1">
+      <c r="Q8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R8" s="1">
         <v>399513</v>
       </c>
-      <c r="Q8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="1">
+      <c r="S8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U8" s="1">
         <v>723580</v>
       </c>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:21">
       <c r="A9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C9" s="1">
         <v>519750</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" s="1">
         <v>11225469</v>
       </c>
       <c r="F9" s="1">
         <v>5187378</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H9" s="1">
         <v>2528000</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J9" s="1">
+        <v>19</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="1">
         <v>7901</v>
       </c>
-      <c r="K9" s="1">
+      <c r="L9" s="1">
         <v>16143</v>
       </c>
-      <c r="L9" s="1">
+      <c r="M9" s="1">
         <v>268</v>
       </c>
-      <c r="M9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O9" s="1">
+        <v>19</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P9" s="1">
         <v>64197</v>
       </c>
-      <c r="P9" s="1">
+      <c r="Q9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R9" s="1">
         <v>446927</v>
       </c>
-      <c r="Q9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="1">
+      <c r="S9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U9" s="1">
         <v>803710</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:21">
       <c r="A10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>611609</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" s="1">
         <v>11750925</v>
       </c>
       <c r="F10" s="1">
         <v>5664066</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H10" s="1">
         <v>2545254</v>
       </c>
-      <c r="I10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="1">
+      <c r="I10" s="1">
+        <v>40592</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="1">
         <v>8604</v>
       </c>
-      <c r="K10" s="1">
+      <c r="L10" s="1">
         <v>17555</v>
       </c>
-      <c r="L10" s="1">
+      <c r="M10" s="1">
         <v>326</v>
       </c>
-      <c r="M10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O10" s="1">
+        <v>19</v>
+      </c>
+      <c r="O10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P10" s="1">
         <v>73497</v>
       </c>
-      <c r="P10" s="1">
+      <c r="Q10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R10" s="1">
         <v>491956</v>
       </c>
-      <c r="Q10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="1">
+      <c r="S10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U10" s="1">
         <v>912235</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:21">
       <c r="A11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C11" s="1">
         <v>643683</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" s="1">
         <v>12266952</v>
       </c>
       <c r="F11" s="1">
         <v>5883692</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H11" s="1">
         <v>2592001</v>
       </c>
-      <c r="I11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="1">
+      <c r="I11" s="1">
+        <v>46036</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="1">
         <v>9090</v>
       </c>
-      <c r="K11" s="1">
+      <c r="L11" s="1">
         <v>18694</v>
       </c>
-      <c r="L11" s="1">
+      <c r="M11" s="1">
         <v>358</v>
       </c>
-      <c r="M11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O11" s="1">
+        <v>19</v>
+      </c>
+      <c r="O11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="1">
         <v>77885</v>
       </c>
-      <c r="P11" s="1">
+      <c r="Q11" s="1">
+        <v>524</v>
+      </c>
+      <c r="R11" s="1">
         <v>523355</v>
       </c>
-      <c r="Q11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="1">
+      <c r="S11" s="1">
+        <v>85245</v>
+      </c>
+      <c r="T11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" s="1">
         <v>958292</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:21">
       <c r="A12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C12" s="1">
         <v>651235</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>12616311</v>
       </c>
       <c r="F12" s="1">
         <v>5962449</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H12" s="1">
         <v>2702604</v>
       </c>
-      <c r="I12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="1">
+      <c r="I12" s="1">
+        <v>49301</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="1">
         <v>9460</v>
       </c>
-      <c r="K12" s="1">
+      <c r="L12" s="1">
         <v>19505</v>
       </c>
-      <c r="L12" s="1">
+      <c r="M12" s="1">
         <v>610</v>
       </c>
-      <c r="M12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O12" s="1">
+        <v>19</v>
+      </c>
+      <c r="O12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="1">
         <v>77114</v>
       </c>
-      <c r="P12" s="1">
+      <c r="Q12" s="1">
+        <v>998</v>
+      </c>
+      <c r="R12" s="1">
         <v>547253</v>
       </c>
-      <c r="Q12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="1">
+      <c r="S12" s="1">
+        <v>77968</v>
+      </c>
+      <c r="T12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="1">
         <v>1020801</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:21">
       <c r="A13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C13" s="1">
         <v>663253</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" s="1">
         <v>12956285</v>
       </c>
       <c r="F13" s="1">
         <v>5718182</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H13" s="1">
         <v>2897646</v>
       </c>
-      <c r="I13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="1">
+      <c r="I13" s="1">
+        <v>54391</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="1">
         <v>9864</v>
       </c>
-      <c r="K13" s="1">
+      <c r="L13" s="1">
         <v>20044</v>
       </c>
-      <c r="L13" s="1">
+      <c r="M13" s="1">
         <v>1701</v>
       </c>
-      <c r="M13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O13" s="1">
+        <v>19</v>
+      </c>
+      <c r="O13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P13" s="1">
         <v>73137</v>
       </c>
-      <c r="P13" s="1">
+      <c r="Q13" s="1">
+        <v>1907</v>
+      </c>
+      <c r="R13" s="1">
         <v>564454</v>
       </c>
-      <c r="Q13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="1">
+      <c r="S13" s="1">
+        <v>79483</v>
+      </c>
+      <c r="T13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U13" s="1">
         <v>1070323</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:21">
       <c r="A14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C14" s="1">
         <v>673879</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" s="1">
         <v>13492087</v>
       </c>
       <c r="F14" s="1">
         <v>5209951</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H14" s="1">
         <v>3057190</v>
       </c>
-      <c r="I14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="1">
+      <c r="I14" s="1">
+        <v>60317</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="1">
         <v>10126</v>
       </c>
-      <c r="K14" s="1">
+      <c r="L14" s="1">
         <v>20397</v>
       </c>
-      <c r="L14" s="1">
+      <c r="M14" s="1">
         <v>2670</v>
       </c>
-      <c r="M14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
+        <v>19</v>
+      </c>
+      <c r="O14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P14" s="1">
         <v>71254</v>
       </c>
-      <c r="P14" s="1">
+      <c r="Q14" s="1">
+        <v>2322</v>
+      </c>
+      <c r="R14" s="1">
         <v>578060</v>
       </c>
-      <c r="Q14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="1">
+      <c r="S14" s="1">
+        <v>74412</v>
+      </c>
+      <c r="T14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U14" s="1">
         <v>1133117</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:21">
       <c r="A15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C15" s="1">
         <v>699778</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" s="1">
         <v>13374700</v>
       </c>
       <c r="F15" s="1">
         <v>5180319</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H15" s="1">
         <v>3216152</v>
       </c>
-      <c r="I15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="1">
+      <c r="I15" s="1">
+        <v>61638</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="1">
         <v>10264</v>
       </c>
-      <c r="K15" s="1">
+      <c r="L15" s="1">
         <v>20744</v>
       </c>
-      <c r="L15" s="1">
+      <c r="M15" s="1">
         <v>3745</v>
       </c>
-      <c r="M15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O15" s="1">
+        <v>19</v>
+      </c>
+      <c r="O15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P15" s="1">
         <v>75697</v>
       </c>
-      <c r="P15" s="1">
+      <c r="Q15" s="1">
+        <v>2846</v>
+      </c>
+      <c r="R15" s="1">
         <v>597697</v>
       </c>
-      <c r="Q15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="1">
+      <c r="S15" s="1">
+        <v>65954</v>
+      </c>
+      <c r="T15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U15" s="1">
         <v>1178399</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:21">
       <c r="A16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C16" s="1">
         <v>742367</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E16" s="1">
         <v>12590680</v>
       </c>
       <c r="F16" s="1">
         <v>5899973</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>3239416</v>
       </c>
-      <c r="I16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="1">
+      <c r="I16" s="1">
+        <v>65414</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="1">
         <v>10261</v>
       </c>
-      <c r="K16" s="1">
+      <c r="L16" s="1">
         <v>20723</v>
       </c>
-      <c r="L16" s="1">
+      <c r="M16" s="1">
         <v>4794</v>
       </c>
-      <c r="M16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
+        <v>19</v>
+      </c>
+      <c r="O16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P16" s="1">
         <v>83457</v>
       </c>
-      <c r="P16" s="1">
+      <c r="Q16" s="1">
+        <v>5265</v>
+      </c>
+      <c r="R16" s="1">
         <v>626421</v>
       </c>
-      <c r="Q16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="1">
+      <c r="S16" s="1">
+        <v>70544</v>
+      </c>
+      <c r="T16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U16" s="1">
         <v>1239621</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:21">
       <c r="A17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C17" s="1">
         <v>799085</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E17" s="1">
         <v>11810874</v>
       </c>
       <c r="F17" s="1">
         <v>6924693</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H17" s="1">
         <v>3118896</v>
       </c>
-      <c r="I17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="1">
+      <c r="I17" s="1">
+        <v>72047</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="1">
         <v>10235</v>
       </c>
-      <c r="K17" s="1">
+      <c r="L17" s="1">
         <v>20489</v>
       </c>
-      <c r="L17" s="1">
+      <c r="M17" s="1">
         <v>6406</v>
       </c>
-      <c r="M17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O17" s="1">
+        <v>19</v>
+      </c>
+      <c r="O17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P17" s="1">
         <v>93361</v>
       </c>
-      <c r="P17" s="1">
+      <c r="Q17" s="1">
+        <v>5961</v>
+      </c>
+      <c r="R17" s="1">
         <v>670192</v>
       </c>
-      <c r="Q17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="1">
+      <c r="S17" s="1">
+        <v>74915</v>
+      </c>
+      <c r="T17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U17" s="1">
         <v>1241044</v>
       </c>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:21">
       <c r="A18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C18" s="1">
         <v>855909</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" s="1">
         <v>11056915</v>
       </c>
       <c r="F18" s="1">
         <v>7328344</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H18" s="1">
         <v>3281522</v>
       </c>
-      <c r="I18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="1">
+      <c r="I18" s="1">
+        <v>79612</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" s="1">
         <v>10127</v>
       </c>
-      <c r="K18" s="1">
+      <c r="L18" s="1">
         <v>20180</v>
       </c>
-      <c r="L18" s="1">
+      <c r="M18" s="1">
         <v>8288</v>
       </c>
-      <c r="M18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="1">
+      <c r="N18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O18" s="1">
         <v>3375</v>
       </c>
-      <c r="O18" s="1">
+      <c r="P18" s="1">
         <v>107714</v>
       </c>
-      <c r="P18" s="1">
+      <c r="Q18" s="1">
+        <v>8194</v>
+      </c>
+      <c r="R18" s="1">
         <v>727104</v>
       </c>
-      <c r="Q18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="1">
+      <c r="S18" s="1">
+        <v>71963</v>
+      </c>
+      <c r="T18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U18" s="1">
         <v>1295376</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:21">
       <c r="A19" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C19" s="1">
         <v>935805</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E19" s="1">
         <v>10471383</v>
       </c>
       <c r="F19" s="1">
         <v>6963975</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H19" s="1">
         <v>3896682</v>
       </c>
-      <c r="I19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="1">
+      <c r="I19" s="1">
+        <v>95623</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="1">
         <v>10099</v>
       </c>
-      <c r="K19" s="1">
+      <c r="L19" s="1">
         <v>20036</v>
       </c>
-      <c r="L19" s="1">
+      <c r="M19" s="1">
         <v>10398</v>
       </c>
-      <c r="M19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="1">
+      <c r="N19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O19" s="1">
         <v>8560</v>
       </c>
-      <c r="O19" s="1">
+      <c r="P19" s="1">
         <v>122292</v>
       </c>
-      <c r="P19" s="1">
+      <c r="Q19" s="1">
+        <v>13152</v>
+      </c>
+      <c r="R19" s="1">
         <v>794100</v>
       </c>
-      <c r="Q19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="1">
+      <c r="S19" s="1">
+        <v>74677</v>
+      </c>
+      <c r="T19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U19" s="1">
         <v>1374033</v>
       </c>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:21">
       <c r="A20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C20" s="1">
         <v>1060968</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E20" s="1">
         <v>10030990</v>
       </c>
       <c r="F20" s="1">
         <v>6475693</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H20" s="1">
         <v>4634407</v>
       </c>
-      <c r="I20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="1">
+      <c r="I20" s="1">
+        <v>108414</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="1">
         <v>10011</v>
       </c>
-      <c r="K20" s="1">
+      <c r="L20" s="1">
         <v>19890</v>
       </c>
-      <c r="L20" s="1">
+      <c r="M20" s="1">
         <v>12856</v>
       </c>
-      <c r="M20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="1">
+      <c r="N20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O20" s="1">
         <v>15398</v>
       </c>
-      <c r="O20" s="1">
+      <c r="P20" s="1">
         <v>127904</v>
       </c>
-      <c r="P20" s="1">
+      <c r="Q20" s="1">
+        <v>11210</v>
+      </c>
+      <c r="R20" s="1">
         <v>852572</v>
       </c>
-      <c r="Q20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="1">
+      <c r="S20" s="1">
+        <v>74220</v>
+      </c>
+      <c r="T20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U20" s="1">
         <v>1386475</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:21">
       <c r="A21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C21" s="1">
         <v>1137733</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" s="1">
         <v>9775532</v>
       </c>
       <c r="F21" s="1">
         <v>5956630</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H21" s="1">
         <v>5073882</v>
       </c>
-      <c r="I21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="1">
+      <c r="I21" s="1">
+        <v>123068</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="1">
         <v>9933</v>
       </c>
-      <c r="K21" s="1">
+      <c r="L21" s="1">
         <v>19684</v>
       </c>
-      <c r="L21" s="1">
+      <c r="M21" s="1">
         <v>14699</v>
       </c>
-      <c r="M21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="1">
+      <c r="N21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O21" s="1">
         <v>22208</v>
       </c>
-      <c r="O21" s="1">
+      <c r="P21" s="1">
         <v>147563</v>
       </c>
-      <c r="P21" s="1">
+      <c r="Q21" s="1">
+        <v>15586</v>
+      </c>
+      <c r="R21" s="1">
         <v>937556</v>
       </c>
-      <c r="Q21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="1">
+      <c r="S21" s="1">
+        <v>74542</v>
+      </c>
+      <c r="T21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U21" s="1">
         <v>1383712</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:21">
       <c r="A22" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C22" s="1">
         <v>1221926</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E22" s="1">
         <v>9584061</v>
       </c>
       <c r="F22" s="1">
         <v>5555762</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H22" s="1">
         <v>4997385</v>
       </c>
-      <c r="I22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="1">
+      <c r="I22" s="1">
+        <v>130756</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K22" s="1">
         <v>10038</v>
       </c>
-      <c r="K22" s="1">
+      <c r="L22" s="1">
         <v>19280</v>
       </c>
-      <c r="L22" s="1">
+      <c r="M22" s="1">
         <v>17012</v>
       </c>
-      <c r="M22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="1">
+      <c r="N22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O22" s="1">
         <v>28795</v>
       </c>
-      <c r="O22" s="1">
+      <c r="P22" s="1">
         <v>194997</v>
       </c>
-      <c r="P22" s="1">
+      <c r="Q22" s="1">
+        <v>11448</v>
+      </c>
+      <c r="R22" s="1">
         <v>1044296</v>
       </c>
-      <c r="Q22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="1">
+      <c r="S22" s="1">
+        <v>80826</v>
+      </c>
+      <c r="T22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U22" s="1">
         <v>1443382</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:21">
       <c r="A23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C23" s="1">
         <v>1314607</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E23" s="1">
         <v>9452071</v>
       </c>
       <c r="F23" s="1">
         <v>5270854</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H23" s="1">
         <v>4780628</v>
       </c>
-      <c r="I23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="1">
+      <c r="I23" s="1">
+        <v>136299</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="1">
         <v>10101</v>
       </c>
-      <c r="K23" s="1">
+      <c r="L23" s="1">
         <v>18650</v>
       </c>
-      <c r="L23" s="1">
+      <c r="M23" s="1">
         <v>19658</v>
       </c>
-      <c r="M23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="1">
+      <c r="N23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O23" s="1">
         <v>33998</v>
       </c>
-      <c r="O23" s="1">
+      <c r="P23" s="1">
         <v>234748</v>
       </c>
-      <c r="P23" s="1">
+      <c r="Q23" s="1">
+        <v>19565</v>
+      </c>
+      <c r="R23" s="1">
         <v>1160425</v>
       </c>
-      <c r="Q23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="1">
+      <c r="S23" s="1">
+        <v>84383</v>
+      </c>
+      <c r="T23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U23" s="1">
         <v>1442235</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:21">
       <c r="A24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C24" s="1">
         <v>1419593</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E24" s="1">
         <v>9383182</v>
       </c>
       <c r="F24" s="1">
         <v>5043069</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H24" s="1">
         <v>4521956</v>
       </c>
-      <c r="I24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="1">
+      <c r="I24" s="1">
+        <v>146719</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="1">
         <v>9955</v>
       </c>
-      <c r="K24" s="1">
+      <c r="L24" s="1">
         <v>18026</v>
       </c>
-      <c r="L24" s="1">
+      <c r="M24" s="1">
         <v>21303</v>
       </c>
-      <c r="M24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="1">
+      <c r="N24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O24" s="1">
         <v>38365</v>
       </c>
-      <c r="O24" s="1">
+      <c r="P24" s="1">
         <v>255262</v>
       </c>
-      <c r="P24" s="1">
+      <c r="Q24" s="1">
+        <v>28017</v>
+      </c>
+      <c r="R24" s="1">
         <v>1270189</v>
       </c>
-      <c r="Q24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="1">
+      <c r="S24" s="1">
+        <v>93822</v>
+      </c>
+      <c r="T24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U24" s="1">
         <v>1470869</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:21">
       <c r="A25" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C25" s="1">
         <v>1551017</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E25" s="1">
         <v>9403193</v>
       </c>
       <c r="F25" s="1">
         <v>4865196</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H25" s="1">
         <v>4337772</v>
       </c>
-      <c r="I25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="1">
+      <c r="I25" s="1">
+        <v>151532</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="1">
         <v>9722</v>
       </c>
-      <c r="K25" s="1">
+      <c r="L25" s="1">
         <v>17288</v>
       </c>
-      <c r="L25" s="1">
+      <c r="M25" s="1">
         <v>23173</v>
       </c>
-      <c r="M25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="1">
+      <c r="N25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="1">
         <v>41637</v>
       </c>
-      <c r="O25" s="1">
+      <c r="P25" s="1">
         <v>263362</v>
       </c>
-      <c r="P25" s="1">
+      <c r="Q25" s="1">
+        <v>32567</v>
+      </c>
+      <c r="R25" s="1">
         <v>1354827</v>
       </c>
-      <c r="Q25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="1">
+      <c r="S25" s="1">
+        <v>95026</v>
+      </c>
+      <c r="T25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U25" s="1">
         <v>1414324</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:21">
       <c r="A26" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C26" s="1">
         <v>1674625</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E26" s="1">
         <v>9493485</v>
       </c>
       <c r="F26" s="1">
         <v>4716833</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H26" s="1">
         <v>4231542</v>
       </c>
-      <c r="I26" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="1">
+      <c r="I26" s="1">
+        <v>156599</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="1">
         <v>9510</v>
       </c>
-      <c r="K26" s="1">
+      <c r="L26" s="1">
         <v>16586</v>
       </c>
-      <c r="L26" s="1">
+      <c r="M26" s="1">
         <v>24700</v>
       </c>
-      <c r="M26" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="1">
+      <c r="N26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O26" s="1">
         <v>44314</v>
       </c>
-      <c r="O26" s="1">
+      <c r="P26" s="1">
         <v>263219</v>
       </c>
-      <c r="P26" s="1">
+      <c r="Q26" s="1">
+        <v>37274</v>
+      </c>
+      <c r="R26" s="1">
         <v>1406521</v>
       </c>
-      <c r="Q26" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="1">
+      <c r="S26" s="1">
+        <v>96765</v>
+      </c>
+      <c r="T26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U26" s="1">
         <v>1352686</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:21">
       <c r="A27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C27" s="1">
         <v>1715756</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E27" s="1">
         <v>9595021</v>
       </c>
       <c r="F27" s="1">
         <v>4694250</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H27" s="1">
         <v>4178327</v>
       </c>
-      <c r="I27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="1">
+      <c r="I27" s="1">
+        <v>163046</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="1">
         <v>9412</v>
       </c>
-      <c r="K27" s="1">
+      <c r="L27" s="1">
         <v>15916</v>
       </c>
-      <c r="L27" s="1">
+      <c r="M27" s="1">
         <v>26900</v>
       </c>
-      <c r="M27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="1">
+      <c r="N27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O27" s="1">
         <v>46707</v>
       </c>
-      <c r="O27" s="1">
+      <c r="P27" s="1">
         <v>275256</v>
       </c>
-      <c r="P27" s="1">
+      <c r="Q27" s="1">
+        <v>37825</v>
+      </c>
+      <c r="R27" s="1">
         <v>1468538</v>
       </c>
-      <c r="Q27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="1">
+      <c r="S27" s="1">
+        <v>97983</v>
+      </c>
+      <c r="T27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U27" s="1">
         <v>1308890</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:21">
       <c r="A28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C28" s="1">
         <v>1842458</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E28" s="1">
         <v>9696133</v>
       </c>
       <c r="F28" s="1">
         <v>4688444</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H28" s="1">
         <v>4154647</v>
       </c>
-      <c r="I28" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="1">
+      <c r="I28" s="1">
+        <v>163600</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="1">
         <v>9296</v>
       </c>
-      <c r="K28" s="1">
+      <c r="L28" s="1">
         <v>15372</v>
       </c>
-      <c r="L28" s="1">
+      <c r="M28" s="1">
         <v>29840</v>
       </c>
-      <c r="M28" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="1">
+      <c r="N28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O28" s="1">
         <v>47853</v>
       </c>
-      <c r="O28" s="1">
+      <c r="P28" s="1">
         <v>287974</v>
       </c>
-      <c r="P28" s="1">
+      <c r="Q28" s="1">
+        <v>43253</v>
+      </c>
+      <c r="R28" s="1">
         <v>1529163</v>
       </c>
-      <c r="Q28" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="1">
+      <c r="S28" s="1">
+        <v>98588</v>
+      </c>
+      <c r="T28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U28" s="1">
         <v>1263772</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:21">
       <c r="A29" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C29" s="1">
         <v>2129471</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E29" s="1">
         <v>9816536</v>
       </c>
       <c r="F29" s="1">
         <v>4779593</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H29" s="1">
         <v>4201223</v>
       </c>
-      <c r="I29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="1">
+      <c r="I29" s="1">
+        <v>158497</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" s="1">
         <v>9244</v>
       </c>
-      <c r="K29" s="1">
+      <c r="L29" s="1">
         <v>15119</v>
       </c>
-      <c r="L29" s="1">
+      <c r="M29" s="1">
         <v>34144</v>
       </c>
-      <c r="M29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="1">
+      <c r="N29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" s="1">
         <v>48288</v>
       </c>
-      <c r="O29" s="1">
+      <c r="P29" s="1">
         <v>309824</v>
       </c>
-      <c r="P29" s="1">
+      <c r="Q29" s="1">
+        <v>43504</v>
+      </c>
+      <c r="R29" s="1">
         <v>1597282</v>
       </c>
-      <c r="Q29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R29" s="1">
+      <c r="S29" s="1">
+        <v>92549</v>
+      </c>
+      <c r="T29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U29" s="1">
         <v>1245705</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:21">
       <c r="A30" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C30" s="1">
         <v>2233470</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E30" s="1">
         <v>10088776</v>
       </c>
       <c r="F30" s="1">
         <v>4735705</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H30" s="1">
         <v>4270943</v>
       </c>
-      <c r="I30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="1">
+      <c r="I30" s="1">
+        <v>151317</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K30" s="1">
         <v>8938</v>
       </c>
-      <c r="K30" s="1">
+      <c r="L30" s="1">
         <v>14558</v>
       </c>
-      <c r="L30" s="1">
+      <c r="M30" s="1">
         <v>37899</v>
       </c>
-      <c r="M30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="1">
+      <c r="N30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O30" s="1">
         <v>48391</v>
       </c>
-      <c r="O30" s="1">
+      <c r="P30" s="1">
         <v>330360</v>
       </c>
-      <c r="P30" s="1">
+      <c r="Q30" s="1">
+        <v>44014</v>
+      </c>
+      <c r="R30" s="1">
         <v>1659338</v>
       </c>
-      <c r="Q30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="1">
+      <c r="S30" s="1">
+        <v>102702</v>
+      </c>
+      <c r="T30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U30" s="1">
         <v>1211566</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:21">
       <c r="A31" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C31" s="1">
         <v>2292591</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E31" s="1">
         <v>10364846</v>
       </c>
       <c r="F31" s="1">
         <v>4762442</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H31" s="1">
         <v>4333079</v>
       </c>
-      <c r="I31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="1">
+      <c r="I31" s="1">
+        <v>149100</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="1">
         <v>9015</v>
       </c>
-      <c r="K31" s="1">
+      <c r="L31" s="1">
         <v>13897</v>
       </c>
-      <c r="L31" s="1">
+      <c r="M31" s="1">
         <v>40636</v>
       </c>
-      <c r="M31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="1">
+      <c r="N31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" s="1">
         <v>47955</v>
       </c>
-      <c r="O31" s="1">
+      <c r="P31" s="1">
         <v>353782</v>
       </c>
-      <c r="P31" s="1">
+      <c r="Q31" s="1">
+        <v>35203</v>
+      </c>
+      <c r="R31" s="1">
         <v>1734082</v>
       </c>
-      <c r="Q31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="1">
+      <c r="S31" s="1">
+        <v>106626</v>
+      </c>
+      <c r="T31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U31" s="1">
         <v>1205318</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:21">
       <c r="A32" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C32" s="1">
         <v>2371422</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E32" s="1">
         <v>10609985</v>
       </c>
       <c r="F32" s="1">
         <v>4833902</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H32" s="1">
         <v>4386218</v>
       </c>
-      <c r="I32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="1">
+      <c r="I32" s="1">
+        <v>144212</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="1">
         <v>8802</v>
       </c>
-      <c r="K32" s="1">
+      <c r="L32" s="1">
         <v>13342</v>
       </c>
-      <c r="L32" s="1">
+      <c r="M32" s="1">
         <v>43522</v>
       </c>
-      <c r="M32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="1">
+      <c r="N32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O32" s="1">
         <v>47055</v>
       </c>
-      <c r="O32" s="1">
+      <c r="P32" s="1">
         <v>364880</v>
       </c>
-      <c r="P32" s="1">
+      <c r="Q32" s="1">
+        <v>19234</v>
+      </c>
+      <c r="R32" s="1">
         <v>1791786</v>
       </c>
-      <c r="Q32" s="1">
+      <c r="S32" s="1">
+        <v>105073</v>
+      </c>
+      <c r="T32" s="1">
         <v>131492</v>
       </c>
-      <c r="R32" s="1">
+      <c r="U32" s="1">
         <v>1087137</v>
       </c>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:21">
       <c r="A33" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C33" s="1">
         <v>2453422</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E33" s="1">
         <v>10819651</v>
       </c>
       <c r="F33" s="1">
         <v>4977119</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H33" s="1">
         <v>4381137</v>
       </c>
-      <c r="I33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="1">
+      <c r="I33" s="1">
+        <v>141628</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" s="1">
         <v>8579</v>
       </c>
-      <c r="K33" s="1">
+      <c r="L33" s="1">
         <v>12673</v>
       </c>
-      <c r="L33" s="1">
+      <c r="M33" s="1">
         <v>46391</v>
       </c>
-      <c r="M33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="1">
+      <c r="N33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O33" s="1">
         <v>46762</v>
       </c>
-      <c r="O33" s="1">
+      <c r="P33" s="1">
         <v>374244</v>
       </c>
-      <c r="P33" s="1">
+      <c r="Q33" s="1">
+        <v>55931</v>
+      </c>
+      <c r="R33" s="1">
         <v>1839363</v>
       </c>
-      <c r="Q33" s="1">
+      <c r="S33" s="1">
+        <v>103514</v>
+      </c>
+      <c r="T33" s="1">
         <v>356790</v>
       </c>
-      <c r="R33" s="1">
+      <c r="U33" s="1">
         <v>870103</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:21">
       <c r="A34" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C34" s="1">
         <v>2497895</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>11146874</v>
       </c>
       <c r="F34" s="1">
         <v>5048296</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H34" s="1">
         <v>4414896</v>
       </c>
-      <c r="I34" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="1">
+      <c r="I34" s="1">
+        <v>136942</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="1">
         <v>8589</v>
       </c>
-      <c r="K34" s="1">
+      <c r="L34" s="1">
         <v>12393</v>
       </c>
-      <c r="L34" s="1">
+      <c r="M34" s="1">
         <v>50792</v>
       </c>
-      <c r="M34" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="1">
+      <c r="N34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="1">
         <v>46636</v>
       </c>
-      <c r="O34" s="1">
+      <c r="P34" s="1">
         <v>380299</v>
       </c>
-      <c r="P34" s="1">
+      <c r="Q34" s="1">
+        <v>69055</v>
+      </c>
+      <c r="R34" s="1">
         <v>1862262</v>
       </c>
-      <c r="Q34" s="1">
+      <c r="S34" s="1">
+        <v>102478</v>
+      </c>
+      <c r="T34" s="1">
         <v>406613</v>
       </c>
-      <c r="R34" s="1">
+      <c r="U34" s="1">
         <v>781031</v>
       </c>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:21">
       <c r="A35" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C35" s="1">
         <v>2486604</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E35" s="1">
         <v>11629110</v>
       </c>
       <c r="F35" s="1">
         <v>4966972</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H35" s="1">
         <v>4484870</v>
       </c>
-      <c r="I35" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="1">
+      <c r="I35" s="1">
+        <v>132597</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" s="1">
         <v>8330</v>
       </c>
-      <c r="K35" s="1">
+      <c r="L35" s="1">
         <v>11911</v>
       </c>
-      <c r="L35" s="1">
+      <c r="M35" s="1">
         <v>68606</v>
       </c>
-      <c r="M35" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="1">
+      <c r="N35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" s="1">
         <v>46187</v>
       </c>
-      <c r="O35" s="1">
+      <c r="P35" s="1">
         <v>373996</v>
       </c>
-      <c r="P35" s="1">
+      <c r="Q35" s="1">
+        <v>84330</v>
+      </c>
+      <c r="R35" s="1">
         <v>1846368</v>
       </c>
-      <c r="Q35" s="1">
+      <c r="S35" s="1">
+        <v>100983</v>
+      </c>
+      <c r="T35" s="1">
         <v>416438</v>
       </c>
-      <c r="R35" s="1">
+      <c r="U35" s="1">
         <v>770959</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:21">
       <c r="A36" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C36" s="1">
         <v>2407093</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E36" s="1">
         <v>11826573</v>
       </c>
       <c r="F36" s="1">
         <v>5094402</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H36" s="1">
         <v>4621930</v>
       </c>
-      <c r="I36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="1">
+      <c r="I36" s="1">
+        <v>128987</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="1">
         <v>8113</v>
       </c>
-      <c r="K36" s="1">
+      <c r="L36" s="1">
         <v>11577</v>
       </c>
-      <c r="L36" s="1">
+      <c r="M36" s="1">
         <v>72122</v>
       </c>
-      <c r="M36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="1">
+      <c r="N36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O36" s="1">
         <v>46348</v>
       </c>
-      <c r="O36" s="1">
+      <c r="P36" s="1">
         <v>371124</v>
       </c>
-      <c r="P36" s="1">
+      <c r="Q36" s="1">
+        <v>86706</v>
+      </c>
+      <c r="R36" s="1">
         <v>1835312</v>
       </c>
-      <c r="Q36" s="1">
+      <c r="S36" s="1">
+        <v>101812</v>
+      </c>
+      <c r="T36" s="1">
         <v>432914</v>
       </c>
-      <c r="R36" s="1">
+      <c r="U36" s="1">
         <v>724401</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:21">
       <c r="A37" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C37" s="1">
         <v>2292810</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E37" s="1">
         <v>11924653</v>
       </c>
       <c r="F37" s="1">
         <v>5299282</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H37" s="1">
         <v>4682827</v>
       </c>
-      <c r="I37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="1">
+      <c r="I37" s="1">
+        <v>126881</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="1">
         <v>7830</v>
       </c>
-      <c r="K37" s="1">
+      <c r="L37" s="1">
         <v>11308</v>
       </c>
-      <c r="L37" s="1">
+      <c r="M37" s="1">
         <v>74931</v>
       </c>
-      <c r="M37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="1">
+      <c r="N37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="1">
         <v>46468</v>
       </c>
-      <c r="O37" s="1">
+      <c r="P37" s="1">
         <v>372406</v>
       </c>
-      <c r="P37" s="1">
+      <c r="Q37" s="1">
+        <v>91168</v>
+      </c>
+      <c r="R37" s="1">
         <v>1822117</v>
       </c>
-      <c r="Q37" s="1">
+      <c r="S37" s="1">
+        <v>99797</v>
+      </c>
+      <c r="T37" s="1">
         <v>472808</v>
       </c>
-      <c r="R37" s="1">
+      <c r="U37" s="1">
         <v>659967</v>
       </c>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:21">
       <c r="A38" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C38" s="1">
         <v>2227615</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E38" s="1">
         <v>11901520</v>
       </c>
       <c r="F38" s="1">
         <v>5623975</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H38" s="1">
         <v>4600551</v>
       </c>
-      <c r="I38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="1">
+      <c r="I38" s="1">
+        <v>124605</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="1">
         <v>7557</v>
       </c>
-      <c r="K38" s="1">
+      <c r="L38" s="1">
         <v>10786</v>
       </c>
-      <c r="L38" s="1">
+      <c r="M38" s="1">
         <v>76521</v>
       </c>
-      <c r="M38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="1">
+      <c r="N38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O38" s="1">
         <v>46909</v>
       </c>
-      <c r="O38" s="1">
+      <c r="P38" s="1">
         <v>374273</v>
       </c>
-      <c r="P38" s="1">
+      <c r="Q38" s="1">
+        <v>83351</v>
+      </c>
+      <c r="R38" s="1">
         <v>1817650</v>
       </c>
-      <c r="Q38" s="1">
+      <c r="S38" s="1">
+        <v>99142</v>
+      </c>
+      <c r="T38" s="1">
         <v>478934</v>
       </c>
-      <c r="R38" s="1">
+      <c r="U38" s="1">
         <v>627688</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:21">
       <c r="A39" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C39" s="1">
         <v>2192808</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E39" s="1">
         <v>11739452</v>
       </c>
       <c r="F39" s="1">
         <v>5706810</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H39" s="1">
         <v>4716105</v>
       </c>
-      <c r="I39" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="1">
+      <c r="I39" s="1">
+        <v>125648</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="1">
         <v>7273</v>
       </c>
-      <c r="K39" s="1">
+      <c r="L39" s="1">
         <v>10328</v>
       </c>
-      <c r="L39" s="1">
+      <c r="M39" s="1">
         <v>76770</v>
       </c>
-      <c r="M39" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="1">
+      <c r="N39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O39" s="1">
         <v>47245</v>
       </c>
-      <c r="O39" s="1">
+      <c r="P39" s="1">
         <v>379425</v>
       </c>
-      <c r="P39" s="1">
+      <c r="Q39" s="1">
+        <v>78039</v>
+      </c>
+      <c r="R39" s="1">
         <v>1834493</v>
       </c>
-      <c r="Q39" s="1">
+      <c r="S39" s="1">
+        <v>100540</v>
+      </c>
+      <c r="T39" s="1">
         <v>512180</v>
       </c>
-      <c r="R39" s="1">
+      <c r="U39" s="1">
         <v>605944</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:21">
       <c r="A40" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C40" s="1">
         <v>2132942</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E40" s="1">
         <v>11464221</v>
       </c>
       <c r="F40" s="1">
         <v>5828867</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H40" s="1">
         <v>4891917</v>
       </c>
-      <c r="I40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="1">
+      <c r="I40" s="1">
+        <v>128164</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="1">
         <v>7013</v>
       </c>
-      <c r="K40" s="1">
+      <c r="L40" s="1">
         <v>9716</v>
       </c>
-      <c r="L40" s="1">
+      <c r="M40" s="1">
         <v>78139</v>
       </c>
-      <c r="M40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="1">
+      <c r="N40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O40" s="1">
         <v>47527</v>
       </c>
-      <c r="O40" s="1">
+      <c r="P40" s="1">
         <v>381873</v>
       </c>
-      <c r="P40" s="1">
+      <c r="Q40" s="1">
+        <v>65029</v>
+      </c>
+      <c r="R40" s="1">
         <v>1843153</v>
       </c>
-      <c r="Q40" s="1">
+      <c r="S40" s="1">
+        <v>95786</v>
+      </c>
+      <c r="T40" s="1">
         <v>536545</v>
       </c>
-      <c r="R40" s="1">
+      <c r="U40" s="1">
         <v>579274</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:21">
       <c r="A41" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C41" s="1">
         <v>2067951</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E41" s="1">
         <v>11095372</v>
       </c>
       <c r="F41" s="1">
         <v>5990183</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H41" s="1">
         <v>5177681</v>
       </c>
-      <c r="I41" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="1">
+      <c r="I41" s="1">
+        <v>132644</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="1">
         <v>6780</v>
       </c>
-      <c r="K41" s="1">
+      <c r="L41" s="1">
         <v>9404</v>
       </c>
-      <c r="L41" s="1">
+      <c r="M41" s="1">
         <v>79217</v>
       </c>
-      <c r="M41" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="1">
+      <c r="N41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O41" s="1">
         <v>48288</v>
       </c>
-      <c r="O41" s="1">
+      <c r="P41" s="1">
         <v>371095</v>
       </c>
-      <c r="P41" s="1">
+      <c r="Q41" s="1">
+        <v>64495</v>
+      </c>
+      <c r="R41" s="1">
         <v>1848698</v>
       </c>
-      <c r="Q41" s="1">
+      <c r="S41" s="1">
+        <v>112635</v>
+      </c>
+      <c r="T41" s="1">
         <v>538175</v>
       </c>
-      <c r="R41" s="1">
+      <c r="U41" s="1">
         <v>530159</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:21">
       <c r="A42" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C42" s="1">
         <v>2018523</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E42" s="1">
         <v>10665404</v>
       </c>
       <c r="F42" s="1">
         <v>6105749</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H42" s="1">
         <v>5259307</v>
       </c>
-      <c r="I42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="1">
+      <c r="I42" s="1">
+        <v>139324</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="1">
         <v>6551</v>
       </c>
-      <c r="K42" s="1">
+      <c r="L42" s="1">
         <v>9088</v>
       </c>
-      <c r="L42" s="1">
+      <c r="M42" s="1">
         <v>80218</v>
       </c>
-      <c r="M42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="1">
+      <c r="N42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O42" s="1">
         <v>49174</v>
       </c>
-      <c r="O42" s="1">
+      <c r="P42" s="1">
         <v>396455</v>
       </c>
-      <c r="P42" s="1">
+      <c r="Q42" s="1">
+        <v>61435</v>
+      </c>
+      <c r="R42" s="1">
         <v>1879532</v>
       </c>
-      <c r="Q42" s="1">
+      <c r="S42" s="1">
+        <v>113481</v>
+      </c>
+      <c r="T42" s="1">
         <v>587609</v>
       </c>
-      <c r="R42" s="1">
+      <c r="U42" s="1">
         <v>483439</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:21">
       <c r="A43" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C43" s="1">
         <v>2016224</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E43" s="1">
         <v>10226323</v>
       </c>
       <c r="F43" s="1">
         <v>6081330</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H43" s="1">
         <v>5375107</v>
       </c>
-      <c r="I43" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="1">
+      <c r="I43" s="1">
+        <v>148216</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="1">
         <v>6432</v>
       </c>
-      <c r="K43" s="1">
+      <c r="L43" s="1">
         <v>8851</v>
       </c>
-      <c r="L43" s="1">
+      <c r="M43" s="1">
         <v>80745</v>
       </c>
-      <c r="M43" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N43" s="1">
+      <c r="N43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O43" s="1">
         <v>50078</v>
       </c>
-      <c r="O43" s="1">
+      <c r="P43" s="1">
         <v>437641</v>
       </c>
-      <c r="P43" s="1">
+      <c r="Q43" s="1">
+        <v>57026</v>
+      </c>
+      <c r="R43" s="1">
         <v>1934483</v>
       </c>
-      <c r="Q43" s="1">
+      <c r="S43" s="1">
+        <v>117840</v>
+      </c>
+      <c r="T43" s="1">
         <v>653026</v>
       </c>
-      <c r="R43" s="1">
+      <c r="U43" s="1">
         <v>466049</v>
       </c>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:21">
       <c r="A44" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C44" s="1">
         <v>2041820</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E44" s="1">
         <v>9872520</v>
       </c>
       <c r="F44" s="1">
         <v>5896080</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H44" s="1">
         <v>5533393</v>
       </c>
-      <c r="I44" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="1">
+      <c r="I44" s="1">
+        <v>156222</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="1">
         <v>6257</v>
       </c>
-      <c r="K44" s="1">
+      <c r="L44" s="1">
         <v>8538</v>
       </c>
-      <c r="L44" s="1">
+      <c r="M44" s="1">
         <v>81030</v>
       </c>
-      <c r="M44" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="1">
+      <c r="N44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O44" s="1">
         <v>50934</v>
       </c>
-      <c r="O44" s="1">
+      <c r="P44" s="1">
         <v>450436</v>
       </c>
-      <c r="P44" s="1">
+      <c r="Q44" s="1">
+        <v>20796</v>
+      </c>
+      <c r="R44" s="1">
         <v>1994616</v>
       </c>
-      <c r="Q44" s="1">
+      <c r="S44" s="1">
+        <v>118818</v>
+      </c>
+      <c r="T44" s="1">
         <v>699534</v>
       </c>
-      <c r="R44" s="1">
+      <c r="U44" s="1">
         <v>451988</v>
       </c>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:21">
       <c r="A45" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C45" s="1">
         <v>2037614</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E45" s="1">
         <v>9606627</v>
       </c>
       <c r="F45" s="1">
         <v>5619297</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H45" s="1">
         <v>5644376</v>
       </c>
-      <c r="I45" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="1">
+      <c r="I45" s="1">
+        <v>164422</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="1">
         <v>6006</v>
       </c>
-      <c r="K45" s="1">
+      <c r="L45" s="1">
         <v>8319</v>
       </c>
-      <c r="L45" s="1">
+      <c r="M45" s="1">
         <v>80683</v>
       </c>
-      <c r="M45" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="1">
+      <c r="N45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O45" s="1">
         <v>51966</v>
       </c>
-      <c r="O45" s="1">
+      <c r="P45" s="1">
         <v>461849</v>
       </c>
-      <c r="P45" s="1">
+      <c r="Q45" s="1">
+        <v>25507</v>
+      </c>
+      <c r="R45" s="1">
         <v>2066962</v>
       </c>
-      <c r="Q45" s="1">
+      <c r="S45" s="1">
+        <v>125568</v>
+      </c>
+      <c r="T45" s="1">
         <v>741682</v>
       </c>
-      <c r="R45" s="1">
+      <c r="U45" s="1">
         <v>442186</v>
       </c>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:21">
       <c r="A46" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C46" s="1">
         <v>2007964</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E46" s="1">
         <v>9373295</v>
       </c>
       <c r="F46" s="1">
         <v>5369162</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H46" s="1">
         <v>5623336</v>
       </c>
-      <c r="I46" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="1">
+      <c r="I46" s="1">
+        <v>166986</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="1">
         <v>5599</v>
       </c>
-      <c r="K46" s="1">
+      <c r="L46" s="1">
         <v>8169</v>
       </c>
-      <c r="L46" s="1">
+      <c r="M46" s="1">
         <v>79729</v>
       </c>
-      <c r="M46" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="1">
+      <c r="N46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O46" s="1">
         <v>52930</v>
       </c>
-      <c r="O46" s="1">
+      <c r="P46" s="1">
         <v>479389</v>
       </c>
-      <c r="P46" s="1">
+      <c r="Q46" s="1">
+        <v>32463</v>
+      </c>
+      <c r="R46" s="1">
         <v>2133362</v>
       </c>
-      <c r="Q46" s="1">
+      <c r="S46" s="1">
+        <v>135176</v>
+      </c>
+      <c r="T46" s="1">
         <v>791431</v>
       </c>
-      <c r="R46" s="1">
+      <c r="U46" s="1">
         <v>425341</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:21">
       <c r="A47" s="3">
         <v>3</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C47" s="1">
         <v>1977611</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E47" s="1">
         <v>9157429</v>
       </c>
       <c r="F47" s="1">
         <v>5188314</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H47" s="1">
         <v>5454929</v>
       </c>
-      <c r="I47" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="1">
+      <c r="I47" s="1">
+        <v>165618</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="1">
         <v>5228</v>
       </c>
-      <c r="K47" s="1">
+      <c r="L47" s="1">
         <v>8149</v>
       </c>
-      <c r="L47" s="1">
+      <c r="M47" s="1">
         <v>78157</v>
       </c>
-      <c r="M47" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="1">
+      <c r="N47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O47" s="1">
         <v>53698</v>
       </c>
-      <c r="O47" s="1">
+      <c r="P47" s="1">
         <v>504087</v>
       </c>
-      <c r="P47" s="1">
+      <c r="Q47" s="1">
+        <v>37416</v>
+      </c>
+      <c r="R47" s="1">
         <v>2205516</v>
       </c>
-      <c r="Q47" s="1">
+      <c r="S47" s="1">
+        <v>150070</v>
+      </c>
+      <c r="T47" s="1">
         <v>834713</v>
       </c>
-      <c r="R47" s="1">
+      <c r="U47" s="1">
         <v>406599</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:21">
       <c r="A48" s="3">
         <v>4</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C48" s="1">
         <v>1948868</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E48" s="1">
         <v>8947226</v>
       </c>
       <c r="F48" s="1">
         <v>5036840</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H48" s="1">
         <v>5218497</v>
       </c>
-      <c r="I48" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="1">
+      <c r="I48" s="1">
+        <v>161053</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K48" s="1">
         <v>4919</v>
       </c>
-      <c r="K48" s="1">
+      <c r="L48" s="1">
         <v>7997</v>
       </c>
-      <c r="L48" s="1">
+      <c r="M48" s="1">
         <v>76668</v>
       </c>
-      <c r="M48" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="1">
+      <c r="N48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O48" s="1">
         <v>54786</v>
       </c>
-      <c r="O48" s="1">
+      <c r="P48" s="1">
         <v>524538</v>
       </c>
-      <c r="P48" s="1">
+      <c r="Q48" s="1">
+        <v>41131</v>
+      </c>
+      <c r="R48" s="1">
         <v>2293269</v>
       </c>
-      <c r="Q48" s="1">
+      <c r="S48" s="1">
+        <v>169328</v>
+      </c>
+      <c r="T48" s="1">
         <v>861903</v>
       </c>
-      <c r="R48" s="1">
+      <c r="U48" s="1">
         <v>389807</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:21">
       <c r="A49" s="3">
         <v>5</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C49" s="1">
         <v>1907110</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E49" s="1">
         <v>8768881</v>
       </c>
       <c r="F49" s="1">
         <v>4850137</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H49" s="1">
         <v>5010472</v>
       </c>
-      <c r="I49" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="1">
+      <c r="I49" s="1">
+        <v>157003</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="1">
         <v>4773</v>
       </c>
-      <c r="K49" s="1">
+      <c r="L49" s="1">
         <v>7842</v>
       </c>
-      <c r="L49" s="1">
+      <c r="M49" s="1">
         <v>75426</v>
       </c>
-      <c r="M49" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="1">
+      <c r="N49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O49" s="1">
         <v>55453</v>
       </c>
-      <c r="O49" s="1">
+      <c r="P49" s="1">
         <v>530294</v>
       </c>
-      <c r="P49" s="1">
+      <c r="Q49" s="1">
+        <v>42341</v>
+      </c>
+      <c r="R49" s="1">
         <v>2389648</v>
       </c>
-      <c r="Q49" s="1">
+      <c r="S49" s="1">
+        <v>184425</v>
+      </c>
+      <c r="T49" s="1">
         <v>859173</v>
       </c>
-      <c r="R49" s="1">
+      <c r="U49" s="1">
         <v>366536</v>
       </c>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:21">
       <c r="A50" s="3">
         <v>6</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C50" s="1">
         <v>1852183</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E50" s="1">
         <v>8582871</v>
       </c>
       <c r="F50" s="1">
         <v>4681166</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H50" s="1">
         <v>4862725</v>
       </c>
-      <c r="I50" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="1">
+      <c r="I50" s="1">
+        <v>155342</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="1">
         <v>4696</v>
       </c>
-      <c r="K50" s="1">
+      <c r="L50" s="1">
         <v>7557</v>
       </c>
-      <c r="L50" s="1">
+      <c r="M50" s="1">
         <v>74966</v>
       </c>
-      <c r="M50" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N50" s="1">
+      <c r="N50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O50" s="1">
         <v>55938</v>
       </c>
-      <c r="O50" s="1">
+      <c r="P50" s="1">
         <v>520638</v>
       </c>
-      <c r="P50" s="1">
+      <c r="Q50" s="1">
+        <v>43019</v>
+      </c>
+      <c r="R50" s="1">
         <v>2481805</v>
       </c>
-      <c r="Q50" s="1">
+      <c r="S50" s="1">
+        <v>199471</v>
+      </c>
+      <c r="T50" s="1">
         <v>837102</v>
       </c>
-      <c r="R50" s="1">
+      <c r="U50" s="1">
         <v>339063</v>
       </c>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:21">
       <c r="A51" s="3">
         <v>7</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C51" s="1">
         <v>1808432</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E51" s="1">
         <v>8370246</v>
       </c>
       <c r="F51" s="1">
         <v>4570390</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H51" s="1">
         <v>4724945</v>
       </c>
-      <c r="I51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="1">
+      <c r="I51" s="1">
+        <v>153983</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="1">
         <v>4611</v>
       </c>
-      <c r="K51" s="1">
+      <c r="L51" s="1">
         <v>7257</v>
       </c>
-      <c r="L51" s="1">
+      <c r="M51" s="1">
         <v>74966</v>
       </c>
-      <c r="M51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="1">
+      <c r="N51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O51" s="1">
         <v>56234</v>
       </c>
-      <c r="O51" s="1">
+      <c r="P51" s="1">
         <v>498516</v>
       </c>
-      <c r="P51" s="1">
+      <c r="Q51" s="1">
+        <v>41915</v>
+      </c>
+      <c r="R51" s="1">
         <v>2546649</v>
       </c>
-      <c r="Q51" s="1">
+      <c r="S51" s="1">
+        <v>212134</v>
+      </c>
+      <c r="T51" s="1">
         <v>813347</v>
       </c>
-      <c r="R51" s="1">
+      <c r="U51" s="1">
         <v>321105</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:21">
       <c r="A52" s="3">
         <v>8</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C52" s="1">
         <v>1798051</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E52" s="1">
         <v>8105629</v>
       </c>
       <c r="F52" s="1">
         <v>4527400</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H52" s="1">
         <v>4547497</v>
       </c>
-      <c r="I52" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="1">
+      <c r="I52" s="1">
+        <v>154515</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="1">
         <v>4442</v>
       </c>
-      <c r="K52" s="1">
+      <c r="L52" s="1">
         <v>6999</v>
       </c>
-      <c r="L52" s="1">
+      <c r="M52" s="1">
         <v>74852</v>
       </c>
-      <c r="M52" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="1">
+      <c r="N52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O52" s="1">
         <v>56396</v>
       </c>
-      <c r="O52" s="1">
+      <c r="P52" s="1">
         <v>473279</v>
       </c>
-      <c r="P52" s="1">
+      <c r="Q52" s="1">
+        <v>41733</v>
+      </c>
+      <c r="R52" s="1">
         <v>2596667</v>
       </c>
-      <c r="Q52" s="1">
+      <c r="S52" s="1">
+        <v>218432</v>
+      </c>
+      <c r="T52" s="1">
         <v>799551</v>
       </c>
-      <c r="R52" s="1">
+      <c r="U52" s="1">
         <v>306544</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:21">
       <c r="A53" s="3">
         <v>9</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C53" s="1">
         <v>1789523</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E53" s="1">
         <v>7855387</v>
       </c>
       <c r="F53" s="1">
         <v>4481480</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H53" s="1">
         <v>4371360</v>
       </c>
-      <c r="I53" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="1">
+      <c r="I53" s="1">
+        <v>156358</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" s="1">
         <v>4323</v>
       </c>
-      <c r="K53" s="1">
+      <c r="L53" s="1">
         <v>6841</v>
       </c>
-      <c r="L53" s="1">
+      <c r="M53" s="1">
         <v>75280</v>
       </c>
-      <c r="M53" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="1">
+      <c r="N53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O53" s="1">
         <v>56294</v>
       </c>
-      <c r="O53" s="1">
+      <c r="P53" s="1">
         <v>446750</v>
       </c>
-      <c r="P53" s="1">
+      <c r="Q53" s="1">
+        <v>38817</v>
+      </c>
+      <c r="R53" s="1">
         <v>2633790</v>
       </c>
-      <c r="Q53" s="1">
+      <c r="S53" s="1">
+        <v>222007</v>
+      </c>
+      <c r="T53" s="1">
         <v>788996</v>
       </c>
-      <c r="R53" s="1">
+      <c r="U53" s="1">
         <v>279946</v>
       </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:21">
       <c r="A54" s="3">
         <v>10</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C54" s="1">
         <v>1786129</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E54" s="1">
         <v>7663533</v>
       </c>
       <c r="F54" s="1">
         <v>4380604</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H54" s="1">
         <v>4258385</v>
       </c>
-      <c r="I54" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="1">
+      <c r="I54" s="1">
+        <v>161541</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="1">
         <v>4199</v>
       </c>
-      <c r="K54" s="1">
+      <c r="L54" s="1">
         <v>6826</v>
       </c>
-      <c r="L54" s="1">
+      <c r="M54" s="1">
         <v>76420</v>
       </c>
-      <c r="M54" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N54" s="1">
+      <c r="N54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O54" s="1">
         <v>56214</v>
       </c>
-      <c r="O54" s="1">
+      <c r="P54" s="1">
         <v>416825</v>
       </c>
-      <c r="P54" s="1">
+      <c r="Q54" s="1">
+        <v>34974</v>
+      </c>
+      <c r="R54" s="1">
         <v>2668086</v>
       </c>
-      <c r="Q54" s="1">
+      <c r="S54" s="1">
+        <v>217969</v>
+      </c>
+      <c r="T54" s="1">
         <v>761049</v>
       </c>
-      <c r="R54" s="1">
+      <c r="U54" s="1">
         <v>253093</v>
       </c>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:21">
       <c r="A55" s="3">
         <v>11</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C55" s="1">
         <v>1778286</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E55" s="1">
         <v>7500317</v>
       </c>
       <c r="F55" s="1">
         <v>4243762</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H55" s="1">
         <v>4211826</v>
       </c>
       <c r="I55" s="1">
+        <v>171012</v>
+      </c>
+      <c r="J55" s="1">
         <v>236</v>
       </c>
-      <c r="J55" s="1">
+      <c r="K55" s="1">
         <v>4172</v>
       </c>
-      <c r="K55" s="1">
+      <c r="L55" s="1">
         <v>6824</v>
       </c>
-      <c r="L55" s="1">
+      <c r="M55" s="1">
         <v>77818</v>
       </c>
-      <c r="M55" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="1">
+      <c r="N55" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O55" s="1">
         <v>56436</v>
       </c>
-      <c r="O55" s="1">
+      <c r="P55" s="1">
         <v>377852</v>
       </c>
-      <c r="P55" s="1">
+      <c r="Q55" s="1">
+        <v>31868</v>
+      </c>
+      <c r="R55" s="1">
         <v>2701104</v>
       </c>
-      <c r="Q55" s="1">
+      <c r="S55" s="1">
+        <v>217055</v>
+      </c>
+      <c r="T55" s="1">
         <v>753740</v>
       </c>
-      <c r="R55" s="1">
+      <c r="U55" s="1">
         <v>230502</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:21">
       <c r="A56" s="3">
         <v>12</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C56" s="1">
         <v>1773682</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E56" s="1">
         <v>7366079</v>
       </c>
       <c r="F56" s="1">
         <v>4103717</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H56" s="1">
         <v>4165434</v>
       </c>
       <c r="I56" s="1">
+        <v>181877</v>
+      </c>
+      <c r="J56" s="1">
         <v>1702</v>
       </c>
-      <c r="J56" s="1">
+      <c r="K56" s="1">
         <v>4089</v>
       </c>
-      <c r="K56" s="1">
+      <c r="L56" s="1">
         <v>6818</v>
       </c>
-      <c r="L56" s="1">
+      <c r="M56" s="1">
         <v>79197</v>
       </c>
-      <c r="M56" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N56" s="1">
+      <c r="N56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O56" s="1">
         <v>56714</v>
       </c>
-      <c r="O56" s="1">
+      <c r="P56" s="1">
         <v>327680</v>
       </c>
-      <c r="P56" s="1">
+      <c r="Q56" s="1">
+        <v>28108</v>
+      </c>
+      <c r="R56" s="1">
         <v>2740023</v>
       </c>
-      <c r="Q56" s="1">
+      <c r="S56" s="1">
+        <v>220474</v>
+      </c>
+      <c r="T56" s="1">
         <v>750824</v>
       </c>
-      <c r="R56" s="1">
+      <c r="U56" s="1">
         <v>222961</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:21">
       <c r="A57" s="3">
         <v>13</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C57" s="1">
         <v>1753422</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E57" s="1">
         <v>7296920</v>
       </c>
       <c r="F57" s="1">
         <v>3991911</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H57" s="1">
         <v>4061756</v>
       </c>
       <c r="I57" s="1">
+        <v>190132</v>
+      </c>
+      <c r="J57" s="1">
         <v>2166</v>
       </c>
-      <c r="J57" s="1">
+      <c r="K57" s="1">
         <v>4001</v>
       </c>
-      <c r="K57" s="1">
+      <c r="L57" s="1">
         <v>6829</v>
       </c>
-      <c r="L57" s="1">
+      <c r="M57" s="1">
         <v>81242</v>
       </c>
-      <c r="M57" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N57" s="1">
+      <c r="N57" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O57" s="1">
         <v>57017</v>
       </c>
-      <c r="O57" s="1">
+      <c r="P57" s="1">
         <v>289198</v>
       </c>
-      <c r="P57" s="1">
+      <c r="Q57" s="1">
+        <v>25966</v>
+      </c>
+      <c r="R57" s="1">
         <v>2765705</v>
       </c>
-      <c r="Q57" s="1">
+      <c r="S57" s="1">
+        <v>224490</v>
+      </c>
+      <c r="T57" s="1">
         <v>752420</v>
       </c>
-      <c r="R57" s="1">
+      <c r="U57" s="1">
         <v>208254</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:21">
       <c r="A58" s="3">
         <v>14</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C58" s="1">
         <v>1769096</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E58" s="1">
         <v>7239327</v>
       </c>
       <c r="F58" s="1">
         <v>3862849</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H58" s="1">
         <v>3929352</v>
       </c>
       <c r="I58" s="1">
+        <v>192092</v>
+      </c>
+      <c r="J58" s="1">
         <v>3020</v>
       </c>
-      <c r="J58" s="1">
+      <c r="K58" s="1">
         <v>3926</v>
       </c>
-      <c r="K58" s="1">
+      <c r="L58" s="1">
         <v>6719</v>
       </c>
-      <c r="L58" s="1">
+      <c r="M58" s="1">
         <v>83526</v>
       </c>
-      <c r="M58" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N58" s="1">
+      <c r="N58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O58" s="1">
         <v>57349</v>
       </c>
-      <c r="O58" s="1">
+      <c r="P58" s="1">
         <v>267086</v>
       </c>
-      <c r="P58" s="1">
+      <c r="Q58" s="1">
+        <v>24922</v>
+      </c>
+      <c r="R58" s="1">
         <v>2786032</v>
       </c>
-      <c r="Q58" s="1">
+      <c r="S58" s="1">
+        <v>227715</v>
+      </c>
+      <c r="T58" s="1">
         <v>765558</v>
       </c>
-      <c r="R58" s="1">
+      <c r="U58" s="1">
         <v>198588</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:21">
       <c r="A59" s="3">
         <v>15</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C59" s="1">
         <v>1760494</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E59" s="1">
         <v>7226910</v>
       </c>
       <c r="F59" s="1">
         <v>3748319</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H59" s="1">
         <v>3809827</v>
       </c>
       <c r="I59" s="1">
+        <v>190106</v>
+      </c>
+      <c r="J59" s="1">
         <v>4736</v>
       </c>
-      <c r="J59" s="1">
+      <c r="K59" s="1">
         <v>3882</v>
       </c>
-      <c r="K59" s="1">
+      <c r="L59" s="1">
         <v>6705</v>
       </c>
-      <c r="L59" s="1">
+      <c r="M59" s="1">
         <v>85886</v>
       </c>
-      <c r="M59" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N59" s="1">
+      <c r="N59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O59" s="1">
         <v>57875</v>
       </c>
-      <c r="O59" s="1">
+      <c r="P59" s="1">
         <v>250062</v>
       </c>
-      <c r="P59" s="1">
+      <c r="Q59" s="1">
+        <v>24558</v>
+      </c>
+      <c r="R59" s="1">
         <v>2803980</v>
       </c>
-      <c r="Q59" s="1">
+      <c r="S59" s="1">
+        <v>248671</v>
+      </c>
+      <c r="T59" s="1">
         <v>786091</v>
       </c>
-      <c r="R59" s="1">
+      <c r="U59" s="1">
         <v>189583</v>
       </c>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:21">
       <c r="A60" s="3">
         <v>16</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C60" s="1">
         <v>1753393</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E60" s="1">
         <v>7200933</v>
       </c>
       <c r="F60" s="1">
         <v>3663513</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H60" s="1">
         <v>3719048</v>
       </c>
       <c r="I60" s="1">
+        <v>181785</v>
+      </c>
+      <c r="J60" s="1">
         <v>6051</v>
       </c>
-      <c r="J60" s="1">
+      <c r="K60" s="1">
         <v>3870</v>
       </c>
-      <c r="K60" s="1">
+      <c r="L60" s="1">
         <v>6573</v>
       </c>
-      <c r="L60" s="1">
+      <c r="M60" s="1">
         <v>88353</v>
       </c>
-      <c r="M60" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="1">
+      <c r="N60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O60" s="1">
         <v>58698</v>
       </c>
-      <c r="O60" s="1">
+      <c r="P60" s="1">
         <v>233754</v>
       </c>
-      <c r="P60" s="1">
+      <c r="Q60" s="1">
+        <v>26778</v>
+      </c>
+      <c r="R60" s="1">
         <v>2809295</v>
       </c>
-      <c r="Q60" s="1">
+      <c r="S60" s="1">
+        <v>251382</v>
+      </c>
+      <c r="T60" s="1">
         <v>792054</v>
       </c>
-      <c r="R60" s="1">
+      <c r="U60" s="1">
         <v>178117</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:21">
       <c r="A61" s="3">
         <v>17</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C61" s="1">
         <v>1738766</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E61" s="1">
         <v>7197458</v>
       </c>
       <c r="F61" s="1">
         <v>3626415</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H61" s="1">
         <v>3605242</v>
       </c>
       <c r="I61" s="1">
+        <v>183518</v>
+      </c>
+      <c r="J61" s="1">
         <v>7456</v>
       </c>
-      <c r="J61" s="1">
+      <c r="K61" s="1">
         <v>3809</v>
       </c>
-      <c r="K61" s="1">
+      <c r="L61" s="1">
         <v>6639</v>
       </c>
-      <c r="L61" s="1">
+      <c r="M61" s="1">
         <v>91164</v>
       </c>
-      <c r="M61" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N61" s="1">
+      <c r="N61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O61" s="1">
         <v>59160</v>
       </c>
-      <c r="O61" s="1">
+      <c r="P61" s="1">
         <v>219355</v>
       </c>
-      <c r="P61" s="1">
+      <c r="Q61" s="1">
+        <v>28424</v>
+      </c>
+      <c r="R61" s="1">
         <v>2865051</v>
       </c>
-      <c r="Q61" s="1">
+      <c r="S61" s="1">
+        <v>255663</v>
+      </c>
+      <c r="T61" s="1">
         <v>783783</v>
       </c>
-      <c r="R61" s="1">
+      <c r="U61" s="1">
         <v>163667</v>
       </c>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:21">
       <c r="A62" s="3">
         <v>18</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C62" s="1">
         <v>1726520</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E62" s="1">
         <v>7187417</v>
       </c>
       <c r="F62" s="1">
         <v>3601527</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H62" s="1">
         <v>3494513</v>
       </c>
       <c r="I62" s="1">
+        <v>182517</v>
+      </c>
+      <c r="J62" s="1">
         <v>11648</v>
       </c>
-      <c r="J62" s="1">
+      <c r="K62" s="1">
         <v>3688</v>
       </c>
-      <c r="K62" s="1">
+      <c r="L62" s="1">
         <v>6544</v>
       </c>
-      <c r="L62" s="1">
+      <c r="M62" s="1">
         <v>94360</v>
       </c>
-      <c r="M62" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N62" s="1">
+      <c r="N62" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="O62" s="1">
         <v>59380</v>
       </c>
-      <c r="O62" s="1">
+      <c r="P62" s="1">
         <v>202254</v>
       </c>
-      <c r="P62" s="1">
+      <c r="Q62" s="1">
+        <v>28456</v>
+      </c>
+      <c r="R62" s="1">
         <v>2859212</v>
       </c>
-      <c r="Q62" s="1">
+      <c r="S62" s="1">
+        <v>254650</v>
+      </c>
+      <c r="T62" s="1">
         <v>750208</v>
       </c>
-      <c r="R62" s="1">
+      <c r="U62" s="1">
         <v>149934</v>
       </c>
     </row>
-    <row r="63" spans="1:18">
+    <row r="63" spans="1:21">
       <c r="A63" s="3">
         <v>19</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C63" s="1">
         <v>1705402</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E63" s="1">
         <v>7132874</v>
       </c>
       <c r="F63" s="1">
         <v>3614552</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H63" s="1">
         <v>3406561</v>
       </c>
       <c r="I63" s="1">
+        <v>182595</v>
+      </c>
+      <c r="J63" s="1">
         <v>14902</v>
       </c>
-      <c r="J63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K63" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M63" s="1">
+        <v>19</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N63" s="1">
         <v>108173</v>
       </c>
-      <c r="N63" s="1">
+      <c r="O63" s="1">
         <v>59386</v>
       </c>
-      <c r="O63" s="1">
+      <c r="P63" s="1">
         <v>186667</v>
       </c>
-      <c r="P63" s="1">
+      <c r="Q63" s="1">
+        <v>25227</v>
+      </c>
+      <c r="R63" s="1">
         <v>2828708</v>
       </c>
-      <c r="Q63" s="1">
+      <c r="S63" s="1">
+        <v>248896</v>
+      </c>
+      <c r="T63" s="1">
         <v>703490</v>
       </c>
-      <c r="R63" s="1">
+      <c r="U63" s="1">
         <v>147261</v>
       </c>
     </row>
-    <row r="64" spans="1:18">
+    <row r="64" spans="1:21">
       <c r="A64" s="3">
         <v>20</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C64" s="1">
         <v>1674163</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E64" s="1">
         <v>7121781</v>
       </c>
       <c r="F64" s="1">
         <v>3592378</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H64" s="1">
         <v>3367489</v>
       </c>
       <c r="I64" s="1">
+        <v>183279</v>
+      </c>
+      <c r="J64" s="1">
         <v>17689</v>
       </c>
-      <c r="J64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K64" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M64" s="1">
+        <v>19</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N64" s="1">
         <v>112334</v>
       </c>
-      <c r="N64" s="1">
+      <c r="O64" s="1">
         <v>59446</v>
       </c>
-      <c r="O64" s="1">
+      <c r="P64" s="1">
         <v>172726</v>
       </c>
-      <c r="P64" s="1">
+      <c r="Q64" s="1">
+        <v>22622</v>
+      </c>
+      <c r="R64" s="1">
         <v>2836127</v>
       </c>
-      <c r="Q64" s="1">
+      <c r="S64" s="1">
+        <v>238383</v>
+      </c>
+      <c r="T64" s="1">
         <v>657502</v>
       </c>
-      <c r="R64" s="1">
+      <c r="U64" s="1">
         <v>137269</v>
       </c>
     </row>
-    <row r="65" spans="1:18">
+    <row r="65" spans="1:21">
       <c r="A65" s="3">
         <v>21</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C65" s="1">
         <v>1630336</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E65" s="1">
         <v>7063606</v>
       </c>
       <c r="F65" s="1">
         <v>3600323</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H65" s="1">
         <v>3347311</v>
       </c>
       <c r="I65" s="1">
+        <v>186112</v>
+      </c>
+      <c r="J65" s="1">
         <v>20544</v>
       </c>
-      <c r="J65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K65" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M65" s="1">
+        <v>19</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N65" s="1">
         <v>117035</v>
       </c>
-      <c r="N65" s="1">
+      <c r="O65" s="1">
         <v>59386</v>
       </c>
-      <c r="O65" s="1">
+      <c r="P65" s="1">
         <v>160976</v>
       </c>
-      <c r="P65" s="1">
+      <c r="Q65" s="1">
+        <v>21164</v>
+      </c>
+      <c r="R65" s="1">
         <v>2845908</v>
       </c>
-      <c r="Q65" s="1">
+      <c r="S65" s="1">
+        <v>234821</v>
+      </c>
+      <c r="T65" s="1">
         <v>624875</v>
       </c>
-      <c r="R65" s="1">
+      <c r="U65" s="1">
         <v>134981</v>
       </c>
     </row>
-    <row r="66" spans="1:18">
+    <row r="66" spans="1:21">
       <c r="A66" s="3">
         <v>22</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C66" s="1">
         <v>1605912</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E66" s="1">
         <v>6993376</v>
       </c>
       <c r="F66" s="1">
         <v>3558166</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H66" s="1">
         <v>3368693</v>
       </c>
       <c r="I66" s="1">
+        <v>187538</v>
+      </c>
+      <c r="J66" s="1">
         <v>23759</v>
       </c>
-      <c r="J66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K66" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M66" s="1">
+        <v>19</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N66" s="1">
         <v>121815</v>
       </c>
-      <c r="N66" s="1">
+      <c r="O66" s="1">
         <v>59542</v>
       </c>
-      <c r="O66" s="1">
+      <c r="P66" s="1">
         <v>155273</v>
       </c>
-      <c r="P66" s="1">
+      <c r="Q66" s="1">
+        <v>19588</v>
+      </c>
+      <c r="R66" s="1">
         <v>2887414</v>
       </c>
-      <c r="Q66" s="1">
+      <c r="S66" s="1">
+        <v>232743</v>
+      </c>
+      <c r="T66" s="1">
         <v>637897</v>
       </c>
-      <c r="R66" s="1">
+      <c r="U66" s="1">
         <v>129985</v>
       </c>
     </row>
-    <row r="67" spans="1:18">
+    <row r="67" spans="1:21">
       <c r="A67" s="3">
         <v>23</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C67" s="1">
         <v>1596170</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E67" s="1">
         <v>6887292</v>
       </c>
       <c r="F67" s="1">
         <v>3573821</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H67" s="1">
         <v>3349255</v>
       </c>
       <c r="I67" s="1">
+        <v>188251</v>
+      </c>
+      <c r="J67" s="1">
         <v>26759</v>
       </c>
-      <c r="J67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K67" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M67" s="1">
+        <v>19</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N67" s="1">
         <v>126123</v>
       </c>
-      <c r="N67" s="1">
+      <c r="O67" s="1">
         <v>59220</v>
       </c>
-      <c r="O67" s="1">
+      <c r="P67" s="1">
         <v>150007</v>
       </c>
-      <c r="P67" s="1">
+      <c r="Q67" s="1">
+        <v>19489</v>
+      </c>
+      <c r="R67" s="1">
         <v>2893489</v>
       </c>
-      <c r="Q67" s="1">
+      <c r="S67" s="1">
+        <v>225477</v>
+      </c>
+      <c r="T67" s="1">
         <v>645834</v>
       </c>
-      <c r="R67" s="1">
+      <c r="U67" s="1">
         <v>122636</v>
       </c>
     </row>
-    <row r="68" spans="1:18">
+    <row r="68" spans="1:21">
       <c r="A68" s="3">
         <v>24</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C68" s="1">
         <v>1604225</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E68" s="1">
         <v>6764619</v>
       </c>
       <c r="F68" s="1">
         <v>3552663</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H68" s="1">
         <v>3355609</v>
       </c>
       <c r="I68" s="1">
+        <v>189418</v>
+      </c>
+      <c r="J68" s="1">
         <v>28644</v>
       </c>
-      <c r="J68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K68" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M68" s="1">
+        <v>19</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N68" s="1">
         <v>129994</v>
       </c>
-      <c r="N68" s="1">
+      <c r="O68" s="1">
         <v>58765</v>
       </c>
-      <c r="O68" s="1">
+      <c r="P68" s="1">
         <v>141970</v>
       </c>
-      <c r="P68" s="1">
+      <c r="Q68" s="1">
+        <v>20354</v>
+      </c>
+      <c r="R68" s="1">
         <v>2876134</v>
       </c>
-      <c r="Q68" s="1">
+      <c r="S68" s="1">
+        <v>224100</v>
+      </c>
+      <c r="T68" s="1">
         <v>650501</v>
       </c>
-      <c r="R68" s="1">
+      <c r="U68" s="1">
         <v>120195</v>
       </c>
     </row>
-    <row r="69" spans="1:18">
+    <row r="69" spans="1:21">
       <c r="A69" s="3">
         <v>25</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C69" s="1">
         <v>1583610</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E69" s="1">
         <v>6676920</v>
       </c>
       <c r="F69" s="1">
         <v>3536182</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H69" s="1">
         <v>3319640</v>
       </c>
       <c r="I69" s="1">
+        <v>185589</v>
+      </c>
+      <c r="J69" s="1">
         <v>30226</v>
       </c>
-      <c r="J69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K69" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M69" s="1">
+        <v>19</v>
+      </c>
+      <c r="M69" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N69" s="1">
         <v>132570</v>
       </c>
-      <c r="N69" s="1">
+      <c r="O69" s="1">
         <v>58226</v>
       </c>
-      <c r="O69" s="1">
+      <c r="P69" s="1">
         <v>138260</v>
       </c>
-      <c r="P69" s="1">
+      <c r="Q69" s="1">
+        <v>23504</v>
+      </c>
+      <c r="R69" s="1">
         <v>2868872</v>
       </c>
-      <c r="Q69" s="1">
+      <c r="S69" s="1">
+        <v>223019</v>
+      </c>
+      <c r="T69" s="1">
         <v>660078</v>
       </c>
-      <c r="R69" s="1">
+      <c r="U69" s="1">
         <v>122890</v>
       </c>
     </row>
-    <row r="70" spans="1:18">
+    <row r="70" spans="1:21">
       <c r="A70" s="3">
         <v>26</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C70" s="1">
         <v>1557461</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E70" s="1">
         <v>6600006</v>
       </c>
       <c r="F70" s="1">
         <v>3504334</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H70" s="1">
         <v>3334019</v>
       </c>
       <c r="I70" s="1">
+        <v>183754</v>
+      </c>
+      <c r="J70" s="1">
         <v>31499</v>
       </c>
-      <c r="J70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K70" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M70" s="1">
+        <v>19</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N70" s="1">
         <v>135617</v>
       </c>
-      <c r="N70" s="1">
+      <c r="O70" s="1">
         <v>57677</v>
       </c>
-      <c r="O70" s="1">
+      <c r="P70" s="1">
         <v>136534</v>
       </c>
-      <c r="P70" s="1">
+      <c r="Q70" s="1">
+        <v>22937</v>
+      </c>
+      <c r="R70" s="1">
         <v>2855529</v>
       </c>
-      <c r="Q70" s="1">
+      <c r="S70" s="1">
+        <v>220997</v>
+      </c>
+      <c r="T70" s="1">
         <v>659452</v>
       </c>
-      <c r="R70" s="1">
+      <c r="U70" s="1">
         <v>121846</v>
       </c>
     </row>
-    <row r="71" spans="1:18">
+    <row r="71" spans="1:21">
       <c r="A71" s="3">
         <v>27</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C71" s="1">
         <v>1402448</v>
       </c>
       <c r="D71" s="1">
         <v>281136</v>
       </c>
       <c r="E71" s="1">
         <v>6543104</v>
       </c>
       <c r="F71" s="1">
         <v>3465215</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H71" s="1">
         <v>3319114</v>
       </c>
       <c r="I71" s="1">
+        <v>180393</v>
+      </c>
+      <c r="J71" s="1">
         <v>32317</v>
       </c>
-      <c r="J71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K71" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M71" s="1">
+        <v>19</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N71" s="1">
         <v>137894</v>
       </c>
-      <c r="N71" s="1">
+      <c r="O71" s="1">
         <v>57611</v>
       </c>
-      <c r="O71" s="1">
+      <c r="P71" s="1">
         <v>132681</v>
       </c>
-      <c r="P71" s="1">
+      <c r="Q71" s="1">
+        <v>24111</v>
+      </c>
+      <c r="R71" s="1">
         <v>2860210</v>
       </c>
-      <c r="Q71" s="1">
+      <c r="S71" s="1">
+        <v>221958</v>
+      </c>
+      <c r="T71" s="1">
         <v>656106</v>
       </c>
-      <c r="R71" s="1">
+      <c r="U71" s="1">
         <v>117727</v>
       </c>
     </row>
-    <row r="72" spans="1:18">
+    <row r="72" spans="1:21">
       <c r="A72" s="3">
         <v>28</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C72" s="1">
         <v>1339761</v>
       </c>
       <c r="D72" s="1">
         <v>397587</v>
       </c>
       <c r="E72" s="1">
         <v>6483515</v>
       </c>
       <c r="F72" s="1">
         <v>3406029</v>
       </c>
       <c r="G72" s="1">
         <v>12702</v>
       </c>
       <c r="H72" s="1">
         <v>3309342</v>
       </c>
       <c r="I72" s="1">
+        <v>181031</v>
+      </c>
+      <c r="J72" s="1">
         <v>32428</v>
       </c>
-      <c r="J72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K72" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M72" s="1">
+        <v>19</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N72" s="1">
         <v>139821</v>
       </c>
-      <c r="N72" s="1">
+      <c r="O72" s="1">
         <v>57658</v>
       </c>
-      <c r="O72" s="1">
+      <c r="P72" s="1">
         <v>128460</v>
       </c>
-      <c r="P72" s="1">
+      <c r="Q72" s="1">
+        <v>23020</v>
+      </c>
+      <c r="R72" s="1">
         <v>2873624</v>
       </c>
-      <c r="Q72" s="1">
+      <c r="S72" s="1">
+        <v>219641</v>
+      </c>
+      <c r="T72" s="1">
         <v>656649</v>
       </c>
-      <c r="R72" s="1">
+      <c r="U72" s="1">
         <v>120629</v>
       </c>
     </row>
-    <row r="73" spans="1:18">
+    <row r="73" spans="1:21">
       <c r="A73" s="3">
         <v>29</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C73" s="1">
         <v>1271918</v>
       </c>
       <c r="D73" s="1">
         <v>505740</v>
       </c>
       <c r="E73" s="1">
         <v>6448658</v>
       </c>
       <c r="F73" s="1">
         <v>3333334</v>
       </c>
       <c r="G73" s="1">
         <v>22370</v>
       </c>
       <c r="H73" s="1">
         <v>3280247</v>
       </c>
       <c r="I73" s="1">
+        <v>182515</v>
+      </c>
+      <c r="J73" s="1">
         <v>32618</v>
       </c>
-      <c r="J73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K73" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M73" s="1">
+        <v>19</v>
+      </c>
+      <c r="M73" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N73" s="1">
         <v>141944</v>
       </c>
-      <c r="N73" s="1">
+      <c r="O73" s="1">
         <v>57601</v>
       </c>
-      <c r="O73" s="1">
+      <c r="P73" s="1">
         <v>123949</v>
       </c>
-      <c r="P73" s="1">
+      <c r="Q73" s="1">
+        <v>22506</v>
+      </c>
+      <c r="R73" s="1">
         <v>2890880</v>
       </c>
-      <c r="Q73" s="1">
+      <c r="S73" s="1">
+        <v>216900</v>
+      </c>
+      <c r="T73" s="1">
         <v>655254</v>
       </c>
-      <c r="R73" s="1">
+      <c r="U73" s="1">
         <v>121952</v>
       </c>
     </row>
-    <row r="74" spans="1:18">
+    <row r="74" spans="1:21">
       <c r="A74" s="3">
         <v>30</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C74" s="1">
         <v>1207884</v>
       </c>
       <c r="D74" s="1">
         <v>603954</v>
       </c>
       <c r="E74" s="1">
         <v>6427867</v>
       </c>
       <c r="F74" s="1">
         <v>3251670</v>
       </c>
       <c r="G74" s="1">
         <v>34559</v>
       </c>
       <c r="H74" s="1">
         <v>3235661</v>
       </c>
       <c r="I74" s="1">
+        <v>186502</v>
+      </c>
+      <c r="J74" s="1">
         <v>32325</v>
       </c>
-      <c r="J74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K74" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M74" s="1">
+        <v>19</v>
+      </c>
+      <c r="M74" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N74" s="1">
         <v>143379</v>
       </c>
-      <c r="N74" s="1">
+      <c r="O74" s="1">
         <v>57467</v>
       </c>
-      <c r="O74" s="1">
+      <c r="P74" s="1">
         <v>119035</v>
       </c>
-      <c r="P74" s="1">
+      <c r="Q74" s="1">
+        <v>21458</v>
+      </c>
+      <c r="R74" s="1">
         <v>2909159</v>
       </c>
-      <c r="Q74" s="1">
+      <c r="S74" s="1">
+        <v>216937</v>
+      </c>
+      <c r="T74" s="1">
         <v>653132</v>
       </c>
-      <c r="R74" s="1">
+      <c r="U74" s="1">
         <v>123275</v>
       </c>
     </row>
-    <row r="75" spans="1:18">
+    <row r="75" spans="1:21">
       <c r="A75" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C75" s="1">
         <v>1145576</v>
       </c>
       <c r="D75" s="1">
         <v>695214</v>
       </c>
       <c r="E75" s="1">
         <v>6368550</v>
       </c>
       <c r="F75" s="1">
         <v>3218137</v>
       </c>
       <c r="G75" s="1">
         <v>40747</v>
       </c>
       <c r="H75" s="1">
         <v>3168369</v>
       </c>
       <c r="I75" s="1">
+        <v>197696</v>
+      </c>
+      <c r="J75" s="1">
         <v>32153</v>
       </c>
-      <c r="J75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K75" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M75" s="1">
+        <v>19</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N75" s="1">
         <v>144434</v>
       </c>
-      <c r="N75" s="1">
+      <c r="O75" s="1">
         <v>57124</v>
       </c>
-      <c r="O75" s="1">
+      <c r="P75" s="1">
         <v>113013</v>
       </c>
-      <c r="P75" s="1">
+      <c r="Q75" s="1">
+        <v>20860</v>
+      </c>
+      <c r="R75" s="1">
         <v>2918668</v>
       </c>
-      <c r="Q75" s="1">
+      <c r="S75" s="1">
+        <v>215580</v>
+      </c>
+      <c r="T75" s="1">
         <v>659693</v>
       </c>
-      <c r="R75" s="1">
+      <c r="U75" s="1">
         <v>116920</v>
       </c>
     </row>
-    <row r="76" spans="1:18">
+    <row r="76" spans="1:21">
       <c r="A76" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C76" s="1">
         <v>1078496</v>
       </c>
       <c r="D76" s="1">
         <v>759013</v>
       </c>
       <c r="E76" s="1">
         <v>6300693</v>
       </c>
       <c r="F76" s="1">
         <v>3211219</v>
       </c>
       <c r="G76" s="1">
         <v>49677</v>
       </c>
       <c r="H76" s="1">
         <v>3092064</v>
       </c>
       <c r="I76" s="1">
+        <v>206948</v>
+      </c>
+      <c r="J76" s="1">
         <v>32426</v>
       </c>
-      <c r="J76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K76" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M76" s="1">
+        <v>19</v>
+      </c>
+      <c r="M76" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N76" s="1">
         <v>144823</v>
       </c>
-      <c r="N76" s="1">
+      <c r="O76" s="1">
         <v>56974</v>
       </c>
-      <c r="O76" s="1">
+      <c r="P76" s="1">
         <v>107596</v>
       </c>
-      <c r="P76" s="1">
+      <c r="Q76" s="1">
+        <v>19964</v>
+      </c>
+      <c r="R76" s="1">
         <v>2915605</v>
       </c>
-      <c r="Q76" s="1">
+      <c r="S76" s="1">
+        <v>211045</v>
+      </c>
+      <c r="T76" s="1">
         <v>661174</v>
       </c>
-      <c r="R76" s="1">
+      <c r="U76" s="1">
         <v>105203</v>
       </c>
     </row>
-    <row r="77" spans="1:18">
+    <row r="77" spans="1:21">
       <c r="A77" s="3">
         <v>3</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C77" s="1">
         <v>1008815</v>
       </c>
       <c r="D77" s="1">
         <v>796882</v>
       </c>
       <c r="E77" s="1">
         <v>6223395</v>
       </c>
       <c r="F77" s="1">
         <v>3229697</v>
       </c>
       <c r="G77" s="1">
         <v>58568</v>
       </c>
       <c r="H77" s="1">
         <v>3008172</v>
       </c>
       <c r="I77" s="1">
+        <v>218389</v>
+      </c>
+      <c r="J77" s="1">
         <v>32756</v>
       </c>
-      <c r="J77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K77" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M77" s="1">
+        <v>19</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N77" s="1">
         <v>146285</v>
       </c>
-      <c r="N77" s="1">
+      <c r="O77" s="1">
         <v>56905</v>
       </c>
-      <c r="O77" s="1">
+      <c r="P77" s="1">
         <v>102232</v>
       </c>
-      <c r="P77" s="1">
+      <c r="Q77" s="1">
+        <v>20795</v>
+      </c>
+      <c r="R77" s="1">
         <v>2917998</v>
       </c>
-      <c r="Q77" s="1">
+      <c r="S77" s="1">
+        <v>221479</v>
+      </c>
+      <c r="T77" s="1">
         <v>662135</v>
       </c>
-      <c r="R77" s="1">
+      <c r="U77" s="1">
         <v>102469</v>
       </c>
     </row>
-    <row r="78" spans="1:18">
+    <row r="78" spans="1:21">
       <c r="A78" s="3">
         <v>4</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C78" s="1">
         <v>923295</v>
       </c>
       <c r="D78" s="1">
         <v>821411</v>
       </c>
       <c r="E78" s="1">
         <v>6151305</v>
       </c>
       <c r="F78" s="1">
         <v>3205220</v>
       </c>
       <c r="G78" s="1">
         <v>67799</v>
       </c>
       <c r="H78" s="1">
         <v>2956900</v>
       </c>
       <c r="I78" s="1">
+        <v>238267</v>
+      </c>
+      <c r="J78" s="1">
         <v>33367</v>
       </c>
-      <c r="J78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M78" s="1">
+        <v>19</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N78" s="1">
         <v>148635</v>
       </c>
-      <c r="N78" s="1">
+      <c r="O78" s="1">
         <v>56754</v>
       </c>
-      <c r="O78" s="1">
+      <c r="P78" s="1">
         <v>94713</v>
       </c>
-      <c r="P78" s="1">
+      <c r="Q78" s="1">
+        <v>21330</v>
+      </c>
+      <c r="R78" s="1">
         <v>2930780</v>
       </c>
-      <c r="Q78" s="1">
+      <c r="S78" s="1">
+        <v>229971</v>
+      </c>
+      <c r="T78" s="1">
         <v>635574</v>
       </c>
-      <c r="R78" s="1">
+      <c r="U78" s="1">
         <v>102108</v>
       </c>
     </row>
-    <row r="79" spans="1:18">
+    <row r="79" spans="1:21">
       <c r="A79" s="3">
         <v>5</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C79" s="1">
         <v>841824</v>
       </c>
       <c r="D79" s="1">
         <v>843280</v>
       </c>
       <c r="E79" s="1">
         <v>6049685</v>
       </c>
       <c r="F79" s="1">
         <v>3177508</v>
       </c>
       <c r="G79" s="1">
         <v>76045</v>
       </c>
       <c r="H79" s="1">
         <v>2918501</v>
       </c>
       <c r="I79" s="1">
+        <v>264974</v>
+      </c>
+      <c r="J79" s="1">
         <v>33817</v>
       </c>
-      <c r="J79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K79" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M79" s="1">
+        <v>19</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N79" s="1">
         <v>151362</v>
       </c>
-      <c r="N79" s="1">
+      <c r="O79" s="1">
         <v>56576</v>
       </c>
-      <c r="O79" s="1">
+      <c r="P79" s="1">
         <v>86689</v>
       </c>
-      <c r="P79" s="1">
+      <c r="Q79" s="1">
+        <v>21553</v>
+      </c>
+      <c r="R79" s="1">
         <v>2945599</v>
       </c>
-      <c r="Q79" s="1">
+      <c r="S79" s="1">
+        <v>230850</v>
+      </c>
+      <c r="T79" s="1">
         <v>607951</v>
       </c>
-      <c r="R79" s="1">
+      <c r="U79" s="1">
         <v>108171</v>
       </c>
     </row>
-    <row r="80" spans="1:18">
+    <row r="80" spans="1:21">
       <c r="A80" s="3">
         <v>6</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C80" s="1">
         <v>757968</v>
       </c>
       <c r="D80" s="1">
         <v>858250</v>
       </c>
       <c r="E80" s="1">
         <v>5941733</v>
       </c>
       <c r="F80" s="1">
         <v>3141132</v>
       </c>
       <c r="G80" s="1">
         <v>79811</v>
       </c>
       <c r="H80" s="1">
         <v>2906921</v>
       </c>
       <c r="I80" s="1">
+        <v>290087</v>
+      </c>
+      <c r="J80" s="1">
         <v>34514</v>
       </c>
-      <c r="J80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K80" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M80" s="1">
+        <v>19</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N80" s="1">
         <v>155140</v>
       </c>
-      <c r="N80" s="1">
+      <c r="O80" s="1">
         <v>56342</v>
       </c>
-      <c r="O80" s="1">
+      <c r="P80" s="1">
         <v>78295</v>
       </c>
-      <c r="P80" s="1">
+      <c r="Q80" s="1">
+        <v>20691</v>
+      </c>
+      <c r="R80" s="1">
         <v>2949795</v>
       </c>
-      <c r="Q80" s="1">
+      <c r="S80" s="1">
+        <v>229610</v>
+      </c>
+      <c r="T80" s="1">
         <v>609875</v>
       </c>
-      <c r="R80" s="1">
+      <c r="U80" s="1">
         <v>107247</v>
       </c>
     </row>
-    <row r="81" spans="1:18">
+    <row r="81" spans="1:21" s="6" customFormat="1">
       <c r="A81" s="3">
         <v>7</v>
       </c>
-      <c r="B81" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="4">
+      <c r="B81" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C81" s="1">
         <v>689609</v>
       </c>
-      <c r="D81" s="4">
+      <c r="D81" s="5">
         <v>875976</v>
       </c>
-      <c r="E81" s="4">
+      <c r="E81" s="5">
         <v>5812375</v>
       </c>
-      <c r="F81" s="4">
+      <c r="F81" s="5">
         <v>3105297</v>
       </c>
-      <c r="G81" s="4">
+      <c r="G81" s="1">
         <v>86924</v>
       </c>
-      <c r="H81" s="4">
+      <c r="H81" s="5">
         <v>2873619</v>
       </c>
-      <c r="I81" s="4">
+      <c r="I81" s="1">
+        <v>305197</v>
+      </c>
+      <c r="J81" s="1">
         <v>34914</v>
       </c>
-      <c r="J81" s="5" t="s">
-[...8 lines deleted...]
-      <c r="M81" s="4">
+      <c r="K81" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="M81" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N81" s="5">
         <v>158910</v>
       </c>
-      <c r="N81" s="4">
+      <c r="O81" s="1">
         <v>56277</v>
       </c>
-      <c r="O81" s="4">
+      <c r="P81" s="5">
         <v>71196</v>
       </c>
-      <c r="P81" s="4">
+      <c r="Q81" s="1">
+        <v>19523</v>
+      </c>
+      <c r="R81" s="5">
         <v>2972412</v>
       </c>
-      <c r="Q81" s="4">
+      <c r="S81" s="5">
+        <v>233379</v>
+      </c>
+      <c r="T81" s="5">
         <v>621626</v>
       </c>
-      <c r="R81" s="4">
+      <c r="U81" s="5">
         <v>112109</v>
       </c>
     </row>
-    <row r="82" spans="1:18">
-[...21 lines deleted...]
-    <row r="83" spans="1:18">
+    <row r="82" spans="1:21">
+      <c r="A82" s="3">
+        <v>8</v>
+      </c>
+      <c r="B82" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C82" s="1">
+        <v>627450</v>
+      </c>
+      <c r="D82" s="1">
+        <v>881892</v>
+      </c>
+      <c r="E82" s="1">
+        <v>5654461</v>
+      </c>
+      <c r="F82" s="1">
+        <v>3060031</v>
+      </c>
+      <c r="G82" s="1">
+        <v>95010</v>
+      </c>
+      <c r="H82" s="1">
+        <v>2845117</v>
+      </c>
+      <c r="I82" s="1">
+        <v>311792</v>
+      </c>
+      <c r="J82" s="1">
+        <v>35185</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N82" s="1">
+        <v>163169</v>
+      </c>
+      <c r="O82" s="1">
+        <v>56249</v>
+      </c>
+      <c r="P82" s="1">
+        <v>65684</v>
+      </c>
+      <c r="Q82" s="1">
+        <v>18661</v>
+      </c>
+      <c r="R82" s="1">
+        <v>3000542</v>
+      </c>
+      <c r="S82" s="1">
+        <v>242460</v>
+      </c>
+      <c r="T82" s="1">
+        <v>633870</v>
+      </c>
+      <c r="U82" s="1">
+        <v>113042</v>
+      </c>
+    </row>
+    <row r="83" spans="1:21">
       <c r="A83" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
-    </row>
-    <row r="84" spans="1:18">
+      <c r="S83" s="1"/>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+    </row>
+    <row r="84" spans="1:21">
       <c r="A84" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B84" s="1"/>
       <c r="C84" s="1"/>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
-    </row>
-    <row r="85" spans="1:18">
+      <c r="S84" s="1"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+    </row>
+    <row r="85" spans="1:21">
       <c r="A85" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B85" s="1"/>
       <c r="C85" s="1"/>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
-    </row>
-    <row r="86" spans="1:18">
+      <c r="S85" s="1"/>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+    </row>
+    <row r="86" spans="1:21">
       <c r="A86" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B86" s="1"/>
       <c r="C86" s="1"/>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
-    </row>
-    <row r="87" spans="1:18">
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+    </row>
+    <row r="87" spans="1:21">
       <c r="A87" s="1" t="s">
-        <v>143</v>
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1"/>
+      <c r="G87" s="1"/>
+      <c r="H87" s="1"/>
+      <c r="I87" s="1"/>
+      <c r="J87" s="1"/>
+      <c r="K87" s="1"/>
+      <c r="L87" s="1"/>
+      <c r="M87" s="1"/>
+      <c r="N87" s="1"/>
+      <c r="O87" s="1"/>
+      <c r="P87" s="1"/>
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1"/>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+    </row>
+    <row r="88" spans="1:21">
+      <c r="A88" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">