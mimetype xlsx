--- v0 (2026-05-08)
+++ v1 (2026-09-24)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD3262BC-83CB-4278-B535-27FB9464D07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2DB2EB8D-0DF9-4D6E-AAA6-B60A3E8B2373}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-107" yWindow="-107" windowWidth="24974" windowHeight="16011" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="教員数" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="106">
   <si>
     <t>教員数</t>
     <rPh sb="0" eb="2">
       <t>キョウイン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="1">
       <t>ク</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>幼稚園</t>
   </si>
   <si>
     <t>幼保連携型認定こども園</t>
@@ -88,54 +88,50 @@
     <rPh sb="10" eb="11">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>小学校</t>
   </si>
   <si>
     <t>中学校</t>
   </si>
   <si>
     <t>義務教育学校</t>
     <rPh sb="0" eb="2">
       <t>ギム</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>高等
-[...2 lines deleted...]
-  <si>
     <t>中等教育学校</t>
     <rPh sb="0" eb="2">
       <t>チュウトウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>盲学校</t>
   </si>
   <si>
     <t>聾学校</t>
   </si>
   <si>
     <t>養護学校</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>特別支援学校</t>
     <rPh sb="0" eb="2">
@@ -408,165 +404,192 @@
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>注1  国・公・私立の合計数である。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注2  本務教員である。</t>
     <rPh sb="4" eb="6">
       <t>ホンム</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キョウイン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>注3  通信教育の教員は含まれていない。</t>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>高等学校（全日制・定時制）</t>
+    <rPh sb="5" eb="8">
+      <t>ゼンニチセイ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>テイジセイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2023</t>
-[...5 lines deleted...]
-    <t>2025</t>
+    <t>高等学校（通信制）</t>
+    <rPh sb="5" eb="8">
+      <t>ツウシンセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>短期大学（通信教育）</t>
+    <rPh sb="5" eb="7">
+      <t>ツウシン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キョウイク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>大学（通信教育）</t>
+    <rPh sb="3" eb="5">
+      <t>ツウシン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キョウイク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>…</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 3" xfId="2" xr:uid="{9FC6634E-C55C-4583-AD71-A3A4846B80BE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -837,4581 +860,5372 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R84"/>
+  <dimension ref="A1:U85"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13"/>
+  <sheetFormatPr defaultRowHeight="12.9"/>
   <cols>
-    <col min="3" max="3" width="11.90625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="11.90625" customWidth="1"/>
+    <col min="3" max="3" width="11.8984375" customWidth="1"/>
+    <col min="4" max="4" width="23.09765625" customWidth="1"/>
+    <col min="5" max="6" width="11.8984375" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
-    <col min="8" max="8" width="11.90625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="18" width="11.90625" customWidth="1"/>
+    <col min="8" max="8" width="24.09765625" customWidth="1"/>
+    <col min="9" max="9" width="17.296875" customWidth="1"/>
+    <col min="10" max="10" width="13.296875" customWidth="1"/>
+    <col min="11" max="13" width="11.8984375" customWidth="1"/>
+    <col min="14" max="15" width="13.09765625" customWidth="1"/>
+    <col min="16" max="16" width="11.8984375" customWidth="1"/>
+    <col min="17" max="17" width="20.19921875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.8984375" customWidth="1"/>
+    <col min="19" max="19" width="15.8984375" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="11.8984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="K3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="L3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="M3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="N3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="Q3" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="R3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="S3" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="1" t="s">
+      <c r="U3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R3" s="1" t="s">
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C4" s="1">
         <v>5917</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E4" s="1">
         <v>282236</v>
       </c>
       <c r="F4" s="1">
         <v>169283</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H4" s="1">
         <v>68707</v>
       </c>
       <c r="I4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="1">
+        <v>783</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1039</v>
+      </c>
+      <c r="M4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="N4" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="R4" s="1">
+        <v>19</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U4" s="1">
         <v>6856</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:21">
       <c r="A5" s="5">
         <v>24</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1">
         <v>7169</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" s="1">
         <v>302151</v>
       </c>
       <c r="F5" s="1">
         <v>182727</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H5" s="1">
         <v>75381</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J5" s="1">
+        <v>19</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="1">
         <v>990</v>
       </c>
-      <c r="K5" s="1">
+      <c r="L5" s="1">
         <v>1453</v>
       </c>
-      <c r="L5" s="1">
+      <c r="M5" s="1">
         <v>7</v>
       </c>
-      <c r="M5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="3" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="P5" s="1">
+        <v>19</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R5" s="1">
         <v>7437</v>
       </c>
-      <c r="Q5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="1">
+      <c r="S5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="1">
         <v>14581</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:21">
       <c r="A6" s="5">
         <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1">
         <v>8028</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" s="1">
         <v>305520</v>
       </c>
       <c r="F6" s="1">
         <v>182008</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H6" s="1">
         <v>82932</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J6" s="1">
+        <v>19</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="1">
         <v>1168</v>
       </c>
-      <c r="K6" s="1">
+      <c r="L6" s="1">
         <v>1791</v>
       </c>
-      <c r="L6" s="1">
+      <c r="M6" s="1">
         <v>15</v>
       </c>
-      <c r="M6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O6" s="1">
+        <v>19</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P6" s="1">
         <v>2124</v>
       </c>
-      <c r="P6" s="1">
+      <c r="Q6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="1">
         <v>11534</v>
       </c>
-      <c r="Q6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="1">
+      <c r="S6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U6" s="1">
         <v>15291</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:21">
       <c r="A7" s="5">
         <v>26</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C7" s="1">
         <v>9245</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" s="1">
         <v>313513</v>
       </c>
       <c r="F7" s="1">
         <v>181184</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H7" s="1">
         <v>91603</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J7" s="1">
+        <v>19</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="1">
         <v>1375</v>
       </c>
-      <c r="K7" s="1">
+      <c r="L7" s="1">
         <v>2058</v>
       </c>
-      <c r="L7" s="1">
+      <c r="M7" s="1">
         <v>15</v>
       </c>
-      <c r="M7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O7" s="1">
+        <v>19</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P7" s="1">
         <v>2956</v>
       </c>
-      <c r="P7" s="1">
+      <c r="Q7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="1">
         <v>17475</v>
       </c>
-      <c r="Q7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="1">
+      <c r="S7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U7" s="1">
         <v>18272</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:21">
       <c r="A8" s="5">
         <v>27</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1">
         <v>12142</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" s="1">
         <v>322573</v>
       </c>
       <c r="F8" s="1">
         <v>183900</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H8" s="1">
         <v>100881</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J8" s="1">
+        <v>19</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="1">
         <v>1520</v>
       </c>
-      <c r="K8" s="1">
+      <c r="L8" s="1">
         <v>2330</v>
       </c>
-      <c r="L8" s="1">
+      <c r="M8" s="1">
         <v>14</v>
       </c>
-      <c r="M8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O8" s="1">
+        <v>19</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P8" s="1">
         <v>3620</v>
       </c>
-      <c r="P8" s="1">
+      <c r="Q8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R8" s="1">
         <v>23123</v>
       </c>
-      <c r="Q8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="1">
+      <c r="S8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U8" s="1">
         <v>21174</v>
       </c>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:21">
       <c r="A9" s="5">
         <v>28</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" s="1">
         <v>16796</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" s="1">
         <v>323362</v>
       </c>
       <c r="F9" s="1">
         <v>185189</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H9" s="1">
         <v>105316</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J9" s="1">
+        <v>19</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="1">
         <v>1650</v>
       </c>
-      <c r="K9" s="1">
+      <c r="L9" s="1">
         <v>2575</v>
       </c>
-      <c r="L9" s="1">
+      <c r="M9" s="1">
         <v>23</v>
       </c>
-      <c r="M9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O9" s="1">
+        <v>19</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P9" s="1">
         <v>4221</v>
       </c>
-      <c r="P9" s="1">
+      <c r="Q9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R9" s="1">
         <v>32819</v>
       </c>
-      <c r="Q9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="1">
+      <c r="S9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U9" s="1">
         <v>23384</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:21">
       <c r="A10" s="5">
         <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C10" s="1">
         <v>21607</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" s="1">
         <v>331107</v>
       </c>
       <c r="F10" s="1">
         <v>193014</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H10" s="1">
         <v>108825</v>
       </c>
-      <c r="I10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="1">
+      <c r="I10" s="1">
+        <v>249</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="1">
         <v>1737</v>
       </c>
-      <c r="K10" s="1">
+      <c r="L10" s="1">
         <v>2747</v>
       </c>
-      <c r="L10" s="1">
+      <c r="M10" s="1">
         <v>24</v>
       </c>
-      <c r="M10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O10" s="1">
+        <v>19</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P10" s="1">
         <v>5023</v>
       </c>
-      <c r="P10" s="1">
+      <c r="Q10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R10" s="1">
         <v>36489</v>
       </c>
-      <c r="Q10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="1">
+      <c r="S10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U10" s="1">
         <v>25961</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:21">
       <c r="A11" s="5">
         <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C11" s="1">
         <v>24983</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" s="1">
         <v>340572</v>
       </c>
       <c r="F11" s="1">
         <v>199062</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H11" s="1">
         <v>111617</v>
       </c>
-      <c r="I11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="1">
+      <c r="I11" s="1">
+        <v>303</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="1">
         <v>1839</v>
       </c>
-      <c r="K11" s="1">
+      <c r="L11" s="1">
         <v>2957</v>
       </c>
-      <c r="L11" s="1">
+      <c r="M11" s="1">
         <v>27</v>
       </c>
-      <c r="M11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O11" s="1">
+        <v>19</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="1">
         <v>5505</v>
       </c>
-      <c r="P11" s="1">
+      <c r="Q11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R11" s="1">
         <v>38010</v>
       </c>
-      <c r="Q11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="1">
+      <c r="S11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" s="1">
         <v>28251</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:21">
       <c r="A12" s="5">
         <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C12" s="1">
         <v>26970</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>345326</v>
       </c>
       <c r="F12" s="1">
         <v>200798</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H12" s="1">
         <v>113849</v>
       </c>
-      <c r="I12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="1">
+      <c r="I12" s="1">
+        <v>328</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="1">
         <v>1859</v>
       </c>
-      <c r="K12" s="1">
+      <c r="L12" s="1">
         <v>3082</v>
       </c>
-      <c r="L12" s="1">
+      <c r="M12" s="1">
         <v>51</v>
       </c>
-      <c r="M12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O12" s="1">
+        <v>19</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="1">
         <v>5687</v>
       </c>
-      <c r="P12" s="1">
+      <c r="Q12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="1">
         <v>39289</v>
       </c>
-      <c r="Q12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="1">
+      <c r="S12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="1">
         <v>30375</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:21">
       <c r="A13" s="5">
         <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C13" s="1">
         <v>28344</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" s="1">
         <v>351532</v>
       </c>
       <c r="F13" s="1">
         <v>195615</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H13" s="1">
         <v>118231</v>
       </c>
-      <c r="I13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="1">
+      <c r="I13" s="1">
+        <v>383</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="1">
         <v>1911</v>
       </c>
-      <c r="K13" s="1">
+      <c r="L13" s="1">
         <v>3212</v>
       </c>
-      <c r="L13" s="1">
+      <c r="M13" s="1">
         <v>178</v>
       </c>
-      <c r="M13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O13" s="1">
+        <v>19</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P13" s="1">
         <v>6187</v>
       </c>
-      <c r="P13" s="1">
+      <c r="Q13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R13" s="1">
         <v>40444</v>
       </c>
-      <c r="Q13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="1">
+      <c r="S13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U13" s="1">
         <v>32902</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:21">
       <c r="A14" s="5">
         <v>33</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C14" s="1">
         <v>29200</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" s="1">
         <v>364004</v>
       </c>
       <c r="F14" s="1">
         <v>187394</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H14" s="1">
         <v>123418</v>
       </c>
-      <c r="I14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="1">
+      <c r="I14" s="1">
+        <v>440</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="1">
         <v>1942</v>
       </c>
-      <c r="K14" s="1">
+      <c r="L14" s="1">
         <v>3310</v>
       </c>
-      <c r="L14" s="1">
+      <c r="M14" s="1">
         <v>279</v>
       </c>
-      <c r="M14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
+        <v>19</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P14" s="1">
         <v>6087</v>
       </c>
-      <c r="P14" s="1">
+      <c r="Q14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R14" s="1">
         <v>41481</v>
       </c>
-      <c r="Q14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="1">
+      <c r="S14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U14" s="1">
         <v>33256</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:21">
       <c r="A15" s="5">
         <v>34</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>30134</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" s="1">
         <v>368077</v>
       </c>
       <c r="F15" s="1">
         <v>188766</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H15" s="1">
         <v>128394</v>
       </c>
-      <c r="I15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="1">
+      <c r="I15" s="1">
+        <v>461</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="1">
         <v>2003</v>
       </c>
-      <c r="K15" s="1">
+      <c r="L15" s="1">
         <v>3430</v>
       </c>
-      <c r="L15" s="1">
+      <c r="M15" s="1">
         <v>402</v>
       </c>
-      <c r="M15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O15" s="1">
+        <v>19</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P15" s="1">
         <v>6161</v>
       </c>
-      <c r="P15" s="1">
+      <c r="Q15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R15" s="1">
         <v>42775</v>
       </c>
-      <c r="Q15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="1">
+      <c r="S15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U15" s="1">
         <v>34955</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:21">
       <c r="A16" s="5">
         <v>35</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C16" s="1">
         <v>31330</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E16" s="1">
         <v>360660</v>
       </c>
       <c r="F16" s="1">
         <v>205988</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>131719</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="1">
+      <c r="I16" s="1">
+        <v>495</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="1">
         <v>2055</v>
       </c>
-      <c r="K16" s="1">
+      <c r="L16" s="1">
         <v>3501</v>
       </c>
-      <c r="L16" s="1">
+      <c r="M16" s="1">
         <v>534</v>
       </c>
-      <c r="M16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
+        <v>19</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P16" s="1">
         <v>6394</v>
       </c>
-      <c r="P16" s="1">
+      <c r="Q16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R16" s="1">
         <v>44434</v>
       </c>
-      <c r="Q16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="1">
+      <c r="S16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U16" s="1">
         <v>36688</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:21">
       <c r="A17" s="5">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C17" s="1">
         <v>32789</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E17" s="1">
         <v>348876</v>
       </c>
       <c r="F17" s="1">
         <v>231593</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H17" s="1">
         <v>134378</v>
       </c>
-      <c r="I17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="1">
+      <c r="I17" s="1">
+        <v>530</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="1">
         <v>2104</v>
       </c>
-      <c r="K17" s="1">
+      <c r="L17" s="1">
         <v>3573</v>
       </c>
-      <c r="L17" s="1">
+      <c r="M17" s="1">
         <v>720</v>
       </c>
-      <c r="M17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O17" s="1">
+        <v>19</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="P17" s="1">
         <v>6743</v>
       </c>
-      <c r="P17" s="1">
+      <c r="Q17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R17" s="1">
         <v>45471</v>
       </c>
-      <c r="Q17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="1">
+      <c r="S17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U17" s="1">
         <v>37626</v>
       </c>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:21">
       <c r="A18" s="5">
         <v>37</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C18" s="1">
         <v>34703</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" s="1">
         <v>340838</v>
       </c>
       <c r="F18" s="1">
         <v>246555</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H18" s="1">
         <v>140186</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="1">
+      <c r="I18" s="1">
+        <v>607</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" s="1">
         <v>2176</v>
       </c>
-      <c r="K18" s="1">
+      <c r="L18" s="1">
         <v>3627</v>
       </c>
-      <c r="L18" s="1">
+      <c r="M18" s="1">
         <v>980</v>
       </c>
-      <c r="M18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="1">
+      <c r="N18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O18" s="1">
         <v>298</v>
       </c>
-      <c r="O18" s="1">
+      <c r="P18" s="1">
         <v>7284</v>
       </c>
-      <c r="P18" s="1">
+      <c r="Q18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R18" s="1">
         <v>47850</v>
       </c>
-      <c r="Q18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="1">
+      <c r="S18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U18" s="1">
         <v>37694</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:21">
       <c r="A19" s="5">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C19" s="1">
         <v>37041</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E19" s="1">
         <v>340216</v>
       </c>
       <c r="F19" s="1">
         <v>245952</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H19" s="1">
         <v>158629</v>
       </c>
-      <c r="I19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="1">
+      <c r="I19" s="1">
+        <v>735</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="1">
         <v>2220</v>
       </c>
-      <c r="K19" s="1">
+      <c r="L19" s="1">
         <v>3687</v>
       </c>
-      <c r="L19" s="1">
+      <c r="M19" s="1">
         <v>1317</v>
       </c>
-      <c r="M19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="1">
+      <c r="N19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O19" s="1">
         <v>680</v>
       </c>
-      <c r="O19" s="1">
+      <c r="P19" s="1">
         <v>7918</v>
       </c>
-      <c r="P19" s="1">
+      <c r="Q19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R19" s="1">
         <v>50911</v>
       </c>
-      <c r="Q19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="1">
+      <c r="S19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U19" s="1">
         <v>41594</v>
       </c>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:21">
       <c r="A20" s="5">
         <v>39</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C20" s="1">
         <v>40975</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E20" s="1">
         <v>343306</v>
       </c>
       <c r="F20" s="1">
         <v>241630</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H20" s="1">
         <v>178735</v>
       </c>
-      <c r="I20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="1">
+      <c r="I20" s="1">
+        <v>867</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="1">
         <v>2266</v>
       </c>
-      <c r="K20" s="1">
+      <c r="L20" s="1">
         <v>3775</v>
       </c>
-      <c r="L20" s="1">
+      <c r="M20" s="1">
         <v>1848</v>
       </c>
-      <c r="M20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="1">
+      <c r="N20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O20" s="1">
         <v>1166</v>
       </c>
-      <c r="O20" s="1">
+      <c r="P20" s="1">
         <v>8704</v>
       </c>
-      <c r="P20" s="1">
+      <c r="Q20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R20" s="1">
         <v>54408</v>
       </c>
-      <c r="Q20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="1">
+      <c r="S20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U20" s="1">
         <v>43966</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:21">
       <c r="A21" s="5">
         <v>40</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C21" s="1">
         <v>45193</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" s="1">
         <v>345118</v>
       </c>
       <c r="F21" s="1">
         <v>237750</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H21" s="1">
         <v>193524</v>
       </c>
-      <c r="I21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="1">
+      <c r="I21" s="1">
+        <v>987</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="1">
         <v>2344</v>
       </c>
-      <c r="K21" s="1">
+      <c r="L21" s="1">
         <v>3871</v>
       </c>
-      <c r="L21" s="1">
+      <c r="M21" s="1">
         <v>2322</v>
       </c>
-      <c r="M21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="1">
+      <c r="N21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O21" s="1">
         <v>1691</v>
       </c>
-      <c r="O21" s="1">
+      <c r="P21" s="1">
         <v>9321</v>
       </c>
-      <c r="P21" s="1">
+      <c r="Q21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R21" s="1">
         <v>57445</v>
       </c>
-      <c r="Q21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="1">
+      <c r="S21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U21" s="1">
         <v>44724</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:21">
       <c r="A22" s="5">
         <v>41</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C22" s="1">
         <v>49821</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E22" s="1">
         <v>347438</v>
       </c>
       <c r="F22" s="1">
         <v>233986</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H22" s="1">
         <v>198559</v>
       </c>
-      <c r="I22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="1">
+      <c r="I22" s="1">
+        <v>1125</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K22" s="1">
         <v>2399</v>
       </c>
-      <c r="K22" s="1">
+      <c r="L22" s="1">
         <v>3921</v>
       </c>
-      <c r="L22" s="1">
+      <c r="M22" s="1">
         <v>2864</v>
       </c>
-      <c r="M22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="1">
+      <c r="N22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O22" s="1">
         <v>2198</v>
       </c>
-      <c r="O22" s="1">
+      <c r="P22" s="1">
         <v>11492</v>
       </c>
-      <c r="P22" s="1">
+      <c r="Q22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R22" s="1">
         <v>62642</v>
       </c>
-      <c r="Q22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="1">
+      <c r="S22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U22" s="1">
         <v>47491</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:21">
       <c r="A23" s="5">
         <v>42</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C23" s="1">
         <v>53406</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E23" s="1">
         <v>351416</v>
       </c>
       <c r="F23" s="1">
         <v>232138</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H23" s="1">
         <v>199880</v>
       </c>
-      <c r="I23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="1">
+      <c r="I23" s="1">
+        <v>1204</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="1">
         <v>2451</v>
       </c>
-      <c r="K23" s="1">
+      <c r="L23" s="1">
         <v>3992</v>
       </c>
-      <c r="L23" s="1">
+      <c r="M23" s="1">
         <v>3470</v>
       </c>
-      <c r="M23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="1">
+      <c r="N23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O23" s="1">
         <v>2506</v>
       </c>
-      <c r="O23" s="1">
+      <c r="P23" s="1">
         <v>13449</v>
       </c>
-      <c r="P23" s="1">
+      <c r="Q23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R23" s="1">
         <v>66738</v>
       </c>
-      <c r="Q23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="1">
+      <c r="S23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U23" s="1">
         <v>47565</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:21">
       <c r="A24" s="5">
         <v>43</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C24" s="1">
         <v>57625</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E24" s="1">
         <v>356012</v>
       </c>
       <c r="F24" s="1">
         <v>230516</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H24" s="1">
         <v>199971</v>
       </c>
-      <c r="I24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="1">
+      <c r="I24" s="1">
+        <v>1301</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="1">
         <v>2501</v>
       </c>
-      <c r="K24" s="1">
+      <c r="L24" s="1">
         <v>4081</v>
       </c>
-      <c r="L24" s="1">
+      <c r="M24" s="1">
         <v>3992</v>
       </c>
-      <c r="M24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="1">
+      <c r="N24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O24" s="1">
         <v>2855</v>
       </c>
-      <c r="O24" s="1">
+      <c r="P24" s="1">
         <v>14829</v>
       </c>
-      <c r="P24" s="1">
+      <c r="Q24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R24" s="1">
         <v>71786</v>
       </c>
-      <c r="Q24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="1">
+      <c r="S24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U24" s="1">
         <v>48815</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:21">
       <c r="A25" s="5">
         <v>44</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C25" s="1">
         <v>62481</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E25" s="1">
         <v>361149</v>
       </c>
       <c r="F25" s="1">
         <v>227407</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H25" s="1">
         <v>200804</v>
       </c>
-      <c r="I25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="1">
+      <c r="I25" s="1">
+        <v>1395</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="1">
         <v>2569</v>
       </c>
-      <c r="K25" s="1">
+      <c r="L25" s="1">
         <v>4211</v>
       </c>
-      <c r="L25" s="1">
+      <c r="M25" s="1">
         <v>4682</v>
       </c>
-      <c r="M25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="1">
+      <c r="N25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="1">
         <v>3081</v>
       </c>
-      <c r="O25" s="1">
+      <c r="P25" s="1">
         <v>15445</v>
       </c>
-      <c r="P25" s="1">
+      <c r="Q25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R25" s="1">
         <v>74706</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="1">
+      <c r="S25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U25" s="1">
         <v>48916</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:21">
       <c r="A26" s="5">
         <v>45</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C26" s="1">
         <v>66579</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E26" s="1">
         <v>367941</v>
       </c>
       <c r="F26" s="1">
         <v>224546</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H26" s="1">
         <v>202440</v>
       </c>
-      <c r="I26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="1">
+      <c r="I26" s="1">
+        <v>1436</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="1">
         <v>2682</v>
       </c>
-      <c r="K26" s="1">
+      <c r="L26" s="1">
         <v>4337</v>
       </c>
-      <c r="L26" s="1">
+      <c r="M26" s="1">
         <v>5310</v>
       </c>
-      <c r="M26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="1">
+      <c r="N26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O26" s="1">
         <v>3245</v>
       </c>
-      <c r="O26" s="1">
+      <c r="P26" s="1">
         <v>15320</v>
       </c>
-      <c r="P26" s="1">
+      <c r="Q26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R26" s="1">
         <v>76275</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="1">
+      <c r="S26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U26" s="1">
         <v>48175</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:21">
       <c r="A27" s="5">
         <v>46</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C27" s="1">
         <v>68607</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E27" s="1">
         <v>374883</v>
       </c>
       <c r="F27" s="1">
         <v>224646</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H27" s="1">
         <v>204541</v>
       </c>
-      <c r="I27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="1">
+      <c r="I27" s="1">
+        <v>1490</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="1">
         <v>2781</v>
       </c>
-      <c r="K27" s="1">
+      <c r="L27" s="1">
         <v>4428</v>
       </c>
-      <c r="L27" s="1">
+      <c r="M27" s="1">
         <v>6126</v>
       </c>
-      <c r="M27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="1">
+      <c r="N27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O27" s="1">
         <v>3369</v>
       </c>
-      <c r="O27" s="1">
+      <c r="P27" s="1">
         <v>14910</v>
       </c>
-      <c r="P27" s="1">
+      <c r="Q27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R27" s="1">
         <v>78848</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="1">
+      <c r="S27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U27" s="1">
         <v>48155</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:21">
       <c r="A28" s="5">
         <v>47</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C28" s="1">
         <v>72797</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E28" s="1">
         <v>381591</v>
       </c>
       <c r="F28" s="1">
         <v>225836</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H28" s="1">
         <v>207204</v>
       </c>
-      <c r="I28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="1">
+      <c r="I28" s="1">
+        <v>1504</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="1">
         <v>2851</v>
       </c>
-      <c r="K28" s="1">
+      <c r="L28" s="1">
         <v>4480</v>
       </c>
-      <c r="L28" s="1">
+      <c r="M28" s="1">
         <v>6985</v>
       </c>
-      <c r="M28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="1">
+      <c r="N28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O28" s="1">
         <v>3513</v>
       </c>
-      <c r="O28" s="1">
+      <c r="P28" s="1">
         <v>14677</v>
       </c>
-      <c r="P28" s="1">
+      <c r="Q28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R28" s="1">
         <v>80959</v>
       </c>
-      <c r="Q28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="1">
+      <c r="S28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U28" s="1">
         <v>47266</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:21">
       <c r="A29" s="5">
         <v>48</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C29" s="1">
         <v>79826</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E29" s="1">
         <v>392937</v>
       </c>
       <c r="F29" s="1">
         <v>232123</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H29" s="1">
         <v>213431</v>
       </c>
-      <c r="I29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="1">
+      <c r="I29" s="1">
+        <v>1529</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" s="1">
         <v>2990</v>
       </c>
-      <c r="K29" s="1">
+      <c r="L29" s="1">
         <v>4652</v>
       </c>
-      <c r="L29" s="1">
+      <c r="M29" s="1">
         <v>8630</v>
       </c>
-      <c r="M29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="1">
+      <c r="N29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" s="1">
         <v>3605</v>
       </c>
-      <c r="O29" s="1">
+      <c r="P29" s="1">
         <v>14868</v>
       </c>
-      <c r="P29" s="1">
+      <c r="Q29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="R29" s="1">
         <v>83838</v>
       </c>
-      <c r="Q29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R29" s="1">
+      <c r="S29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U29" s="1">
         <v>45888</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:21">
       <c r="A30" s="5">
         <v>49</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C30" s="1">
         <v>82032</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E30" s="1">
         <v>403939</v>
       </c>
       <c r="F30" s="1">
         <v>232827</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H30" s="1">
         <v>218107</v>
       </c>
-      <c r="I30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="1">
+      <c r="I30" s="1">
+        <v>1548</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K30" s="1">
         <v>3065</v>
       </c>
-      <c r="K30" s="1">
+      <c r="L30" s="1">
         <v>4712</v>
       </c>
-      <c r="L30" s="1">
+      <c r="M30" s="1">
         <v>10489</v>
       </c>
-      <c r="M30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="1">
+      <c r="N30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O30" s="1">
         <v>3652</v>
       </c>
-      <c r="O30" s="1">
+      <c r="P30" s="1">
         <v>15169</v>
       </c>
-      <c r="P30" s="1">
+      <c r="Q30" s="1">
+        <v>15</v>
+      </c>
+      <c r="R30" s="1">
         <v>86576</v>
       </c>
-      <c r="Q30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="1">
+      <c r="S30" s="1">
+        <v>14</v>
+      </c>
+      <c r="T30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U30" s="1">
         <v>45570</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:21">
       <c r="A31" s="5">
         <v>50</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C31" s="1">
         <v>85680</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E31" s="1">
         <v>415071</v>
       </c>
       <c r="F31" s="1">
         <v>234844</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H31" s="1">
         <v>222915</v>
       </c>
-      <c r="I31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="1">
+      <c r="I31" s="1">
+        <v>1604</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="1">
         <v>3206</v>
       </c>
-      <c r="K31" s="1">
+      <c r="L31" s="1">
         <v>4804</v>
       </c>
-      <c r="L31" s="1">
+      <c r="M31" s="1">
         <v>12089</v>
       </c>
-      <c r="M31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="1">
+      <c r="N31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" s="1">
         <v>3691</v>
       </c>
-      <c r="O31" s="1">
+      <c r="P31" s="1">
         <v>15557</v>
       </c>
-      <c r="P31" s="1">
+      <c r="Q31" s="1">
+        <v>13</v>
+      </c>
+      <c r="R31" s="1">
         <v>89648</v>
       </c>
-      <c r="Q31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="1">
+      <c r="S31" s="1">
+        <v>14</v>
+      </c>
+      <c r="T31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="U31" s="1">
         <v>44021</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:21">
       <c r="A32" s="5">
         <v>51</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C32" s="1">
         <v>89664</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E32" s="1">
         <v>424355</v>
       </c>
       <c r="F32" s="1">
         <v>237595</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H32" s="1">
         <v>226799</v>
       </c>
-      <c r="I32" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="1">
+      <c r="I32" s="1">
+        <v>1577</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="1">
         <v>3201</v>
       </c>
-      <c r="K32" s="1">
+      <c r="L32" s="1">
         <v>4772</v>
       </c>
-      <c r="L32" s="1">
+      <c r="M32" s="1">
         <v>13254</v>
       </c>
-      <c r="M32" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="1">
+      <c r="N32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O32" s="1">
         <v>3711</v>
       </c>
-      <c r="O32" s="1">
+      <c r="P32" s="1">
         <v>15769</v>
       </c>
-      <c r="P32" s="1">
+      <c r="Q32" s="1">
+        <v>4</v>
+      </c>
+      <c r="R32" s="1">
         <v>92929</v>
       </c>
-      <c r="Q32" s="1">
+      <c r="S32" s="1">
+        <v>8</v>
+      </c>
+      <c r="T32" s="1">
         <v>6593</v>
       </c>
-      <c r="R32" s="1">
+      <c r="U32" s="1">
         <v>38160</v>
       </c>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:21">
       <c r="A33" s="5">
         <v>52</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C33" s="1">
         <v>93981</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E33" s="1">
         <v>433168</v>
       </c>
       <c r="F33" s="1">
         <v>243109</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H33" s="1">
         <v>230613</v>
       </c>
-      <c r="I33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="1">
+      <c r="I33" s="1">
+        <v>1589</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" s="1">
         <v>3233</v>
       </c>
-      <c r="K33" s="1">
+      <c r="L33" s="1">
         <v>4746</v>
       </c>
-      <c r="L33" s="1">
+      <c r="M33" s="1">
         <v>14774</v>
       </c>
-      <c r="M33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="1">
+      <c r="N33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O33" s="1">
         <v>3712</v>
       </c>
-      <c r="O33" s="1">
+      <c r="P33" s="1">
         <v>15917</v>
       </c>
-      <c r="P33" s="1">
+      <c r="Q33" s="1">
+        <v>13</v>
+      </c>
+      <c r="R33" s="1">
         <v>95470</v>
       </c>
-      <c r="Q33" s="1">
+      <c r="S33" s="1">
+        <v>9</v>
+      </c>
+      <c r="T33" s="1">
         <v>15796</v>
       </c>
-      <c r="R33" s="1">
+      <c r="U33" s="1">
         <v>30445</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:21">
       <c r="A34" s="5">
         <v>53</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C34" s="1">
         <v>97549</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>445767</v>
       </c>
       <c r="F34" s="1">
         <v>247741</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H34" s="1">
         <v>233852</v>
       </c>
-      <c r="I34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="1">
+      <c r="I34" s="1">
+        <v>1605</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="1">
         <v>3310</v>
       </c>
-      <c r="K34" s="1">
+      <c r="L34" s="1">
         <v>4874</v>
       </c>
-      <c r="L34" s="1">
+      <c r="M34" s="1">
         <v>17028</v>
       </c>
-      <c r="M34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="1">
+      <c r="N34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="1">
         <v>3734</v>
       </c>
-      <c r="O34" s="1">
+      <c r="P34" s="1">
         <v>16027</v>
       </c>
-      <c r="P34" s="1">
+      <c r="Q34" s="1">
+        <v>13</v>
+      </c>
+      <c r="R34" s="1">
         <v>98173</v>
       </c>
-      <c r="Q34" s="1">
+      <c r="S34" s="1">
+        <v>14</v>
+      </c>
+      <c r="T34" s="1">
         <v>18214</v>
       </c>
-      <c r="R34" s="1">
+      <c r="U34" s="1">
         <v>27936</v>
       </c>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:21">
       <c r="A35" s="5">
         <v>54</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C35" s="1">
         <v>100331</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E35" s="1">
         <v>459580</v>
       </c>
       <c r="F35" s="1">
         <v>246146</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H35" s="1">
         <v>237637</v>
       </c>
-      <c r="I35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="1">
+      <c r="I35" s="1">
+        <v>1594</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" s="1">
         <v>3346</v>
       </c>
-      <c r="K35" s="1">
+      <c r="L35" s="1">
         <v>4800</v>
       </c>
-      <c r="L35" s="1">
+      <c r="M35" s="1">
         <v>22796</v>
       </c>
-      <c r="M35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="1">
+      <c r="N35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" s="1">
         <v>3713</v>
       </c>
-      <c r="O35" s="1">
+      <c r="P35" s="1">
         <v>16208</v>
       </c>
-      <c r="P35" s="1">
+      <c r="Q35" s="1">
+        <v>10</v>
+      </c>
+      <c r="R35" s="1">
         <v>100735</v>
       </c>
-      <c r="Q35" s="1">
+      <c r="S35" s="1">
+        <v>18</v>
+      </c>
+      <c r="T35" s="1">
         <v>19056</v>
       </c>
-      <c r="R35" s="1">
+      <c r="U35" s="1">
         <v>27720</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:21">
       <c r="A36" s="5">
         <v>55</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C36" s="1">
         <v>100958</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E36" s="1">
         <v>467953</v>
       </c>
       <c r="F36" s="1">
         <v>251279</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H36" s="1">
         <v>243592</v>
       </c>
-      <c r="I36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="1">
+      <c r="I36" s="1">
+        <v>1595</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="1">
         <v>3363</v>
       </c>
-      <c r="K36" s="1">
+      <c r="L36" s="1">
         <v>4755</v>
       </c>
-      <c r="L36" s="1">
+      <c r="M36" s="1">
         <v>25373</v>
       </c>
-      <c r="M36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="1">
+      <c r="N36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O36" s="1">
         <v>3721</v>
       </c>
-      <c r="O36" s="1">
+      <c r="P36" s="1">
         <v>16372</v>
       </c>
-      <c r="P36" s="1">
+      <c r="Q36" s="1">
+        <v>10</v>
+      </c>
+      <c r="R36" s="1">
         <v>102989</v>
       </c>
-      <c r="Q36" s="1">
+      <c r="S36" s="1">
+        <v>18</v>
+      </c>
+      <c r="T36" s="1">
         <v>20211</v>
       </c>
-      <c r="R36" s="1">
+      <c r="U36" s="1">
         <v>26478</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:21">
       <c r="A37" s="5">
         <v>56</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C37" s="1">
         <v>100229</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E37" s="1">
         <v>473965</v>
       </c>
       <c r="F37" s="1">
         <v>258487</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H37" s="1">
         <v>247718</v>
       </c>
-      <c r="I37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="1">
+      <c r="I37" s="1">
+        <v>1606</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="1">
         <v>3352</v>
       </c>
-      <c r="K37" s="1">
+      <c r="L37" s="1">
         <v>4749</v>
       </c>
-      <c r="L37" s="1">
+      <c r="M37" s="1">
         <v>27081</v>
       </c>
-      <c r="M37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="1">
+      <c r="N37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="1">
         <v>3722</v>
       </c>
-      <c r="O37" s="1">
+      <c r="P37" s="1">
         <v>16696</v>
       </c>
-      <c r="P37" s="1">
+      <c r="Q37" s="1">
+        <v>10</v>
+      </c>
+      <c r="R37" s="1">
         <v>105117</v>
       </c>
-      <c r="Q37" s="1">
+      <c r="S37" s="1">
+        <v>22</v>
+      </c>
+      <c r="T37" s="1">
         <v>21867</v>
       </c>
-      <c r="R37" s="1">
+      <c r="U37" s="1">
         <v>24893</v>
       </c>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:21">
       <c r="A38" s="5">
         <v>57</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C38" s="1">
         <v>99587</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E38" s="1">
         <v>475043</v>
       </c>
       <c r="F38" s="1">
         <v>269645</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H38" s="1">
         <v>248107</v>
       </c>
-      <c r="I38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="1">
+      <c r="I38" s="1">
+        <v>1594</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="1">
         <v>3378</v>
       </c>
-      <c r="K38" s="1">
+      <c r="L38" s="1">
         <v>4718</v>
       </c>
-      <c r="L38" s="1">
+      <c r="M38" s="1">
         <v>28271</v>
       </c>
-      <c r="M38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="1">
+      <c r="N38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O38" s="1">
         <v>3751</v>
       </c>
-      <c r="O38" s="1">
+      <c r="P38" s="1">
         <v>16866</v>
       </c>
-      <c r="P38" s="1">
+      <c r="Q38" s="1">
+        <v>11</v>
+      </c>
+      <c r="R38" s="1">
         <v>107422</v>
       </c>
-      <c r="Q38" s="1">
+      <c r="S38" s="1">
+        <v>18</v>
+      </c>
+      <c r="T38" s="1">
         <v>22213</v>
       </c>
-      <c r="R38" s="1">
+      <c r="U38" s="1">
         <v>24083</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:21">
       <c r="A39" s="5">
         <v>58</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="1">
         <v>99808</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E39" s="1">
         <v>473987</v>
       </c>
       <c r="F39" s="1">
         <v>273703</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H39" s="1">
         <v>252714</v>
       </c>
-      <c r="I39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="1">
+      <c r="I39" s="1">
+        <v>1624</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="1">
         <v>3353</v>
       </c>
-      <c r="K39" s="1">
+      <c r="L39" s="1">
         <v>4709</v>
       </c>
-      <c r="L39" s="1">
+      <c r="M39" s="1">
         <v>29268</v>
       </c>
-      <c r="M39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="1">
+      <c r="N39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O39" s="1">
         <v>3772</v>
       </c>
-      <c r="O39" s="1">
+      <c r="P39" s="1">
         <v>17202</v>
       </c>
-      <c r="P39" s="1">
+      <c r="Q39" s="1">
+        <v>11</v>
+      </c>
+      <c r="R39" s="1">
         <v>109139</v>
       </c>
-      <c r="Q39" s="1">
+      <c r="S39" s="1">
+        <v>35</v>
+      </c>
+      <c r="T39" s="1">
         <v>22616</v>
       </c>
-      <c r="R39" s="1">
+      <c r="U39" s="1">
         <v>23156</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:21">
       <c r="A40" s="5">
         <v>59</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C40" s="1">
         <v>99170</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E40" s="1">
         <v>468672</v>
       </c>
       <c r="F40" s="1">
         <v>278933</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H40" s="1">
         <v>258624</v>
       </c>
-      <c r="I40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="1">
+      <c r="I40" s="1">
+        <v>1630</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="1">
         <v>3351</v>
       </c>
-      <c r="K40" s="1">
+      <c r="L40" s="1">
         <v>4600</v>
       </c>
-      <c r="L40" s="1">
+      <c r="M40" s="1">
         <v>30239</v>
       </c>
-      <c r="M40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="1">
+      <c r="N40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O40" s="1">
         <v>3772</v>
       </c>
-      <c r="O40" s="1">
+      <c r="P40" s="1">
         <v>17411</v>
       </c>
-      <c r="P40" s="1">
+      <c r="Q40" s="1">
+        <v>11</v>
+      </c>
+      <c r="R40" s="1">
         <v>110662</v>
       </c>
-      <c r="Q40" s="1">
+      <c r="S40" s="1">
+        <v>56</v>
+      </c>
+      <c r="T40" s="1">
         <v>23530</v>
       </c>
-      <c r="R40" s="1">
+      <c r="U40" s="1">
         <v>22731</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:21">
       <c r="A41" s="5">
         <v>60</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C41" s="1">
         <v>98455</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E41" s="1">
         <v>461256</v>
       </c>
       <c r="F41" s="1">
         <v>285123</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H41" s="1">
         <v>266809</v>
       </c>
-      <c r="I41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="1">
+      <c r="I41" s="1">
+        <v>1654</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="1">
         <v>3328</v>
       </c>
-      <c r="K41" s="1">
+      <c r="L41" s="1">
         <v>4560</v>
       </c>
-      <c r="L41" s="1">
+      <c r="M41" s="1">
         <v>31340</v>
       </c>
-      <c r="M41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="1">
+      <c r="N41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O41" s="1">
         <v>3770</v>
       </c>
-      <c r="O41" s="1">
+      <c r="P41" s="1">
         <v>17760</v>
       </c>
-      <c r="P41" s="1">
+      <c r="Q41" s="1">
+        <v>11</v>
+      </c>
+      <c r="R41" s="1">
         <v>112249</v>
       </c>
-      <c r="Q41" s="1">
+      <c r="S41" s="1">
+        <v>76</v>
+      </c>
+      <c r="T41" s="1">
         <v>24238</v>
       </c>
-      <c r="R41" s="1">
+      <c r="U41" s="1">
         <v>22010</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:21">
       <c r="A42" s="5">
         <v>61</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C42" s="1">
         <v>97758</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E42" s="1">
         <v>454760</v>
       </c>
       <c r="F42" s="1">
         <v>289885</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H42" s="1">
         <v>270630</v>
       </c>
-      <c r="I42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="1">
+      <c r="I42" s="1">
+        <v>1669</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="1">
         <v>3279</v>
       </c>
-      <c r="K42" s="1">
+      <c r="L42" s="1">
         <v>4537</v>
       </c>
-      <c r="L42" s="1">
+      <c r="M42" s="1">
         <v>32258</v>
       </c>
-      <c r="M42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="1">
+      <c r="N42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O42" s="1">
         <v>3797</v>
       </c>
-      <c r="O42" s="1">
+      <c r="P42" s="1">
         <v>18205</v>
       </c>
-      <c r="P42" s="1">
+      <c r="Q42" s="1">
+        <v>14</v>
+      </c>
+      <c r="R42" s="1">
         <v>113877</v>
       </c>
-      <c r="Q42" s="1">
+      <c r="S42" s="1">
+        <v>78</v>
+      </c>
+      <c r="T42" s="1">
         <v>25622</v>
       </c>
-      <c r="R42" s="1">
+      <c r="U42" s="1">
         <v>21082</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:21">
       <c r="A43" s="5">
         <v>62</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C43" s="1">
         <v>98095</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E43" s="1">
         <v>448977</v>
       </c>
       <c r="F43" s="1">
         <v>292057</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H43" s="1">
         <v>274913</v>
       </c>
-      <c r="I43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="1">
+      <c r="I43" s="1">
+        <v>1681</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="1">
         <v>3309</v>
       </c>
-      <c r="K43" s="1">
+      <c r="L43" s="1">
         <v>4545</v>
       </c>
-      <c r="L43" s="1">
+      <c r="M43" s="1">
         <v>33266</v>
       </c>
-      <c r="M43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N43" s="1">
+      <c r="N43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O43" s="1">
         <v>3841</v>
       </c>
-      <c r="O43" s="1">
+      <c r="P43" s="1">
         <v>18774</v>
       </c>
-      <c r="P43" s="1">
+      <c r="Q43" s="1">
+        <v>13</v>
+      </c>
+      <c r="R43" s="1">
         <v>115863</v>
       </c>
-      <c r="Q43" s="1">
+      <c r="S43" s="1">
+        <v>89</v>
+      </c>
+      <c r="T43" s="1">
         <v>27171</v>
       </c>
-      <c r="R43" s="1">
+      <c r="U43" s="1">
         <v>20532</v>
       </c>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:21">
       <c r="A44" s="5">
         <v>63</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C44" s="1">
         <v>99331</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E44" s="1">
         <v>445222</v>
       </c>
       <c r="F44" s="1">
         <v>288641</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H44" s="1">
         <v>280325</v>
       </c>
-      <c r="I44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="1">
+      <c r="I44" s="1">
+        <v>1698</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="1">
         <v>3325</v>
       </c>
-      <c r="K44" s="1">
+      <c r="L44" s="1">
         <v>4543</v>
       </c>
-      <c r="L44" s="1">
+      <c r="M44" s="1">
         <v>34293</v>
       </c>
-      <c r="M44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="1">
+      <c r="N44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O44" s="1">
         <v>3881</v>
       </c>
-      <c r="O44" s="1">
+      <c r="P44" s="1">
         <v>19264</v>
       </c>
-      <c r="P44" s="1">
+      <c r="Q44" s="1">
+        <v>16</v>
+      </c>
+      <c r="R44" s="1">
         <v>118513</v>
       </c>
-      <c r="Q44" s="1">
+      <c r="S44" s="1">
+        <v>89</v>
+      </c>
+      <c r="T44" s="1">
         <v>28780</v>
       </c>
-      <c r="R44" s="1">
+      <c r="U44" s="1">
         <v>20106</v>
       </c>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:21">
       <c r="A45" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C45" s="1">
         <v>100407</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E45" s="1">
         <v>445450</v>
       </c>
       <c r="F45" s="1">
         <v>286301</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H45" s="1">
         <v>284461</v>
       </c>
-      <c r="I45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="1">
+      <c r="I45" s="1">
+        <v>1760</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="1">
         <v>3346</v>
       </c>
-      <c r="K45" s="1">
+      <c r="L45" s="1">
         <v>4563</v>
       </c>
-      <c r="L45" s="1">
+      <c r="M45" s="1">
         <v>35391</v>
       </c>
-      <c r="M45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="1">
+      <c r="N45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O45" s="1">
         <v>3954</v>
       </c>
-      <c r="O45" s="1">
+      <c r="P45" s="1">
         <v>19830</v>
       </c>
-      <c r="P45" s="1">
+      <c r="Q45" s="1">
+        <v>17</v>
+      </c>
+      <c r="R45" s="1">
         <v>121140</v>
       </c>
-      <c r="Q45" s="1">
+      <c r="S45" s="1">
+        <v>80</v>
+      </c>
+      <c r="T45" s="1">
         <v>30277</v>
       </c>
-      <c r="R45" s="1">
+      <c r="U45" s="1">
         <v>19840</v>
       </c>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:21">
       <c r="A46" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C46" s="1">
         <v>100932</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E46" s="1">
         <v>444218</v>
       </c>
       <c r="F46" s="1">
         <v>286065</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H46" s="1">
         <v>286006</v>
       </c>
-      <c r="I46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="1">
+      <c r="I46" s="1">
+        <v>1838</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="1">
         <v>3381</v>
       </c>
-      <c r="K46" s="1">
+      <c r="L46" s="1">
         <v>4605</v>
       </c>
-      <c r="L46" s="1">
+      <c r="M46" s="1">
         <v>36812</v>
       </c>
-      <c r="M46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="1">
+      <c r="N46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O46" s="1">
         <v>4003</v>
       </c>
-      <c r="O46" s="1">
+      <c r="P46" s="1">
         <v>20489</v>
       </c>
-      <c r="P46" s="1">
+      <c r="Q46" s="1">
+        <v>22</v>
+      </c>
+      <c r="R46" s="1">
         <v>123838</v>
       </c>
-      <c r="Q46" s="1">
+      <c r="S46" s="1">
+        <v>77</v>
+      </c>
+      <c r="T46" s="1">
         <v>31773</v>
       </c>
-      <c r="R46" s="1">
+      <c r="U46" s="1">
         <v>19312</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:21">
       <c r="A47" s="2">
         <v>3</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C47" s="1">
         <v>101493</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E47" s="1">
         <v>444903</v>
       </c>
       <c r="F47" s="1">
         <v>286965</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H47" s="1">
         <v>286092</v>
       </c>
-      <c r="I47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="1">
+      <c r="I47" s="1">
+        <v>1907</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="1">
         <v>3481</v>
       </c>
-      <c r="K47" s="1">
+      <c r="L47" s="1">
         <v>4765</v>
       </c>
-      <c r="L47" s="1">
+      <c r="M47" s="1">
         <v>39147</v>
       </c>
-      <c r="M47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="1">
+      <c r="N47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O47" s="1">
         <v>4061</v>
       </c>
-      <c r="O47" s="1">
+      <c r="P47" s="1">
         <v>20933</v>
       </c>
-      <c r="P47" s="1">
+      <c r="Q47" s="1">
+        <v>24</v>
+      </c>
+      <c r="R47" s="1">
         <v>126445</v>
       </c>
-      <c r="Q47" s="1">
+      <c r="S47" s="1">
+        <v>76</v>
+      </c>
+      <c r="T47" s="1">
         <v>33512</v>
       </c>
-      <c r="R47" s="1">
+      <c r="U47" s="1">
         <v>18745</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:21">
       <c r="A48" s="2">
         <v>4</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C48" s="1">
         <v>102279</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E48" s="1">
         <v>440769</v>
       </c>
       <c r="F48" s="1">
         <v>282737</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H48" s="1">
         <v>284409</v>
       </c>
-      <c r="I48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="1">
+      <c r="I48" s="1">
+        <v>1968</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K48" s="1">
         <v>3572</v>
       </c>
-      <c r="K48" s="1">
+      <c r="L48" s="1">
         <v>4900</v>
       </c>
-      <c r="L48" s="1">
+      <c r="M48" s="1">
         <v>40767</v>
       </c>
-      <c r="M48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="1">
+      <c r="N48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O48" s="1">
         <v>4126</v>
       </c>
-      <c r="O48" s="1">
+      <c r="P48" s="1">
         <v>21170</v>
       </c>
-      <c r="P48" s="1">
+      <c r="Q48" s="1">
+        <v>41</v>
+      </c>
+      <c r="R48" s="1">
         <v>129024</v>
       </c>
-      <c r="Q48" s="1">
+      <c r="S48" s="1">
+        <v>81</v>
+      </c>
+      <c r="T48" s="1">
         <v>35211</v>
       </c>
-      <c r="R48" s="1">
+      <c r="U48" s="1">
         <v>18600</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:21">
       <c r="A49" s="2">
         <v>5</v>
       </c>
       <c r="B49" s="4">
         <v>1993</v>
       </c>
       <c r="C49" s="1">
         <v>102828</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E49" s="1">
         <v>438064</v>
       </c>
       <c r="F49" s="1">
         <v>278267</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H49" s="1">
         <v>282499</v>
       </c>
-      <c r="I49" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="1">
+      <c r="I49" s="1">
+        <v>2001</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="1">
         <v>3547</v>
       </c>
-      <c r="K49" s="1">
+      <c r="L49" s="1">
         <v>4884</v>
       </c>
-      <c r="L49" s="1">
+      <c r="M49" s="1">
         <v>41786</v>
       </c>
-      <c r="M49" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="1">
+      <c r="N49" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O49" s="1">
         <v>4184</v>
       </c>
-      <c r="O49" s="1">
+      <c r="P49" s="1">
         <v>21111</v>
       </c>
-      <c r="P49" s="1">
+      <c r="Q49" s="1">
+        <v>51</v>
+      </c>
+      <c r="R49" s="1">
         <v>131833</v>
       </c>
-      <c r="Q49" s="1">
+      <c r="S49" s="1">
+        <v>91</v>
+      </c>
+      <c r="T49" s="1">
         <v>35818</v>
       </c>
-      <c r="R49" s="1">
+      <c r="U49" s="1">
         <v>17756</v>
       </c>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:21">
       <c r="A50" s="2">
         <v>6</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C50" s="1">
         <v>103014</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E50" s="1">
         <v>434945</v>
       </c>
       <c r="F50" s="1">
         <v>273527</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H50" s="1">
         <v>282085</v>
       </c>
-      <c r="I50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="1">
+      <c r="I50" s="1">
+        <v>2038</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="1">
         <v>3517</v>
       </c>
-      <c r="K50" s="1">
+      <c r="L50" s="1">
         <v>4880</v>
       </c>
-      <c r="L50" s="1">
+      <c r="M50" s="1">
         <v>42720</v>
       </c>
-      <c r="M50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N50" s="1">
+      <c r="N50" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O50" s="1">
         <v>4265</v>
       </c>
-      <c r="O50" s="1">
+      <c r="P50" s="1">
         <v>20964</v>
       </c>
-      <c r="P50" s="1">
+      <c r="Q50" s="1">
+        <v>52</v>
+      </c>
+      <c r="R50" s="1">
         <v>134849</v>
       </c>
-      <c r="Q50" s="1">
+      <c r="S50" s="1">
+        <v>105</v>
+      </c>
+      <c r="T50" s="1">
         <v>36073</v>
       </c>
-      <c r="R50" s="1">
+      <c r="U50" s="1">
         <v>17148</v>
       </c>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:21">
       <c r="A51" s="2">
         <v>7</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C51" s="1">
         <v>102992</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E51" s="1">
         <v>430958</v>
       </c>
       <c r="F51" s="1">
         <v>271020</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H51" s="1">
         <v>281117</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="1">
+      <c r="I51" s="1">
+        <v>2048</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="1">
         <v>3528</v>
       </c>
-      <c r="K51" s="1">
+      <c r="L51" s="1">
         <v>4830</v>
       </c>
-      <c r="L51" s="1">
+      <c r="M51" s="1">
         <v>43555</v>
       </c>
-      <c r="M51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="1">
+      <c r="N51" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O51" s="1">
         <v>4306</v>
       </c>
-      <c r="O51" s="1">
+      <c r="P51" s="1">
         <v>20702</v>
       </c>
-      <c r="P51" s="1">
+      <c r="Q51" s="1">
+        <v>51</v>
+      </c>
+      <c r="R51" s="1">
         <v>137464</v>
       </c>
-      <c r="Q51" s="1">
+      <c r="S51" s="1">
+        <v>105</v>
+      </c>
+      <c r="T51" s="1">
         <v>36433</v>
       </c>
-      <c r="R51" s="1">
+      <c r="U51" s="1">
         <v>16304</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:21">
       <c r="A52" s="2">
         <v>8</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C52" s="1">
         <v>103518</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E52" s="1">
         <v>425714</v>
       </c>
       <c r="F52" s="1">
         <v>270972</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H52" s="1">
         <v>278879</v>
       </c>
-      <c r="I52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="1">
+      <c r="I52" s="1">
+        <v>2086</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="1">
         <v>3523</v>
       </c>
-      <c r="K52" s="1">
+      <c r="L52" s="1">
         <v>4830</v>
       </c>
-      <c r="L52" s="1">
+      <c r="M52" s="1">
         <v>44370</v>
       </c>
-      <c r="M52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="1">
+      <c r="N52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O52" s="1">
         <v>4345</v>
       </c>
-      <c r="O52" s="1">
+      <c r="P52" s="1">
         <v>20294</v>
       </c>
-      <c r="P52" s="1">
+      <c r="Q52" s="1">
+        <v>47</v>
+      </c>
+      <c r="R52" s="1">
         <v>139608</v>
       </c>
-      <c r="Q52" s="1">
+      <c r="S52" s="1">
+        <v>113</v>
+      </c>
+      <c r="T52" s="1">
         <v>36830</v>
       </c>
-      <c r="R52" s="1">
+      <c r="U52" s="1">
         <v>15792</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:21">
       <c r="A53" s="2">
         <v>9</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C53" s="1">
         <v>103839</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E53" s="1">
         <v>420901</v>
       </c>
       <c r="F53" s="1">
         <v>270229</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H53" s="1">
         <v>276108</v>
       </c>
-      <c r="I53" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="1">
+      <c r="I53" s="1">
+        <v>2113</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" s="1">
         <v>3500</v>
       </c>
-      <c r="K53" s="1">
+      <c r="L53" s="1">
         <v>4861</v>
       </c>
-      <c r="L53" s="1">
+      <c r="M53" s="1">
         <v>45630</v>
       </c>
-      <c r="M53" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="1">
+      <c r="N53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O53" s="1">
         <v>4384</v>
       </c>
-      <c r="O53" s="1">
+      <c r="P53" s="1">
         <v>19885</v>
       </c>
-      <c r="P53" s="1">
+      <c r="Q53" s="1">
+        <v>43</v>
+      </c>
+      <c r="R53" s="1">
         <v>141782</v>
       </c>
-      <c r="Q53" s="1">
+      <c r="S53" s="1">
+        <v>113</v>
+      </c>
+      <c r="T53" s="1">
         <v>37220</v>
       </c>
-      <c r="R53" s="1">
+      <c r="U53" s="1">
         <v>14975</v>
       </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:21">
       <c r="A54" s="2">
         <v>10</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C54" s="1">
         <v>104687</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E54" s="1">
         <v>415680</v>
       </c>
       <c r="F54" s="1">
         <v>266729</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H54" s="1">
         <v>273307</v>
       </c>
-      <c r="I54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="1">
+      <c r="I54" s="1">
+        <v>2164</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="1">
         <v>3479</v>
       </c>
-      <c r="K54" s="1">
+      <c r="L54" s="1">
         <v>4864</v>
       </c>
-      <c r="L54" s="1">
+      <c r="M54" s="1">
         <v>46913</v>
       </c>
-      <c r="M54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N54" s="1">
+      <c r="N54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O54" s="1">
         <v>4408</v>
       </c>
-      <c r="O54" s="1">
+      <c r="P54" s="1">
         <v>19040</v>
       </c>
-      <c r="P54" s="1">
+      <c r="Q54" s="1">
+        <v>48</v>
+      </c>
+      <c r="R54" s="1">
         <v>144310</v>
       </c>
-      <c r="Q54" s="1">
+      <c r="S54" s="1">
+        <v>120</v>
+      </c>
+      <c r="T54" s="1">
         <v>37415</v>
       </c>
-      <c r="R54" s="1">
+      <c r="U54" s="1">
         <v>14642</v>
       </c>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:21">
       <c r="A55" s="2">
         <v>11</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C55" s="1">
         <v>105048</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E55" s="1">
         <v>411439</v>
       </c>
       <c r="F55" s="1">
         <v>262226</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H55" s="1">
         <v>271210</v>
       </c>
       <c r="I55" s="1">
+        <v>2330</v>
+      </c>
+      <c r="J55" s="1">
         <v>37</v>
       </c>
-      <c r="J55" s="1">
+      <c r="K55" s="1">
         <v>3467</v>
       </c>
-      <c r="K55" s="1">
+      <c r="L55" s="1">
         <v>4883</v>
       </c>
-      <c r="L55" s="1">
+      <c r="M55" s="1">
         <v>48143</v>
       </c>
-      <c r="M55" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="1">
+      <c r="N55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O55" s="1">
         <v>4433</v>
       </c>
-      <c r="O55" s="1">
+      <c r="P55" s="1">
         <v>18206</v>
       </c>
-      <c r="P55" s="1">
+      <c r="Q55" s="1">
+        <v>70</v>
+      </c>
+      <c r="R55" s="1">
         <v>147579</v>
       </c>
-      <c r="Q55" s="1">
+      <c r="S55" s="1">
+        <v>131</v>
+      </c>
+      <c r="T55" s="1">
         <v>37463</v>
       </c>
-      <c r="R55" s="1">
+      <c r="U55" s="1">
         <v>14084</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:21">
       <c r="A56" s="2">
         <v>12</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C56" s="1">
         <v>106067</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E56" s="1">
         <v>407598</v>
       </c>
       <c r="F56" s="1">
         <v>257605</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H56" s="1">
         <v>269027</v>
       </c>
       <c r="I56" s="1">
+        <v>2478</v>
+      </c>
+      <c r="J56" s="1">
         <v>124</v>
       </c>
-      <c r="J56" s="1">
+      <c r="K56" s="1">
         <v>3459</v>
       </c>
-      <c r="K56" s="1">
+      <c r="L56" s="1">
         <v>4877</v>
       </c>
-      <c r="L56" s="1">
+      <c r="M56" s="1">
         <v>49211</v>
       </c>
-      <c r="M56" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N56" s="1">
+      <c r="N56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O56" s="1">
         <v>4459</v>
       </c>
-      <c r="O56" s="1">
+      <c r="P56" s="1">
         <v>16752</v>
       </c>
-      <c r="P56" s="1">
+      <c r="Q56" s="1">
+        <v>32</v>
+      </c>
+      <c r="R56" s="1">
         <v>150563</v>
       </c>
-      <c r="Q56" s="1">
+      <c r="S56" s="1">
+        <v>153</v>
+      </c>
+      <c r="T56" s="1">
         <v>37656</v>
       </c>
-      <c r="R56" s="1">
+      <c r="U56" s="1">
         <v>13412</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:21">
       <c r="A57" s="2">
         <v>13</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C57" s="1">
         <v>106703</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E57" s="1">
         <v>407829</v>
       </c>
       <c r="F57" s="1">
         <v>255494</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H57" s="1">
         <v>266548</v>
       </c>
       <c r="I57" s="1">
+        <v>2542</v>
+      </c>
+      <c r="J57" s="1">
         <v>194</v>
       </c>
-      <c r="J57" s="1">
+      <c r="K57" s="1">
         <v>3439</v>
       </c>
-      <c r="K57" s="1">
+      <c r="L57" s="1">
         <v>4896</v>
       </c>
-      <c r="L57" s="1">
+      <c r="M57" s="1">
         <v>50282</v>
       </c>
-      <c r="M57" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N57" s="1">
+      <c r="N57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O57" s="1">
         <v>4467</v>
       </c>
-      <c r="O57" s="1">
+      <c r="P57" s="1">
         <v>15638</v>
       </c>
-      <c r="P57" s="1">
+      <c r="Q57" s="1">
+        <v>32</v>
+      </c>
+      <c r="R57" s="1">
         <v>152572</v>
       </c>
-      <c r="Q57" s="1">
+      <c r="S57" s="1">
+        <v>170</v>
+      </c>
+      <c r="T57" s="1">
         <v>38163</v>
       </c>
-      <c r="R57" s="1">
+      <c r="U57" s="1">
         <v>12782</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:21">
       <c r="A58" s="2">
         <v>14</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C58" s="1">
         <v>108051</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E58" s="1">
         <v>410505</v>
       </c>
       <c r="F58" s="1">
         <v>253954</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H58" s="1">
         <v>262371</v>
       </c>
       <c r="I58" s="1">
+        <v>2632</v>
+      </c>
+      <c r="J58" s="1">
         <v>257</v>
       </c>
-      <c r="J58" s="1">
+      <c r="K58" s="1">
         <v>3449</v>
       </c>
-      <c r="K58" s="1">
+      <c r="L58" s="1">
         <v>4920</v>
       </c>
-      <c r="L58" s="1">
+      <c r="M58" s="1">
         <v>51497</v>
       </c>
-      <c r="M58" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N58" s="1">
+      <c r="N58" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O58" s="1">
         <v>4465</v>
       </c>
-      <c r="O58" s="1">
+      <c r="P58" s="1">
         <v>14491</v>
       </c>
-      <c r="P58" s="1">
+      <c r="Q58" s="1">
+        <v>28</v>
+      </c>
+      <c r="R58" s="1">
         <v>155050</v>
       </c>
-      <c r="Q58" s="1">
+      <c r="S58" s="1">
+        <v>255</v>
+      </c>
+      <c r="T58" s="1">
         <v>39062</v>
       </c>
-      <c r="R58" s="1">
+      <c r="U58" s="1">
         <v>12185</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:21">
       <c r="A59" s="2">
         <v>15</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C59" s="1">
         <v>108822</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E59" s="1">
         <v>413890</v>
       </c>
       <c r="F59" s="1">
         <v>252050</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H59" s="1">
         <v>258537</v>
       </c>
       <c r="I59" s="1">
+        <v>2812</v>
+      </c>
+      <c r="J59" s="1">
         <v>380</v>
       </c>
-      <c r="J59" s="1">
+      <c r="K59" s="1">
         <v>3401</v>
       </c>
-      <c r="K59" s="1">
+      <c r="L59" s="1">
         <v>4915</v>
       </c>
-      <c r="L59" s="1">
+      <c r="M59" s="1">
         <v>52778</v>
       </c>
-      <c r="M59" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N59" s="1">
+      <c r="N59" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O59" s="1">
         <v>4474</v>
       </c>
-      <c r="O59" s="1">
+      <c r="P59" s="1">
         <v>13534</v>
       </c>
-      <c r="P59" s="1">
+      <c r="Q59" s="1">
+        <v>32</v>
+      </c>
+      <c r="R59" s="1">
         <v>156155</v>
       </c>
-      <c r="Q59" s="1">
+      <c r="S59" s="1">
+        <v>309</v>
+      </c>
+      <c r="T59" s="1">
         <v>39764</v>
       </c>
-      <c r="R59" s="1">
+      <c r="U59" s="1">
         <v>11736</v>
       </c>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:21">
       <c r="A60" s="2">
         <v>16</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C60" s="1">
         <v>109806</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E60" s="1">
         <v>414908</v>
       </c>
       <c r="F60" s="1">
         <v>249794</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H60" s="1">
         <v>255605</v>
       </c>
       <c r="I60" s="1">
+        <v>3014</v>
+      </c>
+      <c r="J60" s="1">
         <v>470</v>
       </c>
-      <c r="J60" s="1">
+      <c r="K60" s="1">
         <v>3409</v>
       </c>
-      <c r="K60" s="1">
+      <c r="L60" s="1">
         <v>4935</v>
       </c>
-      <c r="L60" s="1">
+      <c r="M60" s="1">
         <v>53912</v>
       </c>
-      <c r="M60" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="1">
+      <c r="N60" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O60" s="1">
         <v>4473</v>
       </c>
-      <c r="O60" s="1">
+      <c r="P60" s="1">
         <v>12740</v>
       </c>
-      <c r="P60" s="1">
+      <c r="Q60" s="1">
+        <v>16</v>
+      </c>
+      <c r="R60" s="1">
         <v>158770</v>
       </c>
-      <c r="Q60" s="1">
+      <c r="S60" s="1">
+        <v>429</v>
+      </c>
+      <c r="T60" s="1">
         <v>40663</v>
       </c>
-      <c r="R60" s="1">
+      <c r="U60" s="1">
         <v>11267</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:21">
       <c r="A61" s="2">
         <v>17</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C61" s="1">
         <v>110393</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E61" s="1">
         <v>416833</v>
       </c>
       <c r="F61" s="1">
         <v>248694</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H61" s="1">
         <v>251408</v>
       </c>
       <c r="I61" s="1">
+        <v>3169</v>
+      </c>
+      <c r="J61" s="1">
         <v>560</v>
       </c>
-      <c r="J61" s="1">
+      <c r="K61" s="1">
         <v>3383</v>
       </c>
-      <c r="K61" s="1">
+      <c r="L61" s="1">
         <v>4974</v>
       </c>
-      <c r="L61" s="1">
+      <c r="M61" s="1">
         <v>55275</v>
       </c>
-      <c r="M61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N61" s="1">
+      <c r="N61" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O61" s="1">
         <v>4469</v>
       </c>
-      <c r="O61" s="1">
+      <c r="P61" s="1">
         <v>11960</v>
       </c>
-      <c r="P61" s="1">
+      <c r="Q61" s="1">
+        <v>45</v>
+      </c>
+      <c r="R61" s="1">
         <v>161690</v>
       </c>
-      <c r="Q61" s="1">
+      <c r="S61" s="1">
+        <v>413</v>
+      </c>
+      <c r="T61" s="1">
         <v>41776</v>
       </c>
-      <c r="R61" s="1">
+      <c r="U61" s="1">
         <v>11045</v>
       </c>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:21">
       <c r="A62" s="2">
         <v>18</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C62" s="1">
         <v>110807</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E62" s="1">
         <v>417858</v>
       </c>
       <c r="F62" s="1">
         <v>248280</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H62" s="1">
         <v>247804</v>
       </c>
       <c r="I62" s="1">
+        <v>3369</v>
+      </c>
+      <c r="J62" s="1">
         <v>818</v>
       </c>
-      <c r="J62" s="1">
+      <c r="K62" s="1">
         <v>3323</v>
       </c>
-      <c r="K62" s="1">
+      <c r="L62" s="1">
         <v>4908</v>
       </c>
-      <c r="L62" s="1">
+      <c r="M62" s="1">
         <v>56826</v>
       </c>
-      <c r="M62" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N62" s="1">
+      <c r="N62" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="O62" s="1">
         <v>4471</v>
       </c>
-      <c r="O62" s="1">
+      <c r="P62" s="1">
         <v>11278</v>
       </c>
-      <c r="P62" s="1">
+      <c r="Q62" s="1">
+        <v>31</v>
+      </c>
+      <c r="R62" s="1">
         <v>164473</v>
       </c>
-      <c r="Q62" s="1">
+      <c r="S62" s="1">
+        <v>438</v>
+      </c>
+      <c r="T62" s="1">
         <v>42171</v>
       </c>
-      <c r="R62" s="1">
+      <c r="U62" s="1">
         <v>10401</v>
       </c>
     </row>
-    <row r="63" spans="1:18">
+    <row r="63" spans="1:21">
       <c r="A63" s="2">
         <v>19</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C63" s="1">
         <v>111239</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E63" s="1">
         <v>418246</v>
       </c>
       <c r="F63" s="1">
         <v>249645</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H63" s="1">
         <v>243953</v>
       </c>
       <c r="I63" s="1">
+        <v>3482</v>
+      </c>
+      <c r="J63" s="1">
         <v>1148</v>
       </c>
-      <c r="J63" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K63" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M63" s="1">
+        <v>19</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N63" s="1">
         <v>66807</v>
       </c>
-      <c r="N63" s="1">
+      <c r="O63" s="1">
         <v>4453</v>
       </c>
-      <c r="O63" s="1">
+      <c r="P63" s="1">
         <v>11022</v>
       </c>
-      <c r="P63" s="1">
+      <c r="Q63" s="1">
+        <v>34</v>
+      </c>
+      <c r="R63" s="1">
         <v>167636</v>
       </c>
-      <c r="Q63" s="1">
+      <c r="S63" s="1">
+        <v>530</v>
+      </c>
+      <c r="T63" s="1">
         <v>42103</v>
       </c>
-      <c r="R63" s="1">
+      <c r="U63" s="1">
         <v>10228</v>
       </c>
     </row>
-    <row r="64" spans="1:18">
+    <row r="64" spans="1:21">
       <c r="A64" s="2">
         <v>20</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C64" s="1">
         <v>111223</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E64" s="1">
         <v>419309</v>
       </c>
       <c r="F64" s="1">
         <v>249509</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H64" s="1">
         <v>241226</v>
       </c>
       <c r="I64" s="1">
+        <v>3530</v>
+      </c>
+      <c r="J64" s="1">
         <v>1369</v>
       </c>
-      <c r="J64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K64" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M64" s="1">
+        <v>19</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N64" s="1">
         <v>68677</v>
       </c>
-      <c r="N64" s="1">
+      <c r="O64" s="1">
         <v>4432</v>
       </c>
-      <c r="O64" s="1">
+      <c r="P64" s="1">
         <v>10521</v>
       </c>
-      <c r="P64" s="1">
+      <c r="Q64" s="1">
+        <v>39</v>
+      </c>
+      <c r="R64" s="1">
         <v>169914</v>
       </c>
-      <c r="Q64" s="1">
+      <c r="S64" s="1">
+        <v>581</v>
+      </c>
+      <c r="T64" s="1">
         <v>41602</v>
       </c>
-      <c r="R64" s="1">
+      <c r="U64" s="1">
         <v>9873</v>
       </c>
     </row>
-    <row r="65" spans="1:18">
+    <row r="65" spans="1:21">
       <c r="A65" s="2">
         <v>21</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C65" s="1">
         <v>110692</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E65" s="1">
         <v>419518</v>
       </c>
       <c r="F65" s="1">
         <v>250771</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H65" s="1">
         <v>239342</v>
       </c>
       <c r="I65" s="1">
+        <v>3723</v>
+      </c>
+      <c r="J65" s="1">
         <v>1576</v>
       </c>
-      <c r="J65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K65" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L65" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M65" s="1">
+        <v>19</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N65" s="1">
         <v>70518</v>
       </c>
-      <c r="N65" s="1">
+      <c r="O65" s="1">
         <v>4400</v>
       </c>
-      <c r="O65" s="1">
+      <c r="P65" s="1">
         <v>10128</v>
       </c>
-      <c r="P65" s="1">
+      <c r="Q65" s="1">
+        <v>40</v>
+      </c>
+      <c r="R65" s="1">
         <v>172039</v>
       </c>
-      <c r="Q65" s="1">
+      <c r="S65" s="1">
+        <v>755</v>
+      </c>
+      <c r="T65" s="1">
         <v>40922</v>
       </c>
-      <c r="R65" s="1">
+      <c r="U65" s="1">
         <v>9655</v>
       </c>
     </row>
-    <row r="66" spans="1:18">
+    <row r="66" spans="1:21">
       <c r="A66" s="2">
         <v>22</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C66" s="1">
         <v>110580</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E66" s="1">
         <v>419776</v>
       </c>
       <c r="F66" s="1">
         <v>250899</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H66" s="1">
         <v>238929</v>
       </c>
       <c r="I66" s="1">
+        <v>3765</v>
+      </c>
+      <c r="J66" s="1">
         <v>1893</v>
       </c>
-      <c r="J66" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K66" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M66" s="1">
+        <v>19</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N66" s="1">
         <v>72803</v>
       </c>
-      <c r="N66" s="1">
+      <c r="O66" s="1">
         <v>4373</v>
       </c>
-      <c r="O66" s="1">
+      <c r="P66" s="1">
         <v>9657</v>
       </c>
-      <c r="P66" s="1">
+      <c r="Q66" s="1">
+        <v>31</v>
+      </c>
+      <c r="R66" s="1">
         <v>174403</v>
       </c>
-      <c r="Q66" s="1">
+      <c r="S66" s="1">
+        <v>876</v>
+      </c>
+      <c r="T66" s="1">
         <v>40416</v>
       </c>
-      <c r="R66" s="1">
+      <c r="U66" s="1">
         <v>9290</v>
       </c>
     </row>
-    <row r="67" spans="1:18">
+    <row r="67" spans="1:21">
       <c r="A67" s="2">
         <v>23</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C67" s="1">
         <v>110402</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E67" s="1">
         <v>419467</v>
       </c>
       <c r="F67" s="1">
         <v>253104</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H67" s="1">
         <v>237526</v>
       </c>
       <c r="I67" s="1">
+        <v>3980</v>
+      </c>
+      <c r="J67" s="1">
         <v>2046</v>
       </c>
-      <c r="J67" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K67" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M67" s="1">
+        <v>19</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N67" s="1">
         <v>74854</v>
       </c>
-      <c r="N67" s="1">
+      <c r="O67" s="1">
         <v>4357</v>
       </c>
-      <c r="O67" s="1">
+      <c r="P67" s="1">
         <v>9274</v>
       </c>
-      <c r="P67" s="1">
+      <c r="Q67" s="1">
+        <v>29</v>
+      </c>
+      <c r="R67" s="1">
         <v>176684</v>
       </c>
-      <c r="Q67" s="1">
+      <c r="S67" s="1">
+        <v>689</v>
+      </c>
+      <c r="T67" s="1">
         <v>40509</v>
       </c>
-      <c r="R67" s="1">
+      <c r="U67" s="1">
         <v>9168</v>
       </c>
     </row>
-    <row r="68" spans="1:18">
+    <row r="68" spans="1:21">
       <c r="A68" s="2">
         <v>24</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C68" s="1">
         <v>110836</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E68" s="1">
         <v>418707</v>
       </c>
       <c r="F68" s="1">
         <v>253753</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H68" s="1">
         <v>237224</v>
       </c>
       <c r="I68" s="1">
+        <v>4194</v>
+      </c>
+      <c r="J68" s="1">
         <v>2192</v>
       </c>
-      <c r="J68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K68" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M68" s="1">
+        <v>19</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N68" s="1">
         <v>76387</v>
       </c>
-      <c r="N68" s="1">
+      <c r="O68" s="1">
         <v>4337</v>
       </c>
-      <c r="O68" s="1">
+      <c r="P68" s="1">
         <v>8916</v>
       </c>
-      <c r="P68" s="1">
+      <c r="Q68" s="1">
+        <v>25</v>
+      </c>
+      <c r="R68" s="1">
         <v>177570</v>
       </c>
-      <c r="Q68" s="1">
+      <c r="S68" s="1">
+        <v>779</v>
+      </c>
+      <c r="T68" s="1">
         <v>40424</v>
       </c>
-      <c r="R68" s="1">
+      <c r="U68" s="1">
         <v>8954</v>
       </c>
     </row>
-    <row r="69" spans="1:18">
+    <row r="69" spans="1:21">
       <c r="A69" s="2">
         <v>25</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C69" s="1">
         <v>111111</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E69" s="1">
         <v>417553</v>
       </c>
       <c r="F69" s="1">
         <v>254235</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H69" s="1">
         <v>235062</v>
       </c>
       <c r="I69" s="1">
+        <v>4090</v>
+      </c>
+      <c r="J69" s="1">
         <v>2369</v>
       </c>
-      <c r="J69" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K69" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M69" s="1">
+        <v>19</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N69" s="1">
         <v>77663</v>
       </c>
-      <c r="N69" s="1">
+      <c r="O69" s="1">
         <v>4336</v>
       </c>
-      <c r="O69" s="1">
+      <c r="P69" s="1">
         <v>8631</v>
       </c>
-      <c r="P69" s="1">
+      <c r="Q69" s="1">
+        <v>23</v>
+      </c>
+      <c r="R69" s="1">
         <v>178669</v>
       </c>
-      <c r="Q69" s="1">
+      <c r="S69" s="1">
+        <v>782</v>
+      </c>
+      <c r="T69" s="1">
         <v>40380</v>
       </c>
-      <c r="R69" s="1">
+      <c r="U69" s="1">
         <v>8845</v>
       </c>
     </row>
-    <row r="70" spans="1:18">
+    <row r="70" spans="1:21">
       <c r="A70" s="2">
         <v>26</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C70" s="1">
         <v>111059</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E70" s="1">
         <v>416475</v>
       </c>
       <c r="F70" s="1">
         <v>253832</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H70" s="1">
         <v>235306</v>
       </c>
       <c r="I70" s="1">
+        <v>4174</v>
+      </c>
+      <c r="J70" s="1">
         <v>2432</v>
       </c>
-      <c r="J70" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K70" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M70" s="1">
+        <v>19</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N70" s="1">
         <v>79280</v>
       </c>
-      <c r="N70" s="1">
+      <c r="O70" s="1">
         <v>4344</v>
       </c>
-      <c r="O70" s="1">
+      <c r="P70" s="1">
         <v>8438</v>
       </c>
-      <c r="P70" s="1">
+      <c r="Q70" s="1">
+        <v>39</v>
+      </c>
+      <c r="R70" s="1">
         <v>180879</v>
       </c>
-      <c r="Q70" s="1">
+      <c r="S70" s="1">
+        <v>647</v>
+      </c>
+      <c r="T70" s="1">
         <v>40774</v>
       </c>
-      <c r="R70" s="1">
+      <c r="U70" s="1">
         <v>8823</v>
       </c>
     </row>
-    <row r="71" spans="1:18">
+    <row r="71" spans="1:21">
       <c r="A71" s="2">
         <v>27</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C71" s="1">
         <v>101497</v>
       </c>
       <c r="D71" s="1">
         <v>37461</v>
       </c>
       <c r="E71" s="1">
         <v>417152</v>
       </c>
       <c r="F71" s="1">
         <v>253704</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H71" s="1">
         <v>234970</v>
       </c>
       <c r="I71" s="1">
+        <v>4299</v>
+      </c>
+      <c r="J71" s="1">
         <v>2509</v>
       </c>
-      <c r="J71" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K71" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M71" s="1">
+        <v>19</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N71" s="1">
         <v>80905</v>
       </c>
-      <c r="N71" s="1">
+      <c r="O71" s="1">
         <v>4354</v>
       </c>
-      <c r="O71" s="1">
+      <c r="P71" s="1">
         <v>8266</v>
       </c>
-      <c r="P71" s="1">
+      <c r="Q71" s="1">
+        <v>111</v>
+      </c>
+      <c r="R71" s="1">
         <v>182723</v>
       </c>
-      <c r="Q71" s="1">
+      <c r="S71" s="1">
+        <v>666</v>
+      </c>
+      <c r="T71" s="1">
         <v>40917</v>
       </c>
-      <c r="R71" s="1">
+      <c r="U71" s="1">
         <v>8619</v>
       </c>
     </row>
-    <row r="72" spans="1:18">
+    <row r="72" spans="1:21">
       <c r="A72" s="2">
         <v>28</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C72" s="1">
         <v>99957</v>
       </c>
       <c r="D72" s="1">
         <v>57118</v>
       </c>
       <c r="E72" s="1">
         <v>416973</v>
       </c>
       <c r="F72" s="1">
         <v>251978</v>
       </c>
       <c r="G72" s="1">
         <v>934</v>
       </c>
       <c r="H72" s="1">
         <v>234611</v>
       </c>
       <c r="I72" s="1">
+        <v>4318</v>
+      </c>
+      <c r="J72" s="1">
         <v>2556</v>
       </c>
-      <c r="J72" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K72" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M72" s="1">
+        <v>19</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N72" s="1">
         <v>82372</v>
       </c>
-      <c r="N72" s="1">
+      <c r="O72" s="1">
         <v>4284</v>
       </c>
-      <c r="O72" s="1">
+      <c r="P72" s="1">
         <v>8140</v>
       </c>
-      <c r="P72" s="1">
+      <c r="Q72" s="1">
+        <v>175</v>
+      </c>
+      <c r="R72" s="1">
         <v>184248</v>
       </c>
-      <c r="Q72" s="1">
+      <c r="S72" s="1">
+        <v>643</v>
+      </c>
+      <c r="T72" s="1">
         <v>41190</v>
       </c>
-      <c r="R72" s="1">
+      <c r="U72" s="1">
         <v>8731</v>
       </c>
     </row>
-    <row r="73" spans="1:18">
+    <row r="73" spans="1:21">
       <c r="A73" s="2">
         <v>29</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C73" s="1">
         <v>97840</v>
       </c>
       <c r="D73" s="1">
         <v>75615</v>
       </c>
       <c r="E73" s="1">
         <v>418790</v>
       </c>
       <c r="F73" s="1">
         <v>250060</v>
       </c>
       <c r="G73" s="1">
         <v>1798</v>
       </c>
       <c r="H73" s="1">
         <v>233925</v>
       </c>
       <c r="I73" s="1">
+        <v>4516</v>
+      </c>
+      <c r="J73" s="1">
         <v>2610</v>
       </c>
-      <c r="J73" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K73" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M73" s="1">
+        <v>19</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N73" s="1">
         <v>83802</v>
       </c>
-      <c r="N73" s="1">
+      <c r="O73" s="1">
         <v>4278</v>
       </c>
-      <c r="O73" s="1">
+      <c r="P73" s="1">
         <v>7924</v>
       </c>
-      <c r="P73" s="1">
+      <c r="Q73" s="1">
+        <v>179</v>
+      </c>
+      <c r="R73" s="1">
         <v>185343</v>
       </c>
-      <c r="Q73" s="1">
+      <c r="S73" s="1">
+        <v>638</v>
+      </c>
+      <c r="T73" s="1">
         <v>41368</v>
       </c>
-      <c r="R73" s="1">
+      <c r="U73" s="1">
         <v>8829</v>
       </c>
     </row>
-    <row r="74" spans="1:18">
+    <row r="74" spans="1:21">
       <c r="A74" s="2">
         <v>30</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C74" s="1">
         <v>95592</v>
       </c>
       <c r="D74" s="1">
         <v>92883</v>
       </c>
       <c r="E74" s="1">
         <v>420659</v>
       </c>
       <c r="F74" s="1">
         <v>247229</v>
       </c>
       <c r="G74" s="1">
         <v>3015</v>
       </c>
       <c r="H74" s="1">
         <v>232802</v>
       </c>
       <c r="I74" s="1">
+        <v>4665</v>
+      </c>
+      <c r="J74" s="1">
         <v>2629</v>
       </c>
-      <c r="J74" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K74" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M74" s="1">
+        <v>19</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N74" s="1">
         <v>84600</v>
       </c>
-      <c r="N74" s="1">
+      <c r="O74" s="1">
         <v>4224</v>
       </c>
-      <c r="O74" s="1">
+      <c r="P74" s="1">
         <v>7660</v>
       </c>
-      <c r="P74" s="1">
+      <c r="Q74" s="1">
+        <v>201</v>
+      </c>
+      <c r="R74" s="1">
         <v>187163</v>
       </c>
-      <c r="Q74" s="1">
+      <c r="S74" s="1">
+        <v>629</v>
+      </c>
+      <c r="T74" s="1">
         <v>41246</v>
       </c>
-      <c r="R74" s="1">
+      <c r="U74" s="1">
         <v>8912</v>
       </c>
     </row>
-    <row r="75" spans="1:18">
+    <row r="75" spans="1:21">
       <c r="A75" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C75" s="1">
         <v>93579</v>
       </c>
       <c r="D75" s="1">
         <v>109515</v>
       </c>
       <c r="E75" s="1">
         <v>421935</v>
       </c>
       <c r="F75" s="1">
         <v>246825</v>
       </c>
       <c r="G75" s="1">
         <v>3520</v>
       </c>
       <c r="H75" s="1">
         <v>231319</v>
       </c>
       <c r="I75" s="1">
+        <v>4880</v>
+      </c>
+      <c r="J75" s="1">
         <v>2642</v>
       </c>
-      <c r="J75" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K75" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M75" s="1">
+        <v>19</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N75" s="1">
         <v>85336</v>
       </c>
-      <c r="N75" s="1">
+      <c r="O75" s="1">
         <v>4169</v>
       </c>
-      <c r="O75" s="1">
+      <c r="P75" s="1">
         <v>7440</v>
       </c>
-      <c r="P75" s="1">
+      <c r="Q75" s="1">
+        <v>201</v>
+      </c>
+      <c r="R75" s="1">
         <v>187862</v>
       </c>
-      <c r="Q75" s="1">
+      <c r="S75" s="1">
+        <v>663</v>
+      </c>
+      <c r="T75" s="1">
         <v>41104</v>
       </c>
-      <c r="R75" s="1">
+      <c r="U75" s="1">
         <v>8821</v>
       </c>
     </row>
-    <row r="76" spans="1:18">
+    <row r="76" spans="1:21">
       <c r="A76" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C76" s="1">
         <v>91785</v>
       </c>
       <c r="D76" s="1">
         <v>120785</v>
       </c>
       <c r="E76" s="1">
         <v>422554</v>
       </c>
       <c r="F76" s="1">
         <v>246814</v>
       </c>
       <c r="G76" s="1">
         <v>4486</v>
       </c>
       <c r="H76" s="1">
         <v>229245</v>
       </c>
       <c r="I76" s="1">
+        <v>5324</v>
+      </c>
+      <c r="J76" s="1">
         <v>2683</v>
       </c>
-      <c r="J76" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K76" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M76" s="1">
+        <v>19</v>
+      </c>
+      <c r="M76" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N76" s="1">
         <v>85933</v>
       </c>
-      <c r="N76" s="1">
+      <c r="O76" s="1">
         <v>4114</v>
       </c>
-      <c r="O76" s="1">
+      <c r="P76" s="1">
         <v>7211</v>
       </c>
-      <c r="P76" s="1">
+      <c r="Q76" s="1">
+        <v>208</v>
+      </c>
+      <c r="R76" s="1">
         <v>189599</v>
       </c>
-      <c r="Q76" s="1">
+      <c r="S76" s="1">
+        <v>667</v>
+      </c>
+      <c r="T76" s="1">
         <v>40824</v>
       </c>
-      <c r="R76" s="1">
+      <c r="U76" s="1">
         <v>8866</v>
       </c>
     </row>
-    <row r="77" spans="1:18">
+    <row r="77" spans="1:21">
       <c r="A77" s="2">
         <v>3</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C77" s="1">
         <v>90140</v>
       </c>
       <c r="D77" s="1">
         <v>129100</v>
       </c>
       <c r="E77" s="1">
         <v>422864</v>
       </c>
       <c r="F77" s="1">
         <v>248253</v>
       </c>
       <c r="G77" s="1">
         <v>5382</v>
       </c>
       <c r="H77" s="1">
         <v>226721</v>
       </c>
       <c r="I77" s="1">
+        <v>5558</v>
+      </c>
+      <c r="J77" s="1">
         <v>2721</v>
       </c>
-      <c r="J77" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K77" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M77" s="1">
+        <v>19</v>
+      </c>
+      <c r="M77" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N77" s="1">
         <v>86141</v>
       </c>
-      <c r="N77" s="1">
+      <c r="O77" s="1">
         <v>4085</v>
       </c>
-      <c r="O77" s="1">
+      <c r="P77" s="1">
         <v>7015</v>
       </c>
-      <c r="P77" s="1">
+      <c r="Q77" s="1">
+        <v>206</v>
+      </c>
+      <c r="R77" s="1">
         <v>190448</v>
       </c>
-      <c r="Q77" s="1">
+      <c r="S77" s="1">
+        <v>690</v>
+      </c>
+      <c r="T77" s="1">
         <v>40620</v>
       </c>
-      <c r="R77" s="1">
+      <c r="U77" s="1">
         <v>8668</v>
       </c>
     </row>
-    <row r="78" spans="1:18">
+    <row r="78" spans="1:21">
       <c r="A78" s="2">
         <v>4</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C78" s="1">
         <v>87752</v>
       </c>
       <c r="D78" s="1">
         <v>136543</v>
       </c>
       <c r="E78" s="1">
         <v>423440</v>
       </c>
       <c r="F78" s="1">
         <v>247348</v>
       </c>
       <c r="G78" s="1">
         <v>6368</v>
       </c>
       <c r="H78" s="1">
         <v>224734</v>
       </c>
       <c r="I78" s="1">
+        <v>5708</v>
+      </c>
+      <c r="J78" s="1">
         <v>2749</v>
       </c>
-      <c r="J78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M78" s="1">
+        <v>19</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N78" s="1">
         <v>86816</v>
       </c>
-      <c r="N78" s="1">
+      <c r="O78" s="1">
         <v>4025</v>
       </c>
-      <c r="O78" s="1">
+      <c r="P78" s="1">
         <v>6785</v>
       </c>
-      <c r="P78" s="1">
+      <c r="Q78" s="1">
+        <v>200</v>
+      </c>
+      <c r="R78" s="1">
         <v>190646</v>
       </c>
-      <c r="Q78" s="1">
+      <c r="S78" s="1">
+        <v>684</v>
+      </c>
+      <c r="T78" s="1">
         <v>39982</v>
       </c>
-      <c r="R78" s="1">
+      <c r="U78" s="1">
         <v>8482</v>
       </c>
     </row>
-    <row r="79" spans="1:18">
+    <row r="79" spans="1:21">
       <c r="A79" s="2">
         <v>5</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C79" s="1">
         <v>85432</v>
       </c>
       <c r="D79" s="1">
         <v>142281</v>
       </c>
       <c r="E79" s="1">
         <v>424297</v>
       </c>
       <c r="F79" s="1">
         <v>247485</v>
       </c>
       <c r="G79" s="1">
         <v>7448</v>
       </c>
       <c r="H79" s="1">
         <v>223246</v>
       </c>
       <c r="I79" s="1">
+        <v>6231</v>
+      </c>
+      <c r="J79" s="1">
         <v>2829</v>
       </c>
-      <c r="J79" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K79" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M79" s="1">
+        <v>19</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N79" s="1">
         <v>87869</v>
       </c>
-      <c r="N79" s="1">
+      <c r="O79" s="1">
         <v>3984</v>
       </c>
-      <c r="O79" s="1">
+      <c r="P79" s="1">
         <v>6529</v>
       </c>
-      <c r="P79" s="1">
+      <c r="Q79" s="1">
+        <v>198</v>
+      </c>
+      <c r="R79" s="1">
         <v>191878</v>
       </c>
-      <c r="Q79" s="1">
+      <c r="S79" s="1">
+        <v>749</v>
+      </c>
+      <c r="T79" s="1">
         <v>39306</v>
       </c>
-      <c r="R79" s="1">
+      <c r="U79" s="1">
         <v>8491</v>
       </c>
     </row>
-    <row r="80" spans="1:18">
+    <row r="80" spans="1:21">
       <c r="A80" s="2">
         <v>6</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C80" s="1">
         <v>82809</v>
       </c>
       <c r="D80" s="1">
         <v>149190</v>
       </c>
       <c r="E80" s="1">
         <v>425174</v>
       </c>
       <c r="F80" s="1">
         <v>247426</v>
       </c>
       <c r="G80" s="1">
         <v>8216</v>
       </c>
       <c r="H80" s="1">
         <v>223201</v>
       </c>
       <c r="I80" s="1">
+        <v>6794</v>
+      </c>
+      <c r="J80" s="1">
         <v>2901</v>
       </c>
-      <c r="J80" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K80" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="M80" s="1">
+        <v>19</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N80" s="1">
         <v>89013</v>
       </c>
-      <c r="N80" s="1">
+      <c r="O80" s="1">
         <v>3922</v>
       </c>
-      <c r="O80" s="1">
+      <c r="P80" s="1">
         <v>6237</v>
       </c>
-      <c r="P80" s="1">
+      <c r="Q80" s="1">
+        <v>188</v>
+      </c>
+      <c r="R80" s="1">
         <v>192531</v>
       </c>
-      <c r="Q80" s="1">
+      <c r="S80" s="1">
+        <v>775</v>
+      </c>
+      <c r="T80" s="1">
         <v>39078</v>
       </c>
-      <c r="R80" s="1">
+      <c r="U80" s="1">
         <v>8623</v>
       </c>
     </row>
-    <row r="81" spans="1:18">
+    <row r="81" spans="1:21" s="8" customFormat="1">
       <c r="A81" s="2">
         <v>7</v>
       </c>
-      <c r="B81" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="6">
+      <c r="B81" s="6">
+        <v>2025</v>
+      </c>
+      <c r="C81" s="7">
         <v>80188</v>
       </c>
-      <c r="D81" s="6">
+      <c r="D81" s="7">
         <v>157287</v>
       </c>
-      <c r="E81" s="6">
+      <c r="E81" s="7">
         <v>424894</v>
       </c>
-      <c r="F81" s="6">
+      <c r="F81" s="7">
         <v>247305</v>
       </c>
-      <c r="G81" s="6">
+      <c r="G81" s="7">
         <v>9083</v>
       </c>
-      <c r="H81" s="6">
+      <c r="H81" s="7">
         <v>221713</v>
       </c>
-      <c r="I81" s="6">
+      <c r="I81" s="1">
+        <v>7507</v>
+      </c>
+      <c r="J81" s="1">
         <v>2926</v>
       </c>
-      <c r="J81" s="6" t="s">
-[...8 lines deleted...]
-      <c r="M81" s="6">
+      <c r="K81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="M81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N81" s="1">
         <v>89842</v>
       </c>
-      <c r="N81" s="6">
+      <c r="O81" s="1">
         <v>3864</v>
       </c>
-      <c r="O81" s="6">
+      <c r="P81" s="7">
         <v>5861</v>
       </c>
-      <c r="P81" s="6">
+      <c r="Q81" s="1">
+        <v>173</v>
+      </c>
+      <c r="R81" s="7">
         <v>192823</v>
       </c>
-      <c r="Q81" s="6">
+      <c r="S81" s="1">
+        <v>851</v>
+      </c>
+      <c r="T81" s="7">
         <v>38824</v>
       </c>
-      <c r="R81" s="6">
+      <c r="U81" s="1">
         <v>8591</v>
       </c>
     </row>
-    <row r="82" spans="1:18">
-[...21 lines deleted...]
-    <row r="83" spans="1:18">
+    <row r="82" spans="1:21">
+      <c r="A82" s="2">
+        <v>8</v>
+      </c>
+      <c r="B82" s="6">
+        <v>2026</v>
+      </c>
+      <c r="C82" s="1">
+        <v>77910</v>
+      </c>
+      <c r="D82" s="1">
+        <v>162753</v>
+      </c>
+      <c r="E82" s="1">
+        <v>424351</v>
+      </c>
+      <c r="F82" s="1">
+        <v>249364</v>
+      </c>
+      <c r="G82" s="1">
+        <v>10264</v>
+      </c>
+      <c r="H82" s="1">
+        <v>220818</v>
+      </c>
+      <c r="I82" s="1">
+        <v>7773</v>
+      </c>
+      <c r="J82" s="1">
+        <v>2996</v>
+      </c>
+      <c r="K82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N82" s="1">
+        <v>91231</v>
+      </c>
+      <c r="O82" s="1">
+        <v>3849</v>
+      </c>
+      <c r="P82" s="1">
+        <v>5285</v>
+      </c>
+      <c r="Q82" s="1">
+        <v>182</v>
+      </c>
+      <c r="R82" s="1">
+        <v>192902</v>
+      </c>
+      <c r="S82" s="1">
+        <v>840</v>
+      </c>
+      <c r="T82" s="1">
+        <v>38448</v>
+      </c>
+      <c r="U82" s="1">
+        <v>8644</v>
+      </c>
+    </row>
+    <row r="83" spans="1:21">
       <c r="A83" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
-    </row>
-    <row r="84" spans="1:18">
+      <c r="S83" s="1"/>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+    </row>
+    <row r="84" spans="1:21">
       <c r="A84" s="1" t="s">
-        <v>100</v>
-      </c>
+        <v>98</v>
+      </c>
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1"/>
+      <c r="I84" s="1"/>
+      <c r="J84" s="1"/>
+      <c r="K84" s="1"/>
+      <c r="L84" s="1"/>
+      <c r="M84" s="1"/>
+      <c r="N84" s="1"/>
+      <c r="O84" s="1"/>
+      <c r="P84" s="1"/>
+      <c r="Q84" s="1"/>
+      <c r="R84" s="1"/>
+      <c r="S84" s="1"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+    </row>
+    <row r="85" spans="1:21">
+      <c r="A85" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">