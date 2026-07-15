--- v0 (2026-05-10)
+++ v1 (2026-07-15)
@@ -1,57 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="6_{2B492755-76A4-44D8-A3A2-C7EA76A78055}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="29" documentId="8_{7487656B-96B7-46E8-96DF-A1FFBADA1B28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{500330BC-62B1-422A-80F3-242835BD14A8}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{900E6428-1BF1-4434-8F5A-795C8A6E00D0}"/>
+    <workbookView xWindow="23929" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{900E6428-1BF1-4434-8F5A-795C8A6E00D0}"/>
   </bookViews>
   <sheets>
-    <sheet name="001" sheetId="1" r:id="rId1"/>
+    <sheet name="総括表" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="49">
   <si>
     <t>Ⅰ　野菜の品目別、年次別生産状況（総括表）</t>
     <phoneticPr fontId="2"/>
   </si>
@@ -694,95 +698,95 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{0D160B99-BA6B-4BF3-B26E-168BDB4BC3AB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -844,51 +848,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -986,83 +990,83 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5915A93-54D9-4B8A-82FD-6504662D4469}">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.44140625" style="4" customWidth="1"/>
-    <col min="2" max="2" width="30.77734375" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="8.88671875" style="4" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.21875" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8.88671875" style="4" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="10.21875" style="4" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="4" customWidth="1"/>
     <col min="9" max="16384" width="10" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="16.3" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="1" customFormat="1" ht="16.3" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="30"/>
       <c r="E3" s="31"/>
       <c r="F3" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="30"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="28"/>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
@@ -1844,92 +1848,92 @@
       </c>
       <c r="D34" s="16">
         <v>85</v>
       </c>
       <c r="E34" s="11">
         <v>23.2</v>
       </c>
       <c r="F34" s="16">
         <v>4565</v>
       </c>
       <c r="G34" s="16">
         <v>6397</v>
       </c>
       <c r="H34" s="12">
         <v>40.1</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="8">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="16">
-        <v>3330</v>
+        <v>3319</v>
       </c>
       <c r="D35" s="16">
-        <v>3365</v>
+        <v>3356</v>
       </c>
       <c r="E35" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="F35" s="16">
         <v>63577</v>
       </c>
       <c r="G35" s="16">
         <v>67362</v>
       </c>
       <c r="H35" s="12">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="8">
         <v>30</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="16">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D36" s="16">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E36" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="F36" s="16">
-        <v>6735</v>
+        <v>6775</v>
       </c>
       <c r="G36" s="16">
-        <v>6465</v>
+        <v>6528</v>
       </c>
       <c r="H36" s="12">
-        <v>-4</v>
+        <v>-3.6</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="8">
         <v>31</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="13">
         <v>37</v>
       </c>
       <c r="D37" s="13">
         <v>38</v>
       </c>
       <c r="E37" s="11">
         <v>2.7</v>
       </c>
       <c r="F37" s="13">
         <v>357</v>
       </c>
       <c r="G37" s="13">
         <v>352</v>
       </c>
       <c r="H37" s="12">
@@ -2096,85 +2100,396 @@
       <c r="A44" s="19">
         <v>38</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="21">
         <v>56</v>
       </c>
       <c r="D44" s="21">
         <v>23</v>
       </c>
       <c r="E44" s="22">
         <v>-58.9</v>
       </c>
       <c r="F44" s="21">
         <v>997</v>
       </c>
       <c r="G44" s="21">
         <v>430</v>
       </c>
       <c r="H44" s="23">
         <v>-56.9</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8" ht="20.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="11" nillable="true" ma:displayName="承認の状態" ma:internalName="_x627f__x8a8d__x306e__x72b6__x614b_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B6EEC64-77B6-42B0-AC91-5E47D69140A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AAB41C9-FD47-4881-9A25-BAB16DC1703C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77661C6F-C6C2-4E7F-AEB2-2B9C3AA8D941}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>001</vt:lpstr>
+      <vt:lpstr>総括表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
+  </property>
+</Properties>
+</file>