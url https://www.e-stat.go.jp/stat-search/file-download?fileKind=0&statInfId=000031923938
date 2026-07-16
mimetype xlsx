--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -1,1742 +1,1742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E4EC48A-3D4D-4EE8-A683-3F388E1E33ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="8_{D84740AB-064F-4F34-A092-7256755464CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6FEB1F07-38A0-4EE7-B80F-BFDE1F843E76}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{A8EBC98B-59FD-4526-B0A2-BD75D258FEB6}"/>
+    <workbookView xWindow="23929" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{A8EBC98B-59FD-4526-B0A2-BD75D258FEB6}"/>
   </bookViews>
   <sheets>
     <sheet name="マッシュルーム" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="942" uniqueCount="131">
   <si>
-    <t>-</t>
+    <t>全国農業地域・
+都道府県</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンコク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ノウギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>30　マッシュルーム</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>作付面積(㎡)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>収穫量(t)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>出荷量(t)</t>
+    <rPh sb="0" eb="1">
+      <t>デ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>出荷量(t)内訳(生食用)</t>
+    <rPh sb="0" eb="2">
+      <t>シュッカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>出荷量(t)内訳(加工用)</t>
+    <rPh sb="0" eb="2">
+      <t>シュッカ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>施設</t>
+  </si>
+  <si>
+    <t>露地</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>全国</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>59)</t>
+      <t>1)</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>北海道</t>
+  </si>
+  <si>
+    <t>(2)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東　　　北</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>青森</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>岩手</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ｘ</t>
+  </si>
+  <si>
+    <t>宮城</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>秋田</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>6)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>中国四国農政局</t>
-[...9 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>山形</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>58)</t>
+      <t>7)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>東海農政局</t>
-[...9 lines deleted...]
-    <t>ｘ</t>
+    <t>福島</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>57)</t>
+      <t>8)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>関東農政局</t>
-[...5 lines deleted...]
-    </rPh>
+    <t>計</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>56)</t>
+      <t>9)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
-  </si>
-[...1256 lines deleted...]
-    <t>茨城</t>
   </si>
   <si>
     <t>関　東　・　東　山</t>
     <rPh sb="0" eb="1">
       <t>セキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヤマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>茨城</t>
+  </si>
+  <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>9)</t>
+      <t>10)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
+    <t>栃木</t>
+  </si>
+  <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>8)</t>
+      <t>11)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>福島</t>
+    <t>群馬</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>7)</t>
+      <t>12)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>山形</t>
+    <t>埼玉</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>6)</t>
+      <t>13)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>秋田</t>
+    <t>千葉</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>5)</t>
-[...4 lines deleted...]
-    <t>宮城</t>
+      <t>14)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>東京</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>4)</t>
-[...4 lines deleted...]
-    <t>岩手</t>
+      <t>15)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>神奈川</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>3)</t>
-[...15 lines deleted...]
-    <t>北海道</t>
+      <t>16)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>山梨</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>1)</t>
-[...19 lines deleted...]
-      <t>シュッカ</t>
+      <t>17)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>長野</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>18)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>19)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>北　　陸</t>
+    <rPh sb="0" eb="1">
+      <t>キタ</t>
     </rPh>
-    <rPh sb="9" eb="11">
-      <t>カコウ</t>
+    <rPh sb="3" eb="4">
+      <t>リク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>出荷量(t)内訳(生食用)</t>
+    <t>新潟</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>20)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>富山</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>21)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>石川</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>22)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>福井</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>23)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>24)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>東  海</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>岐阜</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>25)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>静岡</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>26)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>愛知</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>27)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>三重</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>28)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>29)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>近   畿</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>滋賀</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>30)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>京都</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>31)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>大阪</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>32)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>兵庫</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>33)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>奈良</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>34)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>和歌山</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>35)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>36)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>中  国</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鳥取</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>37)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>島根</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>38)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>岡山</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>39)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>広島</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>40)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>山口</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>41)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>42)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>四  国</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>徳島</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>43)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>香川</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>44)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>愛媛</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>45)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>高知</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>46)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>47)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>九    州</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>福岡</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>48)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>佐賀</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>49)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>長崎</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>50)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>熊本</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>51)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>大分</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>52)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>宮崎</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>53)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>鹿児島</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>54)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>55)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>沖縄</t>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>56)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>関東農政局</t>
     <rPh sb="0" eb="2">
-      <t>シュッカ</t>
+      <t>カントウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ノウセイキョク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>出荷量(t)</t>
-[...1 lines deleted...]
-      <t>デ</t>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>57)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>東海農政局</t>
+    <rPh sb="0" eb="2">
+      <t>トウカイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ノウセイキョク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>収穫量(t)</t>
-[...12 lines deleted...]
-都道府県</t>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>58)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>中国四国農政局</t>
     <rPh sb="0" eb="2">
-      <t>ゼンコク</t>
+      <t>チュウゴク</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ノウギョウ</t>
+      <t>シコク</t>
     </rPh>
-    <rPh sb="4" eb="6">
-      <t>チイキ</t>
+    <rPh sb="4" eb="7">
+      <t>ノウセイキョク</t>
     </rPh>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>59)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t/>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -3103,228 +3103,233 @@
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="68" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="69" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="70" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="84" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="83" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="82" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="73" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="72" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="71" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="67" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="66" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="63" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="75" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="79" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="80" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="78" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="77" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="76" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{9DCBEF64-81E9-4CB9-9AF0-31EC06C64128}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{56D35A66-38A3-43CF-B65D-D69932862C87}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3386,51 +3391,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3528,3574 +3533,3563 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AC61F9B-CB31-4C29-B811-003A3E17DF93}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R129"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" style="1" customWidth="1"/>
     <col min="7" max="18" width="9.44140625" style="1" customWidth="1"/>
     <col min="19" max="16384" width="10" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="87"/>
+    <row r="2" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="86"/>
       <c r="C2" s="1"/>
-      <c r="D2" s="86"/>
-[...113 lines deleted...]
-        <v>119</v>
+      <c r="D2" s="85"/>
+    </row>
+    <row r="3" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="89"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="108" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="110"/>
+      <c r="M3" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="N3" s="111"/>
+      <c r="O3" s="111"/>
+      <c r="P3" s="111"/>
+      <c r="Q3" s="111"/>
+      <c r="R3" s="111"/>
+    </row>
+    <row r="4" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="91"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="113"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="113"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="113"/>
+      <c r="L4" s="115"/>
+      <c r="M4" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="N4" s="109"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="108" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="110"/>
+    </row>
+    <row r="5" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="94"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="84" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="84" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="84" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="84" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="N5" s="81" t="s">
+        <v>8</v>
+      </c>
+      <c r="O5" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="P5" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="81" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="80" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="105"/>
+      <c r="C6" s="79" t="s">
+        <v>11</v>
       </c>
       <c r="D6" s="13">
-        <v>177911</v>
+        <v>179661</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F6" s="13">
-        <v>177911</v>
+        <v>179661</v>
       </c>
       <c r="G6" s="13">
-        <v>6465</v>
+        <v>6528</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I6" s="13">
-        <v>6465</v>
+        <v>6528</v>
       </c>
       <c r="J6" s="13">
-        <v>5904</v>
+        <v>5966</v>
       </c>
       <c r="K6" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L6" s="12">
-        <v>5904</v>
-[...2 lines deleted...]
-        <v>5513</v>
+        <v>5966</v>
+      </c>
+      <c r="M6" s="87">
+        <v>5576</v>
       </c>
       <c r="N6" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O6" s="13">
-        <v>5513</v>
+        <v>5576</v>
       </c>
       <c r="P6" s="13">
         <v>390</v>
       </c>
       <c r="Q6" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R6" s="12">
         <v>390</v>
       </c>
     </row>
-    <row r="7" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="117"/>
+    <row r="7" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="107"/>
       <c r="C7" s="78" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="D7" s="77" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L7" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M7" s="76" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N7" s="76" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O7" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P7" s="76" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q7" s="76" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R7" s="47" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>116</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="97" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="C8" s="75" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="D8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M8" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N8" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O8" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P8" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q8" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R8" s="23" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A9" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="98"/>
       <c r="B9" s="21" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="C9" s="20" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
       <c r="D9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E9" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="H9" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="J9" s="22" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="K9" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="M9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="N9" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="P9" s="18" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="Q9" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R9" s="18" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="A10" s="108"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="98"/>
       <c r="B10" s="21" t="s">
-        <v>111</v>
+        <v>21</v>
       </c>
       <c r="C10" s="20" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H10" s="22" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M10" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N10" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O10" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P10" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q10" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R10" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A11" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="98"/>
       <c r="B11" s="21" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>108</v>
+        <v>24</v>
       </c>
       <c r="D11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E11" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H11" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M11" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N11" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O11" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P11" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q11" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R11" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A12" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="98"/>
       <c r="B12" s="21" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="D12" s="18">
         <v>55244</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F12" s="18">
         <v>55244</v>
       </c>
       <c r="G12" s="18">
         <v>1331</v>
       </c>
       <c r="H12" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I12" s="18">
         <v>1331</v>
       </c>
       <c r="J12" s="18">
         <v>1331</v>
       </c>
       <c r="K12" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L12" s="18">
         <v>1331</v>
       </c>
       <c r="M12" s="66">
         <v>1229</v>
       </c>
       <c r="N12" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O12" s="18">
         <v>1229</v>
       </c>
       <c r="P12" s="66">
         <v>102</v>
       </c>
       <c r="Q12" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R12" s="18">
         <v>102</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="108"/>
+    <row r="13" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="98"/>
       <c r="B13" s="17" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="C13" s="62" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M13" s="74" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N13" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O13" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P13" s="73" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R13" s="15" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A14" s="109"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="99"/>
       <c r="B14" s="14" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C14" s="72" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E14" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F14" s="29" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G14" s="29" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="H14" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I14" s="29" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="J14" s="29" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="K14" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L14" s="29" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="M14" s="59" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="N14" s="59" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O14" s="59" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="P14" s="59" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="Q14" s="59" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R14" s="59" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-        <v>102</v>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="97" t="s">
+        <v>31</v>
       </c>
       <c r="B15" s="21" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="C15" s="25" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="D15" s="38">
         <v>6640</v>
       </c>
       <c r="E15" s="57" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F15" s="38">
         <v>6640</v>
       </c>
       <c r="G15" s="38">
         <v>152</v>
       </c>
       <c r="H15" s="57" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I15" s="38">
         <v>152</v>
       </c>
       <c r="J15" s="38">
         <v>152</v>
       </c>
       <c r="K15" s="57" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L15" s="38">
         <v>152</v>
       </c>
       <c r="M15" s="71">
         <v>94</v>
       </c>
       <c r="N15" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O15" s="23">
         <v>94</v>
       </c>
       <c r="P15" s="71">
         <v>58</v>
       </c>
       <c r="Q15" s="70" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R15" s="69">
         <v>58</v>
       </c>
     </row>
-    <row r="16" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="108"/>
+    <row r="16" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="98"/>
       <c r="B16" s="21" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M16" s="66" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N16" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O16" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P16" s="66" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q16" s="68" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R16" s="51" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A17" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="98"/>
       <c r="B17" s="21" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="D17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F17" s="67" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I17" s="67" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L17" s="51" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M17" s="66" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N17" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O17" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P17" s="66" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q17" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R17" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A18" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="98"/>
       <c r="B18" s="21" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="D18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M18" s="66" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N18" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O18" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P18" s="66" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q18" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R18" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A19" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="98"/>
       <c r="B19" s="21" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="D19" s="18">
         <v>90717</v>
       </c>
       <c r="E19" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F19" s="18">
         <v>90717</v>
       </c>
       <c r="G19" s="18">
         <v>2670</v>
       </c>
       <c r="H19" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I19" s="18">
         <v>2670</v>
       </c>
       <c r="J19" s="18">
         <v>2109</v>
       </c>
       <c r="K19" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L19" s="18">
         <v>2109</v>
       </c>
       <c r="M19" s="66">
         <v>1879</v>
       </c>
       <c r="N19" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O19" s="18">
         <v>1879</v>
       </c>
       <c r="P19" s="66">
         <v>230</v>
       </c>
       <c r="Q19" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R19" s="18">
         <v>230</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="108"/>
+    <row r="20" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="98"/>
       <c r="B20" s="21" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M20" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N20" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O20" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P20" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q20" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R20" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A21" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="98"/>
       <c r="B21" s="21" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="D21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M21" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N21" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O21" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P21" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q21" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R21" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A22" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="98"/>
       <c r="B22" s="21" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M22" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N22" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O22" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P22" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q22" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R22" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A23" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="98"/>
       <c r="B23" s="65" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="C23" s="62" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E23" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F23" s="64" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G23" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H23" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I23" s="64" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J23" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K23" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L23" s="63" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M23" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N23" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O23" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P23" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q23" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R23" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A24" s="109"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="99"/>
       <c r="B24" s="40" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C24" s="62" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="D24" s="29">
         <v>97357</v>
       </c>
       <c r="E24" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F24" s="29">
         <v>97357</v>
       </c>
       <c r="G24" s="29">
         <v>2822</v>
       </c>
       <c r="H24" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I24" s="29">
         <v>2822</v>
       </c>
       <c r="J24" s="29">
         <v>2260</v>
       </c>
       <c r="K24" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L24" s="29">
         <v>2260</v>
       </c>
       <c r="M24" s="59">
         <v>1973</v>
       </c>
       <c r="N24" s="59" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O24" s="59">
         <v>1973</v>
       </c>
       <c r="P24" s="59">
         <v>287</v>
       </c>
       <c r="Q24" s="59" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R24" s="59">
         <v>287</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="107" t="s">
+    <row r="25" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="L25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="M25" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="N25" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="O25" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="P25" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q25" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="R25" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="98"/>
+      <c r="B26" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="J26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="L26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="M26" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="N26" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q26" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="R26" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="98"/>
+      <c r="B27" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="M27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="N27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="O27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="P27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="R27" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="98"/>
+      <c r="B28" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="N28" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="O28" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="P28" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q28" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="R28" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="99"/>
+      <c r="B29" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J29" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="L29" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="N29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="O29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="P29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="R29" s="59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="97" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="K30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="L30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="M30" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="N30" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="P30" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q30" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="98"/>
+      <c r="B31" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="L31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="O31" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="P31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q31" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="98"/>
+      <c r="B32" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="J32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="L32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="M32" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="N32" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="O32" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="P32" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q32" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="R32" s="38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="98"/>
+      <c r="B33" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="L33" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="M33" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="N33" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="O33" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="P33" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q33" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="R33" s="48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="99"/>
+      <c r="B34" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="L34" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="N34" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="O34" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="P34" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q34" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="R34" s="39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="97" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="L35" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="M35" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="N35" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="P35" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q35" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="R35" s="52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="98"/>
+      <c r="B36" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="J36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="L36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="M36" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="N36" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="O36" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="P36" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q36" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="R36" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="98"/>
+      <c r="B37" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="J37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="L37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="M37" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="N37" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="P37" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q37" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="R37" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="98"/>
+      <c r="B38" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="J38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="L38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="M38" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="N38" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="O38" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="P38" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="R38" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="98"/>
+      <c r="B39" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="J39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="L39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="M39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="N39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="P39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q39" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="R39" s="51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="98"/>
+      <c r="B40" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="B25" s="21" t="s">
-[...815 lines deleted...]
-      </c>
       <c r="C40" s="6" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E40" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K40" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M40" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N40" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O40" s="50" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P40" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q40" s="49" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R40" s="48" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A41" s="109"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="99"/>
       <c r="B41" s="14" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="D41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L41" s="47" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M41" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N41" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O41" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P41" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q41" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R41" s="39" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>48</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="97" t="s">
+        <v>85</v>
       </c>
       <c r="B42" s="21" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="C42" s="25" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L42" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M42" s="46" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N42" s="44" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O42" s="45" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P42" s="44" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q42" s="44" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R42" s="43" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A43" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="98"/>
       <c r="B43" s="21" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="D43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L43" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M43" s="37" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N43" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O43" s="36" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P43" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q43" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R43" s="34" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A44" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="98"/>
       <c r="B44" s="21" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="C44" s="20" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="D44" s="18">
         <v>11860</v>
       </c>
       <c r="E44" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F44" s="18">
         <v>11860</v>
       </c>
       <c r="G44" s="18">
         <v>2305</v>
       </c>
       <c r="H44" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I44" s="18">
         <v>2305</v>
       </c>
       <c r="J44" s="18">
         <v>2305</v>
       </c>
       <c r="K44" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L44" s="18">
         <v>2305</v>
       </c>
       <c r="M44" s="18">
         <v>2305</v>
       </c>
       <c r="N44" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O44" s="42">
         <v>2305</v>
       </c>
       <c r="P44" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q44" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R44" s="42" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A45" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="98"/>
       <c r="B45" s="21" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F45" s="22" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L45" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M45" s="37" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N45" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O45" s="36" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P45" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q45" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R45" s="34" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A46" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="98"/>
       <c r="B46" s="41" t="s">
-        <v>39</v>
+        <v>94</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L46" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M46" s="37" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N46" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O46" s="36" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P46" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q46" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R46" s="34" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A47" s="109"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="99"/>
       <c r="B47" s="40" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="D47" s="39">
         <v>11860</v>
       </c>
       <c r="E47" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F47" s="39">
         <v>11860</v>
       </c>
       <c r="G47" s="39">
         <v>2305</v>
       </c>
       <c r="H47" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I47" s="39">
         <v>2305</v>
       </c>
       <c r="J47" s="39">
         <v>2305</v>
       </c>
       <c r="K47" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L47" s="39">
         <v>2305</v>
       </c>
       <c r="M47" s="39">
         <v>2305</v>
       </c>
       <c r="N47" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O47" s="39">
         <v>2305</v>
       </c>
       <c r="P47" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q47" s="39" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R47" s="39" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="97" t="s">
+        <v>97</v>
       </c>
       <c r="B48" s="21" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="C48" s="25" t="s">
-        <v>34</v>
+        <v>99</v>
       </c>
       <c r="D48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M48" s="37" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N48" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O48" s="36" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P48" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q48" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R48" s="34" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A49" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="98"/>
       <c r="B49" s="21" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>32</v>
+        <v>101</v>
       </c>
       <c r="D49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L49" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M49" s="37" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N49" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O49" s="36" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P49" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q49" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R49" s="34" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A50" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="98"/>
       <c r="B50" s="21" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="D50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L50" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M50" s="37" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N50" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O50" s="36" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P50" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q50" s="35" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R50" s="34" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A51" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="98"/>
       <c r="B51" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K51" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="L51" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="M51" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="N51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O51" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="P51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="R51" s="30" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="99"/>
+      <c r="B52" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="C52" s="6" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="D52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L52" s="29" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M52" s="28" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N52" s="27" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O52" s="27" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P52" s="27" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q52" s="27" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R52" s="26" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>26</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="97" t="s">
+        <v>107</v>
       </c>
       <c r="B53" s="21" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="C53" s="25" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D53" s="23">
         <v>1000</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F53" s="23">
         <v>1000</v>
       </c>
       <c r="G53" s="23">
         <v>2</v>
       </c>
       <c r="H53" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I53" s="23">
         <v>2</v>
       </c>
       <c r="J53" s="23">
         <v>1</v>
       </c>
       <c r="K53" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L53" s="23">
         <v>1</v>
       </c>
       <c r="M53" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N53" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O53" s="23" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P53" s="24">
         <v>1</v>
       </c>
       <c r="Q53" s="24" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R53" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="108"/>
+    <row r="54" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="98"/>
       <c r="B54" s="21" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="D54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M54" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N54" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O54" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P54" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q54" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R54" s="22" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A55" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="98"/>
       <c r="B55" s="21" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="D55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H55" s="22" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M55" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N55" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O55" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P55" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q55" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R55" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A56" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="98"/>
       <c r="B56" s="21" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="D56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M56" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N56" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O56" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P56" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q56" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R56" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A57" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="98"/>
       <c r="B57" s="21" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="C57" s="20" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="D57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M57" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N57" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O57" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P57" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q57" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R57" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A58" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="98"/>
       <c r="B58" s="21" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="D58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M58" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N58" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O58" s="18" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P58" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q58" s="19" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R58" s="18" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A59" s="108"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="98"/>
       <c r="B59" s="17" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M59" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N59" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O59" s="15" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P59" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q59" s="16" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R59" s="15" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A60" s="109"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="99"/>
       <c r="B60" s="14" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="D60" s="13">
         <v>1000</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F60" s="13">
         <v>1000</v>
       </c>
       <c r="G60" s="13">
         <v>2</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I60" s="13">
         <v>2</v>
       </c>
       <c r="J60" s="13">
         <v>1</v>
       </c>
       <c r="K60" s="13" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L60" s="12">
         <v>1</v>
       </c>
       <c r="M60" s="9" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N60" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O60" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P60" s="8">
         <v>1</v>
       </c>
       <c r="Q60" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R60" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B61" s="111"/>
+    <row r="61" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="100" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="101"/>
       <c r="C61" s="6" t="s">
-        <v>8</v>
+        <v>124</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L61" s="7" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M61" s="11" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N61" s="10" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O61" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P61" s="10" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q61" s="10" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R61" s="7" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B62" s="111"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="100" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="101"/>
       <c r="C62" s="6" t="s">
-        <v>6</v>
+        <v>126</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G62" s="8" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="H62" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I62" s="8" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="J62" s="8" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="K62" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L62" s="7" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="M62" s="9" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="N62" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O62" s="8" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="P62" s="8">
         <v>287</v>
       </c>
       <c r="Q62" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R62" s="7">
         <v>287</v>
       </c>
     </row>
-    <row r="63" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B63" s="111"/>
+    <row r="63" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="101"/>
       <c r="C63" s="6" t="s">
-        <v>3</v>
+        <v>128</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L63" s="7" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M63" s="9" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q63" s="8" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R63" s="7" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B64" s="113"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="102" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="103"/>
       <c r="C64" s="6" t="s">
-        <v>1</v>
+        <v>130</v>
       </c>
       <c r="D64" s="4">
         <v>11860</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F64" s="4">
         <v>11860</v>
       </c>
       <c r="G64" s="4">
         <v>2305</v>
       </c>
       <c r="H64" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I64" s="4">
         <v>2305</v>
       </c>
       <c r="J64" s="4">
         <v>2305</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L64" s="3">
         <v>2305</v>
       </c>
       <c r="M64" s="5">
         <v>2305</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O64" s="4">
         <v>2305</v>
       </c>
       <c r="P64" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q64" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C66" s="1"/>
     </row>
-    <row r="67" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="1"/>
     </row>
-    <row r="68" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="1"/>
     </row>
-    <row r="69" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="1"/>
     </row>
-    <row r="70" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="1"/>
     </row>
-    <row r="71" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="1"/>
     </row>
-    <row r="72" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="1"/>
     </row>
-    <row r="73" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="1"/>
     </row>
-    <row r="74" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="1"/>
     </row>
-    <row r="75" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="1"/>
     </row>
-    <row r="76" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="1"/>
     </row>
-    <row r="77" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="1"/>
     </row>
-    <row r="78" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="1"/>
     </row>
-    <row r="79" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="1"/>
     </row>
-    <row r="80" spans="3:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="3:3" ht="16.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="1"/>
     </row>
-    <row r="81" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...46 lines deleted...]
-    <row r="128" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="1" customFormat="1" ht="16.45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:R3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="P4:R4"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="A30:A34"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A35:A41"/>
     <mergeCell ref="A42:A47"/>
     <mergeCell ref="A48:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:A14"/>
     <mergeCell ref="A15:A24"/>
     <mergeCell ref="A25:A29"/>
-    <mergeCell ref="D3:L3"/>
-[...5 lines deleted...]
-    <mergeCell ref="P4:R4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="80" fitToWidth="2" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="84" fitToWidth="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3a2205b3a7152ba13530debd3a5c0ec" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7119,50 +7113,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -7236,119 +7240,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC2646C7-EF89-4F80-BD59-4F87E0D3D92D}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC33FE8B-5477-414C-A6D1-64A798D71C47}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E153510F-9EA7-4DFD-8EDF-01A9EC568C8B}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C221865-98B0-4C13-AFCE-A86A6A2DCECC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01775FE0-7CE4-4EF1-A16A-77CAE0DDC1F6}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A3C5AE3-844A-4433-8268-556E1DE5529E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>マッシュルーム</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>