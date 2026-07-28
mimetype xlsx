--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -8,102 +8,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/19雇用統計地域推計研究会/小地域推計システム/計算実行/tabulation/公表用/H37年平均遡及前/インターネット用/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/ROUCHO/19雇用統計地域推計研究会/小地域推計システム/計算実行/tabulation/公表用/H37年平均遡及後/インターネット用/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="8_{567385AB-0EBA-4DC2-947B-7D5227FB05EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{75D51C19-CC0C-44FE-BE85-D3104E9E91C1}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{3C4AAFC0-E29C-4762-B77C-12C371117D69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{525835B2-2E13-43BD-90FB-4BA6FFD48A28}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{F68B9B41-74AD-42D1-B99A-D5E7E554B31D}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{2CD0FC77-674A-433B-94D9-C3BD0DFC7323}"/>
   </bookViews>
   <sheets>
-    <sheet name="最新結果" sheetId="6" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="時系列表 第５表" sheetId="4" r:id="rId6"/>
+    <sheet name="最新結果" sheetId="3" r:id="rId1"/>
+    <sheet name="時系列表 第１表" sheetId="6" r:id="rId2"/>
+    <sheet name="時系列表 第２表" sheetId="7" r:id="rId3"/>
+    <sheet name="時系列表 第３表" sheetId="4" r:id="rId4"/>
+    <sheet name="時系列表 第４表" sheetId="8" r:id="rId5"/>
+    <sheet name="時系列表 第５表" sheetId="5" r:id="rId6"/>
     <sheet name="時系列表 第６表" sheetId="2" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">最新結果!$A$1:$O$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">最新結果!$5:$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'時系列表 第１表'!$A:$B,'時系列表 第１表'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'時系列表 第２表'!$A:$B,'時系列表 第２表'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'時系列表 第３表'!$A:$B,'時系列表 第３表'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'時系列表 第４表'!$A:$B,'時系列表 第４表'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'時系列表 第５表'!$A:$B,'時系列表 第５表'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'時系列表 第６表'!$A:$B,'時系列表 第６表'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="613" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="125">
   <si>
     <t>労働力調査参考資料</t>
     <rPh sb="0" eb="3">
       <t>ロウドウリョク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シリョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>[年平均]</t>
     <rPh sb="1" eb="4">
       <t>ネンヘイキン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>第６表　都道府県別完全失業率（モデル推計値）</t>
@@ -438,181 +438,65 @@
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> を参照されたい。</t>
     </r>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　３.毎年１～３月期平均公表時に、新たな結果を追加して再計算を行い、前年までの過去５年間の四半期平均及び年平均結果を遡って一部改定している。</t>
     <rPh sb="40" eb="42">
       <t>カコ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>ネン</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>アイダ</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>サカノボ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　　 ただし、2025年１～３月期平均公表時に、モデル推計の計算方法（時系列回帰モデルにおける推計方法の細部）を一部見直したことに伴い、1997年から2024年までの結果を遡って改定している。</t>
-[...14 lines deleted...]
-  <si>
     <t>　　４.岩手県、宮城県及び福島県の2011年の&lt;　&gt;内の実数は補完推計値を用いて推計した値である。また、全国の2011年の&lt;　&gt;内の実数は補完推計値である。</t>
   </si>
   <si>
     <t>　　５.平成28年熊本地震により熊本県内で調査困難な地域があったため、熊本県の2016年４～６月期及び７～９月期は、回収された調査票以外に、時系列回帰モデルに基づく予測値を用いて推計している。</t>
     <rPh sb="4" eb="6">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>クマモト</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ガツキ</t>
-    </rPh>
-[...98 lines deleted...]
-      <t>アタイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>労働力調査参考資料</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2025年平均　都 道 府 県 別 結 果（モデル推計値）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(千人)</t>
     <rPh sb="1" eb="2">
       <t>セン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>都道府県</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -797,68 +681,114 @@
       <t>チョウサ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　 2015年10月から2021年12月までは2020年国勢調査基準のベンチマーク人口に基づいて遡及又は補正した時系列接続用数値を用いて推計している。</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　３.毎年１～３月期平均公表時に、新たな結果を追加して再計算を行い、前年までの過去５年間の四半期平均及び年平均結果を遡って一部改定している。</t>
     <rPh sb="40" eb="42">
       <t>カコ</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="46" eb="49">
       <t>シハンキ</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>サカノボ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　　 ただし、2025年１～３月期平均公表時に、モデル推計の計算方法（時系列回帰モデルにおける推計方法の細部）を一部見直したことに伴い、</t>
-[...1 lines deleted...]
-      <t>ジケイレツ</t>
+    <t>第３表　都道府県別就業者（モデル推計値）</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
     </rPh>
-    <rPh sb="39" eb="41">
-      <t>カイキ</t>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
     </rPh>
-    <rPh sb="48" eb="52">
-      <t>スイケイホウホウ</t>
+    <rPh sb="4" eb="8">
+      <t>トドウフケン</t>
     </rPh>
-    <rPh sb="53" eb="55">
-      <t>サイブ</t>
+    <rPh sb="8" eb="9">
+      <t>ベツ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <rPh sb="9" eb="12">
+      <t>シュウギョウシャ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>スイケイ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>アタイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　　 1997年から2024年までの結果を遡って改定している。</t>
-    <phoneticPr fontId="3"/>
+    <t>(千人）</t>
+    <rPh sb="1" eb="3">
+      <t>センニン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　４.岩手県、宮城県及び福島県の2011年の&lt;　&gt;内の実数は補完推計値を用いて推計した値である。</t>
+  </si>
+  <si>
+    <t>第５表　都道府県別非労働力人口（モデル推計値）</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ロウドウリョク</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジンコウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>スイケイ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>アタイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>第１表　都道府県別15歳以上人口</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ベツ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>サイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジンコウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -875,85 +805,119 @@
     <r>
       <t>　　 時系列接続用数値の詳細は、</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8.5"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>https://www.stat.go.jp/data/roudou/benchpop/change.html</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> を参照されたい。</t>
     </r>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>第３表　都道府県別就業者（モデル推計値）</t>
+    <t>第２表　都道府県別労働力人口（モデル推計値）</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ベツ</t>
     </rPh>
     <rPh sb="9" eb="12">
-      <t>シュウギョウシャ</t>
+      <t>ロウドウリョク</t>
     </rPh>
-    <rPh sb="16" eb="18">
+    <rPh sb="12" eb="14">
+      <t>ジンコウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
       <t>スイケイ</t>
     </rPh>
-    <rPh sb="18" eb="19">
+    <rPh sb="20" eb="21">
+      <t>アタイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>第４表　都道府県別完全失業者（モデル推計値）</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カンゼン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シツギョウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>スイケイ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
       <t>アタイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="_ * &quot;&lt;&quot;#0.0&quot;&gt;&quot;;_ * &quot;&lt;&quot;\-#0.0&quot;&gt;&quot;;_*&quot;&lt;&quot;0.0&quot;&gt;&quot;"/>
     <numFmt numFmtId="178" formatCode="d/&quot;既&quot;&quot;定&quot;"/>
-    <numFmt numFmtId="179" formatCode="_ * &quot;&lt;&quot;#0&quot;&gt;&quot;;_ * &quot;&lt;&quot;\-#0&quot;&gt;&quot;;_*&quot;&lt;&quot;0&quot;&gt;&quot;"/>
-    <numFmt numFmtId="180" formatCode="\G\/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="179" formatCode="\G\/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="180" formatCode="_ * &quot;&lt;&quot;#0&quot;&gt;&quot;;_ * &quot;&lt;&quot;\-#0&quot;&gt;&quot;;_*&quot;&lt;&quot;0&quot;&gt;&quot;"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1662,55 +1626,55 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="157">
+  <cellXfs count="151">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1763,456 +1727,438 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="13" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="180" fontId="13" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="40" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="42" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="43" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="45" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="46" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="47" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="46" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="48" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="54" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="54" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="13" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="31" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="36" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{D3C734CE-C699-4FD3-AA93-61A59A279B55}"/>
-[...3 lines deleted...]
-    <cellStyle name="標準_四半期表" xfId="2" xr:uid="{24FED508-D9ED-4C75-A7AB-36009073E6D3}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{DEFB4C88-CD5E-40C2-8EF6-F6CCF8C00B88}"/>
+    <cellStyle name="標準 2 2" xfId="5" xr:uid="{99021EBA-1D8C-4E20-B868-D6449BE6CA83}"/>
+    <cellStyle name="標準 3" xfId="3" xr:uid="{83FEBB44-E43F-4C4D-9175-CFC9B713F8F7}"/>
+    <cellStyle name="標準 3 2" xfId="4" xr:uid="{04452883-1CB9-41D7-9AB4-D8AB6DC3A0F8}"/>
+    <cellStyle name="標準_四半期表" xfId="2" xr:uid="{3319DEBB-A1D8-4D38-B5DC-62E48F9BFB2F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2531,3054 +2477,3012 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2300F321-4975-4447-8F9C-C6977DF69C60}">
-  <dimension ref="A1:Q73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4941D9B-91D7-4A08-B416-2681996211C5}">
+  <dimension ref="A1:Q71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="3.09765625" style="36" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="10.59765625" style="37"/>
+    <col min="1" max="1" width="3.09765625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="7.796875" style="33" customWidth="1"/>
+    <col min="3" max="7" width="7.09765625" style="34" customWidth="1"/>
+    <col min="8" max="8" width="7.09765625" style="35" customWidth="1"/>
+    <col min="9" max="13" width="7.09765625" style="34" customWidth="1"/>
+    <col min="14" max="14" width="7.09765625" style="35" customWidth="1"/>
+    <col min="15" max="15" width="3.09765625" style="33" customWidth="1"/>
+    <col min="16" max="16384" width="10.59765625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="2" spans="1:16" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="36"/>
+    </row>
+    <row r="5" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="37"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+    </row>
+    <row r="6" spans="1:16" s="39" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="128" t="s">
+        <v>87</v>
+      </c>
+      <c r="B6" s="128"/>
+      <c r="C6" s="128"/>
+      <c r="D6" s="128"/>
+      <c r="E6" s="128"/>
+      <c r="F6" s="128"/>
+      <c r="G6" s="128"/>
+      <c r="H6" s="128"/>
+      <c r="I6" s="128"/>
+      <c r="J6" s="128"/>
+      <c r="K6" s="128"/>
+      <c r="L6" s="128"/>
+      <c r="M6" s="128"/>
+      <c r="N6" s="128"/>
+      <c r="O6" s="129"/>
+    </row>
+    <row r="7" spans="1:16" s="39" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="38"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="40"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A8" s="41"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="O8" s="43" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="130" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="131"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E9" s="136"/>
+      <c r="F9" s="136"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="46"/>
+      <c r="J9" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="137"/>
+      <c r="L9" s="137"/>
+      <c r="M9" s="137"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="138"/>
+    </row>
+    <row r="10" spans="1:16" s="41" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="132"/>
+      <c r="B10" s="133"/>
+      <c r="C10" s="141" t="s">
         <v>92</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A6" s="134" t="s">
+      <c r="D10" s="48"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="144" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="134"/>
-[...43 lines deleted...]
-      <c r="O8" s="47" t="s">
+      <c r="I10" s="145" t="s">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="136" t="s">
+      <c r="J10" s="48"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="148" t="s">
         <v>95</v>
       </c>
-      <c r="B9" s="137"/>
-[...1 lines deleted...]
-      <c r="D9" s="142" t="s">
+      <c r="O10" s="139"/>
+    </row>
+    <row r="11" spans="1:16" s="41" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="132"/>
+      <c r="B11" s="133"/>
+      <c r="C11" s="142"/>
+      <c r="D11" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="E9" s="142"/>
-[...4 lines deleted...]
-      <c r="J9" s="143" t="s">
+      <c r="E11" s="52"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="124" t="s">
         <v>97</v>
       </c>
-      <c r="K9" s="143"/>
-[...8 lines deleted...]
-      <c r="C10" s="147" t="s">
+      <c r="H11" s="144"/>
+      <c r="I11" s="146"/>
+      <c r="J11" s="126" t="s">
+        <v>96</v>
+      </c>
+      <c r="K11" s="52"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="124" t="s">
+        <v>97</v>
+      </c>
+      <c r="N11" s="149"/>
+      <c r="O11" s="139"/>
+    </row>
+    <row r="12" spans="1:16" s="41" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="134"/>
+      <c r="B12" s="135"/>
+      <c r="C12" s="143"/>
+      <c r="D12" s="127"/>
+      <c r="E12" s="54" t="s">
         <v>98</v>
       </c>
-      <c r="D10" s="52"/>
-[...3 lines deleted...]
-      <c r="H10" s="150" t="s">
+      <c r="F12" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="I10" s="151" t="s">
+      <c r="G12" s="125"/>
+      <c r="H12" s="127"/>
+      <c r="I12" s="147"/>
+      <c r="J12" s="127"/>
+      <c r="K12" s="54" t="s">
+        <v>98</v>
+      </c>
+      <c r="L12" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="M12" s="125"/>
+      <c r="N12" s="150"/>
+      <c r="O12" s="140"/>
+    </row>
+    <row r="13" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="J10" s="52"/>
-[...3 lines deleted...]
-      <c r="N10" s="154" t="s">
+      <c r="B13" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="58">
+        <v>4520</v>
+      </c>
+      <c r="D13" s="59">
+        <v>2715</v>
+      </c>
+      <c r="E13" s="59">
+        <v>2641</v>
+      </c>
+      <c r="F13" s="59">
+        <v>75</v>
+      </c>
+      <c r="G13" s="59">
+        <v>1802</v>
+      </c>
+      <c r="H13" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="I13" s="61">
+        <v>-30</v>
+      </c>
+      <c r="J13" s="62">
+        <v>-4</v>
+      </c>
+      <c r="K13" s="62">
+        <v>-6</v>
+      </c>
+      <c r="L13" s="62">
+        <v>3</v>
+      </c>
+      <c r="M13" s="62">
+        <v>-27</v>
+      </c>
+      <c r="N13" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="O13" s="64" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" s="65"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="O10" s="145"/>
-[...5 lines deleted...]
-      <c r="D11" s="132" t="s">
+      <c r="B14" s="67" t="s">
         <v>102</v>
       </c>
-      <c r="E11" s="56"/>
-[...1 lines deleted...]
-      <c r="G11" s="130" t="s">
+      <c r="C14" s="68">
+        <v>1038</v>
+      </c>
+      <c r="D14" s="69">
+        <v>633</v>
+      </c>
+      <c r="E14" s="69">
+        <v>617</v>
+      </c>
+      <c r="F14" s="69">
+        <v>17</v>
+      </c>
+      <c r="G14" s="69">
+        <v>405</v>
+      </c>
+      <c r="H14" s="65">
+        <v>2.7</v>
+      </c>
+      <c r="I14" s="70">
+        <v>-15</v>
+      </c>
+      <c r="J14" s="71">
+        <v>-7</v>
+      </c>
+      <c r="K14" s="71">
+        <v>-6</v>
+      </c>
+      <c r="L14" s="71">
+        <v>-1</v>
+      </c>
+      <c r="M14" s="71">
+        <v>-7</v>
+      </c>
+      <c r="N14" s="72">
+        <v>-0.1</v>
+      </c>
+      <c r="O14" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="P14" s="65"/>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="66" t="s">
         <v>103</v>
       </c>
-      <c r="H11" s="150"/>
-[...6 lines deleted...]
-      <c r="M11" s="130" t="s">
+      <c r="B15" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="68">
+        <v>1019</v>
+      </c>
+      <c r="D15" s="74">
+        <v>614</v>
+      </c>
+      <c r="E15" s="74">
+        <v>599</v>
+      </c>
+      <c r="F15" s="74">
+        <v>15</v>
+      </c>
+      <c r="G15" s="74">
+        <v>404</v>
+      </c>
+      <c r="H15" s="75">
+        <v>2.4</v>
+      </c>
+      <c r="I15" s="70">
+        <v>-13</v>
+      </c>
+      <c r="J15" s="71">
+        <v>-19</v>
+      </c>
+      <c r="K15" s="71">
+        <v>-19</v>
+      </c>
+      <c r="L15" s="71">
+        <v>0</v>
+      </c>
+      <c r="M15" s="71">
+        <v>6</v>
+      </c>
+      <c r="N15" s="72">
+        <v>0</v>
+      </c>
+      <c r="O15" s="73" t="s">
         <v>103</v>
       </c>
-      <c r="N11" s="155"/>
-[...7 lines deleted...]
-      <c r="E12" s="58" t="s">
+      <c r="P15" s="65"/>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="66" t="s">
         <v>104</v>
       </c>
-      <c r="F12" s="59" t="s">
+      <c r="B16" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="68">
+        <v>1997</v>
+      </c>
+      <c r="D16" s="74">
+        <v>1262</v>
+      </c>
+      <c r="E16" s="74">
+        <v>1222</v>
+      </c>
+      <c r="F16" s="74">
+        <v>40</v>
+      </c>
+      <c r="G16" s="74">
+        <v>735</v>
+      </c>
+      <c r="H16" s="75">
+        <v>3.2</v>
+      </c>
+      <c r="I16" s="70">
+        <v>-9</v>
+      </c>
+      <c r="J16" s="71">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="71">
+        <v>-1</v>
+      </c>
+      <c r="L16" s="71">
+        <v>0</v>
+      </c>
+      <c r="M16" s="71">
+        <v>-7</v>
+      </c>
+      <c r="N16" s="72">
+        <v>0</v>
+      </c>
+      <c r="O16" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="65"/>
+    </row>
+    <row r="17" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="66" t="s">
         <v>105</v>
       </c>
-      <c r="G12" s="131"/>
-[...3 lines deleted...]
-      <c r="K12" s="58" t="s">
+      <c r="B17" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="68">
+        <v>806</v>
+      </c>
+      <c r="D17" s="69">
+        <v>477</v>
+      </c>
+      <c r="E17" s="69">
+        <v>464</v>
+      </c>
+      <c r="F17" s="69">
+        <v>13</v>
+      </c>
+      <c r="G17" s="69">
+        <v>329</v>
+      </c>
+      <c r="H17" s="76">
+        <v>2.7</v>
+      </c>
+      <c r="I17" s="70">
+        <v>-13</v>
+      </c>
+      <c r="J17" s="71">
+        <v>-4</v>
+      </c>
+      <c r="K17" s="71">
+        <v>-4</v>
+      </c>
+      <c r="L17" s="71">
+        <v>0</v>
+      </c>
+      <c r="M17" s="71">
+        <v>-9</v>
+      </c>
+      <c r="N17" s="72">
+        <v>0</v>
+      </c>
+      <c r="O17" s="73" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="65"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="66" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="68">
+        <v>896</v>
+      </c>
+      <c r="D18" s="69">
+        <v>564</v>
+      </c>
+      <c r="E18" s="69">
+        <v>552</v>
+      </c>
+      <c r="F18" s="69">
+        <v>12</v>
+      </c>
+      <c r="G18" s="69">
+        <v>331</v>
+      </c>
+      <c r="H18" s="76">
+        <v>2.1</v>
+      </c>
+      <c r="I18" s="70">
+        <v>-11</v>
+      </c>
+      <c r="J18" s="71">
+        <v>-11</v>
+      </c>
+      <c r="K18" s="71">
+        <v>-13</v>
+      </c>
+      <c r="L18" s="71">
+        <v>1</v>
+      </c>
+      <c r="M18" s="71">
+        <v>-1</v>
+      </c>
+      <c r="N18" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="O18" s="73" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="65"/>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="66" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="68">
+        <v>1544</v>
+      </c>
+      <c r="D19" s="74">
+        <v>962</v>
+      </c>
+      <c r="E19" s="74">
+        <v>936</v>
+      </c>
+      <c r="F19" s="74">
+        <v>25</v>
+      </c>
+      <c r="G19" s="74">
+        <v>581</v>
+      </c>
+      <c r="H19" s="75">
+        <v>2.6</v>
+      </c>
+      <c r="I19" s="70">
+        <v>-18</v>
+      </c>
+      <c r="J19" s="71">
+        <v>-6</v>
+      </c>
+      <c r="K19" s="71">
+        <v>-7</v>
+      </c>
+      <c r="L19" s="71">
+        <v>1</v>
+      </c>
+      <c r="M19" s="71">
+        <v>-12</v>
+      </c>
+      <c r="N19" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="O19" s="73" t="s">
+        <v>107</v>
+      </c>
+      <c r="P19" s="65"/>
+    </row>
+    <row r="20" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="66" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="68">
+        <v>2491</v>
+      </c>
+      <c r="D20" s="69">
+        <v>1569</v>
+      </c>
+      <c r="E20" s="69">
+        <v>1531</v>
+      </c>
+      <c r="F20" s="69">
+        <v>37</v>
+      </c>
+      <c r="G20" s="69">
+        <v>921</v>
+      </c>
+      <c r="H20" s="65">
+        <v>2.4</v>
+      </c>
+      <c r="I20" s="70">
+        <v>-12</v>
+      </c>
+      <c r="J20" s="71">
+        <v>6</v>
+      </c>
+      <c r="K20" s="71">
+        <v>4</v>
+      </c>
+      <c r="L20" s="71">
+        <v>0</v>
+      </c>
+      <c r="M20" s="71">
+        <v>-18</v>
+      </c>
+      <c r="N20" s="72">
+        <v>0</v>
+      </c>
+      <c r="O20" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="P20" s="65"/>
+    </row>
+    <row r="21" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="68">
+        <v>1675</v>
+      </c>
+      <c r="D21" s="69">
+        <v>1071</v>
+      </c>
+      <c r="E21" s="69">
+        <v>1047</v>
+      </c>
+      <c r="F21" s="69">
+        <v>24</v>
+      </c>
+      <c r="G21" s="69">
+        <v>604</v>
+      </c>
+      <c r="H21" s="65">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I21" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J21" s="71">
+        <v>0</v>
+      </c>
+      <c r="K21" s="71">
+        <v>0</v>
+      </c>
+      <c r="L21" s="71">
+        <v>0</v>
+      </c>
+      <c r="M21" s="71">
+        <v>-7</v>
+      </c>
+      <c r="N21" s="72">
+        <v>0</v>
+      </c>
+      <c r="O21" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="P21" s="65"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="66">
+        <v>10</v>
+      </c>
+      <c r="B22" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="68">
+        <v>1680</v>
+      </c>
+      <c r="D22" s="69">
+        <v>1053</v>
+      </c>
+      <c r="E22" s="69">
+        <v>1033</v>
+      </c>
+      <c r="F22" s="69">
+        <v>20</v>
+      </c>
+      <c r="G22" s="69">
+        <v>625</v>
+      </c>
+      <c r="H22" s="65">
+        <v>1.9</v>
+      </c>
+      <c r="I22" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J22" s="71">
+        <v>-2</v>
+      </c>
+      <c r="K22" s="71">
+        <v>-2</v>
+      </c>
+      <c r="L22" s="71">
+        <v>0</v>
+      </c>
+      <c r="M22" s="71">
+        <v>-5</v>
+      </c>
+      <c r="N22" s="72">
+        <v>0</v>
+      </c>
+      <c r="O22" s="77">
+        <v>10</v>
+      </c>
+      <c r="P22" s="65"/>
+    </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="78">
+        <v>11</v>
+      </c>
+      <c r="B23" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="80">
+        <v>6526</v>
+      </c>
+      <c r="D23" s="81">
+        <v>4235</v>
+      </c>
+      <c r="E23" s="81">
+        <v>4125</v>
+      </c>
+      <c r="F23" s="81">
+        <v>110</v>
+      </c>
+      <c r="G23" s="81">
+        <v>2284</v>
+      </c>
+      <c r="H23" s="82">
+        <v>2.6</v>
+      </c>
+      <c r="I23" s="83">
+        <v>17</v>
+      </c>
+      <c r="J23" s="84">
+        <v>43</v>
+      </c>
+      <c r="K23" s="84">
+        <v>45</v>
+      </c>
+      <c r="L23" s="84">
+        <v>-2</v>
+      </c>
+      <c r="M23" s="84">
+        <v>-28</v>
+      </c>
+      <c r="N23" s="85">
+        <v>-0.1</v>
+      </c>
+      <c r="O23" s="86">
+        <v>11</v>
+      </c>
+      <c r="P23" s="65"/>
+    </row>
+    <row r="24" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="66">
+        <v>12</v>
+      </c>
+      <c r="B24" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="68">
+        <v>5567</v>
+      </c>
+      <c r="D24" s="69">
+        <v>3564</v>
+      </c>
+      <c r="E24" s="69">
+        <v>3481</v>
+      </c>
+      <c r="F24" s="69">
+        <v>82</v>
+      </c>
+      <c r="G24" s="69">
+        <v>1999</v>
+      </c>
+      <c r="H24" s="65">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I24" s="70">
+        <v>9</v>
+      </c>
+      <c r="J24" s="71">
+        <v>27</v>
+      </c>
+      <c r="K24" s="71">
+        <v>30</v>
+      </c>
+      <c r="L24" s="71">
+        <v>-4</v>
+      </c>
+      <c r="M24" s="71">
+        <v>-19</v>
+      </c>
+      <c r="N24" s="72">
+        <v>-0.1</v>
+      </c>
+      <c r="O24" s="77">
+        <v>12</v>
+      </c>
+      <c r="P24" s="65"/>
+    </row>
+    <row r="25" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="66">
+        <v>13</v>
+      </c>
+      <c r="B25" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="68">
+        <v>12749</v>
+      </c>
+      <c r="D25" s="69">
+        <v>8834</v>
+      </c>
+      <c r="E25" s="69">
+        <v>8620</v>
+      </c>
+      <c r="F25" s="69">
+        <v>215</v>
+      </c>
+      <c r="G25" s="69">
+        <v>3909</v>
+      </c>
+      <c r="H25" s="65">
+        <v>2.4</v>
+      </c>
+      <c r="I25" s="70">
         <v>104</v>
       </c>
-      <c r="L12" s="59" t="s">
-[...10 lines deleted...]
-      <c r="B13" s="61" t="s">
+      <c r="J25" s="71">
+        <v>163</v>
+      </c>
+      <c r="K25" s="71">
+        <v>173</v>
+      </c>
+      <c r="L25" s="71">
+        <v>-9</v>
+      </c>
+      <c r="M25" s="71">
+        <v>-60</v>
+      </c>
+      <c r="N25" s="72">
+        <v>-0.2</v>
+      </c>
+      <c r="O25" s="77">
+        <v>13</v>
+      </c>
+      <c r="P25" s="65"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="66">
+        <v>14</v>
+      </c>
+      <c r="B26" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="68">
+        <v>8229</v>
+      </c>
+      <c r="D26" s="69">
+        <v>5416</v>
+      </c>
+      <c r="E26" s="69">
+        <v>5279</v>
+      </c>
+      <c r="F26" s="69">
+        <v>137</v>
+      </c>
+      <c r="G26" s="69">
+        <v>2810</v>
+      </c>
+      <c r="H26" s="65">
+        <v>2.5</v>
+      </c>
+      <c r="I26" s="70">
+        <v>19</v>
+      </c>
+      <c r="J26" s="71">
+        <v>98</v>
+      </c>
+      <c r="K26" s="71">
+        <v>96</v>
+      </c>
+      <c r="L26" s="71">
+        <v>2</v>
+      </c>
+      <c r="M26" s="71">
+        <v>-79</v>
+      </c>
+      <c r="N26" s="72">
+        <v>0</v>
+      </c>
+      <c r="O26" s="77">
+        <v>14</v>
+      </c>
+      <c r="P26" s="65"/>
+    </row>
+    <row r="27" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="66">
+        <v>15</v>
+      </c>
+      <c r="B27" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="68">
+        <v>1863</v>
+      </c>
+      <c r="D27" s="69">
+        <v>1163</v>
+      </c>
+      <c r="E27" s="69">
+        <v>1138</v>
+      </c>
+      <c r="F27" s="69">
+        <v>26</v>
+      </c>
+      <c r="G27" s="69">
+        <v>698</v>
+      </c>
+      <c r="H27" s="65">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I27" s="70">
+        <v>-19</v>
+      </c>
+      <c r="J27" s="71">
+        <v>-5</v>
+      </c>
+      <c r="K27" s="71">
+        <v>-6</v>
+      </c>
+      <c r="L27" s="71">
+        <v>2</v>
+      </c>
+      <c r="M27" s="71">
+        <v>-14</v>
+      </c>
+      <c r="N27" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="O27" s="77">
+        <v>15</v>
+      </c>
+      <c r="P27" s="65"/>
+    </row>
+    <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="66">
+        <v>16</v>
+      </c>
+      <c r="B28" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="68">
+        <v>886</v>
+      </c>
+      <c r="D28" s="69">
+        <v>557</v>
+      </c>
+      <c r="E28" s="69">
+        <v>547</v>
+      </c>
+      <c r="F28" s="69">
+        <v>10</v>
+      </c>
+      <c r="G28" s="69">
+        <v>328</v>
+      </c>
+      <c r="H28" s="65">
+        <v>1.8</v>
+      </c>
+      <c r="I28" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J28" s="71">
+        <v>-1</v>
+      </c>
+      <c r="K28" s="71">
+        <v>-2</v>
+      </c>
+      <c r="L28" s="71">
+        <v>0</v>
+      </c>
+      <c r="M28" s="71">
+        <v>-6</v>
+      </c>
+      <c r="N28" s="72">
+        <v>0</v>
+      </c>
+      <c r="O28" s="77">
+        <v>16</v>
+      </c>
+      <c r="P28" s="65"/>
+    </row>
+    <row r="29" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="66">
+        <v>17</v>
+      </c>
+      <c r="B29" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="68">
+        <v>968</v>
+      </c>
+      <c r="D29" s="69">
+        <v>613</v>
+      </c>
+      <c r="E29" s="69">
+        <v>601</v>
+      </c>
+      <c r="F29" s="69">
+        <v>13</v>
+      </c>
+      <c r="G29" s="69">
+        <v>355</v>
+      </c>
+      <c r="H29" s="65">
+        <v>2.1</v>
+      </c>
+      <c r="I29" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J29" s="71">
+        <v>-1</v>
+      </c>
+      <c r="K29" s="71">
+        <v>-2</v>
+      </c>
+      <c r="L29" s="71">
+        <v>1</v>
+      </c>
+      <c r="M29" s="71">
+        <v>-5</v>
+      </c>
+      <c r="N29" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="O29" s="77">
+        <v>17</v>
+      </c>
+      <c r="P29" s="65"/>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="66">
+        <v>18</v>
+      </c>
+      <c r="B30" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30" s="68">
+        <v>649</v>
+      </c>
+      <c r="D30" s="69">
+        <v>417</v>
+      </c>
+      <c r="E30" s="69">
+        <v>411</v>
+      </c>
+      <c r="F30" s="69">
+        <v>6</v>
+      </c>
+      <c r="G30" s="69">
+        <v>231</v>
+      </c>
+      <c r="H30" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="I30" s="70">
+        <v>-3</v>
+      </c>
+      <c r="J30" s="71">
+        <v>8</v>
+      </c>
+      <c r="K30" s="71">
+        <v>6</v>
+      </c>
+      <c r="L30" s="71">
+        <v>1</v>
+      </c>
+      <c r="M30" s="71">
+        <v>-12</v>
+      </c>
+      <c r="N30" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="O30" s="77">
+        <v>18</v>
+      </c>
+      <c r="P30" s="65"/>
+    </row>
+    <row r="31" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="66">
+        <v>19</v>
+      </c>
+      <c r="B31" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="68">
+        <v>702</v>
+      </c>
+      <c r="D31" s="69">
+        <v>456</v>
+      </c>
+      <c r="E31" s="69">
+        <v>448</v>
+      </c>
+      <c r="F31" s="69">
+        <v>8</v>
+      </c>
+      <c r="G31" s="69">
+        <v>245</v>
+      </c>
+      <c r="H31" s="65">
+        <v>1.8</v>
+      </c>
+      <c r="I31" s="70">
+        <v>-3</v>
+      </c>
+      <c r="J31" s="71">
+        <v>3</v>
+      </c>
+      <c r="K31" s="71">
+        <v>3</v>
+      </c>
+      <c r="L31" s="71">
+        <v>0</v>
+      </c>
+      <c r="M31" s="71">
+        <v>-7</v>
+      </c>
+      <c r="N31" s="72">
+        <v>0</v>
+      </c>
+      <c r="O31" s="77">
+        <v>19</v>
+      </c>
+      <c r="P31" s="65"/>
+    </row>
+    <row r="32" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="87">
+        <v>20</v>
+      </c>
+      <c r="B32" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="89">
+        <v>1755</v>
+      </c>
+      <c r="D32" s="90">
+        <v>1134</v>
+      </c>
+      <c r="E32" s="90">
+        <v>1112</v>
+      </c>
+      <c r="F32" s="90">
+        <v>22</v>
+      </c>
+      <c r="G32" s="90">
+        <v>621</v>
+      </c>
+      <c r="H32" s="91">
+        <v>1.9</v>
+      </c>
+      <c r="I32" s="92">
+        <v>-11</v>
+      </c>
+      <c r="J32" s="93">
+        <v>2</v>
+      </c>
+      <c r="K32" s="93">
+        <v>0</v>
+      </c>
+      <c r="L32" s="93">
+        <v>1</v>
+      </c>
+      <c r="M32" s="93">
+        <v>-12</v>
+      </c>
+      <c r="N32" s="94">
+        <v>0</v>
+      </c>
+      <c r="O32" s="95">
+        <v>20</v>
+      </c>
+      <c r="P32" s="65"/>
+    </row>
+    <row r="33" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="66">
+        <v>21</v>
+      </c>
+      <c r="B33" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="68">
+        <v>1691</v>
+      </c>
+      <c r="D33" s="69">
+        <v>1095</v>
+      </c>
+      <c r="E33" s="69">
+        <v>1075</v>
+      </c>
+      <c r="F33" s="69">
+        <v>21</v>
+      </c>
+      <c r="G33" s="69">
+        <v>594</v>
+      </c>
+      <c r="H33" s="65">
+        <v>1.9</v>
+      </c>
+      <c r="I33" s="70">
+        <v>-8</v>
+      </c>
+      <c r="J33" s="71">
+        <v>2</v>
+      </c>
+      <c r="K33" s="71">
+        <v>2</v>
+      </c>
+      <c r="L33" s="71">
+        <v>1</v>
+      </c>
+      <c r="M33" s="71">
+        <v>-11</v>
+      </c>
+      <c r="N33" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="O33" s="77">
+        <v>21</v>
+      </c>
+      <c r="P33" s="65"/>
+    </row>
+    <row r="34" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="66">
+        <v>22</v>
+      </c>
+      <c r="B34" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="68">
+        <v>3120</v>
+      </c>
+      <c r="D34" s="69">
+        <v>2016</v>
+      </c>
+      <c r="E34" s="69">
+        <v>1971</v>
+      </c>
+      <c r="F34" s="69">
+        <v>45</v>
+      </c>
+      <c r="G34" s="69">
+        <v>1103</v>
+      </c>
+      <c r="H34" s="65">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I34" s="70">
+        <v>-18</v>
+      </c>
+      <c r="J34" s="71">
+        <v>2</v>
+      </c>
+      <c r="K34" s="71">
+        <v>1</v>
+      </c>
+      <c r="L34" s="71">
+        <v>1</v>
+      </c>
+      <c r="M34" s="71">
+        <v>-20</v>
+      </c>
+      <c r="N34" s="72">
+        <v>0</v>
+      </c>
+      <c r="O34" s="77">
+        <v>22</v>
+      </c>
+      <c r="P34" s="65"/>
+    </row>
+    <row r="35" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="66">
+        <v>23</v>
+      </c>
+      <c r="B35" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="68">
+        <v>6554</v>
+      </c>
+      <c r="D35" s="69">
+        <v>4347</v>
+      </c>
+      <c r="E35" s="69">
+        <v>4249</v>
+      </c>
+      <c r="F35" s="69">
+        <v>98</v>
+      </c>
+      <c r="G35" s="69">
+        <v>2203</v>
+      </c>
+      <c r="H35" s="65">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I35" s="70">
+        <v>6</v>
+      </c>
+      <c r="J35" s="71">
+        <v>37</v>
+      </c>
+      <c r="K35" s="71">
+        <v>27</v>
+      </c>
+      <c r="L35" s="71">
+        <v>10</v>
+      </c>
+      <c r="M35" s="71">
+        <v>-30</v>
+      </c>
+      <c r="N35" s="72">
+        <v>0.3</v>
+      </c>
+      <c r="O35" s="77">
+        <v>23</v>
+      </c>
+      <c r="P35" s="65"/>
+    </row>
+    <row r="36" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="66">
+        <v>24</v>
+      </c>
+      <c r="B36" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="68">
+        <v>1509</v>
+      </c>
+      <c r="D36" s="69">
+        <v>941</v>
+      </c>
+      <c r="E36" s="69">
+        <v>921</v>
+      </c>
+      <c r="F36" s="69">
+        <v>21</v>
+      </c>
+      <c r="G36" s="69">
+        <v>567</v>
+      </c>
+      <c r="H36" s="65">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I36" s="70">
+        <v>-11</v>
+      </c>
+      <c r="J36" s="71">
+        <v>-1</v>
+      </c>
+      <c r="K36" s="71">
+        <v>-2</v>
+      </c>
+      <c r="L36" s="71">
+        <v>2</v>
+      </c>
+      <c r="M36" s="71">
+        <v>-10</v>
+      </c>
+      <c r="N36" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="O36" s="77">
+        <v>24</v>
+      </c>
+      <c r="P36" s="65"/>
+    </row>
+    <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="66">
+        <v>25</v>
+      </c>
+      <c r="B37" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="68">
+        <v>1223</v>
+      </c>
+      <c r="D37" s="69">
+        <v>790</v>
+      </c>
+      <c r="E37" s="69">
+        <v>772</v>
+      </c>
+      <c r="F37" s="69">
+        <v>18</v>
+      </c>
+      <c r="G37" s="69">
+        <v>433</v>
+      </c>
+      <c r="H37" s="65">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I37" s="70">
+        <v>-1</v>
+      </c>
+      <c r="J37" s="71">
+        <v>-3</v>
+      </c>
+      <c r="K37" s="71">
+        <v>-3</v>
+      </c>
+      <c r="L37" s="71">
+        <v>0</v>
+      </c>
+      <c r="M37" s="71">
+        <v>3</v>
+      </c>
+      <c r="N37" s="72">
+        <v>0</v>
+      </c>
+      <c r="O37" s="77">
+        <v>25</v>
+      </c>
+      <c r="P37" s="65"/>
+    </row>
+    <row r="38" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="66">
+        <v>26</v>
+      </c>
+      <c r="B38" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="68">
+        <v>2246</v>
+      </c>
+      <c r="D38" s="69">
+        <v>1397</v>
+      </c>
+      <c r="E38" s="69">
+        <v>1363</v>
+      </c>
+      <c r="F38" s="69">
+        <v>34</v>
+      </c>
+      <c r="G38" s="69">
+        <v>847</v>
+      </c>
+      <c r="H38" s="65">
+        <v>2.4</v>
+      </c>
+      <c r="I38" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J38" s="71">
+        <v>9</v>
+      </c>
+      <c r="K38" s="71">
+        <v>7</v>
+      </c>
+      <c r="L38" s="71">
+        <v>2</v>
+      </c>
+      <c r="M38" s="71">
+        <v>-17</v>
+      </c>
+      <c r="N38" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="O38" s="77">
+        <v>26</v>
+      </c>
+      <c r="P38" s="65"/>
+    </row>
+    <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="66">
+        <v>27</v>
+      </c>
+      <c r="B39" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="68">
+        <v>7793</v>
+      </c>
+      <c r="D39" s="69">
+        <v>4965</v>
+      </c>
+      <c r="E39" s="69">
+        <v>4816</v>
+      </c>
+      <c r="F39" s="69">
+        <v>148</v>
+      </c>
+      <c r="G39" s="69">
+        <v>2822</v>
+      </c>
+      <c r="H39" s="65">
+        <v>3</v>
+      </c>
+      <c r="I39" s="70">
+        <v>12</v>
+      </c>
+      <c r="J39" s="71">
+        <v>71</v>
+      </c>
+      <c r="K39" s="71">
+        <v>74</v>
+      </c>
+      <c r="L39" s="71">
+        <v>-4</v>
+      </c>
+      <c r="M39" s="71">
+        <v>-59</v>
+      </c>
+      <c r="N39" s="72">
+        <v>-0.1</v>
+      </c>
+      <c r="O39" s="77">
+        <v>27</v>
+      </c>
+      <c r="P39" s="65"/>
+    </row>
+    <row r="40" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="66">
+        <v>28</v>
+      </c>
+      <c r="B40" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="68">
+        <v>4709</v>
+      </c>
+      <c r="D40" s="69">
+        <v>2876</v>
+      </c>
+      <c r="E40" s="69">
+        <v>2806</v>
+      </c>
+      <c r="F40" s="69">
+        <v>70</v>
+      </c>
+      <c r="G40" s="69">
+        <v>1826</v>
+      </c>
+      <c r="H40" s="65">
+        <v>2.4</v>
+      </c>
+      <c r="I40" s="70">
+        <v>-16</v>
+      </c>
+      <c r="J40" s="71">
+        <v>12</v>
+      </c>
+      <c r="K40" s="71">
+        <v>11</v>
+      </c>
+      <c r="L40" s="71">
+        <v>1</v>
+      </c>
+      <c r="M40" s="71">
+        <v>-32</v>
+      </c>
+      <c r="N40" s="72">
+        <v>0</v>
+      </c>
+      <c r="O40" s="77">
+        <v>28</v>
+      </c>
+      <c r="P40" s="65"/>
+    </row>
+    <row r="41" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="66">
+        <v>29</v>
+      </c>
+      <c r="B41" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="68">
+        <v>1137</v>
+      </c>
+      <c r="D41" s="69">
+        <v>675</v>
+      </c>
+      <c r="E41" s="69">
+        <v>660</v>
+      </c>
+      <c r="F41" s="69">
+        <v>15</v>
+      </c>
+      <c r="G41" s="69">
+        <v>461</v>
+      </c>
+      <c r="H41" s="65">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I41" s="70">
+        <v>-8</v>
+      </c>
+      <c r="J41" s="71">
+        <v>-5</v>
+      </c>
+      <c r="K41" s="71">
+        <v>-5</v>
+      </c>
+      <c r="L41" s="71">
+        <v>0</v>
+      </c>
+      <c r="M41" s="71">
+        <v>-3</v>
+      </c>
+      <c r="N41" s="72">
+        <v>0</v>
+      </c>
+      <c r="O41" s="77">
+        <v>29</v>
+      </c>
+      <c r="P41" s="65"/>
+    </row>
+    <row r="42" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="87">
+        <v>30</v>
+      </c>
+      <c r="B42" s="88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="89">
+        <v>777</v>
+      </c>
+      <c r="D42" s="90">
+        <v>465</v>
+      </c>
+      <c r="E42" s="90">
+        <v>455</v>
+      </c>
+      <c r="F42" s="90">
+        <v>10</v>
+      </c>
+      <c r="G42" s="90">
+        <v>312</v>
+      </c>
+      <c r="H42" s="91">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I42" s="92">
+        <v>-9</v>
+      </c>
+      <c r="J42" s="93">
+        <v>-1</v>
+      </c>
+      <c r="K42" s="93">
+        <v>-2</v>
+      </c>
+      <c r="L42" s="93">
+        <v>1</v>
+      </c>
+      <c r="M42" s="93">
+        <v>-7</v>
+      </c>
+      <c r="N42" s="94">
+        <v>0.3</v>
+      </c>
+      <c r="O42" s="95">
+        <v>30</v>
+      </c>
+      <c r="P42" s="65"/>
+    </row>
+    <row r="43" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="66">
+        <v>31</v>
+      </c>
+      <c r="B43" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="68">
+        <v>464</v>
+      </c>
+      <c r="D43" s="69">
+        <v>295</v>
+      </c>
+      <c r="E43" s="69">
+        <v>288</v>
+      </c>
+      <c r="F43" s="69">
+        <v>7</v>
+      </c>
+      <c r="G43" s="69">
+        <v>169</v>
+      </c>
+      <c r="H43" s="65">
+        <v>2.4</v>
+      </c>
+      <c r="I43" s="70">
+        <v>-5</v>
+      </c>
+      <c r="J43" s="71">
+        <v>5</v>
+      </c>
+      <c r="K43" s="71">
         <v>4</v>
       </c>
-      <c r="C13" s="62">
-[...8 lines deleted...]
-      <c r="F13" s="63">
+      <c r="L43" s="71">
+        <v>2</v>
+      </c>
+      <c r="M43" s="71">
+        <v>-10</v>
+      </c>
+      <c r="N43" s="72">
+        <v>0.7</v>
+      </c>
+      <c r="O43" s="77">
+        <v>31</v>
+      </c>
+      <c r="P43" s="65"/>
+    </row>
+    <row r="44" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="66">
+        <v>32</v>
+      </c>
+      <c r="B44" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="68">
+        <v>562</v>
+      </c>
+      <c r="D44" s="69">
+        <v>346</v>
+      </c>
+      <c r="E44" s="69">
+        <v>340</v>
+      </c>
+      <c r="F44" s="69">
+        <v>6</v>
+      </c>
+      <c r="G44" s="69">
+        <v>215</v>
+      </c>
+      <c r="H44" s="65">
+        <v>1.7</v>
+      </c>
+      <c r="I44" s="70">
+        <v>-6</v>
+      </c>
+      <c r="J44" s="71">
+        <v>7</v>
+      </c>
+      <c r="K44" s="71">
+        <v>7</v>
+      </c>
+      <c r="L44" s="71">
+        <v>0</v>
+      </c>
+      <c r="M44" s="71">
+        <v>-14</v>
+      </c>
+      <c r="N44" s="72">
+        <v>-0.1</v>
+      </c>
+      <c r="O44" s="77">
+        <v>32</v>
+      </c>
+      <c r="P44" s="65"/>
+    </row>
+    <row r="45" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="66">
+        <v>33</v>
+      </c>
+      <c r="B45" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="68">
+        <v>1608</v>
+      </c>
+      <c r="D45" s="69">
+        <v>1011</v>
+      </c>
+      <c r="E45" s="69">
+        <v>985</v>
+      </c>
+      <c r="F45" s="69">
+        <v>27</v>
+      </c>
+      <c r="G45" s="69">
+        <v>596</v>
+      </c>
+      <c r="H45" s="65">
+        <v>2.7</v>
+      </c>
+      <c r="I45" s="70">
+        <v>-10</v>
+      </c>
+      <c r="J45" s="71">
+        <v>4</v>
+      </c>
+      <c r="K45" s="71">
+        <v>1</v>
+      </c>
+      <c r="L45" s="71">
+        <v>4</v>
+      </c>
+      <c r="M45" s="71">
+        <v>-14</v>
+      </c>
+      <c r="N45" s="72">
+        <v>0.4</v>
+      </c>
+      <c r="O45" s="77">
+        <v>33</v>
+      </c>
+      <c r="P45" s="65"/>
+    </row>
+    <row r="46" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="66">
+        <v>34</v>
+      </c>
+      <c r="B46" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="68">
+        <v>2382</v>
+      </c>
+      <c r="D46" s="69">
+        <v>1493</v>
+      </c>
+      <c r="E46" s="69">
+        <v>1457</v>
+      </c>
+      <c r="F46" s="69">
+        <v>35</v>
+      </c>
+      <c r="G46" s="69">
+        <v>888</v>
+      </c>
+      <c r="H46" s="65">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I46" s="70">
+        <v>-13</v>
+      </c>
+      <c r="J46" s="71">
+        <v>8</v>
+      </c>
+      <c r="K46" s="71">
+        <v>4</v>
+      </c>
+      <c r="L46" s="71">
+        <v>3</v>
+      </c>
+      <c r="M46" s="71">
+        <v>-18</v>
+      </c>
+      <c r="N46" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="O46" s="77">
+        <v>34</v>
+      </c>
+      <c r="P46" s="65"/>
+    </row>
+    <row r="47" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="66">
+        <v>35</v>
+      </c>
+      <c r="B47" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="68">
+        <v>1132</v>
+      </c>
+      <c r="D47" s="69">
+        <v>684</v>
+      </c>
+      <c r="E47" s="69">
+        <v>670</v>
+      </c>
+      <c r="F47" s="69">
+        <v>14</v>
+      </c>
+      <c r="G47" s="69">
+        <v>447</v>
+      </c>
+      <c r="H47" s="65">
+        <v>2</v>
+      </c>
+      <c r="I47" s="70">
+        <v>-13</v>
+      </c>
+      <c r="J47" s="71">
+        <v>7</v>
+      </c>
+      <c r="K47" s="71">
+        <v>5</v>
+      </c>
+      <c r="L47" s="71">
+        <v>2</v>
+      </c>
+      <c r="M47" s="71">
+        <v>-21</v>
+      </c>
+      <c r="N47" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="O47" s="77">
+        <v>35</v>
+      </c>
+      <c r="P47" s="65"/>
+    </row>
+    <row r="48" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="66">
+        <v>36</v>
+      </c>
+      <c r="B48" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="68">
+        <v>608</v>
+      </c>
+      <c r="D48" s="69">
+        <v>358</v>
+      </c>
+      <c r="E48" s="69">
+        <v>352</v>
+      </c>
+      <c r="F48" s="69">
+        <v>5</v>
+      </c>
+      <c r="G48" s="69">
+        <v>250</v>
+      </c>
+      <c r="H48" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="I48" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J48" s="71">
+        <v>0</v>
+      </c>
+      <c r="K48" s="71">
+        <v>0</v>
+      </c>
+      <c r="L48" s="71">
+        <v>0</v>
+      </c>
+      <c r="M48" s="71">
+        <v>-7</v>
+      </c>
+      <c r="N48" s="72">
+        <v>0</v>
+      </c>
+      <c r="O48" s="77">
+        <v>36</v>
+      </c>
+      <c r="P48" s="65"/>
+    </row>
+    <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="66">
+        <v>37</v>
+      </c>
+      <c r="B49" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" s="68">
+        <v>808</v>
+      </c>
+      <c r="D49" s="69">
+        <v>489</v>
+      </c>
+      <c r="E49" s="69">
+        <v>480</v>
+      </c>
+      <c r="F49" s="69">
+        <v>9</v>
+      </c>
+      <c r="G49" s="69">
+        <v>319</v>
+      </c>
+      <c r="H49" s="65">
+        <v>1.8</v>
+      </c>
+      <c r="I49" s="70">
+        <v>-6</v>
+      </c>
+      <c r="J49" s="71">
+        <v>-1</v>
+      </c>
+      <c r="K49" s="71">
+        <v>-1</v>
+      </c>
+      <c r="L49" s="71">
+        <v>0</v>
+      </c>
+      <c r="M49" s="71">
+        <v>-5</v>
+      </c>
+      <c r="N49" s="72">
+        <v>0</v>
+      </c>
+      <c r="O49" s="77">
+        <v>37</v>
+      </c>
+      <c r="P49" s="65"/>
+    </row>
+    <row r="50" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="66">
+        <v>38</v>
+      </c>
+      <c r="B50" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="68">
+        <v>1127</v>
+      </c>
+      <c r="D50" s="69">
+        <v>671</v>
+      </c>
+      <c r="E50" s="69">
+        <v>657</v>
+      </c>
+      <c r="F50" s="69">
+        <v>14</v>
+      </c>
+      <c r="G50" s="69">
+        <v>456</v>
+      </c>
+      <c r="H50" s="65">
+        <v>2.1</v>
+      </c>
+      <c r="I50" s="70">
+        <v>-12</v>
+      </c>
+      <c r="J50" s="71">
+        <v>-8</v>
+      </c>
+      <c r="K50" s="71">
+        <v>-8</v>
+      </c>
+      <c r="L50" s="71">
+        <v>-1</v>
+      </c>
+      <c r="M50" s="71">
+        <v>-3</v>
+      </c>
+      <c r="N50" s="72">
+        <v>-0.1</v>
+      </c>
+      <c r="O50" s="77">
+        <v>38</v>
+      </c>
+      <c r="P50" s="65"/>
+    </row>
+    <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="66">
+        <v>39</v>
+      </c>
+      <c r="B51" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="68">
+        <v>582</v>
+      </c>
+      <c r="D51" s="69">
+        <v>349</v>
+      </c>
+      <c r="E51" s="69">
+        <v>343</v>
+      </c>
+      <c r="F51" s="69">
+        <v>5</v>
+      </c>
+      <c r="G51" s="69">
+        <v>233</v>
+      </c>
+      <c r="H51" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="I51" s="70">
+        <v>-8</v>
+      </c>
+      <c r="J51" s="71">
+        <v>3</v>
+      </c>
+      <c r="K51" s="71">
+        <v>3</v>
+      </c>
+      <c r="L51" s="71">
+        <v>-1</v>
+      </c>
+      <c r="M51" s="71">
+        <v>-11</v>
+      </c>
+      <c r="N51" s="72">
+        <v>-0.3</v>
+      </c>
+      <c r="O51" s="77">
+        <v>39</v>
+      </c>
+      <c r="P51" s="65"/>
+    </row>
+    <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="87">
+        <v>40</v>
+      </c>
+      <c r="B52" s="88" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="89">
+        <v>4460</v>
+      </c>
+      <c r="D52" s="90">
+        <v>2772</v>
+      </c>
+      <c r="E52" s="90">
+        <v>2697</v>
+      </c>
+      <c r="F52" s="90">
         <v>75</v>
       </c>
-      <c r="G13" s="63">
-[...8 lines deleted...]
-      <c r="J13" s="66">
+      <c r="G52" s="90">
+        <v>1686</v>
+      </c>
+      <c r="H52" s="91">
+        <v>2.7</v>
+      </c>
+      <c r="I52" s="92">
+        <v>3</v>
+      </c>
+      <c r="J52" s="93">
+        <v>39</v>
+      </c>
+      <c r="K52" s="93">
+        <v>42</v>
+      </c>
+      <c r="L52" s="93">
+        <v>-3</v>
+      </c>
+      <c r="M52" s="93">
+        <v>-34</v>
+      </c>
+      <c r="N52" s="94">
+        <v>-0.2</v>
+      </c>
+      <c r="O52" s="95">
+        <v>40</v>
+      </c>
+      <c r="P52" s="65"/>
+    </row>
+    <row r="53" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="66">
+        <v>41</v>
+      </c>
+      <c r="B53" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="68">
+        <v>685</v>
+      </c>
+      <c r="D53" s="69">
+        <v>435</v>
+      </c>
+      <c r="E53" s="69">
+        <v>427</v>
+      </c>
+      <c r="F53" s="69">
+        <v>8</v>
+      </c>
+      <c r="G53" s="69">
+        <v>250</v>
+      </c>
+      <c r="H53" s="65">
+        <v>1.8</v>
+      </c>
+      <c r="I53" s="70">
         <v>-4</v>
       </c>
-      <c r="K13" s="66">
+      <c r="J53" s="71">
+        <v>-3</v>
+      </c>
+      <c r="K53" s="71">
+        <v>-5</v>
+      </c>
+      <c r="L53" s="71">
+        <v>1</v>
+      </c>
+      <c r="M53" s="71">
+        <v>0</v>
+      </c>
+      <c r="N53" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="O53" s="77">
+        <v>41</v>
+      </c>
+      <c r="P53" s="65"/>
+    </row>
+    <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="66">
+        <v>42</v>
+      </c>
+      <c r="B54" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="68">
+        <v>1094</v>
+      </c>
+      <c r="D54" s="69">
+        <v>658</v>
+      </c>
+      <c r="E54" s="69">
+        <v>644</v>
+      </c>
+      <c r="F54" s="69">
+        <v>14</v>
+      </c>
+      <c r="G54" s="69">
+        <v>436</v>
+      </c>
+      <c r="H54" s="65">
+        <v>2.1</v>
+      </c>
+      <c r="I54" s="70">
+        <v>-11</v>
+      </c>
+      <c r="J54" s="71">
+        <v>-8</v>
+      </c>
+      <c r="K54" s="71">
+        <v>-8</v>
+      </c>
+      <c r="L54" s="71">
+        <v>0</v>
+      </c>
+      <c r="M54" s="71">
+        <v>-3</v>
+      </c>
+      <c r="N54" s="72">
+        <v>0</v>
+      </c>
+      <c r="O54" s="77">
+        <v>42</v>
+      </c>
+      <c r="P54" s="65"/>
+    </row>
+    <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="66">
+        <v>43</v>
+      </c>
+      <c r="B55" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="C55" s="68">
+        <v>1477</v>
+      </c>
+      <c r="D55" s="69">
+        <v>927</v>
+      </c>
+      <c r="E55" s="69">
+        <v>906</v>
+      </c>
+      <c r="F55" s="69">
+        <v>21</v>
+      </c>
+      <c r="G55" s="69">
+        <v>549</v>
+      </c>
+      <c r="H55" s="65">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I55" s="70">
+        <v>-7</v>
+      </c>
+      <c r="J55" s="71">
+        <v>-4</v>
+      </c>
+      <c r="K55" s="71">
+        <v>-3</v>
+      </c>
+      <c r="L55" s="71">
+        <v>-2</v>
+      </c>
+      <c r="M55" s="71">
+        <v>-4</v>
+      </c>
+      <c r="N55" s="72">
+        <v>-0.2</v>
+      </c>
+      <c r="O55" s="77">
+        <v>43</v>
+      </c>
+      <c r="P55" s="65"/>
+    </row>
+    <row r="56" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A56" s="66">
+        <v>44</v>
+      </c>
+      <c r="B56" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="68">
+        <v>956</v>
+      </c>
+      <c r="D56" s="69">
+        <v>581</v>
+      </c>
+      <c r="E56" s="69">
+        <v>570</v>
+      </c>
+      <c r="F56" s="69">
+        <v>10</v>
+      </c>
+      <c r="G56" s="69">
+        <v>375</v>
+      </c>
+      <c r="H56" s="65">
+        <v>1.7</v>
+      </c>
+      <c r="I56" s="70">
         <v>-6</v>
       </c>
-      <c r="L13" s="66">
+      <c r="J56" s="71">
+        <v>-4</v>
+      </c>
+      <c r="K56" s="71">
+        <v>-2</v>
+      </c>
+      <c r="L56" s="71">
+        <v>-3</v>
+      </c>
+      <c r="M56" s="71">
+        <v>-2</v>
+      </c>
+      <c r="N56" s="72">
+        <v>-0.5</v>
+      </c>
+      <c r="O56" s="77">
+        <v>44</v>
+      </c>
+      <c r="P56" s="65"/>
+    </row>
+    <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A57" s="66">
+        <v>45</v>
+      </c>
+      <c r="B57" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="C57" s="68">
+        <v>897</v>
+      </c>
+      <c r="D57" s="69">
+        <v>546</v>
+      </c>
+      <c r="E57" s="69">
+        <v>535</v>
+      </c>
+      <c r="F57" s="69">
+        <v>11</v>
+      </c>
+      <c r="G57" s="69">
+        <v>351</v>
+      </c>
+      <c r="H57" s="65">
+        <v>2</v>
+      </c>
+      <c r="I57" s="70">
+        <v>-8</v>
+      </c>
+      <c r="J57" s="71">
+        <v>-6</v>
+      </c>
+      <c r="K57" s="71">
+        <v>-5</v>
+      </c>
+      <c r="L57" s="71">
+        <v>-1</v>
+      </c>
+      <c r="M57" s="71">
+        <v>-2</v>
+      </c>
+      <c r="N57" s="72">
+        <v>-0.2</v>
+      </c>
+      <c r="O57" s="77">
+        <v>45</v>
+      </c>
+      <c r="P57" s="65"/>
+    </row>
+    <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A58" s="66">
+        <v>46</v>
+      </c>
+      <c r="B58" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="C58" s="68">
+        <v>1331</v>
+      </c>
+      <c r="D58" s="69">
+        <v>811</v>
+      </c>
+      <c r="E58" s="69">
+        <v>793</v>
+      </c>
+      <c r="F58" s="69">
+        <v>18</v>
+      </c>
+      <c r="G58" s="69">
+        <v>519</v>
+      </c>
+      <c r="H58" s="65">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I58" s="70">
+        <v>-12</v>
+      </c>
+      <c r="J58" s="71">
+        <v>4</v>
+      </c>
+      <c r="K58" s="71">
+        <v>6</v>
+      </c>
+      <c r="L58" s="71">
+        <v>-2</v>
+      </c>
+      <c r="M58" s="71">
+        <v>-17</v>
+      </c>
+      <c r="N58" s="72">
+        <v>-0.3</v>
+      </c>
+      <c r="O58" s="77">
+        <v>46</v>
+      </c>
+      <c r="P58" s="65"/>
+    </row>
+    <row r="59" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A59" s="66">
+        <v>47</v>
+      </c>
+      <c r="B59" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="C59" s="68">
+        <v>1238</v>
+      </c>
+      <c r="D59" s="69">
+        <v>793</v>
+      </c>
+      <c r="E59" s="69">
+        <v>768</v>
+      </c>
+      <c r="F59" s="69">
+        <v>25</v>
+      </c>
+      <c r="G59" s="69">
+        <v>444</v>
+      </c>
+      <c r="H59" s="65">
+        <v>3.2</v>
+      </c>
+      <c r="I59" s="70">
+        <v>4</v>
+      </c>
+      <c r="J59" s="71">
+        <v>1</v>
+      </c>
+      <c r="K59" s="71">
+        <v>1</v>
+      </c>
+      <c r="L59" s="71">
+        <v>0</v>
+      </c>
+      <c r="M59" s="71">
         <v>3</v>
       </c>
-      <c r="M13" s="66">
-[...107 lines deleted...]
-      <c r="A16" s="70" t="s">
+      <c r="N59" s="72">
+        <v>0</v>
+      </c>
+      <c r="O59" s="77">
+        <v>47</v>
+      </c>
+      <c r="P59" s="65"/>
+    </row>
+    <row r="60" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A60" s="96"/>
+      <c r="B60" s="97" t="s">
         <v>110</v>
       </c>
-      <c r="B16" s="71" t="s">
-[...29 lines deleted...]
-      <c r="L16" s="75">
+      <c r="C60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="D60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="E60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="F60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="G60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="H60" s="99">
+        <v>2.5</v>
+      </c>
+      <c r="I60" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="J60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="K60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="L60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="M60" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="N60" s="101">
         <v>0</v>
       </c>
-      <c r="M16" s="75">
-[...2115 lines deleted...]
-      <c r="O60" s="106"/>
+      <c r="O60" s="102"/>
     </row>
     <row r="61" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A61" s="28" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="Q61" s="39"/>
+        <v>112</v>
+      </c>
+      <c r="B61" s="103"/>
+      <c r="O61" s="35"/>
+      <c r="P61" s="35"/>
+      <c r="Q61" s="35"/>
     </row>
     <row r="62" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A62" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="B62" s="108"/>
-[...2 lines deleted...]
-      <c r="Q62" s="39"/>
+      <c r="B62" s="104"/>
+      <c r="O62" s="35"/>
+      <c r="P62" s="35"/>
+      <c r="Q62" s="35"/>
     </row>
     <row r="63" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A63" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="B63" s="109"/>
-[...2 lines deleted...]
-      <c r="Q63" s="39"/>
+      <c r="B63" s="105"/>
+      <c r="O63" s="35"/>
+      <c r="P63" s="35"/>
+      <c r="Q63" s="35"/>
     </row>
     <row r="64" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A64" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="B64" s="109"/>
-[...2 lines deleted...]
-      <c r="Q64" s="39"/>
+      <c r="B64" s="105"/>
+      <c r="O64" s="35"/>
+      <c r="P64" s="35"/>
+      <c r="Q64" s="35"/>
     </row>
     <row r="65" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A65" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="B65" s="109"/>
-[...2 lines deleted...]
-      <c r="Q65" s="39"/>
+      <c r="B65" s="105"/>
+      <c r="O65" s="35"/>
+      <c r="P65" s="35"/>
+      <c r="Q65" s="35"/>
     </row>
     <row r="66" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A66" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="B66" s="109"/>
-[...2 lines deleted...]
-      <c r="Q66" s="39"/>
+      <c r="B66" s="105"/>
+      <c r="O66" s="35"/>
+      <c r="P66" s="35"/>
+      <c r="Q66" s="35"/>
     </row>
     <row r="67" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A67" s="28" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="Q67" s="39"/>
+        <v>113</v>
+      </c>
+      <c r="B67" s="105"/>
+      <c r="O67" s="35"/>
+      <c r="P67" s="35"/>
+      <c r="Q67" s="35"/>
     </row>
     <row r="68" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A68" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="B68" s="109"/>
-[...2 lines deleted...]
-      <c r="Q68" s="39"/>
+      <c r="B68" s="105"/>
+      <c r="O68" s="35"/>
+      <c r="P68" s="35"/>
+      <c r="Q68" s="35"/>
     </row>
     <row r="69" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A69" s="108" t="s">
-[...83 lines deleted...]
-      <c r="O73" s="115"/>
+      <c r="A69" s="104" t="s">
+        <v>114</v>
+      </c>
+      <c r="B69" s="105"/>
+      <c r="O69" s="35"/>
+      <c r="P69" s="35"/>
+      <c r="Q69" s="35"/>
+    </row>
+    <row r="70" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A70" s="106"/>
+      <c r="B70" s="107"/>
+      <c r="C70" s="107"/>
+      <c r="D70" s="107"/>
+      <c r="E70" s="107"/>
+      <c r="F70" s="107"/>
+      <c r="G70" s="107"/>
+      <c r="H70" s="107"/>
+      <c r="I70" s="107"/>
+      <c r="J70" s="107"/>
+      <c r="K70" s="107"/>
+      <c r="L70" s="107"/>
+      <c r="M70" s="107"/>
+      <c r="N70" s="107"/>
+      <c r="O70" s="107"/>
+      <c r="P70" s="107"/>
+      <c r="Q70" s="35"/>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.45">
+      <c r="A71" s="106"/>
+      <c r="B71" s="107"/>
+      <c r="C71" s="107"/>
+      <c r="D71" s="107"/>
+      <c r="E71" s="107"/>
+      <c r="F71" s="107"/>
+      <c r="G71" s="107"/>
+      <c r="H71" s="107"/>
+      <c r="I71" s="107"/>
+      <c r="J71" s="107"/>
+      <c r="K71" s="107"/>
+      <c r="L71" s="107"/>
+      <c r="M71" s="107"/>
+      <c r="N71" s="107"/>
+      <c r="O71" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A9:B12"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="O9:O12"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="H10:H12"/>
     <mergeCell ref="I10:I12"/>
     <mergeCell ref="N10:N12"/>
     <mergeCell ref="D11:D12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAFA729F-C505-4C83-B49A-8A9CF8043AC4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B01D8FD6-9590-40F8-ACDE-89E1BD87E6E0}">
   <dimension ref="A1:AW41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C31" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="A4" sqref="A4"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1.59765625" style="22" customWidth="1"/>
     <col min="2" max="2" width="7.8984375" style="22" customWidth="1"/>
     <col min="3" max="49" width="6.8984375" style="22" customWidth="1"/>
     <col min="50" max="16384" width="8.09765625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C1" s="22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
-    <row r="3" spans="1:49" s="116" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="C3" s="116" t="s">
+    <row r="3" spans="1:49" s="110" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
+      <c r="C3" s="110" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="16.2" x14ac:dyDescent="0.45">
-      <c r="D4" s="116" t="s">
-[...3 lines deleted...]
-      <c r="F4" s="116"/>
+      <c r="D4" s="110" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
     </row>
     <row r="5" spans="1:49" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B5" s="117" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="116"/>
+      <c r="B5" s="111" t="s">
+        <v>116</v>
+      </c>
+      <c r="D5" s="110"/>
     </row>
     <row r="6" spans="1:49" x14ac:dyDescent="0.45">
-      <c r="A6" s="118"/>
-[...1 lines deleted...]
-      <c r="C6" s="120">
+      <c r="A6" s="112"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="114">
         <v>1</v>
       </c>
-      <c r="D6" s="121">
+      <c r="D6" s="115">
         <v>2</v>
       </c>
-      <c r="E6" s="121">
+      <c r="E6" s="115">
         <v>3</v>
       </c>
-      <c r="F6" s="121">
+      <c r="F6" s="115">
         <v>4</v>
       </c>
-      <c r="G6" s="121">
+      <c r="G6" s="115">
         <v>5</v>
       </c>
-      <c r="H6" s="121">
+      <c r="H6" s="115">
         <v>6</v>
       </c>
-      <c r="I6" s="121">
+      <c r="I6" s="115">
         <v>7</v>
       </c>
-      <c r="J6" s="121">
+      <c r="J6" s="115">
         <v>8</v>
       </c>
-      <c r="K6" s="121">
+      <c r="K6" s="115">
         <v>9</v>
       </c>
-      <c r="L6" s="121">
+      <c r="L6" s="115">
         <v>10</v>
       </c>
-      <c r="M6" s="121">
+      <c r="M6" s="115">
         <v>11</v>
       </c>
-      <c r="N6" s="121">
+      <c r="N6" s="115">
         <v>12</v>
       </c>
-      <c r="O6" s="121">
+      <c r="O6" s="115">
         <v>13</v>
       </c>
-      <c r="P6" s="121">
+      <c r="P6" s="115">
         <v>14</v>
       </c>
-      <c r="Q6" s="121">
+      <c r="Q6" s="115">
         <v>15</v>
       </c>
-      <c r="R6" s="121">
+      <c r="R6" s="115">
         <v>16</v>
       </c>
-      <c r="S6" s="121">
+      <c r="S6" s="115">
         <v>17</v>
       </c>
-      <c r="T6" s="121">
+      <c r="T6" s="115">
         <v>18</v>
       </c>
-      <c r="U6" s="121">
+      <c r="U6" s="115">
         <v>19</v>
       </c>
-      <c r="V6" s="121">
+      <c r="V6" s="115">
         <v>20</v>
       </c>
-      <c r="W6" s="121">
+      <c r="W6" s="115">
         <v>21</v>
       </c>
-      <c r="X6" s="121">
+      <c r="X6" s="115">
         <v>22</v>
       </c>
-      <c r="Y6" s="122">
+      <c r="Y6" s="116">
         <v>23</v>
       </c>
-      <c r="Z6" s="122">
+      <c r="Z6" s="116">
         <v>24</v>
       </c>
-      <c r="AA6" s="121">
+      <c r="AA6" s="115">
         <v>25</v>
       </c>
-      <c r="AB6" s="121">
+      <c r="AB6" s="115">
         <v>26</v>
       </c>
-      <c r="AC6" s="121">
+      <c r="AC6" s="115">
         <v>27</v>
       </c>
-      <c r="AD6" s="121">
+      <c r="AD6" s="115">
         <v>28</v>
       </c>
-      <c r="AE6" s="121">
+      <c r="AE6" s="115">
         <v>29</v>
       </c>
-      <c r="AF6" s="121">
+      <c r="AF6" s="115">
         <v>30</v>
       </c>
-      <c r="AG6" s="121">
+      <c r="AG6" s="115">
         <v>31</v>
       </c>
-      <c r="AH6" s="121">
+      <c r="AH6" s="115">
         <v>32</v>
       </c>
-      <c r="AI6" s="121">
+      <c r="AI6" s="115">
         <v>33</v>
       </c>
-      <c r="AJ6" s="121">
+      <c r="AJ6" s="115">
         <v>34</v>
       </c>
-      <c r="AK6" s="121">
+      <c r="AK6" s="115">
         <v>35</v>
       </c>
-      <c r="AL6" s="121">
+      <c r="AL6" s="115">
         <v>36</v>
       </c>
-      <c r="AM6" s="121">
+      <c r="AM6" s="115">
         <v>37</v>
       </c>
-      <c r="AN6" s="121">
+      <c r="AN6" s="115">
         <v>38</v>
       </c>
-      <c r="AO6" s="121">
+      <c r="AO6" s="115">
         <v>39</v>
       </c>
-      <c r="AP6" s="121">
+      <c r="AP6" s="115">
         <v>40</v>
       </c>
-      <c r="AQ6" s="121">
+      <c r="AQ6" s="115">
         <v>41</v>
       </c>
-      <c r="AR6" s="121">
+      <c r="AR6" s="115">
         <v>42</v>
       </c>
-      <c r="AS6" s="121">
+      <c r="AS6" s="115">
         <v>43</v>
       </c>
-      <c r="AT6" s="121">
+      <c r="AT6" s="115">
         <v>44</v>
       </c>
-      <c r="AU6" s="121">
+      <c r="AU6" s="115">
         <v>45</v>
       </c>
-      <c r="AV6" s="121">
+      <c r="AV6" s="115">
         <v>46</v>
       </c>
-      <c r="AW6" s="122">
+      <c r="AW6" s="116">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="13.8" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="123"/>
-[...1 lines deleted...]
-      <c r="C7" s="125" t="s">
+      <c r="A7" s="117"/>
+      <c r="B7" s="118"/>
+      <c r="C7" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="126" t="s">
+      <c r="D7" s="120" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="126" t="s">
+      <c r="E7" s="120" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="126" t="s">
+      <c r="F7" s="120" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="126" t="s">
+      <c r="G7" s="120" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="126" t="s">
+      <c r="H7" s="120" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="126" t="s">
+      <c r="I7" s="120" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="126" t="s">
+      <c r="J7" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="K7" s="126" t="s">
+      <c r="K7" s="120" t="s">
         <v>12</v>
       </c>
-      <c r="L7" s="126" t="s">
+      <c r="L7" s="120" t="s">
         <v>13</v>
       </c>
-      <c r="M7" s="126" t="s">
+      <c r="M7" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="126" t="s">
+      <c r="N7" s="120" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="126" t="s">
+      <c r="O7" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="126" t="s">
+      <c r="P7" s="120" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="126" t="s">
+      <c r="Q7" s="120" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="126" t="s">
+      <c r="R7" s="120" t="s">
         <v>19</v>
       </c>
-      <c r="S7" s="126" t="s">
+      <c r="S7" s="120" t="s">
         <v>20</v>
       </c>
-      <c r="T7" s="126" t="s">
+      <c r="T7" s="120" t="s">
         <v>21</v>
       </c>
-      <c r="U7" s="126" t="s">
+      <c r="U7" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="V7" s="126" t="s">
+      <c r="V7" s="120" t="s">
         <v>23</v>
       </c>
-      <c r="W7" s="126" t="s">
+      <c r="W7" s="120" t="s">
         <v>24</v>
       </c>
-      <c r="X7" s="126" t="s">
+      <c r="X7" s="120" t="s">
         <v>25</v>
       </c>
-      <c r="Y7" s="127" t="s">
+      <c r="Y7" s="121" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="127" t="s">
+      <c r="Z7" s="121" t="s">
         <v>27</v>
       </c>
-      <c r="AA7" s="126" t="s">
+      <c r="AA7" s="120" t="s">
         <v>28</v>
       </c>
-      <c r="AB7" s="126" t="s">
+      <c r="AB7" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="AC7" s="126" t="s">
+      <c r="AC7" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="AD7" s="126" t="s">
+      <c r="AD7" s="120" t="s">
         <v>31</v>
       </c>
-      <c r="AE7" s="126" t="s">
+      <c r="AE7" s="120" t="s">
         <v>32</v>
       </c>
-      <c r="AF7" s="126" t="s">
+      <c r="AF7" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="AG7" s="126" t="s">
+      <c r="AG7" s="120" t="s">
         <v>34</v>
       </c>
-      <c r="AH7" s="126" t="s">
+      <c r="AH7" s="120" t="s">
         <v>35</v>
       </c>
-      <c r="AI7" s="126" t="s">
+      <c r="AI7" s="120" t="s">
         <v>36</v>
       </c>
-      <c r="AJ7" s="126" t="s">
+      <c r="AJ7" s="120" t="s">
         <v>37</v>
       </c>
-      <c r="AK7" s="126" t="s">
+      <c r="AK7" s="120" t="s">
         <v>38</v>
       </c>
-      <c r="AL7" s="126" t="s">
+      <c r="AL7" s="120" t="s">
         <v>39</v>
       </c>
-      <c r="AM7" s="126" t="s">
+      <c r="AM7" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="AN7" s="126" t="s">
+      <c r="AN7" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="AO7" s="126" t="s">
+      <c r="AO7" s="120" t="s">
         <v>42</v>
       </c>
-      <c r="AP7" s="126" t="s">
+      <c r="AP7" s="120" t="s">
         <v>43</v>
       </c>
-      <c r="AQ7" s="126" t="s">
+      <c r="AQ7" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="AR7" s="126" t="s">
+      <c r="AR7" s="120" t="s">
         <v>45</v>
       </c>
-      <c r="AS7" s="126" t="s">
+      <c r="AS7" s="120" t="s">
         <v>46</v>
       </c>
-      <c r="AT7" s="126" t="s">
+      <c r="AT7" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="AU7" s="126" t="s">
+      <c r="AU7" s="120" t="s">
         <v>48</v>
       </c>
-      <c r="AV7" s="126" t="s">
+      <c r="AV7" s="120" t="s">
         <v>49</v>
       </c>
-      <c r="AW7" s="127" t="s">
+      <c r="AW7" s="121" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="17"/>
       <c r="B8" s="18" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="22">
         <v>4839</v>
       </c>
       <c r="D8" s="22">
         <v>1239</v>
       </c>
       <c r="E8" s="22">
         <v>1190</v>
       </c>
       <c r="F8" s="22">
         <v>1965</v>
       </c>
       <c r="G8" s="22">
         <v>1028</v>
       </c>
       <c r="H8" s="22">
         <v>1054</v>
@@ -9659,269 +9563,4938 @@
       </c>
       <c r="AR35" s="22">
         <v>1105</v>
       </c>
       <c r="AS35" s="22">
         <v>1484</v>
       </c>
       <c r="AT35" s="22">
         <v>962</v>
       </c>
       <c r="AU35" s="22">
         <v>905</v>
       </c>
       <c r="AV35" s="22">
         <v>1343</v>
       </c>
       <c r="AW35" s="22">
         <v>1234</v>
       </c>
     </row>
     <row r="36" spans="1:49" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A36" s="23"/>
       <c r="B36" s="24">
         <v>2025</v>
       </c>
-      <c r="C36" s="35">
+      <c r="C36" s="109">
         <v>4520</v>
       </c>
-      <c r="D36" s="35">
+      <c r="D36" s="109">
         <v>1038</v>
       </c>
-      <c r="E36" s="35">
+      <c r="E36" s="109">
         <v>1019</v>
       </c>
-      <c r="F36" s="35">
+      <c r="F36" s="109">
         <v>1997</v>
       </c>
-      <c r="G36" s="35">
+      <c r="G36" s="109">
         <v>806</v>
       </c>
-      <c r="H36" s="35">
+      <c r="H36" s="109">
         <v>896</v>
       </c>
-      <c r="I36" s="35">
+      <c r="I36" s="109">
         <v>1544</v>
       </c>
-      <c r="J36" s="35">
+      <c r="J36" s="109">
         <v>2491</v>
       </c>
-      <c r="K36" s="35">
+      <c r="K36" s="109">
         <v>1675</v>
       </c>
-      <c r="L36" s="35">
+      <c r="L36" s="109">
         <v>1680</v>
       </c>
-      <c r="M36" s="35">
+      <c r="M36" s="109">
         <v>6526</v>
       </c>
-      <c r="N36" s="35">
+      <c r="N36" s="109">
         <v>5567</v>
       </c>
-      <c r="O36" s="35">
+      <c r="O36" s="109">
         <v>12749</v>
       </c>
-      <c r="P36" s="35">
+      <c r="P36" s="109">
         <v>8229</v>
       </c>
-      <c r="Q36" s="35">
+      <c r="Q36" s="109">
         <v>1863</v>
       </c>
-      <c r="R36" s="35">
+      <c r="R36" s="109">
         <v>886</v>
       </c>
-      <c r="S36" s="35">
+      <c r="S36" s="109">
         <v>968</v>
       </c>
-      <c r="T36" s="35">
+      <c r="T36" s="109">
         <v>649</v>
       </c>
-      <c r="U36" s="35">
+      <c r="U36" s="109">
         <v>702</v>
       </c>
-      <c r="V36" s="35">
+      <c r="V36" s="109">
         <v>1755</v>
       </c>
-      <c r="W36" s="35">
+      <c r="W36" s="109">
         <v>1691</v>
       </c>
-      <c r="X36" s="35">
+      <c r="X36" s="109">
         <v>3120</v>
       </c>
-      <c r="Y36" s="35">
+      <c r="Y36" s="109">
         <v>6554</v>
       </c>
-      <c r="Z36" s="35">
+      <c r="Z36" s="109">
         <v>1509</v>
       </c>
-      <c r="AA36" s="35">
+      <c r="AA36" s="109">
         <v>1223</v>
       </c>
-      <c r="AB36" s="35">
+      <c r="AB36" s="109">
         <v>2246</v>
       </c>
-      <c r="AC36" s="35">
+      <c r="AC36" s="109">
         <v>7793</v>
       </c>
-      <c r="AD36" s="35">
+      <c r="AD36" s="109">
         <v>4709</v>
       </c>
-      <c r="AE36" s="35">
+      <c r="AE36" s="109">
         <v>1137</v>
       </c>
-      <c r="AF36" s="35">
+      <c r="AF36" s="109">
         <v>777</v>
       </c>
-      <c r="AG36" s="35">
+      <c r="AG36" s="109">
         <v>464</v>
       </c>
-      <c r="AH36" s="35">
+      <c r="AH36" s="109">
         <v>562</v>
       </c>
-      <c r="AI36" s="35">
+      <c r="AI36" s="109">
         <v>1608</v>
       </c>
-      <c r="AJ36" s="35">
+      <c r="AJ36" s="109">
         <v>2382</v>
       </c>
-      <c r="AK36" s="35">
+      <c r="AK36" s="109">
         <v>1132</v>
       </c>
-      <c r="AL36" s="35">
+      <c r="AL36" s="109">
         <v>608</v>
       </c>
-      <c r="AM36" s="35">
+      <c r="AM36" s="109">
         <v>808</v>
       </c>
-      <c r="AN36" s="35">
+      <c r="AN36" s="109">
         <v>1127</v>
       </c>
-      <c r="AO36" s="35">
+      <c r="AO36" s="109">
         <v>582</v>
       </c>
-      <c r="AP36" s="35">
+      <c r="AP36" s="109">
         <v>4460</v>
       </c>
-      <c r="AQ36" s="35">
+      <c r="AQ36" s="109">
         <v>685</v>
       </c>
-      <c r="AR36" s="35">
+      <c r="AR36" s="109">
         <v>1094</v>
       </c>
-      <c r="AS36" s="35">
+      <c r="AS36" s="109">
         <v>1477</v>
       </c>
-      <c r="AT36" s="35">
+      <c r="AT36" s="109">
         <v>956</v>
       </c>
-      <c r="AU36" s="35">
+      <c r="AU36" s="109">
         <v>897</v>
       </c>
-      <c r="AV36" s="35">
+      <c r="AV36" s="109">
         <v>1331</v>
       </c>
-      <c r="AW36" s="35">
+      <c r="AW36" s="109">
         <v>1238</v>
       </c>
     </row>
     <row r="37" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C37" s="26" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C38" s="28" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="F38" s="129"/>
+        <v>121</v>
+      </c>
+      <c r="D38" s="122"/>
+      <c r="E38" s="123"/>
+      <c r="F38" s="123"/>
     </row>
     <row r="39" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C39" s="28" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C40" s="30"/>
     </row>
     <row r="41" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C41" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.6692913385826772" bottom="0.59055118110236227" header="0.19685039370078741" footer="1.1811023622047245"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C（年平均-&amp;P）</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D90F78A4-5C69-47C6-9919-762AE4D75C03}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF118B9F-71A4-4702-9677-0899ABD5C488}">
+  <dimension ref="A1:AW47"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C31" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="1.59765625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.8984375" style="1" customWidth="1"/>
+    <col min="3" max="49" width="6.8984375" style="1" customWidth="1"/>
+    <col min="50" max="16384" width="8.09765625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="3" spans="1:49" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
+      <c r="C3" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:49" ht="16.2" x14ac:dyDescent="0.45">
+      <c r="D4" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="5" spans="1:49" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B5" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D5" s="2"/>
+    </row>
+    <row r="6" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="A6" s="4"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="6">
+        <v>1</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2</v>
+      </c>
+      <c r="E6" s="7">
+        <v>3</v>
+      </c>
+      <c r="F6" s="7">
+        <v>4</v>
+      </c>
+      <c r="G6" s="7">
+        <v>5</v>
+      </c>
+      <c r="H6" s="7">
+        <v>6</v>
+      </c>
+      <c r="I6" s="7">
+        <v>7</v>
+      </c>
+      <c r="J6" s="7">
+        <v>8</v>
+      </c>
+      <c r="K6" s="7">
+        <v>9</v>
+      </c>
+      <c r="L6" s="7">
+        <v>10</v>
+      </c>
+      <c r="M6" s="7">
+        <v>11</v>
+      </c>
+      <c r="N6" s="7">
+        <v>12</v>
+      </c>
+      <c r="O6" s="7">
+        <v>13</v>
+      </c>
+      <c r="P6" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="7">
+        <v>15</v>
+      </c>
+      <c r="R6" s="7">
+        <v>16</v>
+      </c>
+      <c r="S6" s="7">
+        <v>17</v>
+      </c>
+      <c r="T6" s="7">
+        <v>18</v>
+      </c>
+      <c r="U6" s="7">
+        <v>19</v>
+      </c>
+      <c r="V6" s="7">
+        <v>20</v>
+      </c>
+      <c r="W6" s="7">
+        <v>21</v>
+      </c>
+      <c r="X6" s="7">
+        <v>22</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>23</v>
+      </c>
+      <c r="Z6" s="8">
+        <v>24</v>
+      </c>
+      <c r="AA6" s="7">
+        <v>25</v>
+      </c>
+      <c r="AB6" s="7">
+        <v>26</v>
+      </c>
+      <c r="AC6" s="7">
+        <v>27</v>
+      </c>
+      <c r="AD6" s="7">
+        <v>28</v>
+      </c>
+      <c r="AE6" s="7">
+        <v>29</v>
+      </c>
+      <c r="AF6" s="7">
+        <v>30</v>
+      </c>
+      <c r="AG6" s="7">
+        <v>31</v>
+      </c>
+      <c r="AH6" s="7">
+        <v>32</v>
+      </c>
+      <c r="AI6" s="7">
+        <v>33</v>
+      </c>
+      <c r="AJ6" s="7">
+        <v>34</v>
+      </c>
+      <c r="AK6" s="7">
+        <v>35</v>
+      </c>
+      <c r="AL6" s="7">
+        <v>36</v>
+      </c>
+      <c r="AM6" s="7">
+        <v>37</v>
+      </c>
+      <c r="AN6" s="7">
+        <v>38</v>
+      </c>
+      <c r="AO6" s="7">
+        <v>39</v>
+      </c>
+      <c r="AP6" s="7">
+        <v>40</v>
+      </c>
+      <c r="AQ6" s="7">
+        <v>41</v>
+      </c>
+      <c r="AR6" s="7">
+        <v>42</v>
+      </c>
+      <c r="AS6" s="7">
+        <v>43</v>
+      </c>
+      <c r="AT6" s="7">
+        <v>44</v>
+      </c>
+      <c r="AU6" s="7">
+        <v>45</v>
+      </c>
+      <c r="AV6" s="7">
+        <v>46</v>
+      </c>
+      <c r="AW6" s="8">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:49" ht="13.8" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="N7" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="O7" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="P7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="R7" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB7" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC7" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AH7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI7" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AJ7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AK7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AL7" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="AM7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="AN7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="AP7" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="AQ7" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="AR7" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AS7" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="AT7" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="AU7" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV7" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="AW7" s="13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="14"/>
+      <c r="B8" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1">
+        <v>2891</v>
+      </c>
+      <c r="D8" s="1">
+        <v>750</v>
+      </c>
+      <c r="E8" s="1">
+        <v>769</v>
+      </c>
+      <c r="F8" s="1">
+        <v>1212</v>
+      </c>
+      <c r="G8" s="1">
+        <v>620</v>
+      </c>
+      <c r="H8" s="1">
+        <v>662</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1124</v>
+      </c>
+      <c r="J8" s="1">
+        <v>1615</v>
+      </c>
+      <c r="K8" s="1">
+        <v>1105</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1121</v>
+      </c>
+      <c r="M8" s="1">
+        <v>3733</v>
+      </c>
+      <c r="N8" s="1">
+        <v>3194</v>
+      </c>
+      <c r="O8" s="1">
+        <v>6646</v>
+      </c>
+      <c r="P8" s="1">
+        <v>4572</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>1362</v>
+      </c>
+      <c r="R8" s="1">
+        <v>636</v>
+      </c>
+      <c r="S8" s="1">
+        <v>652</v>
+      </c>
+      <c r="T8" s="1">
+        <v>463</v>
+      </c>
+      <c r="U8" s="1">
+        <v>483</v>
+      </c>
+      <c r="V8" s="1">
+        <v>1240</v>
+      </c>
+      <c r="W8" s="1">
+        <v>1162</v>
+      </c>
+      <c r="X8" s="1">
+        <v>2125</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>3909</v>
+      </c>
+      <c r="Z8" s="1">
+        <v>1006</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>710</v>
+      </c>
+      <c r="AB8" s="1">
+        <v>1410</v>
+      </c>
+      <c r="AC8" s="1">
+        <v>4709</v>
+      </c>
+      <c r="AD8" s="1">
+        <v>2832</v>
+      </c>
+      <c r="AE8" s="1">
+        <v>730</v>
+      </c>
+      <c r="AF8" s="1">
+        <v>550</v>
+      </c>
+      <c r="AG8" s="1">
+        <v>331</v>
+      </c>
+      <c r="AH8" s="1">
+        <v>420</v>
+      </c>
+      <c r="AI8" s="1">
+        <v>1034</v>
+      </c>
+      <c r="AJ8" s="1">
+        <v>1528</v>
+      </c>
+      <c r="AK8" s="1">
+        <v>815</v>
+      </c>
+      <c r="AL8" s="1">
+        <v>429</v>
+      </c>
+      <c r="AM8" s="1">
+        <v>562</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>772</v>
+      </c>
+      <c r="AO8" s="1">
+        <v>428</v>
+      </c>
+      <c r="AP8" s="1">
+        <v>2492</v>
+      </c>
+      <c r="AQ8" s="1">
+        <v>438</v>
+      </c>
+      <c r="AR8" s="1">
+        <v>762</v>
+      </c>
+      <c r="AS8" s="1">
+        <v>951</v>
+      </c>
+      <c r="AT8" s="1">
+        <v>635</v>
+      </c>
+      <c r="AU8" s="1">
+        <v>617</v>
+      </c>
+      <c r="AV8" s="1">
+        <v>892</v>
+      </c>
+      <c r="AW8" s="1">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="9" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="14"/>
+      <c r="B9" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="1">
+        <v>2855</v>
+      </c>
+      <c r="D9" s="1">
+        <v>755</v>
+      </c>
+      <c r="E9" s="1">
+        <v>766</v>
+      </c>
+      <c r="F9" s="1">
+        <v>1231</v>
+      </c>
+      <c r="G9" s="1">
+        <v>606</v>
+      </c>
+      <c r="H9" s="1">
+        <v>679</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1131</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1622</v>
+      </c>
+      <c r="K9" s="1">
+        <v>1103</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1122</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3776</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3225</v>
+      </c>
+      <c r="O9" s="1">
+        <v>6650</v>
+      </c>
+      <c r="P9" s="1">
+        <v>4599</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>1367</v>
+      </c>
+      <c r="R9" s="1">
+        <v>638</v>
+      </c>
+      <c r="S9" s="1">
+        <v>658</v>
+      </c>
+      <c r="T9" s="1">
+        <v>472</v>
+      </c>
+      <c r="U9" s="1">
+        <v>499</v>
+      </c>
+      <c r="V9" s="1">
+        <v>1232</v>
+      </c>
+      <c r="W9" s="1">
+        <v>1173</v>
+      </c>
+      <c r="X9" s="1">
+        <v>2139</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>3912</v>
+      </c>
+      <c r="Z9" s="1">
+        <v>1017</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>705</v>
+      </c>
+      <c r="AB9" s="1">
+        <v>1400</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>4736</v>
+      </c>
+      <c r="AD9" s="1">
+        <v>2817</v>
+      </c>
+      <c r="AE9" s="1">
+        <v>729</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>568</v>
+      </c>
+      <c r="AG9" s="1">
+        <v>342</v>
+      </c>
+      <c r="AH9" s="1">
+        <v>417</v>
+      </c>
+      <c r="AI9" s="1">
+        <v>1036</v>
+      </c>
+      <c r="AJ9" s="1">
+        <v>1527</v>
+      </c>
+      <c r="AK9" s="1">
+        <v>808</v>
+      </c>
+      <c r="AL9" s="1">
+        <v>435</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>557</v>
+      </c>
+      <c r="AN9" s="1">
+        <v>769</v>
+      </c>
+      <c r="AO9" s="1">
+        <v>434</v>
+      </c>
+      <c r="AP9" s="1">
+        <v>2525</v>
+      </c>
+      <c r="AQ9" s="1">
+        <v>443</v>
+      </c>
+      <c r="AR9" s="1">
+        <v>752</v>
+      </c>
+      <c r="AS9" s="1">
+        <v>954</v>
+      </c>
+      <c r="AT9" s="1">
+        <v>632</v>
+      </c>
+      <c r="AU9" s="1">
+        <v>618</v>
+      </c>
+      <c r="AV9" s="1">
+        <v>889</v>
+      </c>
+      <c r="AW9" s="1">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="10" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="14"/>
+      <c r="B10" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="1">
+        <v>2850</v>
+      </c>
+      <c r="D10" s="1">
+        <v>759</v>
+      </c>
+      <c r="E10" s="1">
+        <v>774</v>
+      </c>
+      <c r="F10" s="1">
+        <v>1240</v>
+      </c>
+      <c r="G10" s="1">
+        <v>606</v>
+      </c>
+      <c r="H10" s="1">
+        <v>665</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1131</v>
+      </c>
+      <c r="J10" s="1">
+        <v>1628</v>
+      </c>
+      <c r="K10" s="1">
+        <v>1097</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1126</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3811</v>
+      </c>
+      <c r="N10" s="1">
+        <v>3238</v>
+      </c>
+      <c r="O10" s="1">
+        <v>6587</v>
+      </c>
+      <c r="P10" s="1">
+        <v>4647</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>1360</v>
+      </c>
+      <c r="R10" s="1">
+        <v>636</v>
+      </c>
+      <c r="S10" s="1">
+        <v>657</v>
+      </c>
+      <c r="T10" s="1">
+        <v>468</v>
+      </c>
+      <c r="U10" s="1">
+        <v>505</v>
+      </c>
+      <c r="V10" s="1">
+        <v>1234</v>
+      </c>
+      <c r="W10" s="1">
+        <v>1179</v>
+      </c>
+      <c r="X10" s="1">
+        <v>2142</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>3915</v>
+      </c>
+      <c r="Z10" s="1">
+        <v>1019</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>711</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>1381</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>4643</v>
+      </c>
+      <c r="AD10" s="1">
+        <v>2809</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>721</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>570</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>344</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>413</v>
+      </c>
+      <c r="AI10" s="1">
+        <v>1036</v>
+      </c>
+      <c r="AJ10" s="1">
+        <v>1521</v>
+      </c>
+      <c r="AK10" s="1">
+        <v>795</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>433</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>555</v>
+      </c>
+      <c r="AN10" s="1">
+        <v>772</v>
+      </c>
+      <c r="AO10" s="1">
+        <v>433</v>
+      </c>
+      <c r="AP10" s="1">
+        <v>2526</v>
+      </c>
+      <c r="AQ10" s="1">
+        <v>459</v>
+      </c>
+      <c r="AR10" s="1">
+        <v>744</v>
+      </c>
+      <c r="AS10" s="1">
+        <v>953</v>
+      </c>
+      <c r="AT10" s="1">
+        <v>622</v>
+      </c>
+      <c r="AU10" s="1">
+        <v>607</v>
+      </c>
+      <c r="AV10" s="1">
+        <v>888</v>
+      </c>
+      <c r="AW10" s="1">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="11" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="14"/>
+      <c r="B11" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="1">
+        <v>2892</v>
+      </c>
+      <c r="D11" s="1">
+        <v>755</v>
+      </c>
+      <c r="E11" s="1">
+        <v>782</v>
+      </c>
+      <c r="F11" s="1">
+        <v>1239</v>
+      </c>
+      <c r="G11" s="1">
+        <v>615</v>
+      </c>
+      <c r="H11" s="1">
+        <v>663</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1124</v>
+      </c>
+      <c r="J11" s="1">
+        <v>1626</v>
+      </c>
+      <c r="K11" s="1">
+        <v>1096</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1118</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3816</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3236</v>
+      </c>
+      <c r="O11" s="1">
+        <v>6524</v>
+      </c>
+      <c r="P11" s="1">
+        <v>4622</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>1346</v>
+      </c>
+      <c r="R11" s="1">
+        <v>629</v>
+      </c>
+      <c r="S11" s="1">
+        <v>653</v>
+      </c>
+      <c r="T11" s="1">
+        <v>472</v>
+      </c>
+      <c r="U11" s="1">
+        <v>493</v>
+      </c>
+      <c r="V11" s="1">
+        <v>1236</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1157</v>
+      </c>
+      <c r="X11" s="1">
+        <v>2155</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>3936</v>
+      </c>
+      <c r="Z11" s="1">
+        <v>1012</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>719</v>
+      </c>
+      <c r="AB11" s="1">
+        <v>1367</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>4569</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>2804</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>718</v>
+      </c>
+      <c r="AF11" s="1">
+        <v>544</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>344</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>411</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>1032</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>1506</v>
+      </c>
+      <c r="AK11" s="1">
+        <v>791</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>428</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>555</v>
+      </c>
+      <c r="AN11" s="1">
+        <v>770</v>
+      </c>
+      <c r="AO11" s="1">
+        <v>426</v>
+      </c>
+      <c r="AP11" s="1">
+        <v>2543</v>
+      </c>
+      <c r="AQ11" s="1">
+        <v>465</v>
+      </c>
+      <c r="AR11" s="1">
+        <v>754</v>
+      </c>
+      <c r="AS11" s="1">
+        <v>954</v>
+      </c>
+      <c r="AT11" s="1">
+        <v>618</v>
+      </c>
+      <c r="AU11" s="1">
+        <v>597</v>
+      </c>
+      <c r="AV11" s="1">
+        <v>880</v>
+      </c>
+      <c r="AW11" s="1">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="12" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="14"/>
+      <c r="B12" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2886</v>
+      </c>
+      <c r="D12" s="1">
+        <v>750</v>
+      </c>
+      <c r="E12" s="1">
+        <v>773</v>
+      </c>
+      <c r="F12" s="1">
+        <v>1242</v>
+      </c>
+      <c r="G12" s="1">
+        <v>611</v>
+      </c>
+      <c r="H12" s="1">
+        <v>671</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1116</v>
+      </c>
+      <c r="J12" s="1">
+        <v>1609</v>
+      </c>
+      <c r="K12" s="1">
+        <v>1096</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1098</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3839</v>
+      </c>
+      <c r="N12" s="1">
+        <v>3245</v>
+      </c>
+      <c r="O12" s="1">
+        <v>6511</v>
+      </c>
+      <c r="P12" s="1">
+        <v>4634</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>1330</v>
+      </c>
+      <c r="R12" s="1">
+        <v>618</v>
+      </c>
+      <c r="S12" s="1">
+        <v>650</v>
+      </c>
+      <c r="T12" s="1">
+        <v>460</v>
+      </c>
+      <c r="U12" s="1">
+        <v>488</v>
+      </c>
+      <c r="V12" s="1">
+        <v>1245</v>
+      </c>
+      <c r="W12" s="1">
+        <v>1149</v>
+      </c>
+      <c r="X12" s="1">
+        <v>2133</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>3919</v>
+      </c>
+      <c r="Z12" s="1">
+        <v>1012</v>
+      </c>
+      <c r="AA12" s="1">
+        <v>726</v>
+      </c>
+      <c r="AB12" s="1">
+        <v>1362</v>
+      </c>
+      <c r="AC12" s="1">
+        <v>4537</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>2793</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>717</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>533</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>339</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>401</v>
+      </c>
+      <c r="AI12" s="1">
+        <v>1027</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>1501</v>
+      </c>
+      <c r="AK12" s="1">
+        <v>787</v>
+      </c>
+      <c r="AL12" s="1">
+        <v>423</v>
+      </c>
+      <c r="AM12" s="1">
+        <v>544</v>
+      </c>
+      <c r="AN12" s="1">
+        <v>758</v>
+      </c>
+      <c r="AO12" s="1">
+        <v>419</v>
+      </c>
+      <c r="AP12" s="1">
+        <v>2558</v>
+      </c>
+      <c r="AQ12" s="1">
+        <v>469</v>
+      </c>
+      <c r="AR12" s="1">
+        <v>755</v>
+      </c>
+      <c r="AS12" s="1">
+        <v>954</v>
+      </c>
+      <c r="AT12" s="1">
+        <v>620</v>
+      </c>
+      <c r="AU12" s="1">
+        <v>604</v>
+      </c>
+      <c r="AV12" s="1">
+        <v>853</v>
+      </c>
+      <c r="AW12" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="13" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="14"/>
+      <c r="B13" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="1">
+        <v>2837</v>
+      </c>
+      <c r="D13" s="1">
+        <v>743</v>
+      </c>
+      <c r="E13" s="1">
+        <v>744</v>
+      </c>
+      <c r="F13" s="1">
+        <v>1240</v>
+      </c>
+      <c r="G13" s="1">
+        <v>599</v>
+      </c>
+      <c r="H13" s="1">
+        <v>658</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1104</v>
+      </c>
+      <c r="J13" s="1">
+        <v>1579</v>
+      </c>
+      <c r="K13" s="1">
+        <v>1090</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1076</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3834</v>
+      </c>
+      <c r="N13" s="1">
+        <v>3254</v>
+      </c>
+      <c r="O13" s="1">
+        <v>6702</v>
+      </c>
+      <c r="P13" s="1">
+        <v>4623</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>1307</v>
+      </c>
+      <c r="R13" s="1">
+        <v>608</v>
+      </c>
+      <c r="S13" s="1">
+        <v>644</v>
+      </c>
+      <c r="T13" s="1">
+        <v>447</v>
+      </c>
+      <c r="U13" s="1">
+        <v>472</v>
+      </c>
+      <c r="V13" s="1">
+        <v>1228</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1142</v>
+      </c>
+      <c r="X13" s="1">
+        <v>2102</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>3871</v>
+      </c>
+      <c r="Z13" s="1">
+        <v>964</v>
+      </c>
+      <c r="AA13" s="1">
+        <v>717</v>
+      </c>
+      <c r="AB13" s="1">
+        <v>1353</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>4559</v>
+      </c>
+      <c r="AD13" s="1">
+        <v>2782</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>698</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>510</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>326</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>390</v>
+      </c>
+      <c r="AI13" s="1">
+        <v>1016</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>1487</v>
+      </c>
+      <c r="AK13" s="1">
+        <v>768</v>
+      </c>
+      <c r="AL13" s="1">
+        <v>414</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>535</v>
+      </c>
+      <c r="AN13" s="1">
+        <v>734</v>
+      </c>
+      <c r="AO13" s="1">
+        <v>412</v>
+      </c>
+      <c r="AP13" s="1">
+        <v>2547</v>
+      </c>
+      <c r="AQ13" s="1">
+        <v>455</v>
+      </c>
+      <c r="AR13" s="1">
+        <v>748</v>
+      </c>
+      <c r="AS13" s="1">
+        <v>953</v>
+      </c>
+      <c r="AT13" s="1">
+        <v>612</v>
+      </c>
+      <c r="AU13" s="1">
+        <v>597</v>
+      </c>
+      <c r="AV13" s="1">
+        <v>842</v>
+      </c>
+      <c r="AW13" s="1">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="14" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14"/>
+      <c r="B14" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2843</v>
+      </c>
+      <c r="D14" s="1">
+        <v>734</v>
+      </c>
+      <c r="E14" s="1">
+        <v>717</v>
+      </c>
+      <c r="F14" s="1">
+        <v>1221</v>
+      </c>
+      <c r="G14" s="1">
+        <v>586</v>
+      </c>
+      <c r="H14" s="1">
+        <v>647</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1093</v>
+      </c>
+      <c r="J14" s="1">
+        <v>1572</v>
+      </c>
+      <c r="K14" s="1">
+        <v>1087</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1074</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3812</v>
+      </c>
+      <c r="N14" s="1">
+        <v>3252</v>
+      </c>
+      <c r="O14" s="1">
+        <v>6724</v>
+      </c>
+      <c r="P14" s="1">
+        <v>4627</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>1296</v>
+      </c>
+      <c r="R14" s="1">
+        <v>604</v>
+      </c>
+      <c r="S14" s="1">
+        <v>642</v>
+      </c>
+      <c r="T14" s="1">
+        <v>434</v>
+      </c>
+      <c r="U14" s="1">
+        <v>471</v>
+      </c>
+      <c r="V14" s="1">
+        <v>1214</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1139</v>
+      </c>
+      <c r="X14" s="1">
+        <v>2093</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>3895</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>946</v>
+      </c>
+      <c r="AA14" s="1">
+        <v>703</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>1342</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>4479</v>
+      </c>
+      <c r="AD14" s="1">
+        <v>2759</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>681</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>508</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>320</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>397</v>
+      </c>
+      <c r="AI14" s="1">
+        <v>1010</v>
+      </c>
+      <c r="AJ14" s="1">
+        <v>1479</v>
+      </c>
+      <c r="AK14" s="1">
+        <v>761</v>
+      </c>
+      <c r="AL14" s="1">
+        <v>409</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>530</v>
+      </c>
+      <c r="AN14" s="1">
+        <v>721</v>
+      </c>
+      <c r="AO14" s="1">
+        <v>408</v>
+      </c>
+      <c r="AP14" s="1">
+        <v>2535</v>
+      </c>
+      <c r="AQ14" s="1">
+        <v>446</v>
+      </c>
+      <c r="AR14" s="1">
+        <v>743</v>
+      </c>
+      <c r="AS14" s="1">
+        <v>953</v>
+      </c>
+      <c r="AT14" s="1">
+        <v>615</v>
+      </c>
+      <c r="AU14" s="1">
+        <v>585</v>
+      </c>
+      <c r="AV14" s="1">
+        <v>858</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="15" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="14"/>
+      <c r="B15" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="1">
+        <v>2808</v>
+      </c>
+      <c r="D15" s="1">
+        <v>726</v>
+      </c>
+      <c r="E15" s="1">
+        <v>701</v>
+      </c>
+      <c r="F15" s="1">
+        <v>1218</v>
+      </c>
+      <c r="G15" s="1">
+        <v>584</v>
+      </c>
+      <c r="H15" s="1">
+        <v>641</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1081</v>
+      </c>
+      <c r="J15" s="1">
+        <v>1565</v>
+      </c>
+      <c r="K15" s="1">
+        <v>1077</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1071</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3780</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3262</v>
+      </c>
+      <c r="O15" s="1">
+        <v>6714</v>
+      </c>
+      <c r="P15" s="1">
+        <v>4643</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>1291</v>
+      </c>
+      <c r="R15" s="1">
+        <v>605</v>
+      </c>
+      <c r="S15" s="1">
+        <v>639</v>
+      </c>
+      <c r="T15" s="1">
+        <v>430</v>
+      </c>
+      <c r="U15" s="1">
+        <v>465</v>
+      </c>
+      <c r="V15" s="1">
+        <v>1198</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1126</v>
+      </c>
+      <c r="X15" s="1">
+        <v>2086</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>3899</v>
+      </c>
+      <c r="Z15" s="1">
+        <v>965</v>
+      </c>
+      <c r="AA15" s="1">
+        <v>715</v>
+      </c>
+      <c r="AB15" s="1">
+        <v>1318</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>4447</v>
+      </c>
+      <c r="AD15" s="1">
+        <v>2735</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>680</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>511</v>
+      </c>
+      <c r="AG15" s="1">
+        <v>328</v>
+      </c>
+      <c r="AH15" s="1">
+        <v>394</v>
+      </c>
+      <c r="AI15" s="1">
+        <v>1003</v>
+      </c>
+      <c r="AJ15" s="1">
+        <v>1473</v>
+      </c>
+      <c r="AK15" s="1">
+        <v>757</v>
+      </c>
+      <c r="AL15" s="1">
+        <v>404</v>
+      </c>
+      <c r="AM15" s="1">
+        <v>520</v>
+      </c>
+      <c r="AN15" s="1">
+        <v>723</v>
+      </c>
+      <c r="AO15" s="1">
+        <v>410</v>
+      </c>
+      <c r="AP15" s="1">
+        <v>2544</v>
+      </c>
+      <c r="AQ15" s="1">
+        <v>448</v>
+      </c>
+      <c r="AR15" s="1">
+        <v>734</v>
+      </c>
+      <c r="AS15" s="1">
+        <v>944</v>
+      </c>
+      <c r="AT15" s="1">
+        <v>619</v>
+      </c>
+      <c r="AU15" s="1">
+        <v>585</v>
+      </c>
+      <c r="AV15" s="1">
+        <v>861</v>
+      </c>
+      <c r="AW15" s="1">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="16" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="14"/>
+      <c r="B16" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="1">
+        <v>2813</v>
+      </c>
+      <c r="D16" s="1">
+        <v>724</v>
+      </c>
+      <c r="E16" s="1">
+        <v>700</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1223</v>
+      </c>
+      <c r="G16" s="1">
+        <v>583</v>
+      </c>
+      <c r="H16" s="1">
+        <v>639</v>
+      </c>
+      <c r="I16" s="1">
+        <v>1073</v>
+      </c>
+      <c r="J16" s="1">
+        <v>1568</v>
+      </c>
+      <c r="K16" s="1">
+        <v>1079</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1071</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3803</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3248</v>
+      </c>
+      <c r="O16" s="1">
+        <v>6775</v>
+      </c>
+      <c r="P16" s="1">
+        <v>4596</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>1284</v>
+      </c>
+      <c r="R16" s="1">
+        <v>607</v>
+      </c>
+      <c r="S16" s="1">
+        <v>638</v>
+      </c>
+      <c r="T16" s="1">
+        <v>440</v>
+      </c>
+      <c r="U16" s="1">
+        <v>469</v>
+      </c>
+      <c r="V16" s="1">
+        <v>1199</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1132</v>
+      </c>
+      <c r="X16" s="1">
+        <v>2085</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>3922</v>
+      </c>
+      <c r="Z16" s="1">
+        <v>985</v>
+      </c>
+      <c r="AA16" s="1">
+        <v>716</v>
+      </c>
+      <c r="AB16" s="1">
+        <v>1308</v>
+      </c>
+      <c r="AC16" s="1">
+        <v>4459</v>
+      </c>
+      <c r="AD16" s="1">
+        <v>2730</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>686</v>
+      </c>
+      <c r="AF16" s="1">
+        <v>490</v>
+      </c>
+      <c r="AG16" s="1">
+        <v>331</v>
+      </c>
+      <c r="AH16" s="1">
+        <v>389</v>
+      </c>
+      <c r="AI16" s="1">
+        <v>995</v>
+      </c>
+      <c r="AJ16" s="1">
+        <v>1472</v>
+      </c>
+      <c r="AK16" s="1">
+        <v>740</v>
+      </c>
+      <c r="AL16" s="1">
+        <v>399</v>
+      </c>
+      <c r="AM16" s="1">
+        <v>514</v>
+      </c>
+      <c r="AN16" s="1">
+        <v>730</v>
+      </c>
+      <c r="AO16" s="1">
+        <v>409</v>
+      </c>
+      <c r="AP16" s="1">
+        <v>2552</v>
+      </c>
+      <c r="AQ16" s="1">
+        <v>442</v>
+      </c>
+      <c r="AR16" s="1">
+        <v>733</v>
+      </c>
+      <c r="AS16" s="1">
+        <v>933</v>
+      </c>
+      <c r="AT16" s="1">
+        <v>617</v>
+      </c>
+      <c r="AU16" s="1">
+        <v>588</v>
+      </c>
+      <c r="AV16" s="1">
+        <v>857</v>
+      </c>
+      <c r="AW16" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="17" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="14"/>
+      <c r="B17" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="1">
+        <v>2779</v>
+      </c>
+      <c r="D17" s="1">
+        <v>719</v>
+      </c>
+      <c r="E17" s="1">
+        <v>712</v>
+      </c>
+      <c r="F17" s="1">
+        <v>1217</v>
+      </c>
+      <c r="G17" s="1">
+        <v>577</v>
+      </c>
+      <c r="H17" s="1">
+        <v>642</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1066</v>
+      </c>
+      <c r="J17" s="1">
+        <v>1573</v>
+      </c>
+      <c r="K17" s="1">
+        <v>1081</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1068</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3839</v>
+      </c>
+      <c r="N17" s="1">
+        <v>3244</v>
+      </c>
+      <c r="O17" s="1">
+        <v>6885</v>
+      </c>
+      <c r="P17" s="1">
+        <v>4550</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>1273</v>
+      </c>
+      <c r="R17" s="1">
+        <v>605</v>
+      </c>
+      <c r="S17" s="1">
+        <v>636</v>
+      </c>
+      <c r="T17" s="1">
+        <v>442</v>
+      </c>
+      <c r="U17" s="1">
+        <v>472</v>
+      </c>
+      <c r="V17" s="1">
+        <v>1198</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1135</v>
+      </c>
+      <c r="X17" s="1">
+        <v>2088</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>3906</v>
+      </c>
+      <c r="Z17" s="1">
+        <v>968</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>723</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>1323</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>4439</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>2733</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>683</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>497</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>323</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>384</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>990</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>1479</v>
+      </c>
+      <c r="AK17" s="1">
+        <v>735</v>
+      </c>
+      <c r="AL17" s="1">
+        <v>397</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>518</v>
+      </c>
+      <c r="AN17" s="1">
+        <v>727</v>
+      </c>
+      <c r="AO17" s="1">
+        <v>407</v>
+      </c>
+      <c r="AP17" s="1">
+        <v>2531</v>
+      </c>
+      <c r="AQ17" s="1">
+        <v>445</v>
+      </c>
+      <c r="AR17" s="1">
+        <v>732</v>
+      </c>
+      <c r="AS17" s="1">
+        <v>924</v>
+      </c>
+      <c r="AT17" s="1">
+        <v>610</v>
+      </c>
+      <c r="AU17" s="1">
+        <v>588</v>
+      </c>
+      <c r="AV17" s="1">
+        <v>861</v>
+      </c>
+      <c r="AW17" s="1">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="18" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="14"/>
+      <c r="B18" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="1">
+        <v>2780</v>
+      </c>
+      <c r="D18" s="1">
+        <v>710</v>
+      </c>
+      <c r="E18" s="1">
+        <v>708</v>
+      </c>
+      <c r="F18" s="1">
+        <v>1214</v>
+      </c>
+      <c r="G18" s="1">
+        <v>561</v>
+      </c>
+      <c r="H18" s="1">
+        <v>628</v>
+      </c>
+      <c r="I18" s="1">
+        <v>1056</v>
+      </c>
+      <c r="J18" s="1">
+        <v>1565</v>
+      </c>
+      <c r="K18" s="1">
+        <v>1086</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1053</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3854</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3281</v>
+      </c>
+      <c r="O18" s="1">
+        <v>7200</v>
+      </c>
+      <c r="P18" s="1">
+        <v>4690</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>1258</v>
+      </c>
+      <c r="R18" s="1">
+        <v>595</v>
+      </c>
+      <c r="S18" s="1">
+        <v>633</v>
+      </c>
+      <c r="T18" s="1">
+        <v>439</v>
+      </c>
+      <c r="U18" s="1">
+        <v>470</v>
+      </c>
+      <c r="V18" s="1">
+        <v>1186</v>
+      </c>
+      <c r="W18" s="1">
+        <v>1129</v>
+      </c>
+      <c r="X18" s="1">
+        <v>2082</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>3977</v>
+      </c>
+      <c r="Z18" s="1">
+        <v>968</v>
+      </c>
+      <c r="AA18" s="1">
+        <v>722</v>
+      </c>
+      <c r="AB18" s="1">
+        <v>1330</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>4419</v>
+      </c>
+      <c r="AD18" s="1">
+        <v>2728</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>678</v>
+      </c>
+      <c r="AF18" s="1">
+        <v>494</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>313</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>372</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>990</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>1473</v>
+      </c>
+      <c r="AK18" s="1">
+        <v>726</v>
+      </c>
+      <c r="AL18" s="1">
+        <v>395</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>515</v>
+      </c>
+      <c r="AN18" s="1">
+        <v>723</v>
+      </c>
+      <c r="AO18" s="1">
+        <v>403</v>
+      </c>
+      <c r="AP18" s="1">
+        <v>2523</v>
+      </c>
+      <c r="AQ18" s="1">
+        <v>439</v>
+      </c>
+      <c r="AR18" s="1">
+        <v>730</v>
+      </c>
+      <c r="AS18" s="1">
+        <v>919</v>
+      </c>
+      <c r="AT18" s="1">
+        <v>595</v>
+      </c>
+      <c r="AU18" s="1">
+        <v>572</v>
+      </c>
+      <c r="AV18" s="1">
+        <v>854</v>
+      </c>
+      <c r="AW18" s="1">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="19" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="14"/>
+      <c r="B19" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="1">
+        <v>2764</v>
+      </c>
+      <c r="D19" s="1">
+        <v>700</v>
+      </c>
+      <c r="E19" s="1">
+        <v>693</v>
+      </c>
+      <c r="F19" s="1">
+        <v>1216</v>
+      </c>
+      <c r="G19" s="1">
+        <v>551</v>
+      </c>
+      <c r="H19" s="1">
+        <v>614</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1043</v>
+      </c>
+      <c r="J19" s="1">
+        <v>1556</v>
+      </c>
+      <c r="K19" s="1">
+        <v>1089</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1046</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3845</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3288</v>
+      </c>
+      <c r="O19" s="1">
+        <v>7305</v>
+      </c>
+      <c r="P19" s="1">
+        <v>4747</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>1244</v>
+      </c>
+      <c r="R19" s="1">
+        <v>584</v>
+      </c>
+      <c r="S19" s="1">
+        <v>629</v>
+      </c>
+      <c r="T19" s="1">
+        <v>435</v>
+      </c>
+      <c r="U19" s="1">
+        <v>471</v>
+      </c>
+      <c r="V19" s="1">
+        <v>1176</v>
+      </c>
+      <c r="W19" s="1">
+        <v>1123</v>
+      </c>
+      <c r="X19" s="1">
+        <v>2065</v>
+      </c>
+      <c r="Y19" s="1">
+        <v>4018</v>
+      </c>
+      <c r="Z19" s="1">
+        <v>961</v>
+      </c>
+      <c r="AA19" s="1">
+        <v>726</v>
+      </c>
+      <c r="AB19" s="1">
+        <v>1323</v>
+      </c>
+      <c r="AC19" s="1">
+        <v>4389</v>
+      </c>
+      <c r="AD19" s="1">
+        <v>2728</v>
+      </c>
+      <c r="AE19" s="1">
+        <v>673</v>
+      </c>
+      <c r="AF19" s="1">
+        <v>499</v>
+      </c>
+      <c r="AG19" s="1">
+        <v>312</v>
+      </c>
+      <c r="AH19" s="1">
+        <v>379</v>
+      </c>
+      <c r="AI19" s="1">
+        <v>982</v>
+      </c>
+      <c r="AJ19" s="1">
+        <v>1464</v>
+      </c>
+      <c r="AK19" s="1">
+        <v>721</v>
+      </c>
+      <c r="AL19" s="1">
+        <v>390</v>
+      </c>
+      <c r="AM19" s="1">
+        <v>501</v>
+      </c>
+      <c r="AN19" s="1">
+        <v>714</v>
+      </c>
+      <c r="AO19" s="1">
+        <v>392</v>
+      </c>
+      <c r="AP19" s="1">
+        <v>2526</v>
+      </c>
+      <c r="AQ19" s="1">
+        <v>442</v>
+      </c>
+      <c r="AR19" s="1">
+        <v>718</v>
+      </c>
+      <c r="AS19" s="1">
+        <v>913</v>
+      </c>
+      <c r="AT19" s="1">
+        <v>592</v>
+      </c>
+      <c r="AU19" s="1">
+        <v>570</v>
+      </c>
+      <c r="AV19" s="1">
+        <v>841</v>
+      </c>
+      <c r="AW19" s="1">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="20" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="14"/>
+      <c r="B20" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="1">
+        <v>2748</v>
+      </c>
+      <c r="D20" s="1">
+        <v>695</v>
+      </c>
+      <c r="E20" s="1">
+        <v>685</v>
+      </c>
+      <c r="F20" s="1">
+        <v>1213</v>
+      </c>
+      <c r="G20" s="1">
+        <v>539</v>
+      </c>
+      <c r="H20" s="1">
+        <v>609</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1037</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1548</v>
+      </c>
+      <c r="K20" s="1">
+        <v>1083</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1039</v>
+      </c>
+      <c r="M20" s="1">
+        <v>3869</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3307</v>
+      </c>
+      <c r="O20" s="1">
+        <v>7315</v>
+      </c>
+      <c r="P20" s="1">
+        <v>4778</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>1237</v>
+      </c>
+      <c r="R20" s="1">
+        <v>580</v>
+      </c>
+      <c r="S20" s="1">
+        <v>630</v>
+      </c>
+      <c r="T20" s="1">
+        <v>427</v>
+      </c>
+      <c r="U20" s="1">
+        <v>467</v>
+      </c>
+      <c r="V20" s="1">
+        <v>1172</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1114</v>
+      </c>
+      <c r="X20" s="1">
+        <v>2060</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>4000</v>
+      </c>
+      <c r="Z20" s="1">
+        <v>943</v>
+      </c>
+      <c r="AA20" s="1">
+        <v>733</v>
+      </c>
+      <c r="AB20" s="1">
+        <v>1328</v>
+      </c>
+      <c r="AC20" s="1">
+        <v>4400</v>
+      </c>
+      <c r="AD20" s="1">
+        <v>2730</v>
+      </c>
+      <c r="AE20" s="1">
+        <v>672</v>
+      </c>
+      <c r="AF20" s="1">
+        <v>508</v>
+      </c>
+      <c r="AG20" s="1">
+        <v>311</v>
+      </c>
+      <c r="AH20" s="1">
+        <v>383</v>
+      </c>
+      <c r="AI20" s="1">
+        <v>985</v>
+      </c>
+      <c r="AJ20" s="1">
+        <v>1463</v>
+      </c>
+      <c r="AK20" s="1">
+        <v>719</v>
+      </c>
+      <c r="AL20" s="1">
+        <v>387</v>
+      </c>
+      <c r="AM20" s="1">
+        <v>505</v>
+      </c>
+      <c r="AN20" s="1">
+        <v>708</v>
+      </c>
+      <c r="AO20" s="1">
+        <v>384</v>
+      </c>
+      <c r="AP20" s="1">
+        <v>2530</v>
+      </c>
+      <c r="AQ20" s="1">
+        <v>444</v>
+      </c>
+      <c r="AR20" s="1">
+        <v>706</v>
+      </c>
+      <c r="AS20" s="1">
+        <v>911</v>
+      </c>
+      <c r="AT20" s="1">
+        <v>593</v>
+      </c>
+      <c r="AU20" s="1">
+        <v>569</v>
+      </c>
+      <c r="AV20" s="1">
+        <v>841</v>
+      </c>
+      <c r="AW20" s="1">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="21" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="22">
+        <v>2737</v>
+      </c>
+      <c r="D21" s="22">
+        <v>685</v>
+      </c>
+      <c r="E21" s="22">
+        <v>678</v>
+      </c>
+      <c r="F21" s="22">
+        <v>1205</v>
+      </c>
+      <c r="G21" s="22">
+        <v>521</v>
+      </c>
+      <c r="H21" s="22">
+        <v>606</v>
+      </c>
+      <c r="I21" s="22">
+        <v>1023</v>
+      </c>
+      <c r="J21" s="22">
+        <v>1538</v>
+      </c>
+      <c r="K21" s="22">
+        <v>1074</v>
+      </c>
+      <c r="L21" s="22">
+        <v>1039</v>
+      </c>
+      <c r="M21" s="22">
+        <v>3870</v>
+      </c>
+      <c r="N21" s="22">
+        <v>3310</v>
+      </c>
+      <c r="O21" s="22">
+        <v>7370</v>
+      </c>
+      <c r="P21" s="22">
+        <v>4778</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>1229</v>
+      </c>
+      <c r="R21" s="22">
+        <v>578</v>
+      </c>
+      <c r="S21" s="22">
+        <v>629</v>
+      </c>
+      <c r="T21" s="22">
+        <v>425</v>
+      </c>
+      <c r="U21" s="22">
+        <v>457</v>
+      </c>
+      <c r="V21" s="22">
+        <v>1162</v>
+      </c>
+      <c r="W21" s="22">
+        <v>1098</v>
+      </c>
+      <c r="X21" s="22">
+        <v>2045</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>3970</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>947</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>725</v>
+      </c>
+      <c r="AB21" s="22">
+        <v>1335</v>
+      </c>
+      <c r="AC21" s="22">
+        <v>4411</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>2715</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>672</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>495</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>308</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>379</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>980</v>
+      </c>
+      <c r="AJ21" s="22">
+        <v>1454</v>
+      </c>
+      <c r="AK21" s="22">
+        <v>713</v>
+      </c>
+      <c r="AL21" s="22">
+        <v>383</v>
+      </c>
+      <c r="AM21" s="22">
+        <v>510</v>
+      </c>
+      <c r="AN21" s="22">
+        <v>698</v>
+      </c>
+      <c r="AO21" s="22">
+        <v>378</v>
+      </c>
+      <c r="AP21" s="22">
+        <v>2532</v>
+      </c>
+      <c r="AQ21" s="22">
+        <v>438</v>
+      </c>
+      <c r="AR21" s="22">
+        <v>704</v>
+      </c>
+      <c r="AS21" s="22">
+        <v>909</v>
+      </c>
+      <c r="AT21" s="22">
+        <v>591</v>
+      </c>
+      <c r="AU21" s="22">
+        <v>567</v>
+      </c>
+      <c r="AV21" s="22">
+        <v>843</v>
+      </c>
+      <c r="AW21" s="22">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="22" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="22">
+        <v>2703</v>
+      </c>
+      <c r="D22" s="22">
+        <v>675</v>
+      </c>
+      <c r="E22" s="108">
+        <v>663</v>
+      </c>
+      <c r="F22" s="108">
+        <v>1189</v>
+      </c>
+      <c r="G22" s="22">
+        <v>522</v>
+      </c>
+      <c r="H22" s="22">
+        <v>608</v>
+      </c>
+      <c r="I22" s="108">
+        <v>1009</v>
+      </c>
+      <c r="J22" s="22">
+        <v>1525</v>
+      </c>
+      <c r="K22" s="22">
+        <v>1062</v>
+      </c>
+      <c r="L22" s="22">
+        <v>1033</v>
+      </c>
+      <c r="M22" s="22">
+        <v>3829</v>
+      </c>
+      <c r="N22" s="22">
+        <v>3297</v>
+      </c>
+      <c r="O22" s="22">
+        <v>7424</v>
+      </c>
+      <c r="P22" s="22">
+        <v>4763</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>1217</v>
+      </c>
+      <c r="R22" s="22">
+        <v>579</v>
+      </c>
+      <c r="S22" s="22">
+        <v>624</v>
+      </c>
+      <c r="T22" s="22">
+        <v>428</v>
+      </c>
+      <c r="U22" s="22">
+        <v>447</v>
+      </c>
+      <c r="V22" s="22">
+        <v>1151</v>
+      </c>
+      <c r="W22" s="22">
+        <v>1083</v>
+      </c>
+      <c r="X22" s="22">
+        <v>2024</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>3955</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>951</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>732</v>
+      </c>
+      <c r="AB22" s="22">
+        <v>1339</v>
+      </c>
+      <c r="AC22" s="22">
+        <v>4378</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>2697</v>
+      </c>
+      <c r="AE22" s="22">
+        <v>666</v>
+      </c>
+      <c r="AF22" s="22">
+        <v>473</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>293</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>377</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>969</v>
+      </c>
+      <c r="AJ22" s="22">
+        <v>1439</v>
+      </c>
+      <c r="AK22" s="22">
+        <v>695</v>
+      </c>
+      <c r="AL22" s="22">
+        <v>377</v>
+      </c>
+      <c r="AM22" s="22">
+        <v>506</v>
+      </c>
+      <c r="AN22" s="22">
+        <v>691</v>
+      </c>
+      <c r="AO22" s="22">
+        <v>369</v>
+      </c>
+      <c r="AP22" s="22">
+        <v>2528</v>
+      </c>
+      <c r="AQ22" s="22">
+        <v>451</v>
+      </c>
+      <c r="AR22" s="22">
+        <v>698</v>
+      </c>
+      <c r="AS22" s="22">
+        <v>906</v>
+      </c>
+      <c r="AT22" s="22">
+        <v>589</v>
+      </c>
+      <c r="AU22" s="22">
+        <v>570</v>
+      </c>
+      <c r="AV22" s="22">
+        <v>837</v>
+      </c>
+      <c r="AW22" s="22">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="23" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="17"/>
+      <c r="B23" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" s="22">
+        <v>2697</v>
+      </c>
+      <c r="D23" s="22">
+        <v>672</v>
+      </c>
+      <c r="E23" s="22">
+        <v>661</v>
+      </c>
+      <c r="F23" s="22">
+        <v>1169</v>
+      </c>
+      <c r="G23" s="22">
+        <v>519</v>
+      </c>
+      <c r="H23" s="22">
+        <v>609</v>
+      </c>
+      <c r="I23" s="22">
+        <v>1005</v>
+      </c>
+      <c r="J23" s="22">
+        <v>1510</v>
+      </c>
+      <c r="K23" s="22">
+        <v>1051</v>
+      </c>
+      <c r="L23" s="22">
+        <v>1024</v>
+      </c>
+      <c r="M23" s="22">
+        <v>3783</v>
+      </c>
+      <c r="N23" s="22">
+        <v>3296</v>
+      </c>
+      <c r="O23" s="22">
+        <v>7415</v>
+      </c>
+      <c r="P23" s="22">
+        <v>4749</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>1203</v>
+      </c>
+      <c r="R23" s="22">
+        <v>572</v>
+      </c>
+      <c r="S23" s="22">
+        <v>620</v>
+      </c>
+      <c r="T23" s="22">
+        <v>422</v>
+      </c>
+      <c r="U23" s="22">
+        <v>444</v>
+      </c>
+      <c r="V23" s="22">
+        <v>1132</v>
+      </c>
+      <c r="W23" s="22">
+        <v>1070</v>
+      </c>
+      <c r="X23" s="22">
+        <v>2014</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>3929</v>
+      </c>
+      <c r="Z23" s="22">
+        <v>947</v>
+      </c>
+      <c r="AA23" s="22">
+        <v>748</v>
+      </c>
+      <c r="AB23" s="22">
+        <v>1336</v>
+      </c>
+      <c r="AC23" s="22">
+        <v>4374</v>
+      </c>
+      <c r="AD23" s="22">
+        <v>2707</v>
+      </c>
+      <c r="AE23" s="22">
+        <v>656</v>
+      </c>
+      <c r="AF23" s="22">
+        <v>472</v>
+      </c>
+      <c r="AG23" s="22">
+        <v>283</v>
+      </c>
+      <c r="AH23" s="22">
+        <v>359</v>
+      </c>
+      <c r="AI23" s="22">
+        <v>967</v>
+      </c>
+      <c r="AJ23" s="22">
+        <v>1437</v>
+      </c>
+      <c r="AK23" s="22">
+        <v>687</v>
+      </c>
+      <c r="AL23" s="22">
+        <v>372</v>
+      </c>
+      <c r="AM23" s="22">
+        <v>501</v>
+      </c>
+      <c r="AN23" s="22">
+        <v>678</v>
+      </c>
+      <c r="AO23" s="22">
+        <v>365</v>
+      </c>
+      <c r="AP23" s="22">
+        <v>2529</v>
+      </c>
+      <c r="AQ23" s="22">
+        <v>448</v>
+      </c>
+      <c r="AR23" s="22">
+        <v>688</v>
+      </c>
+      <c r="AS23" s="22">
+        <v>903</v>
+      </c>
+      <c r="AT23" s="22">
+        <v>583</v>
+      </c>
+      <c r="AU23" s="22">
+        <v>578</v>
+      </c>
+      <c r="AV23" s="22">
+        <v>830</v>
+      </c>
+      <c r="AW23" s="22">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="24" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="17"/>
+      <c r="B24" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="22">
+        <v>2673</v>
+      </c>
+      <c r="D24" s="22">
+        <v>671</v>
+      </c>
+      <c r="E24" s="22">
+        <v>667</v>
+      </c>
+      <c r="F24" s="22">
+        <v>1196</v>
+      </c>
+      <c r="G24" s="22">
+        <v>522</v>
+      </c>
+      <c r="H24" s="22">
+        <v>605</v>
+      </c>
+      <c r="I24" s="22">
+        <v>1003</v>
+      </c>
+      <c r="J24" s="22">
+        <v>1525</v>
+      </c>
+      <c r="K24" s="22">
+        <v>1049</v>
+      </c>
+      <c r="L24" s="22">
+        <v>1028</v>
+      </c>
+      <c r="M24" s="22">
+        <v>3778</v>
+      </c>
+      <c r="N24" s="22">
+        <v>3300</v>
+      </c>
+      <c r="O24" s="22">
+        <v>7489</v>
+      </c>
+      <c r="P24" s="22">
+        <v>4799</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>1196</v>
+      </c>
+      <c r="R24" s="22">
+        <v>567</v>
+      </c>
+      <c r="S24" s="22">
+        <v>617</v>
+      </c>
+      <c r="T24" s="22">
+        <v>421</v>
+      </c>
+      <c r="U24" s="22">
+        <v>449</v>
+      </c>
+      <c r="V24" s="22">
+        <v>1130</v>
+      </c>
+      <c r="W24" s="22">
+        <v>1073</v>
+      </c>
+      <c r="X24" s="22">
+        <v>2002</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>3993</v>
+      </c>
+      <c r="Z24" s="22">
+        <v>956</v>
+      </c>
+      <c r="AA24" s="22">
+        <v>742</v>
+      </c>
+      <c r="AB24" s="22">
+        <v>1335</v>
+      </c>
+      <c r="AC24" s="22">
+        <v>4426</v>
+      </c>
+      <c r="AD24" s="22">
+        <v>2713</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>653</v>
+      </c>
+      <c r="AF24" s="22">
+        <v>481</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>292</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>355</v>
+      </c>
+      <c r="AI24" s="22">
+        <v>965</v>
+      </c>
+      <c r="AJ24" s="22">
+        <v>1440</v>
+      </c>
+      <c r="AK24" s="22">
+        <v>696</v>
+      </c>
+      <c r="AL24" s="22">
+        <v>372</v>
+      </c>
+      <c r="AM24" s="22">
+        <v>500</v>
+      </c>
+      <c r="AN24" s="22">
+        <v>671</v>
+      </c>
+      <c r="AO24" s="22">
+        <v>365</v>
+      </c>
+      <c r="AP24" s="22">
+        <v>2541</v>
+      </c>
+      <c r="AQ24" s="22">
+        <v>438</v>
+      </c>
+      <c r="AR24" s="22">
+        <v>684</v>
+      </c>
+      <c r="AS24" s="22">
+        <v>901</v>
+      </c>
+      <c r="AT24" s="22">
+        <v>583</v>
+      </c>
+      <c r="AU24" s="22">
+        <v>577</v>
+      </c>
+      <c r="AV24" s="22">
+        <v>804</v>
+      </c>
+      <c r="AW24" s="22">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="25" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="17"/>
+      <c r="B25" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="22">
+        <v>2655</v>
+      </c>
+      <c r="D25" s="22">
+        <v>668</v>
+      </c>
+      <c r="E25" s="22">
+        <v>655</v>
+      </c>
+      <c r="F25" s="22">
+        <v>1212</v>
+      </c>
+      <c r="G25" s="22">
+        <v>518</v>
+      </c>
+      <c r="H25" s="22">
+        <v>595</v>
+      </c>
+      <c r="I25" s="22">
+        <v>999</v>
+      </c>
+      <c r="J25" s="22">
+        <v>1535</v>
+      </c>
+      <c r="K25" s="22">
+        <v>1046</v>
+      </c>
+      <c r="L25" s="22">
+        <v>1022</v>
+      </c>
+      <c r="M25" s="22">
+        <v>3805</v>
+      </c>
+      <c r="N25" s="22">
+        <v>3305</v>
+      </c>
+      <c r="O25" s="22">
+        <v>7618</v>
+      </c>
+      <c r="P25" s="22">
+        <v>4818</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>1197</v>
+      </c>
+      <c r="R25" s="22">
+        <v>568</v>
+      </c>
+      <c r="S25" s="22">
+        <v>614</v>
+      </c>
+      <c r="T25" s="22">
+        <v>418</v>
+      </c>
+      <c r="U25" s="22">
+        <v>445</v>
+      </c>
+      <c r="V25" s="22">
+        <v>1129</v>
+      </c>
+      <c r="W25" s="22">
+        <v>1066</v>
+      </c>
+      <c r="X25" s="22">
+        <v>1990</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>4021</v>
+      </c>
+      <c r="Z25" s="22">
+        <v>957</v>
+      </c>
+      <c r="AA25" s="22">
+        <v>741</v>
+      </c>
+      <c r="AB25" s="22">
+        <v>1338</v>
+      </c>
+      <c r="AC25" s="22">
+        <v>4428</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>2717</v>
+      </c>
+      <c r="AE25" s="22">
+        <v>653</v>
+      </c>
+      <c r="AF25" s="22">
+        <v>492</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>296</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>354</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>957</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>1436</v>
+      </c>
+      <c r="AK25" s="22">
+        <v>691</v>
+      </c>
+      <c r="AL25" s="22">
+        <v>371</v>
+      </c>
+      <c r="AM25" s="22">
+        <v>497</v>
+      </c>
+      <c r="AN25" s="22">
+        <v>677</v>
+      </c>
+      <c r="AO25" s="22">
+        <v>365</v>
+      </c>
+      <c r="AP25" s="22">
+        <v>2564</v>
+      </c>
+      <c r="AQ25" s="22">
+        <v>440</v>
+      </c>
+      <c r="AR25" s="22">
+        <v>687</v>
+      </c>
+      <c r="AS25" s="22">
+        <v>906</v>
+      </c>
+      <c r="AT25" s="22">
+        <v>582</v>
+      </c>
+      <c r="AU25" s="22">
+        <v>573</v>
+      </c>
+      <c r="AV25" s="22">
+        <v>792</v>
+      </c>
+      <c r="AW25" s="22">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="17"/>
+      <c r="B26" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="22">
+        <v>2650</v>
+      </c>
+      <c r="D26" s="22">
+        <v>668</v>
+      </c>
+      <c r="E26" s="22">
+        <v>658</v>
+      </c>
+      <c r="F26" s="22">
+        <v>1201</v>
+      </c>
+      <c r="G26" s="22">
+        <v>509</v>
+      </c>
+      <c r="H26" s="22">
+        <v>602</v>
+      </c>
+      <c r="I26" s="22">
+        <v>1000</v>
+      </c>
+      <c r="J26" s="22">
+        <v>1536</v>
+      </c>
+      <c r="K26" s="22">
+        <v>1048</v>
+      </c>
+      <c r="L26" s="22">
+        <v>1023</v>
+      </c>
+      <c r="M26" s="22">
+        <v>3844</v>
+      </c>
+      <c r="N26" s="22">
+        <v>3315</v>
+      </c>
+      <c r="O26" s="22">
+        <v>7698</v>
+      </c>
+      <c r="P26" s="22">
+        <v>4817</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>1201</v>
+      </c>
+      <c r="R26" s="22">
+        <v>569</v>
+      </c>
+      <c r="S26" s="22">
+        <v>612</v>
+      </c>
+      <c r="T26" s="22">
+        <v>434</v>
+      </c>
+      <c r="U26" s="22">
+        <v>434</v>
+      </c>
+      <c r="V26" s="22">
+        <v>1139</v>
+      </c>
+      <c r="W26" s="22">
+        <v>1075</v>
+      </c>
+      <c r="X26" s="22">
+        <v>1986</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>3996</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>963</v>
+      </c>
+      <c r="AA26" s="22">
+        <v>718</v>
+      </c>
+      <c r="AB26" s="22">
+        <v>1346</v>
+      </c>
+      <c r="AC26" s="22">
+        <v>4422</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>2727</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>654</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>496</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>297</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>350</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>963</v>
+      </c>
+      <c r="AJ26" s="22">
+        <v>1446</v>
+      </c>
+      <c r="AK26" s="22">
+        <v>692</v>
+      </c>
+      <c r="AL26" s="22">
+        <v>370</v>
+      </c>
+      <c r="AM26" s="22">
+        <v>493</v>
+      </c>
+      <c r="AN26" s="22">
+        <v>683</v>
+      </c>
+      <c r="AO26" s="22">
+        <v>364</v>
+      </c>
+      <c r="AP26" s="22">
+        <v>2577</v>
+      </c>
+      <c r="AQ26" s="22">
+        <v>439</v>
+      </c>
+      <c r="AR26" s="22">
+        <v>685</v>
+      </c>
+      <c r="AS26" s="22">
+        <v>914</v>
+      </c>
+      <c r="AT26" s="22">
+        <v>588</v>
+      </c>
+      <c r="AU26" s="22">
+        <v>557</v>
+      </c>
+      <c r="AV26" s="22">
+        <v>799</v>
+      </c>
+      <c r="AW26" s="22">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="17"/>
+      <c r="B27" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="22">
+        <v>2664</v>
+      </c>
+      <c r="D27" s="22">
+        <v>668</v>
+      </c>
+      <c r="E27" s="22">
+        <v>671</v>
+      </c>
+      <c r="F27" s="22">
+        <v>1201</v>
+      </c>
+      <c r="G27" s="22">
+        <v>503</v>
+      </c>
+      <c r="H27" s="22">
+        <v>590</v>
+      </c>
+      <c r="I27" s="22">
+        <v>1003</v>
+      </c>
+      <c r="J27" s="22">
+        <v>1536</v>
+      </c>
+      <c r="K27" s="22">
+        <v>1051</v>
+      </c>
+      <c r="L27" s="22">
+        <v>1026</v>
+      </c>
+      <c r="M27" s="22">
+        <v>3875</v>
+      </c>
+      <c r="N27" s="22">
+        <v>3343</v>
+      </c>
+      <c r="O27" s="22">
+        <v>7775</v>
+      </c>
+      <c r="P27" s="22">
+        <v>4931</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>1203</v>
+      </c>
+      <c r="R27" s="22">
+        <v>571</v>
+      </c>
+      <c r="S27" s="22">
+        <v>616</v>
+      </c>
+      <c r="T27" s="22">
+        <v>432</v>
+      </c>
+      <c r="U27" s="22">
+        <v>429</v>
+      </c>
+      <c r="V27" s="22">
+        <v>1140</v>
+      </c>
+      <c r="W27" s="22">
+        <v>1093</v>
+      </c>
+      <c r="X27" s="22">
+        <v>1991</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>4014</v>
+      </c>
+      <c r="Z27" s="22">
+        <v>967</v>
+      </c>
+      <c r="AA27" s="22">
+        <v>715</v>
+      </c>
+      <c r="AB27" s="22">
+        <v>1372</v>
+      </c>
+      <c r="AC27" s="22">
+        <v>4476</v>
+      </c>
+      <c r="AD27" s="22">
+        <v>2755</v>
+      </c>
+      <c r="AE27" s="22">
+        <v>658</v>
+      </c>
+      <c r="AF27" s="22">
+        <v>494</v>
+      </c>
+      <c r="AG27" s="22">
+        <v>293</v>
+      </c>
+      <c r="AH27" s="22">
+        <v>345</v>
+      </c>
+      <c r="AI27" s="22">
+        <v>966</v>
+      </c>
+      <c r="AJ27" s="22">
+        <v>1456</v>
+      </c>
+      <c r="AK27" s="22">
+        <v>701</v>
+      </c>
+      <c r="AL27" s="22">
+        <v>369</v>
+      </c>
+      <c r="AM27" s="22">
+        <v>493</v>
+      </c>
+      <c r="AN27" s="22">
+        <v>688</v>
+      </c>
+      <c r="AO27" s="22">
+        <v>367</v>
+      </c>
+      <c r="AP27" s="22">
+        <v>2585</v>
+      </c>
+      <c r="AQ27" s="22">
+        <v>431</v>
+      </c>
+      <c r="AR27" s="22">
+        <v>684</v>
+      </c>
+      <c r="AS27" s="22">
+        <v>913</v>
+      </c>
+      <c r="AT27" s="22">
+        <v>595</v>
+      </c>
+      <c r="AU27" s="22">
+        <v>558</v>
+      </c>
+      <c r="AV27" s="22">
+        <v>817</v>
+      </c>
+      <c r="AW27" s="22">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="17"/>
+      <c r="B28" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="22">
+        <v>2668</v>
+      </c>
+      <c r="D28" s="22">
+        <v>668</v>
+      </c>
+      <c r="E28" s="22">
+        <v>671</v>
+      </c>
+      <c r="F28" s="22">
+        <v>1229</v>
+      </c>
+      <c r="G28" s="22">
+        <v>505</v>
+      </c>
+      <c r="H28" s="22">
+        <v>580</v>
+      </c>
+      <c r="I28" s="22">
+        <v>1005</v>
+      </c>
+      <c r="J28" s="22">
+        <v>1537</v>
+      </c>
+      <c r="K28" s="22">
+        <v>1052</v>
+      </c>
+      <c r="L28" s="22">
+        <v>1029</v>
+      </c>
+      <c r="M28" s="22">
+        <v>3931</v>
+      </c>
+      <c r="N28" s="22">
+        <v>3371</v>
+      </c>
+      <c r="O28" s="22">
+        <v>7924</v>
+      </c>
+      <c r="P28" s="22">
+        <v>4989</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>1206</v>
+      </c>
+      <c r="R28" s="22">
+        <v>571</v>
+      </c>
+      <c r="S28" s="22">
+        <v>616</v>
+      </c>
+      <c r="T28" s="22">
+        <v>426</v>
+      </c>
+      <c r="U28" s="22">
+        <v>444</v>
+      </c>
+      <c r="V28" s="22">
+        <v>1144</v>
+      </c>
+      <c r="W28" s="22">
+        <v>1098</v>
+      </c>
+      <c r="X28" s="22">
+        <v>2017</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>4057</v>
+      </c>
+      <c r="Z28" s="22">
+        <v>946</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>746</v>
+      </c>
+      <c r="AB28" s="22">
+        <v>1384</v>
+      </c>
+      <c r="AC28" s="22">
+        <v>4497</v>
+      </c>
+      <c r="AD28" s="22">
+        <v>2770</v>
+      </c>
+      <c r="AE28" s="22">
+        <v>664</v>
+      </c>
+      <c r="AF28" s="22">
+        <v>496</v>
+      </c>
+      <c r="AG28" s="22">
+        <v>299</v>
+      </c>
+      <c r="AH28" s="22">
+        <v>349</v>
+      </c>
+      <c r="AI28" s="22">
+        <v>968</v>
+      </c>
+      <c r="AJ28" s="22">
+        <v>1465</v>
+      </c>
+      <c r="AK28" s="22">
+        <v>706</v>
+      </c>
+      <c r="AL28" s="22">
+        <v>368</v>
+      </c>
+      <c r="AM28" s="22">
+        <v>496</v>
+      </c>
+      <c r="AN28" s="22">
+        <v>690</v>
+      </c>
+      <c r="AO28" s="22">
+        <v>364</v>
+      </c>
+      <c r="AP28" s="22">
+        <v>2628</v>
+      </c>
+      <c r="AQ28" s="22">
+        <v>444</v>
+      </c>
+      <c r="AR28" s="22">
+        <v>683</v>
+      </c>
+      <c r="AS28" s="22">
+        <v>917</v>
+      </c>
+      <c r="AT28" s="22">
+        <v>597</v>
+      </c>
+      <c r="AU28" s="22">
+        <v>563</v>
+      </c>
+      <c r="AV28" s="22">
+        <v>830</v>
+      </c>
+      <c r="AW28" s="22">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="22">
+        <v>2721</v>
+      </c>
+      <c r="D29" s="22">
+        <v>668</v>
+      </c>
+      <c r="E29" s="22">
+        <v>680</v>
+      </c>
+      <c r="F29" s="22">
+        <v>1247</v>
+      </c>
+      <c r="G29" s="22">
+        <v>507</v>
+      </c>
+      <c r="H29" s="22">
+        <v>586</v>
+      </c>
+      <c r="I29" s="22">
+        <v>1001</v>
+      </c>
+      <c r="J29" s="22">
+        <v>1551</v>
+      </c>
+      <c r="K29" s="22">
+        <v>1057</v>
+      </c>
+      <c r="L29" s="22">
+        <v>1043</v>
+      </c>
+      <c r="M29" s="22">
+        <v>4013</v>
+      </c>
+      <c r="N29" s="22">
+        <v>3408</v>
+      </c>
+      <c r="O29" s="22">
+        <v>8159</v>
+      </c>
+      <c r="P29" s="22">
+        <v>5083</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>1210</v>
+      </c>
+      <c r="R29" s="22">
+        <v>571</v>
+      </c>
+      <c r="S29" s="22">
+        <v>617</v>
+      </c>
+      <c r="T29" s="22">
+        <v>431</v>
+      </c>
+      <c r="U29" s="22">
+        <v>459</v>
+      </c>
+      <c r="V29" s="22">
+        <v>1157</v>
+      </c>
+      <c r="W29" s="22">
+        <v>1105</v>
+      </c>
+      <c r="X29" s="22">
+        <v>2041</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>4147</v>
+      </c>
+      <c r="Z29" s="22">
+        <v>975</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>769</v>
+      </c>
+      <c r="AB29" s="22">
+        <v>1392</v>
+      </c>
+      <c r="AC29" s="22">
+        <v>4580</v>
+      </c>
+      <c r="AD29" s="22">
+        <v>2793</v>
+      </c>
+      <c r="AE29" s="22">
+        <v>672</v>
+      </c>
+      <c r="AF29" s="22">
+        <v>485</v>
+      </c>
+      <c r="AG29" s="22">
+        <v>305</v>
+      </c>
+      <c r="AH29" s="22">
+        <v>370</v>
+      </c>
+      <c r="AI29" s="22">
+        <v>980</v>
+      </c>
+      <c r="AJ29" s="22">
+        <v>1473</v>
+      </c>
+      <c r="AK29" s="22">
+        <v>712</v>
+      </c>
+      <c r="AL29" s="22">
+        <v>368</v>
+      </c>
+      <c r="AM29" s="22">
+        <v>501</v>
+      </c>
+      <c r="AN29" s="22">
+        <v>695</v>
+      </c>
+      <c r="AO29" s="22">
+        <v>362</v>
+      </c>
+      <c r="AP29" s="22">
+        <v>2661</v>
+      </c>
+      <c r="AQ29" s="22">
+        <v>445</v>
+      </c>
+      <c r="AR29" s="22">
+        <v>691</v>
+      </c>
+      <c r="AS29" s="22">
+        <v>924</v>
+      </c>
+      <c r="AT29" s="22">
+        <v>602</v>
+      </c>
+      <c r="AU29" s="22">
+        <v>565</v>
+      </c>
+      <c r="AV29" s="22">
+        <v>830</v>
+      </c>
+      <c r="AW29" s="22">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="22">
+        <v>2736</v>
+      </c>
+      <c r="D30" s="22">
+        <v>668</v>
+      </c>
+      <c r="E30" s="22">
+        <v>678</v>
+      </c>
+      <c r="F30" s="22">
+        <v>1260</v>
+      </c>
+      <c r="G30" s="22">
+        <v>507</v>
+      </c>
+      <c r="H30" s="22">
+        <v>595</v>
+      </c>
+      <c r="I30" s="22">
+        <v>997</v>
+      </c>
+      <c r="J30" s="22">
+        <v>1562</v>
+      </c>
+      <c r="K30" s="22">
+        <v>1063</v>
+      </c>
+      <c r="L30" s="22">
+        <v>1052</v>
+      </c>
+      <c r="M30" s="22">
+        <v>4062</v>
+      </c>
+      <c r="N30" s="22">
+        <v>3436</v>
+      </c>
+      <c r="O30" s="22">
+        <v>8289</v>
+      </c>
+      <c r="P30" s="22">
+        <v>5201</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>1207</v>
+      </c>
+      <c r="R30" s="22">
+        <v>572</v>
+      </c>
+      <c r="S30" s="22">
+        <v>619</v>
+      </c>
+      <c r="T30" s="22">
+        <v>432</v>
+      </c>
+      <c r="U30" s="22">
+        <v>459</v>
+      </c>
+      <c r="V30" s="22">
+        <v>1163</v>
+      </c>
+      <c r="W30" s="22">
+        <v>1101</v>
+      </c>
+      <c r="X30" s="22">
+        <v>2037</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>4221</v>
+      </c>
+      <c r="Z30" s="22">
+        <v>1005</v>
+      </c>
+      <c r="AA30" s="22">
+        <v>782</v>
+      </c>
+      <c r="AB30" s="22">
+        <v>1398</v>
+      </c>
+      <c r="AC30" s="22">
+        <v>4733</v>
+      </c>
+      <c r="AD30" s="22">
+        <v>2807</v>
+      </c>
+      <c r="AE30" s="22">
+        <v>672</v>
+      </c>
+      <c r="AF30" s="22">
+        <v>492</v>
+      </c>
+      <c r="AG30" s="22">
+        <v>297</v>
+      </c>
+      <c r="AH30" s="22">
+        <v>368</v>
+      </c>
+      <c r="AI30" s="22">
+        <v>989</v>
+      </c>
+      <c r="AJ30" s="22">
+        <v>1482</v>
+      </c>
+      <c r="AK30" s="22">
+        <v>710</v>
+      </c>
+      <c r="AL30" s="22">
+        <v>368</v>
+      </c>
+      <c r="AM30" s="22">
+        <v>500</v>
+      </c>
+      <c r="AN30" s="22">
+        <v>698</v>
+      </c>
+      <c r="AO30" s="22">
+        <v>362</v>
+      </c>
+      <c r="AP30" s="22">
+        <v>2684</v>
+      </c>
+      <c r="AQ30" s="22">
+        <v>432</v>
+      </c>
+      <c r="AR30" s="22">
+        <v>687</v>
+      </c>
+      <c r="AS30" s="22">
+        <v>929</v>
+      </c>
+      <c r="AT30" s="22">
+        <v>606</v>
+      </c>
+      <c r="AU30" s="22">
+        <v>570</v>
+      </c>
+      <c r="AV30" s="22">
+        <v>821</v>
+      </c>
+      <c r="AW30" s="22">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="31" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="17"/>
+      <c r="B31" s="18">
+        <v>2020</v>
+      </c>
+      <c r="C31" s="22">
+        <v>2714</v>
+      </c>
+      <c r="D31" s="22">
+        <v>665</v>
+      </c>
+      <c r="E31" s="22">
+        <v>671</v>
+      </c>
+      <c r="F31" s="22">
+        <v>1263</v>
+      </c>
+      <c r="G31" s="22">
+        <v>501</v>
+      </c>
+      <c r="H31" s="22">
+        <v>588</v>
+      </c>
+      <c r="I31" s="22">
+        <v>996</v>
+      </c>
+      <c r="J31" s="22">
+        <v>1563</v>
+      </c>
+      <c r="K31" s="22">
+        <v>1054</v>
+      </c>
+      <c r="L31" s="22">
+        <v>1051</v>
+      </c>
+      <c r="M31" s="22">
+        <v>4080</v>
+      </c>
+      <c r="N31" s="22">
+        <v>3464</v>
+      </c>
+      <c r="O31" s="22">
+        <v>8414</v>
+      </c>
+      <c r="P31" s="22">
+        <v>5196</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>1199</v>
+      </c>
+      <c r="R31" s="22">
+        <v>570</v>
+      </c>
+      <c r="S31" s="22">
+        <v>618</v>
+      </c>
+      <c r="T31" s="22">
+        <v>431</v>
+      </c>
+      <c r="U31" s="22">
+        <v>447</v>
+      </c>
+      <c r="V31" s="22">
+        <v>1159</v>
+      </c>
+      <c r="W31" s="22">
+        <v>1106</v>
+      </c>
+      <c r="X31" s="22">
+        <v>2029</v>
+      </c>
+      <c r="Y31" s="22">
+        <v>4247</v>
+      </c>
+      <c r="Z31" s="22">
+        <v>982</v>
+      </c>
+      <c r="AA31" s="22">
+        <v>781</v>
+      </c>
+      <c r="AB31" s="22">
+        <v>1398</v>
+      </c>
+      <c r="AC31" s="22">
+        <v>4786</v>
+      </c>
+      <c r="AD31" s="22">
+        <v>2827</v>
+      </c>
+      <c r="AE31" s="22">
+        <v>677</v>
+      </c>
+      <c r="AF31" s="22">
+        <v>487</v>
+      </c>
+      <c r="AG31" s="22">
+        <v>303</v>
+      </c>
+      <c r="AH31" s="22">
+        <v>351</v>
+      </c>
+      <c r="AI31" s="22">
+        <v>994</v>
+      </c>
+      <c r="AJ31" s="22">
+        <v>1488</v>
+      </c>
+      <c r="AK31" s="22">
+        <v>702</v>
+      </c>
+      <c r="AL31" s="22">
+        <v>367</v>
+      </c>
+      <c r="AM31" s="22">
+        <v>500</v>
+      </c>
+      <c r="AN31" s="22">
+        <v>698</v>
+      </c>
+      <c r="AO31" s="22">
+        <v>362</v>
+      </c>
+      <c r="AP31" s="22">
+        <v>2700</v>
+      </c>
+      <c r="AQ31" s="22">
+        <v>447</v>
+      </c>
+      <c r="AR31" s="22">
+        <v>686</v>
+      </c>
+      <c r="AS31" s="22">
+        <v>933</v>
+      </c>
+      <c r="AT31" s="22">
+        <v>606</v>
+      </c>
+      <c r="AU31" s="22">
+        <v>571</v>
+      </c>
+      <c r="AV31" s="22">
+        <v>819</v>
+      </c>
+      <c r="AW31" s="22">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="32" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="17"/>
+      <c r="B32" s="18">
+        <v>2021</v>
+      </c>
+      <c r="C32" s="22">
+        <v>2694</v>
+      </c>
+      <c r="D32" s="22">
+        <v>656</v>
+      </c>
+      <c r="E32" s="22">
+        <v>658</v>
+      </c>
+      <c r="F32" s="22">
+        <v>1253</v>
+      </c>
+      <c r="G32" s="22">
+        <v>498</v>
+      </c>
+      <c r="H32" s="22">
+        <v>587</v>
+      </c>
+      <c r="I32" s="22">
+        <v>990</v>
+      </c>
+      <c r="J32" s="22">
+        <v>1564</v>
+      </c>
+      <c r="K32" s="22">
+        <v>1050</v>
+      </c>
+      <c r="L32" s="22">
+        <v>1052</v>
+      </c>
+      <c r="M32" s="22">
+        <v>4114</v>
+      </c>
+      <c r="N32" s="22">
+        <v>3475</v>
+      </c>
+      <c r="O32" s="22">
+        <v>8485</v>
+      </c>
+      <c r="P32" s="22">
+        <v>5154</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>1188</v>
+      </c>
+      <c r="R32" s="22">
+        <v>567</v>
+      </c>
+      <c r="S32" s="22">
+        <v>617</v>
+      </c>
+      <c r="T32" s="22">
+        <v>426</v>
+      </c>
+      <c r="U32" s="22">
+        <v>451</v>
+      </c>
+      <c r="V32" s="22">
+        <v>1148</v>
+      </c>
+      <c r="W32" s="22">
+        <v>1108</v>
+      </c>
+      <c r="X32" s="22">
+        <v>2025</v>
+      </c>
+      <c r="Y32" s="22">
+        <v>4272</v>
+      </c>
+      <c r="Z32" s="22">
+        <v>970</v>
+      </c>
+      <c r="AA32" s="22">
+        <v>770</v>
+      </c>
+      <c r="AB32" s="22">
+        <v>1390</v>
+      </c>
+      <c r="AC32" s="22">
+        <v>4793</v>
+      </c>
+      <c r="AD32" s="22">
+        <v>2837</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>677</v>
+      </c>
+      <c r="AF32" s="22">
+        <v>474</v>
+      </c>
+      <c r="AG32" s="22">
+        <v>304</v>
+      </c>
+      <c r="AH32" s="22">
+        <v>356</v>
+      </c>
+      <c r="AI32" s="22">
+        <v>995</v>
+      </c>
+      <c r="AJ32" s="22">
+        <v>1484</v>
+      </c>
+      <c r="AK32" s="22">
+        <v>698</v>
+      </c>
+      <c r="AL32" s="22">
+        <v>367</v>
+      </c>
+      <c r="AM32" s="22">
+        <v>497</v>
+      </c>
+      <c r="AN32" s="22">
+        <v>690</v>
+      </c>
+      <c r="AO32" s="22">
+        <v>357</v>
+      </c>
+      <c r="AP32" s="22">
+        <v>2702</v>
+      </c>
+      <c r="AQ32" s="22">
+        <v>449</v>
+      </c>
+      <c r="AR32" s="22">
+        <v>678</v>
+      </c>
+      <c r="AS32" s="22">
+        <v>932</v>
+      </c>
+      <c r="AT32" s="22">
+        <v>599</v>
+      </c>
+      <c r="AU32" s="22">
+        <v>563</v>
+      </c>
+      <c r="AV32" s="22">
+        <v>820</v>
+      </c>
+      <c r="AW32" s="22">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="33" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="17"/>
+      <c r="B33" s="18">
+        <v>2022</v>
+      </c>
+      <c r="C33" s="22">
+        <v>2687</v>
+      </c>
+      <c r="D33" s="22">
+        <v>649</v>
+      </c>
+      <c r="E33" s="22">
+        <v>649</v>
+      </c>
+      <c r="F33" s="22">
+        <v>1242</v>
+      </c>
+      <c r="G33" s="22">
+        <v>484</v>
+      </c>
+      <c r="H33" s="22">
+        <v>590</v>
+      </c>
+      <c r="I33" s="22">
+        <v>979</v>
+      </c>
+      <c r="J33" s="22">
+        <v>1555</v>
+      </c>
+      <c r="K33" s="22">
+        <v>1055</v>
+      </c>
+      <c r="L33" s="22">
+        <v>1048</v>
+      </c>
+      <c r="M33" s="22">
+        <v>4140</v>
+      </c>
+      <c r="N33" s="22">
+        <v>3478</v>
+      </c>
+      <c r="O33" s="22">
+        <v>8558</v>
+      </c>
+      <c r="P33" s="22">
+        <v>5174</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>1180</v>
+      </c>
+      <c r="R33" s="22">
+        <v>563</v>
+      </c>
+      <c r="S33" s="22">
+        <v>616</v>
+      </c>
+      <c r="T33" s="22">
+        <v>419</v>
+      </c>
+      <c r="U33" s="22">
+        <v>445</v>
+      </c>
+      <c r="V33" s="22">
+        <v>1130</v>
+      </c>
+      <c r="W33" s="22">
+        <v>1095</v>
+      </c>
+      <c r="X33" s="22">
+        <v>2015</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>4269</v>
+      </c>
+      <c r="Z33" s="22">
+        <v>959</v>
+      </c>
+      <c r="AA33" s="22">
+        <v>779</v>
+      </c>
+      <c r="AB33" s="22">
+        <v>1377</v>
+      </c>
+      <c r="AC33" s="22">
+        <v>4803</v>
+      </c>
+      <c r="AD33" s="22">
+        <v>2842</v>
+      </c>
+      <c r="AE33" s="22">
+        <v>674</v>
+      </c>
+      <c r="AF33" s="22">
+        <v>471</v>
+      </c>
+      <c r="AG33" s="22">
+        <v>302</v>
+      </c>
+      <c r="AH33" s="22">
+        <v>374</v>
+      </c>
+      <c r="AI33" s="22">
+        <v>995</v>
+      </c>
+      <c r="AJ33" s="22">
+        <v>1478</v>
+      </c>
+      <c r="AK33" s="22">
+        <v>685</v>
+      </c>
+      <c r="AL33" s="22">
+        <v>364</v>
+      </c>
+      <c r="AM33" s="22">
+        <v>494</v>
+      </c>
+      <c r="AN33" s="22">
+        <v>689</v>
+      </c>
+      <c r="AO33" s="22">
+        <v>352</v>
+      </c>
+      <c r="AP33" s="22">
+        <v>2702</v>
+      </c>
+      <c r="AQ33" s="22">
+        <v>449</v>
+      </c>
+      <c r="AR33" s="22">
+        <v>668</v>
+      </c>
+      <c r="AS33" s="22">
+        <v>930</v>
+      </c>
+      <c r="AT33" s="22">
+        <v>596</v>
+      </c>
+      <c r="AU33" s="22">
+        <v>553</v>
+      </c>
+      <c r="AV33" s="22">
+        <v>815</v>
+      </c>
+      <c r="AW33" s="22">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="34" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="17"/>
+      <c r="B34" s="18">
+        <v>2023</v>
+      </c>
+      <c r="C34" s="22">
+        <v>2714</v>
+      </c>
+      <c r="D34" s="22">
+        <v>644</v>
+      </c>
+      <c r="E34" s="22">
+        <v>639</v>
+      </c>
+      <c r="F34" s="22">
+        <v>1255</v>
+      </c>
+      <c r="G34" s="22">
+        <v>478</v>
+      </c>
+      <c r="H34" s="22">
+        <v>583</v>
+      </c>
+      <c r="I34" s="22">
+        <v>973</v>
+      </c>
+      <c r="J34" s="22">
+        <v>1557</v>
+      </c>
+      <c r="K34" s="22">
+        <v>1066</v>
+      </c>
+      <c r="L34" s="22">
+        <v>1053</v>
+      </c>
+      <c r="M34" s="22">
+        <v>4158</v>
+      </c>
+      <c r="N34" s="22">
+        <v>3508</v>
+      </c>
+      <c r="O34" s="22">
+        <v>8593</v>
+      </c>
+      <c r="P34" s="22">
+        <v>5228</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>1177</v>
+      </c>
+      <c r="R34" s="22">
+        <v>562</v>
+      </c>
+      <c r="S34" s="22">
+        <v>616</v>
+      </c>
+      <c r="T34" s="22">
+        <v>415</v>
+      </c>
+      <c r="U34" s="22">
+        <v>453</v>
+      </c>
+      <c r="V34" s="22">
+        <v>1131</v>
+      </c>
+      <c r="W34" s="22">
+        <v>1092</v>
+      </c>
+      <c r="X34" s="22">
+        <v>2017</v>
+      </c>
+      <c r="Y34" s="22">
+        <v>4301</v>
+      </c>
+      <c r="Z34" s="22">
+        <v>945</v>
+      </c>
+      <c r="AA34" s="22">
+        <v>795</v>
+      </c>
+      <c r="AB34" s="22">
+        <v>1384</v>
+      </c>
+      <c r="AC34" s="22">
+        <v>4824</v>
+      </c>
+      <c r="AD34" s="22">
+        <v>2854</v>
+      </c>
+      <c r="AE34" s="22">
+        <v>671</v>
+      </c>
+      <c r="AF34" s="22">
+        <v>472</v>
+      </c>
+      <c r="AG34" s="22">
+        <v>288</v>
+      </c>
+      <c r="AH34" s="22">
+        <v>356</v>
+      </c>
+      <c r="AI34" s="22">
+        <v>999</v>
+      </c>
+      <c r="AJ34" s="22">
+        <v>1480</v>
+      </c>
+      <c r="AK34" s="22">
+        <v>678</v>
+      </c>
+      <c r="AL34" s="22">
+        <v>360</v>
+      </c>
+      <c r="AM34" s="22">
+        <v>491</v>
+      </c>
+      <c r="AN34" s="22">
+        <v>687</v>
+      </c>
+      <c r="AO34" s="22">
+        <v>347</v>
+      </c>
+      <c r="AP34" s="22">
+        <v>2702</v>
+      </c>
+      <c r="AQ34" s="22">
+        <v>447</v>
+      </c>
+      <c r="AR34" s="22">
+        <v>667</v>
+      </c>
+      <c r="AS34" s="22">
+        <v>930</v>
+      </c>
+      <c r="AT34" s="22">
+        <v>591</v>
+      </c>
+      <c r="AU34" s="22">
+        <v>552</v>
+      </c>
+      <c r="AV34" s="22">
+        <v>807</v>
+      </c>
+      <c r="AW34" s="22">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="35" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18">
+        <v>2024</v>
+      </c>
+      <c r="C35" s="22">
+        <v>2719</v>
+      </c>
+      <c r="D35" s="22">
+        <v>640</v>
+      </c>
+      <c r="E35" s="22">
+        <v>633</v>
+      </c>
+      <c r="F35" s="22">
+        <v>1263</v>
+      </c>
+      <c r="G35" s="22">
+        <v>481</v>
+      </c>
+      <c r="H35" s="22">
+        <v>575</v>
+      </c>
+      <c r="I35" s="22">
+        <v>968</v>
+      </c>
+      <c r="J35" s="22">
+        <v>1563</v>
+      </c>
+      <c r="K35" s="22">
+        <v>1071</v>
+      </c>
+      <c r="L35" s="22">
+        <v>1055</v>
+      </c>
+      <c r="M35" s="22">
+        <v>4192</v>
+      </c>
+      <c r="N35" s="22">
+        <v>3537</v>
+      </c>
+      <c r="O35" s="22">
+        <v>8671</v>
+      </c>
+      <c r="P35" s="22">
+        <v>5318</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>1168</v>
+      </c>
+      <c r="R35" s="22">
+        <v>558</v>
+      </c>
+      <c r="S35" s="22">
+        <v>614</v>
+      </c>
+      <c r="T35" s="22">
+        <v>409</v>
+      </c>
+      <c r="U35" s="22">
+        <v>453</v>
+      </c>
+      <c r="V35" s="22">
+        <v>1132</v>
+      </c>
+      <c r="W35" s="22">
+        <v>1093</v>
+      </c>
+      <c r="X35" s="22">
+        <v>2014</v>
+      </c>
+      <c r="Y35" s="22">
+        <v>4310</v>
+      </c>
+      <c r="Z35" s="22">
+        <v>942</v>
+      </c>
+      <c r="AA35" s="22">
+        <v>793</v>
+      </c>
+      <c r="AB35" s="22">
+        <v>1388</v>
+      </c>
+      <c r="AC35" s="22">
+        <v>4894</v>
+      </c>
+      <c r="AD35" s="22">
+        <v>2864</v>
+      </c>
+      <c r="AE35" s="22">
+        <v>680</v>
+      </c>
+      <c r="AF35" s="22">
+        <v>466</v>
+      </c>
+      <c r="AG35" s="22">
+        <v>290</v>
+      </c>
+      <c r="AH35" s="22">
+        <v>339</v>
+      </c>
+      <c r="AI35" s="22">
+        <v>1007</v>
+      </c>
+      <c r="AJ35" s="22">
+        <v>1485</v>
+      </c>
+      <c r="AK35" s="22">
+        <v>677</v>
+      </c>
+      <c r="AL35" s="22">
+        <v>358</v>
+      </c>
+      <c r="AM35" s="22">
+        <v>490</v>
+      </c>
+      <c r="AN35" s="22">
+        <v>679</v>
+      </c>
+      <c r="AO35" s="22">
+        <v>346</v>
+      </c>
+      <c r="AP35" s="22">
+        <v>2733</v>
+      </c>
+      <c r="AQ35" s="22">
+        <v>438</v>
+      </c>
+      <c r="AR35" s="22">
+        <v>666</v>
+      </c>
+      <c r="AS35" s="22">
+        <v>931</v>
+      </c>
+      <c r="AT35" s="22">
+        <v>585</v>
+      </c>
+      <c r="AU35" s="22">
+        <v>552</v>
+      </c>
+      <c r="AV35" s="22">
+        <v>807</v>
+      </c>
+      <c r="AW35" s="22">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="36" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A36" s="23"/>
+      <c r="B36" s="24">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="109">
+        <v>2715</v>
+      </c>
+      <c r="D36" s="109">
+        <v>633</v>
+      </c>
+      <c r="E36" s="109">
+        <v>614</v>
+      </c>
+      <c r="F36" s="109">
+        <v>1262</v>
+      </c>
+      <c r="G36" s="109">
+        <v>477</v>
+      </c>
+      <c r="H36" s="109">
+        <v>564</v>
+      </c>
+      <c r="I36" s="109">
+        <v>962</v>
+      </c>
+      <c r="J36" s="109">
+        <v>1569</v>
+      </c>
+      <c r="K36" s="109">
+        <v>1071</v>
+      </c>
+      <c r="L36" s="109">
+        <v>1053</v>
+      </c>
+      <c r="M36" s="109">
+        <v>4235</v>
+      </c>
+      <c r="N36" s="109">
+        <v>3564</v>
+      </c>
+      <c r="O36" s="109">
+        <v>8834</v>
+      </c>
+      <c r="P36" s="109">
+        <v>5416</v>
+      </c>
+      <c r="Q36" s="109">
+        <v>1163</v>
+      </c>
+      <c r="R36" s="109">
+        <v>557</v>
+      </c>
+      <c r="S36" s="109">
+        <v>613</v>
+      </c>
+      <c r="T36" s="109">
+        <v>417</v>
+      </c>
+      <c r="U36" s="109">
+        <v>456</v>
+      </c>
+      <c r="V36" s="109">
+        <v>1134</v>
+      </c>
+      <c r="W36" s="109">
+        <v>1095</v>
+      </c>
+      <c r="X36" s="109">
+        <v>2016</v>
+      </c>
+      <c r="Y36" s="109">
+        <v>4347</v>
+      </c>
+      <c r="Z36" s="109">
+        <v>941</v>
+      </c>
+      <c r="AA36" s="109">
+        <v>790</v>
+      </c>
+      <c r="AB36" s="109">
+        <v>1397</v>
+      </c>
+      <c r="AC36" s="109">
+        <v>4965</v>
+      </c>
+      <c r="AD36" s="109">
+        <v>2876</v>
+      </c>
+      <c r="AE36" s="109">
+        <v>675</v>
+      </c>
+      <c r="AF36" s="109">
+        <v>465</v>
+      </c>
+      <c r="AG36" s="109">
+        <v>295</v>
+      </c>
+      <c r="AH36" s="109">
+        <v>346</v>
+      </c>
+      <c r="AI36" s="109">
+        <v>1011</v>
+      </c>
+      <c r="AJ36" s="109">
+        <v>1493</v>
+      </c>
+      <c r="AK36" s="109">
+        <v>684</v>
+      </c>
+      <c r="AL36" s="109">
+        <v>358</v>
+      </c>
+      <c r="AM36" s="109">
+        <v>489</v>
+      </c>
+      <c r="AN36" s="109">
+        <v>671</v>
+      </c>
+      <c r="AO36" s="109">
+        <v>349</v>
+      </c>
+      <c r="AP36" s="109">
+        <v>2772</v>
+      </c>
+      <c r="AQ36" s="109">
+        <v>435</v>
+      </c>
+      <c r="AR36" s="109">
+        <v>658</v>
+      </c>
+      <c r="AS36" s="109">
+        <v>927</v>
+      </c>
+      <c r="AT36" s="109">
+        <v>581</v>
+      </c>
+      <c r="AU36" s="109">
+        <v>546</v>
+      </c>
+      <c r="AV36" s="109">
+        <v>811</v>
+      </c>
+      <c r="AW36" s="109">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="37" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C37" s="26" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C38" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" s="27"/>
+    </row>
+    <row r="39" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="B39" s="27"/>
+      <c r="C39" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D39" s="29"/>
+    </row>
+    <row r="40" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="B40" s="27"/>
+      <c r="C40" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" s="29"/>
+    </row>
+    <row r="41" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C41" s="28" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C42" s="28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C43" s="28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="44" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C44" s="28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="45" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C45" s="30" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="C46" s="30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="47" spans="1:49" x14ac:dyDescent="0.45">
+      <c r="C47" s="31" t="s">
+        <v>85</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.19685039370078741" footer="1.1811023622047245"/>
+  <pageSetup paperSize="9" scale="60" firstPageNumber="3" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C（年平均-&amp;P）</oddFooter>
+  </headerFooter>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="26" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CC86D58-23CD-4854-A70C-2A1C63A580A5}">
   <dimension ref="A1:AW48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C31" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="A4" sqref="A4"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.8984375" style="1" customWidth="1"/>
     <col min="3" max="49" width="6.8984375" style="1" customWidth="1"/>
     <col min="50" max="16384" width="8.09765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:49" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="16.2" x14ac:dyDescent="0.45">
       <c r="D4" s="2" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
     </row>
     <row r="5" spans="1:49" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B5" s="3" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:49" x14ac:dyDescent="0.45">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6">
         <v>1</v>
       </c>
       <c r="D6" s="7">
         <v>2</v>
       </c>
       <c r="E6" s="7">
         <v>3</v>
       </c>
       <c r="F6" s="7">
         <v>4</v>
       </c>
       <c r="G6" s="7">
         <v>5</v>
       </c>
       <c r="H6" s="7">
         <v>6</v>
       </c>
       <c r="I6" s="7">
@@ -10177,4305 +14750,4305 @@
       <c r="AR7" s="12" t="s">
         <v>45</v>
       </c>
       <c r="AS7" s="12" t="s">
         <v>46</v>
       </c>
       <c r="AT7" s="12" t="s">
         <v>47</v>
       </c>
       <c r="AU7" s="12" t="s">
         <v>48</v>
       </c>
       <c r="AV7" s="12" t="s">
         <v>49</v>
       </c>
       <c r="AW7" s="13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="14"/>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>2891</v>
+        <v>2784</v>
       </c>
       <c r="D8" s="1">
+        <v>720</v>
+      </c>
+      <c r="E8" s="1">
         <v>750</v>
       </c>
-      <c r="E8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="1">
-        <v>1212</v>
+        <v>1174</v>
       </c>
       <c r="G8" s="1">
-        <v>620</v>
+        <v>601</v>
       </c>
       <c r="H8" s="1">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="I8" s="1">
-        <v>1124</v>
+        <v>1095</v>
       </c>
       <c r="J8" s="1">
-        <v>1615</v>
+        <v>1572</v>
       </c>
       <c r="K8" s="1">
-        <v>1105</v>
+        <v>1077</v>
       </c>
       <c r="L8" s="1">
-        <v>1121</v>
+        <v>1091</v>
       </c>
       <c r="M8" s="1">
-        <v>3733</v>
+        <v>3586</v>
       </c>
       <c r="N8" s="1">
-        <v>3194</v>
+        <v>3085</v>
       </c>
       <c r="O8" s="1">
-        <v>6646</v>
+        <v>6371</v>
       </c>
       <c r="P8" s="1">
-        <v>4572</v>
+        <v>4403</v>
       </c>
       <c r="Q8" s="1">
-        <v>1362</v>
+        <v>1327</v>
       </c>
       <c r="R8" s="1">
+        <v>623</v>
+      </c>
+      <c r="S8" s="1">
         <v>636</v>
       </c>
-      <c r="S8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="T8" s="1">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="U8" s="1">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="V8" s="1">
-        <v>1240</v>
+        <v>1214</v>
       </c>
       <c r="W8" s="1">
-        <v>1162</v>
+        <v>1138</v>
       </c>
       <c r="X8" s="1">
-        <v>2125</v>
+        <v>2068</v>
       </c>
       <c r="Y8" s="1">
-        <v>3909</v>
+        <v>3795</v>
       </c>
       <c r="Z8" s="1">
-        <v>1006</v>
+        <v>982</v>
       </c>
       <c r="AA8" s="1">
-        <v>710</v>
+        <v>694</v>
       </c>
       <c r="AB8" s="1">
-        <v>1410</v>
+        <v>1353</v>
       </c>
       <c r="AC8" s="1">
-        <v>4709</v>
+        <v>4486</v>
       </c>
       <c r="AD8" s="1">
-        <v>2832</v>
+        <v>2726</v>
       </c>
       <c r="AE8" s="1">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="AF8" s="1">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="AG8" s="1">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="AH8" s="1">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="AI8" s="1">
-        <v>1034</v>
+        <v>1007</v>
       </c>
       <c r="AJ8" s="1">
-        <v>1528</v>
+        <v>1483</v>
       </c>
       <c r="AK8" s="1">
-        <v>815</v>
+        <v>791</v>
       </c>
       <c r="AL8" s="1">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="AM8" s="1">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="AN8" s="1">
-        <v>772</v>
+        <v>749</v>
       </c>
       <c r="AO8" s="1">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="AP8" s="1">
-        <v>2492</v>
+        <v>2383</v>
       </c>
       <c r="AQ8" s="1">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="AR8" s="1">
-        <v>762</v>
+        <v>737</v>
       </c>
       <c r="AS8" s="1">
-        <v>951</v>
+        <v>917</v>
       </c>
       <c r="AT8" s="1">
-        <v>635</v>
+        <v>619</v>
       </c>
       <c r="AU8" s="1">
-        <v>617</v>
+        <v>594</v>
       </c>
       <c r="AV8" s="1">
-        <v>892</v>
+        <v>865</v>
       </c>
       <c r="AW8" s="1">
-        <v>602</v>
+        <v>566</v>
       </c>
     </row>
     <row r="9" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="14"/>
       <c r="B9" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>2855</v>
+        <v>2718</v>
       </c>
       <c r="D9" s="1">
-        <v>755</v>
+        <v>717</v>
       </c>
       <c r="E9" s="1">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="F9" s="1">
-        <v>1231</v>
+        <v>1184</v>
       </c>
       <c r="G9" s="1">
-        <v>606</v>
+        <v>585</v>
       </c>
       <c r="H9" s="1">
-        <v>679</v>
+        <v>662</v>
       </c>
       <c r="I9" s="1">
-        <v>1131</v>
+        <v>1094</v>
       </c>
       <c r="J9" s="1">
-        <v>1622</v>
+        <v>1571</v>
       </c>
       <c r="K9" s="1">
-        <v>1103</v>
+        <v>1069</v>
       </c>
       <c r="L9" s="1">
-        <v>1122</v>
+        <v>1091</v>
       </c>
       <c r="M9" s="1">
-        <v>3776</v>
+        <v>3602</v>
       </c>
       <c r="N9" s="1">
-        <v>3225</v>
+        <v>3094</v>
       </c>
       <c r="O9" s="1">
-        <v>6650</v>
+        <v>6322</v>
       </c>
       <c r="P9" s="1">
-        <v>4599</v>
+        <v>4394</v>
       </c>
       <c r="Q9" s="1">
-        <v>1367</v>
+        <v>1324</v>
       </c>
       <c r="R9" s="1">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="S9" s="1">
-        <v>658</v>
+        <v>637</v>
       </c>
       <c r="T9" s="1">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="U9" s="1">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="V9" s="1">
-        <v>1232</v>
+        <v>1198</v>
       </c>
       <c r="W9" s="1">
-        <v>1173</v>
+        <v>1142</v>
       </c>
       <c r="X9" s="1">
-        <v>2139</v>
+        <v>2072</v>
       </c>
       <c r="Y9" s="1">
-        <v>3912</v>
+        <v>3772</v>
       </c>
       <c r="Z9" s="1">
-        <v>1017</v>
+        <v>989</v>
       </c>
       <c r="AA9" s="1">
-        <v>705</v>
+        <v>682</v>
       </c>
       <c r="AB9" s="1">
-        <v>1400</v>
+        <v>1335</v>
       </c>
       <c r="AC9" s="1">
-        <v>4736</v>
+        <v>4474</v>
       </c>
       <c r="AD9" s="1">
-        <v>2817</v>
+        <v>2688</v>
       </c>
       <c r="AE9" s="1">
-        <v>729</v>
+        <v>702</v>
       </c>
       <c r="AF9" s="1">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="AG9" s="1">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="AH9" s="1">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="AI9" s="1">
-        <v>1036</v>
+        <v>1000</v>
       </c>
       <c r="AJ9" s="1">
-        <v>1527</v>
+        <v>1474</v>
       </c>
       <c r="AK9" s="1">
-        <v>808</v>
+        <v>782</v>
       </c>
       <c r="AL9" s="1">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="AM9" s="1">
-        <v>557</v>
+        <v>540</v>
       </c>
       <c r="AN9" s="1">
-        <v>769</v>
+        <v>742</v>
       </c>
       <c r="AO9" s="1">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="AP9" s="1">
-        <v>2525</v>
+        <v>2396</v>
       </c>
       <c r="AQ9" s="1">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="AR9" s="1">
-        <v>752</v>
+        <v>723</v>
       </c>
       <c r="AS9" s="1">
-        <v>954</v>
+        <v>915</v>
       </c>
       <c r="AT9" s="1">
-        <v>632</v>
+        <v>612</v>
       </c>
       <c r="AU9" s="1">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="AV9" s="1">
-        <v>889</v>
+        <v>856</v>
       </c>
       <c r="AW9" s="1">
-        <v>608</v>
+        <v>561</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="14"/>
       <c r="B10" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>2850</v>
+        <v>2708</v>
       </c>
       <c r="D10" s="1">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="E10" s="1">
-        <v>774</v>
+        <v>746</v>
       </c>
       <c r="F10" s="1">
-        <v>1240</v>
+        <v>1181</v>
       </c>
       <c r="G10" s="1">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="H10" s="1">
-        <v>665</v>
+        <v>646</v>
       </c>
       <c r="I10" s="1">
-        <v>1131</v>
+        <v>1087</v>
       </c>
       <c r="J10" s="1">
-        <v>1628</v>
+        <v>1567</v>
       </c>
       <c r="K10" s="1">
-        <v>1097</v>
+        <v>1055</v>
       </c>
       <c r="L10" s="1">
-        <v>1126</v>
+        <v>1087</v>
       </c>
       <c r="M10" s="1">
-        <v>3811</v>
+        <v>3614</v>
       </c>
       <c r="N10" s="1">
-        <v>3238</v>
+        <v>3092</v>
       </c>
       <c r="O10" s="1">
-        <v>6587</v>
+        <v>6227</v>
       </c>
       <c r="P10" s="1">
-        <v>4647</v>
+        <v>4407</v>
       </c>
       <c r="Q10" s="1">
-        <v>1360</v>
+        <v>1310</v>
       </c>
       <c r="R10" s="1">
-        <v>636</v>
+        <v>616</v>
       </c>
       <c r="S10" s="1">
-        <v>657</v>
+        <v>632</v>
       </c>
       <c r="T10" s="1">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="U10" s="1">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="V10" s="1">
-        <v>1234</v>
+        <v>1193</v>
       </c>
       <c r="W10" s="1">
-        <v>1179</v>
+        <v>1141</v>
       </c>
       <c r="X10" s="1">
-        <v>2142</v>
+        <v>2066</v>
       </c>
       <c r="Y10" s="1">
-        <v>3915</v>
+        <v>3748</v>
       </c>
       <c r="Z10" s="1">
-        <v>1019</v>
+        <v>983</v>
       </c>
       <c r="AA10" s="1">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="AB10" s="1">
-        <v>1381</v>
+        <v>1309</v>
       </c>
       <c r="AC10" s="1">
-        <v>4643</v>
+        <v>4354</v>
       </c>
       <c r="AD10" s="1">
-        <v>2809</v>
+        <v>2650</v>
       </c>
       <c r="AE10" s="1">
-        <v>721</v>
+        <v>689</v>
       </c>
       <c r="AF10" s="1">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="AG10" s="1">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="AH10" s="1">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="AI10" s="1">
-        <v>1036</v>
+        <v>994</v>
       </c>
       <c r="AJ10" s="1">
-        <v>1521</v>
+        <v>1462</v>
       </c>
       <c r="AK10" s="1">
-        <v>795</v>
+        <v>766</v>
       </c>
       <c r="AL10" s="1">
-        <v>433</v>
+        <v>417</v>
       </c>
       <c r="AM10" s="1">
-        <v>555</v>
+        <v>536</v>
       </c>
       <c r="AN10" s="1">
-        <v>772</v>
+        <v>742</v>
       </c>
       <c r="AO10" s="1">
-        <v>433</v>
+        <v>414</v>
       </c>
       <c r="AP10" s="1">
-        <v>2526</v>
+        <v>2384</v>
       </c>
       <c r="AQ10" s="1">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="AR10" s="1">
-        <v>744</v>
+        <v>712</v>
       </c>
       <c r="AS10" s="1">
-        <v>953</v>
+        <v>912</v>
       </c>
       <c r="AT10" s="1">
-        <v>622</v>
+        <v>600</v>
       </c>
       <c r="AU10" s="1">
-        <v>607</v>
+        <v>583</v>
       </c>
       <c r="AV10" s="1">
-        <v>888</v>
+        <v>855</v>
       </c>
       <c r="AW10" s="1">
-        <v>616</v>
+        <v>565</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="14"/>
       <c r="B11" s="15" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>2892</v>
+        <v>2732</v>
       </c>
       <c r="D11" s="1">
-        <v>755</v>
+        <v>713</v>
       </c>
       <c r="E11" s="1">
-        <v>782</v>
+        <v>754</v>
       </c>
       <c r="F11" s="1">
-        <v>1239</v>
+        <v>1179</v>
       </c>
       <c r="G11" s="1">
-        <v>615</v>
+        <v>589</v>
       </c>
       <c r="H11" s="1">
-        <v>663</v>
+        <v>641</v>
       </c>
       <c r="I11" s="1">
+        <v>1079</v>
+      </c>
+      <c r="J11" s="1">
+        <v>1561</v>
+      </c>
+      <c r="K11" s="1">
+        <v>1052</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1077</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3627</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3098</v>
+      </c>
+      <c r="O11" s="1">
+        <v>6196</v>
+      </c>
+      <c r="P11" s="1">
+        <v>4409</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>1295</v>
+      </c>
+      <c r="R11" s="1">
+        <v>610</v>
+      </c>
+      <c r="S11" s="1">
+        <v>630</v>
+      </c>
+      <c r="T11" s="1">
+        <v>458</v>
+      </c>
+      <c r="U11" s="1">
+        <v>477</v>
+      </c>
+      <c r="V11" s="1">
+        <v>1203</v>
+      </c>
+      <c r="W11" s="1">
         <v>1124</v>
       </c>
-      <c r="J11" s="1">
-[...40 lines deleted...]
-      </c>
       <c r="X11" s="1">
-        <v>2155</v>
+        <v>2078</v>
       </c>
       <c r="Y11" s="1">
-        <v>3936</v>
+        <v>3770</v>
       </c>
       <c r="Z11" s="1">
-        <v>1012</v>
+        <v>977</v>
       </c>
       <c r="AA11" s="1">
-        <v>719</v>
+        <v>689</v>
       </c>
       <c r="AB11" s="1">
-        <v>1367</v>
+        <v>1294</v>
       </c>
       <c r="AC11" s="1">
-        <v>4569</v>
+        <v>4263</v>
       </c>
       <c r="AD11" s="1">
-        <v>2804</v>
+        <v>2641</v>
       </c>
       <c r="AE11" s="1">
-        <v>718</v>
+        <v>685</v>
       </c>
       <c r="AF11" s="1">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="AG11" s="1">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="AH11" s="1">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="AI11" s="1">
-        <v>1032</v>
+        <v>990</v>
       </c>
       <c r="AJ11" s="1">
-        <v>1506</v>
+        <v>1445</v>
       </c>
       <c r="AK11" s="1">
-        <v>791</v>
+        <v>761</v>
       </c>
       <c r="AL11" s="1">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="AM11" s="1">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="AN11" s="1">
-        <v>770</v>
+        <v>738</v>
       </c>
       <c r="AO11" s="1">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="AP11" s="1">
-        <v>2543</v>
+        <v>2387</v>
       </c>
       <c r="AQ11" s="1">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="AR11" s="1">
-        <v>754</v>
+        <v>717</v>
       </c>
       <c r="AS11" s="1">
-        <v>954</v>
+        <v>909</v>
       </c>
       <c r="AT11" s="1">
-        <v>618</v>
+        <v>593</v>
       </c>
       <c r="AU11" s="1">
-        <v>597</v>
+        <v>573</v>
       </c>
       <c r="AV11" s="1">
-        <v>880</v>
+        <v>844</v>
       </c>
       <c r="AW11" s="1">
-        <v>629</v>
+        <v>579</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="14"/>
       <c r="B12" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>2886</v>
+        <v>2719</v>
       </c>
       <c r="D12" s="1">
-        <v>750</v>
+        <v>704</v>
       </c>
       <c r="E12" s="1">
-        <v>773</v>
+        <v>739</v>
       </c>
       <c r="F12" s="1">
-        <v>1242</v>
+        <v>1174</v>
       </c>
       <c r="G12" s="1">
-        <v>611</v>
+        <v>581</v>
       </c>
       <c r="H12" s="1">
-        <v>671</v>
+        <v>646</v>
       </c>
       <c r="I12" s="1">
-        <v>1116</v>
+        <v>1064</v>
       </c>
       <c r="J12" s="1">
-        <v>1609</v>
+        <v>1540</v>
       </c>
       <c r="K12" s="1">
-        <v>1096</v>
+        <v>1049</v>
       </c>
       <c r="L12" s="1">
-        <v>1098</v>
+        <v>1053</v>
       </c>
       <c r="M12" s="1">
-        <v>3839</v>
+        <v>3640</v>
       </c>
       <c r="N12" s="1">
-        <v>3245</v>
+        <v>3102</v>
       </c>
       <c r="O12" s="1">
-        <v>6511</v>
+        <v>6175</v>
       </c>
       <c r="P12" s="1">
-        <v>4634</v>
+        <v>4420</v>
       </c>
       <c r="Q12" s="1">
-        <v>1330</v>
+        <v>1275</v>
       </c>
       <c r="R12" s="1">
-        <v>618</v>
+        <v>597</v>
       </c>
       <c r="S12" s="1">
-        <v>650</v>
+        <v>625</v>
       </c>
       <c r="T12" s="1">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="U12" s="1">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="V12" s="1">
-        <v>1245</v>
+        <v>1209</v>
       </c>
       <c r="W12" s="1">
-        <v>1149</v>
+        <v>1110</v>
       </c>
       <c r="X12" s="1">
-        <v>2133</v>
+        <v>2051</v>
       </c>
       <c r="Y12" s="1">
-        <v>3919</v>
+        <v>3745</v>
       </c>
       <c r="Z12" s="1">
-        <v>1012</v>
+        <v>973</v>
       </c>
       <c r="AA12" s="1">
-        <v>726</v>
+        <v>696</v>
       </c>
       <c r="AB12" s="1">
-        <v>1362</v>
+        <v>1283</v>
       </c>
       <c r="AC12" s="1">
-        <v>4537</v>
+        <v>4212</v>
       </c>
       <c r="AD12" s="1">
-        <v>2793</v>
+        <v>2619</v>
       </c>
       <c r="AE12" s="1">
-        <v>717</v>
+        <v>681</v>
       </c>
       <c r="AF12" s="1">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="AG12" s="1">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="AH12" s="1">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="AI12" s="1">
-        <v>1027</v>
+        <v>983</v>
       </c>
       <c r="AJ12" s="1">
-        <v>1501</v>
+        <v>1435</v>
       </c>
       <c r="AK12" s="1">
-        <v>787</v>
+        <v>754</v>
       </c>
       <c r="AL12" s="1">
-        <v>423</v>
+        <v>402</v>
       </c>
       <c r="AM12" s="1">
-        <v>544</v>
+        <v>521</v>
       </c>
       <c r="AN12" s="1">
-        <v>758</v>
+        <v>722</v>
       </c>
       <c r="AO12" s="1">
-        <v>419</v>
+        <v>396</v>
       </c>
       <c r="AP12" s="1">
-        <v>2558</v>
+        <v>2394</v>
       </c>
       <c r="AQ12" s="1">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="AR12" s="1">
-        <v>755</v>
+        <v>716</v>
       </c>
       <c r="AS12" s="1">
-        <v>954</v>
+        <v>906</v>
       </c>
       <c r="AT12" s="1">
-        <v>620</v>
+        <v>592</v>
       </c>
       <c r="AU12" s="1">
-        <v>604</v>
+        <v>577</v>
       </c>
       <c r="AV12" s="1">
-        <v>853</v>
+        <v>814</v>
       </c>
       <c r="AW12" s="1">
-        <v>630</v>
+        <v>577</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="14"/>
       <c r="B13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>2837</v>
+        <v>2665</v>
       </c>
       <c r="D13" s="1">
-        <v>743</v>
+        <v>692</v>
       </c>
       <c r="E13" s="1">
-        <v>744</v>
+        <v>706</v>
       </c>
       <c r="F13" s="1">
-        <v>1240</v>
+        <v>1163</v>
       </c>
       <c r="G13" s="1">
-        <v>599</v>
+        <v>565</v>
       </c>
       <c r="H13" s="1">
-        <v>658</v>
+        <v>630</v>
       </c>
       <c r="I13" s="1">
-        <v>1104</v>
+        <v>1045</v>
       </c>
       <c r="J13" s="1">
-        <v>1579</v>
+        <v>1505</v>
       </c>
       <c r="K13" s="1">
-        <v>1090</v>
+        <v>1040</v>
       </c>
       <c r="L13" s="1">
-        <v>1076</v>
+        <v>1027</v>
       </c>
       <c r="M13" s="1">
-        <v>3834</v>
+        <v>3618</v>
       </c>
       <c r="N13" s="1">
-        <v>3254</v>
+        <v>3099</v>
       </c>
       <c r="O13" s="1">
-        <v>6702</v>
+        <v>6330</v>
       </c>
       <c r="P13" s="1">
-        <v>4623</v>
+        <v>4387</v>
       </c>
       <c r="Q13" s="1">
-        <v>1307</v>
+        <v>1250</v>
       </c>
       <c r="R13" s="1">
-        <v>608</v>
+        <v>586</v>
       </c>
       <c r="S13" s="1">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="T13" s="1">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="U13" s="1">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="V13" s="1">
-        <v>1228</v>
+        <v>1183</v>
       </c>
       <c r="W13" s="1">
-        <v>1142</v>
+        <v>1099</v>
       </c>
       <c r="X13" s="1">
-        <v>2102</v>
+        <v>2020</v>
       </c>
       <c r="Y13" s="1">
-        <v>3871</v>
+        <v>3715</v>
       </c>
       <c r="Z13" s="1">
-        <v>964</v>
+        <v>925</v>
       </c>
       <c r="AA13" s="1">
-        <v>717</v>
+        <v>688</v>
       </c>
       <c r="AB13" s="1">
-        <v>1353</v>
+        <v>1267</v>
       </c>
       <c r="AC13" s="1">
-        <v>4559</v>
+        <v>4208</v>
       </c>
       <c r="AD13" s="1">
-        <v>2782</v>
+        <v>2596</v>
       </c>
       <c r="AE13" s="1">
+        <v>661</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>486</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>313</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>376</v>
+      </c>
+      <c r="AI13" s="1">
+        <v>971</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>1421</v>
+      </c>
+      <c r="AK13" s="1">
+        <v>735</v>
+      </c>
+      <c r="AL13" s="1">
+        <v>394</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>512</v>
+      </c>
+      <c r="AN13" s="1">
         <v>698</v>
       </c>
-      <c r="AF13" s="1">
-[...5 lines deleted...]
-      <c r="AH13" s="1">
+      <c r="AO13" s="1">
         <v>390</v>
       </c>
-      <c r="AI13" s="1">
-[...19 lines deleted...]
-      </c>
       <c r="AP13" s="1">
-        <v>2547</v>
+        <v>2374</v>
       </c>
       <c r="AQ13" s="1">
-        <v>455</v>
+        <v>432</v>
       </c>
       <c r="AR13" s="1">
-        <v>748</v>
+        <v>707</v>
       </c>
       <c r="AS13" s="1">
-        <v>953</v>
+        <v>902</v>
       </c>
       <c r="AT13" s="1">
-        <v>612</v>
+        <v>583</v>
       </c>
       <c r="AU13" s="1">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="AV13" s="1">
-        <v>842</v>
+        <v>799</v>
       </c>
       <c r="AW13" s="1">
-        <v>625</v>
+        <v>573</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="14"/>
       <c r="B14" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>2843</v>
+        <v>2657</v>
       </c>
       <c r="D14" s="1">
-        <v>734</v>
+        <v>683</v>
       </c>
       <c r="E14" s="1">
-        <v>717</v>
+        <v>680</v>
       </c>
       <c r="F14" s="1">
-        <v>1221</v>
+        <v>1146</v>
       </c>
       <c r="G14" s="1">
+        <v>554</v>
+      </c>
+      <c r="H14" s="1">
+        <v>620</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1036</v>
+      </c>
+      <c r="J14" s="1">
+        <v>1497</v>
+      </c>
+      <c r="K14" s="1">
+        <v>1036</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1024</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3606</v>
+      </c>
+      <c r="N14" s="1">
+        <v>3105</v>
+      </c>
+      <c r="O14" s="1">
+        <v>6385</v>
+      </c>
+      <c r="P14" s="1">
+        <v>4405</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>1239</v>
+      </c>
+      <c r="R14" s="1">
+        <v>582</v>
+      </c>
+      <c r="S14" s="1">
+        <v>617</v>
+      </c>
+      <c r="T14" s="1">
+        <v>419</v>
+      </c>
+      <c r="U14" s="1">
+        <v>452</v>
+      </c>
+      <c r="V14" s="1">
+        <v>1169</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1096</v>
+      </c>
+      <c r="X14" s="1">
+        <v>2015</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>3739</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>909</v>
+      </c>
+      <c r="AA14" s="1">
+        <v>674</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>1263</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>4138</v>
+      </c>
+      <c r="AD14" s="1">
+        <v>2583</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>645</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>485</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>308</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>385</v>
+      </c>
+      <c r="AI14" s="1">
+        <v>965</v>
+      </c>
+      <c r="AJ14" s="1">
+        <v>1414</v>
+      </c>
+      <c r="AK14" s="1">
+        <v>728</v>
+      </c>
+      <c r="AL14" s="1">
+        <v>389</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>508</v>
+      </c>
+      <c r="AN14" s="1">
+        <v>686</v>
+      </c>
+      <c r="AO14" s="1">
+        <v>386</v>
+      </c>
+      <c r="AP14" s="1">
+        <v>2365</v>
+      </c>
+      <c r="AQ14" s="1">
+        <v>424</v>
+      </c>
+      <c r="AR14" s="1">
+        <v>703</v>
+      </c>
+      <c r="AS14" s="1">
+        <v>903</v>
+      </c>
+      <c r="AT14" s="1">
         <v>586</v>
       </c>
-      <c r="H14" s="1">
-[...115 lines deleted...]
-      </c>
       <c r="AU14" s="1">
-        <v>585</v>
+        <v>555</v>
       </c>
       <c r="AV14" s="1">
-        <v>858</v>
+        <v>814</v>
       </c>
       <c r="AW14" s="1">
-        <v>631</v>
+        <v>582</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="14"/>
       <c r="B15" s="15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>2808</v>
+        <v>2646</v>
       </c>
       <c r="D15" s="1">
-        <v>726</v>
+        <v>679</v>
       </c>
       <c r="E15" s="1">
-        <v>701</v>
+        <v>666</v>
       </c>
       <c r="F15" s="1">
-        <v>1218</v>
+        <v>1150</v>
       </c>
       <c r="G15" s="1">
-        <v>584</v>
+        <v>555</v>
       </c>
       <c r="H15" s="1">
-        <v>641</v>
+        <v>616</v>
       </c>
       <c r="I15" s="1">
-        <v>1081</v>
+        <v>1028</v>
       </c>
       <c r="J15" s="1">
-        <v>1565</v>
+        <v>1499</v>
       </c>
       <c r="K15" s="1">
-        <v>1077</v>
+        <v>1033</v>
       </c>
       <c r="L15" s="1">
-        <v>1071</v>
+        <v>1028</v>
       </c>
       <c r="M15" s="1">
-        <v>3780</v>
+        <v>3598</v>
       </c>
       <c r="N15" s="1">
-        <v>3262</v>
+        <v>3128</v>
       </c>
       <c r="O15" s="1">
-        <v>6714</v>
+        <v>6379</v>
       </c>
       <c r="P15" s="1">
-        <v>4643</v>
+        <v>4444</v>
       </c>
       <c r="Q15" s="1">
-        <v>1291</v>
+        <v>1240</v>
       </c>
       <c r="R15" s="1">
-        <v>605</v>
+        <v>585</v>
       </c>
       <c r="S15" s="1">
-        <v>639</v>
+        <v>618</v>
       </c>
       <c r="T15" s="1">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="U15" s="1">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="V15" s="1">
-        <v>1198</v>
+        <v>1158</v>
       </c>
       <c r="W15" s="1">
-        <v>1126</v>
+        <v>1089</v>
       </c>
       <c r="X15" s="1">
-        <v>2086</v>
+        <v>2017</v>
       </c>
       <c r="Y15" s="1">
-        <v>3899</v>
+        <v>3762</v>
       </c>
       <c r="Z15" s="1">
-        <v>965</v>
+        <v>933</v>
       </c>
       <c r="AA15" s="1">
-        <v>715</v>
+        <v>688</v>
       </c>
       <c r="AB15" s="1">
-        <v>1318</v>
+        <v>1254</v>
       </c>
       <c r="AC15" s="1">
-        <v>4447</v>
+        <v>4162</v>
       </c>
       <c r="AD15" s="1">
-        <v>2735</v>
+        <v>2584</v>
       </c>
       <c r="AE15" s="1">
-        <v>680</v>
+        <v>649</v>
       </c>
       <c r="AF15" s="1">
-        <v>511</v>
+        <v>491</v>
       </c>
       <c r="AG15" s="1">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="AH15" s="1">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="AI15" s="1">
-        <v>1003</v>
+        <v>961</v>
       </c>
       <c r="AJ15" s="1">
-        <v>1473</v>
+        <v>1410</v>
       </c>
       <c r="AK15" s="1">
-        <v>757</v>
+        <v>727</v>
       </c>
       <c r="AL15" s="1">
-        <v>404</v>
+        <v>386</v>
       </c>
       <c r="AM15" s="1">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="AN15" s="1">
-        <v>723</v>
+        <v>691</v>
       </c>
       <c r="AO15" s="1">
-        <v>410</v>
+        <v>389</v>
       </c>
       <c r="AP15" s="1">
-        <v>2544</v>
+        <v>2385</v>
       </c>
       <c r="AQ15" s="1">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="AR15" s="1">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="AS15" s="1">
-        <v>944</v>
+        <v>898</v>
       </c>
       <c r="AT15" s="1">
-        <v>619</v>
+        <v>592</v>
       </c>
       <c r="AU15" s="1">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="AV15" s="1">
-        <v>861</v>
+        <v>819</v>
       </c>
       <c r="AW15" s="1">
-        <v>644</v>
+        <v>595</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="14"/>
       <c r="B16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>2813</v>
+        <v>2663</v>
       </c>
       <c r="D16" s="1">
-        <v>724</v>
+        <v>679</v>
       </c>
       <c r="E16" s="1">
-        <v>700</v>
+        <v>667</v>
       </c>
       <c r="F16" s="1">
-        <v>1223</v>
+        <v>1160</v>
       </c>
       <c r="G16" s="1">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="H16" s="1">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="I16" s="1">
-        <v>1073</v>
+        <v>1024</v>
       </c>
       <c r="J16" s="1">
-        <v>1568</v>
+        <v>1507</v>
       </c>
       <c r="K16" s="1">
-        <v>1079</v>
+        <v>1038</v>
       </c>
       <c r="L16" s="1">
-        <v>1071</v>
+        <v>1032</v>
       </c>
       <c r="M16" s="1">
-        <v>3803</v>
+        <v>3633</v>
       </c>
       <c r="N16" s="1">
-        <v>3248</v>
+        <v>3121</v>
       </c>
       <c r="O16" s="1">
-        <v>6775</v>
+        <v>6455</v>
       </c>
       <c r="P16" s="1">
-        <v>4596</v>
+        <v>4417</v>
       </c>
       <c r="Q16" s="1">
-        <v>1284</v>
+        <v>1237</v>
       </c>
       <c r="R16" s="1">
-        <v>607</v>
+        <v>588</v>
       </c>
       <c r="S16" s="1">
-        <v>638</v>
+        <v>618</v>
       </c>
       <c r="T16" s="1">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="U16" s="1">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="V16" s="1">
-        <v>1199</v>
+        <v>1160</v>
       </c>
       <c r="W16" s="1">
-        <v>1132</v>
+        <v>1098</v>
       </c>
       <c r="X16" s="1">
-        <v>2085</v>
+        <v>2020</v>
       </c>
       <c r="Y16" s="1">
-        <v>3922</v>
+        <v>3790</v>
       </c>
       <c r="Z16" s="1">
-        <v>985</v>
+        <v>955</v>
       </c>
       <c r="AA16" s="1">
-        <v>716</v>
+        <v>691</v>
       </c>
       <c r="AB16" s="1">
-        <v>1308</v>
+        <v>1248</v>
       </c>
       <c r="AC16" s="1">
-        <v>4459</v>
+        <v>4192</v>
       </c>
       <c r="AD16" s="1">
-        <v>2730</v>
+        <v>2593</v>
       </c>
       <c r="AE16" s="1">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="AF16" s="1">
-        <v>490</v>
+        <v>471</v>
       </c>
       <c r="AG16" s="1">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="AH16" s="1">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="AI16" s="1">
-        <v>995</v>
+        <v>957</v>
       </c>
       <c r="AJ16" s="1">
-        <v>1472</v>
+        <v>1415</v>
       </c>
       <c r="AK16" s="1">
-        <v>740</v>
+        <v>715</v>
       </c>
       <c r="AL16" s="1">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="AM16" s="1">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="AN16" s="1">
-        <v>730</v>
+        <v>701</v>
       </c>
       <c r="AO16" s="1">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="AP16" s="1">
-        <v>2552</v>
+        <v>2403</v>
       </c>
       <c r="AQ16" s="1">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="AR16" s="1">
-        <v>733</v>
+        <v>698</v>
       </c>
       <c r="AS16" s="1">
-        <v>933</v>
+        <v>890</v>
       </c>
       <c r="AT16" s="1">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="AU16" s="1">
-        <v>588</v>
+        <v>563</v>
       </c>
       <c r="AV16" s="1">
-        <v>857</v>
+        <v>817</v>
       </c>
       <c r="AW16" s="1">
-        <v>649</v>
+        <v>598</v>
       </c>
     </row>
     <row r="17" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="14"/>
       <c r="B17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2779</v>
+        <v>2629</v>
       </c>
       <c r="D17" s="1">
-        <v>719</v>
+        <v>676</v>
       </c>
       <c r="E17" s="1">
-        <v>712</v>
+        <v>681</v>
       </c>
       <c r="F17" s="1">
-        <v>1217</v>
+        <v>1156</v>
       </c>
       <c r="G17" s="1">
-        <v>577</v>
+        <v>550</v>
       </c>
       <c r="H17" s="1">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="I17" s="1">
-        <v>1066</v>
+        <v>1019</v>
       </c>
       <c r="J17" s="1">
-        <v>1573</v>
+        <v>1516</v>
       </c>
       <c r="K17" s="1">
-        <v>1081</v>
+        <v>1042</v>
       </c>
       <c r="L17" s="1">
-        <v>1068</v>
+        <v>1033</v>
       </c>
       <c r="M17" s="1">
-        <v>3839</v>
+        <v>3689</v>
       </c>
       <c r="N17" s="1">
-        <v>3244</v>
+        <v>3127</v>
       </c>
       <c r="O17" s="1">
-        <v>6885</v>
+        <v>6596</v>
       </c>
       <c r="P17" s="1">
-        <v>4550</v>
+        <v>4379</v>
       </c>
       <c r="Q17" s="1">
-        <v>1273</v>
+        <v>1227</v>
       </c>
       <c r="R17" s="1">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="S17" s="1">
-        <v>636</v>
+        <v>616</v>
       </c>
       <c r="T17" s="1">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="U17" s="1">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="V17" s="1">
-        <v>1198</v>
+        <v>1162</v>
       </c>
       <c r="W17" s="1">
-        <v>1135</v>
+        <v>1105</v>
       </c>
       <c r="X17" s="1">
-        <v>2088</v>
+        <v>2030</v>
       </c>
       <c r="Y17" s="1">
-        <v>3906</v>
+        <v>3796</v>
       </c>
       <c r="Z17" s="1">
-        <v>968</v>
+        <v>943</v>
       </c>
       <c r="AA17" s="1">
-        <v>723</v>
+        <v>700</v>
       </c>
       <c r="AB17" s="1">
-        <v>1323</v>
+        <v>1265</v>
       </c>
       <c r="AC17" s="1">
-        <v>4439</v>
+        <v>4185</v>
       </c>
       <c r="AD17" s="1">
-        <v>2733</v>
+        <v>2606</v>
       </c>
       <c r="AE17" s="1">
-        <v>683</v>
+        <v>656</v>
       </c>
       <c r="AF17" s="1">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="AG17" s="1">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="AH17" s="1">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="AI17" s="1">
-        <v>990</v>
+        <v>955</v>
       </c>
       <c r="AJ17" s="1">
-        <v>1479</v>
+        <v>1427</v>
       </c>
       <c r="AK17" s="1">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="AL17" s="1">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="AM17" s="1">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="AN17" s="1">
-        <v>727</v>
+        <v>700</v>
       </c>
       <c r="AO17" s="1">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="AP17" s="1">
-        <v>2531</v>
+        <v>2389</v>
       </c>
       <c r="AQ17" s="1">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="AR17" s="1">
-        <v>732</v>
+        <v>700</v>
       </c>
       <c r="AS17" s="1">
-        <v>924</v>
+        <v>882</v>
       </c>
       <c r="AT17" s="1">
-        <v>610</v>
+        <v>584</v>
       </c>
       <c r="AU17" s="1">
-        <v>588</v>
+        <v>563</v>
       </c>
       <c r="AV17" s="1">
-        <v>861</v>
+        <v>823</v>
       </c>
       <c r="AW17" s="1">
-        <v>647</v>
+        <v>597</v>
       </c>
     </row>
     <row r="18" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="14"/>
       <c r="B18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>2780</v>
+        <v>2638</v>
       </c>
       <c r="D18" s="1">
-        <v>710</v>
+        <v>670</v>
       </c>
       <c r="E18" s="1">
-        <v>708</v>
+        <v>680</v>
       </c>
       <c r="F18" s="1">
-        <v>1214</v>
+        <v>1155</v>
       </c>
       <c r="G18" s="1">
-        <v>561</v>
+        <v>536</v>
       </c>
       <c r="H18" s="1">
-        <v>628</v>
+        <v>609</v>
       </c>
       <c r="I18" s="1">
-        <v>1056</v>
+        <v>1011</v>
       </c>
       <c r="J18" s="1">
-        <v>1565</v>
+        <v>1511</v>
       </c>
       <c r="K18" s="1">
-        <v>1086</v>
+        <v>1050</v>
       </c>
       <c r="L18" s="1">
-        <v>1053</v>
+        <v>1024</v>
       </c>
       <c r="M18" s="1">
-        <v>3854</v>
+        <v>3717</v>
       </c>
       <c r="N18" s="1">
-        <v>3281</v>
+        <v>3172</v>
       </c>
       <c r="O18" s="1">
-        <v>7200</v>
+        <v>6921</v>
       </c>
       <c r="P18" s="1">
-        <v>4690</v>
+        <v>4510</v>
       </c>
       <c r="Q18" s="1">
-        <v>1258</v>
+        <v>1213</v>
       </c>
       <c r="R18" s="1">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="S18" s="1">
-        <v>633</v>
+        <v>614</v>
       </c>
       <c r="T18" s="1">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="U18" s="1">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="V18" s="1">
-        <v>1186</v>
+        <v>1154</v>
       </c>
       <c r="W18" s="1">
-        <v>1129</v>
+        <v>1102</v>
       </c>
       <c r="X18" s="1">
-        <v>2082</v>
+        <v>2027</v>
       </c>
       <c r="Y18" s="1">
-        <v>3977</v>
+        <v>3868</v>
       </c>
       <c r="Z18" s="1">
-        <v>968</v>
+        <v>944</v>
       </c>
       <c r="AA18" s="1">
-        <v>722</v>
+        <v>702</v>
       </c>
       <c r="AB18" s="1">
-        <v>1330</v>
+        <v>1279</v>
       </c>
       <c r="AC18" s="1">
-        <v>4419</v>
+        <v>4185</v>
       </c>
       <c r="AD18" s="1">
-        <v>2728</v>
+        <v>2615</v>
       </c>
       <c r="AE18" s="1">
-        <v>678</v>
+        <v>654</v>
       </c>
       <c r="AF18" s="1">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="AG18" s="1">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="AH18" s="1">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="AI18" s="1">
-        <v>990</v>
+        <v>955</v>
       </c>
       <c r="AJ18" s="1">
-        <v>1473</v>
+        <v>1422</v>
       </c>
       <c r="AK18" s="1">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="AL18" s="1">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="AM18" s="1">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="AN18" s="1">
-        <v>723</v>
+        <v>695</v>
       </c>
       <c r="AO18" s="1">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="AP18" s="1">
-        <v>2523</v>
+        <v>2396</v>
       </c>
       <c r="AQ18" s="1">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="AR18" s="1">
-        <v>730</v>
+        <v>702</v>
       </c>
       <c r="AS18" s="1">
-        <v>919</v>
+        <v>880</v>
       </c>
       <c r="AT18" s="1">
-        <v>595</v>
+        <v>570</v>
       </c>
       <c r="AU18" s="1">
-        <v>572</v>
+        <v>549</v>
       </c>
       <c r="AV18" s="1">
-        <v>854</v>
+        <v>820</v>
       </c>
       <c r="AW18" s="1">
-        <v>639</v>
+        <v>592</v>
       </c>
     </row>
     <row r="19" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="14"/>
       <c r="B19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2764</v>
+        <v>2627</v>
       </c>
       <c r="D19" s="1">
-        <v>700</v>
+        <v>658</v>
       </c>
       <c r="E19" s="1">
-        <v>693</v>
+        <v>664</v>
       </c>
       <c r="F19" s="1">
-        <v>1216</v>
+        <v>1154</v>
       </c>
       <c r="G19" s="1">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="H19" s="1">
-        <v>614</v>
+        <v>592</v>
       </c>
       <c r="I19" s="1">
-        <v>1043</v>
+        <v>997</v>
       </c>
       <c r="J19" s="1">
-        <v>1556</v>
+        <v>1495</v>
       </c>
       <c r="K19" s="1">
-        <v>1089</v>
+        <v>1048</v>
       </c>
       <c r="L19" s="1">
-        <v>1046</v>
+        <v>1010</v>
       </c>
       <c r="M19" s="1">
-        <v>3845</v>
+        <v>3701</v>
       </c>
       <c r="N19" s="1">
-        <v>3288</v>
+        <v>3173</v>
       </c>
       <c r="O19" s="1">
-        <v>7305</v>
+        <v>7023</v>
       </c>
       <c r="P19" s="1">
-        <v>4747</v>
+        <v>4568</v>
       </c>
       <c r="Q19" s="1">
-        <v>1244</v>
+        <v>1198</v>
       </c>
       <c r="R19" s="1">
-        <v>584</v>
+        <v>566</v>
       </c>
       <c r="S19" s="1">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="T19" s="1">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="U19" s="1">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="V19" s="1">
-        <v>1176</v>
+        <v>1139</v>
       </c>
       <c r="W19" s="1">
-        <v>1123</v>
+        <v>1091</v>
       </c>
       <c r="X19" s="1">
-        <v>2065</v>
+        <v>2004</v>
       </c>
       <c r="Y19" s="1">
-        <v>4018</v>
+        <v>3903</v>
       </c>
       <c r="Z19" s="1">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="AA19" s="1">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="AB19" s="1">
-        <v>1323</v>
+        <v>1267</v>
       </c>
       <c r="AC19" s="1">
-        <v>4389</v>
+        <v>4157</v>
       </c>
       <c r="AD19" s="1">
-        <v>2728</v>
+        <v>2611</v>
       </c>
       <c r="AE19" s="1">
-        <v>673</v>
+        <v>648</v>
       </c>
       <c r="AF19" s="1">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="AG19" s="1">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="AH19" s="1">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="AI19" s="1">
-        <v>982</v>
+        <v>941</v>
       </c>
       <c r="AJ19" s="1">
-        <v>1464</v>
+        <v>1409</v>
       </c>
       <c r="AK19" s="1">
-        <v>721</v>
+        <v>697</v>
       </c>
       <c r="AL19" s="1">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="AM19" s="1">
-        <v>501</v>
+        <v>482</v>
       </c>
       <c r="AN19" s="1">
-        <v>714</v>
+        <v>685</v>
       </c>
       <c r="AO19" s="1">
-        <v>392</v>
+        <v>373</v>
       </c>
       <c r="AP19" s="1">
-        <v>2526</v>
+        <v>2400</v>
       </c>
       <c r="AQ19" s="1">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="AR19" s="1">
-        <v>718</v>
+        <v>690</v>
       </c>
       <c r="AS19" s="1">
-        <v>913</v>
+        <v>876</v>
       </c>
       <c r="AT19" s="1">
-        <v>592</v>
+        <v>568</v>
       </c>
       <c r="AU19" s="1">
-        <v>570</v>
+        <v>548</v>
       </c>
       <c r="AV19" s="1">
-        <v>841</v>
+        <v>807</v>
       </c>
       <c r="AW19" s="1">
-        <v>648</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="14"/>
       <c r="B20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="1">
-        <v>2748</v>
+        <v>2602</v>
       </c>
       <c r="D20" s="1">
-        <v>695</v>
+        <v>645</v>
       </c>
       <c r="E20" s="1">
-        <v>685</v>
+        <v>649</v>
       </c>
       <c r="F20" s="1">
-        <v>1213</v>
+        <v>1137</v>
       </c>
       <c r="G20" s="1">
-        <v>539</v>
+        <v>509</v>
       </c>
       <c r="H20" s="1">
-        <v>609</v>
+        <v>581</v>
       </c>
       <c r="I20" s="1">
-        <v>1037</v>
+        <v>981</v>
       </c>
       <c r="J20" s="1">
-        <v>1548</v>
+        <v>1473</v>
       </c>
       <c r="K20" s="1">
-        <v>1083</v>
+        <v>1033</v>
       </c>
       <c r="L20" s="1">
-        <v>1039</v>
+        <v>993</v>
       </c>
       <c r="M20" s="1">
-        <v>3869</v>
+        <v>3683</v>
       </c>
       <c r="N20" s="1">
-        <v>3307</v>
+        <v>3161</v>
       </c>
       <c r="O20" s="1">
-        <v>7315</v>
+        <v>6969</v>
       </c>
       <c r="P20" s="1">
-        <v>4778</v>
+        <v>4538</v>
       </c>
       <c r="Q20" s="1">
-        <v>1237</v>
+        <v>1181</v>
       </c>
       <c r="R20" s="1">
-        <v>580</v>
+        <v>558</v>
       </c>
       <c r="S20" s="1">
-        <v>630</v>
+        <v>604</v>
       </c>
       <c r="T20" s="1">
+        <v>412</v>
+      </c>
+      <c r="U20" s="1">
+        <v>447</v>
+      </c>
+      <c r="V20" s="1">
+        <v>1123</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1070</v>
+      </c>
+      <c r="X20" s="1">
+        <v>1976</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>3818</v>
+      </c>
+      <c r="Z20" s="1">
+        <v>903</v>
+      </c>
+      <c r="AA20" s="1">
+        <v>704</v>
+      </c>
+      <c r="AB20" s="1">
+        <v>1258</v>
+      </c>
+      <c r="AC20" s="1">
+        <v>4112</v>
+      </c>
+      <c r="AD20" s="1">
+        <v>2588</v>
+      </c>
+      <c r="AE20" s="1">
+        <v>641</v>
+      </c>
+      <c r="AF20" s="1">
+        <v>488</v>
+      </c>
+      <c r="AG20" s="1">
+        <v>297</v>
+      </c>
+      <c r="AH20" s="1">
+        <v>369</v>
+      </c>
+      <c r="AI20" s="1">
+        <v>935</v>
+      </c>
+      <c r="AJ20" s="1">
+        <v>1400</v>
+      </c>
+      <c r="AK20" s="1">
+        <v>690</v>
+      </c>
+      <c r="AL20" s="1">
+        <v>368</v>
+      </c>
+      <c r="AM20" s="1">
+        <v>485</v>
+      </c>
+      <c r="AN20" s="1">
+        <v>675</v>
+      </c>
+      <c r="AO20" s="1">
+        <v>363</v>
+      </c>
+      <c r="AP20" s="1">
+        <v>2385</v>
+      </c>
+      <c r="AQ20" s="1">
         <v>427</v>
       </c>
-      <c r="U20" s="1">
-[...67 lines deleted...]
-      </c>
       <c r="AR20" s="1">
-        <v>706</v>
+        <v>673</v>
       </c>
       <c r="AS20" s="1">
-        <v>911</v>
+        <v>868</v>
       </c>
       <c r="AT20" s="1">
-        <v>593</v>
+        <v>565</v>
       </c>
       <c r="AU20" s="1">
-        <v>569</v>
+        <v>542</v>
       </c>
       <c r="AV20" s="1">
-        <v>841</v>
+        <v>801</v>
       </c>
       <c r="AW20" s="1">
-        <v>666</v>
+        <v>616</v>
       </c>
     </row>
     <row r="21" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="17"/>
       <c r="B21" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="22">
-        <v>2737</v>
+        <v>2596</v>
       </c>
       <c r="D21" s="22">
+        <v>639</v>
+      </c>
+      <c r="E21" s="22">
+        <v>644</v>
+      </c>
+      <c r="F21" s="22">
+        <v>1133</v>
+      </c>
+      <c r="G21" s="22">
+        <v>493</v>
+      </c>
+      <c r="H21" s="22">
+        <v>580</v>
+      </c>
+      <c r="I21" s="22">
+        <v>971</v>
+      </c>
+      <c r="J21" s="22">
+        <v>1463</v>
+      </c>
+      <c r="K21" s="22">
+        <v>1023</v>
+      </c>
+      <c r="L21" s="22">
+        <v>990</v>
+      </c>
+      <c r="M21" s="22">
+        <v>3673</v>
+      </c>
+      <c r="N21" s="22">
+        <v>3155</v>
+      </c>
+      <c r="O21" s="22">
+        <v>6966</v>
+      </c>
+      <c r="P21" s="22">
+        <v>4543</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>1175</v>
+      </c>
+      <c r="R21" s="22">
+        <v>557</v>
+      </c>
+      <c r="S21" s="22">
+        <v>602</v>
+      </c>
+      <c r="T21" s="22">
+        <v>411</v>
+      </c>
+      <c r="U21" s="22">
+        <v>437</v>
+      </c>
+      <c r="V21" s="22">
+        <v>1114</v>
+      </c>
+      <c r="W21" s="22">
+        <v>1057</v>
+      </c>
+      <c r="X21" s="22">
+        <v>1965</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>3798</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>909</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>693</v>
+      </c>
+      <c r="AB21" s="22">
+        <v>1263</v>
+      </c>
+      <c r="AC21" s="22">
+        <v>4108</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>2573</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>641</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>475</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>296</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>367</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>934</v>
+      </c>
+      <c r="AJ21" s="22">
+        <v>1394</v>
+      </c>
+      <c r="AK21" s="22">
         <v>685</v>
       </c>
-      <c r="E21" s="22">
-[...97 lines deleted...]
-      </c>
       <c r="AL21" s="22">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="AM21" s="22">
-        <v>510</v>
+        <v>490</v>
       </c>
       <c r="AN21" s="22">
-        <v>698</v>
+        <v>666</v>
       </c>
       <c r="AO21" s="22">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="AP21" s="22">
-        <v>2532</v>
+        <v>2381</v>
       </c>
       <c r="AQ21" s="22">
-        <v>438</v>
+        <v>419</v>
       </c>
       <c r="AR21" s="22">
-        <v>704</v>
+        <v>668</v>
       </c>
       <c r="AS21" s="22">
-        <v>909</v>
+        <v>865</v>
       </c>
       <c r="AT21" s="22">
-        <v>591</v>
+        <v>564</v>
       </c>
       <c r="AU21" s="22">
-        <v>567</v>
+        <v>539</v>
       </c>
       <c r="AV21" s="22">
-        <v>843</v>
+        <v>800</v>
       </c>
       <c r="AW21" s="22">
-        <v>671</v>
+        <v>621</v>
       </c>
     </row>
     <row r="22" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="17"/>
       <c r="B22" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="22">
-        <v>2703</v>
+        <v>2564</v>
       </c>
       <c r="D22" s="22">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>633</v>
+      </c>
+      <c r="E22" s="108">
+        <v>631</v>
+      </c>
+      <c r="F22" s="108">
+        <v>1120</v>
       </c>
       <c r="G22" s="22">
-        <v>522</v>
+        <v>495</v>
       </c>
       <c r="H22" s="22">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>583</v>
+      </c>
+      <c r="I22" s="108">
+        <v>960</v>
       </c>
       <c r="J22" s="22">
-        <v>1525</v>
+        <v>1458</v>
       </c>
       <c r="K22" s="22">
-        <v>1062</v>
+        <v>1016</v>
       </c>
       <c r="L22" s="22">
-        <v>1033</v>
+        <v>988</v>
       </c>
       <c r="M22" s="22">
-        <v>3829</v>
+        <v>3652</v>
       </c>
       <c r="N22" s="22">
-        <v>3297</v>
+        <v>3154</v>
       </c>
       <c r="O22" s="22">
-        <v>7424</v>
+        <v>7065</v>
       </c>
       <c r="P22" s="22">
-        <v>4763</v>
+        <v>4551</v>
       </c>
       <c r="Q22" s="22">
-        <v>1217</v>
+        <v>1168</v>
       </c>
       <c r="R22" s="22">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="S22" s="22">
-        <v>624</v>
+        <v>601</v>
       </c>
       <c r="T22" s="22">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="U22" s="22">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="V22" s="22">
-        <v>1151</v>
+        <v>1108</v>
       </c>
       <c r="W22" s="22">
-        <v>1083</v>
+        <v>1043</v>
       </c>
       <c r="X22" s="22">
-        <v>2024</v>
+        <v>1951</v>
       </c>
       <c r="Y22" s="22">
-        <v>3955</v>
+        <v>3814</v>
       </c>
       <c r="Z22" s="22">
-        <v>951</v>
+        <v>917</v>
       </c>
       <c r="AA22" s="22">
-        <v>732</v>
+        <v>704</v>
       </c>
       <c r="AB22" s="22">
-        <v>1339</v>
+        <v>1277</v>
       </c>
       <c r="AC22" s="22">
-        <v>4378</v>
+        <v>4154</v>
       </c>
       <c r="AD22" s="22">
-        <v>2697</v>
+        <v>2573</v>
       </c>
       <c r="AE22" s="22">
-        <v>666</v>
+        <v>637</v>
       </c>
       <c r="AF22" s="22">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="AG22" s="22">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="AH22" s="22">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="AI22" s="22">
-        <v>969</v>
+        <v>931</v>
       </c>
       <c r="AJ22" s="22">
-        <v>1439</v>
+        <v>1387</v>
       </c>
       <c r="AK22" s="22">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="AL22" s="22">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="AM22" s="22">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="AN22" s="22">
-        <v>691</v>
+        <v>661</v>
       </c>
       <c r="AO22" s="22">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="AP22" s="22">
-        <v>2528</v>
+        <v>2386</v>
       </c>
       <c r="AQ22" s="22">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="AR22" s="22">
-        <v>698</v>
+        <v>665</v>
       </c>
       <c r="AS22" s="22">
-        <v>906</v>
+        <v>865</v>
       </c>
       <c r="AT22" s="22">
-        <v>589</v>
+        <v>564</v>
       </c>
       <c r="AU22" s="22">
-        <v>570</v>
+        <v>545</v>
       </c>
       <c r="AV22" s="22">
-        <v>837</v>
+        <v>797</v>
       </c>
       <c r="AW22" s="22">
-        <v>663</v>
+        <v>618</v>
       </c>
     </row>
     <row r="23" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="17"/>
       <c r="B23" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="22">
-        <v>2697</v>
+        <v>2556</v>
       </c>
       <c r="D23" s="22">
-        <v>672</v>
+        <v>637</v>
       </c>
       <c r="E23" s="22">
-        <v>661</v>
+        <v>635</v>
       </c>
       <c r="F23" s="22">
-        <v>1169</v>
+        <v>1112</v>
       </c>
       <c r="G23" s="22">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="H23" s="22">
-        <v>609</v>
+        <v>588</v>
       </c>
       <c r="I23" s="22">
-        <v>1005</v>
+        <v>964</v>
       </c>
       <c r="J23" s="22">
-        <v>1510</v>
+        <v>1451</v>
       </c>
       <c r="K23" s="22">
-        <v>1051</v>
+        <v>1012</v>
       </c>
       <c r="L23" s="22">
-        <v>1024</v>
+        <v>989</v>
       </c>
       <c r="M23" s="22">
-        <v>3783</v>
+        <v>3617</v>
       </c>
       <c r="N23" s="22">
-        <v>3296</v>
+        <v>3162</v>
       </c>
       <c r="O23" s="22">
-        <v>7415</v>
+        <v>7078</v>
       </c>
       <c r="P23" s="22">
-        <v>4749</v>
+        <v>4538</v>
       </c>
       <c r="Q23" s="22">
-        <v>1203</v>
+        <v>1159</v>
       </c>
       <c r="R23" s="22">
-        <v>572</v>
+        <v>555</v>
       </c>
       <c r="S23" s="22">
-        <v>620</v>
+        <v>599</v>
       </c>
       <c r="T23" s="22">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="U23" s="22">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="V23" s="22">
-        <v>1132</v>
+        <v>1093</v>
       </c>
       <c r="W23" s="22">
-        <v>1070</v>
+        <v>1034</v>
       </c>
       <c r="X23" s="22">
-        <v>2014</v>
+        <v>1947</v>
       </c>
       <c r="Y23" s="22">
-        <v>3929</v>
+        <v>3785</v>
       </c>
       <c r="Z23" s="22">
-        <v>947</v>
+        <v>916</v>
       </c>
       <c r="AA23" s="22">
-        <v>748</v>
+        <v>719</v>
       </c>
       <c r="AB23" s="22">
-        <v>1336</v>
+        <v>1274</v>
       </c>
       <c r="AC23" s="22">
-        <v>4374</v>
+        <v>4135</v>
       </c>
       <c r="AD23" s="22">
-        <v>2707</v>
+        <v>2582</v>
       </c>
       <c r="AE23" s="22">
-        <v>656</v>
+        <v>629</v>
       </c>
       <c r="AF23" s="22">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="AG23" s="22">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="AH23" s="22">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AI23" s="22">
-        <v>967</v>
+        <v>929</v>
       </c>
       <c r="AJ23" s="22">
-        <v>1437</v>
+        <v>1385</v>
       </c>
       <c r="AK23" s="22">
-        <v>687</v>
+        <v>663</v>
       </c>
       <c r="AL23" s="22">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="AM23" s="22">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="AN23" s="22">
-        <v>678</v>
+        <v>651</v>
       </c>
       <c r="AO23" s="22">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="AP23" s="22">
-        <v>2529</v>
+        <v>2397</v>
       </c>
       <c r="AQ23" s="22">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="AR23" s="22">
-        <v>688</v>
+        <v>658</v>
       </c>
       <c r="AS23" s="22">
-        <v>903</v>
+        <v>864</v>
       </c>
       <c r="AT23" s="22">
-        <v>583</v>
+        <v>559</v>
       </c>
       <c r="AU23" s="22">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="AV23" s="22">
-        <v>830</v>
+        <v>794</v>
       </c>
       <c r="AW23" s="22">
-        <v>675</v>
+        <v>629</v>
       </c>
     </row>
     <row r="24" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="17"/>
       <c r="B24" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="22">
-        <v>2673</v>
+        <v>2551</v>
       </c>
       <c r="D24" s="22">
-        <v>671</v>
+        <v>639</v>
       </c>
       <c r="E24" s="22">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="F24" s="22">
-        <v>1196</v>
+        <v>1145</v>
       </c>
       <c r="G24" s="22">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="H24" s="22">
-        <v>605</v>
+        <v>586</v>
       </c>
       <c r="I24" s="22">
-        <v>1003</v>
+        <v>966</v>
       </c>
       <c r="J24" s="22">
-        <v>1525</v>
+        <v>1466</v>
       </c>
       <c r="K24" s="22">
-        <v>1049</v>
+        <v>1010</v>
       </c>
       <c r="L24" s="22">
-        <v>1028</v>
+        <v>991</v>
       </c>
       <c r="M24" s="22">
-        <v>3778</v>
+        <v>3626</v>
       </c>
       <c r="N24" s="22">
-        <v>3300</v>
+        <v>3178</v>
       </c>
       <c r="O24" s="22">
-        <v>7489</v>
+        <v>7176</v>
       </c>
       <c r="P24" s="22">
-        <v>4799</v>
+        <v>4613</v>
       </c>
       <c r="Q24" s="22">
-        <v>1196</v>
+        <v>1154</v>
       </c>
       <c r="R24" s="22">
-        <v>567</v>
+        <v>551</v>
       </c>
       <c r="S24" s="22">
-        <v>617</v>
+        <v>598</v>
       </c>
       <c r="T24" s="22">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="U24" s="22">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="V24" s="22">
-        <v>1130</v>
+        <v>1091</v>
       </c>
       <c r="W24" s="22">
-        <v>1073</v>
+        <v>1039</v>
       </c>
       <c r="X24" s="22">
-        <v>2002</v>
+        <v>1938</v>
       </c>
       <c r="Y24" s="22">
-        <v>3993</v>
+        <v>3866</v>
       </c>
       <c r="Z24" s="22">
-        <v>956</v>
+        <v>927</v>
       </c>
       <c r="AA24" s="22">
-        <v>742</v>
+        <v>718</v>
       </c>
       <c r="AB24" s="22">
-        <v>1335</v>
+        <v>1284</v>
       </c>
       <c r="AC24" s="22">
-        <v>4426</v>
+        <v>4215</v>
       </c>
       <c r="AD24" s="22">
-        <v>2713</v>
+        <v>2603</v>
       </c>
       <c r="AE24" s="22">
-        <v>653</v>
+        <v>628</v>
       </c>
       <c r="AF24" s="22">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="AG24" s="22">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="AH24" s="22">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="AI24" s="22">
-        <v>965</v>
+        <v>926</v>
       </c>
       <c r="AJ24" s="22">
-        <v>1440</v>
+        <v>1388</v>
       </c>
       <c r="AK24" s="22">
-        <v>696</v>
+        <v>672</v>
       </c>
       <c r="AL24" s="22">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="AM24" s="22">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="AN24" s="22">
-        <v>671</v>
+        <v>648</v>
       </c>
       <c r="AO24" s="22">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="AP24" s="22">
-        <v>2541</v>
+        <v>2415</v>
       </c>
       <c r="AQ24" s="22">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="AR24" s="22">
-        <v>684</v>
+        <v>656</v>
       </c>
       <c r="AS24" s="22">
-        <v>901</v>
+        <v>864</v>
       </c>
       <c r="AT24" s="22">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="AU24" s="22">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="AV24" s="22">
-        <v>804</v>
+        <v>770</v>
       </c>
       <c r="AW24" s="22">
-        <v>684</v>
+        <v>645</v>
       </c>
     </row>
     <row r="25" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="17"/>
       <c r="B25" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="22">
-        <v>2655</v>
+        <v>2547</v>
       </c>
       <c r="D25" s="22">
-        <v>668</v>
+        <v>640</v>
       </c>
       <c r="E25" s="22">
-        <v>655</v>
+        <v>635</v>
       </c>
       <c r="F25" s="22">
-        <v>1212</v>
+        <v>1167</v>
       </c>
       <c r="G25" s="22">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="H25" s="22">
-        <v>595</v>
+        <v>579</v>
       </c>
       <c r="I25" s="22">
-        <v>999</v>
+        <v>967</v>
       </c>
       <c r="J25" s="22">
-        <v>1535</v>
+        <v>1483</v>
       </c>
       <c r="K25" s="22">
-        <v>1046</v>
+        <v>1012</v>
       </c>
       <c r="L25" s="22">
-        <v>1022</v>
+        <v>992</v>
       </c>
       <c r="M25" s="22">
-        <v>3805</v>
+        <v>3671</v>
       </c>
       <c r="N25" s="22">
-        <v>3305</v>
+        <v>3198</v>
       </c>
       <c r="O25" s="22">
-        <v>7618</v>
+        <v>7329</v>
       </c>
       <c r="P25" s="22">
-        <v>4818</v>
+        <v>4654</v>
       </c>
       <c r="Q25" s="22">
-        <v>1197</v>
+        <v>1158</v>
       </c>
       <c r="R25" s="22">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="S25" s="22">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="T25" s="22">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="U25" s="22">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="V25" s="22">
-        <v>1129</v>
+        <v>1096</v>
       </c>
       <c r="W25" s="22">
-        <v>1066</v>
+        <v>1038</v>
       </c>
       <c r="X25" s="22">
-        <v>1990</v>
+        <v>1935</v>
       </c>
       <c r="Y25" s="22">
-        <v>4021</v>
+        <v>3915</v>
       </c>
       <c r="Z25" s="22">
-        <v>957</v>
+        <v>934</v>
       </c>
       <c r="AA25" s="22">
-        <v>741</v>
+        <v>719</v>
       </c>
       <c r="AB25" s="22">
-        <v>1338</v>
+        <v>1291</v>
       </c>
       <c r="AC25" s="22">
-        <v>4428</v>
+        <v>4227</v>
       </c>
       <c r="AD25" s="22">
-        <v>2717</v>
+        <v>2613</v>
       </c>
       <c r="AE25" s="22">
-        <v>653</v>
+        <v>631</v>
       </c>
       <c r="AF25" s="22">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="AG25" s="22">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="AH25" s="22">
+        <v>344</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>924</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>1390</v>
+      </c>
+      <c r="AK25" s="22">
+        <v>670</v>
+      </c>
+      <c r="AL25" s="22">
+        <v>358</v>
+      </c>
+      <c r="AM25" s="22">
+        <v>482</v>
+      </c>
+      <c r="AN25" s="22">
+        <v>656</v>
+      </c>
+      <c r="AO25" s="22">
         <v>354</v>
       </c>
-      <c r="AI25" s="22">
-[...19 lines deleted...]
-      </c>
       <c r="AP25" s="22">
-        <v>2564</v>
+        <v>2448</v>
       </c>
       <c r="AQ25" s="22">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="AR25" s="22">
-        <v>687</v>
+        <v>662</v>
       </c>
       <c r="AS25" s="22">
-        <v>906</v>
+        <v>872</v>
       </c>
       <c r="AT25" s="22">
-        <v>582</v>
+        <v>562</v>
       </c>
       <c r="AU25" s="22">
-        <v>573</v>
+        <v>554</v>
       </c>
       <c r="AV25" s="22">
-        <v>792</v>
+        <v>761</v>
       </c>
       <c r="AW25" s="22">
-        <v>685</v>
+        <v>649</v>
       </c>
     </row>
     <row r="26" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="17"/>
       <c r="B26" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="22">
-        <v>2650</v>
+        <v>2559</v>
       </c>
       <c r="D26" s="22">
+        <v>640</v>
+      </c>
+      <c r="E26" s="22">
+        <v>638</v>
+      </c>
+      <c r="F26" s="22">
+        <v>1155</v>
+      </c>
+      <c r="G26" s="22">
+        <v>491</v>
+      </c>
+      <c r="H26" s="22">
+        <v>585</v>
+      </c>
+      <c r="I26" s="22">
+        <v>968</v>
+      </c>
+      <c r="J26" s="22">
+        <v>1487</v>
+      </c>
+      <c r="K26" s="22">
+        <v>1016</v>
+      </c>
+      <c r="L26" s="22">
+        <v>995</v>
+      </c>
+      <c r="M26" s="22">
+        <v>3720</v>
+      </c>
+      <c r="N26" s="22">
+        <v>3214</v>
+      </c>
+      <c r="O26" s="22">
+        <v>7421</v>
+      </c>
+      <c r="P26" s="22">
+        <v>4659</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>1166</v>
+      </c>
+      <c r="R26" s="22">
+        <v>556</v>
+      </c>
+      <c r="S26" s="22">
+        <v>598</v>
+      </c>
+      <c r="T26" s="22">
+        <v>426</v>
+      </c>
+      <c r="U26" s="22">
+        <v>421</v>
+      </c>
+      <c r="V26" s="22">
+        <v>1107</v>
+      </c>
+      <c r="W26" s="22">
+        <v>1048</v>
+      </c>
+      <c r="X26" s="22">
+        <v>1933</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>3895</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>941</v>
+      </c>
+      <c r="AA26" s="22">
+        <v>700</v>
+      </c>
+      <c r="AB26" s="22">
+        <v>1302</v>
+      </c>
+      <c r="AC26" s="22">
+        <v>4237</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>2627</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>634</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>483</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>290</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>341</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>933</v>
+      </c>
+      <c r="AJ26" s="22">
+        <v>1402</v>
+      </c>
+      <c r="AK26" s="22">
+        <v>673</v>
+      </c>
+      <c r="AL26" s="22">
+        <v>359</v>
+      </c>
+      <c r="AM26" s="22">
+        <v>480</v>
+      </c>
+      <c r="AN26" s="22">
+        <v>664</v>
+      </c>
+      <c r="AO26" s="22">
+        <v>353</v>
+      </c>
+      <c r="AP26" s="22">
+        <v>2471</v>
+      </c>
+      <c r="AQ26" s="22">
+        <v>426</v>
+      </c>
+      <c r="AR26" s="22">
+        <v>664</v>
+      </c>
+      <c r="AS26" s="22">
+        <v>883</v>
+      </c>
+      <c r="AT26" s="22">
+        <v>569</v>
+      </c>
+      <c r="AU26" s="22">
+        <v>540</v>
+      </c>
+      <c r="AV26" s="22">
+        <v>771</v>
+      </c>
+      <c r="AW26" s="22">
         <v>668</v>
-      </c>
-[...133 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="27" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="17"/>
       <c r="B27" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="22">
-        <v>2664</v>
+        <v>2569</v>
       </c>
       <c r="D27" s="22">
-        <v>668</v>
+        <v>644</v>
       </c>
       <c r="E27" s="22">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="F27" s="22">
-        <v>1201</v>
+        <v>1160</v>
       </c>
       <c r="G27" s="22">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="H27" s="22">
-        <v>590</v>
+        <v>576</v>
       </c>
       <c r="I27" s="22">
-        <v>1003</v>
+        <v>975</v>
       </c>
       <c r="J27" s="22">
-        <v>1536</v>
+        <v>1493</v>
       </c>
       <c r="K27" s="22">
-        <v>1051</v>
+        <v>1023</v>
       </c>
       <c r="L27" s="22">
-        <v>1026</v>
+        <v>1000</v>
       </c>
       <c r="M27" s="22">
-        <v>3875</v>
+        <v>3754</v>
       </c>
       <c r="N27" s="22">
-        <v>3343</v>
+        <v>3245</v>
       </c>
       <c r="O27" s="22">
-        <v>7775</v>
+        <v>7524</v>
       </c>
       <c r="P27" s="22">
-        <v>4931</v>
+        <v>4777</v>
       </c>
       <c r="Q27" s="22">
-        <v>1203</v>
+        <v>1169</v>
       </c>
       <c r="R27" s="22">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="S27" s="22">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="T27" s="22">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="U27" s="22">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="V27" s="22">
-        <v>1140</v>
+        <v>1112</v>
       </c>
       <c r="W27" s="22">
-        <v>1093</v>
+        <v>1067</v>
       </c>
       <c r="X27" s="22">
-        <v>1991</v>
+        <v>1940</v>
       </c>
       <c r="Y27" s="22">
-        <v>4014</v>
+        <v>3918</v>
       </c>
       <c r="Z27" s="22">
-        <v>967</v>
+        <v>947</v>
       </c>
       <c r="AA27" s="22">
-        <v>715</v>
+        <v>697</v>
       </c>
       <c r="AB27" s="22">
-        <v>1372</v>
+        <v>1331</v>
       </c>
       <c r="AC27" s="22">
-        <v>4476</v>
+        <v>4297</v>
       </c>
       <c r="AD27" s="22">
-        <v>2755</v>
+        <v>2662</v>
       </c>
       <c r="AE27" s="22">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="AF27" s="22">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="AG27" s="22">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="AH27" s="22">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="AI27" s="22">
-        <v>966</v>
+        <v>939</v>
       </c>
       <c r="AJ27" s="22">
-        <v>1456</v>
+        <v>1416</v>
       </c>
       <c r="AK27" s="22">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="AL27" s="22">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="AM27" s="22">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="AN27" s="22">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="AO27" s="22">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="AP27" s="22">
-        <v>2585</v>
+        <v>2494</v>
       </c>
       <c r="AQ27" s="22">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="AR27" s="22">
-        <v>684</v>
+        <v>665</v>
       </c>
       <c r="AS27" s="22">
-        <v>913</v>
+        <v>885</v>
       </c>
       <c r="AT27" s="22">
-        <v>595</v>
+        <v>578</v>
       </c>
       <c r="AU27" s="22">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="AV27" s="22">
-        <v>817</v>
+        <v>793</v>
       </c>
       <c r="AW27" s="22">
-        <v>713</v>
+        <v>683</v>
       </c>
     </row>
     <row r="28" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="17"/>
       <c r="B28" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="22">
-        <v>2668</v>
+        <v>2580</v>
       </c>
       <c r="D28" s="22">
-        <v>668</v>
+        <v>647</v>
       </c>
       <c r="E28" s="22">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="F28" s="22">
-        <v>1229</v>
+        <v>1193</v>
       </c>
       <c r="G28" s="22">
-        <v>505</v>
+        <v>491</v>
       </c>
       <c r="H28" s="22">
+        <v>569</v>
+      </c>
+      <c r="I28" s="22">
+        <v>981</v>
+      </c>
+      <c r="J28" s="22">
+        <v>1499</v>
+      </c>
+      <c r="K28" s="22">
+        <v>1028</v>
+      </c>
+      <c r="L28" s="22">
+        <v>1007</v>
+      </c>
+      <c r="M28" s="22">
+        <v>3820</v>
+      </c>
+      <c r="N28" s="22">
+        <v>3282</v>
+      </c>
+      <c r="O28" s="22">
+        <v>7698</v>
+      </c>
+      <c r="P28" s="22">
+        <v>4853</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>1175</v>
+      </c>
+      <c r="R28" s="22">
+        <v>559</v>
+      </c>
+      <c r="S28" s="22">
+        <v>605</v>
+      </c>
+      <c r="T28" s="22">
+        <v>419</v>
+      </c>
+      <c r="U28" s="22">
+        <v>435</v>
+      </c>
+      <c r="V28" s="22">
+        <v>1121</v>
+      </c>
+      <c r="W28" s="22">
+        <v>1075</v>
+      </c>
+      <c r="X28" s="22">
+        <v>1970</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>3961</v>
+      </c>
+      <c r="Z28" s="22">
+        <v>927</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>731</v>
+      </c>
+      <c r="AB28" s="22">
+        <v>1348</v>
+      </c>
+      <c r="AC28" s="22">
+        <v>4346</v>
+      </c>
+      <c r="AD28" s="22">
+        <v>2693</v>
+      </c>
+      <c r="AE28" s="22">
+        <v>648</v>
+      </c>
+      <c r="AF28" s="22">
+        <v>487</v>
+      </c>
+      <c r="AG28" s="22">
+        <v>293</v>
+      </c>
+      <c r="AH28" s="22">
+        <v>345</v>
+      </c>
+      <c r="AI28" s="22">
+        <v>945</v>
+      </c>
+      <c r="AJ28" s="22">
+        <v>1430</v>
+      </c>
+      <c r="AK28" s="22">
+        <v>692</v>
+      </c>
+      <c r="AL28" s="22">
+        <v>359</v>
+      </c>
+      <c r="AM28" s="22">
+        <v>483</v>
+      </c>
+      <c r="AN28" s="22">
+        <v>673</v>
+      </c>
+      <c r="AO28" s="22">
+        <v>353</v>
+      </c>
+      <c r="AP28" s="22">
+        <v>2540</v>
+      </c>
+      <c r="AQ28" s="22">
+        <v>435</v>
+      </c>
+      <c r="AR28" s="22">
+        <v>666</v>
+      </c>
+      <c r="AS28" s="22">
+        <v>891</v>
+      </c>
+      <c r="AT28" s="22">
         <v>580</v>
       </c>
-      <c r="I28" s="22">
-[...112 lines deleted...]
-      </c>
       <c r="AU28" s="22">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="AV28" s="22">
-        <v>830</v>
+        <v>807</v>
       </c>
       <c r="AW28" s="22">
-        <v>721</v>
+        <v>694</v>
       </c>
     </row>
     <row r="29" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="17"/>
       <c r="B29" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="22">
+        <v>2641</v>
+      </c>
+      <c r="D29" s="22">
+        <v>650</v>
+      </c>
+      <c r="E29" s="22">
+        <v>667</v>
+      </c>
+      <c r="F29" s="22">
+        <v>1214</v>
+      </c>
+      <c r="G29" s="22">
+        <v>495</v>
+      </c>
+      <c r="H29" s="22">
+        <v>576</v>
+      </c>
+      <c r="I29" s="22">
+        <v>978</v>
+      </c>
+      <c r="J29" s="22">
+        <v>1517</v>
+      </c>
+      <c r="K29" s="22">
+        <v>1036</v>
+      </c>
+      <c r="L29" s="22">
+        <v>1023</v>
+      </c>
+      <c r="M29" s="22">
+        <v>3916</v>
+      </c>
+      <c r="N29" s="22">
+        <v>3330</v>
+      </c>
+      <c r="O29" s="22">
+        <v>7947</v>
+      </c>
+      <c r="P29" s="22">
+        <v>4963</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>1185</v>
+      </c>
+      <c r="R29" s="22">
+        <v>561</v>
+      </c>
+      <c r="S29" s="22">
+        <v>609</v>
+      </c>
+      <c r="T29" s="22">
+        <v>424</v>
+      </c>
+      <c r="U29" s="22">
+        <v>450</v>
+      </c>
+      <c r="V29" s="22">
+        <v>1137</v>
+      </c>
+      <c r="W29" s="22">
+        <v>1087</v>
+      </c>
+      <c r="X29" s="22">
+        <v>2003</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>4076</v>
+      </c>
+      <c r="Z29" s="22">
+        <v>961</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>754</v>
+      </c>
+      <c r="AB29" s="22">
+        <v>1358</v>
+      </c>
+      <c r="AC29" s="22">
+        <v>4433</v>
+      </c>
+      <c r="AD29" s="22">
         <v>2721</v>
       </c>
-      <c r="D29" s="22">
-[...79 lines deleted...]
-      </c>
       <c r="AE29" s="22">
-        <v>672</v>
+        <v>656</v>
       </c>
       <c r="AF29" s="22">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="AG29" s="22">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="AH29" s="22">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="AI29" s="22">
-        <v>980</v>
+        <v>957</v>
       </c>
       <c r="AJ29" s="22">
-        <v>1473</v>
+        <v>1438</v>
       </c>
       <c r="AK29" s="22">
-        <v>712</v>
+        <v>699</v>
       </c>
       <c r="AL29" s="22">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="AM29" s="22">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="AN29" s="22">
-        <v>695</v>
+        <v>682</v>
       </c>
       <c r="AO29" s="22">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="AP29" s="22">
-        <v>2661</v>
+        <v>2584</v>
       </c>
       <c r="AQ29" s="22">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="AR29" s="22">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="AS29" s="22">
-        <v>924</v>
+        <v>901</v>
       </c>
       <c r="AT29" s="22">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="AU29" s="22">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="AV29" s="22">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="AW29" s="22">
-        <v>736</v>
+        <v>711</v>
       </c>
     </row>
     <row r="30" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="17"/>
       <c r="B30" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="22">
-        <v>2736</v>
+        <v>2666</v>
       </c>
       <c r="D30" s="22">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="E30" s="22">
-        <v>678</v>
+        <v>664</v>
       </c>
       <c r="F30" s="22">
-        <v>1260</v>
+        <v>1227</v>
       </c>
       <c r="G30" s="22">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="H30" s="22">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="I30" s="22">
-        <v>997</v>
+        <v>975</v>
       </c>
       <c r="J30" s="22">
-        <v>1562</v>
+        <v>1525</v>
       </c>
       <c r="K30" s="22">
-        <v>1063</v>
+        <v>1040</v>
       </c>
       <c r="L30" s="22">
-        <v>1052</v>
+        <v>1029</v>
       </c>
       <c r="M30" s="22">
-        <v>4062</v>
+        <v>3970</v>
       </c>
       <c r="N30" s="22">
-        <v>3436</v>
+        <v>3363</v>
       </c>
       <c r="O30" s="22">
-        <v>8289</v>
+        <v>8095</v>
       </c>
       <c r="P30" s="22">
-        <v>5201</v>
+        <v>5091</v>
       </c>
       <c r="Q30" s="22">
-        <v>1207</v>
+        <v>1183</v>
       </c>
       <c r="R30" s="22">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="S30" s="22">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="T30" s="22">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="U30" s="22">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="V30" s="22">
-        <v>1163</v>
+        <v>1141</v>
       </c>
       <c r="W30" s="22">
-        <v>1101</v>
+        <v>1084</v>
       </c>
       <c r="X30" s="22">
-        <v>2037</v>
+        <v>1997</v>
       </c>
       <c r="Y30" s="22">
-        <v>4221</v>
+        <v>4142</v>
       </c>
       <c r="Z30" s="22">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="AA30" s="22">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="AB30" s="22">
-        <v>1398</v>
+        <v>1366</v>
       </c>
       <c r="AC30" s="22">
-        <v>4733</v>
+        <v>4594</v>
       </c>
       <c r="AD30" s="22">
-        <v>2807</v>
+        <v>2742</v>
       </c>
       <c r="AE30" s="22">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="AF30" s="22">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="AG30" s="22">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="AH30" s="22">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="AI30" s="22">
-        <v>989</v>
+        <v>965</v>
       </c>
       <c r="AJ30" s="22">
-        <v>1482</v>
+        <v>1448</v>
       </c>
       <c r="AK30" s="22">
-        <v>710</v>
+        <v>697</v>
       </c>
       <c r="AL30" s="22">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="AM30" s="22">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="AN30" s="22">
-        <v>698</v>
+        <v>686</v>
       </c>
       <c r="AO30" s="22">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="AP30" s="22">
-        <v>2684</v>
+        <v>2607</v>
       </c>
       <c r="AQ30" s="22">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="AR30" s="22">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="AS30" s="22">
-        <v>929</v>
+        <v>906</v>
       </c>
       <c r="AT30" s="22">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="AU30" s="22">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="AV30" s="22">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="AW30" s="22">
-        <v>752</v>
+        <v>732</v>
       </c>
     </row>
     <row r="31" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="17"/>
       <c r="B31" s="18">
         <v>2020</v>
       </c>
       <c r="C31" s="22">
-        <v>2714</v>
+        <v>2634</v>
       </c>
       <c r="D31" s="22">
-        <v>665</v>
+        <v>646</v>
       </c>
       <c r="E31" s="22">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="F31" s="22">
-        <v>1263</v>
+        <v>1224</v>
       </c>
       <c r="G31" s="22">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="H31" s="22">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="I31" s="22">
-        <v>996</v>
+        <v>971</v>
       </c>
       <c r="J31" s="22">
-        <v>1563</v>
+        <v>1525</v>
       </c>
       <c r="K31" s="22">
-        <v>1054</v>
+        <v>1030</v>
       </c>
       <c r="L31" s="22">
-        <v>1051</v>
+        <v>1029</v>
       </c>
       <c r="M31" s="22">
-        <v>4080</v>
+        <v>3961</v>
       </c>
       <c r="N31" s="22">
-        <v>3464</v>
+        <v>3370</v>
       </c>
       <c r="O31" s="22">
-        <v>8414</v>
+        <v>8155</v>
       </c>
       <c r="P31" s="22">
-        <v>5196</v>
+        <v>5048</v>
       </c>
       <c r="Q31" s="22">
-        <v>1199</v>
+        <v>1171</v>
       </c>
       <c r="R31" s="22">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="S31" s="22">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="T31" s="22">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="U31" s="22">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="V31" s="22">
-        <v>1159</v>
+        <v>1135</v>
       </c>
       <c r="W31" s="22">
-        <v>1106</v>
+        <v>1086</v>
       </c>
       <c r="X31" s="22">
-        <v>2029</v>
+        <v>1981</v>
       </c>
       <c r="Y31" s="22">
-        <v>4247</v>
+        <v>4141</v>
       </c>
       <c r="Z31" s="22">
-        <v>982</v>
+        <v>963</v>
       </c>
       <c r="AA31" s="22">
-        <v>781</v>
+        <v>763</v>
       </c>
       <c r="AB31" s="22">
-        <v>1398</v>
+        <v>1362</v>
       </c>
       <c r="AC31" s="22">
-        <v>4786</v>
+        <v>4625</v>
       </c>
       <c r="AD31" s="22">
-        <v>2827</v>
+        <v>2750</v>
       </c>
       <c r="AE31" s="22">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="AF31" s="22">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="AG31" s="22">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="AH31" s="22">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="AI31" s="22">
-        <v>994</v>
+        <v>969</v>
       </c>
       <c r="AJ31" s="22">
-        <v>1488</v>
+        <v>1452</v>
       </c>
       <c r="AK31" s="22">
-        <v>702</v>
+        <v>688</v>
       </c>
       <c r="AL31" s="22">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="AM31" s="22">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="AN31" s="22">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="AO31" s="22">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="AP31" s="22">
-        <v>2700</v>
+        <v>2617</v>
       </c>
       <c r="AQ31" s="22">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="AR31" s="22">
-        <v>686</v>
+        <v>670</v>
       </c>
       <c r="AS31" s="22">
-        <v>933</v>
+        <v>908</v>
       </c>
       <c r="AT31" s="22">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="AU31" s="22">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="AV31" s="22">
-        <v>819</v>
+        <v>797</v>
       </c>
       <c r="AW31" s="22">
-        <v>761</v>
+        <v>735</v>
       </c>
     </row>
     <row r="32" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="17"/>
       <c r="B32" s="18">
         <v>2021</v>
       </c>
       <c r="C32" s="22">
-        <v>2694</v>
+        <v>2612</v>
       </c>
       <c r="D32" s="22">
-        <v>659</v>
+        <v>638</v>
       </c>
       <c r="E32" s="22">
-        <v>658</v>
+        <v>643</v>
       </c>
       <c r="F32" s="22">
-        <v>1254</v>
+        <v>1216</v>
       </c>
       <c r="G32" s="22">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="H32" s="22">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="I32" s="22">
-        <v>989</v>
+        <v>966</v>
       </c>
       <c r="J32" s="22">
-        <v>1564</v>
+        <v>1523</v>
       </c>
       <c r="K32" s="22">
-        <v>1048</v>
+        <v>1023</v>
       </c>
       <c r="L32" s="22">
-        <v>1052</v>
+        <v>1028</v>
       </c>
       <c r="M32" s="22">
-        <v>4114</v>
+        <v>3989</v>
       </c>
       <c r="N32" s="22">
-        <v>3473</v>
+        <v>3377</v>
       </c>
       <c r="O32" s="22">
-        <v>8485</v>
+        <v>8231</v>
       </c>
       <c r="P32" s="22">
-        <v>5154</v>
+        <v>4999</v>
       </c>
       <c r="Q32" s="22">
-        <v>1190</v>
+        <v>1161</v>
       </c>
       <c r="R32" s="22">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="S32" s="22">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="T32" s="22">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="U32" s="22">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="V32" s="22">
-        <v>1147</v>
+        <v>1121</v>
       </c>
       <c r="W32" s="22">
-        <v>1108</v>
+        <v>1087</v>
       </c>
       <c r="X32" s="22">
-        <v>2025</v>
+        <v>1976</v>
       </c>
       <c r="Y32" s="22">
-        <v>4272</v>
+        <v>4166</v>
       </c>
       <c r="Z32" s="22">
+        <v>950</v>
+      </c>
+      <c r="AA32" s="22">
+        <v>751</v>
+      </c>
+      <c r="AB32" s="22">
+        <v>1352</v>
+      </c>
+      <c r="AC32" s="22">
+        <v>4625</v>
+      </c>
+      <c r="AD32" s="22">
+        <v>2757</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>660</v>
+      </c>
+      <c r="AF32" s="22">
+        <v>463</v>
+      </c>
+      <c r="AG32" s="22">
+        <v>298</v>
+      </c>
+      <c r="AH32" s="22">
+        <v>350</v>
+      </c>
+      <c r="AI32" s="22">
         <v>969</v>
       </c>
-      <c r="AA32" s="22">
-[...25 lines deleted...]
-      </c>
       <c r="AJ32" s="22">
-        <v>1484</v>
+        <v>1449</v>
       </c>
       <c r="AK32" s="22">
-        <v>697</v>
+        <v>685</v>
       </c>
       <c r="AL32" s="22">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="AM32" s="22">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="AN32" s="22">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="AO32" s="22">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="AP32" s="22">
-        <v>2700</v>
+        <v>2620</v>
       </c>
       <c r="AQ32" s="22">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="AR32" s="22">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="AS32" s="22">
-        <v>933</v>
+        <v>908</v>
       </c>
       <c r="AT32" s="22">
-        <v>600</v>
+        <v>586</v>
       </c>
       <c r="AU32" s="22">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="AV32" s="22">
-        <v>820</v>
+        <v>799</v>
       </c>
       <c r="AW32" s="22">
-        <v>767</v>
+        <v>739</v>
       </c>
     </row>
     <row r="33" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="17"/>
       <c r="B33" s="18">
         <v>2022</v>
       </c>
       <c r="C33" s="22">
-        <v>2687</v>
+        <v>2602</v>
       </c>
       <c r="D33" s="22">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="E33" s="22">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="F33" s="22">
-        <v>1242</v>
+        <v>1206</v>
       </c>
       <c r="G33" s="22">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="H33" s="22">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="I33" s="22">
-        <v>978</v>
+        <v>957</v>
       </c>
       <c r="J33" s="22">
-        <v>1555</v>
+        <v>1517</v>
       </c>
       <c r="K33" s="22">
-        <v>1055</v>
+        <v>1031</v>
       </c>
       <c r="L33" s="22">
-        <v>1048</v>
+        <v>1028</v>
       </c>
       <c r="M33" s="22">
-        <v>4140</v>
+        <v>4030</v>
       </c>
       <c r="N33" s="22">
-        <v>3477</v>
+        <v>3392</v>
       </c>
       <c r="O33" s="22">
-        <v>8558</v>
+        <v>8332</v>
       </c>
       <c r="P33" s="22">
-        <v>5174</v>
+        <v>5028</v>
       </c>
       <c r="Q33" s="22">
-        <v>1182</v>
+        <v>1154</v>
       </c>
       <c r="R33" s="22">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="S33" s="22">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="T33" s="22">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="U33" s="22">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="V33" s="22">
-        <v>1129</v>
+        <v>1107</v>
       </c>
       <c r="W33" s="22">
-        <v>1095</v>
+        <v>1077</v>
       </c>
       <c r="X33" s="22">
-        <v>2015</v>
+        <v>1971</v>
       </c>
       <c r="Y33" s="22">
-        <v>4269</v>
+        <v>4182</v>
       </c>
       <c r="Z33" s="22">
-        <v>957</v>
+        <v>940</v>
       </c>
       <c r="AA33" s="22">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="AB33" s="22">
-        <v>1375</v>
+        <v>1343</v>
       </c>
       <c r="AC33" s="22">
-        <v>4803</v>
+        <v>4652</v>
       </c>
       <c r="AD33" s="22">
-        <v>2843</v>
+        <v>2769</v>
       </c>
       <c r="AE33" s="22">
+        <v>659</v>
+      </c>
+      <c r="AF33" s="22">
+        <v>460</v>
+      </c>
+      <c r="AG33" s="22">
+        <v>296</v>
+      </c>
+      <c r="AH33" s="22">
+        <v>368</v>
+      </c>
+      <c r="AI33" s="22">
+        <v>972</v>
+      </c>
+      <c r="AJ33" s="22">
+        <v>1446</v>
+      </c>
+      <c r="AK33" s="22">
+        <v>674</v>
+      </c>
+      <c r="AL33" s="22">
+        <v>356</v>
+      </c>
+      <c r="AM33" s="22">
+        <v>483</v>
+      </c>
+      <c r="AN33" s="22">
         <v>675</v>
       </c>
-      <c r="AF33" s="22">
-[...25 lines deleted...]
-      </c>
       <c r="AO33" s="22">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="AP33" s="22">
-        <v>2699</v>
+        <v>2624</v>
       </c>
       <c r="AQ33" s="22">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="AR33" s="22">
-        <v>668</v>
+        <v>655</v>
       </c>
       <c r="AS33" s="22">
-        <v>931</v>
+        <v>907</v>
       </c>
       <c r="AT33" s="22">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="AU33" s="22">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="AV33" s="22">
-        <v>815</v>
+        <v>797</v>
       </c>
       <c r="AW33" s="22">
-        <v>771</v>
+        <v>745</v>
       </c>
     </row>
     <row r="34" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="17"/>
       <c r="B34" s="18">
         <v>2023</v>
       </c>
       <c r="C34" s="22">
-        <v>2714</v>
+        <v>2638</v>
       </c>
       <c r="D34" s="22">
-        <v>648</v>
+        <v>627</v>
       </c>
       <c r="E34" s="22">
-        <v>641</v>
+        <v>625</v>
       </c>
       <c r="F34" s="22">
-        <v>1256</v>
+        <v>1217</v>
       </c>
       <c r="G34" s="22">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="H34" s="22">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="I34" s="22">
-        <v>971</v>
+        <v>949</v>
       </c>
       <c r="J34" s="22">
-        <v>1558</v>
+        <v>1518</v>
       </c>
       <c r="K34" s="22">
-        <v>1068</v>
+        <v>1041</v>
       </c>
       <c r="L34" s="22">
-        <v>1054</v>
+        <v>1032</v>
       </c>
       <c r="M34" s="22">
-        <v>4154</v>
+        <v>4048</v>
       </c>
       <c r="N34" s="22">
-        <v>3505</v>
+        <v>3421</v>
       </c>
       <c r="O34" s="22">
-        <v>8593</v>
+        <v>8379</v>
       </c>
       <c r="P34" s="22">
-        <v>5228</v>
+        <v>5076</v>
       </c>
       <c r="Q34" s="22">
-        <v>1180</v>
+        <v>1152</v>
       </c>
       <c r="R34" s="22">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="S34" s="22">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="T34" s="22">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="U34" s="22">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="V34" s="22">
-        <v>1130</v>
+        <v>1108</v>
       </c>
       <c r="W34" s="22">
-        <v>1092</v>
+        <v>1072</v>
       </c>
       <c r="X34" s="22">
-        <v>2015</v>
+        <v>1974</v>
       </c>
       <c r="Y34" s="22">
-        <v>4301</v>
+        <v>4217</v>
       </c>
       <c r="Z34" s="22">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="AA34" s="22">
-        <v>796</v>
+        <v>778</v>
       </c>
       <c r="AB34" s="22">
-        <v>1381</v>
+        <v>1350</v>
       </c>
       <c r="AC34" s="22">
-        <v>4824</v>
+        <v>4671</v>
       </c>
       <c r="AD34" s="22">
-        <v>2853</v>
+        <v>2781</v>
       </c>
       <c r="AE34" s="22">
-        <v>671</v>
+        <v>655</v>
       </c>
       <c r="AF34" s="22">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="AG34" s="22">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="AH34" s="22">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="AI34" s="22">
-        <v>1001</v>
+        <v>977</v>
       </c>
       <c r="AJ34" s="22">
-        <v>1479</v>
+        <v>1449</v>
       </c>
       <c r="AK34" s="22">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="AL34" s="22">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="AM34" s="22">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="AN34" s="22">
-        <v>687</v>
+        <v>672</v>
       </c>
       <c r="AO34" s="22">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="AP34" s="22">
-        <v>2699</v>
+        <v>2629</v>
       </c>
       <c r="AQ34" s="22">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="AR34" s="22">
-        <v>667</v>
+        <v>654</v>
       </c>
       <c r="AS34" s="22">
-        <v>932</v>
+        <v>908</v>
       </c>
       <c r="AT34" s="22">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="AU34" s="22">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="AV34" s="22">
-        <v>806</v>
+        <v>788</v>
       </c>
       <c r="AW34" s="22">
-        <v>784</v>
+        <v>758</v>
       </c>
     </row>
     <row r="35" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A35" s="17"/>
       <c r="B35" s="18">
         <v>2024</v>
       </c>
       <c r="C35" s="22">
-        <v>2719</v>
+        <v>2647</v>
       </c>
       <c r="D35" s="22">
-        <v>647</v>
+        <v>623</v>
       </c>
       <c r="E35" s="22">
-        <v>637</v>
+        <v>618</v>
       </c>
       <c r="F35" s="22">
-        <v>1266</v>
+        <v>1223</v>
       </c>
       <c r="G35" s="22">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="H35" s="22">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="I35" s="22">
-        <v>969</v>
+        <v>943</v>
       </c>
       <c r="J35" s="22">
-        <v>1564</v>
+        <v>1527</v>
       </c>
       <c r="K35" s="22">
+        <v>1047</v>
+      </c>
+      <c r="L35" s="22">
+        <v>1035</v>
+      </c>
+      <c r="M35" s="22">
+        <v>4080</v>
+      </c>
+      <c r="N35" s="22">
+        <v>3451</v>
+      </c>
+      <c r="O35" s="22">
+        <v>8447</v>
+      </c>
+      <c r="P35" s="22">
+        <v>5183</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>1144</v>
+      </c>
+      <c r="R35" s="22">
+        <v>549</v>
+      </c>
+      <c r="S35" s="22">
+        <v>603</v>
+      </c>
+      <c r="T35" s="22">
+        <v>405</v>
+      </c>
+      <c r="U35" s="22">
+        <v>445</v>
+      </c>
+      <c r="V35" s="22">
+        <v>1112</v>
+      </c>
+      <c r="W35" s="22">
         <v>1073</v>
       </c>
-      <c r="L35" s="22">
-[...34 lines deleted...]
-      </c>
       <c r="X35" s="22">
-        <v>2010</v>
+        <v>1970</v>
       </c>
       <c r="Y35" s="22">
-        <v>4310</v>
+        <v>4222</v>
       </c>
       <c r="Z35" s="22">
-        <v>938</v>
+        <v>923</v>
       </c>
       <c r="AA35" s="22">
-        <v>791</v>
+        <v>775</v>
       </c>
       <c r="AB35" s="22">
-        <v>1384</v>
+        <v>1356</v>
       </c>
       <c r="AC35" s="22">
-        <v>4894</v>
+        <v>4742</v>
       </c>
       <c r="AD35" s="22">
-        <v>2858</v>
+        <v>2795</v>
       </c>
       <c r="AE35" s="22">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="AF35" s="22">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="AG35" s="22">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="AH35" s="22">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="AI35" s="22">
-        <v>1008</v>
+        <v>984</v>
       </c>
       <c r="AJ35" s="22">
-        <v>1483</v>
+        <v>1453</v>
       </c>
       <c r="AK35" s="22">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="AL35" s="22">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="AM35" s="22">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="AN35" s="22">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="AO35" s="22">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="AP35" s="22">
-        <v>2728</v>
+        <v>2655</v>
       </c>
       <c r="AQ35" s="22">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="AR35" s="22">
-        <v>666</v>
+        <v>652</v>
       </c>
       <c r="AS35" s="22">
-        <v>933</v>
+        <v>909</v>
       </c>
       <c r="AT35" s="22">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="AU35" s="22">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="AV35" s="22">
-        <v>806</v>
+        <v>787</v>
       </c>
       <c r="AW35" s="22">
-        <v>792</v>
+        <v>767</v>
       </c>
     </row>
     <row r="36" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A36" s="23"/>
       <c r="B36" s="24">
         <v>2025</v>
       </c>
-      <c r="C36" s="35">
-[...86 lines deleted...]
-      <c r="AF36" s="35">
+      <c r="C36" s="109">
+        <v>2641</v>
+      </c>
+      <c r="D36" s="109">
+        <v>617</v>
+      </c>
+      <c r="E36" s="109">
+        <v>599</v>
+      </c>
+      <c r="F36" s="109">
+        <v>1222</v>
+      </c>
+      <c r="G36" s="109">
         <v>464</v>
       </c>
-      <c r="AG36" s="35">
-[...47 lines deleted...]
-      <c r="AW36" s="35">
+      <c r="H36" s="109">
+        <v>552</v>
+      </c>
+      <c r="I36" s="109">
+        <v>936</v>
+      </c>
+      <c r="J36" s="109">
+        <v>1531</v>
+      </c>
+      <c r="K36" s="109">
+        <v>1047</v>
+      </c>
+      <c r="L36" s="109">
+        <v>1033</v>
+      </c>
+      <c r="M36" s="109">
+        <v>4125</v>
+      </c>
+      <c r="N36" s="109">
+        <v>3481</v>
+      </c>
+      <c r="O36" s="109">
+        <v>8620</v>
+      </c>
+      <c r="P36" s="109">
+        <v>5279</v>
+      </c>
+      <c r="Q36" s="109">
+        <v>1138</v>
+      </c>
+      <c r="R36" s="109">
+        <v>547</v>
+      </c>
+      <c r="S36" s="109">
+        <v>601</v>
+      </c>
+      <c r="T36" s="109">
+        <v>411</v>
+      </c>
+      <c r="U36" s="109">
+        <v>448</v>
+      </c>
+      <c r="V36" s="109">
+        <v>1112</v>
+      </c>
+      <c r="W36" s="109">
+        <v>1075</v>
+      </c>
+      <c r="X36" s="109">
+        <v>1971</v>
+      </c>
+      <c r="Y36" s="109">
+        <v>4249</v>
+      </c>
+      <c r="Z36" s="109">
+        <v>921</v>
+      </c>
+      <c r="AA36" s="109">
+        <v>772</v>
+      </c>
+      <c r="AB36" s="109">
+        <v>1363</v>
+      </c>
+      <c r="AC36" s="109">
+        <v>4816</v>
+      </c>
+      <c r="AD36" s="109">
+        <v>2806</v>
+      </c>
+      <c r="AE36" s="109">
+        <v>660</v>
+      </c>
+      <c r="AF36" s="109">
+        <v>455</v>
+      </c>
+      <c r="AG36" s="109">
+        <v>288</v>
+      </c>
+      <c r="AH36" s="109">
+        <v>340</v>
+      </c>
+      <c r="AI36" s="109">
+        <v>985</v>
+      </c>
+      <c r="AJ36" s="109">
+        <v>1457</v>
+      </c>
+      <c r="AK36" s="109">
+        <v>670</v>
+      </c>
+      <c r="AL36" s="109">
+        <v>352</v>
+      </c>
+      <c r="AM36" s="109">
+        <v>480</v>
+      </c>
+      <c r="AN36" s="109">
+        <v>657</v>
+      </c>
+      <c r="AO36" s="109">
+        <v>343</v>
+      </c>
+      <c r="AP36" s="109">
+        <v>2697</v>
+      </c>
+      <c r="AQ36" s="109">
+        <v>427</v>
+      </c>
+      <c r="AR36" s="109">
+        <v>644</v>
+      </c>
+      <c r="AS36" s="109">
+        <v>906</v>
+      </c>
+      <c r="AT36" s="109">
+        <v>570</v>
+      </c>
+      <c r="AU36" s="109">
+        <v>535</v>
+      </c>
+      <c r="AV36" s="109">
         <v>793</v>
+      </c>
+      <c r="AW36" s="109">
+        <v>768</v>
       </c>
     </row>
     <row r="37" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C37" s="26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C38" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="27"/>
     </row>
     <row r="39" spans="1:49" x14ac:dyDescent="0.45">
       <c r="B39" s="27"/>
       <c r="C39" s="28" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="29"/>
     </row>
     <row r="40" spans="1:49" x14ac:dyDescent="0.45">
       <c r="B40" s="27"/>
       <c r="C40" s="28" t="s">
         <v>78</v>
       </c>
@@ -14484,118 +19057,116 @@
     <row r="41" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C41" s="28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C42" s="28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C43" s="28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C44" s="28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C45" s="30" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="46" spans="1:49" s="31" customFormat="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="46" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="C46" s="30" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="C47" s="30" t="s">
-        <v>89</v>
+      <c r="C47" s="31" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:49" x14ac:dyDescent="0.45">
-      <c r="C48" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C48" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.19685039370078741" footer="1.1811023622047245"/>
-  <pageSetup paperSize="9" scale="60" firstPageNumber="3" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C（年平均-&amp;P）</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AW49"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{502DC82F-7208-4118-A049-8C753F9FCA51}">
+  <dimension ref="A1:AW47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C31" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="A4" sqref="A4"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.8984375" style="1" customWidth="1"/>
     <col min="3" max="49" width="6.8984375" style="1" customWidth="1"/>
     <col min="50" max="16384" width="8.09765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:49" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="16.2" x14ac:dyDescent="0.45">
       <c r="D4" s="2" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="5" spans="1:49" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B5" s="3" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:49" x14ac:dyDescent="0.45">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6">
         <v>1</v>
       </c>
       <c r="D6" s="7">
         <v>2</v>
       </c>
       <c r="E6" s="7">
         <v>3</v>
       </c>
       <c r="F6" s="7">
         <v>4</v>
       </c>
       <c r="G6" s="7">
         <v>5</v>
       </c>
       <c r="H6" s="7">
         <v>6</v>
       </c>
       <c r="I6" s="7">
@@ -14851,4305 +19422,4305 @@
       <c r="AR7" s="12" t="s">
         <v>45</v>
       </c>
       <c r="AS7" s="12" t="s">
         <v>46</v>
       </c>
       <c r="AT7" s="12" t="s">
         <v>47</v>
       </c>
       <c r="AU7" s="12" t="s">
         <v>48</v>
       </c>
       <c r="AV7" s="12" t="s">
         <v>49</v>
       </c>
       <c r="AW7" s="13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="14"/>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>2784</v>
+        <v>107</v>
       </c>
       <c r="D8" s="1">
-        <v>720</v>
+        <v>30</v>
       </c>
       <c r="E8" s="1">
-        <v>750</v>
+        <v>19</v>
       </c>
       <c r="F8" s="1">
-        <v>1174</v>
+        <v>37</v>
       </c>
       <c r="G8" s="1">
-        <v>601</v>
+        <v>19</v>
       </c>
       <c r="H8" s="1">
-        <v>648</v>
+        <v>14</v>
       </c>
       <c r="I8" s="1">
-        <v>1095</v>
+        <v>29</v>
       </c>
       <c r="J8" s="1">
-        <v>1572</v>
+        <v>44</v>
       </c>
       <c r="K8" s="1">
-        <v>1077</v>
+        <v>28</v>
       </c>
       <c r="L8" s="1">
-        <v>1091</v>
+        <v>31</v>
       </c>
       <c r="M8" s="1">
-        <v>3586</v>
+        <v>147</v>
       </c>
       <c r="N8" s="1">
-        <v>3085</v>
+        <v>109</v>
       </c>
       <c r="O8" s="1">
-        <v>6371</v>
+        <v>275</v>
       </c>
       <c r="P8" s="1">
-        <v>4403</v>
+        <v>169</v>
       </c>
       <c r="Q8" s="1">
-        <v>1327</v>
+        <v>35</v>
       </c>
       <c r="R8" s="1">
-        <v>623</v>
+        <v>13</v>
       </c>
       <c r="S8" s="1">
-        <v>636</v>
+        <v>16</v>
       </c>
       <c r="T8" s="1">
-        <v>454</v>
+        <v>9</v>
       </c>
       <c r="U8" s="1">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="V8" s="1">
-        <v>1214</v>
+        <v>26</v>
       </c>
       <c r="W8" s="1">
-        <v>1138</v>
+        <v>24</v>
       </c>
       <c r="X8" s="1">
-        <v>2068</v>
+        <v>57</v>
       </c>
       <c r="Y8" s="1">
-        <v>3795</v>
+        <v>113</v>
       </c>
       <c r="Z8" s="1">
-        <v>982</v>
+        <v>24</v>
       </c>
       <c r="AA8" s="1">
-        <v>694</v>
+        <v>17</v>
       </c>
       <c r="AB8" s="1">
-        <v>1353</v>
+        <v>57</v>
       </c>
       <c r="AC8" s="1">
-        <v>4486</v>
+        <v>223</v>
       </c>
       <c r="AD8" s="1">
-        <v>2726</v>
+        <v>106</v>
       </c>
       <c r="AE8" s="1">
-        <v>708</v>
+        <v>22</v>
       </c>
       <c r="AF8" s="1">
-        <v>538</v>
+        <v>12</v>
       </c>
       <c r="AG8" s="1">
-        <v>325</v>
+        <v>6</v>
       </c>
       <c r="AH8" s="1">
-        <v>412</v>
+        <v>7</v>
       </c>
       <c r="AI8" s="1">
-        <v>1007</v>
+        <v>27</v>
       </c>
       <c r="AJ8" s="1">
-        <v>1483</v>
+        <v>45</v>
       </c>
       <c r="AK8" s="1">
-        <v>791</v>
+        <v>23</v>
       </c>
       <c r="AL8" s="1">
-        <v>415</v>
+        <v>14</v>
       </c>
       <c r="AM8" s="1">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="AN8" s="1">
-        <v>749</v>
+        <v>24</v>
       </c>
       <c r="AO8" s="1">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="AP8" s="1">
-        <v>2383</v>
+        <v>110</v>
       </c>
       <c r="AQ8" s="1">
-        <v>427</v>
+        <v>11</v>
       </c>
       <c r="AR8" s="1">
-        <v>737</v>
+        <v>25</v>
       </c>
       <c r="AS8" s="1">
-        <v>917</v>
+        <v>35</v>
       </c>
       <c r="AT8" s="1">
-        <v>619</v>
+        <v>16</v>
       </c>
       <c r="AU8" s="1">
-        <v>594</v>
+        <v>23</v>
       </c>
       <c r="AV8" s="1">
-        <v>865</v>
+        <v>26</v>
       </c>
       <c r="AW8" s="1">
-        <v>566</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="14"/>
       <c r="B9" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>2718</v>
+        <v>137</v>
       </c>
       <c r="D9" s="1">
-        <v>717</v>
+        <v>38</v>
       </c>
       <c r="E9" s="1">
-        <v>742</v>
+        <v>24</v>
       </c>
       <c r="F9" s="1">
-        <v>1184</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1">
-        <v>585</v>
+        <v>21</v>
       </c>
       <c r="H9" s="1">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="I9" s="1">
-        <v>1094</v>
+        <v>37</v>
       </c>
       <c r="J9" s="1">
-        <v>1571</v>
+        <v>51</v>
       </c>
       <c r="K9" s="1">
-        <v>1069</v>
+        <v>34</v>
       </c>
       <c r="L9" s="1">
-        <v>1091</v>
+        <v>31</v>
       </c>
       <c r="M9" s="1">
-        <v>3602</v>
+        <v>174</v>
       </c>
       <c r="N9" s="1">
-        <v>3094</v>
+        <v>132</v>
       </c>
       <c r="O9" s="1">
-        <v>6322</v>
+        <v>328</v>
       </c>
       <c r="P9" s="1">
-        <v>4394</v>
+        <v>205</v>
       </c>
       <c r="Q9" s="1">
-        <v>1324</v>
+        <v>43</v>
       </c>
       <c r="R9" s="1">
-        <v>622</v>
+        <v>17</v>
       </c>
       <c r="S9" s="1">
-        <v>637</v>
+        <v>21</v>
       </c>
       <c r="T9" s="1">
-        <v>460</v>
+        <v>12</v>
       </c>
       <c r="U9" s="1">
-        <v>486</v>
+        <v>13</v>
       </c>
       <c r="V9" s="1">
-        <v>1198</v>
+        <v>34</v>
       </c>
       <c r="W9" s="1">
-        <v>1142</v>
+        <v>31</v>
       </c>
       <c r="X9" s="1">
-        <v>2072</v>
+        <v>67</v>
       </c>
       <c r="Y9" s="1">
-        <v>3772</v>
+        <v>140</v>
       </c>
       <c r="Z9" s="1">
-        <v>989</v>
+        <v>28</v>
       </c>
       <c r="AA9" s="1">
-        <v>682</v>
+        <v>23</v>
       </c>
       <c r="AB9" s="1">
-        <v>1335</v>
+        <v>66</v>
       </c>
       <c r="AC9" s="1">
-        <v>4474</v>
+        <v>262</v>
       </c>
       <c r="AD9" s="1">
-        <v>2688</v>
+        <v>130</v>
       </c>
       <c r="AE9" s="1">
-        <v>702</v>
+        <v>27</v>
       </c>
       <c r="AF9" s="1">
-        <v>553</v>
+        <v>15</v>
       </c>
       <c r="AG9" s="1">
-        <v>333</v>
+        <v>9</v>
       </c>
       <c r="AH9" s="1">
-        <v>406</v>
+        <v>11</v>
       </c>
       <c r="AI9" s="1">
-        <v>1000</v>
+        <v>36</v>
       </c>
       <c r="AJ9" s="1">
-        <v>1474</v>
+        <v>53</v>
       </c>
       <c r="AK9" s="1">
-        <v>782</v>
+        <v>26</v>
       </c>
       <c r="AL9" s="1">
-        <v>419</v>
+        <v>16</v>
       </c>
       <c r="AM9" s="1">
-        <v>540</v>
+        <v>18</v>
       </c>
       <c r="AN9" s="1">
-        <v>742</v>
+        <v>28</v>
       </c>
       <c r="AO9" s="1">
-        <v>416</v>
+        <v>18</v>
       </c>
       <c r="AP9" s="1">
-        <v>2396</v>
+        <v>129</v>
       </c>
       <c r="AQ9" s="1">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="AR9" s="1">
-        <v>723</v>
+        <v>29</v>
       </c>
       <c r="AS9" s="1">
-        <v>915</v>
+        <v>39</v>
       </c>
       <c r="AT9" s="1">
-        <v>612</v>
+        <v>19</v>
       </c>
       <c r="AU9" s="1">
-        <v>594</v>
+        <v>24</v>
       </c>
       <c r="AV9" s="1">
-        <v>856</v>
+        <v>33</v>
       </c>
       <c r="AW9" s="1">
-        <v>561</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="14"/>
       <c r="B10" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>2708</v>
+        <v>143</v>
       </c>
       <c r="D10" s="1">
-        <v>717</v>
+        <v>42</v>
       </c>
       <c r="E10" s="1">
-        <v>746</v>
+        <v>28</v>
       </c>
       <c r="F10" s="1">
-        <v>1181</v>
+        <v>59</v>
       </c>
       <c r="G10" s="1">
-        <v>581</v>
+        <v>25</v>
       </c>
       <c r="H10" s="1">
-        <v>646</v>
+        <v>19</v>
       </c>
       <c r="I10" s="1">
-        <v>1087</v>
+        <v>44</v>
       </c>
       <c r="J10" s="1">
-        <v>1567</v>
+        <v>62</v>
       </c>
       <c r="K10" s="1">
-        <v>1055</v>
+        <v>42</v>
       </c>
       <c r="L10" s="1">
-        <v>1087</v>
+        <v>39</v>
       </c>
       <c r="M10" s="1">
-        <v>3614</v>
+        <v>197</v>
       </c>
       <c r="N10" s="1">
-        <v>3092</v>
+        <v>146</v>
       </c>
       <c r="O10" s="1">
-        <v>6227</v>
+        <v>360</v>
       </c>
       <c r="P10" s="1">
-        <v>4407</v>
+        <v>240</v>
       </c>
       <c r="Q10" s="1">
-        <v>1310</v>
+        <v>50</v>
       </c>
       <c r="R10" s="1">
-        <v>616</v>
+        <v>20</v>
       </c>
       <c r="S10" s="1">
-        <v>632</v>
+        <v>25</v>
       </c>
       <c r="T10" s="1">
-        <v>455</v>
+        <v>13</v>
       </c>
       <c r="U10" s="1">
-        <v>489</v>
+        <v>16</v>
       </c>
       <c r="V10" s="1">
-        <v>1193</v>
+        <v>41</v>
       </c>
       <c r="W10" s="1">
-        <v>1141</v>
+        <v>38</v>
       </c>
       <c r="X10" s="1">
-        <v>2066</v>
+        <v>76</v>
       </c>
       <c r="Y10" s="1">
-        <v>3748</v>
+        <v>167</v>
       </c>
       <c r="Z10" s="1">
-        <v>983</v>
+        <v>36</v>
       </c>
       <c r="AA10" s="1">
-        <v>684</v>
+        <v>26</v>
       </c>
       <c r="AB10" s="1">
-        <v>1309</v>
+        <v>72</v>
       </c>
       <c r="AC10" s="1">
-        <v>4354</v>
+        <v>289</v>
       </c>
       <c r="AD10" s="1">
-        <v>2650</v>
+        <v>159</v>
       </c>
       <c r="AE10" s="1">
-        <v>689</v>
+        <v>32</v>
       </c>
       <c r="AF10" s="1">
-        <v>550</v>
+        <v>20</v>
       </c>
       <c r="AG10" s="1">
-        <v>334</v>
+        <v>11</v>
       </c>
       <c r="AH10" s="1">
-        <v>404</v>
+        <v>9</v>
       </c>
       <c r="AI10" s="1">
-        <v>994</v>
+        <v>42</v>
       </c>
       <c r="AJ10" s="1">
-        <v>1462</v>
+        <v>59</v>
       </c>
       <c r="AK10" s="1">
-        <v>766</v>
+        <v>30</v>
       </c>
       <c r="AL10" s="1">
-        <v>417</v>
+        <v>16</v>
       </c>
       <c r="AM10" s="1">
-        <v>536</v>
+        <v>19</v>
       </c>
       <c r="AN10" s="1">
-        <v>742</v>
+        <v>31</v>
       </c>
       <c r="AO10" s="1">
-        <v>414</v>
+        <v>19</v>
       </c>
       <c r="AP10" s="1">
-        <v>2384</v>
+        <v>141</v>
       </c>
       <c r="AQ10" s="1">
-        <v>442</v>
+        <v>17</v>
       </c>
       <c r="AR10" s="1">
-        <v>712</v>
+        <v>32</v>
       </c>
       <c r="AS10" s="1">
-        <v>912</v>
+        <v>41</v>
       </c>
       <c r="AT10" s="1">
-        <v>600</v>
+        <v>22</v>
       </c>
       <c r="AU10" s="1">
-        <v>583</v>
+        <v>24</v>
       </c>
       <c r="AV10" s="1">
-        <v>855</v>
+        <v>33</v>
       </c>
       <c r="AW10" s="1">
-        <v>565</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="14"/>
       <c r="B11" s="15" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>2732</v>
+        <v>159</v>
       </c>
       <c r="D11" s="1">
-        <v>713</v>
+        <v>41</v>
       </c>
       <c r="E11" s="1">
-        <v>754</v>
+        <v>29</v>
       </c>
       <c r="F11" s="1">
-        <v>1179</v>
+        <v>59</v>
       </c>
       <c r="G11" s="1">
-        <v>589</v>
+        <v>26</v>
       </c>
       <c r="H11" s="1">
-        <v>641</v>
+        <v>21</v>
       </c>
       <c r="I11" s="1">
-        <v>1079</v>
+        <v>45</v>
       </c>
       <c r="J11" s="1">
-        <v>1561</v>
+        <v>65</v>
       </c>
       <c r="K11" s="1">
-        <v>1052</v>
+        <v>44</v>
       </c>
       <c r="L11" s="1">
-        <v>1077</v>
+        <v>41</v>
       </c>
       <c r="M11" s="1">
-        <v>3627</v>
+        <v>188</v>
       </c>
       <c r="N11" s="1">
-        <v>3098</v>
+        <v>138</v>
       </c>
       <c r="O11" s="1">
-        <v>6196</v>
+        <v>328</v>
       </c>
       <c r="P11" s="1">
-        <v>4409</v>
+        <v>213</v>
       </c>
       <c r="Q11" s="1">
-        <v>1295</v>
+        <v>51</v>
       </c>
       <c r="R11" s="1">
-        <v>610</v>
+        <v>20</v>
       </c>
       <c r="S11" s="1">
-        <v>630</v>
+        <v>24</v>
       </c>
       <c r="T11" s="1">
-        <v>458</v>
+        <v>13</v>
       </c>
       <c r="U11" s="1">
-        <v>477</v>
+        <v>17</v>
       </c>
       <c r="V11" s="1">
-        <v>1203</v>
+        <v>33</v>
       </c>
       <c r="W11" s="1">
-        <v>1124</v>
+        <v>33</v>
       </c>
       <c r="X11" s="1">
-        <v>2078</v>
+        <v>77</v>
       </c>
       <c r="Y11" s="1">
-        <v>3770</v>
+        <v>166</v>
       </c>
       <c r="Z11" s="1">
-        <v>977</v>
+        <v>35</v>
       </c>
       <c r="AA11" s="1">
-        <v>689</v>
+        <v>29</v>
       </c>
       <c r="AB11" s="1">
-        <v>1294</v>
+        <v>73</v>
       </c>
       <c r="AC11" s="1">
-        <v>4263</v>
+        <v>307</v>
       </c>
       <c r="AD11" s="1">
-        <v>2641</v>
+        <v>163</v>
       </c>
       <c r="AE11" s="1">
-        <v>685</v>
+        <v>34</v>
       </c>
       <c r="AF11" s="1">
-        <v>523</v>
+        <v>21</v>
       </c>
       <c r="AG11" s="1">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="AH11" s="1">
-        <v>397</v>
+        <v>14</v>
       </c>
       <c r="AI11" s="1">
-        <v>990</v>
+        <v>42</v>
       </c>
       <c r="AJ11" s="1">
-        <v>1445</v>
+        <v>61</v>
       </c>
       <c r="AK11" s="1">
-        <v>761</v>
+        <v>30</v>
       </c>
       <c r="AL11" s="1">
-        <v>410</v>
+        <v>18</v>
       </c>
       <c r="AM11" s="1">
-        <v>534</v>
+        <v>20</v>
       </c>
       <c r="AN11" s="1">
-        <v>738</v>
+        <v>32</v>
       </c>
       <c r="AO11" s="1">
-        <v>406</v>
+        <v>20</v>
       </c>
       <c r="AP11" s="1">
-        <v>2387</v>
+        <v>155</v>
       </c>
       <c r="AQ11" s="1">
-        <v>445</v>
+        <v>20</v>
       </c>
       <c r="AR11" s="1">
-        <v>717</v>
+        <v>36</v>
       </c>
       <c r="AS11" s="1">
-        <v>909</v>
+        <v>45</v>
       </c>
       <c r="AT11" s="1">
-        <v>593</v>
+        <v>25</v>
       </c>
       <c r="AU11" s="1">
-        <v>573</v>
+        <v>24</v>
       </c>
       <c r="AV11" s="1">
-        <v>844</v>
+        <v>36</v>
       </c>
       <c r="AW11" s="1">
-        <v>579</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="14"/>
       <c r="B12" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>2719</v>
+        <v>168</v>
       </c>
       <c r="D12" s="1">
-        <v>704</v>
+        <v>46</v>
       </c>
       <c r="E12" s="1">
-        <v>739</v>
+        <v>33</v>
       </c>
       <c r="F12" s="1">
-        <v>1174</v>
+        <v>68</v>
       </c>
       <c r="G12" s="1">
-        <v>581</v>
+        <v>30</v>
       </c>
       <c r="H12" s="1">
-        <v>646</v>
+        <v>25</v>
       </c>
       <c r="I12" s="1">
-        <v>1064</v>
+        <v>52</v>
       </c>
       <c r="J12" s="1">
-        <v>1540</v>
+        <v>69</v>
       </c>
       <c r="K12" s="1">
-        <v>1049</v>
+        <v>47</v>
       </c>
       <c r="L12" s="1">
-        <v>1053</v>
+        <v>45</v>
       </c>
       <c r="M12" s="1">
-        <v>3640</v>
+        <v>199</v>
       </c>
       <c r="N12" s="1">
-        <v>3102</v>
+        <v>143</v>
       </c>
       <c r="O12" s="1">
-        <v>6175</v>
+        <v>336</v>
       </c>
       <c r="P12" s="1">
-        <v>4420</v>
+        <v>214</v>
       </c>
       <c r="Q12" s="1">
-        <v>1275</v>
+        <v>55</v>
       </c>
       <c r="R12" s="1">
-        <v>597</v>
+        <v>21</v>
       </c>
       <c r="S12" s="1">
-        <v>625</v>
+        <v>24</v>
       </c>
       <c r="T12" s="1">
-        <v>445</v>
+        <v>15</v>
       </c>
       <c r="U12" s="1">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="V12" s="1">
-        <v>1209</v>
+        <v>36</v>
       </c>
       <c r="W12" s="1">
-        <v>1110</v>
+        <v>39</v>
       </c>
       <c r="X12" s="1">
-        <v>2051</v>
+        <v>81</v>
       </c>
       <c r="Y12" s="1">
-        <v>3745</v>
+        <v>173</v>
       </c>
       <c r="Z12" s="1">
-        <v>973</v>
+        <v>39</v>
       </c>
       <c r="AA12" s="1">
-        <v>696</v>
+        <v>30</v>
       </c>
       <c r="AB12" s="1">
-        <v>1283</v>
+        <v>80</v>
       </c>
       <c r="AC12" s="1">
-        <v>4212</v>
+        <v>325</v>
       </c>
       <c r="AD12" s="1">
-        <v>2619</v>
+        <v>174</v>
       </c>
       <c r="AE12" s="1">
-        <v>681</v>
+        <v>36</v>
       </c>
       <c r="AF12" s="1">
-        <v>509</v>
+        <v>23</v>
       </c>
       <c r="AG12" s="1">
-        <v>326</v>
+        <v>13</v>
       </c>
       <c r="AH12" s="1">
-        <v>385</v>
+        <v>16</v>
       </c>
       <c r="AI12" s="1">
-        <v>983</v>
+        <v>44</v>
       </c>
       <c r="AJ12" s="1">
-        <v>1435</v>
+        <v>65</v>
       </c>
       <c r="AK12" s="1">
-        <v>754</v>
+        <v>32</v>
       </c>
       <c r="AL12" s="1">
-        <v>402</v>
+        <v>21</v>
       </c>
       <c r="AM12" s="1">
-        <v>521</v>
+        <v>23</v>
       </c>
       <c r="AN12" s="1">
-        <v>722</v>
+        <v>36</v>
       </c>
       <c r="AO12" s="1">
-        <v>396</v>
+        <v>23</v>
       </c>
       <c r="AP12" s="1">
-        <v>2394</v>
+        <v>164</v>
       </c>
       <c r="AQ12" s="1">
-        <v>448</v>
+        <v>21</v>
       </c>
       <c r="AR12" s="1">
-        <v>716</v>
+        <v>39</v>
       </c>
       <c r="AS12" s="1">
-        <v>906</v>
+        <v>48</v>
       </c>
       <c r="AT12" s="1">
-        <v>592</v>
+        <v>28</v>
       </c>
       <c r="AU12" s="1">
-        <v>577</v>
+        <v>27</v>
       </c>
       <c r="AV12" s="1">
-        <v>814</v>
+        <v>39</v>
       </c>
       <c r="AW12" s="1">
-        <v>577</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="14"/>
       <c r="B13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>2665</v>
+        <v>172</v>
       </c>
       <c r="D13" s="1">
-        <v>692</v>
+        <v>52</v>
       </c>
       <c r="E13" s="1">
-        <v>706</v>
+        <v>38</v>
       </c>
       <c r="F13" s="1">
-        <v>1163</v>
+        <v>77</v>
       </c>
       <c r="G13" s="1">
-        <v>565</v>
+        <v>34</v>
       </c>
       <c r="H13" s="1">
-        <v>630</v>
+        <v>28</v>
       </c>
       <c r="I13" s="1">
-        <v>1045</v>
+        <v>59</v>
       </c>
       <c r="J13" s="1">
-        <v>1505</v>
+        <v>74</v>
       </c>
       <c r="K13" s="1">
-        <v>1040</v>
+        <v>50</v>
       </c>
       <c r="L13" s="1">
-        <v>1027</v>
+        <v>49</v>
       </c>
       <c r="M13" s="1">
-        <v>3618</v>
+        <v>215</v>
       </c>
       <c r="N13" s="1">
-        <v>3099</v>
+        <v>155</v>
       </c>
       <c r="O13" s="1">
-        <v>6330</v>
+        <v>372</v>
       </c>
       <c r="P13" s="1">
-        <v>4387</v>
+        <v>236</v>
       </c>
       <c r="Q13" s="1">
-        <v>1250</v>
+        <v>57</v>
       </c>
       <c r="R13" s="1">
-        <v>586</v>
+        <v>22</v>
       </c>
       <c r="S13" s="1">
-        <v>620</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1">
-        <v>431</v>
+        <v>15</v>
       </c>
       <c r="U13" s="1">
-        <v>452</v>
+        <v>20</v>
       </c>
       <c r="V13" s="1">
-        <v>1183</v>
+        <v>45</v>
       </c>
       <c r="W13" s="1">
-        <v>1099</v>
+        <v>43</v>
       </c>
       <c r="X13" s="1">
-        <v>2020</v>
+        <v>82</v>
       </c>
       <c r="Y13" s="1">
-        <v>3715</v>
+        <v>156</v>
       </c>
       <c r="Z13" s="1">
-        <v>925</v>
+        <v>39</v>
       </c>
       <c r="AA13" s="1">
-        <v>688</v>
+        <v>29</v>
       </c>
       <c r="AB13" s="1">
-        <v>1267</v>
+        <v>86</v>
       </c>
       <c r="AC13" s="1">
-        <v>4208</v>
+        <v>351</v>
       </c>
       <c r="AD13" s="1">
-        <v>2596</v>
+        <v>186</v>
       </c>
       <c r="AE13" s="1">
-        <v>661</v>
+        <v>38</v>
       </c>
       <c r="AF13" s="1">
-        <v>486</v>
+        <v>24</v>
       </c>
       <c r="AG13" s="1">
-        <v>313</v>
+        <v>13</v>
       </c>
       <c r="AH13" s="1">
-        <v>376</v>
+        <v>14</v>
       </c>
       <c r="AI13" s="1">
-        <v>971</v>
+        <v>46</v>
       </c>
       <c r="AJ13" s="1">
-        <v>1421</v>
+        <v>67</v>
       </c>
       <c r="AK13" s="1">
-        <v>735</v>
+        <v>33</v>
       </c>
       <c r="AL13" s="1">
-        <v>394</v>
+        <v>20</v>
       </c>
       <c r="AM13" s="1">
-        <v>512</v>
+        <v>23</v>
       </c>
       <c r="AN13" s="1">
-        <v>698</v>
+        <v>36</v>
       </c>
       <c r="AO13" s="1">
-        <v>390</v>
+        <v>23</v>
       </c>
       <c r="AP13" s="1">
-        <v>2374</v>
+        <v>174</v>
       </c>
       <c r="AQ13" s="1">
-        <v>432</v>
+        <v>22</v>
       </c>
       <c r="AR13" s="1">
-        <v>707</v>
+        <v>41</v>
       </c>
       <c r="AS13" s="1">
-        <v>902</v>
+        <v>51</v>
       </c>
       <c r="AT13" s="1">
-        <v>583</v>
+        <v>29</v>
       </c>
       <c r="AU13" s="1">
-        <v>565</v>
+        <v>31</v>
       </c>
       <c r="AV13" s="1">
-        <v>799</v>
+        <v>43</v>
       </c>
       <c r="AW13" s="1">
-        <v>573</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="14"/>
       <c r="B14" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>2657</v>
+        <v>186</v>
       </c>
       <c r="D14" s="1">
-        <v>683</v>
+        <v>51</v>
       </c>
       <c r="E14" s="1">
-        <v>680</v>
+        <v>37</v>
       </c>
       <c r="F14" s="1">
-        <v>1146</v>
+        <v>75</v>
       </c>
       <c r="G14" s="1">
-        <v>554</v>
+        <v>32</v>
       </c>
       <c r="H14" s="1">
-        <v>620</v>
+        <v>27</v>
       </c>
       <c r="I14" s="1">
-        <v>1036</v>
+        <v>57</v>
       </c>
       <c r="J14" s="1">
-        <v>1497</v>
+        <v>74</v>
       </c>
       <c r="K14" s="1">
-        <v>1036</v>
+        <v>50</v>
       </c>
       <c r="L14" s="1">
-        <v>1024</v>
+        <v>50</v>
       </c>
       <c r="M14" s="1">
-        <v>3606</v>
+        <v>206</v>
       </c>
       <c r="N14" s="1">
-        <v>3105</v>
+        <v>147</v>
       </c>
       <c r="O14" s="1">
-        <v>6385</v>
+        <v>339</v>
       </c>
       <c r="P14" s="1">
-        <v>4405</v>
+        <v>222</v>
       </c>
       <c r="Q14" s="1">
-        <v>1239</v>
+        <v>57</v>
       </c>
       <c r="R14" s="1">
-        <v>582</v>
+        <v>22</v>
       </c>
       <c r="S14" s="1">
-        <v>617</v>
+        <v>24</v>
       </c>
       <c r="T14" s="1">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="U14" s="1">
-        <v>452</v>
+        <v>20</v>
       </c>
       <c r="V14" s="1">
-        <v>1169</v>
+        <v>45</v>
       </c>
       <c r="W14" s="1">
-        <v>1096</v>
+        <v>44</v>
       </c>
       <c r="X14" s="1">
-        <v>2015</v>
+        <v>79</v>
       </c>
       <c r="Y14" s="1">
-        <v>3739</v>
+        <v>155</v>
       </c>
       <c r="Z14" s="1">
-        <v>909</v>
+        <v>38</v>
       </c>
       <c r="AA14" s="1">
-        <v>674</v>
+        <v>30</v>
       </c>
       <c r="AB14" s="1">
-        <v>1263</v>
+        <v>80</v>
       </c>
       <c r="AC14" s="1">
-        <v>4138</v>
+        <v>342</v>
       </c>
       <c r="AD14" s="1">
-        <v>2583</v>
+        <v>176</v>
       </c>
       <c r="AE14" s="1">
-        <v>645</v>
+        <v>36</v>
       </c>
       <c r="AF14" s="1">
-        <v>485</v>
+        <v>23</v>
       </c>
       <c r="AG14" s="1">
-        <v>308</v>
+        <v>12</v>
       </c>
       <c r="AH14" s="1">
-        <v>385</v>
+        <v>12</v>
       </c>
       <c r="AI14" s="1">
-        <v>965</v>
+        <v>44</v>
       </c>
       <c r="AJ14" s="1">
-        <v>1414</v>
+        <v>65</v>
       </c>
       <c r="AK14" s="1">
-        <v>728</v>
+        <v>32</v>
       </c>
       <c r="AL14" s="1">
-        <v>389</v>
+        <v>20</v>
       </c>
       <c r="AM14" s="1">
-        <v>508</v>
+        <v>22</v>
       </c>
       <c r="AN14" s="1">
-        <v>686</v>
+        <v>35</v>
       </c>
       <c r="AO14" s="1">
-        <v>386</v>
+        <v>22</v>
       </c>
       <c r="AP14" s="1">
-        <v>2365</v>
+        <v>170</v>
       </c>
       <c r="AQ14" s="1">
-        <v>424</v>
+        <v>22</v>
       </c>
       <c r="AR14" s="1">
-        <v>703</v>
+        <v>40</v>
       </c>
       <c r="AS14" s="1">
-        <v>903</v>
+        <v>50</v>
       </c>
       <c r="AT14" s="1">
-        <v>586</v>
+        <v>29</v>
       </c>
       <c r="AU14" s="1">
-        <v>555</v>
+        <v>31</v>
       </c>
       <c r="AV14" s="1">
-        <v>814</v>
+        <v>44</v>
       </c>
       <c r="AW14" s="1">
-        <v>582</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="14"/>
       <c r="B15" s="15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>2646</v>
+        <v>162</v>
       </c>
       <c r="D15" s="1">
-        <v>679</v>
+        <v>47</v>
       </c>
       <c r="E15" s="1">
-        <v>666</v>
+        <v>35</v>
       </c>
       <c r="F15" s="1">
-        <v>1150</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1">
-        <v>555</v>
+        <v>30</v>
       </c>
       <c r="H15" s="1">
-        <v>616</v>
+        <v>25</v>
       </c>
       <c r="I15" s="1">
-        <v>1028</v>
+        <v>53</v>
       </c>
       <c r="J15" s="1">
-        <v>1499</v>
+        <v>66</v>
       </c>
       <c r="K15" s="1">
-        <v>1033</v>
+        <v>44</v>
       </c>
       <c r="L15" s="1">
-        <v>1028</v>
+        <v>43</v>
       </c>
       <c r="M15" s="1">
-        <v>3598</v>
+        <v>182</v>
       </c>
       <c r="N15" s="1">
-        <v>3128</v>
+        <v>134</v>
       </c>
       <c r="O15" s="1">
-        <v>6379</v>
+        <v>335</v>
       </c>
       <c r="P15" s="1">
-        <v>4444</v>
+        <v>198</v>
       </c>
       <c r="Q15" s="1">
-        <v>1240</v>
+        <v>52</v>
       </c>
       <c r="R15" s="1">
-        <v>585</v>
+        <v>20</v>
       </c>
       <c r="S15" s="1">
-        <v>618</v>
+        <v>22</v>
       </c>
       <c r="T15" s="1">
-        <v>416</v>
+        <v>13</v>
       </c>
       <c r="U15" s="1">
-        <v>448</v>
+        <v>17</v>
       </c>
       <c r="V15" s="1">
-        <v>1158</v>
+        <v>40</v>
       </c>
       <c r="W15" s="1">
-        <v>1089</v>
+        <v>36</v>
       </c>
       <c r="X15" s="1">
-        <v>2017</v>
+        <v>69</v>
       </c>
       <c r="Y15" s="1">
-        <v>3762</v>
+        <v>138</v>
       </c>
       <c r="Z15" s="1">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="AA15" s="1">
-        <v>688</v>
+        <v>27</v>
       </c>
       <c r="AB15" s="1">
-        <v>1254</v>
+        <v>64</v>
       </c>
       <c r="AC15" s="1">
-        <v>4162</v>
+        <v>286</v>
       </c>
       <c r="AD15" s="1">
-        <v>2584</v>
+        <v>151</v>
       </c>
       <c r="AE15" s="1">
-        <v>649</v>
+        <v>31</v>
       </c>
       <c r="AF15" s="1">
-        <v>491</v>
+        <v>20</v>
       </c>
       <c r="AG15" s="1">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="AH15" s="1">
-        <v>382</v>
+        <v>13</v>
       </c>
       <c r="AI15" s="1">
-        <v>961</v>
+        <v>42</v>
       </c>
       <c r="AJ15" s="1">
-        <v>1410</v>
+        <v>62</v>
       </c>
       <c r="AK15" s="1">
-        <v>727</v>
+        <v>30</v>
       </c>
       <c r="AL15" s="1">
-        <v>386</v>
+        <v>17</v>
       </c>
       <c r="AM15" s="1">
-        <v>499</v>
+        <v>21</v>
       </c>
       <c r="AN15" s="1">
-        <v>691</v>
+        <v>32</v>
       </c>
       <c r="AO15" s="1">
-        <v>389</v>
+        <v>22</v>
       </c>
       <c r="AP15" s="1">
-        <v>2385</v>
+        <v>159</v>
       </c>
       <c r="AQ15" s="1">
-        <v>429</v>
+        <v>19</v>
       </c>
       <c r="AR15" s="1">
-        <v>697</v>
+        <v>37</v>
       </c>
       <c r="AS15" s="1">
-        <v>898</v>
+        <v>46</v>
       </c>
       <c r="AT15" s="1">
-        <v>592</v>
+        <v>27</v>
       </c>
       <c r="AU15" s="1">
-        <v>557</v>
+        <v>28</v>
       </c>
       <c r="AV15" s="1">
-        <v>819</v>
+        <v>42</v>
       </c>
       <c r="AW15" s="1">
-        <v>595</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="14"/>
       <c r="B16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>2663</v>
+        <v>150</v>
       </c>
       <c r="D16" s="1">
-        <v>679</v>
+        <v>45</v>
       </c>
       <c r="E16" s="1">
-        <v>667</v>
+        <v>32</v>
       </c>
       <c r="F16" s="1">
-        <v>1160</v>
+        <v>64</v>
       </c>
       <c r="G16" s="1">
-        <v>555</v>
+        <v>28</v>
       </c>
       <c r="H16" s="1">
-        <v>615</v>
+        <v>23</v>
       </c>
       <c r="I16" s="1">
-        <v>1024</v>
+        <v>49</v>
       </c>
       <c r="J16" s="1">
-        <v>1507</v>
+        <v>62</v>
       </c>
       <c r="K16" s="1">
-        <v>1038</v>
+        <v>41</v>
       </c>
       <c r="L16" s="1">
-        <v>1032</v>
+        <v>39</v>
       </c>
       <c r="M16" s="1">
-        <v>3633</v>
+        <v>169</v>
       </c>
       <c r="N16" s="1">
-        <v>3121</v>
+        <v>128</v>
       </c>
       <c r="O16" s="1">
-        <v>6455</v>
+        <v>320</v>
       </c>
       <c r="P16" s="1">
-        <v>4417</v>
+        <v>179</v>
       </c>
       <c r="Q16" s="1">
-        <v>1237</v>
+        <v>47</v>
       </c>
       <c r="R16" s="1">
-        <v>588</v>
+        <v>18</v>
       </c>
       <c r="S16" s="1">
-        <v>618</v>
+        <v>20</v>
       </c>
       <c r="T16" s="1">
-        <v>428</v>
+        <v>12</v>
       </c>
       <c r="U16" s="1">
-        <v>453</v>
+        <v>16</v>
       </c>
       <c r="V16" s="1">
-        <v>1160</v>
+        <v>38</v>
       </c>
       <c r="W16" s="1">
-        <v>1098</v>
+        <v>34</v>
       </c>
       <c r="X16" s="1">
-        <v>2020</v>
+        <v>65</v>
       </c>
       <c r="Y16" s="1">
-        <v>3790</v>
+        <v>132</v>
       </c>
       <c r="Z16" s="1">
-        <v>955</v>
+        <v>29</v>
       </c>
       <c r="AA16" s="1">
-        <v>691</v>
+        <v>25</v>
       </c>
       <c r="AB16" s="1">
-        <v>1248</v>
+        <v>60</v>
       </c>
       <c r="AC16" s="1">
-        <v>4192</v>
+        <v>267</v>
       </c>
       <c r="AD16" s="1">
-        <v>2593</v>
+        <v>137</v>
       </c>
       <c r="AE16" s="1">
-        <v>657</v>
+        <v>28</v>
       </c>
       <c r="AF16" s="1">
-        <v>471</v>
+        <v>19</v>
       </c>
       <c r="AG16" s="1">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="AH16" s="1">
-        <v>380</v>
+        <v>9</v>
       </c>
       <c r="AI16" s="1">
-        <v>957</v>
+        <v>38</v>
       </c>
       <c r="AJ16" s="1">
-        <v>1415</v>
+        <v>57</v>
       </c>
       <c r="AK16" s="1">
-        <v>715</v>
+        <v>26</v>
       </c>
       <c r="AL16" s="1">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="AM16" s="1">
-        <v>495</v>
+        <v>19</v>
       </c>
       <c r="AN16" s="1">
-        <v>701</v>
+        <v>29</v>
       </c>
       <c r="AO16" s="1">
-        <v>390</v>
+        <v>20</v>
       </c>
       <c r="AP16" s="1">
-        <v>2403</v>
+        <v>149</v>
       </c>
       <c r="AQ16" s="1">
-        <v>424</v>
+        <v>17</v>
       </c>
       <c r="AR16" s="1">
-        <v>698</v>
+        <v>34</v>
       </c>
       <c r="AS16" s="1">
-        <v>890</v>
+        <v>43</v>
       </c>
       <c r="AT16" s="1">
-        <v>591</v>
+        <v>26</v>
       </c>
       <c r="AU16" s="1">
-        <v>563</v>
+        <v>26</v>
       </c>
       <c r="AV16" s="1">
-        <v>817</v>
+        <v>40</v>
       </c>
       <c r="AW16" s="1">
-        <v>598</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="14"/>
       <c r="B17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2629</v>
+        <v>150</v>
       </c>
       <c r="D17" s="1">
-        <v>676</v>
+        <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>681</v>
+        <v>31</v>
       </c>
       <c r="F17" s="1">
-        <v>1156</v>
+        <v>62</v>
       </c>
       <c r="G17" s="1">
-        <v>550</v>
+        <v>27</v>
       </c>
       <c r="H17" s="1">
-        <v>621</v>
+        <v>21</v>
       </c>
       <c r="I17" s="1">
-        <v>1019</v>
+        <v>47</v>
       </c>
       <c r="J17" s="1">
-        <v>1516</v>
+        <v>58</v>
       </c>
       <c r="K17" s="1">
-        <v>1042</v>
+        <v>39</v>
       </c>
       <c r="L17" s="1">
-        <v>1033</v>
+        <v>35</v>
       </c>
       <c r="M17" s="1">
-        <v>3689</v>
+        <v>150</v>
       </c>
       <c r="N17" s="1">
-        <v>3127</v>
+        <v>117</v>
       </c>
       <c r="O17" s="1">
-        <v>6596</v>
+        <v>289</v>
       </c>
       <c r="P17" s="1">
-        <v>4379</v>
+        <v>171</v>
       </c>
       <c r="Q17" s="1">
-        <v>1227</v>
+        <v>46</v>
       </c>
       <c r="R17" s="1">
-        <v>588</v>
+        <v>17</v>
       </c>
       <c r="S17" s="1">
-        <v>616</v>
+        <v>19</v>
       </c>
       <c r="T17" s="1">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="U17" s="1">
-        <v>457</v>
+        <v>14</v>
       </c>
       <c r="V17" s="1">
-        <v>1162</v>
+        <v>36</v>
       </c>
       <c r="W17" s="1">
-        <v>1105</v>
+        <v>30</v>
       </c>
       <c r="X17" s="1">
-        <v>2030</v>
+        <v>58</v>
       </c>
       <c r="Y17" s="1">
-        <v>3796</v>
+        <v>110</v>
       </c>
       <c r="Z17" s="1">
-        <v>943</v>
+        <v>26</v>
       </c>
       <c r="AA17" s="1">
-        <v>700</v>
+        <v>22</v>
       </c>
       <c r="AB17" s="1">
-        <v>1265</v>
+        <v>58</v>
       </c>
       <c r="AC17" s="1">
-        <v>4185</v>
+        <v>254</v>
       </c>
       <c r="AD17" s="1">
-        <v>2606</v>
+        <v>127</v>
       </c>
       <c r="AE17" s="1">
-        <v>656</v>
+        <v>27</v>
       </c>
       <c r="AF17" s="1">
-        <v>479</v>
+        <v>18</v>
       </c>
       <c r="AG17" s="1">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="AH17" s="1">
-        <v>373</v>
+        <v>11</v>
       </c>
       <c r="AI17" s="1">
-        <v>955</v>
+        <v>34</v>
       </c>
       <c r="AJ17" s="1">
-        <v>1427</v>
+        <v>52</v>
       </c>
       <c r="AK17" s="1">
-        <v>713</v>
+        <v>22</v>
       </c>
       <c r="AL17" s="1">
-        <v>386</v>
+        <v>11</v>
       </c>
       <c r="AM17" s="1">
-        <v>500</v>
+        <v>18</v>
       </c>
       <c r="AN17" s="1">
-        <v>700</v>
+        <v>27</v>
       </c>
       <c r="AO17" s="1">
-        <v>389</v>
+        <v>18</v>
       </c>
       <c r="AP17" s="1">
-        <v>2389</v>
+        <v>141</v>
       </c>
       <c r="AQ17" s="1">
-        <v>430</v>
+        <v>15</v>
       </c>
       <c r="AR17" s="1">
-        <v>700</v>
+        <v>32</v>
       </c>
       <c r="AS17" s="1">
-        <v>882</v>
+        <v>42</v>
       </c>
       <c r="AT17" s="1">
-        <v>584</v>
+        <v>26</v>
       </c>
       <c r="AU17" s="1">
-        <v>563</v>
+        <v>24</v>
       </c>
       <c r="AV17" s="1">
-        <v>823</v>
+        <v>38</v>
       </c>
       <c r="AW17" s="1">
-        <v>597</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="14"/>
       <c r="B18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>2638</v>
+        <v>142</v>
       </c>
       <c r="D18" s="1">
-        <v>670</v>
+        <v>40</v>
       </c>
       <c r="E18" s="1">
-        <v>680</v>
+        <v>29</v>
       </c>
       <c r="F18" s="1">
-        <v>1155</v>
+        <v>59</v>
       </c>
       <c r="G18" s="1">
-        <v>536</v>
+        <v>25</v>
       </c>
       <c r="H18" s="1">
-        <v>609</v>
+        <v>19</v>
       </c>
       <c r="I18" s="1">
-        <v>1011</v>
+        <v>44</v>
       </c>
       <c r="J18" s="1">
-        <v>1511</v>
+        <v>54</v>
       </c>
       <c r="K18" s="1">
-        <v>1050</v>
+        <v>36</v>
       </c>
       <c r="L18" s="1">
-        <v>1024</v>
+        <v>29</v>
       </c>
       <c r="M18" s="1">
-        <v>3717</v>
+        <v>137</v>
       </c>
       <c r="N18" s="1">
-        <v>3172</v>
+        <v>109</v>
       </c>
       <c r="O18" s="1">
-        <v>6921</v>
+        <v>279</v>
       </c>
       <c r="P18" s="1">
-        <v>4510</v>
+        <v>180</v>
       </c>
       <c r="Q18" s="1">
-        <v>1213</v>
+        <v>46</v>
       </c>
       <c r="R18" s="1">
-        <v>577</v>
+        <v>18</v>
       </c>
       <c r="S18" s="1">
-        <v>614</v>
+        <v>20</v>
       </c>
       <c r="T18" s="1">
-        <v>428</v>
+        <v>11</v>
       </c>
       <c r="U18" s="1">
-        <v>456</v>
+        <v>13</v>
       </c>
       <c r="V18" s="1">
-        <v>1154</v>
+        <v>33</v>
       </c>
       <c r="W18" s="1">
-        <v>1102</v>
+        <v>27</v>
       </c>
       <c r="X18" s="1">
-        <v>2027</v>
+        <v>55</v>
       </c>
       <c r="Y18" s="1">
-        <v>3868</v>
+        <v>108</v>
       </c>
       <c r="Z18" s="1">
-        <v>944</v>
+        <v>24</v>
       </c>
       <c r="AA18" s="1">
-        <v>702</v>
+        <v>20</v>
       </c>
       <c r="AB18" s="1">
-        <v>1279</v>
+        <v>52</v>
       </c>
       <c r="AC18" s="1">
-        <v>4185</v>
+        <v>234</v>
       </c>
       <c r="AD18" s="1">
-        <v>2615</v>
+        <v>113</v>
       </c>
       <c r="AE18" s="1">
-        <v>654</v>
+        <v>24</v>
       </c>
       <c r="AF18" s="1">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="AG18" s="1">
-        <v>302</v>
+        <v>11</v>
       </c>
       <c r="AH18" s="1">
-        <v>364</v>
+        <v>9</v>
       </c>
       <c r="AI18" s="1">
-        <v>955</v>
+        <v>35</v>
       </c>
       <c r="AJ18" s="1">
-        <v>1422</v>
+        <v>51</v>
       </c>
       <c r="AK18" s="1">
-        <v>704</v>
+        <v>22</v>
       </c>
       <c r="AL18" s="1">
-        <v>382</v>
+        <v>14</v>
       </c>
       <c r="AM18" s="1">
-        <v>497</v>
+        <v>18</v>
       </c>
       <c r="AN18" s="1">
-        <v>695</v>
+        <v>28</v>
       </c>
       <c r="AO18" s="1">
-        <v>384</v>
+        <v>19</v>
       </c>
       <c r="AP18" s="1">
-        <v>2396</v>
+        <v>127</v>
       </c>
       <c r="AQ18" s="1">
-        <v>427</v>
+        <v>12</v>
       </c>
       <c r="AR18" s="1">
-        <v>702</v>
+        <v>28</v>
       </c>
       <c r="AS18" s="1">
-        <v>880</v>
+        <v>38</v>
       </c>
       <c r="AT18" s="1">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="AU18" s="1">
-        <v>549</v>
+        <v>22</v>
       </c>
       <c r="AV18" s="1">
-        <v>820</v>
+        <v>34</v>
       </c>
       <c r="AW18" s="1">
-        <v>592</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="14"/>
       <c r="B19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2627</v>
+        <v>137</v>
       </c>
       <c r="D19" s="1">
-        <v>658</v>
+        <v>42</v>
       </c>
       <c r="E19" s="1">
-        <v>664</v>
+        <v>30</v>
       </c>
       <c r="F19" s="1">
-        <v>1154</v>
+        <v>62</v>
       </c>
       <c r="G19" s="1">
-        <v>525</v>
+        <v>26</v>
       </c>
       <c r="H19" s="1">
-        <v>592</v>
+        <v>22</v>
       </c>
       <c r="I19" s="1">
-        <v>997</v>
+        <v>46</v>
       </c>
       <c r="J19" s="1">
-        <v>1495</v>
+        <v>61</v>
       </c>
       <c r="K19" s="1">
-        <v>1048</v>
+        <v>41</v>
       </c>
       <c r="L19" s="1">
-        <v>1010</v>
+        <v>36</v>
       </c>
       <c r="M19" s="1">
-        <v>3701</v>
+        <v>143</v>
       </c>
       <c r="N19" s="1">
-        <v>3173</v>
+        <v>115</v>
       </c>
       <c r="O19" s="1">
-        <v>7023</v>
+        <v>282</v>
       </c>
       <c r="P19" s="1">
-        <v>4568</v>
+        <v>179</v>
       </c>
       <c r="Q19" s="1">
-        <v>1198</v>
+        <v>46</v>
       </c>
       <c r="R19" s="1">
-        <v>566</v>
+        <v>18</v>
       </c>
       <c r="S19" s="1">
-        <v>609</v>
+        <v>20</v>
       </c>
       <c r="T19" s="1">
-        <v>424</v>
+        <v>12</v>
       </c>
       <c r="U19" s="1">
-        <v>455</v>
+        <v>16</v>
       </c>
       <c r="V19" s="1">
-        <v>1139</v>
+        <v>37</v>
       </c>
       <c r="W19" s="1">
-        <v>1091</v>
+        <v>32</v>
       </c>
       <c r="X19" s="1">
-        <v>2004</v>
+        <v>61</v>
       </c>
       <c r="Y19" s="1">
-        <v>3903</v>
+        <v>115</v>
       </c>
       <c r="Z19" s="1">
-        <v>934</v>
+        <v>27</v>
       </c>
       <c r="AA19" s="1">
-        <v>704</v>
+        <v>22</v>
       </c>
       <c r="AB19" s="1">
-        <v>1267</v>
+        <v>55</v>
       </c>
       <c r="AC19" s="1">
-        <v>4157</v>
+        <v>232</v>
       </c>
       <c r="AD19" s="1">
-        <v>2611</v>
+        <v>117</v>
       </c>
       <c r="AE19" s="1">
-        <v>648</v>
+        <v>25</v>
       </c>
       <c r="AF19" s="1">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="AG19" s="1">
-        <v>299</v>
+        <v>12</v>
       </c>
       <c r="AH19" s="1">
-        <v>367</v>
+        <v>12</v>
       </c>
       <c r="AI19" s="1">
-        <v>941</v>
+        <v>41</v>
       </c>
       <c r="AJ19" s="1">
-        <v>1409</v>
+        <v>55</v>
       </c>
       <c r="AK19" s="1">
-        <v>697</v>
+        <v>24</v>
       </c>
       <c r="AL19" s="1">
-        <v>374</v>
+        <v>16</v>
       </c>
       <c r="AM19" s="1">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="AN19" s="1">
-        <v>685</v>
+        <v>29</v>
       </c>
       <c r="AO19" s="1">
-        <v>373</v>
+        <v>19</v>
       </c>
       <c r="AP19" s="1">
-        <v>2400</v>
+        <v>127</v>
       </c>
       <c r="AQ19" s="1">
-        <v>429</v>
+        <v>13</v>
       </c>
       <c r="AR19" s="1">
-        <v>690</v>
+        <v>28</v>
       </c>
       <c r="AS19" s="1">
-        <v>876</v>
+        <v>37</v>
       </c>
       <c r="AT19" s="1">
-        <v>568</v>
+        <v>25</v>
       </c>
       <c r="AU19" s="1">
-        <v>548</v>
+        <v>22</v>
       </c>
       <c r="AV19" s="1">
-        <v>807</v>
+        <v>34</v>
       </c>
       <c r="AW19" s="1">
-        <v>600</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="14"/>
       <c r="B20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="1">
-        <v>2602</v>
+        <v>146</v>
       </c>
       <c r="D20" s="1">
-        <v>645</v>
+        <v>50</v>
       </c>
       <c r="E20" s="1">
-        <v>649</v>
+        <v>37</v>
       </c>
       <c r="F20" s="1">
-        <v>1137</v>
+        <v>76</v>
       </c>
       <c r="G20" s="1">
-        <v>509</v>
+        <v>31</v>
       </c>
       <c r="H20" s="1">
-        <v>581</v>
+        <v>28</v>
       </c>
       <c r="I20" s="1">
-        <v>981</v>
+        <v>56</v>
       </c>
       <c r="J20" s="1">
-        <v>1473</v>
+        <v>75</v>
       </c>
       <c r="K20" s="1">
-        <v>1033</v>
+        <v>51</v>
       </c>
       <c r="L20" s="1">
-        <v>993</v>
+        <v>46</v>
       </c>
       <c r="M20" s="1">
-        <v>3683</v>
+        <v>186</v>
       </c>
       <c r="N20" s="1">
-        <v>3161</v>
+        <v>146</v>
       </c>
       <c r="O20" s="1">
-        <v>6969</v>
+        <v>346</v>
       </c>
       <c r="P20" s="1">
-        <v>4538</v>
+        <v>240</v>
       </c>
       <c r="Q20" s="1">
-        <v>1181</v>
+        <v>55</v>
       </c>
       <c r="R20" s="1">
-        <v>558</v>
+        <v>22</v>
       </c>
       <c r="S20" s="1">
-        <v>604</v>
+        <v>26</v>
       </c>
       <c r="T20" s="1">
-        <v>412</v>
+        <v>14</v>
       </c>
       <c r="U20" s="1">
-        <v>447</v>
+        <v>20</v>
       </c>
       <c r="V20" s="1">
-        <v>1123</v>
+        <v>49</v>
       </c>
       <c r="W20" s="1">
-        <v>1070</v>
+        <v>45</v>
       </c>
       <c r="X20" s="1">
-        <v>1976</v>
+        <v>84</v>
       </c>
       <c r="Y20" s="1">
-        <v>3818</v>
+        <v>182</v>
       </c>
       <c r="Z20" s="1">
-        <v>903</v>
+        <v>40</v>
       </c>
       <c r="AA20" s="1">
-        <v>704</v>
+        <v>29</v>
       </c>
       <c r="AB20" s="1">
-        <v>1258</v>
+        <v>69</v>
       </c>
       <c r="AC20" s="1">
-        <v>4112</v>
+        <v>288</v>
       </c>
       <c r="AD20" s="1">
-        <v>2588</v>
+        <v>142</v>
       </c>
       <c r="AE20" s="1">
-        <v>641</v>
+        <v>31</v>
       </c>
       <c r="AF20" s="1">
-        <v>488</v>
+        <v>20</v>
       </c>
       <c r="AG20" s="1">
-        <v>297</v>
+        <v>15</v>
       </c>
       <c r="AH20" s="1">
-        <v>369</v>
+        <v>14</v>
       </c>
       <c r="AI20" s="1">
-        <v>935</v>
+        <v>49</v>
       </c>
       <c r="AJ20" s="1">
-        <v>1400</v>
+        <v>63</v>
       </c>
       <c r="AK20" s="1">
-        <v>690</v>
+        <v>30</v>
       </c>
       <c r="AL20" s="1">
-        <v>368</v>
+        <v>19</v>
       </c>
       <c r="AM20" s="1">
-        <v>485</v>
+        <v>21</v>
       </c>
       <c r="AN20" s="1">
-        <v>675</v>
+        <v>33</v>
       </c>
       <c r="AO20" s="1">
-        <v>363</v>
+        <v>21</v>
       </c>
       <c r="AP20" s="1">
-        <v>2385</v>
+        <v>145</v>
       </c>
       <c r="AQ20" s="1">
-        <v>427</v>
+        <v>17</v>
       </c>
       <c r="AR20" s="1">
-        <v>673</v>
+        <v>33</v>
       </c>
       <c r="AS20" s="1">
-        <v>868</v>
+        <v>43</v>
       </c>
       <c r="AT20" s="1">
-        <v>565</v>
+        <v>28</v>
       </c>
       <c r="AU20" s="1">
-        <v>542</v>
+        <v>26</v>
       </c>
       <c r="AV20" s="1">
-        <v>801</v>
+        <v>40</v>
       </c>
       <c r="AW20" s="1">
-        <v>616</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="17"/>
       <c r="B21" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="22">
-        <v>2596</v>
+        <v>141</v>
       </c>
       <c r="D21" s="22">
-        <v>639</v>
+        <v>46</v>
       </c>
       <c r="E21" s="22">
-        <v>644</v>
+        <v>34</v>
       </c>
       <c r="F21" s="22">
-        <v>1133</v>
+        <v>72</v>
       </c>
       <c r="G21" s="22">
-        <v>493</v>
+        <v>29</v>
       </c>
       <c r="H21" s="22">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="I21" s="22">
-        <v>971</v>
+        <v>52</v>
       </c>
       <c r="J21" s="22">
-        <v>1463</v>
+        <v>75</v>
       </c>
       <c r="K21" s="22">
-        <v>1023</v>
+        <v>50</v>
       </c>
       <c r="L21" s="22">
-        <v>990</v>
+        <v>49</v>
       </c>
       <c r="M21" s="22">
-        <v>3673</v>
+        <v>197</v>
       </c>
       <c r="N21" s="22">
-        <v>3155</v>
+        <v>155</v>
       </c>
       <c r="O21" s="22">
-        <v>6966</v>
+        <v>405</v>
       </c>
       <c r="P21" s="22">
-        <v>4543</v>
+        <v>234</v>
       </c>
       <c r="Q21" s="22">
-        <v>1175</v>
+        <v>54</v>
       </c>
       <c r="R21" s="22">
-        <v>557</v>
+        <v>21</v>
       </c>
       <c r="S21" s="22">
-        <v>602</v>
+        <v>26</v>
       </c>
       <c r="T21" s="22">
-        <v>411</v>
+        <v>14</v>
       </c>
       <c r="U21" s="22">
-        <v>437</v>
+        <v>20</v>
       </c>
       <c r="V21" s="22">
-        <v>1114</v>
+        <v>48</v>
       </c>
       <c r="W21" s="22">
-        <v>1057</v>
+        <v>41</v>
       </c>
       <c r="X21" s="22">
-        <v>1965</v>
+        <v>80</v>
       </c>
       <c r="Y21" s="22">
-        <v>3798</v>
+        <v>172</v>
       </c>
       <c r="Z21" s="22">
-        <v>909</v>
+        <v>38</v>
       </c>
       <c r="AA21" s="22">
-        <v>693</v>
+        <v>32</v>
       </c>
       <c r="AB21" s="22">
-        <v>1263</v>
+        <v>72</v>
       </c>
       <c r="AC21" s="22">
-        <v>4108</v>
+        <v>303</v>
       </c>
       <c r="AD21" s="22">
-        <v>2573</v>
+        <v>142</v>
       </c>
       <c r="AE21" s="22">
-        <v>641</v>
+        <v>32</v>
       </c>
       <c r="AF21" s="22">
-        <v>475</v>
+        <v>21</v>
       </c>
       <c r="AG21" s="22">
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="AH21" s="22">
-        <v>367</v>
+        <v>12</v>
       </c>
       <c r="AI21" s="22">
-        <v>934</v>
+        <v>46</v>
       </c>
       <c r="AJ21" s="22">
-        <v>1394</v>
+        <v>60</v>
       </c>
       <c r="AK21" s="22">
-        <v>685</v>
+        <v>28</v>
       </c>
       <c r="AL21" s="22">
-        <v>364</v>
+        <v>19</v>
       </c>
       <c r="AM21" s="22">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="AN21" s="22">
-        <v>666</v>
+        <v>33</v>
       </c>
       <c r="AO21" s="22">
-        <v>359</v>
+        <v>19</v>
       </c>
       <c r="AP21" s="22">
-        <v>2381</v>
+        <v>151</v>
       </c>
       <c r="AQ21" s="22">
-        <v>419</v>
+        <v>19</v>
       </c>
       <c r="AR21" s="22">
-        <v>668</v>
+        <v>36</v>
       </c>
       <c r="AS21" s="22">
-        <v>865</v>
+        <v>45</v>
       </c>
       <c r="AT21" s="22">
-        <v>564</v>
+        <v>28</v>
       </c>
       <c r="AU21" s="22">
-        <v>539</v>
+        <v>28</v>
       </c>
       <c r="AV21" s="22">
-        <v>800</v>
+        <v>42</v>
       </c>
       <c r="AW21" s="22">
-        <v>621</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="17"/>
       <c r="B22" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="22">
-        <v>2564</v>
+        <v>139</v>
       </c>
       <c r="D22" s="22">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>1120</v>
+        <v>43</v>
+      </c>
+      <c r="E22" s="108">
+        <v>32</v>
+      </c>
+      <c r="F22" s="108">
+        <v>69</v>
       </c>
       <c r="G22" s="22">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="H22" s="22">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>25</v>
+      </c>
+      <c r="I22" s="108">
+        <v>49</v>
       </c>
       <c r="J22" s="22">
-        <v>1458</v>
+        <v>67</v>
       </c>
       <c r="K22" s="22">
-        <v>1016</v>
+        <v>46</v>
       </c>
       <c r="L22" s="22">
-        <v>988</v>
+        <v>45</v>
       </c>
       <c r="M22" s="22">
-        <v>3652</v>
+        <v>177</v>
       </c>
       <c r="N22" s="22">
-        <v>3154</v>
+        <v>143</v>
       </c>
       <c r="O22" s="22">
-        <v>7065</v>
+        <v>359</v>
       </c>
       <c r="P22" s="22">
-        <v>4551</v>
+        <v>212</v>
       </c>
       <c r="Q22" s="22">
-        <v>1168</v>
+        <v>49</v>
       </c>
       <c r="R22" s="22">
-        <v>560</v>
+        <v>19</v>
       </c>
       <c r="S22" s="22">
-        <v>601</v>
+        <v>23</v>
       </c>
       <c r="T22" s="22">
-        <v>415</v>
+        <v>13</v>
       </c>
       <c r="U22" s="22">
-        <v>430</v>
+        <v>17</v>
       </c>
       <c r="V22" s="22">
-        <v>1108</v>
+        <v>43</v>
       </c>
       <c r="W22" s="22">
-        <v>1043</v>
+        <v>39</v>
       </c>
       <c r="X22" s="22">
-        <v>1951</v>
+        <v>72</v>
       </c>
       <c r="Y22" s="22">
-        <v>3814</v>
+        <v>141</v>
       </c>
       <c r="Z22" s="22">
-        <v>917</v>
+        <v>34</v>
       </c>
       <c r="AA22" s="22">
-        <v>704</v>
+        <v>28</v>
       </c>
       <c r="AB22" s="22">
-        <v>1277</v>
+        <v>63</v>
       </c>
       <c r="AC22" s="22">
-        <v>4154</v>
+        <v>225</v>
       </c>
       <c r="AD22" s="22">
-        <v>2573</v>
+        <v>124</v>
       </c>
       <c r="AE22" s="22">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="AF22" s="22">
-        <v>454</v>
+        <v>19</v>
       </c>
       <c r="AG22" s="22">
-        <v>281</v>
+        <v>12</v>
       </c>
       <c r="AH22" s="22">
-        <v>366</v>
+        <v>11</v>
       </c>
       <c r="AI22" s="22">
-        <v>931</v>
+        <v>38</v>
       </c>
       <c r="AJ22" s="22">
-        <v>1387</v>
+        <v>52</v>
       </c>
       <c r="AK22" s="22">
-        <v>671</v>
+        <v>24</v>
       </c>
       <c r="AL22" s="22">
-        <v>360</v>
+        <v>17</v>
       </c>
       <c r="AM22" s="22">
-        <v>488</v>
+        <v>19</v>
       </c>
       <c r="AN22" s="22">
-        <v>661</v>
+        <v>30</v>
       </c>
       <c r="AO22" s="22">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="AP22" s="22">
-        <v>2386</v>
+        <v>142</v>
       </c>
       <c r="AQ22" s="22">
-        <v>432</v>
+        <v>19</v>
       </c>
       <c r="AR22" s="22">
-        <v>665</v>
+        <v>33</v>
       </c>
       <c r="AS22" s="22">
-        <v>865</v>
+        <v>42</v>
       </c>
       <c r="AT22" s="22">
-        <v>564</v>
+        <v>25</v>
       </c>
       <c r="AU22" s="22">
-        <v>545</v>
+        <v>25</v>
       </c>
       <c r="AV22" s="22">
-        <v>797</v>
+        <v>39</v>
       </c>
       <c r="AW22" s="22">
-        <v>618</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="17"/>
       <c r="B23" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="22">
-        <v>2556</v>
+        <v>140</v>
       </c>
       <c r="D23" s="22">
-        <v>637</v>
+        <v>35</v>
       </c>
       <c r="E23" s="22">
-        <v>635</v>
+        <v>26</v>
       </c>
       <c r="F23" s="22">
-        <v>1112</v>
+        <v>57</v>
       </c>
       <c r="G23" s="22">
-        <v>497</v>
+        <v>22</v>
       </c>
       <c r="H23" s="22">
-        <v>588</v>
+        <v>21</v>
       </c>
       <c r="I23" s="22">
-        <v>964</v>
+        <v>40</v>
       </c>
       <c r="J23" s="22">
-        <v>1451</v>
+        <v>59</v>
       </c>
       <c r="K23" s="22">
-        <v>1012</v>
+        <v>39</v>
       </c>
       <c r="L23" s="22">
-        <v>989</v>
+        <v>35</v>
       </c>
       <c r="M23" s="22">
-        <v>3617</v>
+        <v>167</v>
       </c>
       <c r="N23" s="22">
-        <v>3162</v>
+        <v>134</v>
       </c>
       <c r="O23" s="22">
-        <v>7078</v>
+        <v>337</v>
       </c>
       <c r="P23" s="22">
-        <v>4538</v>
+        <v>210</v>
       </c>
       <c r="Q23" s="22">
-        <v>1159</v>
+        <v>45</v>
       </c>
       <c r="R23" s="22">
-        <v>555</v>
+        <v>17</v>
       </c>
       <c r="S23" s="22">
-        <v>599</v>
+        <v>21</v>
       </c>
       <c r="T23" s="22">
-        <v>411</v>
+        <v>11</v>
       </c>
       <c r="U23" s="22">
-        <v>429</v>
+        <v>15</v>
       </c>
       <c r="V23" s="22">
-        <v>1093</v>
+        <v>39</v>
       </c>
       <c r="W23" s="22">
-        <v>1034</v>
+        <v>36</v>
       </c>
       <c r="X23" s="22">
-        <v>1947</v>
+        <v>67</v>
       </c>
       <c r="Y23" s="22">
-        <v>3785</v>
+        <v>144</v>
       </c>
       <c r="Z23" s="22">
-        <v>916</v>
+        <v>31</v>
       </c>
       <c r="AA23" s="22">
-        <v>719</v>
+        <v>29</v>
       </c>
       <c r="AB23" s="22">
-        <v>1274</v>
+        <v>62</v>
       </c>
       <c r="AC23" s="22">
-        <v>4135</v>
+        <v>238</v>
       </c>
       <c r="AD23" s="22">
-        <v>2582</v>
+        <v>125</v>
       </c>
       <c r="AE23" s="22">
-        <v>629</v>
+        <v>28</v>
       </c>
       <c r="AF23" s="22">
-        <v>454</v>
+        <v>18</v>
       </c>
       <c r="AG23" s="22">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="AH23" s="22">
-        <v>350</v>
+        <v>9</v>
       </c>
       <c r="AI23" s="22">
-        <v>929</v>
+        <v>38</v>
       </c>
       <c r="AJ23" s="22">
-        <v>1385</v>
+        <v>52</v>
       </c>
       <c r="AK23" s="22">
-        <v>663</v>
+        <v>24</v>
       </c>
       <c r="AL23" s="22">
-        <v>356</v>
+        <v>16</v>
       </c>
       <c r="AM23" s="22">
-        <v>483</v>
+        <v>17</v>
       </c>
       <c r="AN23" s="22">
-        <v>651</v>
+        <v>27</v>
       </c>
       <c r="AO23" s="22">
-        <v>351</v>
+        <v>14</v>
       </c>
       <c r="AP23" s="22">
-        <v>2397</v>
+        <v>132</v>
       </c>
       <c r="AQ23" s="22">
-        <v>432</v>
+        <v>17</v>
       </c>
       <c r="AR23" s="22">
-        <v>658</v>
+        <v>30</v>
       </c>
       <c r="AS23" s="22">
-        <v>864</v>
+        <v>39</v>
       </c>
       <c r="AT23" s="22">
-        <v>559</v>
+        <v>24</v>
       </c>
       <c r="AU23" s="22">
-        <v>555</v>
+        <v>24</v>
       </c>
       <c r="AV23" s="22">
-        <v>794</v>
+        <v>36</v>
       </c>
       <c r="AW23" s="22">
-        <v>629</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="17"/>
       <c r="B24" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="22">
-        <v>2551</v>
+        <v>122</v>
       </c>
       <c r="D24" s="22">
-        <v>639</v>
+        <v>32</v>
       </c>
       <c r="E24" s="22">
-        <v>644</v>
+        <v>23</v>
       </c>
       <c r="F24" s="22">
-        <v>1145</v>
+        <v>51</v>
       </c>
       <c r="G24" s="22">
-        <v>501</v>
+        <v>21</v>
       </c>
       <c r="H24" s="22">
-        <v>586</v>
+        <v>19</v>
       </c>
       <c r="I24" s="22">
-        <v>966</v>
+        <v>37</v>
       </c>
       <c r="J24" s="22">
-        <v>1466</v>
+        <v>59</v>
       </c>
       <c r="K24" s="22">
-        <v>1010</v>
+        <v>39</v>
       </c>
       <c r="L24" s="22">
-        <v>991</v>
+        <v>37</v>
       </c>
       <c r="M24" s="22">
-        <v>3626</v>
+        <v>152</v>
       </c>
       <c r="N24" s="22">
-        <v>3178</v>
+        <v>121</v>
       </c>
       <c r="O24" s="22">
-        <v>7176</v>
+        <v>313</v>
       </c>
       <c r="P24" s="22">
-        <v>4613</v>
+        <v>186</v>
       </c>
       <c r="Q24" s="22">
-        <v>1154</v>
+        <v>42</v>
       </c>
       <c r="R24" s="22">
-        <v>551</v>
+        <v>16</v>
       </c>
       <c r="S24" s="22">
-        <v>598</v>
+        <v>19</v>
       </c>
       <c r="T24" s="22">
-        <v>410</v>
+        <v>11</v>
       </c>
       <c r="U24" s="22">
-        <v>435</v>
+        <v>14</v>
       </c>
       <c r="V24" s="22">
-        <v>1091</v>
+        <v>39</v>
       </c>
       <c r="W24" s="22">
-        <v>1039</v>
+        <v>33</v>
       </c>
       <c r="X24" s="22">
-        <v>1938</v>
+        <v>64</v>
       </c>
       <c r="Y24" s="22">
-        <v>3866</v>
+        <v>127</v>
       </c>
       <c r="Z24" s="22">
-        <v>927</v>
+        <v>29</v>
       </c>
       <c r="AA24" s="22">
-        <v>718</v>
+        <v>23</v>
       </c>
       <c r="AB24" s="22">
-        <v>1284</v>
+        <v>52</v>
       </c>
       <c r="AC24" s="22">
-        <v>4215</v>
+        <v>211</v>
       </c>
       <c r="AD24" s="22">
-        <v>2603</v>
+        <v>110</v>
       </c>
       <c r="AE24" s="22">
-        <v>628</v>
+        <v>24</v>
       </c>
       <c r="AF24" s="22">
-        <v>465</v>
+        <v>15</v>
       </c>
       <c r="AG24" s="22">
-        <v>281</v>
+        <v>10</v>
       </c>
       <c r="AH24" s="22">
-        <v>345</v>
+        <v>10</v>
       </c>
       <c r="AI24" s="22">
-        <v>926</v>
+        <v>40</v>
       </c>
       <c r="AJ24" s="22">
-        <v>1388</v>
+        <v>52</v>
       </c>
       <c r="AK24" s="22">
-        <v>672</v>
+        <v>24</v>
       </c>
       <c r="AL24" s="22">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="AM24" s="22">
-        <v>484</v>
+        <v>16</v>
       </c>
       <c r="AN24" s="22">
-        <v>648</v>
+        <v>24</v>
       </c>
       <c r="AO24" s="22">
-        <v>353</v>
+        <v>12</v>
       </c>
       <c r="AP24" s="22">
-        <v>2415</v>
+        <v>126</v>
       </c>
       <c r="AQ24" s="22">
-        <v>423</v>
+        <v>15</v>
       </c>
       <c r="AR24" s="22">
-        <v>656</v>
+        <v>28</v>
       </c>
       <c r="AS24" s="22">
-        <v>864</v>
+        <v>37</v>
       </c>
       <c r="AT24" s="22">
-        <v>560</v>
+        <v>23</v>
       </c>
       <c r="AU24" s="22">
-        <v>556</v>
+        <v>22</v>
       </c>
       <c r="AV24" s="22">
-        <v>770</v>
+        <v>34</v>
       </c>
       <c r="AW24" s="22">
-        <v>645</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="17"/>
       <c r="B25" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="22">
-        <v>2547</v>
+        <v>109</v>
       </c>
       <c r="D25" s="22">
-        <v>640</v>
+        <v>27</v>
       </c>
       <c r="E25" s="22">
-        <v>635</v>
+        <v>20</v>
       </c>
       <c r="F25" s="22">
-        <v>1167</v>
+        <v>46</v>
       </c>
       <c r="G25" s="22">
-        <v>500</v>
+        <v>18</v>
       </c>
       <c r="H25" s="22">
-        <v>579</v>
+        <v>17</v>
       </c>
       <c r="I25" s="22">
-        <v>967</v>
+        <v>32</v>
       </c>
       <c r="J25" s="22">
-        <v>1483</v>
+        <v>52</v>
       </c>
       <c r="K25" s="22">
-        <v>1012</v>
+        <v>34</v>
       </c>
       <c r="L25" s="22">
-        <v>992</v>
+        <v>30</v>
       </c>
       <c r="M25" s="22">
-        <v>3671</v>
+        <v>134</v>
       </c>
       <c r="N25" s="22">
-        <v>3198</v>
+        <v>108</v>
       </c>
       <c r="O25" s="22">
-        <v>7329</v>
+        <v>289</v>
       </c>
       <c r="P25" s="22">
-        <v>4654</v>
+        <v>165</v>
       </c>
       <c r="Q25" s="22">
-        <v>1158</v>
+        <v>39</v>
       </c>
       <c r="R25" s="22">
-        <v>553</v>
+        <v>15</v>
       </c>
       <c r="S25" s="22">
-        <v>597</v>
+        <v>18</v>
       </c>
       <c r="T25" s="22">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="U25" s="22">
-        <v>433</v>
+        <v>13</v>
       </c>
       <c r="V25" s="22">
-        <v>1096</v>
+        <v>33</v>
       </c>
       <c r="W25" s="22">
-        <v>1038</v>
+        <v>28</v>
       </c>
       <c r="X25" s="22">
-        <v>1935</v>
+        <v>55</v>
       </c>
       <c r="Y25" s="22">
-        <v>3915</v>
+        <v>107</v>
       </c>
       <c r="Z25" s="22">
-        <v>934</v>
+        <v>23</v>
       </c>
       <c r="AA25" s="22">
-        <v>719</v>
+        <v>22</v>
       </c>
       <c r="AB25" s="22">
-        <v>1291</v>
+        <v>48</v>
       </c>
       <c r="AC25" s="22">
-        <v>4227</v>
+        <v>201</v>
       </c>
       <c r="AD25" s="22">
-        <v>2613</v>
+        <v>105</v>
       </c>
       <c r="AE25" s="22">
-        <v>631</v>
+        <v>22</v>
       </c>
       <c r="AF25" s="22">
-        <v>478</v>
+        <v>13</v>
       </c>
       <c r="AG25" s="22">
-        <v>287</v>
+        <v>9</v>
       </c>
       <c r="AH25" s="22">
-        <v>344</v>
+        <v>9</v>
       </c>
       <c r="AI25" s="22">
-        <v>924</v>
+        <v>33</v>
       </c>
       <c r="AJ25" s="22">
-        <v>1390</v>
+        <v>46</v>
       </c>
       <c r="AK25" s="22">
-        <v>670</v>
+        <v>21</v>
       </c>
       <c r="AL25" s="22">
-        <v>358</v>
+        <v>13</v>
       </c>
       <c r="AM25" s="22">
-        <v>482</v>
+        <v>15</v>
       </c>
       <c r="AN25" s="22">
-        <v>656</v>
+        <v>22</v>
       </c>
       <c r="AO25" s="22">
-        <v>354</v>
+        <v>12</v>
       </c>
       <c r="AP25" s="22">
-        <v>2448</v>
+        <v>116</v>
       </c>
       <c r="AQ25" s="22">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="AR25" s="22">
-        <v>662</v>
+        <v>25</v>
       </c>
       <c r="AS25" s="22">
-        <v>872</v>
+        <v>34</v>
       </c>
       <c r="AT25" s="22">
-        <v>562</v>
+        <v>21</v>
       </c>
       <c r="AU25" s="22">
-        <v>554</v>
+        <v>19</v>
       </c>
       <c r="AV25" s="22">
-        <v>761</v>
+        <v>31</v>
       </c>
       <c r="AW25" s="22">
-        <v>649</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="17"/>
       <c r="B26" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="22">
-        <v>2559</v>
+        <v>92</v>
       </c>
       <c r="D26" s="22">
-        <v>640</v>
+        <v>27</v>
       </c>
       <c r="E26" s="22">
-        <v>638</v>
+        <v>20</v>
       </c>
       <c r="F26" s="22">
-        <v>1155</v>
+        <v>46</v>
       </c>
       <c r="G26" s="22">
-        <v>491</v>
+        <v>18</v>
       </c>
       <c r="H26" s="22">
-        <v>585</v>
+        <v>16</v>
       </c>
       <c r="I26" s="22">
-        <v>968</v>
+        <v>32</v>
       </c>
       <c r="J26" s="22">
-        <v>1487</v>
+        <v>49</v>
       </c>
       <c r="K26" s="22">
-        <v>1016</v>
+        <v>32</v>
       </c>
       <c r="L26" s="22">
-        <v>995</v>
+        <v>29</v>
       </c>
       <c r="M26" s="22">
-        <v>3720</v>
+        <v>124</v>
       </c>
       <c r="N26" s="22">
-        <v>3214</v>
+        <v>101</v>
       </c>
       <c r="O26" s="22">
-        <v>7421</v>
+        <v>277</v>
       </c>
       <c r="P26" s="22">
-        <v>4659</v>
+        <v>158</v>
       </c>
       <c r="Q26" s="22">
-        <v>1166</v>
+        <v>35</v>
       </c>
       <c r="R26" s="22">
-        <v>556</v>
+        <v>14</v>
       </c>
       <c r="S26" s="22">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="T26" s="22">
-        <v>426</v>
+        <v>8</v>
       </c>
       <c r="U26" s="22">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="V26" s="22">
-        <v>1107</v>
+        <v>31</v>
       </c>
       <c r="W26" s="22">
-        <v>1048</v>
+        <v>27</v>
       </c>
       <c r="X26" s="22">
-        <v>1933</v>
+        <v>53</v>
       </c>
       <c r="Y26" s="22">
-        <v>3895</v>
+        <v>101</v>
       </c>
       <c r="Z26" s="22">
-        <v>941</v>
+        <v>22</v>
       </c>
       <c r="AA26" s="22">
-        <v>700</v>
+        <v>18</v>
       </c>
       <c r="AB26" s="22">
-        <v>1302</v>
+        <v>45</v>
       </c>
       <c r="AC26" s="22">
-        <v>4237</v>
+        <v>185</v>
       </c>
       <c r="AD26" s="22">
-        <v>2627</v>
+        <v>100</v>
       </c>
       <c r="AE26" s="22">
-        <v>634</v>
+        <v>20</v>
       </c>
       <c r="AF26" s="22">
-        <v>483</v>
+        <v>13</v>
       </c>
       <c r="AG26" s="22">
-        <v>290</v>
+        <v>8</v>
       </c>
       <c r="AH26" s="22">
-        <v>341</v>
+        <v>9</v>
       </c>
       <c r="AI26" s="22">
-        <v>933</v>
+        <v>31</v>
       </c>
       <c r="AJ26" s="22">
-        <v>1402</v>
+        <v>44</v>
       </c>
       <c r="AK26" s="22">
-        <v>673</v>
+        <v>19</v>
       </c>
       <c r="AL26" s="22">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="AM26" s="22">
-        <v>480</v>
+        <v>14</v>
       </c>
       <c r="AN26" s="22">
-        <v>664</v>
+        <v>19</v>
       </c>
       <c r="AO26" s="22">
-        <v>353</v>
+        <v>11</v>
       </c>
       <c r="AP26" s="22">
-        <v>2471</v>
+        <v>106</v>
       </c>
       <c r="AQ26" s="22">
-        <v>426</v>
+        <v>13</v>
       </c>
       <c r="AR26" s="22">
-        <v>664</v>
+        <v>21</v>
       </c>
       <c r="AS26" s="22">
-        <v>883</v>
+        <v>31</v>
       </c>
       <c r="AT26" s="22">
-        <v>569</v>
+        <v>19</v>
       </c>
       <c r="AU26" s="22">
-        <v>540</v>
+        <v>18</v>
       </c>
       <c r="AV26" s="22">
-        <v>771</v>
+        <v>28</v>
       </c>
       <c r="AW26" s="22">
-        <v>668</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="17"/>
       <c r="B27" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="22">
-        <v>2569</v>
+        <v>95</v>
       </c>
       <c r="D27" s="22">
-        <v>644</v>
+        <v>24</v>
       </c>
       <c r="E27" s="22">
-        <v>653</v>
+        <v>17</v>
       </c>
       <c r="F27" s="22">
-        <v>1160</v>
+        <v>40</v>
       </c>
       <c r="G27" s="22">
-        <v>488</v>
+        <v>15</v>
       </c>
       <c r="H27" s="22">
-        <v>576</v>
+        <v>14</v>
       </c>
       <c r="I27" s="22">
-        <v>975</v>
+        <v>28</v>
       </c>
       <c r="J27" s="22">
-        <v>1493</v>
+        <v>43</v>
       </c>
       <c r="K27" s="22">
-        <v>1023</v>
+        <v>28</v>
       </c>
       <c r="L27" s="22">
-        <v>1000</v>
+        <v>26</v>
       </c>
       <c r="M27" s="22">
-        <v>3754</v>
+        <v>121</v>
       </c>
       <c r="N27" s="22">
-        <v>3245</v>
+        <v>97</v>
       </c>
       <c r="O27" s="22">
-        <v>7524</v>
+        <v>252</v>
       </c>
       <c r="P27" s="22">
-        <v>4777</v>
+        <v>154</v>
       </c>
       <c r="Q27" s="22">
-        <v>1169</v>
+        <v>34</v>
       </c>
       <c r="R27" s="22">
-        <v>558</v>
+        <v>13</v>
       </c>
       <c r="S27" s="22">
-        <v>603</v>
+        <v>13</v>
       </c>
       <c r="T27" s="22">
-        <v>424</v>
+        <v>8</v>
       </c>
       <c r="U27" s="22">
-        <v>418</v>
+        <v>10</v>
       </c>
       <c r="V27" s="22">
-        <v>1112</v>
+        <v>28</v>
       </c>
       <c r="W27" s="22">
-        <v>1067</v>
+        <v>25</v>
       </c>
       <c r="X27" s="22">
-        <v>1940</v>
+        <v>50</v>
       </c>
       <c r="Y27" s="22">
-        <v>3918</v>
+        <v>95</v>
       </c>
       <c r="Z27" s="22">
-        <v>947</v>
+        <v>20</v>
       </c>
       <c r="AA27" s="22">
-        <v>697</v>
+        <v>18</v>
       </c>
       <c r="AB27" s="22">
-        <v>1331</v>
+        <v>42</v>
       </c>
       <c r="AC27" s="22">
-        <v>4297</v>
+        <v>179</v>
       </c>
       <c r="AD27" s="22">
-        <v>2662</v>
+        <v>93</v>
       </c>
       <c r="AE27" s="22">
-        <v>639</v>
+        <v>19</v>
       </c>
       <c r="AF27" s="22">
-        <v>483</v>
+        <v>11</v>
       </c>
       <c r="AG27" s="22">
-        <v>286</v>
+        <v>7</v>
       </c>
       <c r="AH27" s="22">
-        <v>340</v>
+        <v>5</v>
       </c>
       <c r="AI27" s="22">
-        <v>939</v>
+        <v>27</v>
       </c>
       <c r="AJ27" s="22">
-        <v>1416</v>
+        <v>40</v>
       </c>
       <c r="AK27" s="22">
-        <v>685</v>
+        <v>17</v>
       </c>
       <c r="AL27" s="22">
-        <v>358</v>
+        <v>10</v>
       </c>
       <c r="AM27" s="22">
-        <v>480</v>
+        <v>13</v>
       </c>
       <c r="AN27" s="22">
-        <v>670</v>
+        <v>18</v>
       </c>
       <c r="AO27" s="22">
-        <v>355</v>
+        <v>12</v>
       </c>
       <c r="AP27" s="22">
-        <v>2494</v>
+        <v>91</v>
       </c>
       <c r="AQ27" s="22">
-        <v>421</v>
+        <v>9</v>
       </c>
       <c r="AR27" s="22">
-        <v>665</v>
+        <v>19</v>
       </c>
       <c r="AS27" s="22">
-        <v>885</v>
+        <v>28</v>
       </c>
       <c r="AT27" s="22">
-        <v>578</v>
+        <v>17</v>
       </c>
       <c r="AU27" s="22">
-        <v>544</v>
+        <v>14</v>
       </c>
       <c r="AV27" s="22">
-        <v>793</v>
+        <v>23</v>
       </c>
       <c r="AW27" s="22">
-        <v>683</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="17"/>
       <c r="B28" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="22">
-        <v>2580</v>
+        <v>89</v>
       </c>
       <c r="D28" s="22">
-        <v>647</v>
+        <v>21</v>
       </c>
       <c r="E28" s="22">
-        <v>656</v>
+        <v>15</v>
       </c>
       <c r="F28" s="22">
-        <v>1193</v>
+        <v>36</v>
       </c>
       <c r="G28" s="22">
-        <v>491</v>
+        <v>14</v>
       </c>
       <c r="H28" s="22">
-        <v>569</v>
+        <v>11</v>
       </c>
       <c r="I28" s="22">
-        <v>981</v>
+        <v>24</v>
       </c>
       <c r="J28" s="22">
-        <v>1499</v>
+        <v>38</v>
       </c>
       <c r="K28" s="22">
-        <v>1028</v>
+        <v>24</v>
       </c>
       <c r="L28" s="22">
-        <v>1007</v>
+        <v>22</v>
       </c>
       <c r="M28" s="22">
-        <v>3820</v>
+        <v>111</v>
       </c>
       <c r="N28" s="22">
-        <v>3282</v>
+        <v>89</v>
       </c>
       <c r="O28" s="22">
-        <v>7698</v>
+        <v>227</v>
       </c>
       <c r="P28" s="22">
-        <v>4853</v>
+        <v>137</v>
       </c>
       <c r="Q28" s="22">
-        <v>1175</v>
+        <v>31</v>
       </c>
       <c r="R28" s="22">
-        <v>559</v>
+        <v>12</v>
       </c>
       <c r="S28" s="22">
-        <v>605</v>
+        <v>11</v>
       </c>
       <c r="T28" s="22">
-        <v>419</v>
+        <v>7</v>
       </c>
       <c r="U28" s="22">
-        <v>435</v>
+        <v>9</v>
       </c>
       <c r="V28" s="22">
-        <v>1121</v>
+        <v>23</v>
       </c>
       <c r="W28" s="22">
-        <v>1075</v>
+        <v>23</v>
       </c>
       <c r="X28" s="22">
-        <v>1970</v>
+        <v>47</v>
       </c>
       <c r="Y28" s="22">
-        <v>3961</v>
+        <v>97</v>
       </c>
       <c r="Z28" s="22">
-        <v>927</v>
+        <v>19</v>
       </c>
       <c r="AA28" s="22">
-        <v>731</v>
+        <v>15</v>
       </c>
       <c r="AB28" s="22">
-        <v>1348</v>
+        <v>36</v>
       </c>
       <c r="AC28" s="22">
-        <v>4346</v>
+        <v>151</v>
       </c>
       <c r="AD28" s="22">
-        <v>2693</v>
+        <v>76</v>
       </c>
       <c r="AE28" s="22">
-        <v>648</v>
+        <v>16</v>
       </c>
       <c r="AF28" s="22">
-        <v>487</v>
+        <v>9</v>
       </c>
       <c r="AG28" s="22">
-        <v>293</v>
+        <v>6</v>
       </c>
       <c r="AH28" s="22">
-        <v>345</v>
+        <v>4</v>
       </c>
       <c r="AI28" s="22">
-        <v>945</v>
+        <v>23</v>
       </c>
       <c r="AJ28" s="22">
-        <v>1430</v>
+        <v>35</v>
       </c>
       <c r="AK28" s="22">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="AL28" s="22">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="AM28" s="22">
-        <v>483</v>
+        <v>12</v>
       </c>
       <c r="AN28" s="22">
-        <v>673</v>
+        <v>17</v>
       </c>
       <c r="AO28" s="22">
-        <v>353</v>
+        <v>11</v>
       </c>
       <c r="AP28" s="22">
-        <v>2540</v>
+        <v>88</v>
       </c>
       <c r="AQ28" s="22">
-        <v>435</v>
+        <v>9</v>
       </c>
       <c r="AR28" s="22">
-        <v>666</v>
+        <v>17</v>
       </c>
       <c r="AS28" s="22">
-        <v>891</v>
+        <v>26</v>
       </c>
       <c r="AT28" s="22">
-        <v>580</v>
+        <v>17</v>
       </c>
       <c r="AU28" s="22">
-        <v>550</v>
+        <v>13</v>
       </c>
       <c r="AV28" s="22">
-        <v>807</v>
+        <v>23</v>
       </c>
       <c r="AW28" s="22">
-        <v>694</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="17"/>
       <c r="B29" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="22">
-        <v>2641</v>
+        <v>80</v>
       </c>
       <c r="D29" s="22">
-        <v>650</v>
+        <v>18</v>
       </c>
       <c r="E29" s="22">
-        <v>667</v>
+        <v>13</v>
       </c>
       <c r="F29" s="22">
-        <v>1214</v>
+        <v>33</v>
       </c>
       <c r="G29" s="22">
-        <v>495</v>
+        <v>12</v>
       </c>
       <c r="H29" s="22">
-        <v>576</v>
+        <v>10</v>
       </c>
       <c r="I29" s="22">
-        <v>978</v>
+        <v>22</v>
       </c>
       <c r="J29" s="22">
-        <v>1517</v>
+        <v>34</v>
       </c>
       <c r="K29" s="22">
-        <v>1036</v>
+        <v>22</v>
       </c>
       <c r="L29" s="22">
-        <v>1023</v>
+        <v>20</v>
       </c>
       <c r="M29" s="22">
-        <v>3916</v>
+        <v>97</v>
       </c>
       <c r="N29" s="22">
-        <v>3330</v>
+        <v>77</v>
       </c>
       <c r="O29" s="22">
-        <v>7947</v>
+        <v>212</v>
       </c>
       <c r="P29" s="22">
-        <v>4963</v>
+        <v>119</v>
       </c>
       <c r="Q29" s="22">
-        <v>1185</v>
+        <v>25</v>
       </c>
       <c r="R29" s="22">
-        <v>561</v>
+        <v>10</v>
       </c>
       <c r="S29" s="22">
-        <v>609</v>
+        <v>8</v>
       </c>
       <c r="T29" s="22">
-        <v>424</v>
+        <v>6</v>
       </c>
       <c r="U29" s="22">
-        <v>450</v>
+        <v>8</v>
       </c>
       <c r="V29" s="22">
-        <v>1137</v>
+        <v>20</v>
       </c>
       <c r="W29" s="22">
-        <v>1087</v>
+        <v>18</v>
       </c>
       <c r="X29" s="22">
-        <v>2003</v>
+        <v>38</v>
       </c>
       <c r="Y29" s="22">
-        <v>4076</v>
+        <v>71</v>
       </c>
       <c r="Z29" s="22">
-        <v>961</v>
+        <v>14</v>
       </c>
       <c r="AA29" s="22">
-        <v>754</v>
+        <v>15</v>
       </c>
       <c r="AB29" s="22">
-        <v>1358</v>
+        <v>34</v>
       </c>
       <c r="AC29" s="22">
-        <v>4433</v>
+        <v>147</v>
       </c>
       <c r="AD29" s="22">
-        <v>2721</v>
+        <v>72</v>
       </c>
       <c r="AE29" s="22">
-        <v>656</v>
+        <v>15</v>
       </c>
       <c r="AF29" s="22">
-        <v>476</v>
+        <v>9</v>
       </c>
       <c r="AG29" s="22">
-        <v>299</v>
+        <v>6</v>
       </c>
       <c r="AH29" s="22">
-        <v>364</v>
+        <v>5</v>
       </c>
       <c r="AI29" s="22">
-        <v>957</v>
+        <v>23</v>
       </c>
       <c r="AJ29" s="22">
-        <v>1438</v>
+        <v>35</v>
       </c>
       <c r="AK29" s="22">
-        <v>699</v>
+        <v>13</v>
       </c>
       <c r="AL29" s="22">
-        <v>361</v>
+        <v>7</v>
       </c>
       <c r="AM29" s="22">
-        <v>490</v>
+        <v>10</v>
       </c>
       <c r="AN29" s="22">
-        <v>682</v>
+        <v>13</v>
       </c>
       <c r="AO29" s="22">
-        <v>354</v>
+        <v>8</v>
       </c>
       <c r="AP29" s="22">
-        <v>2584</v>
+        <v>77</v>
       </c>
       <c r="AQ29" s="22">
-        <v>438</v>
+        <v>7</v>
       </c>
       <c r="AR29" s="22">
-        <v>677</v>
+        <v>14</v>
       </c>
       <c r="AS29" s="22">
-        <v>901</v>
+        <v>23</v>
       </c>
       <c r="AT29" s="22">
-        <v>587</v>
+        <v>15</v>
       </c>
       <c r="AU29" s="22">
-        <v>555</v>
+        <v>11</v>
       </c>
       <c r="AV29" s="22">
-        <v>810</v>
+        <v>20</v>
       </c>
       <c r="AW29" s="22">
-        <v>711</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="17"/>
       <c r="B30" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="22">
-        <v>2666</v>
+        <v>70</v>
       </c>
       <c r="D30" s="22">
-        <v>651</v>
+        <v>17</v>
       </c>
       <c r="E30" s="22">
-        <v>664</v>
+        <v>13</v>
       </c>
       <c r="F30" s="22">
-        <v>1227</v>
+        <v>33</v>
       </c>
       <c r="G30" s="22">
-        <v>494</v>
+        <v>13</v>
       </c>
       <c r="H30" s="22">
-        <v>585</v>
+        <v>10</v>
       </c>
       <c r="I30" s="22">
-        <v>975</v>
+        <v>22</v>
       </c>
       <c r="J30" s="22">
-        <v>1525</v>
+        <v>37</v>
       </c>
       <c r="K30" s="22">
-        <v>1040</v>
+        <v>23</v>
       </c>
       <c r="L30" s="22">
-        <v>1029</v>
+        <v>23</v>
       </c>
       <c r="M30" s="22">
-        <v>3970</v>
+        <v>91</v>
       </c>
       <c r="N30" s="22">
-        <v>3363</v>
+        <v>73</v>
       </c>
       <c r="O30" s="22">
-        <v>8095</v>
+        <v>195</v>
       </c>
       <c r="P30" s="22">
-        <v>5091</v>
+        <v>110</v>
       </c>
       <c r="Q30" s="22">
-        <v>1183</v>
+        <v>25</v>
       </c>
       <c r="R30" s="22">
-        <v>562</v>
+        <v>10</v>
       </c>
       <c r="S30" s="22">
-        <v>609</v>
+        <v>10</v>
       </c>
       <c r="T30" s="22">
-        <v>426</v>
+        <v>6</v>
       </c>
       <c r="U30" s="22">
-        <v>451</v>
+        <v>9</v>
       </c>
       <c r="V30" s="22">
-        <v>1141</v>
+        <v>22</v>
       </c>
       <c r="W30" s="22">
-        <v>1084</v>
+        <v>17</v>
       </c>
       <c r="X30" s="22">
-        <v>1997</v>
+        <v>40</v>
       </c>
       <c r="Y30" s="22">
-        <v>4142</v>
+        <v>78</v>
       </c>
       <c r="Z30" s="22">
-        <v>991</v>
+        <v>14</v>
       </c>
       <c r="AA30" s="22">
-        <v>767</v>
+        <v>14</v>
       </c>
       <c r="AB30" s="22">
-        <v>1366</v>
+        <v>32</v>
       </c>
       <c r="AC30" s="22">
-        <v>4594</v>
+        <v>139</v>
       </c>
       <c r="AD30" s="22">
-        <v>2742</v>
+        <v>65</v>
       </c>
       <c r="AE30" s="22">
-        <v>659</v>
+        <v>13</v>
       </c>
       <c r="AF30" s="22">
-        <v>484</v>
+        <v>8</v>
       </c>
       <c r="AG30" s="22">
-        <v>290</v>
+        <v>7</v>
       </c>
       <c r="AH30" s="22">
-        <v>361</v>
+        <v>7</v>
       </c>
       <c r="AI30" s="22">
-        <v>965</v>
+        <v>24</v>
       </c>
       <c r="AJ30" s="22">
-        <v>1448</v>
+        <v>35</v>
       </c>
       <c r="AK30" s="22">
-        <v>697</v>
+        <v>13</v>
       </c>
       <c r="AL30" s="22">
-        <v>361</v>
+        <v>7</v>
       </c>
       <c r="AM30" s="22">
-        <v>491</v>
+        <v>10</v>
       </c>
       <c r="AN30" s="22">
-        <v>686</v>
+        <v>12</v>
       </c>
       <c r="AO30" s="22">
-        <v>355</v>
+        <v>7</v>
       </c>
       <c r="AP30" s="22">
-        <v>2607</v>
+        <v>77</v>
       </c>
       <c r="AQ30" s="22">
-        <v>425</v>
+        <v>8</v>
       </c>
       <c r="AR30" s="22">
-        <v>673</v>
+        <v>14</v>
       </c>
       <c r="AS30" s="22">
-        <v>906</v>
+        <v>23</v>
       </c>
       <c r="AT30" s="22">
-        <v>593</v>
+        <v>13</v>
       </c>
       <c r="AU30" s="22">
-        <v>558</v>
+        <v>11</v>
       </c>
       <c r="AV30" s="22">
-        <v>801</v>
+        <v>20</v>
       </c>
       <c r="AW30" s="22">
-        <v>732</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="17"/>
       <c r="B31" s="18">
         <v>2020</v>
       </c>
       <c r="C31" s="22">
-        <v>2634</v>
+        <v>80</v>
       </c>
       <c r="D31" s="22">
-        <v>646</v>
+        <v>20</v>
       </c>
       <c r="E31" s="22">
-        <v>656</v>
+        <v>15</v>
       </c>
       <c r="F31" s="22">
-        <v>1224</v>
+        <v>39</v>
       </c>
       <c r="G31" s="22">
-        <v>487</v>
+        <v>14</v>
       </c>
       <c r="H31" s="22">
-        <v>576</v>
+        <v>12</v>
       </c>
       <c r="I31" s="22">
-        <v>971</v>
+        <v>25</v>
       </c>
       <c r="J31" s="22">
-        <v>1525</v>
+        <v>38</v>
       </c>
       <c r="K31" s="22">
-        <v>1030</v>
+        <v>24</v>
       </c>
       <c r="L31" s="22">
-        <v>1029</v>
+        <v>22</v>
       </c>
       <c r="M31" s="22">
-        <v>3961</v>
+        <v>119</v>
       </c>
       <c r="N31" s="22">
-        <v>3370</v>
+        <v>94</v>
       </c>
       <c r="O31" s="22">
-        <v>8155</v>
+        <v>260</v>
       </c>
       <c r="P31" s="22">
-        <v>5048</v>
+        <v>148</v>
       </c>
       <c r="Q31" s="22">
-        <v>1171</v>
+        <v>27</v>
       </c>
       <c r="R31" s="22">
-        <v>559</v>
+        <v>11</v>
       </c>
       <c r="S31" s="22">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="T31" s="22">
-        <v>424</v>
+        <v>7</v>
       </c>
       <c r="U31" s="22">
-        <v>439</v>
+        <v>8</v>
       </c>
       <c r="V31" s="22">
-        <v>1135</v>
+        <v>24</v>
       </c>
       <c r="W31" s="22">
-        <v>1086</v>
+        <v>20</v>
       </c>
       <c r="X31" s="22">
-        <v>1981</v>
+        <v>48</v>
       </c>
       <c r="Y31" s="22">
-        <v>4141</v>
+        <v>107</v>
       </c>
       <c r="Z31" s="22">
-        <v>963</v>
+        <v>19</v>
       </c>
       <c r="AA31" s="22">
-        <v>763</v>
+        <v>18</v>
       </c>
       <c r="AB31" s="22">
-        <v>1362</v>
+        <v>37</v>
       </c>
       <c r="AC31" s="22">
-        <v>4625</v>
+        <v>161</v>
       </c>
       <c r="AD31" s="22">
-        <v>2750</v>
+        <v>77</v>
       </c>
       <c r="AE31" s="22">
-        <v>660</v>
+        <v>17</v>
       </c>
       <c r="AF31" s="22">
-        <v>476</v>
+        <v>11</v>
       </c>
       <c r="AG31" s="22">
-        <v>296</v>
+        <v>7</v>
       </c>
       <c r="AH31" s="22">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="AI31" s="22">
-        <v>969</v>
+        <v>25</v>
       </c>
       <c r="AJ31" s="22">
-        <v>1452</v>
+        <v>36</v>
       </c>
       <c r="AK31" s="22">
-        <v>688</v>
+        <v>13</v>
       </c>
       <c r="AL31" s="22">
-        <v>358</v>
+        <v>8</v>
       </c>
       <c r="AM31" s="22">
-        <v>490</v>
+        <v>11</v>
       </c>
       <c r="AN31" s="22">
-        <v>684</v>
+        <v>15</v>
       </c>
       <c r="AO31" s="22">
-        <v>352</v>
+        <v>9</v>
       </c>
       <c r="AP31" s="22">
-        <v>2617</v>
+        <v>83</v>
       </c>
       <c r="AQ31" s="22">
-        <v>438</v>
+        <v>8</v>
       </c>
       <c r="AR31" s="22">
-        <v>670</v>
+        <v>16</v>
       </c>
       <c r="AS31" s="22">
-        <v>908</v>
+        <v>24</v>
       </c>
       <c r="AT31" s="22">
-        <v>593</v>
+        <v>13</v>
       </c>
       <c r="AU31" s="22">
-        <v>559</v>
+        <v>12</v>
       </c>
       <c r="AV31" s="22">
-        <v>797</v>
+        <v>22</v>
       </c>
       <c r="AW31" s="22">
-        <v>735</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="17"/>
       <c r="B32" s="18">
         <v>2021</v>
       </c>
       <c r="C32" s="22">
-        <v>2612</v>
+        <v>82</v>
       </c>
       <c r="D32" s="22">
-        <v>639</v>
+        <v>17</v>
       </c>
       <c r="E32" s="22">
-        <v>643</v>
+        <v>14</v>
       </c>
       <c r="F32" s="22">
-        <v>1216</v>
+        <v>37</v>
       </c>
       <c r="G32" s="22">
-        <v>486</v>
+        <v>13</v>
       </c>
       <c r="H32" s="22">
-        <v>575</v>
+        <v>12</v>
       </c>
       <c r="I32" s="22">
-        <v>966</v>
+        <v>24</v>
       </c>
       <c r="J32" s="22">
-        <v>1522</v>
+        <v>41</v>
       </c>
       <c r="K32" s="22">
-        <v>1021</v>
+        <v>27</v>
       </c>
       <c r="L32" s="22">
-        <v>1028</v>
+        <v>24</v>
       </c>
       <c r="M32" s="22">
-        <v>3989</v>
+        <v>125</v>
       </c>
       <c r="N32" s="22">
-        <v>3375</v>
+        <v>98</v>
       </c>
       <c r="O32" s="22">
-        <v>8231</v>
+        <v>255</v>
       </c>
       <c r="P32" s="22">
-        <v>4999</v>
+        <v>155</v>
       </c>
       <c r="Q32" s="22">
-        <v>1162</v>
+        <v>27</v>
       </c>
       <c r="R32" s="22">
-        <v>557</v>
+        <v>11</v>
       </c>
       <c r="S32" s="22">
-        <v>605</v>
+        <v>12</v>
       </c>
       <c r="T32" s="22">
-        <v>420</v>
+        <v>6</v>
       </c>
       <c r="U32" s="22">
-        <v>442</v>
+        <v>10</v>
       </c>
       <c r="V32" s="22">
-        <v>1121</v>
+        <v>26</v>
       </c>
       <c r="W32" s="22">
-        <v>1088</v>
+        <v>21</v>
       </c>
       <c r="X32" s="22">
-        <v>1976</v>
+        <v>49</v>
       </c>
       <c r="Y32" s="22">
-        <v>4166</v>
+        <v>106</v>
       </c>
       <c r="Z32" s="22">
-        <v>950</v>
+        <v>20</v>
       </c>
       <c r="AA32" s="22">
-        <v>751</v>
+        <v>19</v>
       </c>
       <c r="AB32" s="22">
-        <v>1351</v>
+        <v>38</v>
       </c>
       <c r="AC32" s="22">
-        <v>4625</v>
+        <v>168</v>
       </c>
       <c r="AD32" s="22">
-        <v>2759</v>
+        <v>80</v>
       </c>
       <c r="AE32" s="22">
-        <v>661</v>
+        <v>17</v>
       </c>
       <c r="AF32" s="22">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="AG32" s="22">
-        <v>298</v>
+        <v>6</v>
       </c>
       <c r="AH32" s="22">
-        <v>350</v>
+        <v>6</v>
       </c>
       <c r="AI32" s="22">
-        <v>970</v>
+        <v>25</v>
       </c>
       <c r="AJ32" s="22">
-        <v>1449</v>
+        <v>35</v>
       </c>
       <c r="AK32" s="22">
-        <v>684</v>
+        <v>14</v>
       </c>
       <c r="AL32" s="22">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="AM32" s="22">
-        <v>486</v>
+        <v>12</v>
       </c>
       <c r="AN32" s="22">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="AO32" s="22">
-        <v>349</v>
+        <v>8</v>
       </c>
       <c r="AP32" s="22">
-        <v>2619</v>
+        <v>82</v>
       </c>
       <c r="AQ32" s="22">
-        <v>442</v>
+        <v>7</v>
       </c>
       <c r="AR32" s="22">
-        <v>663</v>
+        <v>15</v>
       </c>
       <c r="AS32" s="22">
-        <v>909</v>
+        <v>24</v>
       </c>
       <c r="AT32" s="22">
-        <v>587</v>
+        <v>13</v>
       </c>
       <c r="AU32" s="22">
-        <v>549</v>
+        <v>14</v>
       </c>
       <c r="AV32" s="22">
-        <v>798</v>
+        <v>22</v>
       </c>
       <c r="AW32" s="22">
-        <v>739</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="17"/>
       <c r="B33" s="18">
         <v>2022</v>
       </c>
       <c r="C33" s="22">
-        <v>2602</v>
+        <v>85</v>
       </c>
       <c r="D33" s="22">
-        <v>633</v>
+        <v>17</v>
       </c>
       <c r="E33" s="22">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="F33" s="22">
-        <v>1206</v>
+        <v>36</v>
       </c>
       <c r="G33" s="22">
-        <v>473</v>
+        <v>11</v>
       </c>
       <c r="H33" s="22">
-        <v>579</v>
+        <v>11</v>
       </c>
       <c r="I33" s="22">
-        <v>956</v>
+        <v>23</v>
       </c>
       <c r="J33" s="22">
-        <v>1516</v>
+        <v>38</v>
       </c>
       <c r="K33" s="22">
-        <v>1031</v>
+        <v>25</v>
       </c>
       <c r="L33" s="22">
-        <v>1028</v>
+        <v>20</v>
       </c>
       <c r="M33" s="22">
-        <v>4029</v>
+        <v>110</v>
       </c>
       <c r="N33" s="22">
-        <v>3389</v>
+        <v>87</v>
       </c>
       <c r="O33" s="22">
-        <v>8332</v>
+        <v>226</v>
       </c>
       <c r="P33" s="22">
-        <v>5028</v>
+        <v>146</v>
       </c>
       <c r="Q33" s="22">
-        <v>1156</v>
+        <v>26</v>
       </c>
       <c r="R33" s="22">
-        <v>553</v>
+        <v>10</v>
       </c>
       <c r="S33" s="22">
-        <v>604</v>
+        <v>12</v>
       </c>
       <c r="T33" s="22">
-        <v>412</v>
+        <v>6</v>
       </c>
       <c r="U33" s="22">
-        <v>438</v>
+        <v>8</v>
       </c>
       <c r="V33" s="22">
-        <v>1107</v>
+        <v>23</v>
       </c>
       <c r="W33" s="22">
-        <v>1077</v>
+        <v>19</v>
       </c>
       <c r="X33" s="22">
-        <v>1970</v>
+        <v>44</v>
       </c>
       <c r="Y33" s="22">
-        <v>4182</v>
+        <v>87</v>
       </c>
       <c r="Z33" s="22">
-        <v>939</v>
+        <v>19</v>
       </c>
       <c r="AA33" s="22">
-        <v>762</v>
+        <v>17</v>
       </c>
       <c r="AB33" s="22">
-        <v>1341</v>
+        <v>34</v>
       </c>
       <c r="AC33" s="22">
-        <v>4652</v>
+        <v>151</v>
       </c>
       <c r="AD33" s="22">
-        <v>2770</v>
+        <v>73</v>
       </c>
       <c r="AE33" s="22">
-        <v>660</v>
+        <v>15</v>
       </c>
       <c r="AF33" s="22">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="AG33" s="22">
-        <v>296</v>
+        <v>6</v>
       </c>
       <c r="AH33" s="22">
-        <v>369</v>
+        <v>5</v>
       </c>
       <c r="AI33" s="22">
-        <v>973</v>
+        <v>23</v>
       </c>
       <c r="AJ33" s="22">
-        <v>1446</v>
+        <v>32</v>
       </c>
       <c r="AK33" s="22">
-        <v>672</v>
+        <v>12</v>
       </c>
       <c r="AL33" s="22">
-        <v>355</v>
+        <v>8</v>
       </c>
       <c r="AM33" s="22">
-        <v>483</v>
+        <v>11</v>
       </c>
       <c r="AN33" s="22">
-        <v>675</v>
+        <v>14</v>
       </c>
       <c r="AO33" s="22">
-        <v>345</v>
+        <v>7</v>
       </c>
       <c r="AP33" s="22">
-        <v>2622</v>
+        <v>78</v>
       </c>
       <c r="AQ33" s="22">
-        <v>442</v>
+        <v>7</v>
       </c>
       <c r="AR33" s="22">
-        <v>655</v>
+        <v>13</v>
       </c>
       <c r="AS33" s="22">
-        <v>909</v>
+        <v>22</v>
       </c>
       <c r="AT33" s="22">
-        <v>585</v>
+        <v>11</v>
       </c>
       <c r="AU33" s="22">
-        <v>537</v>
+        <v>13</v>
       </c>
       <c r="AV33" s="22">
-        <v>796</v>
+        <v>19</v>
       </c>
       <c r="AW33" s="22">
-        <v>745</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="17"/>
       <c r="B34" s="18">
         <v>2023</v>
       </c>
       <c r="C34" s="22">
-        <v>2638</v>
+        <v>76</v>
       </c>
       <c r="D34" s="22">
-        <v>630</v>
+        <v>17</v>
       </c>
       <c r="E34" s="22">
-        <v>626</v>
+        <v>14</v>
       </c>
       <c r="F34" s="22">
-        <v>1218</v>
+        <v>37</v>
       </c>
       <c r="G34" s="22">
-        <v>467</v>
+        <v>12</v>
       </c>
       <c r="H34" s="22">
-        <v>574</v>
+        <v>10</v>
       </c>
       <c r="I34" s="22">
-        <v>948</v>
+        <v>24</v>
       </c>
       <c r="J34" s="22">
-        <v>1518</v>
+        <v>39</v>
       </c>
       <c r="K34" s="22">
-        <v>1042</v>
+        <v>25</v>
       </c>
       <c r="L34" s="22">
-        <v>1032</v>
+        <v>21</v>
       </c>
       <c r="M34" s="22">
-        <v>4044</v>
+        <v>110</v>
       </c>
       <c r="N34" s="22">
-        <v>3417</v>
+        <v>87</v>
       </c>
       <c r="O34" s="22">
-        <v>8379</v>
+        <v>214</v>
       </c>
       <c r="P34" s="22">
-        <v>5076</v>
+        <v>152</v>
       </c>
       <c r="Q34" s="22">
-        <v>1155</v>
+        <v>25</v>
       </c>
       <c r="R34" s="22">
-        <v>552</v>
+        <v>10</v>
       </c>
       <c r="S34" s="22">
-        <v>605</v>
+        <v>12</v>
       </c>
       <c r="T34" s="22">
-        <v>409</v>
+        <v>6</v>
       </c>
       <c r="U34" s="22">
-        <v>444</v>
+        <v>9</v>
       </c>
       <c r="V34" s="22">
-        <v>1108</v>
+        <v>23</v>
       </c>
       <c r="W34" s="22">
-        <v>1072</v>
+        <v>20</v>
       </c>
       <c r="X34" s="22">
-        <v>1972</v>
+        <v>43</v>
       </c>
       <c r="Y34" s="22">
-        <v>4217</v>
+        <v>84</v>
       </c>
       <c r="Z34" s="22">
-        <v>926</v>
+        <v>19</v>
       </c>
       <c r="AA34" s="22">
-        <v>778</v>
+        <v>18</v>
       </c>
       <c r="AB34" s="22">
-        <v>1348</v>
+        <v>34</v>
       </c>
       <c r="AC34" s="22">
-        <v>4671</v>
+        <v>153</v>
       </c>
       <c r="AD34" s="22">
-        <v>2780</v>
+        <v>73</v>
       </c>
       <c r="AE34" s="22">
-        <v>656</v>
+        <v>16</v>
       </c>
       <c r="AF34" s="22">
-        <v>462</v>
+        <v>10</v>
       </c>
       <c r="AG34" s="22">
-        <v>282</v>
+        <v>6</v>
       </c>
       <c r="AH34" s="22">
-        <v>351</v>
+        <v>5</v>
       </c>
       <c r="AI34" s="22">
-        <v>978</v>
+        <v>22</v>
       </c>
       <c r="AJ34" s="22">
-        <v>1449</v>
+        <v>31</v>
       </c>
       <c r="AK34" s="22">
-        <v>665</v>
+        <v>11</v>
       </c>
       <c r="AL34" s="22">
-        <v>353</v>
+        <v>6</v>
       </c>
       <c r="AM34" s="22">
-        <v>481</v>
+        <v>10</v>
       </c>
       <c r="AN34" s="22">
-        <v>672</v>
+        <v>15</v>
       </c>
       <c r="AO34" s="22">
-        <v>340</v>
+        <v>7</v>
       </c>
       <c r="AP34" s="22">
-        <v>2626</v>
+        <v>73</v>
       </c>
       <c r="AQ34" s="22">
-        <v>440</v>
+        <v>7</v>
       </c>
       <c r="AR34" s="22">
-        <v>654</v>
+        <v>13</v>
       </c>
       <c r="AS34" s="22">
-        <v>910</v>
+        <v>22</v>
       </c>
       <c r="AT34" s="22">
-        <v>579</v>
+        <v>13</v>
       </c>
       <c r="AU34" s="22">
-        <v>537</v>
+        <v>13</v>
       </c>
       <c r="AV34" s="22">
-        <v>788</v>
+        <v>18</v>
       </c>
       <c r="AW34" s="22">
-        <v>758</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A35" s="17"/>
       <c r="B35" s="18">
         <v>2024</v>
       </c>
       <c r="C35" s="22">
-        <v>2647</v>
+        <v>72</v>
       </c>
       <c r="D35" s="22">
-        <v>627</v>
+        <v>18</v>
       </c>
       <c r="E35" s="22">
-        <v>621</v>
+        <v>15</v>
       </c>
       <c r="F35" s="22">
-        <v>1225</v>
+        <v>40</v>
       </c>
       <c r="G35" s="22">
-        <v>470</v>
+        <v>13</v>
       </c>
       <c r="H35" s="22">
-        <v>566</v>
+        <v>11</v>
       </c>
       <c r="I35" s="22">
-        <v>945</v>
+        <v>24</v>
       </c>
       <c r="J35" s="22">
-        <v>1527</v>
+        <v>37</v>
       </c>
       <c r="K35" s="22">
-        <v>1049</v>
+        <v>24</v>
       </c>
       <c r="L35" s="22">
-        <v>1035</v>
+        <v>20</v>
       </c>
       <c r="M35" s="22">
-        <v>4068</v>
+        <v>112</v>
       </c>
       <c r="N35" s="22">
-        <v>3440</v>
+        <v>86</v>
       </c>
       <c r="O35" s="22">
-        <v>8447</v>
+        <v>224</v>
       </c>
       <c r="P35" s="22">
-        <v>5183</v>
+        <v>135</v>
       </c>
       <c r="Q35" s="22">
-        <v>1150</v>
+        <v>24</v>
       </c>
       <c r="R35" s="22">
-        <v>550</v>
+        <v>10</v>
       </c>
       <c r="S35" s="22">
-        <v>604</v>
+        <v>12</v>
       </c>
       <c r="T35" s="22">
-        <v>405</v>
+        <v>5</v>
       </c>
       <c r="U35" s="22">
-        <v>445</v>
+        <v>8</v>
       </c>
       <c r="V35" s="22">
-        <v>1112</v>
+        <v>21</v>
       </c>
       <c r="W35" s="22">
-        <v>1071</v>
+        <v>20</v>
       </c>
       <c r="X35" s="22">
-        <v>1966</v>
+        <v>44</v>
       </c>
       <c r="Y35" s="22">
-        <v>4222</v>
+        <v>88</v>
       </c>
       <c r="Z35" s="22">
-        <v>921</v>
+        <v>19</v>
       </c>
       <c r="AA35" s="22">
-        <v>773</v>
+        <v>18</v>
       </c>
       <c r="AB35" s="22">
-        <v>1352</v>
+        <v>32</v>
       </c>
       <c r="AC35" s="22">
-        <v>4742</v>
+        <v>152</v>
       </c>
       <c r="AD35" s="22">
-        <v>2789</v>
+        <v>69</v>
       </c>
       <c r="AE35" s="22">
-        <v>664</v>
+        <v>15</v>
       </c>
       <c r="AF35" s="22">
-        <v>457</v>
+        <v>9</v>
       </c>
       <c r="AG35" s="22">
-        <v>284</v>
+        <v>5</v>
       </c>
       <c r="AH35" s="22">
-        <v>333</v>
+        <v>6</v>
       </c>
       <c r="AI35" s="22">
-        <v>984</v>
+        <v>23</v>
       </c>
       <c r="AJ35" s="22">
-        <v>1452</v>
+        <v>32</v>
       </c>
       <c r="AK35" s="22">
-        <v>663</v>
+        <v>12</v>
       </c>
       <c r="AL35" s="22">
-        <v>353</v>
+        <v>5</v>
       </c>
       <c r="AM35" s="22">
-        <v>481</v>
+        <v>9</v>
       </c>
       <c r="AN35" s="22">
-        <v>666</v>
+        <v>15</v>
       </c>
       <c r="AO35" s="22">
-        <v>340</v>
+        <v>6</v>
       </c>
       <c r="AP35" s="22">
-        <v>2650</v>
+        <v>78</v>
       </c>
       <c r="AQ35" s="22">
-        <v>432</v>
+        <v>7</v>
       </c>
       <c r="AR35" s="22">
-        <v>652</v>
+        <v>14</v>
       </c>
       <c r="AS35" s="22">
-        <v>910</v>
+        <v>23</v>
       </c>
       <c r="AT35" s="22">
-        <v>574</v>
+        <v>13</v>
       </c>
       <c r="AU35" s="22">
-        <v>538</v>
+        <v>12</v>
       </c>
       <c r="AV35" s="22">
-        <v>786</v>
+        <v>20</v>
       </c>
       <c r="AW35" s="22">
-        <v>767</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A36" s="23"/>
       <c r="B36" s="24">
         <v>2025</v>
       </c>
-      <c r="C36" s="35">
-[...138 lines deleted...]
-        <v>768</v>
+      <c r="C36" s="109">
+        <v>75</v>
+      </c>
+      <c r="D36" s="109">
+        <v>17</v>
+      </c>
+      <c r="E36" s="109">
+        <v>15</v>
+      </c>
+      <c r="F36" s="109">
+        <v>40</v>
+      </c>
+      <c r="G36" s="109">
+        <v>13</v>
+      </c>
+      <c r="H36" s="109">
+        <v>12</v>
+      </c>
+      <c r="I36" s="109">
+        <v>25</v>
+      </c>
+      <c r="J36" s="109">
+        <v>37</v>
+      </c>
+      <c r="K36" s="109">
+        <v>24</v>
+      </c>
+      <c r="L36" s="109">
+        <v>20</v>
+      </c>
+      <c r="M36" s="109">
+        <v>110</v>
+      </c>
+      <c r="N36" s="109">
+        <v>82</v>
+      </c>
+      <c r="O36" s="109">
+        <v>215</v>
+      </c>
+      <c r="P36" s="109">
+        <v>137</v>
+      </c>
+      <c r="Q36" s="109">
+        <v>26</v>
+      </c>
+      <c r="R36" s="109">
+        <v>10</v>
+      </c>
+      <c r="S36" s="109">
+        <v>13</v>
+      </c>
+      <c r="T36" s="109">
+        <v>6</v>
+      </c>
+      <c r="U36" s="109">
+        <v>8</v>
+      </c>
+      <c r="V36" s="109">
+        <v>22</v>
+      </c>
+      <c r="W36" s="109">
+        <v>21</v>
+      </c>
+      <c r="X36" s="109">
+        <v>45</v>
+      </c>
+      <c r="Y36" s="109">
+        <v>98</v>
+      </c>
+      <c r="Z36" s="109">
+        <v>21</v>
+      </c>
+      <c r="AA36" s="109">
+        <v>18</v>
+      </c>
+      <c r="AB36" s="109">
+        <v>34</v>
+      </c>
+      <c r="AC36" s="109">
+        <v>148</v>
+      </c>
+      <c r="AD36" s="109">
+        <v>70</v>
+      </c>
+      <c r="AE36" s="109">
+        <v>15</v>
+      </c>
+      <c r="AF36" s="109">
+        <v>10</v>
+      </c>
+      <c r="AG36" s="109">
+        <v>7</v>
+      </c>
+      <c r="AH36" s="109">
+        <v>6</v>
+      </c>
+      <c r="AI36" s="109">
+        <v>27</v>
+      </c>
+      <c r="AJ36" s="109">
+        <v>35</v>
+      </c>
+      <c r="AK36" s="109">
+        <v>14</v>
+      </c>
+      <c r="AL36" s="109">
+        <v>5</v>
+      </c>
+      <c r="AM36" s="109">
+        <v>9</v>
+      </c>
+      <c r="AN36" s="109">
+        <v>14</v>
+      </c>
+      <c r="AO36" s="109">
+        <v>5</v>
+      </c>
+      <c r="AP36" s="109">
+        <v>75</v>
+      </c>
+      <c r="AQ36" s="109">
+        <v>8</v>
+      </c>
+      <c r="AR36" s="109">
+        <v>14</v>
+      </c>
+      <c r="AS36" s="109">
+        <v>21</v>
+      </c>
+      <c r="AT36" s="109">
+        <v>10</v>
+      </c>
+      <c r="AU36" s="109">
+        <v>11</v>
+      </c>
+      <c r="AV36" s="109">
+        <v>18</v>
+      </c>
+      <c r="AW36" s="109">
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C37" s="26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C38" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="27"/>
     </row>
     <row r="39" spans="1:49" x14ac:dyDescent="0.45">
       <c r="B39" s="27"/>
       <c r="C39" s="28" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="29"/>
     </row>
     <row r="40" spans="1:49" x14ac:dyDescent="0.45">
       <c r="B40" s="27"/>
       <c r="C40" s="28" t="s">
         <v>78</v>
       </c>
@@ -19158,121 +23729,113 @@
     <row r="41" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C41" s="28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C42" s="28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C43" s="28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C44" s="28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C45" s="30" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="46" spans="1:49" s="31" customFormat="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="46" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="C46" s="30" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="C47" s="30" t="s">
-[...9 lines deleted...]
-      <c r="C49" s="33"/>
+      <c r="C47" s="31" t="s">
+        <v>85</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.19685039370078741" footer="1.1811023622047245"/>
-  <pageSetup paperSize="9" scale="60" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" firstPageNumber="7" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C（年平均-&amp;P）</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AW48"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C20CBF58-BDEB-4EC8-891E-164B0C35EC1B}">
+  <dimension ref="A1:AW47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C31" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="A4" sqref="A4"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.8984375" style="1" customWidth="1"/>
     <col min="3" max="49" width="6.8984375" style="1" customWidth="1"/>
     <col min="50" max="16384" width="8.09765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:49" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="16.2" x14ac:dyDescent="0.45">
       <c r="D4" s="2" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:49" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B5" s="3" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:49" x14ac:dyDescent="0.45">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6">
         <v>1</v>
       </c>
       <c r="D6" s="7">
         <v>2</v>
       </c>
       <c r="E6" s="7">
         <v>3</v>
       </c>
       <c r="F6" s="7">
         <v>4</v>
       </c>
       <c r="G6" s="7">
         <v>5</v>
       </c>
       <c r="H6" s="7">
         <v>6</v>
       </c>
       <c r="I6" s="7">
@@ -19528,4305 +24091,4305 @@
       <c r="AR7" s="12" t="s">
         <v>45</v>
       </c>
       <c r="AS7" s="12" t="s">
         <v>46</v>
       </c>
       <c r="AT7" s="12" t="s">
         <v>47</v>
       </c>
       <c r="AU7" s="12" t="s">
         <v>48</v>
       </c>
       <c r="AV7" s="12" t="s">
         <v>49</v>
       </c>
       <c r="AW7" s="13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="14"/>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>107</v>
+        <v>1939</v>
       </c>
       <c r="D8" s="1">
-        <v>30</v>
+        <v>489</v>
       </c>
       <c r="E8" s="1">
-        <v>19</v>
+        <v>421</v>
       </c>
       <c r="F8" s="1">
-        <v>37</v>
+        <v>753</v>
       </c>
       <c r="G8" s="1">
-        <v>19</v>
+        <v>408</v>
       </c>
       <c r="H8" s="1">
-        <v>14</v>
+        <v>392</v>
       </c>
       <c r="I8" s="1">
-        <v>29</v>
+        <v>645</v>
       </c>
       <c r="J8" s="1">
-        <v>44</v>
+        <v>873</v>
       </c>
       <c r="K8" s="1">
-        <v>28</v>
+        <v>564</v>
       </c>
       <c r="L8" s="1">
-        <v>31</v>
+        <v>572</v>
       </c>
       <c r="M8" s="1">
-        <v>147</v>
+        <v>2028</v>
       </c>
       <c r="N8" s="1">
-        <v>109</v>
+        <v>1752</v>
       </c>
       <c r="O8" s="1">
-        <v>275</v>
+        <v>3646</v>
       </c>
       <c r="P8" s="1">
-        <v>169</v>
+        <v>2516</v>
       </c>
       <c r="Q8" s="1">
-        <v>35</v>
+        <v>739</v>
       </c>
       <c r="R8" s="1">
-        <v>13</v>
+        <v>324</v>
       </c>
       <c r="S8" s="1">
-        <v>16</v>
+        <v>347</v>
       </c>
       <c r="T8" s="1">
-        <v>9</v>
+        <v>229</v>
       </c>
       <c r="U8" s="1">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="V8" s="1">
-        <v>26</v>
+        <v>621</v>
       </c>
       <c r="W8" s="1">
-        <v>24</v>
+        <v>608</v>
       </c>
       <c r="X8" s="1">
-        <v>57</v>
+        <v>1032</v>
       </c>
       <c r="Y8" s="1">
-        <v>113</v>
+        <v>1899</v>
       </c>
       <c r="Z8" s="1">
-        <v>24</v>
+        <v>548</v>
       </c>
       <c r="AA8" s="1">
-        <v>17</v>
+        <v>368</v>
       </c>
       <c r="AB8" s="1">
-        <v>57</v>
+        <v>834</v>
       </c>
       <c r="AC8" s="1">
-        <v>223</v>
+        <v>2794</v>
       </c>
       <c r="AD8" s="1">
-        <v>106</v>
+        <v>1732</v>
       </c>
       <c r="AE8" s="1">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="AF8" s="1">
-        <v>12</v>
+        <v>358</v>
       </c>
       <c r="AG8" s="1">
-        <v>6</v>
+        <v>182</v>
       </c>
       <c r="AH8" s="1">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="AI8" s="1">
-        <v>27</v>
+        <v>610</v>
       </c>
       <c r="AJ8" s="1">
-        <v>45</v>
+        <v>901</v>
       </c>
       <c r="AK8" s="1">
-        <v>23</v>
+        <v>503</v>
       </c>
       <c r="AL8" s="1">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="AM8" s="1">
-        <v>15</v>
+        <v>309</v>
       </c>
       <c r="AN8" s="1">
-        <v>24</v>
+        <v>496</v>
       </c>
       <c r="AO8" s="1">
-        <v>16</v>
+        <v>265</v>
       </c>
       <c r="AP8" s="1">
-        <v>110</v>
+        <v>1681</v>
       </c>
       <c r="AQ8" s="1">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="AR8" s="1">
-        <v>25</v>
+        <v>513</v>
       </c>
       <c r="AS8" s="1">
-        <v>35</v>
+        <v>602</v>
       </c>
       <c r="AT8" s="1">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="AU8" s="1">
-        <v>23</v>
+        <v>358</v>
       </c>
       <c r="AV8" s="1">
-        <v>26</v>
+        <v>594</v>
       </c>
       <c r="AW8" s="1">
-        <v>36</v>
+        <v>411</v>
       </c>
     </row>
     <row r="9" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="14"/>
       <c r="B9" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>137</v>
+        <v>2004</v>
       </c>
       <c r="D9" s="1">
-        <v>38</v>
+        <v>489</v>
       </c>
       <c r="E9" s="1">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="F9" s="1">
-        <v>47</v>
+        <v>750</v>
       </c>
       <c r="G9" s="1">
-        <v>21</v>
+        <v>422</v>
       </c>
       <c r="H9" s="1">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="I9" s="1">
-        <v>37</v>
+        <v>647</v>
       </c>
       <c r="J9" s="1">
-        <v>51</v>
+        <v>887</v>
       </c>
       <c r="K9" s="1">
-        <v>34</v>
+        <v>580</v>
       </c>
       <c r="L9" s="1">
-        <v>31</v>
+        <v>585</v>
       </c>
       <c r="M9" s="1">
+        <v>2042</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1767</v>
+      </c>
+      <c r="O9" s="1">
+        <v>3691</v>
+      </c>
+      <c r="P9" s="1">
+        <v>2554</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>744</v>
+      </c>
+      <c r="R9" s="1">
+        <v>326</v>
+      </c>
+      <c r="S9" s="1">
+        <v>346</v>
+      </c>
+      <c r="T9" s="1">
+        <v>224</v>
+      </c>
+      <c r="U9" s="1">
+        <v>250</v>
+      </c>
+      <c r="V9" s="1">
+        <v>639</v>
+      </c>
+      <c r="W9" s="1">
+        <v>608</v>
+      </c>
+      <c r="X9" s="1">
+        <v>1046</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>1942</v>
+      </c>
+      <c r="Z9" s="1">
+        <v>549</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>389</v>
+      </c>
+      <c r="AB9" s="1">
+        <v>847</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>2785</v>
+      </c>
+      <c r="AD9" s="1">
+        <v>1787</v>
+      </c>
+      <c r="AE9" s="1">
+        <v>495</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>343</v>
+      </c>
+      <c r="AG9" s="1">
         <v>174</v>
       </c>
-      <c r="N9" s="1">
-[...58 lines deleted...]
-      </c>
       <c r="AH9" s="1">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="AI9" s="1">
-        <v>36</v>
+        <v>617</v>
       </c>
       <c r="AJ9" s="1">
-        <v>53</v>
+        <v>911</v>
       </c>
       <c r="AK9" s="1">
-        <v>26</v>
+        <v>511</v>
       </c>
       <c r="AL9" s="1">
-        <v>16</v>
+        <v>272</v>
       </c>
       <c r="AM9" s="1">
-        <v>18</v>
+        <v>318</v>
       </c>
       <c r="AN9" s="1">
-        <v>28</v>
+        <v>505</v>
       </c>
       <c r="AO9" s="1">
-        <v>18</v>
+        <v>260</v>
       </c>
       <c r="AP9" s="1">
-        <v>129</v>
+        <v>1679</v>
       </c>
       <c r="AQ9" s="1">
-        <v>14</v>
+        <v>291</v>
       </c>
       <c r="AR9" s="1">
-        <v>29</v>
+        <v>526</v>
       </c>
       <c r="AS9" s="1">
-        <v>39</v>
+        <v>607</v>
       </c>
       <c r="AT9" s="1">
-        <v>19</v>
+        <v>407</v>
       </c>
       <c r="AU9" s="1">
-        <v>24</v>
+        <v>362</v>
       </c>
       <c r="AV9" s="1">
-        <v>33</v>
+        <v>607</v>
       </c>
       <c r="AW9" s="1">
-        <v>47</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="14"/>
       <c r="B10" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>143</v>
+        <v>2026</v>
       </c>
       <c r="D10" s="1">
-        <v>42</v>
+        <v>488</v>
       </c>
       <c r="E10" s="1">
-        <v>28</v>
+        <v>427</v>
       </c>
       <c r="F10" s="1">
-        <v>59</v>
+        <v>757</v>
       </c>
       <c r="G10" s="1">
-        <v>25</v>
+        <v>423</v>
       </c>
       <c r="H10" s="1">
-        <v>19</v>
+        <v>395</v>
       </c>
       <c r="I10" s="1">
-        <v>44</v>
+        <v>654</v>
       </c>
       <c r="J10" s="1">
-        <v>62</v>
+        <v>901</v>
       </c>
       <c r="K10" s="1">
-        <v>42</v>
+        <v>598</v>
       </c>
       <c r="L10" s="1">
-        <v>39</v>
+        <v>593</v>
       </c>
       <c r="M10" s="1">
-        <v>197</v>
+        <v>2028</v>
       </c>
       <c r="N10" s="1">
-        <v>146</v>
+        <v>1804</v>
       </c>
       <c r="O10" s="1">
-        <v>360</v>
+        <v>3750</v>
       </c>
       <c r="P10" s="1">
-        <v>240</v>
+        <v>2565</v>
       </c>
       <c r="Q10" s="1">
-        <v>50</v>
+        <v>757</v>
       </c>
       <c r="R10" s="1">
-        <v>20</v>
+        <v>331</v>
       </c>
       <c r="S10" s="1">
-        <v>25</v>
+        <v>351</v>
       </c>
       <c r="T10" s="1">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="U10" s="1">
-        <v>16</v>
+        <v>246</v>
       </c>
       <c r="V10" s="1">
-        <v>41</v>
+        <v>647</v>
       </c>
       <c r="W10" s="1">
-        <v>38</v>
+        <v>610</v>
       </c>
       <c r="X10" s="1">
-        <v>76</v>
+        <v>1066</v>
       </c>
       <c r="Y10" s="1">
-        <v>167</v>
+        <v>1986</v>
       </c>
       <c r="Z10" s="1">
-        <v>36</v>
+        <v>559</v>
       </c>
       <c r="AA10" s="1">
-        <v>26</v>
+        <v>397</v>
       </c>
       <c r="AB10" s="1">
-        <v>72</v>
+        <v>868</v>
       </c>
       <c r="AC10" s="1">
-        <v>289</v>
+        <v>2888</v>
       </c>
       <c r="AD10" s="1">
-        <v>159</v>
+        <v>1831</v>
       </c>
       <c r="AE10" s="1">
-        <v>32</v>
+        <v>509</v>
       </c>
       <c r="AF10" s="1">
-        <v>20</v>
+        <v>343</v>
       </c>
       <c r="AG10" s="1">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="AH10" s="1">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="AI10" s="1">
-        <v>42</v>
+        <v>626</v>
       </c>
       <c r="AJ10" s="1">
-        <v>59</v>
+        <v>926</v>
       </c>
       <c r="AK10" s="1">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="AL10" s="1">
-        <v>16</v>
+        <v>277</v>
       </c>
       <c r="AM10" s="1">
-        <v>19</v>
+        <v>324</v>
       </c>
       <c r="AN10" s="1">
-        <v>31</v>
+        <v>504</v>
       </c>
       <c r="AO10" s="1">
-        <v>19</v>
+        <v>262</v>
       </c>
       <c r="AP10" s="1">
-        <v>141</v>
+        <v>1709</v>
       </c>
       <c r="AQ10" s="1">
-        <v>17</v>
+        <v>277</v>
       </c>
       <c r="AR10" s="1">
-        <v>32</v>
+        <v>538</v>
       </c>
       <c r="AS10" s="1">
-        <v>41</v>
+        <v>615</v>
       </c>
       <c r="AT10" s="1">
-        <v>22</v>
+        <v>418</v>
       </c>
       <c r="AU10" s="1">
-        <v>24</v>
+        <v>379</v>
       </c>
       <c r="AV10" s="1">
-        <v>33</v>
+        <v>613</v>
       </c>
       <c r="AW10" s="1">
-        <v>51</v>
+        <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="14"/>
       <c r="B11" s="15" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>159</v>
+        <v>2003</v>
       </c>
       <c r="D11" s="1">
-        <v>41</v>
+        <v>496</v>
       </c>
       <c r="E11" s="1">
-        <v>29</v>
+        <v>422</v>
       </c>
       <c r="F11" s="1">
-        <v>59</v>
+        <v>770</v>
       </c>
       <c r="G11" s="1">
-        <v>26</v>
+        <v>414</v>
       </c>
       <c r="H11" s="1">
-        <v>21</v>
+        <v>399</v>
       </c>
       <c r="I11" s="1">
-        <v>45</v>
+        <v>669</v>
       </c>
       <c r="J11" s="1">
-        <v>65</v>
+        <v>921</v>
       </c>
       <c r="K11" s="1">
-        <v>44</v>
+        <v>610</v>
       </c>
       <c r="L11" s="1">
-        <v>41</v>
+        <v>612</v>
       </c>
       <c r="M11" s="1">
-        <v>188</v>
+        <v>2087</v>
       </c>
       <c r="N11" s="1">
-        <v>138</v>
+        <v>1851</v>
       </c>
       <c r="O11" s="1">
-        <v>328</v>
+        <v>3842</v>
       </c>
       <c r="P11" s="1">
-        <v>213</v>
+        <v>2652</v>
       </c>
       <c r="Q11" s="1">
-        <v>51</v>
+        <v>775</v>
       </c>
       <c r="R11" s="1">
-        <v>20</v>
+        <v>339</v>
       </c>
       <c r="S11" s="1">
-        <v>24</v>
+        <v>358</v>
       </c>
       <c r="T11" s="1">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="U11" s="1">
-        <v>17</v>
+        <v>263</v>
       </c>
       <c r="V11" s="1">
-        <v>33</v>
+        <v>654</v>
       </c>
       <c r="W11" s="1">
-        <v>33</v>
+        <v>641</v>
       </c>
       <c r="X11" s="1">
-        <v>77</v>
+        <v>1074</v>
       </c>
       <c r="Y11" s="1">
-        <v>166</v>
+        <v>2005</v>
       </c>
       <c r="Z11" s="1">
-        <v>35</v>
+        <v>573</v>
       </c>
       <c r="AA11" s="1">
-        <v>29</v>
+        <v>401</v>
       </c>
       <c r="AB11" s="1">
-        <v>73</v>
+        <v>885</v>
       </c>
       <c r="AC11" s="1">
-        <v>307</v>
+        <v>2966</v>
       </c>
       <c r="AD11" s="1">
-        <v>163</v>
+        <v>1868</v>
       </c>
       <c r="AE11" s="1">
-        <v>34</v>
+        <v>516</v>
       </c>
       <c r="AF11" s="1">
-        <v>21</v>
+        <v>369</v>
       </c>
       <c r="AG11" s="1">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="AH11" s="1">
-        <v>14</v>
+        <v>239</v>
       </c>
       <c r="AI11" s="1">
-        <v>42</v>
+        <v>635</v>
       </c>
       <c r="AJ11" s="1">
-        <v>61</v>
+        <v>945</v>
       </c>
       <c r="AK11" s="1">
-        <v>30</v>
+        <v>531</v>
       </c>
       <c r="AL11" s="1">
-        <v>18</v>
+        <v>283</v>
       </c>
       <c r="AM11" s="1">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="AN11" s="1">
-        <v>32</v>
+        <v>508</v>
       </c>
       <c r="AO11" s="1">
-        <v>20</v>
+        <v>271</v>
       </c>
       <c r="AP11" s="1">
-        <v>155</v>
+        <v>1722</v>
       </c>
       <c r="AQ11" s="1">
-        <v>20</v>
+        <v>274</v>
       </c>
       <c r="AR11" s="1">
-        <v>36</v>
+        <v>533</v>
       </c>
       <c r="AS11" s="1">
-        <v>45</v>
+        <v>619</v>
       </c>
       <c r="AT11" s="1">
-        <v>25</v>
+        <v>426</v>
       </c>
       <c r="AU11" s="1">
-        <v>24</v>
+        <v>396</v>
       </c>
       <c r="AV11" s="1">
-        <v>36</v>
+        <v>628</v>
       </c>
       <c r="AW11" s="1">
-        <v>50</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="14"/>
       <c r="B12" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>168</v>
+        <v>2027</v>
       </c>
       <c r="D12" s="1">
-        <v>46</v>
+        <v>505</v>
       </c>
       <c r="E12" s="1">
-        <v>33</v>
+        <v>436</v>
       </c>
       <c r="F12" s="1">
-        <v>68</v>
+        <v>781</v>
       </c>
       <c r="G12" s="1">
-        <v>30</v>
+        <v>417</v>
       </c>
       <c r="H12" s="1">
-        <v>25</v>
+        <v>393</v>
       </c>
       <c r="I12" s="1">
-        <v>52</v>
+        <v>685</v>
       </c>
       <c r="J12" s="1">
-        <v>69</v>
+        <v>956</v>
       </c>
       <c r="K12" s="1">
-        <v>47</v>
+        <v>620</v>
       </c>
       <c r="L12" s="1">
-        <v>45</v>
+        <v>639</v>
       </c>
       <c r="M12" s="1">
-        <v>199</v>
+        <v>2123</v>
       </c>
       <c r="N12" s="1">
-        <v>143</v>
+        <v>1894</v>
       </c>
       <c r="O12" s="1">
-        <v>336</v>
+        <v>3905</v>
       </c>
       <c r="P12" s="1">
-        <v>214</v>
+        <v>2696</v>
       </c>
       <c r="Q12" s="1">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="R12" s="1">
-        <v>21</v>
+        <v>353</v>
       </c>
       <c r="S12" s="1">
-        <v>24</v>
+        <v>364</v>
       </c>
       <c r="T12" s="1">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="U12" s="1">
-        <v>18</v>
+        <v>272</v>
       </c>
       <c r="V12" s="1">
-        <v>36</v>
+        <v>657</v>
       </c>
       <c r="W12" s="1">
-        <v>39</v>
+        <v>655</v>
       </c>
       <c r="X12" s="1">
-        <v>81</v>
+        <v>1119</v>
       </c>
       <c r="Y12" s="1">
-        <v>173</v>
+        <v>2055</v>
       </c>
       <c r="Z12" s="1">
-        <v>39</v>
+        <v>581</v>
       </c>
       <c r="AA12" s="1">
-        <v>30</v>
+        <v>406</v>
       </c>
       <c r="AB12" s="1">
-        <v>80</v>
+        <v>893</v>
       </c>
       <c r="AC12" s="1">
-        <v>325</v>
+        <v>3000</v>
       </c>
       <c r="AD12" s="1">
-        <v>174</v>
+        <v>1903</v>
       </c>
       <c r="AE12" s="1">
-        <v>36</v>
+        <v>523</v>
       </c>
       <c r="AF12" s="1">
-        <v>23</v>
+        <v>382</v>
       </c>
       <c r="AG12" s="1">
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="AH12" s="1">
-        <v>16</v>
+        <v>252</v>
       </c>
       <c r="AI12" s="1">
-        <v>44</v>
+        <v>644</v>
       </c>
       <c r="AJ12" s="1">
-        <v>65</v>
+        <v>960</v>
       </c>
       <c r="AK12" s="1">
-        <v>32</v>
+        <v>534</v>
       </c>
       <c r="AL12" s="1">
-        <v>21</v>
+        <v>288</v>
       </c>
       <c r="AM12" s="1">
-        <v>23</v>
+        <v>340</v>
       </c>
       <c r="AN12" s="1">
-        <v>36</v>
+        <v>524</v>
       </c>
       <c r="AO12" s="1">
-        <v>23</v>
+        <v>278</v>
       </c>
       <c r="AP12" s="1">
-        <v>164</v>
+        <v>1730</v>
       </c>
       <c r="AQ12" s="1">
-        <v>21</v>
+        <v>273</v>
       </c>
       <c r="AR12" s="1">
-        <v>39</v>
+        <v>534</v>
       </c>
       <c r="AS12" s="1">
-        <v>48</v>
+        <v>628</v>
       </c>
       <c r="AT12" s="1">
-        <v>28</v>
+        <v>427</v>
       </c>
       <c r="AU12" s="1">
-        <v>27</v>
+        <v>392</v>
       </c>
       <c r="AV12" s="1">
-        <v>39</v>
+        <v>662</v>
       </c>
       <c r="AW12" s="1">
-        <v>53</v>
+        <v>443</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="14"/>
       <c r="B13" s="15" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>172</v>
+        <v>2073</v>
       </c>
       <c r="D13" s="1">
-        <v>52</v>
+        <v>514</v>
       </c>
       <c r="E13" s="1">
-        <v>38</v>
+        <v>463</v>
       </c>
       <c r="F13" s="1">
-        <v>77</v>
+        <v>791</v>
       </c>
       <c r="G13" s="1">
-        <v>34</v>
+        <v>425</v>
       </c>
       <c r="H13" s="1">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="I13" s="1">
-        <v>59</v>
+        <v>692</v>
       </c>
       <c r="J13" s="1">
-        <v>74</v>
+        <v>967</v>
       </c>
       <c r="K13" s="1">
-        <v>50</v>
+        <v>623</v>
       </c>
       <c r="L13" s="1">
-        <v>49</v>
+        <v>653</v>
       </c>
       <c r="M13" s="1">
-        <v>215</v>
+        <v>2133</v>
       </c>
       <c r="N13" s="1">
-        <v>155</v>
+        <v>1893</v>
       </c>
       <c r="O13" s="1">
-        <v>372</v>
+        <v>4013</v>
       </c>
       <c r="P13" s="1">
-        <v>236</v>
+        <v>2768</v>
       </c>
       <c r="Q13" s="1">
-        <v>57</v>
+        <v>810</v>
       </c>
       <c r="R13" s="1">
-        <v>22</v>
+        <v>358</v>
       </c>
       <c r="S13" s="1">
-        <v>25</v>
+        <v>365</v>
       </c>
       <c r="T13" s="1">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="U13" s="1">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="V13" s="1">
-        <v>45</v>
+        <v>665</v>
       </c>
       <c r="W13" s="1">
-        <v>43</v>
+        <v>654</v>
       </c>
       <c r="X13" s="1">
-        <v>82</v>
+        <v>1129</v>
       </c>
       <c r="Y13" s="1">
-        <v>156</v>
+        <v>2156</v>
       </c>
       <c r="Z13" s="1">
-        <v>39</v>
+        <v>623</v>
       </c>
       <c r="AA13" s="1">
-        <v>29</v>
+        <v>423</v>
       </c>
       <c r="AB13" s="1">
-        <v>86</v>
+        <v>919</v>
       </c>
       <c r="AC13" s="1">
-        <v>351</v>
+        <v>3017</v>
       </c>
       <c r="AD13" s="1">
-        <v>186</v>
+        <v>1980</v>
       </c>
       <c r="AE13" s="1">
-        <v>38</v>
+        <v>535</v>
       </c>
       <c r="AF13" s="1">
-        <v>24</v>
+        <v>401</v>
       </c>
       <c r="AG13" s="1">
-        <v>13</v>
+        <v>196</v>
       </c>
       <c r="AH13" s="1">
-        <v>14</v>
+        <v>262</v>
       </c>
       <c r="AI13" s="1">
-        <v>46</v>
+        <v>651</v>
       </c>
       <c r="AJ13" s="1">
-        <v>67</v>
+        <v>972</v>
       </c>
       <c r="AK13" s="1">
-        <v>33</v>
+        <v>546</v>
       </c>
       <c r="AL13" s="1">
-        <v>20</v>
+        <v>293</v>
       </c>
       <c r="AM13" s="1">
-        <v>23</v>
+        <v>343</v>
       </c>
       <c r="AN13" s="1">
-        <v>36</v>
+        <v>541</v>
       </c>
       <c r="AO13" s="1">
-        <v>23</v>
+        <v>291</v>
       </c>
       <c r="AP13" s="1">
-        <v>174</v>
+        <v>1766</v>
       </c>
       <c r="AQ13" s="1">
-        <v>22</v>
+        <v>282</v>
       </c>
       <c r="AR13" s="1">
-        <v>41</v>
+        <v>531</v>
       </c>
       <c r="AS13" s="1">
-        <v>51</v>
+        <v>626</v>
       </c>
       <c r="AT13" s="1">
-        <v>29</v>
+        <v>435</v>
       </c>
       <c r="AU13" s="1">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="AV13" s="1">
-        <v>43</v>
+        <v>671</v>
       </c>
       <c r="AW13" s="1">
-        <v>52</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="14"/>
       <c r="B14" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>186</v>
+        <v>2070</v>
       </c>
       <c r="D14" s="1">
-        <v>51</v>
+        <v>521</v>
       </c>
       <c r="E14" s="1">
-        <v>37</v>
+        <v>487</v>
       </c>
       <c r="F14" s="1">
-        <v>75</v>
+        <v>814</v>
       </c>
       <c r="G14" s="1">
-        <v>32</v>
+        <v>434</v>
       </c>
       <c r="H14" s="1">
-        <v>27</v>
+        <v>412</v>
       </c>
       <c r="I14" s="1">
-        <v>57</v>
+        <v>703</v>
       </c>
       <c r="J14" s="1">
-        <v>74</v>
+        <v>983</v>
       </c>
       <c r="K14" s="1">
-        <v>50</v>
+        <v>631</v>
       </c>
       <c r="L14" s="1">
-        <v>50</v>
+        <v>660</v>
       </c>
       <c r="M14" s="1">
-        <v>206</v>
+        <v>2187</v>
       </c>
       <c r="N14" s="1">
-        <v>147</v>
+        <v>1930</v>
       </c>
       <c r="O14" s="1">
-        <v>339</v>
+        <v>4082</v>
       </c>
       <c r="P14" s="1">
-        <v>222</v>
+        <v>2824</v>
       </c>
       <c r="Q14" s="1">
-        <v>57</v>
+        <v>824</v>
       </c>
       <c r="R14" s="1">
-        <v>22</v>
+        <v>362</v>
       </c>
       <c r="S14" s="1">
-        <v>24</v>
+        <v>368</v>
       </c>
       <c r="T14" s="1">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="U14" s="1">
-        <v>20</v>
+        <v>285</v>
       </c>
       <c r="V14" s="1">
-        <v>45</v>
+        <v>677</v>
       </c>
       <c r="W14" s="1">
-        <v>44</v>
+        <v>661</v>
       </c>
       <c r="X14" s="1">
-        <v>79</v>
+        <v>1152</v>
       </c>
       <c r="Y14" s="1">
-        <v>155</v>
+        <v>2166</v>
       </c>
       <c r="Z14" s="1">
-        <v>38</v>
+        <v>644</v>
       </c>
       <c r="AA14" s="1">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="AB14" s="1">
-        <v>80</v>
+        <v>919</v>
       </c>
       <c r="AC14" s="1">
-        <v>342</v>
+        <v>3098</v>
       </c>
       <c r="AD14" s="1">
-        <v>176</v>
+        <v>2020</v>
       </c>
       <c r="AE14" s="1">
-        <v>36</v>
+        <v>553</v>
       </c>
       <c r="AF14" s="1">
-        <v>23</v>
+        <v>401</v>
       </c>
       <c r="AG14" s="1">
-        <v>12</v>
+        <v>202</v>
       </c>
       <c r="AH14" s="1">
-        <v>12</v>
+        <v>254</v>
       </c>
       <c r="AI14" s="1">
-        <v>44</v>
+        <v>660</v>
       </c>
       <c r="AJ14" s="1">
-        <v>65</v>
+        <v>983</v>
       </c>
       <c r="AK14" s="1">
-        <v>32</v>
+        <v>550</v>
       </c>
       <c r="AL14" s="1">
-        <v>20</v>
+        <v>299</v>
       </c>
       <c r="AM14" s="1">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="AN14" s="1">
-        <v>35</v>
+        <v>556</v>
       </c>
       <c r="AO14" s="1">
-        <v>22</v>
+        <v>293</v>
       </c>
       <c r="AP14" s="1">
-        <v>170</v>
+        <v>1794</v>
       </c>
       <c r="AQ14" s="1">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="AR14" s="1">
-        <v>40</v>
+        <v>536</v>
       </c>
       <c r="AS14" s="1">
-        <v>50</v>
+        <v>627</v>
       </c>
       <c r="AT14" s="1">
-        <v>29</v>
+        <v>431</v>
       </c>
       <c r="AU14" s="1">
-        <v>31</v>
+        <v>404</v>
       </c>
       <c r="AV14" s="1">
-        <v>44</v>
+        <v>654</v>
       </c>
       <c r="AW14" s="1">
-        <v>49</v>
+        <v>457</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="14"/>
       <c r="B15" s="15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>162</v>
+        <v>2103</v>
       </c>
       <c r="D15" s="1">
-        <v>47</v>
+        <v>526</v>
       </c>
       <c r="E15" s="1">
-        <v>35</v>
+        <v>501</v>
       </c>
       <c r="F15" s="1">
-        <v>69</v>
+        <v>823</v>
       </c>
       <c r="G15" s="1">
-        <v>30</v>
+        <v>432</v>
       </c>
       <c r="H15" s="1">
-        <v>25</v>
+        <v>417</v>
       </c>
       <c r="I15" s="1">
-        <v>53</v>
+        <v>714</v>
       </c>
       <c r="J15" s="1">
-        <v>66</v>
+        <v>994</v>
       </c>
       <c r="K15" s="1">
-        <v>44</v>
+        <v>645</v>
       </c>
       <c r="L15" s="1">
-        <v>43</v>
+        <v>668</v>
       </c>
       <c r="M15" s="1">
-        <v>182</v>
+        <v>2245</v>
       </c>
       <c r="N15" s="1">
-        <v>134</v>
+        <v>1951</v>
       </c>
       <c r="O15" s="1">
-        <v>335</v>
+        <v>4151</v>
       </c>
       <c r="P15" s="1">
-        <v>198</v>
+        <v>2854</v>
       </c>
       <c r="Q15" s="1">
-        <v>52</v>
+        <v>829</v>
       </c>
       <c r="R15" s="1">
-        <v>20</v>
+        <v>361</v>
       </c>
       <c r="S15" s="1">
-        <v>22</v>
+        <v>371</v>
       </c>
       <c r="T15" s="1">
-        <v>13</v>
+        <v>269</v>
       </c>
       <c r="U15" s="1">
-        <v>17</v>
+        <v>291</v>
       </c>
       <c r="V15" s="1">
-        <v>40</v>
+        <v>697</v>
       </c>
       <c r="W15" s="1">
-        <v>36</v>
+        <v>677</v>
       </c>
       <c r="X15" s="1">
-        <v>69</v>
+        <v>1173</v>
       </c>
       <c r="Y15" s="1">
-        <v>138</v>
+        <v>2190</v>
       </c>
       <c r="Z15" s="1">
-        <v>32</v>
+        <v>630</v>
       </c>
       <c r="AA15" s="1">
-        <v>27</v>
+        <v>441</v>
       </c>
       <c r="AB15" s="1">
-        <v>64</v>
+        <v>933</v>
       </c>
       <c r="AC15" s="1">
-        <v>286</v>
+        <v>3130</v>
       </c>
       <c r="AD15" s="1">
-        <v>151</v>
+        <v>2055</v>
       </c>
       <c r="AE15" s="1">
-        <v>31</v>
+        <v>553</v>
       </c>
       <c r="AF15" s="1">
-        <v>20</v>
+        <v>395</v>
       </c>
       <c r="AG15" s="1">
-        <v>12</v>
+        <v>195</v>
       </c>
       <c r="AH15" s="1">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="AI15" s="1">
-        <v>42</v>
+        <v>669</v>
       </c>
       <c r="AJ15" s="1">
-        <v>62</v>
+        <v>997</v>
       </c>
       <c r="AK15" s="1">
-        <v>30</v>
+        <v>551</v>
       </c>
       <c r="AL15" s="1">
-        <v>17</v>
+        <v>303</v>
       </c>
       <c r="AM15" s="1">
-        <v>21</v>
+        <v>358</v>
       </c>
       <c r="AN15" s="1">
-        <v>32</v>
+        <v>555</v>
       </c>
       <c r="AO15" s="1">
-        <v>22</v>
+        <v>290</v>
       </c>
       <c r="AP15" s="1">
-        <v>159</v>
+        <v>1798</v>
       </c>
       <c r="AQ15" s="1">
-        <v>19</v>
+        <v>289</v>
       </c>
       <c r="AR15" s="1">
-        <v>37</v>
+        <v>546</v>
       </c>
       <c r="AS15" s="1">
-        <v>46</v>
+        <v>638</v>
       </c>
       <c r="AT15" s="1">
-        <v>27</v>
+        <v>428</v>
       </c>
       <c r="AU15" s="1">
-        <v>28</v>
+        <v>405</v>
       </c>
       <c r="AV15" s="1">
-        <v>42</v>
+        <v>653</v>
       </c>
       <c r="AW15" s="1">
-        <v>49</v>
+        <v>457</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="14"/>
       <c r="B16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>2092</v>
       </c>
       <c r="D16" s="1">
-        <v>45</v>
+        <v>522</v>
       </c>
       <c r="E16" s="1">
-        <v>32</v>
+        <v>498</v>
       </c>
       <c r="F16" s="1">
-        <v>64</v>
+        <v>819</v>
       </c>
       <c r="G16" s="1">
-        <v>28</v>
+        <v>428</v>
       </c>
       <c r="H16" s="1">
-        <v>23</v>
+        <v>415</v>
       </c>
       <c r="I16" s="1">
-        <v>49</v>
+        <v>718</v>
       </c>
       <c r="J16" s="1">
-        <v>62</v>
+        <v>995</v>
       </c>
       <c r="K16" s="1">
-        <v>41</v>
+        <v>647</v>
       </c>
       <c r="L16" s="1">
-        <v>39</v>
+        <v>671</v>
       </c>
       <c r="M16" s="1">
-        <v>169</v>
+        <v>2255</v>
       </c>
       <c r="N16" s="1">
-        <v>128</v>
+        <v>1979</v>
       </c>
       <c r="O16" s="1">
-        <v>320</v>
+        <v>4162</v>
       </c>
       <c r="P16" s="1">
-        <v>179</v>
+        <v>2944</v>
       </c>
       <c r="Q16" s="1">
-        <v>47</v>
+        <v>833</v>
       </c>
       <c r="R16" s="1">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="S16" s="1">
-        <v>20</v>
+        <v>372</v>
       </c>
       <c r="T16" s="1">
-        <v>12</v>
+        <v>262</v>
       </c>
       <c r="U16" s="1">
-        <v>16</v>
+        <v>286</v>
       </c>
       <c r="V16" s="1">
-        <v>38</v>
+        <v>695</v>
       </c>
       <c r="W16" s="1">
-        <v>34</v>
+        <v>674</v>
       </c>
       <c r="X16" s="1">
-        <v>65</v>
+        <v>1181</v>
       </c>
       <c r="Y16" s="1">
-        <v>132</v>
+        <v>2203</v>
       </c>
       <c r="Z16" s="1">
-        <v>29</v>
+        <v>613</v>
       </c>
       <c r="AA16" s="1">
-        <v>25</v>
+        <v>445</v>
       </c>
       <c r="AB16" s="1">
-        <v>60</v>
+        <v>948</v>
       </c>
       <c r="AC16" s="1">
-        <v>267</v>
+        <v>3118</v>
       </c>
       <c r="AD16" s="1">
-        <v>137</v>
+        <v>2066</v>
       </c>
       <c r="AE16" s="1">
-        <v>28</v>
+        <v>544</v>
       </c>
       <c r="AF16" s="1">
-        <v>19</v>
+        <v>413</v>
       </c>
       <c r="AG16" s="1">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="AH16" s="1">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="AI16" s="1">
-        <v>38</v>
+        <v>676</v>
       </c>
       <c r="AJ16" s="1">
-        <v>57</v>
+        <v>998</v>
       </c>
       <c r="AK16" s="1">
-        <v>26</v>
+        <v>562</v>
       </c>
       <c r="AL16" s="1">
-        <v>14</v>
+        <v>304</v>
       </c>
       <c r="AM16" s="1">
-        <v>19</v>
+        <v>363</v>
       </c>
       <c r="AN16" s="1">
-        <v>29</v>
+        <v>544</v>
       </c>
       <c r="AO16" s="1">
-        <v>20</v>
+        <v>288</v>
       </c>
       <c r="AP16" s="1">
-        <v>149</v>
+        <v>1799</v>
       </c>
       <c r="AQ16" s="1">
-        <v>17</v>
+        <v>295</v>
       </c>
       <c r="AR16" s="1">
-        <v>34</v>
+        <v>544</v>
       </c>
       <c r="AS16" s="1">
-        <v>43</v>
+        <v>649</v>
       </c>
       <c r="AT16" s="1">
-        <v>26</v>
+        <v>429</v>
       </c>
       <c r="AU16" s="1">
-        <v>26</v>
+        <v>402</v>
       </c>
       <c r="AV16" s="1">
-        <v>40</v>
+        <v>652</v>
       </c>
       <c r="AW16" s="1">
-        <v>51</v>
+        <v>463</v>
       </c>
     </row>
     <row r="17" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="14"/>
       <c r="B17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>2113</v>
       </c>
       <c r="D17" s="1">
-        <v>42</v>
+        <v>519</v>
       </c>
       <c r="E17" s="1">
-        <v>31</v>
+        <v>480</v>
       </c>
       <c r="F17" s="1">
-        <v>62</v>
+        <v>825</v>
       </c>
       <c r="G17" s="1">
-        <v>27</v>
+        <v>427</v>
       </c>
       <c r="H17" s="1">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="I17" s="1">
-        <v>47</v>
+        <v>719</v>
       </c>
       <c r="J17" s="1">
-        <v>58</v>
+        <v>994</v>
       </c>
       <c r="K17" s="1">
-        <v>39</v>
+        <v>649</v>
       </c>
       <c r="L17" s="1">
-        <v>35</v>
+        <v>676</v>
       </c>
       <c r="M17" s="1">
-        <v>150</v>
+        <v>2247</v>
       </c>
       <c r="N17" s="1">
-        <v>117</v>
+        <v>2013</v>
       </c>
       <c r="O17" s="1">
+        <v>4173</v>
+      </c>
+      <c r="P17" s="1">
+        <v>3037</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>840</v>
+      </c>
+      <c r="R17" s="1">
+        <v>360</v>
+      </c>
+      <c r="S17" s="1">
+        <v>373</v>
+      </c>
+      <c r="T17" s="1">
+        <v>260</v>
+      </c>
+      <c r="U17" s="1">
+        <v>282</v>
+      </c>
+      <c r="V17" s="1">
+        <v>694</v>
+      </c>
+      <c r="W17" s="1">
+        <v>667</v>
+      </c>
+      <c r="X17" s="1">
+        <v>1182</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>2261</v>
+      </c>
+      <c r="Z17" s="1">
+        <v>631</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>449</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>956</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>3147</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>2072</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>543</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>401</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>199</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>261</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>683</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>994</v>
+      </c>
+      <c r="AK17" s="1">
+        <v>560</v>
+      </c>
+      <c r="AL17" s="1">
+        <v>304</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>357</v>
+      </c>
+      <c r="AN17" s="1">
+        <v>542</v>
+      </c>
+      <c r="AO17" s="1">
+        <v>285</v>
+      </c>
+      <c r="AP17" s="1">
+        <v>1832</v>
+      </c>
+      <c r="AQ17" s="1">
         <v>289</v>
       </c>
-      <c r="P17" s="1">
-[...82 lines deleted...]
-      </c>
       <c r="AR17" s="1">
-        <v>32</v>
+        <v>538</v>
       </c>
       <c r="AS17" s="1">
-        <v>42</v>
+        <v>657</v>
       </c>
       <c r="AT17" s="1">
-        <v>26</v>
+        <v>435</v>
       </c>
       <c r="AU17" s="1">
-        <v>24</v>
+        <v>401</v>
       </c>
       <c r="AV17" s="1">
-        <v>38</v>
+        <v>645</v>
       </c>
       <c r="AW17" s="1">
-        <v>49</v>
+        <v>475</v>
       </c>
     </row>
     <row r="18" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="14"/>
       <c r="B18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>142</v>
+        <v>2110</v>
       </c>
       <c r="D18" s="1">
-        <v>40</v>
+        <v>512</v>
       </c>
       <c r="E18" s="1">
-        <v>29</v>
+        <v>474</v>
       </c>
       <c r="F18" s="1">
-        <v>59</v>
+        <v>823</v>
       </c>
       <c r="G18" s="1">
-        <v>25</v>
+        <v>427</v>
       </c>
       <c r="H18" s="1">
-        <v>19</v>
+        <v>410</v>
       </c>
       <c r="I18" s="1">
-        <v>44</v>
+        <v>718</v>
       </c>
       <c r="J18" s="1">
-        <v>54</v>
+        <v>991</v>
       </c>
       <c r="K18" s="1">
-        <v>36</v>
+        <v>649</v>
       </c>
       <c r="L18" s="1">
-        <v>29</v>
+        <v>677</v>
       </c>
       <c r="M18" s="1">
-        <v>137</v>
+        <v>2268</v>
       </c>
       <c r="N18" s="1">
-        <v>109</v>
+        <v>2011</v>
       </c>
       <c r="O18" s="1">
-        <v>279</v>
+        <v>4159</v>
       </c>
       <c r="P18" s="1">
-        <v>180</v>
+        <v>3008</v>
       </c>
       <c r="Q18" s="1">
-        <v>46</v>
+        <v>830</v>
       </c>
       <c r="R18" s="1">
-        <v>18</v>
+        <v>363</v>
       </c>
       <c r="S18" s="1">
-        <v>20</v>
+        <v>375</v>
       </c>
       <c r="T18" s="1">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="U18" s="1">
-        <v>13</v>
+        <v>284</v>
       </c>
       <c r="V18" s="1">
-        <v>33</v>
+        <v>683</v>
       </c>
       <c r="W18" s="1">
-        <v>27</v>
+        <v>667</v>
       </c>
       <c r="X18" s="1">
-        <v>55</v>
+        <v>1176</v>
       </c>
       <c r="Y18" s="1">
-        <v>108</v>
+        <v>2281</v>
       </c>
       <c r="Z18" s="1">
-        <v>24</v>
+        <v>637</v>
       </c>
       <c r="AA18" s="1">
-        <v>20</v>
+        <v>458</v>
       </c>
       <c r="AB18" s="1">
-        <v>52</v>
+        <v>969</v>
       </c>
       <c r="AC18" s="1">
-        <v>234</v>
+        <v>3213</v>
       </c>
       <c r="AD18" s="1">
-        <v>113</v>
+        <v>2080</v>
       </c>
       <c r="AE18" s="1">
-        <v>24</v>
+        <v>541</v>
       </c>
       <c r="AF18" s="1">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="AG18" s="1">
-        <v>11</v>
+        <v>205</v>
       </c>
       <c r="AH18" s="1">
-        <v>9</v>
+        <v>263</v>
       </c>
       <c r="AI18" s="1">
-        <v>35</v>
+        <v>689</v>
       </c>
       <c r="AJ18" s="1">
-        <v>51</v>
+        <v>1000</v>
       </c>
       <c r="AK18" s="1">
-        <v>22</v>
+        <v>558</v>
       </c>
       <c r="AL18" s="1">
-        <v>14</v>
+        <v>304</v>
       </c>
       <c r="AM18" s="1">
-        <v>18</v>
+        <v>355</v>
       </c>
       <c r="AN18" s="1">
-        <v>28</v>
+        <v>536</v>
       </c>
       <c r="AO18" s="1">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="AP18" s="1">
-        <v>127</v>
+        <v>1843</v>
       </c>
       <c r="AQ18" s="1">
-        <v>12</v>
+        <v>291</v>
       </c>
       <c r="AR18" s="1">
-        <v>28</v>
+        <v>519</v>
       </c>
       <c r="AS18" s="1">
-        <v>38</v>
+        <v>655</v>
       </c>
       <c r="AT18" s="1">
-        <v>25</v>
+        <v>449</v>
       </c>
       <c r="AU18" s="1">
-        <v>22</v>
+        <v>409</v>
       </c>
       <c r="AV18" s="1">
-        <v>34</v>
+        <v>637</v>
       </c>
       <c r="AW18" s="1">
-        <v>47</v>
+        <v>483</v>
       </c>
     </row>
     <row r="19" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="14"/>
       <c r="B19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>137</v>
+        <v>2109</v>
       </c>
       <c r="D19" s="1">
-        <v>42</v>
+        <v>513</v>
       </c>
       <c r="E19" s="1">
-        <v>30</v>
+        <v>482</v>
       </c>
       <c r="F19" s="1">
-        <v>62</v>
+        <v>818</v>
       </c>
       <c r="G19" s="1">
-        <v>26</v>
+        <v>427</v>
       </c>
       <c r="H19" s="1">
-        <v>22</v>
+        <v>418</v>
       </c>
       <c r="I19" s="1">
-        <v>46</v>
+        <v>723</v>
       </c>
       <c r="J19" s="1">
-        <v>61</v>
+        <v>1003</v>
       </c>
       <c r="K19" s="1">
-        <v>41</v>
+        <v>648</v>
       </c>
       <c r="L19" s="1">
-        <v>36</v>
+        <v>686</v>
       </c>
       <c r="M19" s="1">
-        <v>143</v>
+        <v>2310</v>
       </c>
       <c r="N19" s="1">
-        <v>115</v>
+        <v>2042</v>
       </c>
       <c r="O19" s="1">
-        <v>282</v>
+        <v>4168</v>
       </c>
       <c r="P19" s="1">
-        <v>179</v>
+        <v>3005</v>
       </c>
       <c r="Q19" s="1">
-        <v>46</v>
+        <v>837</v>
       </c>
       <c r="R19" s="1">
-        <v>18</v>
+        <v>372</v>
       </c>
       <c r="S19" s="1">
-        <v>20</v>
+        <v>379</v>
       </c>
       <c r="T19" s="1">
-        <v>12</v>
+        <v>262</v>
       </c>
       <c r="U19" s="1">
-        <v>16</v>
+        <v>280</v>
       </c>
       <c r="V19" s="1">
-        <v>37</v>
+        <v>691</v>
       </c>
       <c r="W19" s="1">
-        <v>32</v>
+        <v>675</v>
       </c>
       <c r="X19" s="1">
-        <v>61</v>
+        <v>1197</v>
       </c>
       <c r="Y19" s="1">
-        <v>115</v>
+        <v>2283</v>
       </c>
       <c r="Z19" s="1">
-        <v>27</v>
+        <v>647</v>
       </c>
       <c r="AA19" s="1">
-        <v>22</v>
+        <v>461</v>
       </c>
       <c r="AB19" s="1">
-        <v>55</v>
+        <v>976</v>
       </c>
       <c r="AC19" s="1">
-        <v>232</v>
+        <v>3257</v>
       </c>
       <c r="AD19" s="1">
-        <v>117</v>
+        <v>2088</v>
       </c>
       <c r="AE19" s="1">
-        <v>25</v>
+        <v>545</v>
       </c>
       <c r="AF19" s="1">
-        <v>16</v>
+        <v>382</v>
       </c>
       <c r="AG19" s="1">
-        <v>12</v>
+        <v>205</v>
       </c>
       <c r="AH19" s="1">
-        <v>12</v>
+        <v>254</v>
       </c>
       <c r="AI19" s="1">
-        <v>41</v>
+        <v>699</v>
       </c>
       <c r="AJ19" s="1">
-        <v>55</v>
+        <v>1011</v>
       </c>
       <c r="AK19" s="1">
-        <v>24</v>
+        <v>557</v>
       </c>
       <c r="AL19" s="1">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="AM19" s="1">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="AN19" s="1">
-        <v>29</v>
+        <v>541</v>
       </c>
       <c r="AO19" s="1">
-        <v>19</v>
+        <v>287</v>
       </c>
       <c r="AP19" s="1">
-        <v>127</v>
+        <v>1843</v>
       </c>
       <c r="AQ19" s="1">
-        <v>13</v>
+        <v>287</v>
       </c>
       <c r="AR19" s="1">
-        <v>28</v>
+        <v>524</v>
       </c>
       <c r="AS19" s="1">
-        <v>37</v>
+        <v>659</v>
       </c>
       <c r="AT19" s="1">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="AU19" s="1">
-        <v>22</v>
+        <v>409</v>
       </c>
       <c r="AV19" s="1">
-        <v>34</v>
+        <v>642</v>
       </c>
       <c r="AW19" s="1">
-        <v>48</v>
+        <v>481</v>
       </c>
     </row>
     <row r="20" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A20" s="14"/>
       <c r="B20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="1">
-        <v>146</v>
+        <v>2108</v>
       </c>
       <c r="D20" s="1">
-        <v>50</v>
+        <v>512</v>
       </c>
       <c r="E20" s="1">
-        <v>37</v>
+        <v>483</v>
       </c>
       <c r="F20" s="1">
-        <v>76</v>
+        <v>821</v>
       </c>
       <c r="G20" s="1">
-        <v>31</v>
+        <v>431</v>
       </c>
       <c r="H20" s="1">
-        <v>28</v>
+        <v>418</v>
       </c>
       <c r="I20" s="1">
-        <v>56</v>
+        <v>722</v>
       </c>
       <c r="J20" s="1">
-        <v>75</v>
+        <v>1015</v>
       </c>
       <c r="K20" s="1">
-        <v>51</v>
+        <v>653</v>
       </c>
       <c r="L20" s="1">
-        <v>46</v>
+        <v>693</v>
       </c>
       <c r="M20" s="1">
-        <v>186</v>
+        <v>2323</v>
       </c>
       <c r="N20" s="1">
-        <v>146</v>
+        <v>2060</v>
       </c>
       <c r="O20" s="1">
-        <v>346</v>
+        <v>4242</v>
       </c>
       <c r="P20" s="1">
-        <v>240</v>
+        <v>3023</v>
       </c>
       <c r="Q20" s="1">
-        <v>55</v>
+        <v>841</v>
       </c>
       <c r="R20" s="1">
-        <v>22</v>
+        <v>373</v>
       </c>
       <c r="S20" s="1">
-        <v>26</v>
+        <v>379</v>
       </c>
       <c r="T20" s="1">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="U20" s="1">
-        <v>20</v>
+        <v>281</v>
       </c>
       <c r="V20" s="1">
-        <v>49</v>
+        <v>689</v>
       </c>
       <c r="W20" s="1">
-        <v>45</v>
+        <v>679</v>
       </c>
       <c r="X20" s="1">
-        <v>84</v>
+        <v>1201</v>
       </c>
       <c r="Y20" s="1">
-        <v>182</v>
+        <v>2330</v>
       </c>
       <c r="Z20" s="1">
-        <v>40</v>
+        <v>663</v>
       </c>
       <c r="AA20" s="1">
-        <v>29</v>
+        <v>461</v>
       </c>
       <c r="AB20" s="1">
-        <v>69</v>
+        <v>969</v>
       </c>
       <c r="AC20" s="1">
-        <v>288</v>
+        <v>3261</v>
       </c>
       <c r="AD20" s="1">
-        <v>142</v>
+        <v>2090</v>
       </c>
       <c r="AE20" s="1">
-        <v>31</v>
+        <v>544</v>
       </c>
       <c r="AF20" s="1">
-        <v>20</v>
+        <v>369</v>
       </c>
       <c r="AG20" s="1">
-        <v>15</v>
+        <v>202</v>
       </c>
       <c r="AH20" s="1">
-        <v>14</v>
+        <v>247</v>
       </c>
       <c r="AI20" s="1">
-        <v>49</v>
+        <v>696</v>
       </c>
       <c r="AJ20" s="1">
-        <v>63</v>
+        <v>1010</v>
       </c>
       <c r="AK20" s="1">
-        <v>30</v>
+        <v>553</v>
       </c>
       <c r="AL20" s="1">
-        <v>19</v>
+        <v>304</v>
       </c>
       <c r="AM20" s="1">
-        <v>21</v>
+        <v>360</v>
       </c>
       <c r="AN20" s="1">
-        <v>33</v>
+        <v>543</v>
       </c>
       <c r="AO20" s="1">
-        <v>21</v>
+        <v>292</v>
       </c>
       <c r="AP20" s="1">
-        <v>145</v>
+        <v>1844</v>
       </c>
       <c r="AQ20" s="1">
-        <v>17</v>
+        <v>285</v>
       </c>
       <c r="AR20" s="1">
-        <v>33</v>
+        <v>531</v>
       </c>
       <c r="AS20" s="1">
-        <v>43</v>
+        <v>658</v>
       </c>
       <c r="AT20" s="1">
-        <v>28</v>
+        <v>449</v>
       </c>
       <c r="AU20" s="1">
-        <v>26</v>
+        <v>409</v>
       </c>
       <c r="AV20" s="1">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="AW20" s="1">
-        <v>50</v>
+        <v>470</v>
       </c>
     </row>
     <row r="21" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="17"/>
       <c r="B21" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="22">
-        <v>141</v>
+        <v>2110</v>
       </c>
       <c r="D21" s="22">
-        <v>46</v>
+        <v>518</v>
       </c>
       <c r="E21" s="22">
-        <v>34</v>
+        <v>485</v>
       </c>
       <c r="F21" s="22">
-        <v>72</v>
+        <v>832</v>
       </c>
       <c r="G21" s="22">
-        <v>29</v>
+        <v>442</v>
       </c>
       <c r="H21" s="22">
-        <v>27</v>
+        <v>415</v>
       </c>
       <c r="I21" s="22">
-        <v>52</v>
+        <v>731</v>
       </c>
       <c r="J21" s="22">
-        <v>75</v>
+        <v>1029</v>
       </c>
       <c r="K21" s="22">
-        <v>50</v>
+        <v>662</v>
       </c>
       <c r="L21" s="22">
-        <v>49</v>
+        <v>693</v>
       </c>
       <c r="M21" s="22">
-        <v>197</v>
+        <v>2352</v>
       </c>
       <c r="N21" s="22">
-        <v>155</v>
+        <v>2086</v>
       </c>
       <c r="O21" s="22">
-        <v>405</v>
+        <v>4251</v>
       </c>
       <c r="P21" s="22">
-        <v>234</v>
+        <v>3058</v>
       </c>
       <c r="Q21" s="22">
-        <v>54</v>
+        <v>844</v>
       </c>
       <c r="R21" s="22">
-        <v>21</v>
+        <v>373</v>
       </c>
       <c r="S21" s="22">
-        <v>26</v>
+        <v>380</v>
       </c>
       <c r="T21" s="22">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="U21" s="22">
-        <v>20</v>
+        <v>290</v>
       </c>
       <c r="V21" s="22">
-        <v>48</v>
+        <v>695</v>
       </c>
       <c r="W21" s="22">
-        <v>41</v>
+        <v>693</v>
       </c>
       <c r="X21" s="22">
-        <v>80</v>
+        <v>1211</v>
       </c>
       <c r="Y21" s="22">
-        <v>172</v>
+        <v>2367</v>
       </c>
       <c r="Z21" s="22">
-        <v>38</v>
+        <v>655</v>
       </c>
       <c r="AA21" s="22">
-        <v>32</v>
+        <v>473</v>
       </c>
       <c r="AB21" s="22">
-        <v>72</v>
+        <v>961</v>
       </c>
       <c r="AC21" s="22">
-        <v>303</v>
+        <v>3263</v>
       </c>
       <c r="AD21" s="22">
-        <v>142</v>
+        <v>2105</v>
       </c>
       <c r="AE21" s="22">
-        <v>32</v>
+        <v>542</v>
       </c>
       <c r="AF21" s="22">
-        <v>21</v>
+        <v>378</v>
       </c>
       <c r="AG21" s="22">
-        <v>13</v>
+        <v>203</v>
       </c>
       <c r="AH21" s="22">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="AI21" s="22">
-        <v>46</v>
+        <v>699</v>
       </c>
       <c r="AJ21" s="22">
-        <v>60</v>
+        <v>1018</v>
       </c>
       <c r="AK21" s="22">
-        <v>28</v>
+        <v>555</v>
       </c>
       <c r="AL21" s="22">
-        <v>19</v>
+        <v>306</v>
       </c>
       <c r="AM21" s="22">
-        <v>20</v>
+        <v>354</v>
       </c>
       <c r="AN21" s="22">
-        <v>33</v>
+        <v>547</v>
       </c>
       <c r="AO21" s="22">
-        <v>19</v>
+        <v>294</v>
       </c>
       <c r="AP21" s="22">
-        <v>151</v>
+        <v>1847</v>
       </c>
       <c r="AQ21" s="22">
-        <v>19</v>
+        <v>289</v>
       </c>
       <c r="AR21" s="22">
-        <v>36</v>
+        <v>530</v>
       </c>
       <c r="AS21" s="22">
-        <v>45</v>
+        <v>657</v>
       </c>
       <c r="AT21" s="22">
-        <v>28</v>
+        <v>447</v>
       </c>
       <c r="AU21" s="22">
-        <v>28</v>
+        <v>409</v>
       </c>
       <c r="AV21" s="22">
-        <v>42</v>
+        <v>630</v>
       </c>
       <c r="AW21" s="22">
-        <v>50</v>
+        <v>473</v>
       </c>
     </row>
     <row r="22" spans="1:49" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="17"/>
       <c r="B22" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="22">
-        <v>139</v>
+        <v>2135</v>
       </c>
       <c r="D22" s="22">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>521</v>
+      </c>
+      <c r="E22" s="108">
+        <v>491</v>
+      </c>
+      <c r="F22" s="108">
+        <v>843</v>
       </c>
       <c r="G22" s="22">
-        <v>27</v>
+        <v>434</v>
       </c>
       <c r="H22" s="22">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>407</v>
+      </c>
+      <c r="I22" s="108">
+        <v>726</v>
       </c>
       <c r="J22" s="22">
-        <v>67</v>
+        <v>1041</v>
       </c>
       <c r="K22" s="22">
-        <v>46</v>
+        <v>673</v>
       </c>
       <c r="L22" s="22">
-        <v>45</v>
+        <v>697</v>
       </c>
       <c r="M22" s="22">
-        <v>177</v>
+        <v>2425</v>
       </c>
       <c r="N22" s="22">
-        <v>143</v>
+        <v>2117</v>
       </c>
       <c r="O22" s="22">
-        <v>359</v>
+        <v>4274</v>
       </c>
       <c r="P22" s="22">
-        <v>212</v>
+        <v>3108</v>
       </c>
       <c r="Q22" s="22">
-        <v>49</v>
+        <v>850</v>
       </c>
       <c r="R22" s="22">
-        <v>19</v>
+        <v>370</v>
       </c>
       <c r="S22" s="22">
-        <v>23</v>
+        <v>385</v>
       </c>
       <c r="T22" s="22">
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="U22" s="22">
-        <v>17</v>
+        <v>298</v>
       </c>
       <c r="V22" s="22">
-        <v>43</v>
+        <v>701</v>
       </c>
       <c r="W22" s="22">
-        <v>39</v>
+        <v>704</v>
       </c>
       <c r="X22" s="22">
-        <v>72</v>
+        <v>1225</v>
       </c>
       <c r="Y22" s="22">
-        <v>141</v>
+        <v>2400</v>
       </c>
       <c r="Z22" s="22">
-        <v>34</v>
+        <v>646</v>
       </c>
       <c r="AA22" s="22">
-        <v>28</v>
+        <v>470</v>
       </c>
       <c r="AB22" s="22">
-        <v>63</v>
+        <v>958</v>
       </c>
       <c r="AC22" s="22">
-        <v>225</v>
+        <v>3315</v>
       </c>
       <c r="AD22" s="22">
-        <v>124</v>
+        <v>2130</v>
       </c>
       <c r="AE22" s="22">
-        <v>29</v>
+        <v>545</v>
       </c>
       <c r="AF22" s="22">
-        <v>19</v>
+        <v>397</v>
       </c>
       <c r="AG22" s="22">
-        <v>12</v>
+        <v>216</v>
       </c>
       <c r="AH22" s="22">
-        <v>11</v>
+        <v>245</v>
       </c>
       <c r="AI22" s="22">
-        <v>38</v>
+        <v>709</v>
       </c>
       <c r="AJ22" s="22">
-        <v>52</v>
+        <v>1033</v>
       </c>
       <c r="AK22" s="22">
-        <v>24</v>
+        <v>568</v>
       </c>
       <c r="AL22" s="22">
-        <v>17</v>
+        <v>308</v>
       </c>
       <c r="AM22" s="22">
-        <v>19</v>
+        <v>355</v>
       </c>
       <c r="AN22" s="22">
-        <v>30</v>
+        <v>551</v>
       </c>
       <c r="AO22" s="22">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="AP22" s="22">
-        <v>142</v>
+        <v>1862</v>
       </c>
       <c r="AQ22" s="22">
-        <v>19</v>
+        <v>274</v>
       </c>
       <c r="AR22" s="22">
-        <v>33</v>
+        <v>530</v>
       </c>
       <c r="AS22" s="22">
-        <v>42</v>
+        <v>657</v>
       </c>
       <c r="AT22" s="22">
-        <v>25</v>
+        <v>449</v>
       </c>
       <c r="AU22" s="22">
-        <v>25</v>
+        <v>403</v>
       </c>
       <c r="AV22" s="22">
-        <v>39</v>
+        <v>629</v>
       </c>
       <c r="AW22" s="22">
-        <v>46</v>
+        <v>489</v>
       </c>
     </row>
     <row r="23" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="17"/>
       <c r="B23" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="22">
-        <v>140</v>
+        <v>2129</v>
       </c>
       <c r="D23" s="22">
-        <v>35</v>
+        <v>517</v>
       </c>
       <c r="E23" s="22">
-        <v>26</v>
+        <v>482</v>
       </c>
       <c r="F23" s="22">
-        <v>57</v>
+        <v>856</v>
       </c>
       <c r="G23" s="22">
-        <v>22</v>
+        <v>427</v>
       </c>
       <c r="H23" s="22">
-        <v>21</v>
+        <v>401</v>
       </c>
       <c r="I23" s="22">
-        <v>40</v>
+        <v>706</v>
       </c>
       <c r="J23" s="22">
-        <v>59</v>
+        <v>1052</v>
       </c>
       <c r="K23" s="22">
-        <v>39</v>
+        <v>679</v>
       </c>
       <c r="L23" s="22">
-        <v>35</v>
+        <v>704</v>
       </c>
       <c r="M23" s="22">
-        <v>167</v>
+        <v>2492</v>
       </c>
       <c r="N23" s="22">
-        <v>134</v>
+        <v>2116</v>
       </c>
       <c r="O23" s="22">
-        <v>337</v>
+        <v>4330</v>
       </c>
       <c r="P23" s="22">
-        <v>210</v>
+        <v>3139</v>
       </c>
       <c r="Q23" s="22">
-        <v>45</v>
+        <v>855</v>
       </c>
       <c r="R23" s="22">
-        <v>17</v>
+        <v>374</v>
       </c>
       <c r="S23" s="22">
-        <v>21</v>
+        <v>388</v>
       </c>
       <c r="T23" s="22">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="U23" s="22">
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="V23" s="22">
-        <v>39</v>
+        <v>714</v>
       </c>
       <c r="W23" s="22">
-        <v>36</v>
+        <v>711</v>
       </c>
       <c r="X23" s="22">
-        <v>67</v>
+        <v>1227</v>
       </c>
       <c r="Y23" s="22">
-        <v>144</v>
+        <v>2443</v>
       </c>
       <c r="Z23" s="22">
-        <v>31</v>
+        <v>646</v>
       </c>
       <c r="AA23" s="22">
-        <v>29</v>
+        <v>457</v>
       </c>
       <c r="AB23" s="22">
-        <v>62</v>
+        <v>961</v>
       </c>
       <c r="AC23" s="22">
-        <v>238</v>
+        <v>3332</v>
       </c>
       <c r="AD23" s="22">
-        <v>125</v>
+        <v>2121</v>
       </c>
       <c r="AE23" s="22">
-        <v>28</v>
+        <v>553</v>
       </c>
       <c r="AF23" s="22">
-        <v>18</v>
+        <v>392</v>
       </c>
       <c r="AG23" s="22">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="AH23" s="22">
-        <v>9</v>
+        <v>260</v>
       </c>
       <c r="AI23" s="22">
-        <v>38</v>
+        <v>711</v>
       </c>
       <c r="AJ23" s="22">
-        <v>52</v>
+        <v>1033</v>
       </c>
       <c r="AK23" s="22">
-        <v>24</v>
+        <v>570</v>
       </c>
       <c r="AL23" s="22">
-        <v>16</v>
+        <v>309</v>
       </c>
       <c r="AM23" s="22">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="AN23" s="22">
-        <v>27</v>
+        <v>558</v>
       </c>
       <c r="AO23" s="22">
-        <v>14</v>
+        <v>297</v>
       </c>
       <c r="AP23" s="22">
-        <v>132</v>
+        <v>1870</v>
       </c>
       <c r="AQ23" s="22">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="AR23" s="22">
-        <v>30</v>
+        <v>534</v>
       </c>
       <c r="AS23" s="22">
-        <v>39</v>
+        <v>658</v>
       </c>
       <c r="AT23" s="22">
-        <v>24</v>
+        <v>452</v>
       </c>
       <c r="AU23" s="22">
-        <v>24</v>
+        <v>392</v>
       </c>
       <c r="AV23" s="22">
-        <v>36</v>
+        <v>628</v>
       </c>
       <c r="AW23" s="22">
-        <v>46</v>
+        <v>484</v>
       </c>
     </row>
     <row r="24" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="17"/>
       <c r="B24" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="22">
-        <v>122</v>
+        <v>2138</v>
       </c>
       <c r="D24" s="22">
-        <v>32</v>
+        <v>509</v>
       </c>
       <c r="E24" s="22">
-        <v>23</v>
+        <v>473</v>
       </c>
       <c r="F24" s="22">
-        <v>51</v>
+        <v>838</v>
       </c>
       <c r="G24" s="22">
-        <v>21</v>
+        <v>415</v>
       </c>
       <c r="H24" s="22">
-        <v>19</v>
+        <v>398</v>
       </c>
       <c r="I24" s="22">
-        <v>37</v>
+        <v>696</v>
       </c>
       <c r="J24" s="22">
-        <v>59</v>
+        <v>1031</v>
       </c>
       <c r="K24" s="22">
-        <v>39</v>
+        <v>676</v>
       </c>
       <c r="L24" s="22">
-        <v>37</v>
+        <v>697</v>
       </c>
       <c r="M24" s="22">
-        <v>152</v>
+        <v>2514</v>
       </c>
       <c r="N24" s="22">
-        <v>121</v>
+        <v>2113</v>
       </c>
       <c r="O24" s="22">
-        <v>313</v>
+        <v>4307</v>
       </c>
       <c r="P24" s="22">
-        <v>186</v>
+        <v>3109</v>
       </c>
       <c r="Q24" s="22">
-        <v>42</v>
+        <v>854</v>
       </c>
       <c r="R24" s="22">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="S24" s="22">
-        <v>19</v>
+        <v>389</v>
       </c>
       <c r="T24" s="22">
-        <v>11</v>
+        <v>268</v>
       </c>
       <c r="U24" s="22">
-        <v>14</v>
+        <v>290</v>
       </c>
       <c r="V24" s="22">
-        <v>39</v>
+        <v>710</v>
       </c>
       <c r="W24" s="22">
-        <v>33</v>
+        <v>702</v>
       </c>
       <c r="X24" s="22">
-        <v>64</v>
+        <v>1229</v>
       </c>
       <c r="Y24" s="22">
-        <v>127</v>
+        <v>2400</v>
       </c>
       <c r="Z24" s="22">
-        <v>29</v>
+        <v>633</v>
       </c>
       <c r="AA24" s="22">
-        <v>23</v>
+        <v>463</v>
       </c>
       <c r="AB24" s="22">
-        <v>52</v>
+        <v>960</v>
       </c>
       <c r="AC24" s="22">
-        <v>211</v>
+        <v>3285</v>
       </c>
       <c r="AD24" s="22">
-        <v>110</v>
+        <v>2114</v>
       </c>
       <c r="AE24" s="22">
-        <v>24</v>
+        <v>553</v>
       </c>
       <c r="AF24" s="22">
-        <v>15</v>
+        <v>379</v>
       </c>
       <c r="AG24" s="22">
-        <v>10</v>
+        <v>212</v>
       </c>
       <c r="AH24" s="22">
-        <v>10</v>
+        <v>261</v>
       </c>
       <c r="AI24" s="22">
-        <v>40</v>
+        <v>709</v>
       </c>
       <c r="AJ24" s="22">
-        <v>52</v>
+        <v>1028</v>
       </c>
       <c r="AK24" s="22">
-        <v>24</v>
+        <v>553</v>
       </c>
       <c r="AL24" s="22">
-        <v>15</v>
+        <v>306</v>
       </c>
       <c r="AM24" s="22">
-        <v>16</v>
+        <v>357</v>
       </c>
       <c r="AN24" s="22">
-        <v>24</v>
+        <v>557</v>
       </c>
       <c r="AO24" s="22">
-        <v>12</v>
+        <v>291</v>
       </c>
       <c r="AP24" s="22">
-        <v>126</v>
+        <v>1868</v>
       </c>
       <c r="AQ24" s="22">
-        <v>15</v>
+        <v>284</v>
       </c>
       <c r="AR24" s="22">
-        <v>28</v>
+        <v>531</v>
       </c>
       <c r="AS24" s="22">
-        <v>37</v>
+        <v>654</v>
       </c>
       <c r="AT24" s="22">
-        <v>23</v>
+        <v>446</v>
       </c>
       <c r="AU24" s="22">
-        <v>22</v>
+        <v>389</v>
       </c>
       <c r="AV24" s="22">
-        <v>34</v>
+        <v>646</v>
       </c>
       <c r="AW24" s="22">
-        <v>39</v>
+        <v>484</v>
       </c>
     </row>
     <row r="25" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="17"/>
       <c r="B25" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="22">
-        <v>109</v>
+        <v>2136</v>
       </c>
       <c r="D25" s="22">
-        <v>27</v>
+        <v>503</v>
       </c>
       <c r="E25" s="22">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="F25" s="22">
-        <v>46</v>
+        <v>826</v>
       </c>
       <c r="G25" s="22">
-        <v>18</v>
+        <v>411</v>
       </c>
       <c r="H25" s="22">
-        <v>17</v>
+        <v>400</v>
       </c>
       <c r="I25" s="22">
-        <v>32</v>
+        <v>692</v>
       </c>
       <c r="J25" s="22">
-        <v>52</v>
+        <v>1016</v>
       </c>
       <c r="K25" s="22">
-        <v>34</v>
+        <v>676</v>
       </c>
       <c r="L25" s="22">
-        <v>30</v>
+        <v>700</v>
       </c>
       <c r="M25" s="22">
-        <v>134</v>
+        <v>2508</v>
       </c>
       <c r="N25" s="22">
-        <v>108</v>
+        <v>2121</v>
       </c>
       <c r="O25" s="22">
-        <v>289</v>
+        <v>4253</v>
       </c>
       <c r="P25" s="22">
-        <v>165</v>
+        <v>3116</v>
       </c>
       <c r="Q25" s="22">
-        <v>39</v>
+        <v>843</v>
       </c>
       <c r="R25" s="22">
-        <v>15</v>
+        <v>372</v>
       </c>
       <c r="S25" s="22">
-        <v>18</v>
+        <v>391</v>
       </c>
       <c r="T25" s="22">
-        <v>9</v>
+        <v>268</v>
       </c>
       <c r="U25" s="22">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="V25" s="22">
-        <v>33</v>
+        <v>706</v>
       </c>
       <c r="W25" s="22">
-        <v>28</v>
+        <v>702</v>
       </c>
       <c r="X25" s="22">
-        <v>55</v>
+        <v>1238</v>
       </c>
       <c r="Y25" s="22">
-        <v>107</v>
+        <v>2399</v>
       </c>
       <c r="Z25" s="22">
-        <v>23</v>
+        <v>629</v>
       </c>
       <c r="AA25" s="22">
-        <v>22</v>
+        <v>466</v>
       </c>
       <c r="AB25" s="22">
-        <v>48</v>
+        <v>955</v>
       </c>
       <c r="AC25" s="22">
-        <v>201</v>
+        <v>3294</v>
       </c>
       <c r="AD25" s="22">
-        <v>105</v>
+        <v>2107</v>
       </c>
       <c r="AE25" s="22">
-        <v>22</v>
+        <v>547</v>
       </c>
       <c r="AF25" s="22">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="AG25" s="22">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="AH25" s="22">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="AI25" s="22">
-        <v>33</v>
+        <v>716</v>
       </c>
       <c r="AJ25" s="22">
-        <v>46</v>
+        <v>1031</v>
       </c>
       <c r="AK25" s="22">
-        <v>21</v>
+        <v>552</v>
       </c>
       <c r="AL25" s="22">
-        <v>13</v>
+        <v>302</v>
       </c>
       <c r="AM25" s="22">
-        <v>15</v>
+        <v>357</v>
       </c>
       <c r="AN25" s="22">
-        <v>22</v>
+        <v>546</v>
       </c>
       <c r="AO25" s="22">
-        <v>12</v>
+        <v>285</v>
       </c>
       <c r="AP25" s="22">
-        <v>116</v>
+        <v>1850</v>
       </c>
       <c r="AQ25" s="22">
-        <v>15</v>
+        <v>280</v>
       </c>
       <c r="AR25" s="22">
-        <v>25</v>
+        <v>521</v>
       </c>
       <c r="AS25" s="22">
-        <v>34</v>
+        <v>644</v>
       </c>
       <c r="AT25" s="22">
-        <v>21</v>
+        <v>443</v>
       </c>
       <c r="AU25" s="22">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="AV25" s="22">
-        <v>31</v>
+        <v>647</v>
       </c>
       <c r="AW25" s="22">
-        <v>37</v>
+        <v>491</v>
       </c>
     </row>
     <row r="26" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="17"/>
       <c r="B26" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="22">
-        <v>92</v>
+        <v>2121</v>
       </c>
       <c r="D26" s="22">
-        <v>27</v>
+        <v>492</v>
       </c>
       <c r="E26" s="22">
-        <v>20</v>
+        <v>471</v>
       </c>
       <c r="F26" s="22">
-        <v>46</v>
+        <v>842</v>
       </c>
       <c r="G26" s="22">
-        <v>18</v>
+        <v>409</v>
       </c>
       <c r="H26" s="22">
-        <v>16</v>
+        <v>387</v>
       </c>
       <c r="I26" s="22">
-        <v>32</v>
+        <v>685</v>
       </c>
       <c r="J26" s="22">
-        <v>49</v>
+        <v>1012</v>
       </c>
       <c r="K26" s="22">
-        <v>32</v>
+        <v>673</v>
       </c>
       <c r="L26" s="22">
-        <v>29</v>
+        <v>697</v>
       </c>
       <c r="M26" s="22">
-        <v>124</v>
+        <v>2494</v>
       </c>
       <c r="N26" s="22">
-        <v>101</v>
+        <v>2127</v>
       </c>
       <c r="O26" s="22">
-        <v>277</v>
+        <v>4267</v>
       </c>
       <c r="P26" s="22">
-        <v>158</v>
+        <v>3151</v>
       </c>
       <c r="Q26" s="22">
-        <v>35</v>
+        <v>828</v>
       </c>
       <c r="R26" s="22">
-        <v>14</v>
+        <v>367</v>
       </c>
       <c r="S26" s="22">
-        <v>14</v>
+        <v>393</v>
       </c>
       <c r="T26" s="22">
-        <v>8</v>
+        <v>249</v>
       </c>
       <c r="U26" s="22">
-        <v>12</v>
+        <v>299</v>
       </c>
       <c r="V26" s="22">
-        <v>31</v>
+        <v>689</v>
       </c>
       <c r="W26" s="22">
-        <v>27</v>
+        <v>689</v>
       </c>
       <c r="X26" s="22">
-        <v>53</v>
+        <v>1235</v>
       </c>
       <c r="Y26" s="22">
-        <v>101</v>
+        <v>2448</v>
       </c>
       <c r="Z26" s="22">
-        <v>22</v>
+        <v>619</v>
       </c>
       <c r="AA26" s="22">
-        <v>18</v>
+        <v>490</v>
       </c>
       <c r="AB26" s="22">
-        <v>45</v>
+        <v>947</v>
       </c>
       <c r="AC26" s="22">
-        <v>185</v>
+        <v>3307</v>
       </c>
       <c r="AD26" s="22">
-        <v>100</v>
+        <v>2094</v>
       </c>
       <c r="AE26" s="22">
-        <v>20</v>
+        <v>542</v>
       </c>
       <c r="AF26" s="22">
-        <v>13</v>
+        <v>352</v>
       </c>
       <c r="AG26" s="22">
-        <v>8</v>
+        <v>202</v>
       </c>
       <c r="AH26" s="22">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="AI26" s="22">
-        <v>31</v>
+        <v>708</v>
       </c>
       <c r="AJ26" s="22">
-        <v>44</v>
+        <v>1020</v>
       </c>
       <c r="AK26" s="22">
-        <v>19</v>
+        <v>543</v>
       </c>
       <c r="AL26" s="22">
-        <v>11</v>
+        <v>299</v>
       </c>
       <c r="AM26" s="22">
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="AN26" s="22">
-        <v>19</v>
+        <v>533</v>
       </c>
       <c r="AO26" s="22">
-        <v>11</v>
+        <v>281</v>
       </c>
       <c r="AP26" s="22">
-        <v>106</v>
+        <v>1843</v>
       </c>
       <c r="AQ26" s="22">
-        <v>13</v>
+        <v>278</v>
       </c>
       <c r="AR26" s="22">
-        <v>21</v>
+        <v>515</v>
       </c>
       <c r="AS26" s="22">
-        <v>31</v>
+        <v>629</v>
       </c>
       <c r="AT26" s="22">
-        <v>19</v>
+        <v>432</v>
       </c>
       <c r="AU26" s="22">
-        <v>18</v>
+        <v>398</v>
       </c>
       <c r="AV26" s="22">
-        <v>28</v>
+        <v>627</v>
       </c>
       <c r="AW26" s="22">
-        <v>36</v>
+        <v>478</v>
       </c>
     </row>
     <row r="27" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="17"/>
       <c r="B27" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="22">
-        <v>95</v>
+        <v>2089</v>
       </c>
       <c r="D27" s="22">
-        <v>24</v>
+        <v>483</v>
       </c>
       <c r="E27" s="22">
-        <v>17</v>
+        <v>450</v>
       </c>
       <c r="F27" s="22">
-        <v>40</v>
+        <v>844</v>
       </c>
       <c r="G27" s="22">
-        <v>15</v>
+        <v>405</v>
       </c>
       <c r="H27" s="22">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="I27" s="22">
-        <v>28</v>
+        <v>675</v>
       </c>
       <c r="J27" s="22">
-        <v>43</v>
+        <v>1008</v>
       </c>
       <c r="K27" s="22">
-        <v>28</v>
+        <v>667</v>
       </c>
       <c r="L27" s="22">
-        <v>26</v>
+        <v>694</v>
       </c>
       <c r="M27" s="22">
-        <v>121</v>
+        <v>2488</v>
       </c>
       <c r="N27" s="22">
-        <v>97</v>
+        <v>2122</v>
       </c>
       <c r="O27" s="22">
-        <v>252</v>
+        <v>4292</v>
       </c>
       <c r="P27" s="22">
-        <v>154</v>
+        <v>3067</v>
       </c>
       <c r="Q27" s="22">
-        <v>34</v>
+        <v>814</v>
       </c>
       <c r="R27" s="22">
-        <v>13</v>
+        <v>363</v>
       </c>
       <c r="S27" s="22">
-        <v>13</v>
+        <v>387</v>
       </c>
       <c r="T27" s="22">
-        <v>8</v>
+        <v>249</v>
       </c>
       <c r="U27" s="22">
-        <v>10</v>
+        <v>301</v>
       </c>
       <c r="V27" s="22">
-        <v>28</v>
+        <v>684</v>
       </c>
       <c r="W27" s="22">
-        <v>25</v>
+        <v>667</v>
       </c>
       <c r="X27" s="22">
-        <v>50</v>
+        <v>1225</v>
       </c>
       <c r="Y27" s="22">
-        <v>95</v>
+        <v>2460</v>
       </c>
       <c r="Z27" s="22">
-        <v>20</v>
+        <v>610</v>
       </c>
       <c r="AA27" s="22">
-        <v>18</v>
+        <v>494</v>
       </c>
       <c r="AB27" s="22">
-        <v>42</v>
+        <v>920</v>
       </c>
       <c r="AC27" s="22">
-        <v>179</v>
+        <v>3267</v>
       </c>
       <c r="AD27" s="22">
-        <v>93</v>
+        <v>2063</v>
       </c>
       <c r="AE27" s="22">
-        <v>19</v>
+        <v>531</v>
       </c>
       <c r="AF27" s="22">
-        <v>11</v>
+        <v>348</v>
       </c>
       <c r="AG27" s="22">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="AH27" s="22">
-        <v>5</v>
+        <v>260</v>
       </c>
       <c r="AI27" s="22">
-        <v>27</v>
+        <v>703</v>
       </c>
       <c r="AJ27" s="22">
-        <v>40</v>
+        <v>1009</v>
       </c>
       <c r="AK27" s="22">
-        <v>17</v>
+        <v>526</v>
       </c>
       <c r="AL27" s="22">
-        <v>10</v>
+        <v>295</v>
       </c>
       <c r="AM27" s="22">
-        <v>13</v>
+        <v>357</v>
       </c>
       <c r="AN27" s="22">
-        <v>18</v>
+        <v>522</v>
       </c>
       <c r="AO27" s="22">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="AP27" s="22">
-        <v>91</v>
+        <v>1843</v>
       </c>
       <c r="AQ27" s="22">
-        <v>9</v>
+        <v>284</v>
       </c>
       <c r="AR27" s="22">
-        <v>19</v>
+        <v>508</v>
       </c>
       <c r="AS27" s="22">
-        <v>28</v>
+        <v>615</v>
       </c>
       <c r="AT27" s="22">
-        <v>17</v>
+        <v>419</v>
       </c>
       <c r="AU27" s="22">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="AV27" s="22">
-        <v>23</v>
+        <v>602</v>
       </c>
       <c r="AW27" s="22">
-        <v>31</v>
+        <v>477</v>
       </c>
     </row>
     <row r="28" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="17"/>
       <c r="B28" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="22">
-        <v>89</v>
+        <v>2067</v>
       </c>
       <c r="D28" s="22">
-        <v>21</v>
+        <v>474</v>
       </c>
       <c r="E28" s="22">
-        <v>15</v>
+        <v>441</v>
       </c>
       <c r="F28" s="22">
-        <v>36</v>
+        <v>815</v>
       </c>
       <c r="G28" s="22">
-        <v>14</v>
+        <v>394</v>
       </c>
       <c r="H28" s="22">
-        <v>11</v>
+        <v>394</v>
       </c>
       <c r="I28" s="22">
-        <v>24</v>
+        <v>660</v>
       </c>
       <c r="J28" s="22">
-        <v>38</v>
+        <v>1006</v>
       </c>
       <c r="K28" s="22">
-        <v>24</v>
+        <v>664</v>
       </c>
       <c r="L28" s="22">
-        <v>22</v>
+        <v>691</v>
       </c>
       <c r="M28" s="22">
-        <v>111</v>
+        <v>2459</v>
       </c>
       <c r="N28" s="22">
-        <v>89</v>
+        <v>2115</v>
       </c>
       <c r="O28" s="22">
-        <v>227</v>
+        <v>4243</v>
       </c>
       <c r="P28" s="22">
-        <v>137</v>
+        <v>3039</v>
       </c>
       <c r="Q28" s="22">
-        <v>31</v>
+        <v>797</v>
       </c>
       <c r="R28" s="22">
-        <v>12</v>
+        <v>360</v>
       </c>
       <c r="S28" s="22">
-        <v>11</v>
+        <v>386</v>
       </c>
       <c r="T28" s="22">
-        <v>7</v>
+        <v>253</v>
       </c>
       <c r="U28" s="22">
-        <v>9</v>
+        <v>282</v>
       </c>
       <c r="V28" s="22">
-        <v>23</v>
+        <v>675</v>
       </c>
       <c r="W28" s="22">
-        <v>23</v>
+        <v>654</v>
       </c>
       <c r="X28" s="22">
-        <v>47</v>
+        <v>1194</v>
       </c>
       <c r="Y28" s="22">
-        <v>97</v>
+        <v>2440</v>
       </c>
       <c r="Z28" s="22">
-        <v>19</v>
+        <v>627</v>
       </c>
       <c r="AA28" s="22">
-        <v>15</v>
+        <v>465</v>
       </c>
       <c r="AB28" s="22">
-        <v>36</v>
+        <v>907</v>
       </c>
       <c r="AC28" s="22">
-        <v>151</v>
+        <v>3257</v>
       </c>
       <c r="AD28" s="22">
-        <v>76</v>
+        <v>2044</v>
       </c>
       <c r="AE28" s="22">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="AF28" s="22">
-        <v>9</v>
+        <v>340</v>
       </c>
       <c r="AG28" s="22">
-        <v>6</v>
+        <v>195</v>
       </c>
       <c r="AH28" s="22">
-        <v>4</v>
+        <v>252</v>
       </c>
       <c r="AI28" s="22">
-        <v>23</v>
+        <v>698</v>
       </c>
       <c r="AJ28" s="22">
-        <v>35</v>
+        <v>998</v>
       </c>
       <c r="AK28" s="22">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="AL28" s="22">
-        <v>9</v>
+        <v>291</v>
       </c>
       <c r="AM28" s="22">
-        <v>12</v>
+        <v>351</v>
       </c>
       <c r="AN28" s="22">
-        <v>17</v>
+        <v>513</v>
       </c>
       <c r="AO28" s="22">
-        <v>11</v>
+        <v>271</v>
       </c>
       <c r="AP28" s="22">
-        <v>88</v>
+        <v>1811</v>
       </c>
       <c r="AQ28" s="22">
-        <v>9</v>
+        <v>268</v>
       </c>
       <c r="AR28" s="22">
-        <v>17</v>
+        <v>500</v>
       </c>
       <c r="AS28" s="22">
-        <v>26</v>
+        <v>611</v>
       </c>
       <c r="AT28" s="22">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="AU28" s="22">
-        <v>13</v>
+        <v>382</v>
       </c>
       <c r="AV28" s="22">
-        <v>23</v>
+        <v>579</v>
       </c>
       <c r="AW28" s="22">
-        <v>27</v>
+        <v>477</v>
       </c>
     </row>
     <row r="29" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="17"/>
       <c r="B29" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="22">
-        <v>80</v>
+        <v>1993</v>
       </c>
       <c r="D29" s="22">
-        <v>18</v>
+        <v>463</v>
       </c>
       <c r="E29" s="22">
-        <v>13</v>
+        <v>420</v>
       </c>
       <c r="F29" s="22">
-        <v>33</v>
+        <v>793</v>
       </c>
       <c r="G29" s="22">
-        <v>12</v>
+        <v>382</v>
       </c>
       <c r="H29" s="22">
-        <v>10</v>
+        <v>380</v>
       </c>
       <c r="I29" s="22">
-        <v>22</v>
+        <v>652</v>
       </c>
       <c r="J29" s="22">
-        <v>34</v>
+        <v>988</v>
       </c>
       <c r="K29" s="22">
-        <v>22</v>
+        <v>654</v>
       </c>
       <c r="L29" s="22">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="M29" s="22">
-        <v>97</v>
+        <v>2398</v>
       </c>
       <c r="N29" s="22">
-        <v>77</v>
+        <v>2095</v>
       </c>
       <c r="O29" s="22">
-        <v>212</v>
+        <v>4109</v>
       </c>
       <c r="P29" s="22">
-        <v>119</v>
+        <v>2975</v>
       </c>
       <c r="Q29" s="22">
-        <v>25</v>
+        <v>778</v>
       </c>
       <c r="R29" s="22">
-        <v>10</v>
+        <v>356</v>
       </c>
       <c r="S29" s="22">
-        <v>8</v>
+        <v>383</v>
       </c>
       <c r="T29" s="22">
-        <v>6</v>
+        <v>246</v>
       </c>
       <c r="U29" s="22">
-        <v>8</v>
+        <v>265</v>
       </c>
       <c r="V29" s="22">
-        <v>20</v>
+        <v>658</v>
       </c>
       <c r="W29" s="22">
-        <v>18</v>
+        <v>641</v>
       </c>
       <c r="X29" s="22">
-        <v>38</v>
+        <v>1163</v>
       </c>
       <c r="Y29" s="22">
-        <v>71</v>
+        <v>2370</v>
       </c>
       <c r="Z29" s="22">
-        <v>14</v>
+        <v>593</v>
       </c>
       <c r="AA29" s="22">
-        <v>15</v>
+        <v>443</v>
       </c>
       <c r="AB29" s="22">
-        <v>34</v>
+        <v>897</v>
       </c>
       <c r="AC29" s="22">
-        <v>147</v>
+        <v>3178</v>
       </c>
       <c r="AD29" s="22">
-        <v>72</v>
+        <v>2019</v>
       </c>
       <c r="AE29" s="22">
-        <v>15</v>
+        <v>507</v>
       </c>
       <c r="AF29" s="22">
-        <v>9</v>
+        <v>345</v>
       </c>
       <c r="AG29" s="22">
-        <v>6</v>
+        <v>186</v>
       </c>
       <c r="AH29" s="22">
-        <v>5</v>
+        <v>229</v>
       </c>
       <c r="AI29" s="22">
-        <v>23</v>
+        <v>682</v>
       </c>
       <c r="AJ29" s="22">
-        <v>35</v>
+        <v>984</v>
       </c>
       <c r="AK29" s="22">
-        <v>13</v>
+        <v>497</v>
       </c>
       <c r="AL29" s="22">
-        <v>7</v>
+        <v>285</v>
       </c>
       <c r="AM29" s="22">
-        <v>10</v>
+        <v>343</v>
       </c>
       <c r="AN29" s="22">
-        <v>13</v>
+        <v>501</v>
       </c>
       <c r="AO29" s="22">
-        <v>8</v>
+        <v>267</v>
       </c>
       <c r="AP29" s="22">
-        <v>77</v>
+        <v>1786</v>
       </c>
       <c r="AQ29" s="22">
-        <v>7</v>
+        <v>264</v>
       </c>
       <c r="AR29" s="22">
-        <v>14</v>
+        <v>480</v>
       </c>
       <c r="AS29" s="22">
-        <v>23</v>
+        <v>599</v>
       </c>
       <c r="AT29" s="22">
-        <v>15</v>
+        <v>400</v>
       </c>
       <c r="AU29" s="22">
-        <v>11</v>
+        <v>374</v>
       </c>
       <c r="AV29" s="22">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="AW29" s="22">
-        <v>25</v>
+        <v>468</v>
       </c>
     </row>
     <row r="30" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="17"/>
       <c r="B30" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="22">
-        <v>70</v>
+        <v>1955</v>
       </c>
       <c r="D30" s="22">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="E30" s="22">
-        <v>13</v>
+        <v>412</v>
       </c>
       <c r="F30" s="22">
-        <v>33</v>
+        <v>776</v>
       </c>
       <c r="G30" s="22">
-        <v>13</v>
+        <v>371</v>
       </c>
       <c r="H30" s="22">
-        <v>10</v>
+        <v>362</v>
       </c>
       <c r="I30" s="22">
-        <v>22</v>
+        <v>643</v>
       </c>
       <c r="J30" s="22">
-        <v>37</v>
+        <v>970</v>
       </c>
       <c r="K30" s="22">
-        <v>23</v>
+        <v>644</v>
       </c>
       <c r="L30" s="22">
-        <v>23</v>
+        <v>661</v>
       </c>
       <c r="M30" s="22">
-        <v>91</v>
+        <v>2377</v>
       </c>
       <c r="N30" s="22">
-        <v>73</v>
+        <v>2085</v>
       </c>
       <c r="O30" s="22">
-        <v>195</v>
+        <v>4075</v>
       </c>
       <c r="P30" s="22">
-        <v>110</v>
+        <v>2894</v>
       </c>
       <c r="Q30" s="22">
-        <v>25</v>
+        <v>764</v>
       </c>
       <c r="R30" s="22">
-        <v>10</v>
+        <v>351</v>
       </c>
       <c r="S30" s="22">
-        <v>10</v>
+        <v>379</v>
       </c>
       <c r="T30" s="22">
-        <v>6</v>
+        <v>242</v>
       </c>
       <c r="U30" s="22">
-        <v>9</v>
+        <v>260</v>
       </c>
       <c r="V30" s="22">
-        <v>22</v>
+        <v>647</v>
       </c>
       <c r="W30" s="22">
-        <v>17</v>
+        <v>639</v>
       </c>
       <c r="X30" s="22">
-        <v>40</v>
+        <v>1160</v>
       </c>
       <c r="Y30" s="22">
-        <v>78</v>
+        <v>2314</v>
       </c>
       <c r="Z30" s="22">
-        <v>14</v>
+        <v>556</v>
       </c>
       <c r="AA30" s="22">
-        <v>14</v>
+        <v>435</v>
       </c>
       <c r="AB30" s="22">
-        <v>32</v>
+        <v>887</v>
       </c>
       <c r="AC30" s="22">
-        <v>139</v>
+        <v>3032</v>
       </c>
       <c r="AD30" s="22">
-        <v>65</v>
+        <v>1997</v>
       </c>
       <c r="AE30" s="22">
-        <v>13</v>
+        <v>503</v>
       </c>
       <c r="AF30" s="22">
-        <v>8</v>
+        <v>332</v>
       </c>
       <c r="AG30" s="22">
-        <v>7</v>
+        <v>191</v>
       </c>
       <c r="AH30" s="22">
-        <v>7</v>
+        <v>226</v>
       </c>
       <c r="AI30" s="22">
-        <v>24</v>
+        <v>669</v>
       </c>
       <c r="AJ30" s="22">
-        <v>35</v>
+        <v>967</v>
       </c>
       <c r="AK30" s="22">
-        <v>13</v>
+        <v>490</v>
       </c>
       <c r="AL30" s="22">
-        <v>7</v>
+        <v>280</v>
       </c>
       <c r="AM30" s="22">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="AN30" s="22">
-        <v>12</v>
+        <v>489</v>
       </c>
       <c r="AO30" s="22">
-        <v>7</v>
+        <v>261</v>
       </c>
       <c r="AP30" s="22">
-        <v>77</v>
+        <v>1770</v>
       </c>
       <c r="AQ30" s="22">
-        <v>8</v>
+        <v>274</v>
       </c>
       <c r="AR30" s="22">
-        <v>14</v>
+        <v>473</v>
       </c>
       <c r="AS30" s="22">
-        <v>23</v>
+        <v>587</v>
       </c>
       <c r="AT30" s="22">
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="AU30" s="22">
-        <v>11</v>
+        <v>365</v>
       </c>
       <c r="AV30" s="22">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="AW30" s="22">
-        <v>20</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="17"/>
       <c r="B31" s="18">
         <v>2020</v>
       </c>
       <c r="C31" s="22">
-        <v>80</v>
+        <v>1955</v>
       </c>
       <c r="D31" s="22">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="E31" s="22">
-        <v>15</v>
+        <v>409</v>
       </c>
       <c r="F31" s="22">
-        <v>39</v>
+        <v>769</v>
       </c>
       <c r="G31" s="22">
-        <v>14</v>
+        <v>367</v>
       </c>
       <c r="H31" s="22">
-        <v>12</v>
+        <v>360</v>
       </c>
       <c r="I31" s="22">
-        <v>25</v>
+        <v>630</v>
       </c>
       <c r="J31" s="22">
-        <v>38</v>
+        <v>964</v>
       </c>
       <c r="K31" s="22">
-        <v>24</v>
+        <v>649</v>
       </c>
       <c r="L31" s="22">
-        <v>22</v>
+        <v>660</v>
       </c>
       <c r="M31" s="22">
-        <v>119</v>
+        <v>2381</v>
       </c>
       <c r="N31" s="22">
-        <v>94</v>
+        <v>2069</v>
       </c>
       <c r="O31" s="22">
-        <v>260</v>
+        <v>4038</v>
       </c>
       <c r="P31" s="22">
-        <v>148</v>
+        <v>2938</v>
       </c>
       <c r="Q31" s="22">
-        <v>27</v>
+        <v>757</v>
       </c>
       <c r="R31" s="22">
-        <v>11</v>
+        <v>348</v>
       </c>
       <c r="S31" s="22">
-        <v>11</v>
+        <v>376</v>
       </c>
       <c r="T31" s="22">
-        <v>7</v>
+        <v>240</v>
       </c>
       <c r="U31" s="22">
-        <v>8</v>
+        <v>269</v>
       </c>
       <c r="V31" s="22">
-        <v>24</v>
+        <v>644</v>
       </c>
       <c r="W31" s="22">
-        <v>20</v>
+        <v>630</v>
       </c>
       <c r="X31" s="22">
-        <v>48</v>
+        <v>1162</v>
       </c>
       <c r="Y31" s="22">
-        <v>107</v>
+        <v>2301</v>
       </c>
       <c r="Z31" s="22">
-        <v>19</v>
+        <v>573</v>
       </c>
       <c r="AA31" s="22">
-        <v>18</v>
+        <v>438</v>
       </c>
       <c r="AB31" s="22">
-        <v>37</v>
+        <v>886</v>
       </c>
       <c r="AC31" s="22">
-        <v>161</v>
+        <v>2999</v>
       </c>
       <c r="AD31" s="22">
-        <v>77</v>
+        <v>1968</v>
       </c>
       <c r="AE31" s="22">
-        <v>17</v>
+        <v>493</v>
       </c>
       <c r="AF31" s="22">
-        <v>11</v>
+        <v>330</v>
       </c>
       <c r="AG31" s="22">
-        <v>7</v>
+        <v>182</v>
       </c>
       <c r="AH31" s="22">
-        <v>5</v>
+        <v>239</v>
       </c>
       <c r="AI31" s="22">
-        <v>25</v>
+        <v>661</v>
       </c>
       <c r="AJ31" s="22">
-        <v>36</v>
+        <v>957</v>
       </c>
       <c r="AK31" s="22">
-        <v>13</v>
+        <v>488</v>
       </c>
       <c r="AL31" s="22">
-        <v>8</v>
+        <v>275</v>
       </c>
       <c r="AM31" s="22">
-        <v>11</v>
+        <v>335</v>
       </c>
       <c r="AN31" s="22">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="AO31" s="22">
-        <v>9</v>
+        <v>256</v>
       </c>
       <c r="AP31" s="22">
-        <v>83</v>
+        <v>1763</v>
       </c>
       <c r="AQ31" s="22">
-        <v>8</v>
+        <v>257</v>
       </c>
       <c r="AR31" s="22">
-        <v>16</v>
+        <v>464</v>
       </c>
       <c r="AS31" s="22">
-        <v>24</v>
+        <v>577</v>
       </c>
       <c r="AT31" s="22">
-        <v>13</v>
+        <v>383</v>
       </c>
       <c r="AU31" s="22">
-        <v>12</v>
+        <v>359</v>
       </c>
       <c r="AV31" s="22">
-        <v>22</v>
+        <v>563</v>
       </c>
       <c r="AW31" s="22">
-        <v>25</v>
+        <v>459</v>
       </c>
     </row>
     <row r="32" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="17"/>
       <c r="B32" s="18">
         <v>2021</v>
       </c>
       <c r="C32" s="22">
-        <v>82</v>
+        <v>1949</v>
       </c>
       <c r="D32" s="22">
-        <v>19</v>
+        <v>441</v>
       </c>
       <c r="E32" s="22">
-        <v>15</v>
+        <v>411</v>
       </c>
       <c r="F32" s="22">
-        <v>38</v>
+        <v>772</v>
       </c>
       <c r="G32" s="22">
-        <v>13</v>
+        <v>357</v>
       </c>
       <c r="H32" s="22">
-        <v>12</v>
+        <v>353</v>
       </c>
       <c r="I32" s="22">
-        <v>24</v>
+        <v>622</v>
       </c>
       <c r="J32" s="22">
-        <v>41</v>
+        <v>961</v>
       </c>
       <c r="K32" s="22">
-        <v>27</v>
+        <v>650</v>
       </c>
       <c r="L32" s="22">
-        <v>24</v>
+        <v>653</v>
       </c>
       <c r="M32" s="22">
-        <v>125</v>
+        <v>2363</v>
       </c>
       <c r="N32" s="22">
-        <v>98</v>
+        <v>2071</v>
       </c>
       <c r="O32" s="22">
-        <v>255</v>
+        <v>3982</v>
       </c>
       <c r="P32" s="22">
-        <v>155</v>
+        <v>3007</v>
       </c>
       <c r="Q32" s="22">
-        <v>27</v>
+        <v>750</v>
       </c>
       <c r="R32" s="22">
-        <v>11</v>
+        <v>346</v>
       </c>
       <c r="S32" s="22">
-        <v>12</v>
+        <v>374</v>
       </c>
       <c r="T32" s="22">
-        <v>6</v>
+        <v>241</v>
       </c>
       <c r="U32" s="22">
-        <v>10</v>
+        <v>263</v>
       </c>
       <c r="V32" s="22">
-        <v>26</v>
+        <v>647</v>
       </c>
       <c r="W32" s="22">
-        <v>21</v>
+        <v>620</v>
       </c>
       <c r="X32" s="22">
-        <v>49</v>
+        <v>1157</v>
       </c>
       <c r="Y32" s="22">
-        <v>106</v>
+        <v>2280</v>
       </c>
       <c r="Z32" s="22">
-        <v>20</v>
+        <v>579</v>
       </c>
       <c r="AA32" s="22">
-        <v>18</v>
+        <v>451</v>
       </c>
       <c r="AB32" s="22">
-        <v>38</v>
+        <v>885</v>
       </c>
       <c r="AC32" s="22">
-        <v>168</v>
+        <v>2995</v>
       </c>
       <c r="AD32" s="22">
-        <v>80</v>
+        <v>1945</v>
       </c>
       <c r="AE32" s="22">
-        <v>17</v>
+        <v>488</v>
       </c>
       <c r="AF32" s="22">
-        <v>11</v>
+        <v>337</v>
       </c>
       <c r="AG32" s="22">
-        <v>6</v>
+        <v>178</v>
       </c>
       <c r="AH32" s="22">
-        <v>6</v>
+        <v>229</v>
       </c>
       <c r="AI32" s="22">
-        <v>26</v>
+        <v>653</v>
       </c>
       <c r="AJ32" s="22">
-        <v>35</v>
+        <v>951</v>
       </c>
       <c r="AK32" s="22">
-        <v>13</v>
+        <v>481</v>
       </c>
       <c r="AL32" s="22">
-        <v>10</v>
+        <v>270</v>
       </c>
       <c r="AM32" s="22">
-        <v>11</v>
+        <v>334</v>
       </c>
       <c r="AN32" s="22">
-        <v>15</v>
+        <v>482</v>
       </c>
       <c r="AO32" s="22">
-        <v>8</v>
+        <v>254</v>
       </c>
       <c r="AP32" s="22">
-        <v>82</v>
+        <v>1761</v>
       </c>
       <c r="AQ32" s="22">
-        <v>7</v>
+        <v>250</v>
       </c>
       <c r="AR32" s="22">
-        <v>15</v>
+        <v>460</v>
       </c>
       <c r="AS32" s="22">
-        <v>24</v>
+        <v>571</v>
       </c>
       <c r="AT32" s="22">
-        <v>13</v>
+        <v>383</v>
       </c>
       <c r="AU32" s="22">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="AV32" s="22">
-        <v>22</v>
+        <v>551</v>
       </c>
       <c r="AW32" s="22">
-        <v>28</v>
+        <v>459</v>
       </c>
     </row>
     <row r="33" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="17"/>
       <c r="B33" s="18">
         <v>2022</v>
       </c>
       <c r="C33" s="22">
-        <v>85</v>
+        <v>1924</v>
       </c>
       <c r="D33" s="22">
-        <v>19</v>
+        <v>434</v>
       </c>
       <c r="E33" s="22">
-        <v>14</v>
+        <v>408</v>
       </c>
       <c r="F33" s="22">
-        <v>36</v>
+        <v>778</v>
       </c>
       <c r="G33" s="22">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="H33" s="22">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="I33" s="22">
-        <v>23</v>
+        <v>614</v>
       </c>
       <c r="J33" s="22">
-        <v>38</v>
+        <v>959</v>
       </c>
       <c r="K33" s="22">
-        <v>25</v>
+        <v>636</v>
       </c>
       <c r="L33" s="22">
-        <v>20</v>
+        <v>648</v>
       </c>
       <c r="M33" s="22">
-        <v>110</v>
+        <v>2337</v>
       </c>
       <c r="N33" s="22">
-        <v>87</v>
+        <v>2062</v>
       </c>
       <c r="O33" s="22">
-        <v>226</v>
+        <v>3895</v>
       </c>
       <c r="P33" s="22">
-        <v>146</v>
+        <v>2990</v>
       </c>
       <c r="Q33" s="22">
-        <v>26</v>
+        <v>739</v>
       </c>
       <c r="R33" s="22">
-        <v>10</v>
+        <v>343</v>
       </c>
       <c r="S33" s="22">
-        <v>13</v>
+        <v>369</v>
       </c>
       <c r="T33" s="22">
-        <v>7</v>
+        <v>243</v>
       </c>
       <c r="U33" s="22">
-        <v>8</v>
+        <v>266</v>
       </c>
       <c r="V33" s="22">
-        <v>23</v>
+        <v>656</v>
       </c>
       <c r="W33" s="22">
-        <v>19</v>
+        <v>616</v>
       </c>
       <c r="X33" s="22">
-        <v>44</v>
+        <v>1148</v>
       </c>
       <c r="Y33" s="22">
-        <v>87</v>
+        <v>2265</v>
       </c>
       <c r="Z33" s="22">
-        <v>18</v>
+        <v>579</v>
       </c>
       <c r="AA33" s="22">
-        <v>18</v>
+        <v>441</v>
       </c>
       <c r="AB33" s="22">
-        <v>34</v>
+        <v>886</v>
       </c>
       <c r="AC33" s="22">
-        <v>151</v>
+        <v>2959</v>
       </c>
       <c r="AD33" s="22">
-        <v>73</v>
+        <v>1914</v>
       </c>
       <c r="AE33" s="22">
-        <v>15</v>
+        <v>484</v>
       </c>
       <c r="AF33" s="22">
-        <v>11</v>
+        <v>333</v>
       </c>
       <c r="AG33" s="22">
-        <v>6</v>
+        <v>176</v>
       </c>
       <c r="AH33" s="22">
-        <v>5</v>
+        <v>206</v>
       </c>
       <c r="AI33" s="22">
-        <v>24</v>
+        <v>642</v>
       </c>
       <c r="AJ33" s="22">
-        <v>32</v>
+        <v>940</v>
       </c>
       <c r="AK33" s="22">
-        <v>12</v>
+        <v>481</v>
       </c>
       <c r="AL33" s="22">
-        <v>8</v>
+        <v>265</v>
       </c>
       <c r="AM33" s="22">
-        <v>10</v>
+        <v>330</v>
       </c>
       <c r="AN33" s="22">
-        <v>14</v>
+        <v>471</v>
       </c>
       <c r="AO33" s="22">
-        <v>7</v>
+        <v>253</v>
       </c>
       <c r="AP33" s="22">
-        <v>77</v>
+        <v>1752</v>
       </c>
       <c r="AQ33" s="22">
-        <v>7</v>
+        <v>246</v>
       </c>
       <c r="AR33" s="22">
-        <v>13</v>
+        <v>458</v>
       </c>
       <c r="AS33" s="22">
-        <v>22</v>
+        <v>565</v>
       </c>
       <c r="AT33" s="22">
-        <v>12</v>
+        <v>379</v>
       </c>
       <c r="AU33" s="22">
-        <v>13</v>
+        <v>364</v>
       </c>
       <c r="AV33" s="22">
-        <v>19</v>
+        <v>548</v>
       </c>
       <c r="AW33" s="22">
-        <v>25</v>
+        <v>456</v>
       </c>
     </row>
     <row r="34" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="17"/>
       <c r="B34" s="18">
         <v>2023</v>
       </c>
       <c r="C34" s="22">
-        <v>76</v>
+        <v>1867</v>
       </c>
       <c r="D34" s="22">
-        <v>19</v>
+        <v>424</v>
       </c>
       <c r="E34" s="22">
-        <v>14</v>
+        <v>405</v>
       </c>
       <c r="F34" s="22">
-        <v>38</v>
+        <v>760</v>
       </c>
       <c r="G34" s="22">
-        <v>12</v>
+        <v>354</v>
       </c>
       <c r="H34" s="22">
-        <v>10</v>
+        <v>335</v>
       </c>
       <c r="I34" s="22">
-        <v>24</v>
+        <v>604</v>
       </c>
       <c r="J34" s="22">
-        <v>39</v>
+        <v>953</v>
       </c>
       <c r="K34" s="22">
-        <v>25</v>
+        <v>620</v>
       </c>
       <c r="L34" s="22">
-        <v>21</v>
+        <v>635</v>
       </c>
       <c r="M34" s="22">
-        <v>111</v>
+        <v>2329</v>
       </c>
       <c r="N34" s="22">
-        <v>88</v>
+        <v>2037</v>
       </c>
       <c r="O34" s="22">
-        <v>214</v>
+        <v>3956</v>
       </c>
       <c r="P34" s="22">
-        <v>152</v>
+        <v>2960</v>
       </c>
       <c r="Q34" s="22">
-        <v>25</v>
+        <v>724</v>
       </c>
       <c r="R34" s="22">
-        <v>10</v>
+        <v>335</v>
       </c>
       <c r="S34" s="22">
-        <v>12</v>
+        <v>365</v>
       </c>
       <c r="T34" s="22">
-        <v>6</v>
+        <v>241</v>
       </c>
       <c r="U34" s="22">
-        <v>9</v>
+        <v>256</v>
       </c>
       <c r="V34" s="22">
-        <v>23</v>
+        <v>645</v>
       </c>
       <c r="W34" s="22">
-        <v>20</v>
+        <v>614</v>
       </c>
       <c r="X34" s="22">
-        <v>43</v>
+        <v>1132</v>
       </c>
       <c r="Y34" s="22">
-        <v>84</v>
+        <v>2233</v>
       </c>
       <c r="Z34" s="22">
-        <v>17</v>
+        <v>583</v>
       </c>
       <c r="AA34" s="22">
-        <v>18</v>
+        <v>426</v>
       </c>
       <c r="AB34" s="22">
-        <v>33</v>
+        <v>877</v>
       </c>
       <c r="AC34" s="22">
-        <v>153</v>
+        <v>2941</v>
       </c>
       <c r="AD34" s="22">
-        <v>73</v>
+        <v>1885</v>
       </c>
       <c r="AE34" s="22">
-        <v>16</v>
+        <v>480</v>
       </c>
       <c r="AF34" s="22">
-        <v>10</v>
+        <v>322</v>
       </c>
       <c r="AG34" s="22">
-        <v>6</v>
+        <v>185</v>
       </c>
       <c r="AH34" s="22">
-        <v>5</v>
+        <v>217</v>
       </c>
       <c r="AI34" s="22">
-        <v>23</v>
+        <v>627</v>
       </c>
       <c r="AJ34" s="22">
-        <v>31</v>
+        <v>926</v>
       </c>
       <c r="AK34" s="22">
-        <v>11</v>
+        <v>479</v>
       </c>
       <c r="AL34" s="22">
-        <v>6</v>
+        <v>263</v>
       </c>
       <c r="AM34" s="22">
-        <v>10</v>
+        <v>326</v>
       </c>
       <c r="AN34" s="22">
-        <v>15</v>
+        <v>463</v>
       </c>
       <c r="AO34" s="22">
-        <v>7</v>
+        <v>250</v>
       </c>
       <c r="AP34" s="22">
-        <v>73</v>
+        <v>1754</v>
       </c>
       <c r="AQ34" s="22">
-        <v>6</v>
+        <v>246</v>
       </c>
       <c r="AR34" s="22">
-        <v>13</v>
+        <v>449</v>
       </c>
       <c r="AS34" s="22">
-        <v>22</v>
+        <v>558</v>
       </c>
       <c r="AT34" s="22">
-        <v>14</v>
+        <v>379</v>
       </c>
       <c r="AU34" s="22">
-        <v>13</v>
+        <v>359</v>
       </c>
       <c r="AV34" s="22">
-        <v>18</v>
+        <v>547</v>
       </c>
       <c r="AW34" s="22">
-        <v>26</v>
+        <v>446</v>
       </c>
     </row>
     <row r="35" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A35" s="17"/>
       <c r="B35" s="18">
         <v>2024</v>
       </c>
       <c r="C35" s="22">
-        <v>72</v>
+        <v>1829</v>
       </c>
       <c r="D35" s="22">
-        <v>20</v>
+        <v>412</v>
       </c>
       <c r="E35" s="22">
-        <v>15</v>
+        <v>398</v>
       </c>
       <c r="F35" s="22">
-        <v>41</v>
+        <v>742</v>
       </c>
       <c r="G35" s="22">
-        <v>13</v>
+        <v>338</v>
       </c>
       <c r="H35" s="22">
-        <v>11</v>
+        <v>332</v>
       </c>
       <c r="I35" s="22">
-        <v>24</v>
+        <v>593</v>
       </c>
       <c r="J35" s="22">
-        <v>37</v>
+        <v>939</v>
       </c>
       <c r="K35" s="22">
-        <v>24</v>
+        <v>611</v>
       </c>
       <c r="L35" s="22">
-        <v>21</v>
+        <v>630</v>
       </c>
       <c r="M35" s="22">
-        <v>112</v>
+        <v>2312</v>
       </c>
       <c r="N35" s="22">
-        <v>87</v>
+        <v>2018</v>
       </c>
       <c r="O35" s="22">
-        <v>224</v>
+        <v>3969</v>
       </c>
       <c r="P35" s="22">
-        <v>135</v>
+        <v>2889</v>
       </c>
       <c r="Q35" s="22">
-        <v>24</v>
+        <v>712</v>
       </c>
       <c r="R35" s="22">
-        <v>10</v>
+        <v>334</v>
       </c>
       <c r="S35" s="22">
-        <v>12</v>
+        <v>360</v>
       </c>
       <c r="T35" s="22">
-        <v>5</v>
+        <v>243</v>
       </c>
       <c r="U35" s="22">
-        <v>8</v>
+        <v>252</v>
       </c>
       <c r="V35" s="22">
-        <v>20</v>
+        <v>633</v>
       </c>
       <c r="W35" s="22">
-        <v>20</v>
+        <v>605</v>
       </c>
       <c r="X35" s="22">
-        <v>44</v>
+        <v>1123</v>
       </c>
       <c r="Y35" s="22">
-        <v>88</v>
+        <v>2233</v>
       </c>
       <c r="Z35" s="22">
-        <v>17</v>
+        <v>577</v>
       </c>
       <c r="AA35" s="22">
-        <v>18</v>
+        <v>430</v>
       </c>
       <c r="AB35" s="22">
-        <v>31</v>
+        <v>864</v>
       </c>
       <c r="AC35" s="22">
-        <v>152</v>
+        <v>2881</v>
       </c>
       <c r="AD35" s="22">
-        <v>69</v>
+        <v>1858</v>
       </c>
       <c r="AE35" s="22">
-        <v>15</v>
+        <v>464</v>
       </c>
       <c r="AF35" s="22">
-        <v>9</v>
+        <v>319</v>
       </c>
       <c r="AG35" s="22">
-        <v>5</v>
+        <v>179</v>
       </c>
       <c r="AH35" s="22">
-        <v>6</v>
+        <v>229</v>
       </c>
       <c r="AI35" s="22">
-        <v>25</v>
+        <v>610</v>
       </c>
       <c r="AJ35" s="22">
-        <v>31</v>
+        <v>906</v>
       </c>
       <c r="AK35" s="22">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="AL35" s="22">
-        <v>5</v>
+        <v>257</v>
       </c>
       <c r="AM35" s="22">
-        <v>9</v>
+        <v>324</v>
       </c>
       <c r="AN35" s="22">
-        <v>15</v>
+        <v>459</v>
       </c>
       <c r="AO35" s="22">
-        <v>6</v>
+        <v>244</v>
       </c>
       <c r="AP35" s="22">
-        <v>78</v>
+        <v>1720</v>
       </c>
       <c r="AQ35" s="22">
-        <v>6</v>
+        <v>250</v>
       </c>
       <c r="AR35" s="22">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="AS35" s="22">
-        <v>23</v>
+        <v>553</v>
       </c>
       <c r="AT35" s="22">
-        <v>14</v>
+        <v>377</v>
       </c>
       <c r="AU35" s="22">
-        <v>12</v>
+        <v>353</v>
       </c>
       <c r="AV35" s="22">
-        <v>20</v>
+        <v>536</v>
       </c>
       <c r="AW35" s="22">
-        <v>25</v>
+        <v>441</v>
       </c>
     </row>
     <row r="36" spans="1:49" s="22" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A36" s="23"/>
       <c r="B36" s="24">
         <v>2025</v>
       </c>
-      <c r="C36" s="35">
-[...35 lines deleted...]
-      <c r="O36" s="35">
+      <c r="C36" s="109">
+        <v>1802</v>
+      </c>
+      <c r="D36" s="109">
+        <v>405</v>
+      </c>
+      <c r="E36" s="109">
+        <v>404</v>
+      </c>
+      <c r="F36" s="109">
+        <v>735</v>
+      </c>
+      <c r="G36" s="109">
+        <v>329</v>
+      </c>
+      <c r="H36" s="109">
+        <v>331</v>
+      </c>
+      <c r="I36" s="109">
+        <v>581</v>
+      </c>
+      <c r="J36" s="109">
+        <v>921</v>
+      </c>
+      <c r="K36" s="109">
+        <v>604</v>
+      </c>
+      <c r="L36" s="109">
+        <v>625</v>
+      </c>
+      <c r="M36" s="109">
+        <v>2284</v>
+      </c>
+      <c r="N36" s="109">
+        <v>1999</v>
+      </c>
+      <c r="O36" s="109">
+        <v>3909</v>
+      </c>
+      <c r="P36" s="109">
+        <v>2810</v>
+      </c>
+      <c r="Q36" s="109">
+        <v>698</v>
+      </c>
+      <c r="R36" s="109">
+        <v>328</v>
+      </c>
+      <c r="S36" s="109">
+        <v>355</v>
+      </c>
+      <c r="T36" s="109">
+        <v>231</v>
+      </c>
+      <c r="U36" s="109">
+        <v>245</v>
+      </c>
+      <c r="V36" s="109">
+        <v>621</v>
+      </c>
+      <c r="W36" s="109">
+        <v>594</v>
+      </c>
+      <c r="X36" s="109">
+        <v>1103</v>
+      </c>
+      <c r="Y36" s="109">
+        <v>2203</v>
+      </c>
+      <c r="Z36" s="109">
+        <v>567</v>
+      </c>
+      <c r="AA36" s="109">
+        <v>433</v>
+      </c>
+      <c r="AB36" s="109">
+        <v>847</v>
+      </c>
+      <c r="AC36" s="109">
+        <v>2822</v>
+      </c>
+      <c r="AD36" s="109">
+        <v>1826</v>
+      </c>
+      <c r="AE36" s="109">
+        <v>461</v>
+      </c>
+      <c r="AF36" s="109">
+        <v>312</v>
+      </c>
+      <c r="AG36" s="109">
+        <v>169</v>
+      </c>
+      <c r="AH36" s="109">
         <v>215</v>
       </c>
-      <c r="P36" s="35">
-[...99 lines deleted...]
-        <v>25</v>
+      <c r="AI36" s="109">
+        <v>596</v>
+      </c>
+      <c r="AJ36" s="109">
+        <v>888</v>
+      </c>
+      <c r="AK36" s="109">
+        <v>447</v>
+      </c>
+      <c r="AL36" s="109">
+        <v>250</v>
+      </c>
+      <c r="AM36" s="109">
+        <v>319</v>
+      </c>
+      <c r="AN36" s="109">
+        <v>456</v>
+      </c>
+      <c r="AO36" s="109">
+        <v>233</v>
+      </c>
+      <c r="AP36" s="109">
+        <v>1686</v>
+      </c>
+      <c r="AQ36" s="109">
+        <v>250</v>
+      </c>
+      <c r="AR36" s="109">
+        <v>436</v>
+      </c>
+      <c r="AS36" s="109">
+        <v>549</v>
+      </c>
+      <c r="AT36" s="109">
+        <v>375</v>
+      </c>
+      <c r="AU36" s="109">
+        <v>351</v>
+      </c>
+      <c r="AV36" s="109">
+        <v>519</v>
+      </c>
+      <c r="AW36" s="109">
+        <v>444</v>
       </c>
     </row>
     <row r="37" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C37" s="26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C38" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="27"/>
     </row>
     <row r="39" spans="1:49" x14ac:dyDescent="0.45">
       <c r="B39" s="27"/>
       <c r="C39" s="28" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="29"/>
     </row>
     <row r="40" spans="1:49" x14ac:dyDescent="0.45">
       <c r="B40" s="27"/>
       <c r="C40" s="28" t="s">
         <v>78</v>
       </c>
@@ -23835,4756 +28398,77 @@
     <row r="41" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C41" s="28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C42" s="28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C43" s="28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C44" s="28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:49" x14ac:dyDescent="0.45">
       <c r="C45" s="30" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="46" spans="1:49" s="31" customFormat="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="46" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="C46" s="30" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:49" s="16" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="C47" s="30" t="s">
-[...4679 lines deleted...]
-        <v>86</v>
+      <c r="C47" s="31" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.19685039370078741" footer="1.1811023622047245"/>
   <pageSetup paperSize="9" scale="60" firstPageNumber="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C（年平均-&amp;P）</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FA20F49-BEC8-4782-9001-93E927163B52}">
-  <dimension ref="A1:AX59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{722037F8-C1F1-4FB8-8A5E-E62A43EADB5E}">
+  <dimension ref="A1:AX58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C31" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="A4" sqref="A4"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.8984375" style="1" customWidth="1"/>
     <col min="3" max="50" width="6.8984375" style="1" customWidth="1"/>
     <col min="51" max="16384" width="8.09765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:50" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.45">
       <c r="C3" s="2" t="s">
@@ -32483,54 +32367,54 @@
       <c r="AT31" s="20">
         <v>2.1</v>
       </c>
       <c r="AU31" s="20">
         <v>2.1</v>
       </c>
       <c r="AV31" s="20">
         <v>2.7</v>
       </c>
       <c r="AW31" s="20">
         <v>3.3</v>
       </c>
       <c r="AX31" s="20">
         <v>2.8</v>
       </c>
     </row>
     <row r="32" spans="1:50" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="17"/>
       <c r="B32" s="18">
         <v>2021</v>
       </c>
       <c r="C32" s="20">
         <v>3</v>
       </c>
       <c r="D32" s="20">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="E32" s="20">
-        <v>2.2999999999999998</v>
+        <v>2.1</v>
       </c>
       <c r="F32" s="20">
         <v>3</v>
       </c>
       <c r="G32" s="20">
         <v>2.6</v>
       </c>
       <c r="H32" s="20">
         <v>2</v>
       </c>
       <c r="I32" s="20">
         <v>2.4</v>
       </c>
       <c r="J32" s="20">
         <v>2.6</v>
       </c>
       <c r="K32" s="20">
         <v>2.6</v>
       </c>
       <c r="L32" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="M32" s="20">
         <v>3</v>
       </c>
@@ -32552,714 +32436,714 @@
       <c r="S32" s="20">
         <v>1.9</v>
       </c>
       <c r="T32" s="20">
         <v>1.4</v>
       </c>
       <c r="U32" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="V32" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="W32" s="20">
         <v>1.9</v>
       </c>
       <c r="X32" s="20">
         <v>2.4</v>
       </c>
       <c r="Y32" s="20">
         <v>2.5</v>
       </c>
       <c r="Z32" s="20">
         <v>2.1</v>
       </c>
       <c r="AA32" s="20">
-        <v>2.2999999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="AB32" s="20">
         <v>2.7</v>
       </c>
       <c r="AC32" s="20">
         <v>3.5</v>
       </c>
       <c r="AD32" s="20">
         <v>2.8</v>
       </c>
       <c r="AE32" s="20">
         <v>2.5</v>
       </c>
       <c r="AF32" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AG32" s="20">
         <v>2</v>
       </c>
       <c r="AH32" s="20">
         <v>1.7</v>
       </c>
       <c r="AI32" s="20">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="AJ32" s="20">
         <v>2.4</v>
       </c>
       <c r="AK32" s="20">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AL32" s="20">
         <v>2.7</v>
       </c>
       <c r="AM32" s="20">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="AN32" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AO32" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP32" s="20">
         <v>3</v>
       </c>
       <c r="AQ32" s="20">
         <v>1.6</v>
       </c>
       <c r="AR32" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AS32" s="20">
         <v>2.6</v>
       </c>
       <c r="AT32" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AU32" s="20">
         <v>2.5</v>
       </c>
       <c r="AV32" s="20">
         <v>2.7</v>
       </c>
       <c r="AW32" s="20">
         <v>3.7</v>
       </c>
       <c r="AX32" s="20">
         <v>2.8</v>
       </c>
     </row>
     <row r="33" spans="1:50" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="17"/>
       <c r="B33" s="18">
         <v>2022</v>
       </c>
       <c r="C33" s="20">
         <v>3.2</v>
       </c>
       <c r="D33" s="20">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="E33" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="F33" s="20">
         <v>2.9</v>
       </c>
       <c r="G33" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="H33" s="20">
         <v>1.9</v>
       </c>
       <c r="I33" s="20">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="J33" s="20">
         <v>2.4</v>
       </c>
       <c r="K33" s="20">
         <v>2.4</v>
       </c>
       <c r="L33" s="20">
         <v>1.9</v>
       </c>
       <c r="M33" s="20">
         <v>2.7</v>
       </c>
       <c r="N33" s="20">
         <v>2.5</v>
       </c>
       <c r="O33" s="20">
         <v>2.6</v>
       </c>
       <c r="P33" s="20">
         <v>2.8</v>
       </c>
       <c r="Q33" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="R33" s="20">
         <v>1.8</v>
       </c>
       <c r="S33" s="20">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="T33" s="20">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="U33" s="20">
         <v>1.8</v>
       </c>
       <c r="V33" s="20">
         <v>2</v>
       </c>
       <c r="W33" s="20">
         <v>1.7</v>
       </c>
       <c r="X33" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y33" s="20">
         <v>2</v>
       </c>
       <c r="Z33" s="20">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AA33" s="20">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AB33" s="20">
         <v>2.5</v>
       </c>
       <c r="AC33" s="20">
         <v>3.1</v>
       </c>
       <c r="AD33" s="20">
         <v>2.6</v>
       </c>
       <c r="AE33" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AF33" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AG33" s="20">
         <v>2</v>
       </c>
       <c r="AH33" s="20">
         <v>1.3</v>
       </c>
       <c r="AI33" s="20">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ33" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AK33" s="20">
         <v>1.8</v>
       </c>
       <c r="AL33" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AM33" s="20">
-        <v>2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AN33" s="20">
         <v>2</v>
       </c>
       <c r="AO33" s="20">
         <v>2</v>
       </c>
       <c r="AP33" s="20">
         <v>2.9</v>
       </c>
       <c r="AQ33" s="20">
         <v>1.6</v>
       </c>
       <c r="AR33" s="20">
         <v>1.9</v>
       </c>
       <c r="AS33" s="20">
         <v>2.4</v>
       </c>
       <c r="AT33" s="20">
-        <v>2</v>
+        <v>1.8</v>
       </c>
       <c r="AU33" s="20">
         <v>2.4</v>
       </c>
       <c r="AV33" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW33" s="20">
         <v>3.2</v>
       </c>
       <c r="AX33" s="20">
         <v>2.6</v>
       </c>
     </row>
     <row r="34" spans="1:50" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="17"/>
       <c r="B34" s="18">
         <v>2023</v>
       </c>
       <c r="C34" s="20">
         <v>2.8</v>
       </c>
       <c r="D34" s="20">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="E34" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="F34" s="20">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="G34" s="20">
         <v>2.5</v>
       </c>
       <c r="H34" s="20">
         <v>1.7</v>
       </c>
       <c r="I34" s="20">
         <v>2.5</v>
       </c>
       <c r="J34" s="20">
         <v>2.5</v>
       </c>
       <c r="K34" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="L34" s="20">
         <v>2</v>
       </c>
       <c r="M34" s="20">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="N34" s="20">
         <v>2.5</v>
       </c>
       <c r="O34" s="20">
         <v>2.5</v>
       </c>
       <c r="P34" s="20">
         <v>2.9</v>
       </c>
       <c r="Q34" s="20">
         <v>2.1</v>
       </c>
       <c r="R34" s="20">
         <v>1.8</v>
       </c>
       <c r="S34" s="20">
         <v>1.9</v>
       </c>
       <c r="T34" s="20">
         <v>1.4</v>
       </c>
       <c r="U34" s="20">
         <v>2</v>
       </c>
       <c r="V34" s="20">
         <v>2</v>
       </c>
       <c r="W34" s="20">
         <v>1.8</v>
       </c>
       <c r="X34" s="20">
         <v>2.1</v>
       </c>
       <c r="Y34" s="20">
         <v>2</v>
       </c>
       <c r="Z34" s="20">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="AA34" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB34" s="20">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="AC34" s="20">
         <v>3.2</v>
       </c>
       <c r="AD34" s="20">
         <v>2.6</v>
       </c>
       <c r="AE34" s="20">
         <v>2.4</v>
       </c>
       <c r="AF34" s="20">
         <v>2.1</v>
       </c>
       <c r="AG34" s="20">
         <v>2.1</v>
       </c>
       <c r="AH34" s="20">
         <v>1.4</v>
       </c>
       <c r="AI34" s="20">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AJ34" s="20">
         <v>2.1</v>
       </c>
       <c r="AK34" s="20">
         <v>1.6</v>
       </c>
       <c r="AL34" s="20">
         <v>1.7</v>
       </c>
       <c r="AM34" s="20">
         <v>2</v>
       </c>
       <c r="AN34" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AO34" s="20">
         <v>2</v>
       </c>
       <c r="AP34" s="20">
         <v>2.7</v>
       </c>
       <c r="AQ34" s="20">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="AR34" s="20">
         <v>1.9</v>
       </c>
       <c r="AS34" s="20">
         <v>2.4</v>
       </c>
       <c r="AT34" s="20">
-        <v>2.4</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AU34" s="20">
         <v>2.4</v>
       </c>
       <c r="AV34" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AW34" s="20">
         <v>3.3</v>
       </c>
       <c r="AX34" s="20">
         <v>2.6</v>
       </c>
     </row>
     <row r="35" spans="1:50" s="22" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A35" s="17"/>
       <c r="B35" s="18">
         <v>2024</v>
       </c>
       <c r="C35" s="20">
         <v>2.6</v>
       </c>
       <c r="D35" s="20">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="E35" s="20">
         <v>2.4</v>
       </c>
       <c r="F35" s="20">
         <v>3.2</v>
       </c>
       <c r="G35" s="20">
         <v>2.7</v>
       </c>
       <c r="H35" s="20">
         <v>1.9</v>
       </c>
       <c r="I35" s="20">
         <v>2.5</v>
       </c>
       <c r="J35" s="20">
         <v>2.4</v>
       </c>
       <c r="K35" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="L35" s="20">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="M35" s="20">
         <v>2.7</v>
       </c>
       <c r="N35" s="20">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="O35" s="20">
         <v>2.6</v>
       </c>
       <c r="P35" s="20">
         <v>2.5</v>
       </c>
       <c r="Q35" s="20">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="R35" s="20">
         <v>1.8</v>
       </c>
       <c r="S35" s="20">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="T35" s="20">
         <v>1.2</v>
       </c>
       <c r="U35" s="20">
         <v>1.8</v>
       </c>
       <c r="V35" s="20">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="W35" s="20">
         <v>1.8</v>
       </c>
       <c r="X35" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="20">
         <v>2</v>
       </c>
       <c r="Z35" s="20">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="AA35" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB35" s="20">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AC35" s="20">
         <v>3.1</v>
       </c>
       <c r="AD35" s="20">
         <v>2.4</v>
       </c>
       <c r="AE35" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AF35" s="20">
         <v>1.9</v>
       </c>
       <c r="AG35" s="20">
         <v>1.7</v>
       </c>
       <c r="AH35" s="20">
         <v>1.8</v>
       </c>
       <c r="AI35" s="20">
-        <v>2.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ35" s="20">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AK35" s="20">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="AL35" s="20">
         <v>1.4</v>
       </c>
       <c r="AM35" s="20">
         <v>1.8</v>
       </c>
       <c r="AN35" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AO35" s="20">
         <v>1.7</v>
       </c>
       <c r="AP35" s="20">
         <v>2.9</v>
       </c>
       <c r="AQ35" s="20">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="AR35" s="20">
         <v>2.1</v>
       </c>
       <c r="AS35" s="20">
         <v>2.5</v>
       </c>
       <c r="AT35" s="20">
-        <v>2.4</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AU35" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="AV35" s="20">
         <v>2.5</v>
       </c>
       <c r="AW35" s="20">
         <v>3.2</v>
       </c>
       <c r="AX35" s="20">
         <v>2.5</v>
       </c>
     </row>
     <row r="36" spans="1:50" s="22" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A36" s="23"/>
       <c r="B36" s="24">
         <v>2025</v>
       </c>
       <c r="C36" s="25">
         <v>2.8</v>
       </c>
       <c r="D36" s="25">
-        <v>3</v>
+        <v>2.7</v>
       </c>
       <c r="E36" s="25">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="F36" s="25">
         <v>3.2</v>
       </c>
       <c r="G36" s="25">
         <v>2.7</v>
       </c>
       <c r="H36" s="25">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="I36" s="25">
         <v>2.6</v>
       </c>
       <c r="J36" s="25">
         <v>2.4</v>
       </c>
       <c r="K36" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="L36" s="25">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="M36" s="25">
         <v>2.6</v>
       </c>
       <c r="N36" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="O36" s="25">
         <v>2.4</v>
       </c>
       <c r="P36" s="25">
         <v>2.5</v>
       </c>
       <c r="Q36" s="25">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="R36" s="25">
         <v>1.8</v>
       </c>
       <c r="S36" s="25">
         <v>2.1</v>
       </c>
       <c r="T36" s="25">
         <v>1.4</v>
       </c>
       <c r="U36" s="25">
         <v>1.8</v>
       </c>
       <c r="V36" s="25">
         <v>1.9</v>
       </c>
       <c r="W36" s="25">
         <v>1.9</v>
       </c>
       <c r="X36" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y36" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z36" s="25">
-        <v>2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AA36" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="AB36" s="25">
         <v>2.4</v>
       </c>
       <c r="AC36" s="25">
         <v>3</v>
       </c>
       <c r="AD36" s="25">
         <v>2.4</v>
       </c>
       <c r="AE36" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="AF36" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="AG36" s="25">
         <v>2.4</v>
       </c>
       <c r="AH36" s="25">
         <v>1.7</v>
       </c>
       <c r="AI36" s="25">
         <v>2.7</v>
       </c>
       <c r="AJ36" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="AK36" s="25">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AL36" s="25">
         <v>1.4</v>
       </c>
       <c r="AM36" s="25">
         <v>1.8</v>
       </c>
       <c r="AN36" s="25">
         <v>2.1</v>
       </c>
       <c r="AO36" s="25">
         <v>1.4</v>
       </c>
       <c r="AP36" s="25">
         <v>2.7</v>
       </c>
       <c r="AQ36" s="25">
         <v>1.8</v>
       </c>
       <c r="AR36" s="25">
         <v>2.1</v>
       </c>
       <c r="AS36" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT36" s="25">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="AU36" s="25">
+        <v>2</v>
+      </c>
+      <c r="AV36" s="25">
         <v>2.2000000000000002</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.2999999999999998</v>
       </c>
       <c r="AW36" s="25">
         <v>3.2</v>
       </c>
       <c r="AX36" s="25">
         <v>2.5</v>
       </c>
     </row>
     <row r="37" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C37" s="26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C38" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="27"/>
     </row>
     <row r="39" spans="1:50" x14ac:dyDescent="0.45">
       <c r="B39" s="27"/>
       <c r="C39" s="28" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="29"/>
@@ -33274,198 +33158,208 @@
     <row r="41" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C41" s="28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C42" s="28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C43" s="28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C44" s="28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:50" x14ac:dyDescent="0.45">
       <c r="C45" s="30" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="46" spans="1:50" s="31" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="C46" s="32" t="s">
+    <row r="46" spans="1:50" s="16" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="C46" s="30" t="s">
         <v>84</v>
       </c>
+      <c r="L46" s="30"/>
     </row>
     <row r="47" spans="1:50" s="16" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="C47" s="30" t="s">
+      <c r="C47" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="L47" s="30"/>
     </row>
     <row r="48" spans="1:50" s="16" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="C48" s="33" t="s">
-[...4 lines deleted...]
-      <c r="C49" s="33"/>
+      <c r="C48" s="31"/>
+    </row>
+    <row r="49" spans="3:3" x14ac:dyDescent="0.45">
+      <c r="C49" s="26"/>
     </row>
     <row r="50" spans="3:3" x14ac:dyDescent="0.45">
-      <c r="C50" s="26"/>
+      <c r="C50" s="28"/>
     </row>
     <row r="51" spans="3:3" x14ac:dyDescent="0.45">
-      <c r="C51" s="28"/>
+      <c r="C51" s="30"/>
     </row>
     <row r="52" spans="3:3" x14ac:dyDescent="0.45">
       <c r="C52" s="30"/>
     </row>
     <row r="53" spans="3:3" x14ac:dyDescent="0.45">
       <c r="C53" s="30"/>
     </row>
     <row r="54" spans="3:3" x14ac:dyDescent="0.45">
-      <c r="C54" s="30"/>
+      <c r="C54" s="28"/>
     </row>
     <row r="55" spans="3:3" x14ac:dyDescent="0.45">
-      <c r="C55" s="28"/>
+      <c r="C55" s="30"/>
     </row>
     <row r="56" spans="3:3" x14ac:dyDescent="0.45">
       <c r="C56" s="30"/>
     </row>
     <row r="57" spans="3:3" x14ac:dyDescent="0.45">
       <c r="C57" s="30"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.45">
       <c r="C58" s="30"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C59" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.19685039370078741" footer="1.1811023622047245"/>
   <pageSetup paperSize="9" scale="60" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C（年平均-&amp;P）</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eee527a91d000f0073c133599557e9ec" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F50B480AAB4334A8FB4B68EAAC3F64E" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="5e63867a09a2f5e14f5a1efbf7cb526b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0faa6447-4f56-46a7-aa95-c86823c786f4" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51a8f6eb19b52d6dfa39eb329f33473" ns2:_="" ns3:_="">
     <xsd:import namespace="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0faa6447-4f56-46a7-aa95-c86823c786f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -33538,76 +33432,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0faa6447-4f56-46a7-aa95-c86823c786f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6491FF2-6DA4-49E9-8703-EAC56370973E}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2443CF42-436C-47CF-9C4B-8DDDA5497326}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF469A44-9A04-43CC-A81A-26846E90BE35}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2FF90C5-86CE-4188-A38C-9C674FE2A6A9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1BDD0B5-5A43-4D0A-85B9-3DC4441CE1A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0faa6447-4f56-46a7-aa95-c86823c786f4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>最新結果</vt:lpstr>