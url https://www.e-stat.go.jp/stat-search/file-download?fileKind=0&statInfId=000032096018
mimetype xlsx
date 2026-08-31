--- v0 (2026-05-23)
+++ v1 (2026-08-31)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63A03F6E-2175-4D47-BC47-E325C5665984}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{8DE7D90D-DD5D-42E9-B4AF-3659EC15E27C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{033BC8AF-A101-4AA3-A8C0-F346D4DF3C63}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1470" windowWidth="29040" windowHeight="15990" xr2:uid="{3FE41854-879D-4C54-8350-087CE495AC6F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3FE41854-879D-4C54-8350-087CE495AC6F}"/>
   </bookViews>
   <sheets>
     <sheet name="46鹿児島" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'46鹿児島'!$A$1:$Z$56</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'46鹿児島'!$5:$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -433,52 +433,52 @@
   </si>
   <si>
     <t>徳之島町</t>
   </si>
   <si>
     <t>天城町</t>
   </si>
   <si>
     <t>伊仙町</t>
   </si>
   <si>
     <t>和泊町</t>
   </si>
   <si>
     <t>知名町</t>
   </si>
   <si>
     <t>与論町</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="177" formatCode="\(\ ###\ ##0\)"/>
-    <numFmt numFmtId="178" formatCode="\(\ ###\ ###\)"/>
+    <numFmt numFmtId="176" formatCode="\(\ ###\ ##0\)"/>
+    <numFmt numFmtId="177" formatCode="\(\ ###\ ###\)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -797,308 +797,308 @@
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="178" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_GEC13" xfId="2" xr:uid="{EB4F9E88-B20F-46F3-83C7-37C143DEF0A7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1160,51 +1160,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1302,4715 +1302,3960 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C60D197-7757-4DCA-9C87-3B3D9B9D91CD}">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="3" customWidth="1"/>
-    <col min="2" max="2" width="7.796875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.75" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" customWidth="1"/>
-    <col min="4" max="5" width="6.3984375" style="3" customWidth="1"/>
-[...760 lines deleted...]
-    <col min="16155" max="16384" width="8.796875" style="3"/>
+    <col min="4" max="5" width="6.375" style="3" customWidth="1"/>
+    <col min="6" max="8" width="5.75" style="3" customWidth="1"/>
+    <col min="9" max="15" width="6.375" style="3" customWidth="1"/>
+    <col min="16" max="25" width="6.125" style="3" customWidth="1"/>
+    <col min="26" max="26" width="7.75" style="4" customWidth="1"/>
+    <col min="27" max="257" width="8.75" style="3" customWidth="1"/>
+    <col min="258" max="16384" width="8.75" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="13" t="s">
+      <c r="D5" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="14"/>
-[...10 lines deleted...]
-      <c r="P5" s="18" t="s">
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="19"/>
-[...8 lines deleted...]
-      <c r="Z5" s="22" t="s">
+      <c r="Q5" s="14"/>
+      <c r="R5" s="14"/>
+      <c r="S5" s="14"/>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
+      <c r="V5" s="14"/>
+      <c r="W5" s="15"/>
+      <c r="X5" s="15"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="77" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D6" s="26" t="s">
+    <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="68"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="27" t="s">
+      <c r="H6" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="28" t="s">
+      <c r="I6" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="27" t="s">
+      <c r="J6" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="28" t="s">
+      <c r="K6" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="L6" s="27" t="s">
+      <c r="L6" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="29"/>
-[...2 lines deleted...]
-      <c r="P6" s="32" t="s">
+      <c r="M6" s="18"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="26" t="s">
+      <c r="Q6" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="26" t="s">
+      <c r="R6" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="S6" s="30"/>
-      <c r="T6" s="28" t="s">
+      <c r="S6" s="19"/>
+      <c r="T6" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="U6" s="26" t="s">
+      <c r="U6" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="V6" s="33"/>
-[...2 lines deleted...]
-      <c r="Y6" s="35" t="s">
+      <c r="V6" s="20"/>
+      <c r="W6" s="21"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="Z6" s="36"/>
-[...14 lines deleted...]
-      <c r="M7" s="15" t="s">
+      <c r="Z6" s="78"/>
+    </row>
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="68"/>
+      <c r="B7" s="71"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="N7" s="41"/>
-      <c r="O7" s="42" t="s">
+      <c r="N7" s="25"/>
+      <c r="O7" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="P7" s="43"/>
-[...7 lines deleted...]
-      <c r="X7" s="42" t="s">
+      <c r="P7" s="84"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="25"/>
+      <c r="T7" s="65"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="28"/>
+      <c r="W7" s="29"/>
+      <c r="X7" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="Y7" s="47"/>
-[...16 lines deleted...]
-      <c r="N8" s="27" t="s">
+      <c r="Y7" s="23"/>
+      <c r="Z7" s="78"/>
+    </row>
+    <row r="8" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="68"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="O8" s="42"/>
-[...3 lines deleted...]
-      <c r="S8" s="27" t="s">
+      <c r="O8" s="26"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="T8" s="39"/>
-[...1 lines deleted...]
-      <c r="V8" s="27" t="s">
+      <c r="T8" s="65"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="48" t="s">
+      <c r="W8" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="X8" s="49"/>
-      <c r="Y8" s="47" t="s">
+      <c r="X8" s="30"/>
+      <c r="Y8" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="Z8" s="36"/>
-[...14 lines deleted...]
-      <c r="M9" s="15" t="s">
+      <c r="Z8" s="78"/>
+    </row>
+    <row r="9" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="68"/>
+      <c r="B9" s="71"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="81"/>
+      <c r="F9" s="81"/>
+      <c r="G9" s="81"/>
+      <c r="H9" s="81"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="81"/>
+      <c r="M9" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="N9" s="50"/>
-      <c r="O9" s="42" t="s">
+      <c r="N9" s="59"/>
+      <c r="O9" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="43"/>
-[...7 lines deleted...]
-      <c r="X9" s="42" t="s">
+      <c r="P9" s="84"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="59"/>
+      <c r="T9" s="65"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="59"/>
+      <c r="W9" s="85"/>
+      <c r="X9" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="Y9" s="47"/>
-[...5 lines deleted...]
-      <c r="C10" s="53" t="s">
+      <c r="Y9" s="23"/>
+      <c r="Z9" s="78"/>
+    </row>
+    <row r="10" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="69"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="54" t="s">
+      <c r="D10" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="55"/>
-[...10 lines deleted...]
-      <c r="P10" s="60" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="66"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="34"/>
+      <c r="P10" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="Q10" s="61"/>
-[...7 lines deleted...]
-      <c r="Y10" s="59" t="s">
+      <c r="Q10" s="63"/>
+      <c r="R10" s="63"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="66"/>
+      <c r="U10" s="63"/>
+      <c r="V10" s="60"/>
+      <c r="W10" s="86"/>
+      <c r="X10" s="34"/>
+      <c r="Y10" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="Z10" s="63"/>
-[...4 lines deleted...]
-      <c r="C11" s="66" t="s">
+      <c r="Z10" s="79"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.15">
+      <c r="A11" s="36"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="66" t="s">
+      <c r="D11" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="66" t="s">
+      <c r="E11" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="66" t="s">
+      <c r="F11" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="G11" s="66" t="s">
+      <c r="G11" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="H11" s="66" t="s">
+      <c r="H11" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="I11" s="66" t="s">
+      <c r="I11" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="J11" s="66" t="s">
+      <c r="J11" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="K11" s="66" t="s">
+      <c r="K11" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="L11" s="66" t="s">
+      <c r="L11" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="M11" s="66" t="s">
+      <c r="M11" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="N11" s="66" t="s">
+      <c r="N11" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="O11" s="66" t="s">
+      <c r="O11" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="P11" s="66" t="s">
+      <c r="P11" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="Q11" s="66" t="s">
+      <c r="Q11" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="R11" s="66" t="s">
+      <c r="R11" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="S11" s="66" t="s">
+      <c r="S11" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="T11" s="66" t="s">
+      <c r="T11" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="U11" s="66" t="s">
+      <c r="U11" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="V11" s="66" t="s">
+      <c r="V11" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="W11" s="66" t="s">
+      <c r="W11" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="X11" s="66" t="s">
+      <c r="X11" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="Y11" s="66" t="s">
+      <c r="Y11" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="Z11" s="67"/>
-[...30 lines deleted...]
-      <c r="A13" s="71" t="s">
+      <c r="Z11" s="39"/>
+    </row>
+    <row r="12" spans="1:26" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="24"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="41"/>
+      <c r="Z12" s="27"/>
+    </row>
+    <row r="13" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="43">
         <v>201</v>
       </c>
-      <c r="C13" s="73">
-[...2 lines deleted...]
-      <c r="D13" s="73">
+      <c r="C13" s="44">
+        <v>2070</v>
+      </c>
+      <c r="D13" s="44">
         <v>347</v>
       </c>
-      <c r="E13" s="73">
+      <c r="E13" s="44">
         <v>76</v>
       </c>
-      <c r="F13" s="73" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="73">
+      <c r="F13" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="44">
+        <v>0</v>
+      </c>
+      <c r="H13" s="44">
+        <v>0</v>
+      </c>
+      <c r="I13" s="44">
         <v>1</v>
       </c>
-      <c r="J13" s="73">
+      <c r="J13" s="44">
         <v>143</v>
       </c>
-      <c r="K13" s="73">
+      <c r="K13" s="44">
         <v>48</v>
       </c>
-      <c r="L13" s="73" t="s">
-[...2 lines deleted...]
-      <c r="M13" s="73">
+      <c r="L13" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M13" s="44">
         <v>53</v>
       </c>
-      <c r="N13" s="73">
+      <c r="N13" s="44">
         <v>51</v>
       </c>
-      <c r="O13" s="73" t="s">
-[...5 lines deleted...]
-      <c r="Q13" s="73">
+      <c r="O13" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P13" s="44">
+        <v>1696</v>
+      </c>
+      <c r="Q13" s="44">
         <v>785</v>
       </c>
-      <c r="R13" s="73">
+      <c r="R13" s="44">
         <v>123</v>
       </c>
-      <c r="S13" s="73">
+      <c r="S13" s="44">
         <v>119</v>
       </c>
-      <c r="T13" s="73">
+      <c r="T13" s="44">
         <v>562</v>
       </c>
-      <c r="U13" s="73">
+      <c r="U13" s="44">
+        <v>226</v>
+      </c>
+      <c r="V13" s="44">
+        <v>28</v>
+      </c>
+      <c r="W13" s="44">
+        <v>198</v>
+      </c>
+      <c r="X13" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="44">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="45">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="47">
+        <v>203</v>
+      </c>
+      <c r="C14" s="48">
+        <v>4558</v>
+      </c>
+      <c r="D14" s="48">
+        <v>1124</v>
+      </c>
+      <c r="E14" s="48">
+        <v>122</v>
+      </c>
+      <c r="F14" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="48">
+        <v>1</v>
+      </c>
+      <c r="H14" s="48">
+        <v>1</v>
+      </c>
+      <c r="I14" s="48">
+        <v>222</v>
+      </c>
+      <c r="J14" s="48">
+        <v>439</v>
+      </c>
+      <c r="K14" s="48">
+        <v>4</v>
+      </c>
+      <c r="L14" s="48">
+        <v>265</v>
+      </c>
+      <c r="M14" s="48">
+        <v>64</v>
+      </c>
+      <c r="N14" s="48">
+        <v>35</v>
+      </c>
+      <c r="O14" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P14" s="48">
+        <v>3415</v>
+      </c>
+      <c r="Q14" s="48">
+        <v>1898</v>
+      </c>
+      <c r="R14" s="48">
+        <v>150</v>
+      </c>
+      <c r="S14" s="48">
+        <v>113</v>
+      </c>
+      <c r="T14" s="48">
+        <v>1027</v>
+      </c>
+      <c r="U14" s="48">
+        <v>340</v>
+      </c>
+      <c r="V14" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W14" s="48">
+        <v>211</v>
+      </c>
+      <c r="X14" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="48">
+        <v>19</v>
+      </c>
+      <c r="Z14" s="49">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="43">
+        <v>204</v>
+      </c>
+      <c r="C15" s="44">
+        <v>818</v>
+      </c>
+      <c r="D15" s="44">
+        <v>383</v>
+      </c>
+      <c r="E15" s="44">
+        <v>5</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="44">
+        <v>0</v>
+      </c>
+      <c r="H15" s="44">
+        <v>1</v>
+      </c>
+      <c r="I15" s="44">
+        <v>96</v>
+      </c>
+      <c r="J15" s="44">
+        <v>41</v>
+      </c>
+      <c r="K15" s="44">
+        <v>11</v>
+      </c>
+      <c r="L15" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="44">
+        <v>130</v>
+      </c>
+      <c r="N15" s="44">
+        <v>128</v>
+      </c>
+      <c r="O15" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P15" s="44">
+        <v>366</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>35</v>
+      </c>
+      <c r="R15" s="44">
+        <v>18</v>
+      </c>
+      <c r="S15" s="44">
+        <v>16</v>
+      </c>
+      <c r="T15" s="44">
+        <v>251</v>
+      </c>
+      <c r="U15" s="44">
+        <v>61</v>
+      </c>
+      <c r="V15" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="W15" s="44">
+        <v>60</v>
+      </c>
+      <c r="X15" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="44">
+        <v>70</v>
+      </c>
+      <c r="Z15" s="45">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="47">
+        <v>206</v>
+      </c>
+      <c r="C16" s="48">
+        <v>505</v>
+      </c>
+      <c r="D16" s="48">
+        <v>177</v>
+      </c>
+      <c r="E16" s="48">
+        <v>29</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H16" s="48">
+        <v>2</v>
+      </c>
+      <c r="I16" s="48">
+        <v>21</v>
+      </c>
+      <c r="J16" s="48">
+        <v>46</v>
+      </c>
+      <c r="K16" s="48">
+        <v>75</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="48">
+        <v>2</v>
+      </c>
+      <c r="N16" s="48">
+        <v>0</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P16" s="48">
+        <v>328</v>
+      </c>
+      <c r="Q16" s="48">
+        <v>176</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S16" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T16" s="48">
+        <v>75</v>
+      </c>
+      <c r="U16" s="48">
+        <v>78</v>
+      </c>
+      <c r="V16" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W16" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="X16" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y16" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="49">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="43">
+        <v>208</v>
+      </c>
+      <c r="C17" s="44">
+        <v>3193</v>
+      </c>
+      <c r="D17" s="44">
+        <v>752</v>
+      </c>
+      <c r="E17" s="44">
+        <v>169</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="44">
+        <v>0</v>
+      </c>
+      <c r="H17" s="44">
+        <v>2</v>
+      </c>
+      <c r="I17" s="44">
+        <v>64</v>
+      </c>
+      <c r="J17" s="44">
+        <v>180</v>
+      </c>
+      <c r="K17" s="44">
+        <v>220</v>
+      </c>
+      <c r="L17" s="44">
+        <v>18</v>
+      </c>
+      <c r="M17" s="44">
+        <v>25</v>
+      </c>
+      <c r="N17" s="44">
+        <v>12</v>
+      </c>
+      <c r="O17" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P17" s="44">
+        <v>2434</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>518</v>
+      </c>
+      <c r="R17" s="44">
+        <v>55</v>
+      </c>
+      <c r="S17" s="44">
+        <v>42</v>
+      </c>
+      <c r="T17" s="44">
+        <v>119</v>
+      </c>
+      <c r="U17" s="44">
+        <v>1743</v>
+      </c>
+      <c r="V17" s="44">
+        <v>975</v>
+      </c>
+      <c r="W17" s="44">
+        <v>766</v>
+      </c>
+      <c r="X17" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="44">
+        <v>7</v>
+      </c>
+      <c r="Z17" s="45">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="47">
+        <v>210</v>
+      </c>
+      <c r="C18" s="48">
+        <v>2346</v>
+      </c>
+      <c r="D18" s="48">
+        <v>1036</v>
+      </c>
+      <c r="E18" s="48">
+        <v>5</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="48">
+        <v>0</v>
+      </c>
+      <c r="H18" s="48">
+        <v>1</v>
+      </c>
+      <c r="I18" s="48">
+        <v>44</v>
+      </c>
+      <c r="J18" s="48">
+        <v>876</v>
+      </c>
+      <c r="K18" s="48">
+        <v>8</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="48">
+        <v>15</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="O18" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P18" s="48">
+        <v>1309</v>
+      </c>
+      <c r="Q18" s="48">
+        <v>1092</v>
+      </c>
+      <c r="R18" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S18" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T18" s="48">
+        <v>131</v>
+      </c>
+      <c r="U18" s="48">
+        <v>85</v>
+      </c>
+      <c r="V18" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W18" s="48">
+        <v>83</v>
+      </c>
+      <c r="X18" s="48">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="49">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="43">
+        <v>213</v>
+      </c>
+      <c r="C19" s="44">
+        <v>563</v>
+      </c>
+      <c r="D19" s="44">
+        <v>345</v>
+      </c>
+      <c r="E19" s="44">
+        <v>20</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" s="44">
+        <v>0</v>
+      </c>
+      <c r="H19" s="44">
+        <v>3</v>
+      </c>
+      <c r="I19" s="44">
+        <v>134</v>
+      </c>
+      <c r="J19" s="44">
+        <v>50</v>
+      </c>
+      <c r="K19" s="44">
+        <v>1</v>
+      </c>
+      <c r="L19" s="44">
+        <v>28</v>
+      </c>
+      <c r="M19" s="44">
+        <v>108</v>
+      </c>
+      <c r="N19" s="44">
+        <v>19</v>
+      </c>
+      <c r="O19" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P19" s="44">
+        <v>208</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>140</v>
+      </c>
+      <c r="R19" s="44">
+        <v>67</v>
+      </c>
+      <c r="S19" s="44">
+        <v>56</v>
+      </c>
+      <c r="T19" s="44">
+        <v>0</v>
+      </c>
+      <c r="U19" s="44">
+        <v>0</v>
+      </c>
+      <c r="V19" s="44">
+        <v>0</v>
+      </c>
+      <c r="W19" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X19" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="44">
+        <v>10</v>
+      </c>
+      <c r="Z19" s="45">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="47">
+        <v>214</v>
+      </c>
+      <c r="C20" s="48">
+        <v>1742</v>
+      </c>
+      <c r="D20" s="48">
+        <v>151</v>
+      </c>
+      <c r="E20" s="48">
+        <v>18</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="48">
+        <v>0</v>
+      </c>
+      <c r="H20" s="48">
+        <v>0</v>
+      </c>
+      <c r="I20" s="48">
+        <v>5</v>
+      </c>
+      <c r="J20" s="48">
+        <v>108</v>
+      </c>
+      <c r="K20" s="48">
+        <v>11</v>
+      </c>
+      <c r="L20" s="48">
+        <v>6</v>
+      </c>
+      <c r="M20" s="48">
+        <v>1</v>
+      </c>
+      <c r="N20" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="O20" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P20" s="48">
+        <v>1591</v>
+      </c>
+      <c r="Q20" s="48">
+        <v>84</v>
+      </c>
+      <c r="R20" s="48">
+        <v>4</v>
+      </c>
+      <c r="S20" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="T20" s="48">
+        <v>369</v>
+      </c>
+      <c r="U20" s="48">
+        <v>1134</v>
+      </c>
+      <c r="V20" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W20" s="48">
+        <v>1132</v>
+      </c>
+      <c r="X20" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y20" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="49">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="43">
         <v>215</v>
       </c>
-      <c r="V13" s="73">
+      <c r="C21" s="44">
+        <v>818</v>
+      </c>
+      <c r="D21" s="44">
+        <v>381</v>
+      </c>
+      <c r="E21" s="44">
+        <v>190</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="44">
+        <v>0</v>
+      </c>
+      <c r="H21" s="44">
+        <v>0</v>
+      </c>
+      <c r="I21" s="44">
+        <v>4</v>
+      </c>
+      <c r="J21" s="44">
+        <v>102</v>
+      </c>
+      <c r="K21" s="44">
+        <v>57</v>
+      </c>
+      <c r="L21" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="44">
+        <v>20</v>
+      </c>
+      <c r="N21" s="44">
+        <v>16</v>
+      </c>
+      <c r="O21" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P21" s="44">
+        <v>428</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>252</v>
+      </c>
+      <c r="R21" s="44">
+        <v>6</v>
+      </c>
+      <c r="S21" s="44">
+        <v>5</v>
+      </c>
+      <c r="T21" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="U21" s="44">
+        <v>137</v>
+      </c>
+      <c r="V21" s="44">
+        <v>5</v>
+      </c>
+      <c r="W21" s="44">
+        <v>132</v>
+      </c>
+      <c r="X21" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y21" s="44">
+        <v>9</v>
+      </c>
+      <c r="Z21" s="45">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="47">
+        <v>216</v>
+      </c>
+      <c r="C22" s="48">
+        <v>874</v>
+      </c>
+      <c r="D22" s="48">
+        <v>415</v>
+      </c>
+      <c r="E22" s="48">
+        <v>102</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="48">
+        <v>2</v>
+      </c>
+      <c r="H22" s="48">
+        <v>1</v>
+      </c>
+      <c r="I22" s="48">
+        <v>38</v>
+      </c>
+      <c r="J22" s="48">
+        <v>177</v>
+      </c>
+      <c r="K22" s="48">
+        <v>27</v>
+      </c>
+      <c r="L22" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M22" s="48">
+        <v>56</v>
+      </c>
+      <c r="N22" s="48">
+        <v>49</v>
+      </c>
+      <c r="O22" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P22" s="48">
+        <v>433</v>
+      </c>
+      <c r="Q22" s="48">
+        <v>221</v>
+      </c>
+      <c r="R22" s="48">
+        <v>33</v>
+      </c>
+      <c r="S22" s="48">
         <v>28</v>
       </c>
-      <c r="W13" s="73">
-[...2 lines deleted...]
-      <c r="X13" s="73">
+      <c r="T22" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="U22" s="48">
+        <v>156</v>
+      </c>
+      <c r="V22" s="48">
         <v>1</v>
       </c>
-      <c r="Y13" s="73">
+      <c r="W22" s="48">
+        <v>155</v>
+      </c>
+      <c r="X22" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y22" s="48">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="49">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="43">
+        <v>217</v>
+      </c>
+      <c r="C23" s="44">
+        <v>4414</v>
+      </c>
+      <c r="D23" s="44">
+        <v>791</v>
+      </c>
+      <c r="E23" s="44">
+        <v>131</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="44">
+        <v>1</v>
+      </c>
+      <c r="H23" s="44">
+        <v>0</v>
+      </c>
+      <c r="I23" s="44">
+        <v>214</v>
+      </c>
+      <c r="J23" s="44">
+        <v>269</v>
+      </c>
+      <c r="K23" s="44">
+        <v>26</v>
+      </c>
+      <c r="L23" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M23" s="44">
+        <v>116</v>
+      </c>
+      <c r="N23" s="44">
+        <v>111</v>
+      </c>
+      <c r="O23" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P23" s="44">
+        <v>3563</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>1349</v>
+      </c>
+      <c r="R23" s="44">
+        <v>57</v>
+      </c>
+      <c r="S23" s="44">
+        <v>45</v>
+      </c>
+      <c r="T23" s="44">
+        <v>1617</v>
+      </c>
+      <c r="U23" s="44">
+        <v>539</v>
+      </c>
+      <c r="V23" s="44">
+        <v>1</v>
+      </c>
+      <c r="W23" s="44">
+        <v>538</v>
+      </c>
+      <c r="X23" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y23" s="44">
+        <v>60</v>
+      </c>
+      <c r="Z23" s="45">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="47">
+        <v>218</v>
+      </c>
+      <c r="C24" s="48">
+        <v>2232</v>
+      </c>
+      <c r="D24" s="48">
+        <v>618</v>
+      </c>
+      <c r="E24" s="48">
+        <v>168</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="48">
+        <v>0</v>
+      </c>
+      <c r="H24" s="48">
+        <v>0</v>
+      </c>
+      <c r="I24" s="48">
+        <v>13</v>
+      </c>
+      <c r="J24" s="48">
+        <v>172</v>
+      </c>
+      <c r="K24" s="48">
+        <v>72</v>
+      </c>
+      <c r="L24" s="48">
+        <v>19</v>
+      </c>
+      <c r="M24" s="48">
+        <v>162</v>
+      </c>
+      <c r="N24" s="48">
+        <v>150</v>
+      </c>
+      <c r="O24" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P24" s="48">
+        <v>1533</v>
+      </c>
+      <c r="Q24" s="48">
+        <v>591</v>
+      </c>
+      <c r="R24" s="48">
+        <v>87</v>
+      </c>
+      <c r="S24" s="48">
+        <v>71</v>
+      </c>
+      <c r="T24" s="48">
+        <v>69</v>
+      </c>
+      <c r="U24" s="48">
+        <v>786</v>
+      </c>
+      <c r="V24" s="48">
+        <v>488</v>
+      </c>
+      <c r="W24" s="48">
+        <v>296</v>
+      </c>
+      <c r="X24" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="48">
+        <v>81</v>
+      </c>
+      <c r="Z24" s="49">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="43">
+        <v>219</v>
+      </c>
+      <c r="C25" s="44">
+        <v>371</v>
+      </c>
+      <c r="D25" s="44">
+        <v>95</v>
+      </c>
+      <c r="E25" s="44">
+        <v>28</v>
+      </c>
+      <c r="F25" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G25" s="44">
+        <v>0</v>
+      </c>
+      <c r="H25" s="44">
+        <v>0</v>
+      </c>
+      <c r="I25" s="44">
+        <v>2</v>
+      </c>
+      <c r="J25" s="44">
+        <v>24</v>
+      </c>
+      <c r="K25" s="44">
+        <v>36</v>
+      </c>
+      <c r="L25" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M25" s="44">
+        <v>1</v>
+      </c>
+      <c r="N25" s="44">
+        <v>0</v>
+      </c>
+      <c r="O25" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P25" s="44">
+        <v>276</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>251</v>
+      </c>
+      <c r="R25" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S25" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T25" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="U25" s="44">
+        <v>23</v>
+      </c>
+      <c r="V25" s="44">
+        <v>3</v>
+      </c>
+      <c r="W25" s="44">
+        <v>21</v>
+      </c>
+      <c r="X25" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y25" s="44">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="45">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="47">
+        <v>220</v>
+      </c>
+      <c r="C26" s="48">
+        <v>1195</v>
+      </c>
+      <c r="D26" s="48">
+        <v>418</v>
+      </c>
+      <c r="E26" s="48">
+        <v>96</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="48">
+        <v>2</v>
+      </c>
+      <c r="H26" s="48">
+        <v>1</v>
+      </c>
+      <c r="I26" s="48">
+        <v>38</v>
+      </c>
+      <c r="J26" s="48">
+        <v>178</v>
+      </c>
+      <c r="K26" s="48">
+        <v>45</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M26" s="48">
+        <v>41</v>
+      </c>
+      <c r="N26" s="48">
+        <v>21</v>
+      </c>
+      <c r="O26" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P26" s="48">
+        <v>765</v>
+      </c>
+      <c r="Q26" s="48">
+        <v>628</v>
+      </c>
+      <c r="R26" s="48">
+        <v>8</v>
+      </c>
+      <c r="S26" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="T26" s="48">
+        <v>42</v>
+      </c>
+      <c r="U26" s="48">
+        <v>48</v>
+      </c>
+      <c r="V26" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W26" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="X26" s="48">
+        <v>39</v>
+      </c>
+      <c r="Y26" s="48">
+        <v>12</v>
+      </c>
+      <c r="Z26" s="49">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="43">
+        <v>221</v>
+      </c>
+      <c r="C27" s="44">
+        <v>2490</v>
+      </c>
+      <c r="D27" s="44">
+        <v>1141</v>
+      </c>
+      <c r="E27" s="44">
+        <v>60</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="44">
+        <v>1</v>
+      </c>
+      <c r="H27" s="44">
+        <v>0</v>
+      </c>
+      <c r="I27" s="44">
+        <v>219</v>
+      </c>
+      <c r="J27" s="44">
+        <v>486</v>
+      </c>
+      <c r="K27" s="44">
+        <v>8</v>
+      </c>
+      <c r="L27" s="44">
+        <v>57</v>
+      </c>
+      <c r="M27" s="44">
+        <v>282</v>
+      </c>
+      <c r="N27" s="44">
+        <v>274</v>
+      </c>
+      <c r="O27" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P27" s="44">
+        <v>1201</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>464</v>
+      </c>
+      <c r="R27" s="44">
+        <v>55</v>
+      </c>
+      <c r="S27" s="44">
+        <v>46</v>
+      </c>
+      <c r="T27" s="44">
+        <v>233</v>
+      </c>
+      <c r="U27" s="44">
+        <v>448</v>
+      </c>
+      <c r="V27" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="W27" s="44">
+        <v>436</v>
+      </c>
+      <c r="X27" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="44">
+        <v>148</v>
+      </c>
+      <c r="Z27" s="45">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="47">
+        <v>222</v>
+      </c>
+      <c r="C28" s="48">
+        <v>218</v>
+      </c>
+      <c r="D28" s="48">
+        <v>158</v>
+      </c>
+      <c r="E28" s="48">
+        <v>0</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" s="48">
+        <v>0</v>
+      </c>
+      <c r="H28" s="48">
+        <v>0</v>
+      </c>
+      <c r="I28" s="48">
+        <v>0</v>
+      </c>
+      <c r="J28" s="48">
         <v>27</v>
       </c>
-      <c r="Z13" s="74">
+      <c r="K28" s="48">
+        <v>54</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M28" s="48">
+        <v>65</v>
+      </c>
+      <c r="N28" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="O28" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P28" s="48">
+        <v>60</v>
+      </c>
+      <c r="Q28" s="48">
+        <v>46</v>
+      </c>
+      <c r="R28" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S28" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T28" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="U28" s="48">
+        <v>12</v>
+      </c>
+      <c r="V28" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W28" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="X28" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y28" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z28" s="49">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="43">
+        <v>223</v>
+      </c>
+      <c r="C29" s="44">
+        <v>3493</v>
+      </c>
+      <c r="D29" s="44">
+        <v>1653</v>
+      </c>
+      <c r="E29" s="44">
+        <v>49</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="44">
+        <v>1</v>
+      </c>
+      <c r="H29" s="44">
+        <v>4</v>
+      </c>
+      <c r="I29" s="44">
+        <v>401</v>
+      </c>
+      <c r="J29" s="44">
+        <v>369</v>
+      </c>
+      <c r="K29" s="44">
+        <v>16</v>
+      </c>
+      <c r="L29" s="44">
+        <v>106</v>
+      </c>
+      <c r="M29" s="44">
+        <v>668</v>
+      </c>
+      <c r="N29" s="44">
+        <v>633</v>
+      </c>
+      <c r="O29" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P29" s="44">
+        <v>1497</v>
+      </c>
+      <c r="Q29" s="44">
+        <v>302</v>
+      </c>
+      <c r="R29" s="44">
+        <v>138</v>
+      </c>
+      <c r="S29" s="44">
+        <v>105</v>
+      </c>
+      <c r="T29" s="44">
+        <v>123</v>
+      </c>
+      <c r="U29" s="44">
+        <v>934</v>
+      </c>
+      <c r="V29" s="44">
+        <v>747</v>
+      </c>
+      <c r="W29" s="44">
+        <v>185</v>
+      </c>
+      <c r="X29" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="44">
+        <v>343</v>
+      </c>
+      <c r="Z29" s="45">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="47">
+        <v>224</v>
+      </c>
+      <c r="C30" s="48">
+        <v>1755</v>
+      </c>
+      <c r="D30" s="48">
+        <v>466</v>
+      </c>
+      <c r="E30" s="48">
+        <v>295</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G30" s="48">
+        <v>0</v>
+      </c>
+      <c r="H30" s="48">
+        <v>3</v>
+      </c>
+      <c r="I30" s="48">
+        <v>4</v>
+      </c>
+      <c r="J30" s="48">
+        <v>136</v>
+      </c>
+      <c r="K30" s="48">
+        <v>8</v>
+      </c>
+      <c r="L30" s="48">
+        <v>5</v>
+      </c>
+      <c r="M30" s="48">
+        <v>14</v>
+      </c>
+      <c r="N30" s="48">
+        <v>5</v>
+      </c>
+      <c r="O30" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P30" s="48">
+        <v>1286</v>
+      </c>
+      <c r="Q30" s="48">
+        <v>380</v>
+      </c>
+      <c r="R30" s="48">
+        <v>35</v>
+      </c>
+      <c r="S30" s="48">
+        <v>30</v>
+      </c>
+      <c r="T30" s="48">
+        <v>667</v>
+      </c>
+      <c r="U30" s="48">
+        <v>205</v>
+      </c>
+      <c r="V30" s="48">
+        <v>38</v>
+      </c>
+      <c r="W30" s="48">
+        <v>167</v>
+      </c>
+      <c r="X30" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="48">
+        <v>3</v>
+      </c>
+      <c r="Z30" s="49">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="43">
+        <v>225</v>
+      </c>
+      <c r="C31" s="44">
+        <v>286</v>
+      </c>
+      <c r="D31" s="44">
+        <v>142</v>
+      </c>
+      <c r="E31" s="44">
+        <v>83</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G31" s="44">
+        <v>0</v>
+      </c>
+      <c r="H31" s="44">
+        <v>0</v>
+      </c>
+      <c r="I31" s="44">
+        <v>1</v>
+      </c>
+      <c r="J31" s="44">
+        <v>51</v>
+      </c>
+      <c r="K31" s="44">
+        <v>2</v>
+      </c>
+      <c r="L31" s="44">
+        <v>1</v>
+      </c>
+      <c r="M31" s="44">
+        <v>2</v>
+      </c>
+      <c r="N31" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="O31" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P31" s="44">
+        <v>143</v>
+      </c>
+      <c r="Q31" s="44">
+        <v>118</v>
+      </c>
+      <c r="R31" s="44">
+        <v>9</v>
+      </c>
+      <c r="S31" s="44">
+        <v>8</v>
+      </c>
+      <c r="T31" s="44">
+        <v>15</v>
+      </c>
+      <c r="U31" s="44">
+        <v>2</v>
+      </c>
+      <c r="V31" s="44">
+        <v>1</v>
+      </c>
+      <c r="W31" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="X31" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="44">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="45">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="47">
+        <v>303</v>
+      </c>
+      <c r="C32" s="48">
+        <v>19</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="J32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="K32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="M32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="N32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="O32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="P32" s="48">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="48">
+        <v>19</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="U32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="V32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="W32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y32" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z32" s="49">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="43">
+        <v>304</v>
+      </c>
+      <c r="C33" s="44">
+        <v>47</v>
+      </c>
+      <c r="D33" s="44">
+        <v>2</v>
+      </c>
+      <c r="E33" s="44">
+        <v>0</v>
+      </c>
+      <c r="F33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="I33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="J33" s="44">
+        <v>1</v>
+      </c>
+      <c r="K33" s="44">
+        <v>1</v>
+      </c>
+      <c r="L33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="M33" s="44">
+        <v>0</v>
+      </c>
+      <c r="N33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="P33" s="44">
+        <v>45</v>
+      </c>
+      <c r="Q33" s="44">
+        <v>45</v>
+      </c>
+      <c r="R33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="U33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X33" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="45">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="47">
+        <v>392</v>
+      </c>
+      <c r="C34" s="48">
+        <v>1701</v>
+      </c>
+      <c r="D34" s="48">
+        <v>355</v>
+      </c>
+      <c r="E34" s="48">
+        <v>153</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G34" s="48">
+        <v>0</v>
+      </c>
+      <c r="H34" s="48">
+        <v>0</v>
+      </c>
+      <c r="I34" s="48">
+        <v>2</v>
+      </c>
+      <c r="J34" s="48">
+        <v>111</v>
+      </c>
+      <c r="K34" s="48">
+        <v>37</v>
+      </c>
+      <c r="L34" s="48">
+        <v>12</v>
+      </c>
+      <c r="M34" s="48">
+        <v>36</v>
+      </c>
+      <c r="N34" s="48">
+        <v>30</v>
+      </c>
+      <c r="O34" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P34" s="48">
+        <v>1330</v>
+      </c>
+      <c r="Q34" s="48">
+        <v>386</v>
+      </c>
+      <c r="R34" s="48">
+        <v>4</v>
+      </c>
+      <c r="S34" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="T34" s="48">
+        <v>524</v>
+      </c>
+      <c r="U34" s="48">
+        <v>416</v>
+      </c>
+      <c r="V34" s="48">
+        <v>45</v>
+      </c>
+      <c r="W34" s="48">
+        <v>371</v>
+      </c>
+      <c r="X34" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="48">
+        <v>17</v>
+      </c>
+      <c r="Z34" s="49">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="43">
+        <v>404</v>
+      </c>
+      <c r="C35" s="44">
+        <v>964</v>
+      </c>
+      <c r="D35" s="44">
+        <v>351</v>
+      </c>
+      <c r="E35" s="44">
+        <v>23</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H35" s="44">
+        <v>0</v>
+      </c>
+      <c r="I35" s="44">
+        <v>256</v>
+      </c>
+      <c r="J35" s="44">
+        <v>14</v>
+      </c>
+      <c r="K35" s="44">
+        <v>53</v>
+      </c>
+      <c r="L35" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M35" s="44">
+        <v>2</v>
+      </c>
+      <c r="N35" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="O35" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P35" s="44">
+        <v>612</v>
+      </c>
+      <c r="Q35" s="44">
+        <v>235</v>
+      </c>
+      <c r="R35" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S35" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T35" s="44">
+        <v>14</v>
+      </c>
+      <c r="U35" s="44">
+        <v>363</v>
+      </c>
+      <c r="V35" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W35" s="44">
+        <v>363</v>
+      </c>
+      <c r="X35" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="45">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="47">
+        <v>452</v>
+      </c>
+      <c r="C36" s="48">
+        <v>443</v>
+      </c>
+      <c r="D36" s="48">
+        <v>127</v>
+      </c>
+      <c r="E36" s="48">
+        <v>56</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G36" s="48">
+        <v>0</v>
+      </c>
+      <c r="H36" s="48">
+        <v>0</v>
+      </c>
+      <c r="I36" s="48">
+        <v>7</v>
+      </c>
+      <c r="J36" s="48">
+        <v>35</v>
+      </c>
+      <c r="K36" s="48">
+        <v>3</v>
+      </c>
+      <c r="L36" s="48">
+        <v>7</v>
+      </c>
+      <c r="M36" s="48">
+        <v>19</v>
+      </c>
+      <c r="N36" s="48">
+        <v>14</v>
+      </c>
+      <c r="O36" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P36" s="48">
+        <v>308</v>
+      </c>
+      <c r="Q36" s="48">
+        <v>112</v>
+      </c>
+      <c r="R36" s="48">
+        <v>85</v>
+      </c>
+      <c r="S36" s="48">
+        <v>67</v>
+      </c>
+      <c r="T36" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="U36" s="48">
+        <v>30</v>
+      </c>
+      <c r="V36" s="48">
+        <v>29</v>
+      </c>
+      <c r="W36" s="48">
+        <v>0</v>
+      </c>
+      <c r="X36" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y36" s="48">
+        <v>8</v>
+      </c>
+      <c r="Z36" s="49">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="43">
+        <v>468</v>
+      </c>
+      <c r="C37" s="44">
+        <v>3491</v>
+      </c>
+      <c r="D37" s="44">
+        <v>495</v>
+      </c>
+      <c r="E37" s="44">
+        <v>43</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="44">
+        <v>1</v>
+      </c>
+      <c r="H37" s="44">
+        <v>0</v>
+      </c>
+      <c r="I37" s="44">
+        <v>88</v>
+      </c>
+      <c r="J37" s="44">
+        <v>331</v>
+      </c>
+      <c r="K37" s="44">
+        <v>10</v>
+      </c>
+      <c r="L37" s="44">
+        <v>1</v>
+      </c>
+      <c r="M37" s="44">
+        <v>15</v>
+      </c>
+      <c r="N37" s="44">
+        <v>14</v>
+      </c>
+      <c r="O37" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P37" s="44">
+        <v>2988</v>
+      </c>
+      <c r="Q37" s="44">
+        <v>279</v>
+      </c>
+      <c r="R37" s="44">
+        <v>23</v>
+      </c>
+      <c r="S37" s="44">
+        <v>20</v>
+      </c>
+      <c r="T37" s="44">
+        <v>1325</v>
+      </c>
+      <c r="U37" s="44">
+        <v>1361</v>
+      </c>
+      <c r="V37" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="W37" s="44">
+        <v>1310</v>
+      </c>
+      <c r="X37" s="44">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="44">
+        <v>8</v>
+      </c>
+      <c r="Z37" s="45">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="46" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="47">
+        <v>482</v>
+      </c>
+      <c r="C38" s="48">
+        <v>771</v>
+      </c>
+      <c r="D38" s="48">
+        <v>476</v>
+      </c>
+      <c r="E38" s="48">
+        <v>36</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" s="48">
+        <v>0</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="I38" s="48">
+        <v>29</v>
+      </c>
+      <c r="J38" s="48">
+        <v>404</v>
+      </c>
+      <c r="K38" s="48">
+        <v>0</v>
+      </c>
+      <c r="L38" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M38" s="48">
+        <v>1</v>
+      </c>
+      <c r="N38" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="O38" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P38" s="48">
+        <v>295</v>
+      </c>
+      <c r="Q38" s="48">
+        <v>253</v>
+      </c>
+      <c r="R38" s="48">
+        <v>18</v>
+      </c>
+      <c r="S38" s="48">
+        <v>15</v>
+      </c>
+      <c r="T38" s="48">
+        <v>12</v>
+      </c>
+      <c r="U38" s="48">
+        <v>11</v>
+      </c>
+      <c r="V38" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="W38" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="X38" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="49">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="43">
+        <v>490</v>
+      </c>
+      <c r="C39" s="44">
+        <v>1246</v>
+      </c>
+      <c r="D39" s="44">
+        <v>300</v>
+      </c>
+      <c r="E39" s="44">
+        <v>24</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G39" s="44">
+        <v>0</v>
+      </c>
+      <c r="H39" s="44">
+        <v>0</v>
+      </c>
+      <c r="I39" s="44">
+        <v>57</v>
+      </c>
+      <c r="J39" s="44">
+        <v>156</v>
+      </c>
+      <c r="K39" s="44">
+        <v>1</v>
+      </c>
+      <c r="L39" s="44">
+        <v>3</v>
+      </c>
+      <c r="M39" s="44">
+        <v>53</v>
+      </c>
+      <c r="N39" s="44">
+        <v>35</v>
+      </c>
+      <c r="O39" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P39" s="44">
+        <v>927</v>
+      </c>
+      <c r="Q39" s="44">
+        <v>325</v>
+      </c>
+      <c r="R39" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S39" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T39" s="44">
+        <v>358</v>
+      </c>
+      <c r="U39" s="44">
+        <v>244</v>
+      </c>
+      <c r="V39" s="44">
+        <v>0</v>
+      </c>
+      <c r="W39" s="44">
+        <v>244</v>
+      </c>
+      <c r="X39" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y39" s="44">
+        <v>19</v>
+      </c>
+      <c r="Z39" s="45">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="47">
+        <v>491</v>
+      </c>
+      <c r="C40" s="48">
+        <v>1145</v>
+      </c>
+      <c r="D40" s="48">
+        <v>128</v>
+      </c>
+      <c r="E40" s="48">
+        <v>18</v>
+      </c>
+      <c r="F40" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="48">
+        <v>0</v>
+      </c>
+      <c r="H40" s="48">
+        <v>0</v>
+      </c>
+      <c r="I40" s="48">
+        <v>24</v>
+      </c>
+      <c r="J40" s="48">
+        <v>56</v>
+      </c>
+      <c r="K40" s="48">
+        <v>10</v>
+      </c>
+      <c r="L40" s="48">
+        <v>14</v>
+      </c>
+      <c r="M40" s="48">
+        <v>6</v>
+      </c>
+      <c r="N40" s="48">
+        <v>3</v>
+      </c>
+      <c r="O40" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P40" s="48">
+        <v>1016</v>
+      </c>
+      <c r="Q40" s="48">
+        <v>156</v>
+      </c>
+      <c r="R40" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S40" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T40" s="48">
+        <v>657</v>
+      </c>
+      <c r="U40" s="48">
+        <v>203</v>
+      </c>
+      <c r="V40" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="W40" s="48">
+        <v>203</v>
+      </c>
+      <c r="X40" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y40" s="48">
+        <v>2</v>
+      </c>
+      <c r="Z40" s="49">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="43">
+        <v>492</v>
+      </c>
+      <c r="C41" s="44">
+        <v>447</v>
+      </c>
+      <c r="D41" s="44">
+        <v>152</v>
+      </c>
+      <c r="E41" s="44">
+        <v>36</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G41" s="44">
+        <v>0</v>
+      </c>
+      <c r="H41" s="44">
+        <v>0</v>
+      </c>
+      <c r="I41" s="44">
+        <v>46</v>
+      </c>
+      <c r="J41" s="44">
+        <v>47</v>
+      </c>
+      <c r="K41" s="44">
+        <v>12</v>
+      </c>
+      <c r="L41" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M41" s="44">
+        <v>2</v>
+      </c>
+      <c r="N41" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O41" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P41" s="44">
+        <v>295</v>
+      </c>
+      <c r="Q41" s="44">
+        <v>222</v>
+      </c>
+      <c r="R41" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S41" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T41" s="44">
+        <v>74</v>
+      </c>
+      <c r="U41" s="44">
+        <v>0</v>
+      </c>
+      <c r="V41" s="44">
+        <v>0</v>
+      </c>
+      <c r="W41" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X41" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z41" s="45">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42" s="47">
+        <v>501</v>
+      </c>
+      <c r="C42" s="48">
+        <v>508</v>
+      </c>
+      <c r="D42" s="48">
+        <v>290</v>
+      </c>
+      <c r="E42" s="48">
+        <v>25</v>
+      </c>
+      <c r="F42" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G42" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H42" s="48">
+        <v>1</v>
+      </c>
+      <c r="I42" s="48">
+        <v>101</v>
+      </c>
+      <c r="J42" s="48">
+        <v>19</v>
+      </c>
+      <c r="K42" s="48">
+        <v>7</v>
+      </c>
+      <c r="L42" s="48">
+        <v>9</v>
+      </c>
+      <c r="M42" s="48">
+        <v>127</v>
+      </c>
+      <c r="N42" s="48">
+        <v>5</v>
+      </c>
+      <c r="O42" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P42" s="48">
+        <v>216</v>
+      </c>
+      <c r="Q42" s="48">
+        <v>146</v>
+      </c>
+      <c r="R42" s="48">
+        <v>63</v>
+      </c>
+      <c r="S42" s="48">
+        <v>52</v>
+      </c>
+      <c r="T42" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="U42" s="48">
+        <v>0</v>
+      </c>
+      <c r="V42" s="48">
+        <v>0</v>
+      </c>
+      <c r="W42" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X42" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y42" s="48">
+        <v>3</v>
+      </c>
+      <c r="Z42" s="49">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B43" s="43">
+        <v>502</v>
+      </c>
+      <c r="C43" s="44">
+        <v>403</v>
+      </c>
+      <c r="D43" s="44">
+        <v>245</v>
+      </c>
+      <c r="E43" s="44">
+        <v>30</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G43" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H43" s="44">
+        <v>0</v>
+      </c>
+      <c r="I43" s="44">
+        <v>69</v>
+      </c>
+      <c r="J43" s="44">
+        <v>12</v>
+      </c>
+      <c r="K43" s="44">
+        <v>8</v>
+      </c>
+      <c r="L43" s="44">
+        <v>56</v>
+      </c>
+      <c r="M43" s="44">
+        <v>68</v>
+      </c>
+      <c r="N43" s="44">
+        <v>4</v>
+      </c>
+      <c r="O43" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P43" s="44">
+        <v>156</v>
+      </c>
+      <c r="Q43" s="44">
+        <v>114</v>
+      </c>
+      <c r="R43" s="44">
+        <v>35</v>
+      </c>
+      <c r="S43" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="T43" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="U43" s="44">
+        <v>0</v>
+      </c>
+      <c r="V43" s="44">
+        <v>0</v>
+      </c>
+      <c r="W43" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X43" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y43" s="44">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="45">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="47">
+        <v>505</v>
+      </c>
+      <c r="C44" s="48">
+        <v>261</v>
+      </c>
+      <c r="D44" s="48">
+        <v>202</v>
+      </c>
+      <c r="E44" s="48">
+        <v>2</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G44" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H44" s="48">
+        <v>0</v>
+      </c>
+      <c r="I44" s="48">
+        <v>14</v>
+      </c>
+      <c r="J44" s="48">
+        <v>15</v>
+      </c>
+      <c r="K44" s="48">
+        <v>143</v>
+      </c>
+      <c r="L44" s="48">
+        <v>4</v>
+      </c>
+      <c r="M44" s="48">
+        <v>23</v>
+      </c>
+      <c r="N44" s="48">
+        <v>17</v>
+      </c>
+      <c r="O44" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P44" s="48">
+        <v>50</v>
+      </c>
+      <c r="Q44" s="48">
+        <v>37</v>
+      </c>
+      <c r="R44" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S44" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T44" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="U44" s="48">
+        <v>0</v>
+      </c>
+      <c r="V44" s="48">
+        <v>0</v>
+      </c>
+      <c r="W44" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X44" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y44" s="48">
+        <v>9</v>
+      </c>
+      <c r="Z44" s="49">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="43">
+        <v>523</v>
+      </c>
+      <c r="C45" s="44">
+        <v>18</v>
+      </c>
+      <c r="D45" s="44">
+        <v>18</v>
+      </c>
+      <c r="E45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="F45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H45" s="44">
+        <v>0</v>
+      </c>
+      <c r="I45" s="44">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44">
+        <v>4</v>
+      </c>
+      <c r="K45" s="44">
+        <v>14</v>
+      </c>
+      <c r="L45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="M45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="N45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="P45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="R45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="U45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y45" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z45" s="45">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="46" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="47">
+        <v>524</v>
+      </c>
+      <c r="C46" s="48">
+        <v>23</v>
+      </c>
+      <c r="D46" s="48">
+        <v>14</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="J46" s="48">
+        <v>3</v>
+      </c>
+      <c r="K46" s="48">
+        <v>9</v>
+      </c>
+      <c r="L46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="M46" s="48">
+        <v>2</v>
+      </c>
+      <c r="N46" s="48">
+        <v>0</v>
+      </c>
+      <c r="O46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="P46" s="48">
+        <v>9</v>
+      </c>
+      <c r="Q46" s="48">
+        <v>4</v>
+      </c>
+      <c r="R46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="U46" s="48">
+        <v>5</v>
+      </c>
+      <c r="V46" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="W46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X46" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y46" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="49">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" s="43">
+        <v>525</v>
+      </c>
+      <c r="C47" s="44">
+        <v>47</v>
+      </c>
+      <c r="D47" s="44">
+        <v>18</v>
+      </c>
+      <c r="E47" s="44">
+        <v>0</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="J47" s="44">
+        <v>4</v>
+      </c>
+      <c r="K47" s="44">
+        <v>12</v>
+      </c>
+      <c r="L47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="M47" s="44">
+        <v>2</v>
+      </c>
+      <c r="N47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O47" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P47" s="44">
+        <v>29</v>
+      </c>
+      <c r="Q47" s="44">
+        <v>27</v>
+      </c>
+      <c r="R47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T47" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="U47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X47" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y47" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z47" s="45">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="47">
+        <v>527</v>
+      </c>
+      <c r="C48" s="48">
+        <v>56</v>
+      </c>
+      <c r="D48" s="48">
+        <v>23</v>
+      </c>
+      <c r="E48" s="48">
+        <v>0</v>
+      </c>
+      <c r="F48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H48" s="48">
+        <v>0</v>
+      </c>
+      <c r="I48" s="48">
+        <v>0</v>
+      </c>
+      <c r="J48" s="48">
+        <v>8</v>
+      </c>
+      <c r="K48" s="48">
+        <v>10</v>
+      </c>
+      <c r="L48" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M48" s="48">
+        <v>4</v>
+      </c>
+      <c r="N48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="O48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="P48" s="48">
+        <v>32</v>
+      </c>
+      <c r="Q48" s="48">
+        <v>31</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="U48" s="48">
+        <v>1</v>
+      </c>
+      <c r="V48" s="48">
+        <v>0</v>
+      </c>
+      <c r="W48" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="X48" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z48" s="49">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B49" s="43">
+        <v>529</v>
+      </c>
+      <c r="C49" s="44">
+        <v>373</v>
+      </c>
+      <c r="D49" s="44">
+        <v>260</v>
+      </c>
+      <c r="E49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H49" s="44">
+        <v>1</v>
+      </c>
+      <c r="I49" s="44">
+        <v>0</v>
+      </c>
+      <c r="J49" s="44">
+        <v>43</v>
+      </c>
+      <c r="K49" s="44">
+        <v>7</v>
+      </c>
+      <c r="L49" s="44">
+        <v>3</v>
+      </c>
+      <c r="M49" s="44">
+        <v>205</v>
+      </c>
+      <c r="N49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="P49" s="44">
+        <v>113</v>
+      </c>
+      <c r="Q49" s="44">
+        <v>113</v>
+      </c>
+      <c r="R49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="U49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z49" s="45">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="47">
+        <v>530</v>
+      </c>
+      <c r="C50" s="48">
+        <v>322</v>
+      </c>
+      <c r="D50" s="48">
+        <v>176</v>
+      </c>
+      <c r="E50" s="48">
+        <v>0</v>
+      </c>
+      <c r="F50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H50" s="48">
+        <v>0</v>
+      </c>
+      <c r="I50" s="48">
+        <v>44</v>
+      </c>
+      <c r="J50" s="48">
+        <v>9</v>
+      </c>
+      <c r="K50" s="48">
+        <v>18</v>
+      </c>
+      <c r="L50" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M50" s="48">
+        <v>93</v>
+      </c>
+      <c r="N50" s="48">
+        <v>0</v>
+      </c>
+      <c r="O50" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P50" s="48">
+        <v>146</v>
+      </c>
+      <c r="Q50" s="48">
+        <v>140</v>
+      </c>
+      <c r="R50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T50" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="U50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="V50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="W50" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X50" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y50" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="49">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="43">
+        <v>531</v>
+      </c>
+      <c r="C51" s="44">
+        <v>380</v>
+      </c>
+      <c r="D51" s="44">
+        <v>183</v>
+      </c>
+      <c r="E51" s="44">
+        <v>0</v>
+      </c>
+      <c r="F51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H51" s="44">
+        <v>0</v>
+      </c>
+      <c r="I51" s="44">
+        <v>40</v>
+      </c>
+      <c r="J51" s="44">
+        <v>15</v>
+      </c>
+      <c r="K51" s="44">
+        <v>6</v>
+      </c>
+      <c r="L51" s="44">
+        <v>1</v>
+      </c>
+      <c r="M51" s="44">
+        <v>122</v>
+      </c>
+      <c r="N51" s="44">
+        <v>2</v>
+      </c>
+      <c r="O51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="P51" s="44">
+        <v>196</v>
+      </c>
+      <c r="Q51" s="44">
+        <v>196</v>
+      </c>
+      <c r="R51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="U51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X51" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y51" s="44">
+        <v>1</v>
+      </c>
+      <c r="Z51" s="45">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="B52" s="47">
+        <v>532</v>
+      </c>
+      <c r="C52" s="48">
+        <v>352</v>
+      </c>
+      <c r="D52" s="48">
         <v>201</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K14" s="77">
+      <c r="E52" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F52" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G52" s="48">
+        <v>0</v>
+      </c>
+      <c r="H52" s="48">
+        <v>0</v>
+      </c>
+      <c r="I52" s="48">
+        <v>98</v>
+      </c>
+      <c r="J52" s="48">
+        <v>9</v>
+      </c>
+      <c r="K52" s="48">
+        <v>3</v>
+      </c>
+      <c r="L52" s="48">
+        <v>0</v>
+      </c>
+      <c r="M52" s="48">
+        <v>90</v>
+      </c>
+      <c r="N52" s="48">
+        <v>0</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P52" s="48">
+        <v>150</v>
+      </c>
+      <c r="Q52" s="48">
+        <v>150</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S52" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T52" s="48">
+        <v>0</v>
+      </c>
+      <c r="U52" s="48">
+        <v>0</v>
+      </c>
+      <c r="V52" s="48">
+        <v>0</v>
+      </c>
+      <c r="W52" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X52" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y52" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="49">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B53" s="43">
+        <v>533</v>
+      </c>
+      <c r="C53" s="44">
+        <v>768</v>
+      </c>
+      <c r="D53" s="44">
+        <v>604</v>
+      </c>
+      <c r="E53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H53" s="44">
+        <v>0</v>
+      </c>
+      <c r="I53" s="44">
+        <v>167</v>
+      </c>
+      <c r="J53" s="44">
+        <v>79</v>
+      </c>
+      <c r="K53" s="44">
+        <v>5</v>
+      </c>
+      <c r="L53" s="44">
+        <v>250</v>
+      </c>
+      <c r="M53" s="44">
+        <v>103</v>
+      </c>
+      <c r="N53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O53" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P53" s="44">
+        <v>164</v>
+      </c>
+      <c r="Q53" s="44">
+        <v>164</v>
+      </c>
+      <c r="R53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="U53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z53" s="45">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="B54" s="47">
+        <v>534</v>
+      </c>
+      <c r="C54" s="48">
+        <v>462</v>
+      </c>
+      <c r="D54" s="48">
+        <v>404</v>
+      </c>
+      <c r="E54" s="48">
+        <v>0</v>
+      </c>
+      <c r="F54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="H54" s="48">
+        <v>0</v>
+      </c>
+      <c r="I54" s="48">
+        <v>164</v>
+      </c>
+      <c r="J54" s="48">
+        <v>20</v>
+      </c>
+      <c r="K54" s="48">
+        <v>3</v>
+      </c>
+      <c r="L54" s="48">
+        <v>66</v>
+      </c>
+      <c r="M54" s="48">
+        <v>149</v>
+      </c>
+      <c r="N54" s="48">
+        <v>0</v>
+      </c>
+      <c r="O54" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="P54" s="48">
+        <v>58</v>
+      </c>
+      <c r="Q54" s="48">
+        <v>58</v>
+      </c>
+      <c r="R54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="S54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="T54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="U54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="V54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="W54" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="X54" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="49">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B55" s="43">
+        <v>535</v>
+      </c>
+      <c r="C55" s="44">
+        <v>349</v>
+      </c>
+      <c r="D55" s="44">
+        <v>112</v>
+      </c>
+      <c r="E55" s="44">
+        <v>0</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H55" s="44">
+        <v>0</v>
+      </c>
+      <c r="I55" s="44">
+        <v>0</v>
+      </c>
+      <c r="J55" s="44">
+        <v>52</v>
+      </c>
+      <c r="K55" s="44">
         <v>4</v>
       </c>
-      <c r="L14" s="77">
-[...153 lines deleted...]
-      <c r="J16" s="77">
+      <c r="L55" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M55" s="44">
         <v>46</v>
       </c>
-      <c r="K16" s="77">
-[...3092 lines deleted...]
-      <c r="B55" s="72">
+      <c r="N55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="O55" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="P55" s="44">
+        <v>238</v>
+      </c>
+      <c r="Q55" s="44">
+        <v>238</v>
+      </c>
+      <c r="R55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="S55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="T55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="U55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="V55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="W55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="X55" s="44">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z55" s="45">
         <v>535</v>
       </c>
-      <c r="C55" s="73">
-[...103 lines deleted...]
-    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+    </row>
+    <row r="56" spans="1:26" ht="3.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="50"/>
+      <c r="B56" s="51"/>
+      <c r="C56" s="52"/>
+      <c r="D56" s="52"/>
+      <c r="E56" s="52"/>
+      <c r="F56" s="52"/>
+      <c r="G56" s="52"/>
+      <c r="H56" s="52"/>
+      <c r="I56" s="52"/>
+      <c r="J56" s="52"/>
+      <c r="K56" s="53"/>
+      <c r="L56" s="53"/>
+      <c r="M56" s="53"/>
+      <c r="N56" s="53"/>
+      <c r="O56" s="53"/>
+      <c r="P56" s="54"/>
+      <c r="Q56" s="54"/>
+      <c r="R56" s="54"/>
+      <c r="S56" s="54"/>
+      <c r="T56" s="54"/>
+      <c r="U56" s="54"/>
+      <c r="V56" s="54"/>
+      <c r="W56" s="54"/>
+      <c r="X56" s="55"/>
+      <c r="Y56" s="54"/>
+      <c r="Z56" s="56"/>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.15">
+      <c r="A57" s="57"/>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A58" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="W8:W10"/>
-[...15 lines deleted...]
-    <mergeCell ref="D5:L5"/>
     <mergeCell ref="Z5:Z10"/>
     <mergeCell ref="D6:D9"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F6:F10"/>
     <mergeCell ref="G6:G10"/>
     <mergeCell ref="H6:H10"/>
+    <mergeCell ref="I6:I10"/>
+    <mergeCell ref="J6:J10"/>
+    <mergeCell ref="K6:K10"/>
+    <mergeCell ref="L6:L10"/>
+    <mergeCell ref="P6:P9"/>
+    <mergeCell ref="W8:W10"/>
+    <mergeCell ref="N8:N10"/>
+    <mergeCell ref="S8:S10"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="C5:C9"/>
+    <mergeCell ref="D5:L5"/>
+    <mergeCell ref="V8:V10"/>
+    <mergeCell ref="Q6:Q10"/>
+    <mergeCell ref="R6:R10"/>
+    <mergeCell ref="T6:T10"/>
+    <mergeCell ref="U6:U10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="10" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>