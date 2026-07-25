--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94A71994-E54F-4254-8CBA-39208C714FEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A516AF9-B686-4769-9D93-E9746D93EFB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DA85E847-3434-4E70-B981-5E4E20F868CE}"/>
   </bookViews>
   <sheets>
     <sheet name="木材統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="64">
   <si>
     <t>木材統計</t>
     <rPh sb="0" eb="2">
       <t>モクザイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年　月</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>製材品</t>
     <rPh sb="0" eb="3">
       <t>セイザイヒン</t>
     </rPh>
@@ -879,105 +879,105 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="パーセント 2" xfId="1" xr:uid="{BA2DA313-A06B-40E9-ABFB-DCFEA0962282}"/>
     <cellStyle name="パーセント 3" xfId="2" xr:uid="{13959631-0D05-466C-8181-1A8BE9F9353D}"/>
     <cellStyle name="パーセント 4" xfId="3" xr:uid="{BBB9E5F4-E22F-4FA0-84EB-663B45150A1D}"/>
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{1DF1AB48-3BD7-4BDD-B68B-65A45997CE86}"/>
     <cellStyle name="桁区切り 2 2" xfId="5" xr:uid="{C19C3925-31F7-4E7A-BEA7-4644B0D61935}"/>
     <cellStyle name="桁区切り 3" xfId="6" xr:uid="{6D43CD07-FAFB-4CC9-B72E-F16DB3127847}"/>
     <cellStyle name="桁区切り 4" xfId="7" xr:uid="{1E0BD50B-8F18-4F1E-BBFD-F2801FC31A68}"/>
     <cellStyle name="桁区切り 5" xfId="8" xr:uid="{899F336F-BE41-43B0-B1E0-E05AED0CA310}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="9" xr:uid="{4EB473CA-835A-4143-AC96-E54D3215595F}"/>
     <cellStyle name="標準 2 2 2" xfId="10" xr:uid="{6A4171F7-F926-4547-B250-04C878289410}"/>
     <cellStyle name="標準 3" xfId="11" xr:uid="{C38D1927-624A-40FB-96D4-ADA5D8657544}"/>
     <cellStyle name="標準 4" xfId="12" xr:uid="{C10AA5DD-F02A-4F9F-B4C3-2D42C699E486}"/>
     <cellStyle name="標準 5" xfId="13" xr:uid="{7B645109-994E-43AC-8141-7D12368B7778}"/>
     <cellStyle name="標準 6" xfId="14" xr:uid="{15C3D590-0B83-41DC-AFA1-53317A8FD53B}"/>
     <cellStyle name="標準 7" xfId="15" xr:uid="{1466DB9E-F76E-4C3D-A2F8-F85A773C833F}"/>
     <cellStyle name="標準 7 2" xfId="16" xr:uid="{27B3F839-62B3-4138-9640-A98B63BC38C0}"/>
     <cellStyle name="標準 7 2 2" xfId="17" xr:uid="{42B13962-6013-4358-AC01-45DF7A60F26E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1238,286 +1238,286 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D38EE59-1BAE-4648-8C43-0105AA80F531}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q44"/>
+  <dimension ref="A1:Q45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.625" style="1" customWidth="1"/>
     <col min="3" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="7" width="10.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.375" style="1" customWidth="1"/>
     <col min="11" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.25" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="P1" s="3"/>
     </row>
     <row r="2" spans="1:17" ht="8.25" customHeight="1"/>
     <row r="3" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="39"/>
-      <c r="C3" s="37" t="s">
+      <c r="B3" s="32"/>
+      <c r="C3" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="38"/>
-[...1 lines deleted...]
-      <c r="F3" s="37" t="s">
+      <c r="D3" s="37"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="38"/>
-[...4 lines deleted...]
-      <c r="L3" s="37" t="s">
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="38"/>
-[...1 lines deleted...]
-      <c r="O3" s="31" t="s">
+      <c r="M3" s="37"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="P3" s="32"/>
+      <c r="P3" s="42"/>
     </row>
     <row r="4" spans="1:17" ht="17.25" customHeight="1">
-      <c r="A4" s="43"/>
-[...7 lines deleted...]
-      <c r="I4" s="37" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="38"/>
-[...5 lines deleted...]
-      <c r="P4" s="34"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="44"/>
     </row>
     <row r="5" spans="1:17" ht="21.75" customHeight="1">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="40" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="41"/>
-[...1 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="41"/>
-[...1 lines deleted...]
-      <c r="I5" s="40" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="41"/>
-[...1 lines deleted...]
-      <c r="L5" s="40" t="s">
+      <c r="J5" s="48"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="41"/>
-[...2 lines deleted...]
-      <c r="P5" s="34"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="44"/>
     </row>
     <row r="6" spans="1:17" ht="21" customHeight="1">
-      <c r="A6" s="43"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="33"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="O6" s="33"/>
-      <c r="P6" s="34"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="44"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1">
-      <c r="A7" s="43"/>
-      <c r="B7" s="44"/>
+      <c r="A7" s="33"/>
+      <c r="B7" s="34"/>
       <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="33"/>
-      <c r="P7" s="34"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="44"/>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1">
-      <c r="A8" s="45"/>
-      <c r="B8" s="46"/>
+      <c r="A8" s="35"/>
+      <c r="B8" s="36"/>
       <c r="C8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="O8" s="35"/>
-      <c r="P8" s="36"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="46"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12">
         <v>9035</v>
       </c>
       <c r="D9" s="13">
         <v>9073</v>
       </c>
       <c r="E9" s="13">
         <v>1512</v>
       </c>
       <c r="F9" s="13">
         <v>3215203</v>
       </c>
       <c r="G9" s="13">
         <v>3255556</v>
       </c>
       <c r="H9" s="13">
         <v>139739</v>
       </c>
       <c r="I9" s="13">
@@ -2442,124 +2442,169 @@
       <c r="H30" s="25">
         <v>202264</v>
       </c>
       <c r="I30" s="25">
         <v>204322</v>
       </c>
       <c r="J30" s="25">
         <v>216010</v>
       </c>
       <c r="K30" s="25">
         <v>175640</v>
       </c>
       <c r="L30" s="25">
         <v>40425</v>
       </c>
       <c r="M30" s="25">
         <v>40099</v>
       </c>
       <c r="N30" s="26">
         <v>46415</v>
       </c>
       <c r="P30" s="11" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="31" spans="1:16" ht="9" customHeight="1">
-[...20 lines deleted...]
-      </c>
+    <row r="31" spans="1:16" ht="13.5" customHeight="1">
+      <c r="A31" s="18"/>
+      <c r="B31" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="27">
+        <v>592</v>
+      </c>
+      <c r="D31" s="25">
+        <v>594</v>
+      </c>
+      <c r="E31" s="25">
+        <v>1155</v>
+      </c>
+      <c r="F31" s="25">
+        <v>205073</v>
+      </c>
+      <c r="G31" s="25">
+        <v>216416</v>
+      </c>
+      <c r="H31" s="25">
+        <v>189731</v>
+      </c>
+      <c r="I31" s="25">
+        <v>202315</v>
+      </c>
+      <c r="J31" s="25">
+        <v>213114</v>
+      </c>
+      <c r="K31" s="25">
+        <v>165405</v>
+      </c>
+      <c r="L31" s="25">
+        <v>36208</v>
+      </c>
+      <c r="M31" s="25">
+        <v>36322</v>
+      </c>
+      <c r="N31" s="26">
+        <v>45716</v>
+      </c>
+      <c r="P31" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="9" customHeight="1">
+      <c r="A32" s="20"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="21"/>
+      <c r="O32" s="22"/>
+      <c r="P32" s="21"/>
     </row>
     <row r="33" spans="1:4" ht="14.25" customHeight="1">
       <c r="A33" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="14.25" customHeight="1">
       <c r="A34" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="14.25" customHeight="1">
       <c r="A35" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A36" s="1" t="s">
         <v>40</v>
-      </c>
-[...3 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:4" s="23" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A38" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="14.25" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="40" spans="1:4" ht="14.25" customHeight="1"/>
+    <row r="39" spans="1:4" ht="14.25" customHeight="1"/>
+    <row r="40" spans="1:4" ht="14.25" customHeight="1">
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+    </row>
     <row r="41" spans="1:4" ht="14.25" customHeight="1"/>
     <row r="42" spans="1:4" ht="14.25" customHeight="1"/>
-    <row r="44" spans="1:4">
-      <c r="A44" s="1" t="s">
+    <row r="43" spans="1:4" ht="14.25" customHeight="1"/>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="L3:N4"/>
     <mergeCell ref="O3:P8"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
+    <mergeCell ref="A3:B8"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="F3:H4"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="L3:N4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A10:A13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>