--- v1 (2026-07-25)
+++ v2 (2026-09-10)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A516AF9-B686-4769-9D93-E9746D93EFB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85906958-6A8B-4517-AE16-C1667BB4CDD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DA85E847-3434-4E70-B981-5E4E20F868CE}"/>
   </bookViews>
   <sheets>
     <sheet name="木材統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="64">
   <si>
     <t>木材統計</t>
     <rPh sb="0" eb="2">
       <t>モクザイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年　月</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>製材品</t>
     <rPh sb="0" eb="3">
       <t>セイザイヒン</t>
     </rPh>
@@ -1238,51 +1238,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D38EE59-1BAE-4648-8C43-0105AA80F531}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q45"/>
+  <dimension ref="A1:Q47"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.625" style="1" customWidth="1"/>
     <col min="3" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="7" width="10.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.375" style="1" customWidth="1"/>
     <col min="11" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.25" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -2487,108 +2487,198 @@
       <c r="H31" s="25">
         <v>189731</v>
       </c>
       <c r="I31" s="25">
         <v>202315</v>
       </c>
       <c r="J31" s="25">
         <v>213114</v>
       </c>
       <c r="K31" s="25">
         <v>165405</v>
       </c>
       <c r="L31" s="25">
         <v>36208</v>
       </c>
       <c r="M31" s="25">
         <v>36322</v>
       </c>
       <c r="N31" s="26">
         <v>45716</v>
       </c>
       <c r="P31" s="11" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="32" spans="1:16" ht="9" customHeight="1">
-[...18 lines deleted...]
-      <c r="A33" s="1" t="s">
+    <row r="32" spans="1:16" ht="13.5" customHeight="1">
+      <c r="A32" s="18"/>
+      <c r="B32" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="27">
+        <v>662</v>
+      </c>
+      <c r="D32" s="25">
+        <v>649</v>
+      </c>
+      <c r="E32" s="25">
+        <v>1140</v>
+      </c>
+      <c r="F32" s="25">
+        <v>232967</v>
+      </c>
+      <c r="G32" s="25">
+        <v>243350</v>
+      </c>
+      <c r="H32" s="25">
+        <v>184458</v>
+      </c>
+      <c r="I32" s="25">
+        <v>229482</v>
+      </c>
+      <c r="J32" s="25">
+        <v>239714</v>
+      </c>
+      <c r="K32" s="25">
+        <v>155210</v>
+      </c>
+      <c r="L32" s="25">
+        <v>41436</v>
+      </c>
+      <c r="M32" s="25">
+        <v>43588</v>
+      </c>
+      <c r="N32" s="26">
+        <v>49664</v>
+      </c>
+      <c r="P32" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="13.5" customHeight="1">
+      <c r="A33" s="18"/>
+      <c r="B33" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="27">
+        <v>651</v>
+      </c>
+      <c r="D33" s="25">
+        <v>664</v>
+      </c>
+      <c r="E33" s="25">
+        <v>1126</v>
+      </c>
+      <c r="F33" s="25">
+        <v>232664</v>
+      </c>
+      <c r="G33" s="25">
+        <v>213712</v>
+      </c>
+      <c r="H33" s="25">
+        <v>206224</v>
+      </c>
+      <c r="I33" s="25">
+        <v>230193</v>
+      </c>
+      <c r="J33" s="25">
+        <v>211039</v>
+      </c>
+      <c r="K33" s="25">
+        <v>175726</v>
+      </c>
+      <c r="L33" s="25">
+        <v>40330</v>
+      </c>
+      <c r="M33" s="25">
+        <v>42812</v>
+      </c>
+      <c r="N33" s="26">
+        <v>52044</v>
+      </c>
+      <c r="P33" s="11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="9" customHeight="1">
+      <c r="A34" s="20"/>
+      <c r="B34" s="21"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="22"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="21"/>
+      <c r="O34" s="22"/>
+      <c r="P34" s="21"/>
+    </row>
+    <row r="35" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A35" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A34" s="1" t="s">
+    <row r="36" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A36" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A35" s="1" t="s">
+    <row r="37" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="36" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A36" s="1" t="s">
+    <row r="38" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="37" spans="1:4" s="23" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A37" s="24" t="s">
+    <row r="39" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A39" s="24" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="38" spans="1:4" s="23" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A38" s="24" t="s">
+    <row r="40" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A40" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="14.25" customHeight="1"/>
-[...8 lines deleted...]
-      <c r="A45" s="1" t="s">
+    <row r="41" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="42" spans="1:16" ht="14.25" customHeight="1">
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+    </row>
+    <row r="43" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="44" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="45" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="47" spans="1:16">
+      <c r="A47" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="O3:P8"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="F3:H4"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A10:A13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>