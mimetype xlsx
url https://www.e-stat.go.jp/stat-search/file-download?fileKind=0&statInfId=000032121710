--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85906958-6A8B-4517-AE16-C1667BB4CDD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A596EBB-04C9-4F71-9324-D69C324A1AEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DA85E847-3434-4E70-B981-5E4E20F868CE}"/>
   </bookViews>
   <sheets>
     <sheet name="木材統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="64">
   <si>
     <t>木材統計</t>
     <rPh sb="0" eb="2">
       <t>モクザイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年　月</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>製材品</t>
     <rPh sb="0" eb="3">
       <t>セイザイヒン</t>
     </rPh>
@@ -879,105 +879,105 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="パーセント 2" xfId="1" xr:uid="{BA2DA313-A06B-40E9-ABFB-DCFEA0962282}"/>
     <cellStyle name="パーセント 3" xfId="2" xr:uid="{13959631-0D05-466C-8181-1A8BE9F9353D}"/>
     <cellStyle name="パーセント 4" xfId="3" xr:uid="{BBB9E5F4-E22F-4FA0-84EB-663B45150A1D}"/>
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{1DF1AB48-3BD7-4BDD-B68B-65A45997CE86}"/>
     <cellStyle name="桁区切り 2 2" xfId="5" xr:uid="{C19C3925-31F7-4E7A-BEA7-4644B0D61935}"/>
     <cellStyle name="桁区切り 3" xfId="6" xr:uid="{6D43CD07-FAFB-4CC9-B72E-F16DB3127847}"/>
     <cellStyle name="桁区切り 4" xfId="7" xr:uid="{1E0BD50B-8F18-4F1E-BBFD-F2801FC31A68}"/>
     <cellStyle name="桁区切り 5" xfId="8" xr:uid="{899F336F-BE41-43B0-B1E0-E05AED0CA310}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="9" xr:uid="{4EB473CA-835A-4143-AC96-E54D3215595F}"/>
     <cellStyle name="標準 2 2 2" xfId="10" xr:uid="{6A4171F7-F926-4547-B250-04C878289410}"/>
     <cellStyle name="標準 3" xfId="11" xr:uid="{C38D1927-624A-40FB-96D4-ADA5D8657544}"/>
     <cellStyle name="標準 4" xfId="12" xr:uid="{C10AA5DD-F02A-4F9F-B4C3-2D42C699E486}"/>
     <cellStyle name="標準 5" xfId="13" xr:uid="{7B645109-994E-43AC-8141-7D12368B7778}"/>
     <cellStyle name="標準 6" xfId="14" xr:uid="{15C3D590-0B83-41DC-AFA1-53317A8FD53B}"/>
     <cellStyle name="標準 7" xfId="15" xr:uid="{1466DB9E-F76E-4C3D-A2F8-F85A773C833F}"/>
     <cellStyle name="標準 7 2" xfId="16" xr:uid="{27B3F839-62B3-4138-9640-A98B63BC38C0}"/>
     <cellStyle name="標準 7 2 2" xfId="17" xr:uid="{42B13962-6013-4358-AC01-45DF7A60F26E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1238,286 +1238,286 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D38EE59-1BAE-4648-8C43-0105AA80F531}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q47"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.625" style="1" customWidth="1"/>
     <col min="3" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="7" width="10.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.375" style="1" customWidth="1"/>
     <col min="11" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.25" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="P1" s="3"/>
     </row>
     <row r="2" spans="1:17" ht="8.25" customHeight="1"/>
     <row r="3" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="32"/>
-      <c r="C3" s="31" t="s">
+      <c r="B3" s="39"/>
+      <c r="C3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="37"/>
-[...1 lines deleted...]
-      <c r="F3" s="31" t="s">
+      <c r="D3" s="38"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="37"/>
-[...4 lines deleted...]
-      <c r="L3" s="31" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="37"/>
-[...1 lines deleted...]
-      <c r="O3" s="41" t="s">
+      <c r="M3" s="38"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="P3" s="42"/>
+      <c r="P3" s="32"/>
     </row>
     <row r="4" spans="1:17" ht="17.25" customHeight="1">
-      <c r="A4" s="33"/>
-[...7 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="37"/>
-[...5 lines deleted...]
-      <c r="P4" s="44"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="33"/>
+      <c r="P4" s="34"/>
     </row>
     <row r="5" spans="1:17" ht="21.75" customHeight="1">
-      <c r="A5" s="33"/>
-[...1 lines deleted...]
-      <c r="C5" s="47" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="47" t="s">
+      <c r="D5" s="41"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="48"/>
-[...1 lines deleted...]
-      <c r="I5" s="47" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="48"/>
-[...1 lines deleted...]
-      <c r="L5" s="47" t="s">
+      <c r="J5" s="41"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="48"/>
-[...2 lines deleted...]
-      <c r="P5" s="44"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="42"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="34"/>
     </row>
     <row r="6" spans="1:17" ht="21" customHeight="1">
-      <c r="A6" s="33"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="43"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="O6" s="43"/>
-      <c r="P6" s="44"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="34"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1">
-      <c r="A7" s="33"/>
-      <c r="B7" s="34"/>
+      <c r="A7" s="43"/>
+      <c r="B7" s="44"/>
       <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="43"/>
-      <c r="P7" s="44"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="34"/>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1">
-      <c r="A8" s="35"/>
-      <c r="B8" s="36"/>
+      <c r="A8" s="45"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="O8" s="45"/>
-      <c r="P8" s="46"/>
+      <c r="O8" s="35"/>
+      <c r="P8" s="36"/>
     </row>
     <row r="9" spans="1:17" ht="13.5" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12">
         <v>9035</v>
       </c>
       <c r="D9" s="13">
         <v>9073</v>
       </c>
       <c r="E9" s="13">
         <v>1512</v>
       </c>
       <c r="F9" s="13">
         <v>3215203</v>
       </c>
       <c r="G9" s="13">
         <v>3255556</v>
       </c>
       <c r="H9" s="13">
         <v>139739</v>
       </c>
       <c r="I9" s="13">
@@ -2577,124 +2577,214 @@
       <c r="H33" s="25">
         <v>206224</v>
       </c>
       <c r="I33" s="25">
         <v>230193</v>
       </c>
       <c r="J33" s="25">
         <v>211039</v>
       </c>
       <c r="K33" s="25">
         <v>175726</v>
       </c>
       <c r="L33" s="25">
         <v>40330</v>
       </c>
       <c r="M33" s="25">
         <v>42812</v>
       </c>
       <c r="N33" s="26">
         <v>52044</v>
       </c>
       <c r="P33" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="34" spans="1:16" ht="9" customHeight="1">
-[...25 lines deleted...]
-      </c>
+    <row r="34" spans="1:16" ht="13.5" customHeight="1">
+      <c r="A34" s="18"/>
+      <c r="B34" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C34" s="27">
+        <v>559</v>
+      </c>
+      <c r="D34" s="25">
+        <v>560</v>
+      </c>
+      <c r="E34" s="25">
+        <v>1139</v>
+      </c>
+      <c r="F34" s="25">
+        <v>195399</v>
+      </c>
+      <c r="G34" s="25">
+        <v>171879</v>
+      </c>
+      <c r="H34" s="25">
+        <v>228333</v>
+      </c>
+      <c r="I34" s="25">
+        <v>193568</v>
+      </c>
+      <c r="J34" s="25">
+        <v>169717</v>
+      </c>
+      <c r="K34" s="25">
+        <v>200079</v>
+      </c>
+      <c r="L34" s="25">
+        <v>32750</v>
+      </c>
+      <c r="M34" s="25">
+        <v>31727</v>
+      </c>
+      <c r="N34" s="26">
+        <v>51764</v>
+      </c>
+      <c r="P34" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="13.5" customHeight="1">
+      <c r="A35" s="18"/>
+      <c r="B35" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="27">
+        <v>598</v>
+      </c>
+      <c r="D35" s="25">
+        <v>612</v>
+      </c>
+      <c r="E35" s="25">
+        <v>1156</v>
+      </c>
+      <c r="F35" s="25">
+        <v>200103</v>
+      </c>
+      <c r="G35" s="25">
+        <v>191353</v>
+      </c>
+      <c r="H35" s="25">
+        <v>235901</v>
+      </c>
+      <c r="I35" s="25">
+        <v>197065</v>
+      </c>
+      <c r="J35" s="25">
+        <v>189002</v>
+      </c>
+      <c r="K35" s="25">
+        <v>208398</v>
+      </c>
+      <c r="L35" s="25">
+        <v>37273</v>
+      </c>
+      <c r="M35" s="25">
+        <v>35972</v>
+      </c>
+      <c r="N35" s="26">
+        <v>51469</v>
+      </c>
+      <c r="P35" s="11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="9" customHeight="1">
+      <c r="A36" s="20"/>
+      <c r="B36" s="21"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="22"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="22"/>
+      <c r="P36" s="21"/>
     </row>
     <row r="37" spans="1:16" ht="14.25" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="14.25" customHeight="1">
       <c r="A38" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A39" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="39" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A39" s="24" t="s">
+    <row r="41" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A41" s="24" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="40" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A40" s="24" t="s">
+    <row r="42" spans="1:16" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A42" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="41" spans="1:16" ht="14.25" customHeight="1"/>
-[...3 lines deleted...]
-    </row>
     <row r="43" spans="1:16" ht="14.25" customHeight="1"/>
-    <row r="44" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="44" spans="1:16" ht="14.25" customHeight="1">
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+    </row>
     <row r="45" spans="1:16" ht="14.25" customHeight="1"/>
-    <row r="47" spans="1:16">
-      <c r="A47" s="1" t="s">
+    <row r="46" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="47" spans="1:16" ht="14.25" customHeight="1"/>
+    <row r="49" spans="1:1">
+      <c r="A49" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:B8"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="F3:H4"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="L3:N4"/>
     <mergeCell ref="O3:P8"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
-    <mergeCell ref="A3:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="L3:N4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A10:A13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>