--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,89 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20360331廃】（検討中）2025年度消費動向指数公表関係/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202602/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{3EE31D44-393B-41E2-B420-26D4F40A49EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1346004-36A1-42B7-95B8-0840C36E8DCF}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{C1E61DFA-2E67-453B-874F-3E9AC20054BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6FADB9FD-9625-4647-9ACE-BEF1953CC63E}"/>
   <bookViews>
-    <workbookView xWindow="30720" yWindow="3000" windowWidth="26160" windowHeight="14100" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="単身･月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・単身･月(原)" sheetId="4" r:id="rId2"/>
     <sheet name="単身･四(原)" sheetId="5" r:id="rId3"/>
     <sheet name="財サ・単身･四(原)" sheetId="6" r:id="rId4"/>
     <sheet name="単身･年" sheetId="7" r:id="rId5"/>
     <sheet name="財サ・単身･年" sheetId="8" r:id="rId6"/>
+    <sheet name="単身･年度" sheetId="9" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・単身･月(原)'!$H:$I,'財サ・単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・単身･四(原)'!$H:$I,'財サ・単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・単身･年!$H:$I,財サ・単身･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'単身･月(原)'!$H:$I,'単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'単身･四(原)'!$H:$I,'単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">単身･年!$H:$I,単身･年!$4:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">単身･年度!$H:$I,単身･年度!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2132" uniqueCount="522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2227" uniqueCount="541">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第１－１－１表</t>
   </si>
   <si>
     <t>表題：</t>
   </si>
@@ -1913,50 +1916,123 @@
     <t xml:space="preserve">2025Q4B     </t>
   </si>
   <si>
     <t>2025年10-12月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025cyB     </t>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202601B     </t>
   </si>
   <si>
     <t>2026年1月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202602B     </t>
   </si>
   <si>
     <t>2026年2月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2024年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2024fyB     </t>
+  </si>
+  <si>
+    <t>2023年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2023fyB     </t>
+  </si>
+  <si>
+    <t>2022年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2022fyB     </t>
+  </si>
+  <si>
+    <t>2021年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2021fyB     </t>
+  </si>
+  <si>
+    <t>2020年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2020fyB     </t>
+  </si>
+  <si>
+    <t>年度平均</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヘイキン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202603B     </t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q1B     </t>
+  </si>
+  <si>
+    <t>2026年1-3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2025fyB     </t>
+  </si>
+  <si>
+    <t>2025年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202604B     </t>
+  </si>
+  <si>
+    <t>2026年4月</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
@@ -2282,51 +2358,51 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_付表２(速報・月報）" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2570,50 +2646,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AE171"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="F3" sqref="F3"/>
       <selection pane="topRight" activeCell="F3" sqref="F3"/>
       <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.77734375" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
@@ -12471,181 +12551,353 @@
       <c r="W119" s="14">
         <v>12.7364</v>
       </c>
       <c r="X119" s="14">
         <v>9.7161000000000008</v>
       </c>
       <c r="Y119" s="14">
         <v>2.8090999999999999</v>
       </c>
       <c r="Z119" s="14">
         <v>2.2753999999999999</v>
       </c>
       <c r="AA119" s="14">
         <v>4.8970000000000002</v>
       </c>
       <c r="AB119" s="14">
         <v>14.421099999999999</v>
       </c>
       <c r="AC119" s="14">
         <v>0.44519999999999998</v>
       </c>
       <c r="AD119" s="14">
         <v>11.79</v>
       </c>
     </row>
-    <row r="120" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-      <c r="AE121" s="12"/>
+    <row r="120" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B120" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="C120" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D120" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E120" s="17"/>
+      <c r="F120" s="4">
+        <v>1</v>
+      </c>
+      <c r="H120" s="18">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="J120" s="14">
+        <v>118.4618</v>
+      </c>
+      <c r="K120" s="14">
+        <v>30.769600000000001</v>
+      </c>
+      <c r="L120" s="14">
+        <v>14.8195</v>
+      </c>
+      <c r="M120" s="14">
+        <v>10.039099999999999</v>
+      </c>
+      <c r="N120" s="14">
+        <v>4.6882000000000001</v>
+      </c>
+      <c r="O120" s="14">
+        <v>3.0619999999999998</v>
+      </c>
+      <c r="P120" s="14">
+        <v>5.7077</v>
+      </c>
+      <c r="Q120" s="14">
+        <v>16.811599999999999</v>
+      </c>
+      <c r="R120" s="14">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="S120" s="14">
+        <v>14.671099999999999</v>
+      </c>
+      <c r="T120" s="14">
+        <v>17.048400000000001</v>
+      </c>
+      <c r="U120" s="14">
+        <v>103.09990000000001</v>
+      </c>
+      <c r="V120" s="14">
+        <v>23.908000000000001</v>
+      </c>
+      <c r="W120" s="14">
+        <v>12.9541</v>
+      </c>
+      <c r="X120" s="14">
+        <v>9.2101000000000006</v>
+      </c>
+      <c r="Y120" s="14">
+        <v>3.8052999999999999</v>
+      </c>
+      <c r="Z120" s="14">
+        <v>2.7242000000000002</v>
+      </c>
+      <c r="AA120" s="14">
+        <v>5.4672000000000001</v>
+      </c>
+      <c r="AB120" s="14">
+        <v>16.563099999999999</v>
+      </c>
+      <c r="AC120" s="14">
+        <v>0.88080000000000003</v>
+      </c>
+      <c r="AD120" s="14">
+        <v>12.5501</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B121" s="17" t="s">
+        <v>539</v>
+      </c>
+      <c r="C121" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D121" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E121" s="17"/>
+      <c r="F121" s="4">
+        <v>1</v>
+      </c>
+      <c r="H121" s="18">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="J121" s="14">
+        <v>119.2161</v>
+      </c>
+      <c r="K121" s="14">
+        <v>30.5915</v>
+      </c>
+      <c r="L121" s="14">
+        <v>15.950100000000001</v>
+      </c>
+      <c r="M121" s="14">
+        <v>9.1091999999999995</v>
+      </c>
+      <c r="N121" s="14">
+        <v>4.4790999999999999</v>
+      </c>
+      <c r="O121" s="14">
+        <v>3.2787999999999999</v>
+      </c>
+      <c r="P121" s="14">
+        <v>4.8243</v>
+      </c>
+      <c r="Q121" s="14">
+        <v>17.019400000000001</v>
+      </c>
+      <c r="R121" s="14">
+        <v>0.98729999999999996</v>
+      </c>
+      <c r="S121" s="14">
+        <v>14.7156</v>
+      </c>
+      <c r="T121" s="14">
+        <v>18.261600000000001</v>
+      </c>
+      <c r="U121" s="14">
+        <v>103.3965</v>
+      </c>
+      <c r="V121" s="14">
+        <v>23.825099999999999</v>
+      </c>
+      <c r="W121" s="14">
+        <v>13.8696</v>
+      </c>
+      <c r="X121" s="14">
+        <v>7.8391999999999999</v>
+      </c>
+      <c r="Y121" s="14">
+        <v>3.6093000000000002</v>
+      </c>
+      <c r="Z121" s="14">
+        <v>2.8938999999999999</v>
+      </c>
+      <c r="AA121" s="14">
+        <v>4.6342999999999996</v>
+      </c>
+      <c r="AB121" s="14">
+        <v>16.800899999999999</v>
+      </c>
+      <c r="AC121" s="14">
+        <v>1.0982000000000001</v>
+      </c>
+      <c r="AD121" s="14">
+        <v>12.534599999999999</v>
+      </c>
     </row>
     <row r="122" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="10"/>
       <c r="B122" s="10"/>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="15"/>
       <c r="G122" s="12"/>
-      <c r="H122" s="27" t="s">
-[...23 lines deleted...]
-      <c r="AD122" s="12"/>
+      <c r="H122" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I122" s="43"/>
+      <c r="J122" s="43"/>
+      <c r="K122" s="43"/>
+      <c r="L122" s="43"/>
+      <c r="M122" s="43"/>
+      <c r="N122" s="43"/>
+      <c r="O122" s="43"/>
+      <c r="P122" s="43"/>
+      <c r="Q122" s="43"/>
+      <c r="R122" s="43"/>
+      <c r="S122" s="43"/>
+      <c r="T122" s="43"/>
+      <c r="U122" s="43"/>
+      <c r="V122" s="43"/>
+      <c r="W122" s="43"/>
+      <c r="X122" s="43"/>
+      <c r="Y122" s="43"/>
+      <c r="Z122" s="43"/>
+      <c r="AA122" s="43"/>
+      <c r="AB122" s="43"/>
+      <c r="AC122" s="43"/>
+      <c r="AD122" s="43"/>
       <c r="AE122" s="12"/>
     </row>
     <row r="123" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="10"/>
+      <c r="B123" s="10"/>
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+      <c r="E123" s="10"/>
       <c r="F123" s="15"/>
       <c r="G123" s="12"/>
-      <c r="H123" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="I123" s="12"/>
+      <c r="J123" s="12"/>
+      <c r="K123" s="12"/>
+      <c r="L123" s="12"/>
+      <c r="M123" s="12"/>
+      <c r="N123" s="12"/>
+      <c r="O123" s="12"/>
+      <c r="P123" s="12"/>
+      <c r="Q123" s="12"/>
+      <c r="R123" s="12"/>
+      <c r="S123" s="12"/>
+      <c r="T123" s="12"/>
+      <c r="U123" s="12"/>
+      <c r="V123" s="12"/>
+      <c r="W123" s="12"/>
+      <c r="X123" s="12"/>
+      <c r="Y123" s="12"/>
+      <c r="Z123" s="12"/>
+      <c r="AA123" s="12"/>
+      <c r="AB123" s="12"/>
+      <c r="AC123" s="12"/>
+      <c r="AD123" s="12"/>
+      <c r="AE123" s="12"/>
     </row>
     <row r="124" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="10"/>
+      <c r="B124" s="10"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+      <c r="E124" s="10"/>
       <c r="F124" s="15"/>
       <c r="G124" s="12"/>
       <c r="H124" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="12"/>
+      <c r="J124" s="12"/>
+      <c r="K124" s="12"/>
+      <c r="L124" s="12"/>
+      <c r="M124" s="12"/>
+      <c r="N124" s="12"/>
+      <c r="O124" s="12"/>
+      <c r="P124" s="12"/>
+      <c r="Q124" s="12"/>
+      <c r="R124" s="12"/>
+      <c r="S124" s="12"/>
+      <c r="T124" s="12"/>
+      <c r="U124" s="12"/>
+      <c r="V124" s="12"/>
+      <c r="W124" s="12"/>
+      <c r="X124" s="12"/>
+      <c r="Y124" s="12"/>
+      <c r="Z124" s="12"/>
+      <c r="AA124" s="12"/>
+      <c r="AB124" s="12"/>
+      <c r="AC124" s="12"/>
+      <c r="AD124" s="12"/>
+      <c r="AE124" s="12"/>
+    </row>
+    <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F125" s="15"/>
+      <c r="G125" s="12"/>
+      <c r="H125" s="28" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F126" s="15"/>
+      <c r="G126" s="12"/>
+      <c r="H126" s="27" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="16"/>
+      <c r="G127" s="12"/>
+      <c r="H127" s="29"/>
+    </row>
+    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128"/>
+    </row>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="136" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="139" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17341,123 +17593,241 @@
       <c r="N83" s="14">
         <v>39.312199999999997</v>
       </c>
       <c r="O83" s="14">
         <v>51.157400000000003</v>
       </c>
       <c r="P83" s="14">
         <v>89.342100000000002</v>
       </c>
       <c r="Q83" s="14">
         <v>42.326599999999999</v>
       </c>
       <c r="R83" s="14">
         <v>4.4859</v>
       </c>
       <c r="S83" s="14">
         <v>5.8878000000000004</v>
       </c>
       <c r="T83" s="14">
         <v>31.831700000000001</v>
       </c>
       <c r="U83" s="14">
         <v>48.674999999999997</v>
       </c>
     </row>
-    <row r="84" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="J85" s="27"/>
+    <row r="84" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B84" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="C84" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D84" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E84" s="17"/>
+      <c r="F84" s="4">
+        <v>1</v>
+      </c>
+      <c r="H84" s="18">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="J84" s="14">
+        <v>111.4447</v>
+      </c>
+      <c r="K84" s="14">
+        <v>58.122900000000001</v>
+      </c>
+      <c r="L84" s="14">
+        <v>6.6318000000000001</v>
+      </c>
+      <c r="M84" s="14">
+        <v>8.6562000000000001</v>
+      </c>
+      <c r="N84" s="14">
+        <v>42.834899999999998</v>
+      </c>
+      <c r="O84" s="14">
+        <v>53.321800000000003</v>
+      </c>
+      <c r="P84" s="14">
+        <v>96.992800000000003</v>
+      </c>
+      <c r="Q84" s="14">
+        <v>47.995800000000003</v>
+      </c>
+      <c r="R84" s="14">
+        <v>5.8845000000000001</v>
+      </c>
+      <c r="S84" s="14">
+        <v>7.6132</v>
+      </c>
+      <c r="T84" s="14">
+        <v>34.516399999999997</v>
+      </c>
+      <c r="U84" s="14">
+        <v>50.494100000000003</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B85" s="17" t="s">
+        <v>539</v>
+      </c>
+      <c r="C85" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D85" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E85" s="17"/>
+      <c r="F85" s="4">
+        <v>1</v>
+      </c>
+      <c r="H85" s="18">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="J85" s="14">
+        <v>112.22490000000001</v>
+      </c>
+      <c r="K85" s="14">
+        <v>56.8581</v>
+      </c>
+      <c r="L85" s="14">
+        <v>7.0976999999999997</v>
+      </c>
+      <c r="M85" s="14">
+        <v>8.3231999999999999</v>
+      </c>
+      <c r="N85" s="14">
+        <v>41.437199999999997</v>
+      </c>
+      <c r="O85" s="14">
+        <v>55.366799999999998</v>
+      </c>
+      <c r="P85" s="14">
+        <v>97.332899999999995</v>
+      </c>
+      <c r="Q85" s="14">
+        <v>46.528700000000001</v>
+      </c>
+      <c r="R85" s="14">
+        <v>6.2534999999999998</v>
+      </c>
+      <c r="S85" s="14">
+        <v>7.2691999999999997</v>
+      </c>
+      <c r="T85" s="14">
+        <v>33.070399999999999</v>
+      </c>
+      <c r="U85" s="14">
+        <v>52.780500000000004</v>
+      </c>
     </row>
     <row r="86" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="10"/>
-[...3 lines deleted...]
-      <c r="E86" s="10"/>
       <c r="F86" s="15"/>
       <c r="G86" s="12"/>
-      <c r="H86" s="44" t="s">
-[...15 lines deleted...]
-      <c r="V86" s="12"/>
+      <c r="H86" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="I86" s="34"/>
+      <c r="J86" s="26"/>
+      <c r="K86" s="34"/>
+      <c r="L86" s="34"/>
+      <c r="M86" s="34"/>
+      <c r="N86" s="34"/>
+      <c r="O86" s="34"/>
+      <c r="P86" s="34"/>
+      <c r="Q86" s="34"/>
+      <c r="R86" s="34"/>
+      <c r="S86" s="34"/>
+      <c r="T86" s="34"/>
+      <c r="U86" s="34"/>
     </row>
     <row r="87" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="15"/>
       <c r="G87" s="12"/>
       <c r="H87" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="J87" s="27"/>
+    </row>
+    <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="10"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="15"/>
+      <c r="G88" s="12"/>
+      <c r="H88" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="I88" s="12"/>
+      <c r="J88" s="27"/>
+      <c r="K88" s="12"/>
+      <c r="L88" s="12"/>
+      <c r="M88" s="12"/>
+      <c r="N88" s="12"/>
+      <c r="O88" s="12"/>
+      <c r="P88" s="12"/>
+      <c r="Q88" s="12"/>
+      <c r="R88" s="12"/>
+      <c r="S88" s="12"/>
+      <c r="T88" s="12"/>
+      <c r="U88" s="12"/>
+      <c r="V88" s="12"/>
+    </row>
+    <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="15"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="44" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="16"/>
+      <c r="G90" s="12"/>
+      <c r="H90" s="29"/>
+    </row>
+    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91"/>
+    </row>
     <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17475,51 +17845,51 @@
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A995CF1D-33EF-4177-BF99-ABDB72D0C6EF}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AE112"/>
+  <dimension ref="A1:AE113"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="P1" sqref="P1"/>
       <selection pane="topRight" activeCell="P1" sqref="P1"/>
       <selection pane="bottomLeft" activeCell="P1" sqref="P1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -26248,140 +26618,228 @@
       <c r="W105" s="14">
         <v>13.007099999999999</v>
       </c>
       <c r="X105" s="14">
         <v>6.7488000000000001</v>
       </c>
       <c r="Y105" s="14">
         <v>3.3824000000000001</v>
       </c>
       <c r="Z105" s="14">
         <v>3.6920000000000002</v>
       </c>
       <c r="AA105" s="14">
         <v>5.4409999999999998</v>
       </c>
       <c r="AB105" s="14">
         <v>16.2989</v>
       </c>
       <c r="AC105" s="14">
         <v>0.38840000000000002</v>
       </c>
       <c r="AD105" s="14">
         <v>13.352399999999999</v>
       </c>
     </row>
-    <row r="106" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F106" s="15"/>
+    <row r="106" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B106" s="17" t="s">
+        <v>535</v>
+      </c>
+      <c r="C106" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E106" s="17"/>
+      <c r="F106" s="38">
+        <v>1</v>
+      </c>
       <c r="G106" s="12"/>
-      <c r="H106" s="26" t="s">
-[...23 lines deleted...]
-      <c r="AD106" s="34"/>
+      <c r="H106" s="18">
+        <v>2026000103</v>
+      </c>
+      <c r="I106" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="J106" s="14">
+        <v>113.66500000000001</v>
+      </c>
+      <c r="K106" s="14">
+        <v>29.303000000000001</v>
+      </c>
+      <c r="L106" s="14">
+        <v>14.9884</v>
+      </c>
+      <c r="M106" s="14">
+        <v>10.086399999999999</v>
+      </c>
+      <c r="N106" s="14">
+        <v>3.9060000000000001</v>
+      </c>
+      <c r="O106" s="14">
+        <v>2.9516</v>
+      </c>
+      <c r="P106" s="14">
+        <v>5.3121999999999998</v>
+      </c>
+      <c r="Q106" s="14">
+        <v>15.1327</v>
+      </c>
+      <c r="R106" s="14">
+        <v>0.46200000000000002</v>
+      </c>
+      <c r="S106" s="14">
+        <v>13.956899999999999</v>
+      </c>
+      <c r="T106" s="14">
+        <v>17.565300000000001</v>
+      </c>
+      <c r="U106" s="14">
+        <v>99.011300000000006</v>
+      </c>
+      <c r="V106" s="14">
+        <v>22.697900000000001</v>
+      </c>
+      <c r="W106" s="14">
+        <v>13.101699999999999</v>
+      </c>
+      <c r="X106" s="14">
+        <v>9.0460999999999991</v>
+      </c>
+      <c r="Y106" s="14">
+        <v>3.2122000000000002</v>
+      </c>
+      <c r="Z106" s="14">
+        <v>2.6448</v>
+      </c>
+      <c r="AA106" s="14">
+        <v>5.0932000000000004</v>
+      </c>
+      <c r="AB106" s="14">
+        <v>15.087400000000001</v>
+      </c>
+      <c r="AC106" s="14">
+        <v>0.48230000000000001</v>
+      </c>
+      <c r="AD106" s="14">
+        <v>12.0318</v>
+      </c>
     </row>
     <row r="107" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F107" s="15"/>
       <c r="G107" s="12"/>
-      <c r="H107" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J107" s="27"/>
+      <c r="H107" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I107" s="34"/>
+      <c r="J107" s="26"/>
+      <c r="K107" s="34"/>
+      <c r="L107" s="34"/>
+      <c r="M107" s="34"/>
+      <c r="N107" s="34"/>
+      <c r="O107" s="34"/>
+      <c r="P107" s="34"/>
+      <c r="Q107" s="34"/>
+      <c r="R107" s="34"/>
+      <c r="S107" s="34"/>
+      <c r="T107" s="34"/>
+      <c r="U107" s="34"/>
+      <c r="V107" s="34"/>
+      <c r="W107" s="34"/>
+      <c r="X107" s="34"/>
+      <c r="Y107" s="34"/>
+      <c r="Z107" s="34"/>
+      <c r="AA107" s="34"/>
+      <c r="AB107" s="34"/>
+      <c r="AC107" s="34"/>
+      <c r="AD107" s="34"/>
     </row>
     <row r="108" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F108" s="15"/>
       <c r="G108" s="12"/>
-      <c r="H108" s="28" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="28"/>
+      <c r="H108" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="J108" s="27"/>
     </row>
     <row r="109" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F109" s="15"/>
       <c r="G109" s="12"/>
       <c r="H109" s="28" t="s">
-        <v>438</v>
+        <v>27</v>
       </c>
       <c r="J109" s="28"/>
     </row>
     <row r="110" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F110" s="15"/>
       <c r="G110" s="12"/>
       <c r="H110" s="28" t="s">
+        <v>438</v>
+      </c>
+      <c r="J110" s="28"/>
+    </row>
+    <row r="111" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F111" s="15"/>
+      <c r="G111" s="12"/>
+      <c r="H111" s="28" t="s">
         <v>447</v>
       </c>
-      <c r="J110" s="28"/>
-[...4 lines deleted...]
-      <c r="H111" s="29"/>
+      <c r="J111" s="28"/>
     </row>
     <row r="112" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F112"/>
-[...1 lines deleted...]
-      <c r="H112"/>
+      <c r="F112" s="16"/>
+      <c r="G112" s="12"/>
+      <c r="H112" s="29"/>
+    </row>
+    <row r="113" spans="6:8" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="91" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB14B2FA-75A5-4AF1-B495-7137D832BBFC}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:V39"/>
+  <dimension ref="A1:V40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="F3" sqref="F3"/>
       <selection pane="topRight" activeCell="F3" sqref="F3"/>
       <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -27997,103 +28455,163 @@
       <c r="N33" s="14">
         <v>42.527999999999999</v>
       </c>
       <c r="O33" s="14">
         <v>54.223700000000001</v>
       </c>
       <c r="P33" s="14">
         <v>98.499300000000005</v>
       </c>
       <c r="Q33" s="14">
         <v>48.644199999999998</v>
       </c>
       <c r="R33" s="14">
         <v>6.0709999999999997</v>
       </c>
       <c r="S33" s="14">
         <v>8.8007000000000009</v>
       </c>
       <c r="T33" s="14">
         <v>33.940899999999999</v>
       </c>
       <c r="U33" s="14">
         <v>51.543500000000002</v>
       </c>
     </row>
-    <row r="34" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="U34" s="34"/>
+    <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>535</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" s="17"/>
+      <c r="F34" s="4">
+        <v>1</v>
+      </c>
+      <c r="H34" s="18">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="J34" s="14">
+        <v>106.6251</v>
+      </c>
+      <c r="K34" s="14">
+        <v>54.459699999999998</v>
+      </c>
+      <c r="L34" s="14">
+        <v>5.8042999999999996</v>
+      </c>
+      <c r="M34" s="14">
+        <v>8.1234000000000002</v>
+      </c>
+      <c r="N34" s="14">
+        <v>40.531999999999996</v>
+      </c>
+      <c r="O34" s="14">
+        <v>52.165599999999998</v>
+      </c>
+      <c r="P34" s="14">
+        <v>92.879000000000005</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>44.933700000000002</v>
+      </c>
+      <c r="R34" s="14">
+        <v>5.1917</v>
+      </c>
+      <c r="S34" s="14">
+        <v>7.1825000000000001</v>
+      </c>
+      <c r="T34" s="14">
+        <v>32.582000000000001</v>
+      </c>
+      <c r="U34" s="14">
+        <v>49.5871</v>
+      </c>
     </row>
     <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="15"/>
       <c r="G35" s="12"/>
-      <c r="H35" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="27"/>
+      <c r="H35" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="34"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="34"/>
+      <c r="L35" s="34"/>
+      <c r="M35" s="34"/>
+      <c r="N35" s="34"/>
+      <c r="O35" s="34"/>
+      <c r="P35" s="34"/>
+      <c r="Q35" s="34"/>
+      <c r="R35" s="34"/>
+      <c r="S35" s="34"/>
+      <c r="T35" s="34"/>
+      <c r="U35" s="34"/>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="15"/>
       <c r="G36" s="12"/>
-      <c r="H36" s="28" t="s">
-        <v>149</v>
+      <c r="H36" s="27" t="s">
+        <v>26</v>
       </c>
       <c r="J36" s="27"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="15"/>
       <c r="G37" s="12"/>
       <c r="H37" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="J37" s="27"/>
+    </row>
+    <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F38" s="15"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="28" t="s">
         <v>450</v>
       </c>
-      <c r="J37" s="27"/>
-[...4 lines deleted...]
-      <c r="H38" s="29"/>
+      <c r="J38" s="27"/>
     </row>
     <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F39"/>
-[...1 lines deleted...]
-      <c r="H39"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="29"/>
+    </row>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="18" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E7B6886-6AC4-4043-93BB-965085CDE02A}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="P1" sqref="P1"/>
       <selection pane="topRight" activeCell="P1" sqref="P1"/>
@@ -31244,84 +31762,995 @@
     <row r="20" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F20" s="16"/>
       <c r="G20" s="12"/>
       <c r="H20" s="29"/>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="14" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500D3970-3EF8-40BE-BAB9-8B089C44B822}">
+  <dimension ref="A1:AE21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
+      <selection activeCell="P1" sqref="P1"/>
+      <selection pane="topRight" activeCell="P1" sqref="P1"/>
+      <selection pane="bottomLeft" activeCell="P1" sqref="P1"/>
+      <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="10.88671875" style="2" customWidth="1"/>
+    <col min="10" max="30" width="12" style="2" customWidth="1"/>
+    <col min="31" max="31" width="1.77734375" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="8.88671875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31" ht="13.8" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J1" s="2">
+        <v>1</v>
+      </c>
+      <c r="K1" s="2">
+        <v>2</v>
+      </c>
+      <c r="L1" s="2">
+        <v>3</v>
+      </c>
+      <c r="M1" s="2">
+        <v>4</v>
+      </c>
+      <c r="N1" s="2">
+        <v>5</v>
+      </c>
+      <c r="O1" s="2">
+        <v>6</v>
+      </c>
+      <c r="P1" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q1" s="2">
+        <v>8</v>
+      </c>
+      <c r="R1" s="2">
+        <v>9</v>
+      </c>
+      <c r="S1" s="2">
+        <v>10</v>
+      </c>
+      <c r="T1" s="2">
+        <v>11</v>
+      </c>
+      <c r="U1" s="2">
+        <v>12</v>
+      </c>
+      <c r="V1" s="2">
+        <v>13</v>
+      </c>
+      <c r="W1" s="2">
+        <v>14</v>
+      </c>
+      <c r="X1" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y1" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z1" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA1" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB1" s="2">
+        <v>19</v>
+      </c>
+      <c r="AC1" s="2">
+        <v>20</v>
+      </c>
+      <c r="AD1" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J2" s="4">
+        <v>1</v>
+      </c>
+      <c r="K2" s="4">
+        <v>2</v>
+      </c>
+      <c r="L2" s="4">
+        <v>3</v>
+      </c>
+      <c r="M2" s="4">
+        <v>4</v>
+      </c>
+      <c r="N2" s="4">
+        <v>5</v>
+      </c>
+      <c r="O2" s="4">
+        <v>6</v>
+      </c>
+      <c r="P2" s="4">
+        <v>7</v>
+      </c>
+      <c r="Q2" s="4">
+        <v>8</v>
+      </c>
+      <c r="R2" s="4">
+        <v>9</v>
+      </c>
+      <c r="S2" s="4">
+        <v>10</v>
+      </c>
+      <c r="T2" s="4">
+        <v>11</v>
+      </c>
+      <c r="U2" s="4">
+        <v>12</v>
+      </c>
+      <c r="V2" s="4">
+        <v>13</v>
+      </c>
+      <c r="W2" s="4">
+        <v>14</v>
+      </c>
+      <c r="X2" s="4">
+        <v>15</v>
+      </c>
+      <c r="Y2" s="4">
+        <v>16</v>
+      </c>
+      <c r="Z2" s="4">
+        <v>17</v>
+      </c>
+      <c r="AA2" s="4">
+        <v>18</v>
+      </c>
+      <c r="AB2" s="4">
+        <v>19</v>
+      </c>
+      <c r="AC2" s="4">
+        <v>20</v>
+      </c>
+      <c r="AD2" s="4">
+        <v>21</v>
+      </c>
+      <c r="AE2" s="5"/>
+    </row>
+    <row r="3" spans="1:31" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:31" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="10"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="11"/>
+      <c r="H4" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="29"/>
+      <c r="T4" s="30"/>
+    </row>
+    <row r="5" spans="1:31" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="10"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="11"/>
+      <c r="H5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="29"/>
+      <c r="T5" s="30"/>
+    </row>
+    <row r="6" spans="1:31" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="11"/>
+      <c r="H6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="J6" s="29"/>
+      <c r="T6" s="30"/>
+    </row>
+    <row r="7" spans="1:31" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="10"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="11"/>
+      <c r="H7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="19"/>
+      <c r="AD7" s="30"/>
+    </row>
+    <row r="8" spans="1:31" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="10"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="H8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="35"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="36"/>
+      <c r="Q8" s="36"/>
+      <c r="R8" s="36"/>
+      <c r="S8" s="36"/>
+      <c r="T8" s="36"/>
+      <c r="U8" s="36"/>
+      <c r="V8" s="36"/>
+      <c r="W8" s="36"/>
+      <c r="X8" s="36"/>
+      <c r="Y8" s="36"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="36"/>
+      <c r="AB8" s="36"/>
+      <c r="AC8" s="36"/>
+      <c r="AD8" s="37"/>
+    </row>
+    <row r="9" spans="1:31" s="12" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="11"/>
+      <c r="H9" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="J9" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="K9" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="N9" s="24" t="s">
+        <v>440</v>
+      </c>
+      <c r="O9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="P9" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q9" s="24" t="s">
+        <v>441</v>
+      </c>
+      <c r="R9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="S9" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="U9" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="V9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="W9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="X9" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="Y9" s="24" t="s">
+        <v>443</v>
+      </c>
+      <c r="Z9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA9" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB9" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="AC9" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD9" s="25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>531</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="17"/>
+      <c r="F10" s="38">
+        <v>1</v>
+      </c>
+      <c r="G10" s="12"/>
+      <c r="H10" s="18">
+        <v>2020100000</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>530</v>
+      </c>
+      <c r="J10" s="14">
+        <v>99.778599999999997</v>
+      </c>
+      <c r="K10" s="14">
+        <v>25.321300000000001</v>
+      </c>
+      <c r="L10" s="14">
+        <v>14.000400000000001</v>
+      </c>
+      <c r="M10" s="14">
+        <v>7.2122999999999999</v>
+      </c>
+      <c r="N10" s="14">
+        <v>3.8149000000000002</v>
+      </c>
+      <c r="O10" s="14">
+        <v>2.8344999999999998</v>
+      </c>
+      <c r="P10" s="14">
+        <v>4.7221000000000002</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>14.222200000000001</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.26440000000000002</v>
+      </c>
+      <c r="S10" s="14">
+        <v>10.581200000000001</v>
+      </c>
+      <c r="T10" s="14">
+        <v>16.805399999999999</v>
+      </c>
+      <c r="U10" s="14">
+        <v>99.9786</v>
+      </c>
+      <c r="V10" s="14">
+        <v>25.346599999999999</v>
+      </c>
+      <c r="W10" s="14">
+        <v>13.944599999999999</v>
+      </c>
+      <c r="X10" s="14">
+        <v>7.3220999999999998</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>3.7959000000000001</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>2.8289</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>4.7316000000000003</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>14.265000000000001</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.26650000000000001</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>10.591799999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="17"/>
+      <c r="F11" s="38">
+        <v>1</v>
+      </c>
+      <c r="G11" s="12"/>
+      <c r="H11" s="18">
+        <v>2021100000</v>
+      </c>
+      <c r="I11" s="39" t="s">
+        <v>528</v>
+      </c>
+      <c r="J11" s="14">
+        <v>103.4575</v>
+      </c>
+      <c r="K11" s="14">
+        <v>25.8431</v>
+      </c>
+      <c r="L11" s="14">
+        <v>14.606999999999999</v>
+      </c>
+      <c r="M11" s="14">
+        <v>7.4584000000000001</v>
+      </c>
+      <c r="N11" s="14">
+        <v>3.8132999999999999</v>
+      </c>
+      <c r="O11" s="14">
+        <v>2.9577</v>
+      </c>
+      <c r="P11" s="14">
+        <v>4.9420999999999999</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>14.973000000000001</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.2422</v>
+      </c>
+      <c r="S11" s="14">
+        <v>11.473699999999999</v>
+      </c>
+      <c r="T11" s="14">
+        <v>17.147300000000001</v>
+      </c>
+      <c r="U11" s="14">
+        <v>103.5611</v>
+      </c>
+      <c r="V11" s="14">
+        <v>25.663499999999999</v>
+      </c>
+      <c r="W11" s="14">
+        <v>14.2925</v>
+      </c>
+      <c r="X11" s="14">
+        <v>7.1167999999999996</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>3.7532999999999999</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>2.9371999999999998</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>4.9669999999999996</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>16.0655</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.2414</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>11.2597</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>527</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="17"/>
+      <c r="F12" s="38">
+        <v>1</v>
+      </c>
+      <c r="G12" s="12"/>
+      <c r="H12" s="18">
+        <v>2022100000</v>
+      </c>
+      <c r="I12" s="39" t="s">
+        <v>526</v>
+      </c>
+      <c r="J12" s="14">
+        <v>109.28149999999999</v>
+      </c>
+      <c r="K12" s="14">
+        <v>27.936</v>
+      </c>
+      <c r="L12" s="14">
+        <v>14.8705</v>
+      </c>
+      <c r="M12" s="14">
+        <v>8.5715000000000003</v>
+      </c>
+      <c r="N12" s="14">
+        <v>3.8651</v>
+      </c>
+      <c r="O12" s="14">
+        <v>3.3254999999999999</v>
+      </c>
+      <c r="P12" s="14">
+        <v>4.8952999999999998</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>15.3987</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.1857</v>
+      </c>
+      <c r="S12" s="14">
+        <v>12.7569</v>
+      </c>
+      <c r="T12" s="14">
+        <v>17.476099999999999</v>
+      </c>
+      <c r="U12" s="14">
+        <v>105.3823</v>
+      </c>
+      <c r="V12" s="14">
+        <v>26.255600000000001</v>
+      </c>
+      <c r="W12" s="14">
+        <v>14.0952</v>
+      </c>
+      <c r="X12" s="14">
+        <v>7.3072999999999997</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>3.5888</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>3.2317999999999998</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>4.9199000000000002</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>16.381599999999999</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.1837</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>12.3613</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>525</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="17"/>
+      <c r="F13" s="38">
+        <v>1</v>
+      </c>
+      <c r="G13" s="12"/>
+      <c r="H13" s="18">
+        <v>2023100000</v>
+      </c>
+      <c r="I13" s="39" t="s">
+        <v>524</v>
+      </c>
+      <c r="J13" s="14">
+        <v>111.95480000000001</v>
+      </c>
+      <c r="K13" s="14">
+        <v>29.410399999999999</v>
+      </c>
+      <c r="L13" s="14">
+        <v>14.709</v>
+      </c>
+      <c r="M13" s="14">
+        <v>7.6825999999999999</v>
+      </c>
+      <c r="N13" s="14">
+        <v>3.9891999999999999</v>
+      </c>
+      <c r="O13" s="14">
+        <v>3.3228</v>
+      </c>
+      <c r="P13" s="14">
+        <v>5.5311000000000003</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>16.712299999999999</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.24529999999999999</v>
+      </c>
+      <c r="S13" s="14">
+        <v>13.078900000000001</v>
+      </c>
+      <c r="T13" s="14">
+        <v>17.273399999999999</v>
+      </c>
+      <c r="U13" s="14">
+        <v>104.2409</v>
+      </c>
+      <c r="V13" s="14">
+        <v>25.730899999999998</v>
+      </c>
+      <c r="W13" s="14">
+        <v>13.531700000000001</v>
+      </c>
+      <c r="X13" s="14">
+        <v>7.2069000000000001</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>3.4628000000000001</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>3.1259000000000001</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>5.444</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>17.3185</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.23949999999999999</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>11.999000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>523</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="17"/>
+      <c r="F14" s="38">
+        <v>1</v>
+      </c>
+      <c r="G14" s="12"/>
+      <c r="H14" s="18">
+        <v>2024100000</v>
+      </c>
+      <c r="I14" s="39" t="s">
+        <v>522</v>
+      </c>
+      <c r="J14" s="14">
+        <v>115.33410000000001</v>
+      </c>
+      <c r="K14" s="14">
+        <v>30.354299999999999</v>
+      </c>
+      <c r="L14" s="14">
+        <v>15.0006</v>
+      </c>
+      <c r="M14" s="14">
+        <v>8.4641999999999999</v>
+      </c>
+      <c r="N14" s="14">
+        <v>4.2557</v>
+      </c>
+      <c r="O14" s="14">
+        <v>3.3485999999999998</v>
+      </c>
+      <c r="P14" s="14">
+        <v>5.4226999999999999</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>16.617799999999999</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.26850000000000002</v>
+      </c>
+      <c r="S14" s="14">
+        <v>13.8165</v>
+      </c>
+      <c r="T14" s="14">
+        <v>17.785299999999999</v>
+      </c>
+      <c r="U14" s="14">
+        <v>103.71769999999999</v>
+      </c>
+      <c r="V14" s="14">
+        <v>25.295300000000001</v>
+      </c>
+      <c r="W14" s="14">
+        <v>13.538399999999999</v>
+      </c>
+      <c r="X14" s="14">
+        <v>7.3666</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>3.5583</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>3.0720999999999998</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>5.2545000000000002</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>16.956900000000001</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.2651</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>12.1731</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>537</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="17"/>
+      <c r="F15" s="38">
+        <v>1</v>
+      </c>
+      <c r="G15" s="12"/>
+      <c r="H15" s="18">
+        <v>2025100000</v>
+      </c>
+      <c r="I15" s="39" t="s">
+        <v>538</v>
+      </c>
+      <c r="J15" s="14">
+        <v>115.17140000000001</v>
+      </c>
+      <c r="K15" s="14">
+        <v>30.986899999999999</v>
+      </c>
+      <c r="L15" s="14">
+        <v>14.4122</v>
+      </c>
+      <c r="M15" s="14">
+        <v>8.3294999999999995</v>
+      </c>
+      <c r="N15" s="14">
+        <v>4.3444000000000003</v>
+      </c>
+      <c r="O15" s="14">
+        <v>3.3565</v>
+      </c>
+      <c r="P15" s="14">
+        <v>5.5541</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>16.088899999999999</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.31109999999999999</v>
+      </c>
+      <c r="S15" s="14">
+        <v>14.419600000000001</v>
+      </c>
+      <c r="T15" s="14">
+        <v>17.368099999999998</v>
+      </c>
+      <c r="U15" s="14">
+        <v>100.5864</v>
+      </c>
+      <c r="V15" s="14">
+        <v>24.399100000000001</v>
+      </c>
+      <c r="W15" s="14">
+        <v>12.675599999999999</v>
+      </c>
+      <c r="X15" s="14">
+        <v>7.1992000000000003</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>3.5579999999999998</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>3.0049000000000001</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>5.32</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>16.040800000000001</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.3251</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>12.3986</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F16" s="15"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="34"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+      <c r="T16" s="34"/>
+      <c r="U16" s="34"/>
+      <c r="V16" s="34"/>
+      <c r="W16" s="34"/>
+      <c r="X16" s="34"/>
+      <c r="Y16" s="34"/>
+      <c r="Z16" s="34"/>
+      <c r="AA16" s="34"/>
+      <c r="AB16" s="34"/>
+      <c r="AC16" s="34"/>
+      <c r="AD16" s="34"/>
+    </row>
+    <row r="17" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F17" s="15"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="27"/>
+    </row>
+    <row r="18" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F18" s="15"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="28"/>
+    </row>
+    <row r="19" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F19" s="15"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="28" t="s">
+        <v>450</v>
+      </c>
+      <c r="J19" s="28"/>
+    </row>
+    <row r="20" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F20" s="16"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="29"/>
+    </row>
+    <row r="21" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="2"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="19" max="16383" man="1"/>
+  </rowBreaks>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="31" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -31484,129 +32913,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C92A151-919D-42E6-A035-1CB00E316F68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59ACA34E-2DC1-4204-8C0A-73D060BCC6C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{773BDE12-CCB7-4E07-AEBC-560B8DC5887A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>単身･月(原)</vt:lpstr>
       <vt:lpstr>財サ・単身･月(原)</vt:lpstr>
       <vt:lpstr>単身･四(原)</vt:lpstr>
       <vt:lpstr>財サ・単身･四(原)</vt:lpstr>
       <vt:lpstr>単身･年</vt:lpstr>
       <vt:lpstr>財サ・単身･年</vt:lpstr>
+      <vt:lpstr>単身･年度</vt:lpstr>
       <vt:lpstr>'財サ・単身･月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'財サ・単身･四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>財サ・単身･年!Print_Titles</vt:lpstr>
       <vt:lpstr>'単身･月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'単身･四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>単身･年!Print_Titles</vt:lpstr>
+      <vt:lpstr>単身･年度!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">