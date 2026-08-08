--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -8,85 +8,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202606/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{C1E61DFA-2E67-453B-874F-3E9AC20054BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6FADB9FD-9625-4647-9ACE-BEF1953CC63E}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{585B3D83-6224-4B9A-87C5-C5DD98B5F963}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E98B8B53-6E9B-43C6-9B84-6EAD00D6BCA1}"/>
   <bookViews>
-    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="348" yWindow="1332" windowWidth="22644" windowHeight="11676" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="単身･月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・単身･月(原)" sheetId="4" r:id="rId2"/>
     <sheet name="単身･四(原)" sheetId="5" r:id="rId3"/>
     <sheet name="財サ・単身･四(原)" sheetId="6" r:id="rId4"/>
     <sheet name="単身･年" sheetId="7" r:id="rId5"/>
     <sheet name="財サ・単身･年" sheetId="8" r:id="rId6"/>
     <sheet name="単身･年度" sheetId="9" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・単身･月(原)'!$H:$I,'財サ・単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・単身･四(原)'!$H:$I,'財サ・単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・単身･年!$H:$I,財サ・単身･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'単身･月(原)'!$H:$I,'単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'単身･四(原)'!$H:$I,'単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">単身･年!$H:$I,単身･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">単身･年度!$H:$I,単身･年度!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2227" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2257" uniqueCount="547">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第１－１－１表</t>
   </si>
   <si>
     <t>表題：</t>
   </si>
@@ -1989,50 +1989,71 @@
     <t xml:space="preserve">202603B     </t>
   </si>
   <si>
     <t>2026年3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2026Q1B     </t>
   </si>
   <si>
     <t>2026年1-3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025fyB     </t>
   </si>
   <si>
     <t>2025年度</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202604B     </t>
   </si>
   <si>
     <t>2026年4月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202605B     </t>
+  </si>
+  <si>
+    <t>2026年5月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202606B     </t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q2B     </t>
+  </si>
+  <si>
+    <t>2026年4-6月</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
@@ -12725,195 +12746,367 @@
       <c r="W121" s="14">
         <v>13.8696</v>
       </c>
       <c r="X121" s="14">
         <v>7.8391999999999999</v>
       </c>
       <c r="Y121" s="14">
         <v>3.6093000000000002</v>
       </c>
       <c r="Z121" s="14">
         <v>2.8938999999999999</v>
       </c>
       <c r="AA121" s="14">
         <v>4.6342999999999996</v>
       </c>
       <c r="AB121" s="14">
         <v>16.800899999999999</v>
       </c>
       <c r="AC121" s="14">
         <v>1.0982000000000001</v>
       </c>
       <c r="AD121" s="14">
         <v>12.534599999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-      <c r="AE123" s="12"/>
+    <row r="122" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B122" s="17" t="s">
+        <v>541</v>
+      </c>
+      <c r="C122" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E122" s="17"/>
+      <c r="F122" s="4">
+        <v>1</v>
+      </c>
+      <c r="H122" s="18">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="J122" s="14">
+        <v>113.79940000000001</v>
+      </c>
+      <c r="K122" s="14">
+        <v>31.3536</v>
+      </c>
+      <c r="L122" s="14">
+        <v>13.951599999999999</v>
+      </c>
+      <c r="M122" s="14">
+        <v>7.7282000000000002</v>
+      </c>
+      <c r="N122" s="14">
+        <v>4.9520999999999997</v>
+      </c>
+      <c r="O122" s="14">
+        <v>3.9112</v>
+      </c>
+      <c r="P122" s="14">
+        <v>5.1889000000000003</v>
+      </c>
+      <c r="Q122" s="14">
+        <v>15.006</v>
+      </c>
+      <c r="R122" s="14">
+        <v>0.37230000000000002</v>
+      </c>
+      <c r="S122" s="14">
+        <v>14.384600000000001</v>
+      </c>
+      <c r="T122" s="14">
+        <v>16.951000000000001</v>
+      </c>
+      <c r="U122" s="14">
+        <v>98.187600000000003</v>
+      </c>
+      <c r="V122" s="14">
+        <v>24.361799999999999</v>
+      </c>
+      <c r="W122" s="14">
+        <v>12.0688</v>
+      </c>
+      <c r="X122" s="14">
+        <v>6.4455</v>
+      </c>
+      <c r="Y122" s="14">
+        <v>3.968</v>
+      </c>
+      <c r="Z122" s="14">
+        <v>3.4489999999999998</v>
+      </c>
+      <c r="AA122" s="14">
+        <v>4.9749999999999996</v>
+      </c>
+      <c r="AB122" s="14">
+        <v>14.7842</v>
+      </c>
+      <c r="AC122" s="14">
+        <v>0.41460000000000002</v>
+      </c>
+      <c r="AD122" s="14">
+        <v>12.190300000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B123" s="17" t="s">
+        <v>543</v>
+      </c>
+      <c r="C123" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D123" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E123" s="17"/>
+      <c r="F123" s="4">
+        <v>1</v>
+      </c>
+      <c r="H123" s="18">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="J123" s="14">
+        <v>114.0279</v>
+      </c>
+      <c r="K123" s="14">
+        <v>29.7377</v>
+      </c>
+      <c r="L123" s="14">
+        <v>15.73</v>
+      </c>
+      <c r="M123" s="14">
+        <v>7.1048</v>
+      </c>
+      <c r="N123" s="14">
+        <v>4.6836000000000002</v>
+      </c>
+      <c r="O123" s="14">
+        <v>3.2284999999999999</v>
+      </c>
+      <c r="P123" s="14">
+        <v>5.5095999999999998</v>
+      </c>
+      <c r="Q123" s="14">
+        <v>16.888999999999999</v>
+      </c>
+      <c r="R123" s="14">
+        <v>0.17810000000000001</v>
+      </c>
+      <c r="S123" s="14">
+        <v>14.2432</v>
+      </c>
+      <c r="T123" s="14">
+        <v>16.7225</v>
+      </c>
+      <c r="U123" s="14">
+        <v>98.384699999999995</v>
+      </c>
+      <c r="V123" s="14">
+        <v>23.124199999999998</v>
+      </c>
+      <c r="W123" s="14">
+        <v>13.572100000000001</v>
+      </c>
+      <c r="X123" s="14">
+        <v>5.9207000000000001</v>
+      </c>
+      <c r="Y123" s="14">
+        <v>3.7408999999999999</v>
+      </c>
+      <c r="Z123" s="14">
+        <v>2.8544999999999998</v>
+      </c>
+      <c r="AA123" s="14">
+        <v>5.2175000000000002</v>
+      </c>
+      <c r="AB123" s="14">
+        <v>16.5578</v>
+      </c>
+      <c r="AC123" s="14">
+        <v>0.1981</v>
+      </c>
+      <c r="AD123" s="14">
+        <v>12.205</v>
+      </c>
     </row>
     <row r="124" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="10"/>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="10"/>
       <c r="F124" s="15"/>
       <c r="G124" s="12"/>
-      <c r="H124" s="27" t="s">
-[...23 lines deleted...]
-      <c r="AD124" s="12"/>
+      <c r="H124" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I124" s="43"/>
+      <c r="J124" s="43"/>
+      <c r="K124" s="43"/>
+      <c r="L124" s="43"/>
+      <c r="M124" s="43"/>
+      <c r="N124" s="43"/>
+      <c r="O124" s="43"/>
+      <c r="P124" s="43"/>
+      <c r="Q124" s="43"/>
+      <c r="R124" s="43"/>
+      <c r="S124" s="43"/>
+      <c r="T124" s="43"/>
+      <c r="U124" s="43"/>
+      <c r="V124" s="43"/>
+      <c r="W124" s="43"/>
+      <c r="X124" s="43"/>
+      <c r="Y124" s="43"/>
+      <c r="Z124" s="43"/>
+      <c r="AA124" s="43"/>
+      <c r="AB124" s="43"/>
+      <c r="AC124" s="43"/>
+      <c r="AD124" s="43"/>
       <c r="AE124" s="12"/>
     </row>
     <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="10"/>
+      <c r="B125" s="10"/>
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+      <c r="E125" s="10"/>
       <c r="F125" s="15"/>
       <c r="G125" s="12"/>
-      <c r="H125" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="I125" s="12"/>
+      <c r="J125" s="12"/>
+      <c r="K125" s="12"/>
+      <c r="L125" s="12"/>
+      <c r="M125" s="12"/>
+      <c r="N125" s="12"/>
+      <c r="O125" s="12"/>
+      <c r="P125" s="12"/>
+      <c r="Q125" s="12"/>
+      <c r="R125" s="12"/>
+      <c r="S125" s="12"/>
+      <c r="T125" s="12"/>
+      <c r="U125" s="12"/>
+      <c r="V125" s="12"/>
+      <c r="W125" s="12"/>
+      <c r="X125" s="12"/>
+      <c r="Y125" s="12"/>
+      <c r="Z125" s="12"/>
+      <c r="AA125" s="12"/>
+      <c r="AB125" s="12"/>
+      <c r="AC125" s="12"/>
+      <c r="AD125" s="12"/>
+      <c r="AE125" s="12"/>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="10"/>
+      <c r="B126" s="10"/>
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+      <c r="E126" s="10"/>
       <c r="F126" s="15"/>
       <c r="G126" s="12"/>
       <c r="H126" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I126" s="12"/>
+      <c r="J126" s="12"/>
+      <c r="K126" s="12"/>
+      <c r="L126" s="12"/>
+      <c r="M126" s="12"/>
+      <c r="N126" s="12"/>
+      <c r="O126" s="12"/>
+      <c r="P126" s="12"/>
+      <c r="Q126" s="12"/>
+      <c r="R126" s="12"/>
+      <c r="S126" s="12"/>
+      <c r="T126" s="12"/>
+      <c r="U126" s="12"/>
+      <c r="V126" s="12"/>
+      <c r="W126" s="12"/>
+      <c r="X126" s="12"/>
+      <c r="Y126" s="12"/>
+      <c r="Z126" s="12"/>
+      <c r="AA126" s="12"/>
+      <c r="AB126" s="12"/>
+      <c r="AC126" s="12"/>
+      <c r="AD126" s="12"/>
+      <c r="AE126" s="12"/>
+    </row>
+    <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="15"/>
+      <c r="G127" s="12"/>
+      <c r="H127" s="28" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="15"/>
+      <c r="G128" s="12"/>
+      <c r="H128" s="27" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129" s="16"/>
+      <c r="G129" s="12"/>
+      <c r="H129" s="29"/>
+    </row>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130"/>
+    </row>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17713,123 +17906,241 @@
       <c r="N85" s="14">
         <v>41.437199999999997</v>
       </c>
       <c r="O85" s="14">
         <v>55.366799999999998</v>
       </c>
       <c r="P85" s="14">
         <v>97.332899999999995</v>
       </c>
       <c r="Q85" s="14">
         <v>46.528700000000001</v>
       </c>
       <c r="R85" s="14">
         <v>6.2534999999999998</v>
       </c>
       <c r="S85" s="14">
         <v>7.2691999999999997</v>
       </c>
       <c r="T85" s="14">
         <v>33.070399999999999</v>
       </c>
       <c r="U85" s="14">
         <v>52.780500000000004</v>
       </c>
     </row>
-    <row r="86" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="J87" s="27"/>
+    <row r="86" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B86" s="17" t="s">
+        <v>541</v>
+      </c>
+      <c r="C86" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D86" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E86" s="17"/>
+      <c r="F86" s="4">
+        <v>1</v>
+      </c>
+      <c r="H86" s="18">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="J86" s="14">
+        <v>108.13039999999999</v>
+      </c>
+      <c r="K86" s="14">
+        <v>54.543399999999998</v>
+      </c>
+      <c r="L86" s="14">
+        <v>4.7165999999999997</v>
+      </c>
+      <c r="M86" s="14">
+        <v>9.5382999999999996</v>
+      </c>
+      <c r="N86" s="14">
+        <v>40.288499999999999</v>
+      </c>
+      <c r="O86" s="14">
+        <v>53.587000000000003</v>
+      </c>
+      <c r="P86" s="14">
+        <v>93.296300000000002</v>
+      </c>
+      <c r="Q86" s="14">
+        <v>44.344200000000001</v>
+      </c>
+      <c r="R86" s="14">
+        <v>4.1482000000000001</v>
+      </c>
+      <c r="S86" s="14">
+        <v>8.3086000000000002</v>
+      </c>
+      <c r="T86" s="14">
+        <v>31.899100000000001</v>
+      </c>
+      <c r="U86" s="14">
+        <v>50.938200000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B87" s="17" t="s">
+        <v>543</v>
+      </c>
+      <c r="C87" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D87" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E87" s="17"/>
+      <c r="F87" s="4">
+        <v>1</v>
+      </c>
+      <c r="H87" s="18">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="J87" s="14">
+        <v>108.36920000000001</v>
+      </c>
+      <c r="K87" s="14">
+        <v>55.596499999999999</v>
+      </c>
+      <c r="L87" s="14">
+        <v>9.2730999999999995</v>
+      </c>
+      <c r="M87" s="14">
+        <v>8.0373000000000001</v>
+      </c>
+      <c r="N87" s="14">
+        <v>38.286099999999998</v>
+      </c>
+      <c r="O87" s="14">
+        <v>52.771999999999998</v>
+      </c>
+      <c r="P87" s="14">
+        <v>93.502300000000005</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>45.163699999999999</v>
+      </c>
+      <c r="R87" s="14">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="S87" s="14">
+        <v>6.9707999999999997</v>
+      </c>
+      <c r="T87" s="14">
+        <v>30.337700000000002</v>
+      </c>
+      <c r="U87" s="14">
+        <v>50.163499999999999</v>
+      </c>
     </row>
     <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="10"/>
-[...3 lines deleted...]
-      <c r="E88" s="10"/>
       <c r="F88" s="15"/>
       <c r="G88" s="12"/>
-      <c r="H88" s="44" t="s">
-[...15 lines deleted...]
-      <c r="V88" s="12"/>
+      <c r="H88" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="I88" s="34"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="34"/>
+      <c r="L88" s="34"/>
+      <c r="M88" s="34"/>
+      <c r="N88" s="34"/>
+      <c r="O88" s="34"/>
+      <c r="P88" s="34"/>
+      <c r="Q88" s="34"/>
+      <c r="R88" s="34"/>
+      <c r="S88" s="34"/>
+      <c r="T88" s="34"/>
+      <c r="U88" s="34"/>
     </row>
     <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="15"/>
       <c r="G89" s="12"/>
       <c r="H89" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="J89" s="27"/>
+    </row>
+    <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="10"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="15"/>
+      <c r="G90" s="12"/>
+      <c r="H90" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="I90" s="12"/>
+      <c r="J90" s="27"/>
+      <c r="K90" s="12"/>
+      <c r="L90" s="12"/>
+      <c r="M90" s="12"/>
+      <c r="N90" s="12"/>
+      <c r="O90" s="12"/>
+      <c r="P90" s="12"/>
+      <c r="Q90" s="12"/>
+      <c r="R90" s="12"/>
+      <c r="S90" s="12"/>
+      <c r="T90" s="12"/>
+      <c r="U90" s="12"/>
+      <c r="V90" s="12"/>
+    </row>
+    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="15"/>
+      <c r="G91" s="12"/>
+      <c r="H91" s="44" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="16"/>
+      <c r="G92" s="12"/>
+      <c r="H92" s="29"/>
+    </row>
+    <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93"/>
+    </row>
     <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17845,51 +18156,51 @@
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A995CF1D-33EF-4177-BF99-ABDB72D0C6EF}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AE113"/>
+  <dimension ref="A1:AE114"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="P1" sqref="P1"/>
       <selection pane="topRight" activeCell="P1" sqref="P1"/>
       <selection pane="bottomLeft" activeCell="P1" sqref="P1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -26706,140 +27017,228 @@
       <c r="W106" s="14">
         <v>13.101699999999999</v>
       </c>
       <c r="X106" s="14">
         <v>9.0460999999999991</v>
       </c>
       <c r="Y106" s="14">
         <v>3.2122000000000002</v>
       </c>
       <c r="Z106" s="14">
         <v>2.6448</v>
       </c>
       <c r="AA106" s="14">
         <v>5.0932000000000004</v>
       </c>
       <c r="AB106" s="14">
         <v>15.087400000000001</v>
       </c>
       <c r="AC106" s="14">
         <v>0.48230000000000001</v>
       </c>
       <c r="AD106" s="14">
         <v>12.0318</v>
       </c>
     </row>
-    <row r="107" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F107" s="15"/>
+    <row r="107" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B107" s="17" t="s">
+        <v>545</v>
+      </c>
+      <c r="C107" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D107" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E107" s="17"/>
+      <c r="F107" s="38">
+        <v>1</v>
+      </c>
       <c r="G107" s="12"/>
-      <c r="H107" s="26" t="s">
-[...23 lines deleted...]
-      <c r="AD107" s="34"/>
+      <c r="H107" s="18">
+        <v>2026000406</v>
+      </c>
+      <c r="I107" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="J107" s="14">
+        <v>115.6811</v>
+      </c>
+      <c r="K107" s="14">
+        <v>30.5609</v>
+      </c>
+      <c r="L107" s="14">
+        <v>15.210599999999999</v>
+      </c>
+      <c r="M107" s="14">
+        <v>7.9806999999999997</v>
+      </c>
+      <c r="N107" s="14">
+        <v>4.7049000000000003</v>
+      </c>
+      <c r="O107" s="14">
+        <v>3.4727999999999999</v>
+      </c>
+      <c r="P107" s="14">
+        <v>5.1742999999999997</v>
+      </c>
+      <c r="Q107" s="14">
+        <v>16.3048</v>
+      </c>
+      <c r="R107" s="14">
+        <v>0.51259999999999994</v>
+      </c>
+      <c r="S107" s="14">
+        <v>14.447800000000001</v>
+      </c>
+      <c r="T107" s="14">
+        <v>17.311699999999998</v>
+      </c>
+      <c r="U107" s="14">
+        <v>99.983699999999999</v>
+      </c>
+      <c r="V107" s="14">
+        <v>23.764299999999999</v>
+      </c>
+      <c r="W107" s="14">
+        <v>13.1693</v>
+      </c>
+      <c r="X107" s="14">
+        <v>6.7234999999999996</v>
+      </c>
+      <c r="Y107" s="14">
+        <v>3.7730000000000001</v>
+      </c>
+      <c r="Z107" s="14">
+        <v>3.0651999999999999</v>
+      </c>
+      <c r="AA107" s="14">
+        <v>4.9420000000000002</v>
+      </c>
+      <c r="AB107" s="14">
+        <v>16.047999999999998</v>
+      </c>
+      <c r="AC107" s="14">
+        <v>0.57020000000000004</v>
+      </c>
+      <c r="AD107" s="14">
+        <v>12.3065</v>
+      </c>
     </row>
     <row r="108" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F108" s="15"/>
       <c r="G108" s="12"/>
-      <c r="H108" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="27"/>
+      <c r="H108" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I108" s="34"/>
+      <c r="J108" s="26"/>
+      <c r="K108" s="34"/>
+      <c r="L108" s="34"/>
+      <c r="M108" s="34"/>
+      <c r="N108" s="34"/>
+      <c r="O108" s="34"/>
+      <c r="P108" s="34"/>
+      <c r="Q108" s="34"/>
+      <c r="R108" s="34"/>
+      <c r="S108" s="34"/>
+      <c r="T108" s="34"/>
+      <c r="U108" s="34"/>
+      <c r="V108" s="34"/>
+      <c r="W108" s="34"/>
+      <c r="X108" s="34"/>
+      <c r="Y108" s="34"/>
+      <c r="Z108" s="34"/>
+      <c r="AA108" s="34"/>
+      <c r="AB108" s="34"/>
+      <c r="AC108" s="34"/>
+      <c r="AD108" s="34"/>
     </row>
     <row r="109" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F109" s="15"/>
       <c r="G109" s="12"/>
-      <c r="H109" s="28" t="s">
-[...2 lines deleted...]
-      <c r="J109" s="28"/>
+      <c r="H109" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="J109" s="27"/>
     </row>
     <row r="110" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F110" s="15"/>
       <c r="G110" s="12"/>
       <c r="H110" s="28" t="s">
-        <v>438</v>
+        <v>27</v>
       </c>
       <c r="J110" s="28"/>
     </row>
     <row r="111" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F111" s="15"/>
       <c r="G111" s="12"/>
       <c r="H111" s="28" t="s">
+        <v>438</v>
+      </c>
+      <c r="J111" s="28"/>
+    </row>
+    <row r="112" spans="1:30" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F112" s="15"/>
+      <c r="G112" s="12"/>
+      <c r="H112" s="28" t="s">
         <v>447</v>
       </c>
-      <c r="J111" s="28"/>
-[...4 lines deleted...]
-      <c r="H112" s="29"/>
+      <c r="J112" s="28"/>
     </row>
     <row r="113" spans="6:8" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F113"/>
-[...1 lines deleted...]
-      <c r="H113"/>
+      <c r="F113" s="16"/>
+      <c r="G113" s="12"/>
+      <c r="H113" s="29"/>
+    </row>
+    <row r="114" spans="6:8" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="91" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB14B2FA-75A5-4AF1-B495-7137D832BBFC}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:V40"/>
+  <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="F3" sqref="F3"/>
       <selection pane="topRight" activeCell="F3" sqref="F3"/>
       <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -28515,103 +28914,163 @@
       <c r="N34" s="14">
         <v>40.531999999999996</v>
       </c>
       <c r="O34" s="14">
         <v>52.165599999999998</v>
       </c>
       <c r="P34" s="14">
         <v>92.879000000000005</v>
       </c>
       <c r="Q34" s="14">
         <v>44.933700000000002</v>
       </c>
       <c r="R34" s="14">
         <v>5.1917</v>
       </c>
       <c r="S34" s="14">
         <v>7.1825000000000001</v>
       </c>
       <c r="T34" s="14">
         <v>32.582000000000001</v>
       </c>
       <c r="U34" s="14">
         <v>49.5871</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="U35" s="34"/>
+    <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>545</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E35" s="17"/>
+      <c r="F35" s="4">
+        <v>1</v>
+      </c>
+      <c r="H35" s="18">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="J35" s="14">
+        <v>109.5748</v>
+      </c>
+      <c r="K35" s="14">
+        <v>55.665999999999997</v>
+      </c>
+      <c r="L35" s="14">
+        <v>7.0290999999999997</v>
+      </c>
+      <c r="M35" s="14">
+        <v>8.6328999999999994</v>
+      </c>
+      <c r="N35" s="14">
+        <v>40.003900000000002</v>
+      </c>
+      <c r="O35" s="14">
+        <v>53.9086</v>
+      </c>
+      <c r="P35" s="14">
+        <v>94.706000000000003</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>45.330599999999997</v>
+      </c>
+      <c r="R35" s="14">
+        <v>6.1767000000000003</v>
+      </c>
+      <c r="S35" s="14">
+        <v>7.5133999999999999</v>
+      </c>
+      <c r="T35" s="14">
+        <v>31.7744</v>
+      </c>
+      <c r="U35" s="14">
+        <v>51.292700000000004</v>
+      </c>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="15"/>
       <c r="G36" s="12"/>
-      <c r="H36" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="27"/>
+      <c r="H36" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="34"/>
+      <c r="J36" s="26"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="34"/>
+      <c r="P36" s="34"/>
+      <c r="Q36" s="34"/>
+      <c r="R36" s="34"/>
+      <c r="S36" s="34"/>
+      <c r="T36" s="34"/>
+      <c r="U36" s="34"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="15"/>
       <c r="G37" s="12"/>
-      <c r="H37" s="28" t="s">
-        <v>149</v>
+      <c r="H37" s="27" t="s">
+        <v>26</v>
       </c>
       <c r="J37" s="27"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="15"/>
       <c r="G38" s="12"/>
       <c r="H38" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="J38" s="27"/>
+    </row>
+    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="15"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="28" t="s">
         <v>450</v>
       </c>
-      <c r="J38" s="27"/>
-[...4 lines deleted...]
-      <c r="H39" s="29"/>
+      <c r="J39" s="27"/>
     </row>
     <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40"/>
-[...1 lines deleted...]
-      <c r="H40"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="29"/>
+    </row>
+    <row r="41" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="18" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E7B6886-6AC4-4043-93BB-965085CDE02A}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="P1" sqref="P1"/>
       <selection pane="topRight" activeCell="P1" sqref="P1"/>
@@ -32707,72 +33166,73 @@
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -32794,50 +33254,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -32935,80 +33400,80 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C92A151-919D-42E6-A035-1CB00E316F68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F31FE72F-7678-44D3-B313-A2806A11890D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59ACA34E-2DC1-4204-8C0A-73D060BCC6C5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{773BDE12-CCB7-4E07-AEBC-560B8DC5887A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>