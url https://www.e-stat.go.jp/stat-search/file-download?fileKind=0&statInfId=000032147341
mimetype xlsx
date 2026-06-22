--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -1,89 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20360331廃】（検討中）2025年度消費動向指数公表関係/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202602/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{3DB8DE7C-9D58-42EA-BE32-46DFB1F72090}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{78045949-3E08-4956-AA38-C53FAC3A187F}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{4A215243-B069-450D-A452-54D682C8B9DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{55B2A5EB-C121-4F53-8873-6AEF1E84C9CE}"/>
   <bookViews>
-    <workbookView xWindow="30240" yWindow="2520" windowWidth="26160" windowHeight="14100" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="単身･月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・単身･月(原)" sheetId="4" r:id="rId2"/>
     <sheet name="単身･四(原)" sheetId="5" r:id="rId3"/>
     <sheet name="財サ・単身･四(原)" sheetId="6" r:id="rId4"/>
     <sheet name="単身･年" sheetId="7" r:id="rId5"/>
     <sheet name="財サ・単身･年" sheetId="8" r:id="rId6"/>
+    <sheet name="単身･年度" sheetId="9" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・単身･月(原)'!$H:$I,'財サ・単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・単身･四(原)'!$H:$I,'財サ・単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・単身･年!$H:$I,財サ・単身･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'単身･月(原)'!$H:$I,'単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'単身･四(原)'!$H:$I,'単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">単身･年!$H:$I,単身･年!$4:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">単身･年度!$H:$J,単身･年度!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3030" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3158" uniqueCount="544">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第１－１－２表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1907,50 +1910,134 @@
     <t xml:space="preserve">2025Q4B     </t>
   </si>
   <si>
     <t>2025年10-12月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025cyB     </t>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202601B     </t>
   </si>
   <si>
     <t>2026年1月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202602B     </t>
   </si>
   <si>
     <t>2026年2月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>注3. 2024年1月分から接続指数の算出方法を見直した。過去の見直し等の詳細については、「世帯消費動向指数（CTIミクロ）の推定方法」及び消費動向指数ホームページの「お知らせ」参照。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>2024年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2024fyB     </t>
+  </si>
+  <si>
+    <t>2023年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2023fyB     </t>
+  </si>
+  <si>
+    <t>2022年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2022fyB     </t>
+  </si>
+  <si>
+    <t>2021年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2021fyB     </t>
+  </si>
+  <si>
+    <t>2020年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2020fyB     </t>
+  </si>
+  <si>
+    <t>年度平均</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヘイキン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>10大費目別　世帯消費動向指数（対前年度比）</t>
+    <rPh sb="19" eb="20">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202603B     </t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q1B     </t>
+  </si>
+  <si>
+    <t>2026年1-3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2025fyB     </t>
+  </si>
+  <si>
+    <t>2025年度</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202604B     </t>
+  </si>
+  <si>
+    <t>2026年4月</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
@@ -2276,51 +2363,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_付表２(速報・月報）" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2564,50 +2651,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AF170"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
@@ -12800,177 +12891,355 @@
       <c r="X119" s="14">
         <v>-2</v>
       </c>
       <c r="Y119" s="14">
         <v>-3.8</v>
       </c>
       <c r="Z119" s="14">
         <v>1.9</v>
       </c>
       <c r="AA119" s="14">
         <v>0.1</v>
       </c>
       <c r="AB119" s="14">
         <v>-6.3</v>
       </c>
       <c r="AC119" s="14">
         <v>-4.2</v>
       </c>
       <c r="AD119" s="14">
         <v>228.8</v>
       </c>
       <c r="AE119" s="14">
         <v>5.8</v>
       </c>
     </row>
-    <row r="120" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="AF121" s="12"/>
+    <row r="120" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B120" s="17" t="s">
+        <v>536</v>
+      </c>
+      <c r="C120" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D120" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E120" s="17"/>
+      <c r="F120" s="4">
+        <v>1</v>
+      </c>
+      <c r="H120" s="18">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="J120" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K120" s="14">
+        <v>-1.8</v>
+      </c>
+      <c r="L120" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="M120" s="14">
+        <v>10.9</v>
+      </c>
+      <c r="N120" s="14">
+        <v>-6</v>
+      </c>
+      <c r="O120" s="14">
+        <v>26.3</v>
+      </c>
+      <c r="P120" s="14">
+        <v>9</v>
+      </c>
+      <c r="Q120" s="14">
+        <v>7.6</v>
+      </c>
+      <c r="R120" s="14">
+        <v>-9.6</v>
+      </c>
+      <c r="S120" s="14">
+        <v>289.60000000000002</v>
+      </c>
+      <c r="T120" s="14">
+        <v>8.4</v>
+      </c>
+      <c r="U120" s="14">
+        <v>-21.3</v>
+      </c>
+      <c r="V120" s="14">
+        <v>-3.3</v>
+      </c>
+      <c r="W120" s="14">
+        <v>-3.4</v>
+      </c>
+      <c r="X120" s="14">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Y120" s="14">
+        <v>-1.2</v>
+      </c>
+      <c r="Z120" s="14">
+        <v>23</v>
+      </c>
+      <c r="AA120" s="14">
+        <v>6.7</v>
+      </c>
+      <c r="AB120" s="14">
+        <v>7.4</v>
+      </c>
+      <c r="AC120" s="14">
+        <v>-11.4</v>
+      </c>
+      <c r="AD120" s="14">
+        <v>312.39999999999998</v>
+      </c>
+      <c r="AE120" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B121" s="17" t="s">
+        <v>542</v>
+      </c>
+      <c r="C121" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D121" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E121" s="17"/>
+      <c r="F121" s="4">
+        <v>1</v>
+      </c>
+      <c r="H121" s="18">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="J121" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K121" s="14">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L121" s="14">
+        <v>5.4</v>
+      </c>
+      <c r="M121" s="14">
+        <v>3.1</v>
+      </c>
+      <c r="N121" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="O121" s="14">
+        <v>12.9</v>
+      </c>
+      <c r="P121" s="14">
+        <v>-2.1</v>
+      </c>
+      <c r="Q121" s="14">
+        <v>-13.6</v>
+      </c>
+      <c r="R121" s="14">
+        <v>3.8</v>
+      </c>
+      <c r="S121" s="14">
+        <v>276</v>
+      </c>
+      <c r="T121" s="14">
+        <v>4</v>
+      </c>
+      <c r="U121" s="14">
+        <v>9.4</v>
+      </c>
+      <c r="V121" s="14">
+        <v>3</v>
+      </c>
+      <c r="W121" s="14">
+        <v>1.8</v>
+      </c>
+      <c r="X121" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Y121" s="14">
+        <v>1.6</v>
+      </c>
+      <c r="Z121" s="14">
+        <v>10.8</v>
+      </c>
+      <c r="AA121" s="14">
+        <v>-3.6</v>
+      </c>
+      <c r="AB121" s="14">
+        <v>-13.5</v>
+      </c>
+      <c r="AC121" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="AD121" s="14">
+        <v>300.2</v>
+      </c>
+      <c r="AE121" s="14">
+        <v>2.6</v>
+      </c>
     </row>
     <row r="122" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="10"/>
       <c r="B122" s="10"/>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="15"/>
       <c r="G122" s="12"/>
-      <c r="H122" s="26" t="s">
-[...24 lines deleted...]
-      <c r="AE122" s="12"/>
+      <c r="H122" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I122" s="44"/>
+      <c r="J122" s="44"/>
+      <c r="K122" s="44"/>
+      <c r="L122" s="44"/>
+      <c r="M122" s="44"/>
+      <c r="N122" s="44"/>
+      <c r="O122" s="44"/>
+      <c r="P122" s="44"/>
+      <c r="Q122" s="44"/>
+      <c r="R122" s="44"/>
+      <c r="S122" s="44"/>
+      <c r="T122" s="44"/>
+      <c r="U122" s="44"/>
+      <c r="V122" s="44"/>
+      <c r="W122" s="44"/>
+      <c r="X122" s="44"/>
+      <c r="Y122" s="44"/>
+      <c r="Z122" s="44"/>
+      <c r="AA122" s="44"/>
+      <c r="AB122" s="44"/>
+      <c r="AC122" s="44"/>
+      <c r="AD122" s="44"/>
+      <c r="AE122" s="44"/>
       <c r="AF122" s="12"/>
     </row>
     <row r="123" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="10"/>
+      <c r="B123" s="10"/>
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+      <c r="E123" s="10"/>
       <c r="F123" s="15"/>
       <c r="G123" s="12"/>
       <c r="H123" s="26" t="s">
+        <v>439</v>
+      </c>
+      <c r="I123" s="12"/>
+      <c r="J123" s="12"/>
+      <c r="K123" s="12"/>
+      <c r="L123" s="12"/>
+      <c r="M123" s="12"/>
+      <c r="N123" s="12"/>
+      <c r="O123" s="12"/>
+      <c r="P123" s="12"/>
+      <c r="Q123" s="12"/>
+      <c r="R123" s="12"/>
+      <c r="S123" s="12"/>
+      <c r="T123" s="12"/>
+      <c r="U123" s="12"/>
+      <c r="V123" s="12"/>
+      <c r="W123" s="12"/>
+      <c r="X123" s="12"/>
+      <c r="Y123" s="12"/>
+      <c r="Z123" s="12"/>
+      <c r="AA123" s="12"/>
+      <c r="AB123" s="12"/>
+      <c r="AC123" s="12"/>
+      <c r="AD123" s="12"/>
+      <c r="AE123" s="12"/>
+      <c r="AF123" s="12"/>
+    </row>
+    <row r="124" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="10"/>
+      <c r="B124" s="10"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+      <c r="E124" s="10"/>
+      <c r="F124" s="15"/>
+      <c r="G124" s="12"/>
+      <c r="H124" s="26" t="s">
+        <v>440</v>
+      </c>
+      <c r="I124" s="12"/>
+      <c r="J124" s="12"/>
+      <c r="K124" s="12"/>
+      <c r="L124" s="12"/>
+      <c r="M124" s="12"/>
+      <c r="N124" s="12"/>
+      <c r="O124" s="12"/>
+      <c r="P124" s="12"/>
+      <c r="Q124" s="12"/>
+      <c r="R124" s="12"/>
+      <c r="S124" s="12"/>
+      <c r="T124" s="12"/>
+      <c r="U124" s="12"/>
+      <c r="V124" s="12"/>
+      <c r="W124" s="12"/>
+      <c r="X124" s="12"/>
+      <c r="Y124" s="12"/>
+      <c r="Z124" s="12"/>
+      <c r="AA124" s="12"/>
+      <c r="AB124" s="12"/>
+      <c r="AC124" s="12"/>
+      <c r="AD124" s="12"/>
+      <c r="AE124" s="12"/>
+      <c r="AF124" s="12"/>
+    </row>
+    <row r="125" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F125" s="15"/>
+      <c r="G125" s="12"/>
+      <c r="H125" s="26" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="124" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="127" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F126" s="16"/>
+      <c r="G126" s="12"/>
+      <c r="H126"/>
+    </row>
+    <row r="127" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127"/>
+    </row>
     <row r="128" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="136" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="139" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17890,125 +18159,249 @@
       <c r="O83" s="14">
         <v>-5</v>
       </c>
       <c r="P83" s="14">
         <v>3.3</v>
       </c>
       <c r="Q83" s="14">
         <v>-2.5</v>
       </c>
       <c r="R83" s="14">
         <v>-6.2</v>
       </c>
       <c r="S83" s="14">
         <v>-8</v>
       </c>
       <c r="T83" s="14">
         <v>-6.6</v>
       </c>
       <c r="U83" s="14">
         <v>-6</v>
       </c>
       <c r="V83" s="14">
         <v>1.5</v>
       </c>
     </row>
-    <row r="84" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="K85" s="26"/>
+    <row r="84" spans="1:23" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B84" s="17" t="s">
+        <v>536</v>
+      </c>
+      <c r="C84" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D84" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E84" s="17"/>
+      <c r="F84" s="4">
+        <v>1</v>
+      </c>
+      <c r="H84" s="18">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K84" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L84" s="14">
+        <v>-0.4</v>
+      </c>
+      <c r="M84" s="14">
+        <v>-13.6</v>
+      </c>
+      <c r="N84" s="14">
+        <v>11.4</v>
+      </c>
+      <c r="O84" s="14">
+        <v>-0.2</v>
+      </c>
+      <c r="P84" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="Q84" s="14">
+        <v>-1.5</v>
+      </c>
+      <c r="R84" s="14">
+        <v>-1.9</v>
+      </c>
+      <c r="S84" s="14">
+        <v>-15.5</v>
+      </c>
+      <c r="T84" s="14">
+        <v>9.4</v>
+      </c>
+      <c r="U84" s="14">
+        <v>-1.6</v>
+      </c>
+      <c r="V84" s="14">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B85" s="17" t="s">
+        <v>542</v>
+      </c>
+      <c r="C85" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D85" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E85" s="17"/>
+      <c r="F85" s="4">
+        <v>1</v>
+      </c>
+      <c r="H85" s="18">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K85" s="14">
+        <v>3.5</v>
+      </c>
+      <c r="L85" s="14">
+        <v>3.9</v>
+      </c>
+      <c r="M85" s="14">
+        <v>4</v>
+      </c>
+      <c r="N85" s="14">
+        <v>-0.5</v>
+      </c>
+      <c r="O85" s="14">
+        <v>4.8</v>
+      </c>
+      <c r="P85" s="14">
+        <v>3.1</v>
+      </c>
+      <c r="Q85" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="R85" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="S85" s="14">
+        <v>2.6</v>
+      </c>
+      <c r="T85" s="14">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="U85" s="14">
+        <v>2.9</v>
+      </c>
+      <c r="V85" s="14">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="86" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="10"/>
-[...3 lines deleted...]
-      <c r="E86" s="10"/>
       <c r="F86" s="15"/>
       <c r="G86" s="12"/>
-      <c r="H86" s="33" t="s">
-[...16 lines deleted...]
-      <c r="W86" s="12"/>
+      <c r="H86" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="32"/>
+      <c r="J86" s="32"/>
+      <c r="K86" s="25"/>
+      <c r="L86" s="32"/>
+      <c r="M86" s="32"/>
+      <c r="N86" s="32"/>
+      <c r="O86" s="32"/>
+      <c r="P86" s="32"/>
+      <c r="Q86" s="32"/>
+      <c r="R86" s="32"/>
+      <c r="S86" s="32"/>
+      <c r="T86" s="32"/>
+      <c r="U86" s="32"/>
+      <c r="V86" s="32"/>
     </row>
     <row r="87" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="15"/>
       <c r="G87" s="12"/>
       <c r="H87" s="33" t="s">
+        <v>439</v>
+      </c>
+      <c r="K87" s="26"/>
+    </row>
+    <row r="88" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="10"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="15"/>
+      <c r="G88" s="12"/>
+      <c r="H88" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="I88" s="12"/>
+      <c r="J88" s="12"/>
+      <c r="K88" s="26"/>
+      <c r="L88" s="12"/>
+      <c r="M88" s="12"/>
+      <c r="N88" s="12"/>
+      <c r="O88" s="12"/>
+      <c r="P88" s="12"/>
+      <c r="Q88" s="12"/>
+      <c r="R88" s="12"/>
+      <c r="S88" s="12"/>
+      <c r="T88" s="12"/>
+      <c r="U88" s="12"/>
+      <c r="V88" s="12"/>
+      <c r="W88" s="12"/>
+    </row>
+    <row r="89" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="15"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="33" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="88" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="91" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="16"/>
+      <c r="G90" s="12"/>
+      <c r="H90" s="27"/>
+    </row>
+    <row r="91" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91"/>
+    </row>
     <row r="92" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="93" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -18025,51 +18418,51 @@
     <row r="127" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE9777C0-64C7-4FC0-8CF1-99CA6469F967}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AF111"/>
+  <dimension ref="A1:AF112"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -27094,127 +27487,218 @@
       <c r="X105" s="14">
         <v>-5.2</v>
       </c>
       <c r="Y105" s="14">
         <v>-1.7</v>
       </c>
       <c r="Z105" s="14">
         <v>-10.9</v>
       </c>
       <c r="AA105" s="14">
         <v>3.5</v>
       </c>
       <c r="AB105" s="14">
         <v>0.3</v>
       </c>
       <c r="AC105" s="14">
         <v>-1.8</v>
       </c>
       <c r="AD105" s="14">
         <v>1.7</v>
       </c>
       <c r="AE105" s="14">
         <v>4.2</v>
       </c>
     </row>
-    <row r="106" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE106" s="32"/>
+    <row r="106" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B106" s="17" t="s">
+        <v>538</v>
+      </c>
+      <c r="C106" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E106" s="17"/>
+      <c r="F106" s="37">
+        <v>1</v>
+      </c>
+      <c r="G106" s="12"/>
+      <c r="H106" s="18">
+        <v>2026000103</v>
+      </c>
+      <c r="I106" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="J106" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K106" s="14">
+        <v>-1.6</v>
+      </c>
+      <c r="L106" s="14">
+        <v>0</v>
+      </c>
+      <c r="M106" s="14">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="N106" s="14">
+        <v>-7.8</v>
+      </c>
+      <c r="O106" s="14">
+        <v>8</v>
+      </c>
+      <c r="P106" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="R106" s="14">
+        <v>-7.9</v>
+      </c>
+      <c r="S106" s="14">
+        <v>211.7</v>
+      </c>
+      <c r="T106" s="14">
+        <v>5</v>
+      </c>
+      <c r="U106" s="14">
+        <v>-11.3</v>
+      </c>
+      <c r="V106" s="14">
+        <v>-3.1</v>
+      </c>
+      <c r="W106" s="14">
+        <v>-3.7</v>
+      </c>
+      <c r="X106" s="14">
+        <v>6.8</v>
+      </c>
+      <c r="Y106" s="14">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="Z106" s="14">
+        <v>6.4</v>
+      </c>
+      <c r="AA106" s="14">
+        <v>-2.1</v>
+      </c>
+      <c r="AB106" s="14">
+        <v>-0.2</v>
+      </c>
+      <c r="AC106" s="14">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="AD106" s="14">
+        <v>229.9</v>
+      </c>
+      <c r="AE106" s="14">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="107" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F107" s="38"/>
-      <c r="H107" s="39" t="s">
-[...2 lines deleted...]
-      <c r="K107" s="26"/>
+      <c r="H107" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="I107" s="32"/>
+      <c r="J107" s="32"/>
+      <c r="K107" s="25"/>
+      <c r="L107" s="32"/>
+      <c r="M107" s="32"/>
+      <c r="N107" s="32"/>
+      <c r="O107" s="32"/>
+      <c r="P107" s="32"/>
+      <c r="Q107" s="32"/>
+      <c r="R107" s="32"/>
+      <c r="S107" s="32"/>
+      <c r="T107" s="32"/>
+      <c r="U107" s="32"/>
+      <c r="V107" s="32"/>
+      <c r="W107" s="32"/>
+      <c r="X107" s="32"/>
+      <c r="Y107" s="32"/>
+      <c r="Z107" s="32"/>
+      <c r="AA107" s="32"/>
+      <c r="AB107" s="32"/>
+      <c r="AC107" s="32"/>
+      <c r="AD107" s="32"/>
+      <c r="AE107" s="32"/>
     </row>
     <row r="108" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F108" s="38"/>
       <c r="H108" s="39" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="K108" s="39"/>
+        <v>439</v>
+      </c>
+      <c r="K108" s="26"/>
     </row>
     <row r="109" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F109" s="38"/>
       <c r="H109" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="K109" s="39"/>
+    </row>
+    <row r="110" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F110" s="38"/>
+      <c r="H110" s="39" t="s">
         <v>449</v>
       </c>
-      <c r="K109" s="39"/>
-[...2 lines deleted...]
-      <c r="F110" s="5"/>
       <c r="K110" s="39"/>
     </row>
     <row r="111" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F111"/>
-[...1 lines deleted...]
-      <c r="H111"/>
+      <c r="F111" s="5"/>
+      <c r="K111" s="39"/>
+    </row>
+    <row r="112" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="90" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43442C24-13C1-4052-A86D-67BA47654AD6}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="22" width="12" style="2" customWidth="1"/>
     <col min="23" max="23" width="1.88671875" style="2" customWidth="1"/>
     <col min="24" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -28905,104 +29389,167 @@
       <c r="O33" s="14">
         <v>-1.5</v>
       </c>
       <c r="P33" s="14">
         <v>1.8</v>
       </c>
       <c r="Q33" s="14">
         <v>-2.4</v>
       </c>
       <c r="R33" s="14">
         <v>-4</v>
       </c>
       <c r="S33" s="14">
         <v>-1.8</v>
       </c>
       <c r="T33" s="14">
         <v>2.2999999999999998</v>
       </c>
       <c r="U33" s="14">
         <v>-5.5</v>
       </c>
       <c r="V33" s="14">
         <v>-0.2</v>
       </c>
     </row>
-    <row r="34" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="V34" s="32"/>
+    <row r="34" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>538</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" s="17"/>
+      <c r="F34" s="4">
+        <v>1</v>
+      </c>
+      <c r="H34" s="18">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K34" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="L34" s="14">
+        <v>-2.6</v>
+      </c>
+      <c r="M34" s="14">
+        <v>-11.5</v>
+      </c>
+      <c r="N34" s="14">
+        <v>7.8</v>
+      </c>
+      <c r="O34" s="14">
+        <v>-3</v>
+      </c>
+      <c r="P34" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>-1.8</v>
+      </c>
+      <c r="R34" s="14">
+        <v>-3.9</v>
+      </c>
+      <c r="S34" s="14">
+        <v>-12.8</v>
+      </c>
+      <c r="T34" s="14">
+        <v>5.7</v>
+      </c>
+      <c r="U34" s="14">
+        <v>-4.3</v>
+      </c>
+      <c r="V34" s="14">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="35" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="15"/>
       <c r="G35" s="12"/>
-      <c r="H35" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K35" s="26"/>
+      <c r="H35" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="32"/>
+      <c r="P35" s="32"/>
+      <c r="Q35" s="32"/>
+      <c r="R35" s="32"/>
+      <c r="S35" s="32"/>
+      <c r="T35" s="32"/>
+      <c r="U35" s="32"/>
+      <c r="V35" s="32"/>
     </row>
     <row r="36" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="15"/>
       <c r="G36" s="12"/>
-      <c r="H36" s="33" t="s">
-        <v>149</v>
+      <c r="H36" s="26" t="s">
+        <v>439</v>
       </c>
       <c r="K36" s="26"/>
     </row>
     <row r="37" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="15"/>
       <c r="G37" s="12"/>
-      <c r="H37" s="39" t="s">
+      <c r="H37" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="K37" s="26"/>
+    </row>
+    <row r="38" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F38" s="15"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="39" t="s">
         <v>449</v>
       </c>
-      <c r="K37" s="26"/>
-[...4 lines deleted...]
-      <c r="H38" s="27"/>
+      <c r="K38" s="26"/>
     </row>
     <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F39"/>
-[...1 lines deleted...]
-      <c r="H39"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="27"/>
+    </row>
+    <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="18" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0148D82-DB05-4F9A-B50C-E15F3B23D5CE}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AF40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
@@ -32251,63 +32798,1033 @@
     </row>
     <row r="20" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F20" s="16"/>
       <c r="G20" s="12"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="14" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDC70541-A047-4DE1-A55A-30A495692B73}">
+  <sheetPr codeName="Sheet7"/>
+  <dimension ref="A1:AF21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="10.88671875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
+    <col min="11" max="31" width="12" style="2" customWidth="1"/>
+    <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="8.88671875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32" ht="13.8" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K1" s="2">
+        <v>1</v>
+      </c>
+      <c r="L1" s="2">
+        <v>2</v>
+      </c>
+      <c r="M1" s="2">
+        <v>3</v>
+      </c>
+      <c r="N1" s="2">
+        <v>4</v>
+      </c>
+      <c r="O1" s="2">
+        <v>5</v>
+      </c>
+      <c r="P1" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q1" s="2">
+        <v>7</v>
+      </c>
+      <c r="R1" s="2">
+        <v>8</v>
+      </c>
+      <c r="S1" s="2">
+        <v>9</v>
+      </c>
+      <c r="T1" s="2">
+        <v>10</v>
+      </c>
+      <c r="U1" s="2">
+        <v>11</v>
+      </c>
+      <c r="V1" s="2">
+        <v>12</v>
+      </c>
+      <c r="W1" s="2">
+        <v>13</v>
+      </c>
+      <c r="X1" s="2">
+        <v>14</v>
+      </c>
+      <c r="Y1" s="2">
+        <v>15</v>
+      </c>
+      <c r="Z1" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA1" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB1" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC1" s="2">
+        <v>19</v>
+      </c>
+      <c r="AD1" s="2">
+        <v>20</v>
+      </c>
+      <c r="AE1" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K2" s="4">
+        <v>1</v>
+      </c>
+      <c r="L2" s="4">
+        <v>2</v>
+      </c>
+      <c r="M2" s="4">
+        <v>3</v>
+      </c>
+      <c r="N2" s="4">
+        <v>4</v>
+      </c>
+      <c r="O2" s="4">
+        <v>5</v>
+      </c>
+      <c r="P2" s="4">
+        <v>6</v>
+      </c>
+      <c r="Q2" s="4">
+        <v>7</v>
+      </c>
+      <c r="R2" s="4">
+        <v>8</v>
+      </c>
+      <c r="S2" s="4">
+        <v>9</v>
+      </c>
+      <c r="T2" s="4">
+        <v>10</v>
+      </c>
+      <c r="U2" s="4">
+        <v>11</v>
+      </c>
+      <c r="V2" s="4">
+        <v>12</v>
+      </c>
+      <c r="W2" s="4">
+        <v>13</v>
+      </c>
+      <c r="X2" s="4">
+        <v>14</v>
+      </c>
+      <c r="Y2" s="4">
+        <v>15</v>
+      </c>
+      <c r="Z2" s="4">
+        <v>16</v>
+      </c>
+      <c r="AA2" s="4">
+        <v>17</v>
+      </c>
+      <c r="AB2" s="4">
+        <v>18</v>
+      </c>
+      <c r="AC2" s="4">
+        <v>19</v>
+      </c>
+      <c r="AD2" s="4">
+        <v>20</v>
+      </c>
+      <c r="AE2" s="4">
+        <v>21</v>
+      </c>
+      <c r="AF2" s="5"/>
+    </row>
+    <row r="3" spans="1:32" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="10"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="11"/>
+      <c r="H4" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="9"/>
+      <c r="K4" s="27"/>
+      <c r="U4" s="28"/>
+    </row>
+    <row r="5" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="10"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="11"/>
+      <c r="H5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="9"/>
+      <c r="K5" s="27"/>
+      <c r="U5" s="28"/>
+    </row>
+    <row r="6" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="11"/>
+      <c r="H6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="J6" s="9"/>
+      <c r="K6" s="27"/>
+      <c r="U6" s="28"/>
+    </row>
+    <row r="7" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="10"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="11"/>
+      <c r="H7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="AE7" s="28"/>
+    </row>
+    <row r="8" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="10"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="H8" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="34"/>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="34"/>
+      <c r="R8" s="34"/>
+      <c r="S8" s="34"/>
+      <c r="T8" s="34"/>
+      <c r="U8" s="34"/>
+      <c r="V8" s="34"/>
+      <c r="W8" s="34"/>
+      <c r="X8" s="34"/>
+      <c r="Y8" s="34"/>
+      <c r="Z8" s="34"/>
+      <c r="AA8" s="34"/>
+      <c r="AB8" s="34"/>
+      <c r="AC8" s="34"/>
+      <c r="AD8" s="34"/>
+      <c r="AE8" s="35"/>
+    </row>
+    <row r="9" spans="1:32" s="12" customFormat="1" ht="47.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="11"/>
+      <c r="H9" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="21" t="s">
+        <v>534</v>
+      </c>
+      <c r="J9" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="K9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="23" t="s">
+        <v>441</v>
+      </c>
+      <c r="O9" s="23" t="s">
+        <v>442</v>
+      </c>
+      <c r="P9" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="R9" s="23" t="s">
+        <v>443</v>
+      </c>
+      <c r="S9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="U9" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="V9" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="W9" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="X9" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y9" s="23" t="s">
+        <v>444</v>
+      </c>
+      <c r="Z9" s="23" t="s">
+        <v>445</v>
+      </c>
+      <c r="AA9" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB9" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC9" s="23" t="s">
+        <v>446</v>
+      </c>
+      <c r="AD9" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE9" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="17"/>
+      <c r="F10" s="37">
+        <v>1</v>
+      </c>
+      <c r="G10" s="12"/>
+      <c r="H10" s="18">
+        <v>2020100000</v>
+      </c>
+      <c r="I10" s="40" t="s">
+        <v>532</v>
+      </c>
+      <c r="J10" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="M10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="P10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="R10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="S10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="T10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="U10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="V10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="W10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="X10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE10" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>531</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="17"/>
+      <c r="F11" s="37">
+        <v>1</v>
+      </c>
+      <c r="G11" s="12"/>
+      <c r="H11" s="18">
+        <v>2021100000</v>
+      </c>
+      <c r="I11" s="40" t="s">
+        <v>530</v>
+      </c>
+      <c r="J11" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" s="14">
+        <v>3.7</v>
+      </c>
+      <c r="L11" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="M11" s="14">
+        <v>4.3</v>
+      </c>
+      <c r="N11" s="14">
+        <v>3.4</v>
+      </c>
+      <c r="O11" s="14">
+        <v>0</v>
+      </c>
+      <c r="P11" s="14">
+        <v>4.3</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>4.7</v>
+      </c>
+      <c r="R11" s="14">
+        <v>5.3</v>
+      </c>
+      <c r="S11" s="14">
+        <v>-8.4</v>
+      </c>
+      <c r="T11" s="14">
+        <v>8.4</v>
+      </c>
+      <c r="U11" s="14">
+        <v>2</v>
+      </c>
+      <c r="V11" s="14">
+        <v>3.6</v>
+      </c>
+      <c r="W11" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="X11" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>-2.8</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>3.8</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>5</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>12.6</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>-9.4</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="17"/>
+      <c r="F12" s="37">
+        <v>1</v>
+      </c>
+      <c r="G12" s="12"/>
+      <c r="H12" s="18">
+        <v>2022100000</v>
+      </c>
+      <c r="I12" s="40" t="s">
+        <v>528</v>
+      </c>
+      <c r="J12" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="L12" s="14">
+        <v>8.1</v>
+      </c>
+      <c r="M12" s="14">
+        <v>1.8</v>
+      </c>
+      <c r="N12" s="14">
+        <v>14.9</v>
+      </c>
+      <c r="O12" s="14">
+        <v>1.4</v>
+      </c>
+      <c r="P12" s="14">
+        <v>12.4</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>-0.9</v>
+      </c>
+      <c r="R12" s="14">
+        <v>2.8</v>
+      </c>
+      <c r="S12" s="14">
+        <v>-23.3</v>
+      </c>
+      <c r="T12" s="14">
+        <v>11.2</v>
+      </c>
+      <c r="U12" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="V12" s="14">
+        <v>1.8</v>
+      </c>
+      <c r="W12" s="14">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="X12" s="14">
+        <v>-1.4</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>2.7</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>10</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>-0.9</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>-23.9</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>527</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="17"/>
+      <c r="F13" s="37">
+        <v>1</v>
+      </c>
+      <c r="G13" s="12"/>
+      <c r="H13" s="18">
+        <v>2023100000</v>
+      </c>
+      <c r="I13" s="40" t="s">
+        <v>526</v>
+      </c>
+      <c r="J13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="L13" s="14">
+        <v>5.3</v>
+      </c>
+      <c r="M13" s="14">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="N13" s="14">
+        <v>-10.4</v>
+      </c>
+      <c r="O13" s="14">
+        <v>3.2</v>
+      </c>
+      <c r="P13" s="14">
+        <v>-0.1</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>13</v>
+      </c>
+      <c r="R13" s="14">
+        <v>8.5</v>
+      </c>
+      <c r="S13" s="14">
+        <v>32.1</v>
+      </c>
+      <c r="T13" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="U13" s="14">
+        <v>-1.2</v>
+      </c>
+      <c r="V13" s="14">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="W13" s="14">
+        <v>-2</v>
+      </c>
+      <c r="X13" s="14">
+        <v>-4</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>-1.4</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>-3.5</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>-3.3</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>10.7</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>5.7</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>30.4</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>-2.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>525</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="17"/>
+      <c r="F14" s="37">
+        <v>1</v>
+      </c>
+      <c r="G14" s="12"/>
+      <c r="H14" s="18">
+        <v>2024100000</v>
+      </c>
+      <c r="I14" s="40" t="s">
+        <v>524</v>
+      </c>
+      <c r="J14" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" s="14">
+        <v>3</v>
+      </c>
+      <c r="L14" s="14">
+        <v>3.2</v>
+      </c>
+      <c r="M14" s="14">
+        <v>2</v>
+      </c>
+      <c r="N14" s="14">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="O14" s="14">
+        <v>6.7</v>
+      </c>
+      <c r="P14" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>-2</v>
+      </c>
+      <c r="R14" s="14">
+        <v>-0.6</v>
+      </c>
+      <c r="S14" s="14">
+        <v>9.5</v>
+      </c>
+      <c r="T14" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="U14" s="14">
+        <v>3</v>
+      </c>
+      <c r="V14" s="14">
+        <v>-0.5</v>
+      </c>
+      <c r="W14" s="14">
+        <v>-1.7</v>
+      </c>
+      <c r="X14" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>2.8</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>-1.7</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>-3.5</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>-2.1</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>10.7</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>540</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="17"/>
+      <c r="F15" s="37">
+        <v>1</v>
+      </c>
+      <c r="G15" s="12"/>
+      <c r="H15" s="18">
+        <v>2025100000</v>
+      </c>
+      <c r="I15" s="40" t="s">
+        <v>541</v>
+      </c>
+      <c r="J15" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" s="14">
+        <v>-0.1</v>
+      </c>
+      <c r="L15" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="M15" s="14">
+        <v>-3.9</v>
+      </c>
+      <c r="N15" s="14">
+        <v>-1.6</v>
+      </c>
+      <c r="O15" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="P15" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="R15" s="14">
+        <v>-3.2</v>
+      </c>
+      <c r="S15" s="14">
+        <v>15.9</v>
+      </c>
+      <c r="T15" s="14">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U15" s="14">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="V15" s="14">
+        <v>-3</v>
+      </c>
+      <c r="W15" s="14">
+        <v>-3.5</v>
+      </c>
+      <c r="X15" s="14">
+        <v>-6.4</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>1.2</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>-5.4</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>22.6</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F16" s="15"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="32"/>
+      <c r="O16" s="32"/>
+      <c r="P16" s="32"/>
+      <c r="Q16" s="32"/>
+      <c r="R16" s="32"/>
+      <c r="S16" s="32"/>
+      <c r="T16" s="32"/>
+      <c r="U16" s="32"/>
+      <c r="V16" s="32"/>
+      <c r="W16" s="32"/>
+      <c r="X16" s="32"/>
+      <c r="Y16" s="32"/>
+      <c r="Z16" s="32"/>
+      <c r="AA16" s="32"/>
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32"/>
+      <c r="AD16" s="32"/>
+      <c r="AE16" s="32"/>
+    </row>
+    <row r="17" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F17" s="15"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="39" t="s">
+        <v>439</v>
+      </c>
+      <c r="K17" s="26"/>
+    </row>
+    <row r="18" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F18" s="15"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="39" t="s">
+        <v>523</v>
+      </c>
+      <c r="K18" s="39"/>
+    </row>
+    <row r="19" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F19" s="16"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="27"/>
+      <c r="K19" s="39"/>
+    </row>
+    <row r="20" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="2"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="18" max="16383" man="1"/>
+  </rowBreaks>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="32" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -32470,150 +33987,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33B3E093-7A74-4170-9142-B6577220F21E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47EB0F1E-5A7E-4121-BE82-26F8E41B81A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52A27C2C-DB88-439C-AD20-2799DC8DA3CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>単身･月(原)</vt:lpstr>
       <vt:lpstr>財サ・単身･月(原)</vt:lpstr>
       <vt:lpstr>単身･四(原)</vt:lpstr>
       <vt:lpstr>財サ・単身･四(原)</vt:lpstr>
       <vt:lpstr>単身･年</vt:lpstr>
       <vt:lpstr>財サ・単身･年</vt:lpstr>
+      <vt:lpstr>単身･年度</vt:lpstr>
       <vt:lpstr>'財サ・単身･月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'財サ・単身･四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>財サ・単身･年!Print_Titles</vt:lpstr>
       <vt:lpstr>'単身･月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'単身･四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>単身･年!Print_Titles</vt:lpstr>
+      <vt:lpstr>単身･年度!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">