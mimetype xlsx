--- v1 (2026-06-22)
+++ v2 (2026-08-08)
@@ -8,85 +8,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202606/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{4A215243-B069-450D-A452-54D682C8B9DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{55B2A5EB-C121-4F53-8873-6AEF1E84C9CE}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{E4D1905E-2CAB-47CC-A29E-3CCA8FAA3C04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ADA44F56-7AA8-4A30-B211-64385B018AC4}"/>
   <bookViews>
-    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="348" yWindow="1332" windowWidth="22644" windowHeight="11676" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="単身･月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・単身･月(原)" sheetId="4" r:id="rId2"/>
     <sheet name="単身･四(原)" sheetId="5" r:id="rId3"/>
     <sheet name="財サ・単身･四(原)" sheetId="6" r:id="rId4"/>
     <sheet name="単身･年" sheetId="7" r:id="rId5"/>
     <sheet name="財サ・単身･年" sheetId="8" r:id="rId6"/>
     <sheet name="単身･年度" sheetId="9" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・単身･月(原)'!$H:$I,'財サ・単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・単身･四(原)'!$H:$I,'財サ・単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・単身･年!$H:$I,財サ・単身･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'単身･月(原)'!$H:$I,'単身･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'単身･四(原)'!$H:$I,'単身･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">単身･年!$H:$I,単身･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">単身･年度!$H:$J,単身･年度!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3158" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3194" uniqueCount="550">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第１－１－２表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1994,50 +1994,71 @@
     <t xml:space="preserve">202603B     </t>
   </si>
   <si>
     <t>2026年3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2026Q1B     </t>
   </si>
   <si>
     <t>2026年1-3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025fyB     </t>
   </si>
   <si>
     <t>2025年度</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202604B     </t>
   </si>
   <si>
     <t>2026年4月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202605B     </t>
+  </si>
+  <si>
+    <t>2026年5月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202606B     </t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q2B     </t>
+  </si>
+  <si>
+    <t>2026年4-6月</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
@@ -13071,192 +13092,370 @@
       <c r="X121" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="Y121" s="14">
         <v>1.6</v>
       </c>
       <c r="Z121" s="14">
         <v>10.8</v>
       </c>
       <c r="AA121" s="14">
         <v>-3.6</v>
       </c>
       <c r="AB121" s="14">
         <v>-13.5</v>
       </c>
       <c r="AC121" s="14">
         <v>2.4</v>
       </c>
       <c r="AD121" s="14">
         <v>300.2</v>
       </c>
       <c r="AE121" s="14">
         <v>2.6</v>
       </c>
     </row>
-    <row r="122" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="AF123" s="12"/>
+    <row r="122" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B122" s="17" t="s">
+        <v>544</v>
+      </c>
+      <c r="C122" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E122" s="17"/>
+      <c r="F122" s="4">
+        <v>1</v>
+      </c>
+      <c r="H122" s="18">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="J122" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K122" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L122" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="M122" s="14">
+        <v>-6.4</v>
+      </c>
+      <c r="N122" s="14">
+        <v>-2</v>
+      </c>
+      <c r="O122" s="14">
+        <v>12.5</v>
+      </c>
+      <c r="P122" s="14">
+        <v>22.2</v>
+      </c>
+      <c r="Q122" s="14">
+        <v>-2.7</v>
+      </c>
+      <c r="R122" s="14">
+        <v>-7.2</v>
+      </c>
+      <c r="S122" s="14">
+        <v>-3</v>
+      </c>
+      <c r="T122" s="14">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="U122" s="14">
+        <v>-0.2</v>
+      </c>
+      <c r="V122" s="14">
+        <v>-1.2</v>
+      </c>
+      <c r="W122" s="14">
+        <v>-1</v>
+      </c>
+      <c r="X122" s="14">
+        <v>-8.4</v>
+      </c>
+      <c r="Y122" s="14">
+        <v>-0.9</v>
+      </c>
+      <c r="Z122" s="14">
+        <v>10</v>
+      </c>
+      <c r="AA122" s="14">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="AB122" s="14">
+        <v>-2.7</v>
+      </c>
+      <c r="AC122" s="14">
+        <v>-8.9</v>
+      </c>
+      <c r="AD122" s="14">
+        <v>3.3</v>
+      </c>
+      <c r="AE122" s="14">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B123" s="17" t="s">
+        <v>546</v>
+      </c>
+      <c r="C123" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D123" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E123" s="17"/>
+      <c r="F123" s="4">
+        <v>1</v>
+      </c>
+      <c r="H123" s="18">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="J123" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K123" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="L123" s="14">
+        <v>-1.2</v>
+      </c>
+      <c r="M123" s="14">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N123" s="14">
+        <v>-1.8</v>
+      </c>
+      <c r="O123" s="14">
+        <v>-6.9</v>
+      </c>
+      <c r="P123" s="14">
+        <v>-17.600000000000001</v>
+      </c>
+      <c r="Q123" s="14">
+        <v>4</v>
+      </c>
+      <c r="R123" s="14">
+        <v>7.3</v>
+      </c>
+      <c r="S123" s="14">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="T123" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="U123" s="14">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="V123" s="14">
+        <v>0</v>
+      </c>
+      <c r="W123" s="14">
+        <v>-4.3</v>
+      </c>
+      <c r="X123" s="14">
+        <v>15.3</v>
+      </c>
+      <c r="Y123" s="14">
+        <v>-1.7</v>
+      </c>
+      <c r="Z123" s="14">
+        <v>-9.1</v>
+      </c>
+      <c r="AA123" s="14">
+        <v>-18.899999999999999</v>
+      </c>
+      <c r="AB123" s="14">
+        <v>2.7</v>
+      </c>
+      <c r="AC123" s="14">
+        <v>4.8</v>
+      </c>
+      <c r="AD123" s="14">
+        <v>85.7</v>
+      </c>
+      <c r="AE123" s="14">
+        <v>-0.2</v>
+      </c>
     </row>
     <row r="124" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="10"/>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="10"/>
       <c r="F124" s="15"/>
       <c r="G124" s="12"/>
-      <c r="H124" s="26" t="s">
-[...24 lines deleted...]
-      <c r="AE124" s="12"/>
+      <c r="H124" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="44"/>
+      <c r="J124" s="44"/>
+      <c r="K124" s="44"/>
+      <c r="L124" s="44"/>
+      <c r="M124" s="44"/>
+      <c r="N124" s="44"/>
+      <c r="O124" s="44"/>
+      <c r="P124" s="44"/>
+      <c r="Q124" s="44"/>
+      <c r="R124" s="44"/>
+      <c r="S124" s="44"/>
+      <c r="T124" s="44"/>
+      <c r="U124" s="44"/>
+      <c r="V124" s="44"/>
+      <c r="W124" s="44"/>
+      <c r="X124" s="44"/>
+      <c r="Y124" s="44"/>
+      <c r="Z124" s="44"/>
+      <c r="AA124" s="44"/>
+      <c r="AB124" s="44"/>
+      <c r="AC124" s="44"/>
+      <c r="AD124" s="44"/>
+      <c r="AE124" s="44"/>
       <c r="AF124" s="12"/>
     </row>
     <row r="125" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="10"/>
+      <c r="B125" s="10"/>
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+      <c r="E125" s="10"/>
       <c r="F125" s="15"/>
       <c r="G125" s="12"/>
       <c r="H125" s="26" t="s">
+        <v>439</v>
+      </c>
+      <c r="I125" s="12"/>
+      <c r="J125" s="12"/>
+      <c r="K125" s="12"/>
+      <c r="L125" s="12"/>
+      <c r="M125" s="12"/>
+      <c r="N125" s="12"/>
+      <c r="O125" s="12"/>
+      <c r="P125" s="12"/>
+      <c r="Q125" s="12"/>
+      <c r="R125" s="12"/>
+      <c r="S125" s="12"/>
+      <c r="T125" s="12"/>
+      <c r="U125" s="12"/>
+      <c r="V125" s="12"/>
+      <c r="W125" s="12"/>
+      <c r="X125" s="12"/>
+      <c r="Y125" s="12"/>
+      <c r="Z125" s="12"/>
+      <c r="AA125" s="12"/>
+      <c r="AB125" s="12"/>
+      <c r="AC125" s="12"/>
+      <c r="AD125" s="12"/>
+      <c r="AE125" s="12"/>
+      <c r="AF125" s="12"/>
+    </row>
+    <row r="126" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="10"/>
+      <c r="B126" s="10"/>
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+      <c r="E126" s="10"/>
+      <c r="F126" s="15"/>
+      <c r="G126" s="12"/>
+      <c r="H126" s="26" t="s">
+        <v>440</v>
+      </c>
+      <c r="I126" s="12"/>
+      <c r="J126" s="12"/>
+      <c r="K126" s="12"/>
+      <c r="L126" s="12"/>
+      <c r="M126" s="12"/>
+      <c r="N126" s="12"/>
+      <c r="O126" s="12"/>
+      <c r="P126" s="12"/>
+      <c r="Q126" s="12"/>
+      <c r="R126" s="12"/>
+      <c r="S126" s="12"/>
+      <c r="T126" s="12"/>
+      <c r="U126" s="12"/>
+      <c r="V126" s="12"/>
+      <c r="W126" s="12"/>
+      <c r="X126" s="12"/>
+      <c r="Y126" s="12"/>
+      <c r="Z126" s="12"/>
+      <c r="AA126" s="12"/>
+      <c r="AB126" s="12"/>
+      <c r="AC126" s="12"/>
+      <c r="AD126" s="12"/>
+      <c r="AE126" s="12"/>
+      <c r="AF126" s="12"/>
+    </row>
+    <row r="127" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="15"/>
+      <c r="G127" s="12"/>
+      <c r="H127" s="26" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="126" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="16"/>
+      <c r="G128" s="12"/>
+      <c r="H128"/>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+    </row>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -18285,125 +18484,249 @@
       <c r="O85" s="14">
         <v>4.8</v>
       </c>
       <c r="P85" s="14">
         <v>3.1</v>
       </c>
       <c r="Q85" s="14">
         <v>1.9</v>
       </c>
       <c r="R85" s="14">
         <v>2.1</v>
       </c>
       <c r="S85" s="14">
         <v>2.6</v>
       </c>
       <c r="T85" s="14">
         <v>-2.2999999999999998</v>
       </c>
       <c r="U85" s="14">
         <v>2.9</v>
       </c>
       <c r="V85" s="14">
         <v>1.8</v>
       </c>
     </row>
-    <row r="86" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="K87" s="26"/>
+    <row r="86" spans="1:23" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B86" s="17" t="s">
+        <v>544</v>
+      </c>
+      <c r="C86" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D86" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E86" s="17"/>
+      <c r="F86" s="4">
+        <v>1</v>
+      </c>
+      <c r="H86" s="18">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="J86" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K86" s="14">
+        <v>1</v>
+      </c>
+      <c r="L86" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="M86" s="14">
+        <v>-21.7</v>
+      </c>
+      <c r="N86" s="14">
+        <v>16.7</v>
+      </c>
+      <c r="O86" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="P86" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="Q86" s="14">
+        <v>-0.7</v>
+      </c>
+      <c r="R86" s="14">
+        <v>0</v>
+      </c>
+      <c r="S86" s="14">
+        <v>-22.9</v>
+      </c>
+      <c r="T86" s="14">
+        <v>14.5</v>
+      </c>
+      <c r="U86" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="V86" s="14">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B87" s="17" t="s">
+        <v>546</v>
+      </c>
+      <c r="C87" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D87" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E87" s="17"/>
+      <c r="F87" s="4">
+        <v>1</v>
+      </c>
+      <c r="H87" s="18">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="J87" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K87" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="L87" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="M87" s="14">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="N87" s="14">
+        <v>-10</v>
+      </c>
+      <c r="O87" s="14">
+        <v>-3.4</v>
+      </c>
+      <c r="P87" s="14">
+        <v>4.7</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="R87" s="14">
+        <v>-1.8</v>
+      </c>
+      <c r="S87" s="14">
+        <v>33.9</v>
+      </c>
+      <c r="T87" s="14">
+        <v>-11.9</v>
+      </c>
+      <c r="U87" s="14">
+        <v>-5.6</v>
+      </c>
+      <c r="V87" s="14">
+        <v>3.5</v>
+      </c>
     </row>
     <row r="88" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="10"/>
-[...3 lines deleted...]
-      <c r="E88" s="10"/>
       <c r="F88" s="15"/>
       <c r="G88" s="12"/>
-      <c r="H88" s="33" t="s">
-[...16 lines deleted...]
-      <c r="W88" s="12"/>
+      <c r="H88" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="32"/>
+      <c r="J88" s="32"/>
+      <c r="K88" s="25"/>
+      <c r="L88" s="32"/>
+      <c r="M88" s="32"/>
+      <c r="N88" s="32"/>
+      <c r="O88" s="32"/>
+      <c r="P88" s="32"/>
+      <c r="Q88" s="32"/>
+      <c r="R88" s="32"/>
+      <c r="S88" s="32"/>
+      <c r="T88" s="32"/>
+      <c r="U88" s="32"/>
+      <c r="V88" s="32"/>
     </row>
     <row r="89" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="15"/>
       <c r="G89" s="12"/>
       <c r="H89" s="33" t="s">
+        <v>439</v>
+      </c>
+      <c r="K89" s="26"/>
+    </row>
+    <row r="90" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="10"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="15"/>
+      <c r="G90" s="12"/>
+      <c r="H90" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="I90" s="12"/>
+      <c r="J90" s="12"/>
+      <c r="K90" s="26"/>
+      <c r="L90" s="12"/>
+      <c r="M90" s="12"/>
+      <c r="N90" s="12"/>
+      <c r="O90" s="12"/>
+      <c r="P90" s="12"/>
+      <c r="Q90" s="12"/>
+      <c r="R90" s="12"/>
+      <c r="S90" s="12"/>
+      <c r="T90" s="12"/>
+      <c r="U90" s="12"/>
+      <c r="V90" s="12"/>
+      <c r="W90" s="12"/>
+    </row>
+    <row r="91" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="15"/>
+      <c r="G91" s="12"/>
+      <c r="H91" s="33" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="90" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="93" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="16"/>
+      <c r="G92" s="12"/>
+      <c r="H92" s="27"/>
+    </row>
+    <row r="93" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93"/>
+    </row>
     <row r="94" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:23" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -18418,51 +18741,51 @@
     <row r="127" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE9777C0-64C7-4FC0-8CF1-99CA6469F967}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AF112"/>
+  <dimension ref="A1:AF113"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -27578,127 +27901,218 @@
       <c r="X106" s="14">
         <v>6.8</v>
       </c>
       <c r="Y106" s="14">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z106" s="14">
         <v>6.4</v>
       </c>
       <c r="AA106" s="14">
         <v>-2.1</v>
       </c>
       <c r="AB106" s="14">
         <v>-0.2</v>
       </c>
       <c r="AC106" s="14">
         <v>-8.8000000000000007</v>
       </c>
       <c r="AD106" s="14">
         <v>229.9</v>
       </c>
       <c r="AE106" s="14">
         <v>2.7</v>
       </c>
     </row>
-    <row r="107" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE107" s="32"/>
+    <row r="107" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B107" s="17" t="s">
+        <v>548</v>
+      </c>
+      <c r="C107" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D107" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E107" s="17"/>
+      <c r="F107" s="37">
+        <v>1</v>
+      </c>
+      <c r="G107" s="12"/>
+      <c r="H107" s="18">
+        <v>2026000406</v>
+      </c>
+      <c r="I107" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="J107" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K107" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="L107" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M107" s="14">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N107" s="14">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O107" s="14">
+        <v>5.3</v>
+      </c>
+      <c r="P107" s="14">
+        <v>-0.5</v>
+      </c>
+      <c r="Q107" s="14">
+        <v>-4.3</v>
+      </c>
+      <c r="R107" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="S107" s="14">
+        <v>105.5</v>
+      </c>
+      <c r="T107" s="14">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U107" s="14">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V107" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="W107" s="14">
+        <v>-1.2</v>
+      </c>
+      <c r="X107" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Y107" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="Z107" s="14">
+        <v>3.1</v>
+      </c>
+      <c r="AA107" s="14">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="AB107" s="14">
+        <v>-4.7</v>
+      </c>
+      <c r="AC107" s="14">
+        <v>-0.6</v>
+      </c>
+      <c r="AD107" s="14">
+        <v>118.7</v>
+      </c>
+      <c r="AE107" s="14">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="108" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F108" s="38"/>
-      <c r="H108" s="39" t="s">
-[...2 lines deleted...]
-      <c r="K108" s="26"/>
+      <c r="H108" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="I108" s="32"/>
+      <c r="J108" s="32"/>
+      <c r="K108" s="25"/>
+      <c r="L108" s="32"/>
+      <c r="M108" s="32"/>
+      <c r="N108" s="32"/>
+      <c r="O108" s="32"/>
+      <c r="P108" s="32"/>
+      <c r="Q108" s="32"/>
+      <c r="R108" s="32"/>
+      <c r="S108" s="32"/>
+      <c r="T108" s="32"/>
+      <c r="U108" s="32"/>
+      <c r="V108" s="32"/>
+      <c r="W108" s="32"/>
+      <c r="X108" s="32"/>
+      <c r="Y108" s="32"/>
+      <c r="Z108" s="32"/>
+      <c r="AA108" s="32"/>
+      <c r="AB108" s="32"/>
+      <c r="AC108" s="32"/>
+      <c r="AD108" s="32"/>
+      <c r="AE108" s="32"/>
     </row>
     <row r="109" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F109" s="38"/>
       <c r="H109" s="39" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="K109" s="39"/>
+        <v>439</v>
+      </c>
+      <c r="K109" s="26"/>
     </row>
     <row r="110" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F110" s="38"/>
       <c r="H110" s="39" t="s">
+        <v>440</v>
+      </c>
+      <c r="K110" s="39"/>
+    </row>
+    <row r="111" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F111" s="38"/>
+      <c r="H111" s="39" t="s">
         <v>449</v>
       </c>
-      <c r="K110" s="39"/>
-[...2 lines deleted...]
-      <c r="F111" s="5"/>
       <c r="K111" s="39"/>
     </row>
     <row r="112" spans="1:31" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F112"/>
-[...1 lines deleted...]
-      <c r="H112"/>
+      <c r="F112" s="5"/>
+      <c r="K112" s="39"/>
+    </row>
+    <row r="113" spans="6:8" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="90" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43442C24-13C1-4052-A86D-67BA47654AD6}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="22" width="12" style="2" customWidth="1"/>
     <col min="23" max="23" width="1.88671875" style="2" customWidth="1"/>
     <col min="24" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -29452,104 +29866,167 @@
       <c r="O34" s="14">
         <v>-3</v>
       </c>
       <c r="P34" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q34" s="14">
         <v>-1.8</v>
       </c>
       <c r="R34" s="14">
         <v>-3.9</v>
       </c>
       <c r="S34" s="14">
         <v>-12.8</v>
       </c>
       <c r="T34" s="14">
         <v>5.7</v>
       </c>
       <c r="U34" s="14">
         <v>-4.3</v>
       </c>
       <c r="V34" s="14">
         <v>0.5</v>
       </c>
     </row>
-    <row r="35" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="V35" s="32"/>
+    <row r="35" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>548</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E35" s="17"/>
+      <c r="F35" s="4">
+        <v>1</v>
+      </c>
+      <c r="H35" s="18">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" s="14">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L35" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="M35" s="14">
+        <v>7.3</v>
+      </c>
+      <c r="N35" s="14">
+        <v>1.7</v>
+      </c>
+      <c r="O35" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="P35" s="14">
+        <v>2.6</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="R35" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="S35" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="T35" s="14">
+        <v>-0.4</v>
+      </c>
+      <c r="U35" s="14">
+        <v>-0.7</v>
+      </c>
+      <c r="V35" s="14">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="36" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="15"/>
       <c r="G36" s="12"/>
-      <c r="H36" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="26"/>
+      <c r="H36" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="32"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="32"/>
+      <c r="O36" s="32"/>
+      <c r="P36" s="32"/>
+      <c r="Q36" s="32"/>
+      <c r="R36" s="32"/>
+      <c r="S36" s="32"/>
+      <c r="T36" s="32"/>
+      <c r="U36" s="32"/>
+      <c r="V36" s="32"/>
     </row>
     <row r="37" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="15"/>
       <c r="G37" s="12"/>
-      <c r="H37" s="33" t="s">
-        <v>149</v>
+      <c r="H37" s="26" t="s">
+        <v>439</v>
       </c>
       <c r="K37" s="26"/>
     </row>
     <row r="38" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="15"/>
       <c r="G38" s="12"/>
-      <c r="H38" s="39" t="s">
+      <c r="H38" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="K38" s="26"/>
+    </row>
+    <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="15"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="39" t="s">
         <v>449</v>
       </c>
-      <c r="K38" s="26"/>
-[...4 lines deleted...]
-      <c r="H39" s="27"/>
+      <c r="K39" s="26"/>
     </row>
     <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40"/>
-[...1 lines deleted...]
-      <c r="H40"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="27"/>
+    </row>
+    <row r="41" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="18" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0148D82-DB05-4F9A-B50C-E15F3B23D5CE}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AF40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
@@ -32800,51 +33277,50 @@
       <c r="F20" s="16"/>
       <c r="G20" s="12"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="14" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDC70541-A047-4DE1-A55A-30A495692B73}">
-  <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:AF21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.8" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
@@ -33781,72 +34257,82 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -33868,50 +34354,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -33987,99 +34478,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33B3E093-7A74-4170-9142-B6577220F21E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47EB0F1E-5A7E-4121-BE82-26F8E41B81A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52A27C2C-DB88-439C-AD20-2799DC8DA3CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56196020-9B76-4C22-8F39-6750261B4C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>