--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20360331廃】（検討中）2025年度消費動向指数公表関係/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202602/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{45242435-C6B0-4F10-85AD-2DAB55E934CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C362AF5-4089-4F7C-A0FD-A26B2925F517}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{2AA112CA-4DEF-45F9-AC65-6A45795540ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7C4CA24-0AF2-41C2-8EFC-C3CF459BD547}"/>
   <bookViews>
-    <workbookView xWindow="29280" yWindow="1560" windowWidth="26160" windowHeight="14100" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総・月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・総・月(原)" sheetId="5" r:id="rId2"/>
     <sheet name="総･四(原)" sheetId="7" r:id="rId3"/>
     <sheet name="財サ・総・四(原)" sheetId="10" r:id="rId4"/>
     <sheet name="総･年" sheetId="12" r:id="rId5"/>
     <sheet name="財サ・総・年" sheetId="14" r:id="rId6"/>
     <sheet name="総(勤)・月(原)" sheetId="4" r:id="rId7"/>
     <sheet name="財サ・総(勤)・月(原)" sheetId="6" r:id="rId8"/>
     <sheet name="総(勤)･四(原)" sheetId="8" r:id="rId9"/>
     <sheet name="財サ・総(勤)・四(原)" sheetId="11" r:id="rId10"/>
     <sheet name="総(勤)･年" sheetId="13" r:id="rId11"/>
     <sheet name="財サ・総(勤)・年" sheetId="15" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・総(勤)・月(原)'!$H:$I,'財サ・総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・総(勤)・四(原)'!$H:$I,'財サ・総(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・総(勤)・年'!$H:$I,'財サ・総(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・総・月(原)'!$H:$I,'財サ・総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・総・四(原)'!$H:$I,'財サ・総・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・総・年!$H:$I,財サ・総・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'総(勤)・月(原)'!$H:$I,'総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'総(勤)･四(原)'!$H:$I,'総(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'総(勤)･年'!$H:$I,'総(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(原)'!$H:$I,'総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'総･四(原)'!$H:$I,'総･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">総･年!$H:$I,総･年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3076" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="387">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－１表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1471,50 +1471,71 @@
   <si>
     <t>2025年10-12月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025cyB     </t>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202601B     </t>
   </si>
   <si>
     <t>2026年1月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202602B     </t>
   </si>
   <si>
     <t>2026年2月</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t xml:space="preserve">202603B     </t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q1B     </t>
+  </si>
+  <si>
+    <t>2026年1-3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202604B     </t>
+  </si>
+  <si>
+    <t>2026年4月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -12074,186 +12095,358 @@
       <c r="W119" s="15">
         <v>6.9824000000000002</v>
       </c>
       <c r="X119" s="15">
         <v>9.5078999999999994</v>
       </c>
       <c r="Y119" s="15">
         <v>3.0524</v>
       </c>
       <c r="Z119" s="15">
         <v>2.5179</v>
       </c>
       <c r="AA119" s="15">
         <v>4.9949000000000003</v>
       </c>
       <c r="AB119" s="15">
         <v>17.1449</v>
       </c>
       <c r="AC119" s="15">
         <v>2.8797000000000001</v>
       </c>
       <c r="AD119" s="15">
         <v>9.8847000000000005</v>
       </c>
     </row>
-    <row r="120" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="J121" s="31"/>
+    <row r="120" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="C120" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="18"/>
+      <c r="F120" s="4">
+        <v>1</v>
+      </c>
+      <c r="H120" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J120" s="15">
+        <v>120.4905</v>
+      </c>
+      <c r="K120" s="15">
+        <v>32.773600000000002</v>
+      </c>
+      <c r="L120" s="15">
+        <v>8.4733000000000001</v>
+      </c>
+      <c r="M120" s="15">
+        <v>9.8842999999999996</v>
+      </c>
+      <c r="N120" s="15">
+        <v>5.0279999999999996</v>
+      </c>
+      <c r="O120" s="15">
+        <v>4.0997000000000003</v>
+      </c>
+      <c r="P120" s="15">
+        <v>6.1280000000000001</v>
+      </c>
+      <c r="Q120" s="15">
+        <v>20.2377</v>
+      </c>
+      <c r="R120" s="15">
+        <v>4.9389000000000003</v>
+      </c>
+      <c r="S120" s="15">
+        <v>13.234999999999999</v>
+      </c>
+      <c r="T120" s="15">
+        <v>15.692</v>
+      </c>
+      <c r="U120" s="15">
+        <v>104.8655</v>
+      </c>
+      <c r="V120" s="15">
+        <v>25.4651</v>
+      </c>
+      <c r="W120" s="15">
+        <v>7.4067999999999996</v>
+      </c>
+      <c r="X120" s="15">
+        <v>9.0681999999999992</v>
+      </c>
+      <c r="Y120" s="15">
+        <v>4.0811999999999999</v>
+      </c>
+      <c r="Z120" s="15">
+        <v>3.6474000000000002</v>
+      </c>
+      <c r="AA120" s="15">
+        <v>5.8696999999999999</v>
+      </c>
+      <c r="AB120" s="15">
+        <v>19.938600000000001</v>
+      </c>
+      <c r="AC120" s="15">
+        <v>5.1501000000000001</v>
+      </c>
+      <c r="AD120" s="15">
+        <v>11.3216</v>
+      </c>
+    </row>
+    <row r="121" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B121" s="18" t="s">
+        <v>385</v>
+      </c>
+      <c r="C121" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="18"/>
+      <c r="F121" s="4">
+        <v>1</v>
+      </c>
+      <c r="H121" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J121" s="15">
+        <v>117.6459</v>
+      </c>
+      <c r="K121" s="15">
+        <v>31.262699999999999</v>
+      </c>
+      <c r="L121" s="15">
+        <v>8.7815999999999992</v>
+      </c>
+      <c r="M121" s="15">
+        <v>8.5225000000000009</v>
+      </c>
+      <c r="N121" s="15">
+        <v>4.9779999999999998</v>
+      </c>
+      <c r="O121" s="15">
+        <v>3.7016</v>
+      </c>
+      <c r="P121" s="15">
+        <v>5.3663999999999996</v>
+      </c>
+      <c r="Q121" s="15">
+        <v>19.8307</v>
+      </c>
+      <c r="R121" s="15">
+        <v>7.0148000000000001</v>
+      </c>
+      <c r="S121" s="15">
+        <v>12.673299999999999</v>
+      </c>
+      <c r="T121" s="15">
+        <v>15.5143</v>
+      </c>
+      <c r="U121" s="15">
+        <v>102.0346</v>
+      </c>
+      <c r="V121" s="15">
+        <v>24.347899999999999</v>
+      </c>
+      <c r="W121" s="15">
+        <v>7.6360999999999999</v>
+      </c>
+      <c r="X121" s="15">
+        <v>7.3342999999999998</v>
+      </c>
+      <c r="Y121" s="15">
+        <v>4.0113000000000003</v>
+      </c>
+      <c r="Z121" s="15">
+        <v>3.2671000000000001</v>
+      </c>
+      <c r="AA121" s="15">
+        <v>5.1551</v>
+      </c>
+      <c r="AB121" s="15">
+        <v>19.5762</v>
+      </c>
+      <c r="AC121" s="15">
+        <v>7.8029000000000002</v>
+      </c>
+      <c r="AD121" s="15">
+        <v>10.795</v>
+      </c>
     </row>
     <row r="122" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F122" s="16"/>
-      <c r="H122" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J122" s="31"/>
+      <c r="H122" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I122" s="30"/>
+      <c r="J122" s="29"/>
+      <c r="K122" s="30"/>
+      <c r="L122" s="30"/>
+      <c r="M122" s="30"/>
+      <c r="N122" s="30"/>
+      <c r="O122" s="30"/>
+      <c r="P122" s="30"/>
+      <c r="Q122" s="30"/>
+      <c r="R122" s="30"/>
+      <c r="S122" s="30"/>
+      <c r="T122" s="30"/>
+      <c r="U122" s="30"/>
+      <c r="V122" s="30"/>
+      <c r="W122" s="30"/>
+      <c r="X122" s="30"/>
+      <c r="Y122" s="30"/>
+      <c r="Z122" s="30"/>
+      <c r="AA122" s="30"/>
+      <c r="AB122" s="30"/>
+      <c r="AC122" s="30"/>
+      <c r="AD122" s="30"/>
     </row>
     <row r="123" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F123" s="16"/>
       <c r="H123" s="31" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J123" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J123" s="31"/>
     </row>
     <row r="124" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="16"/>
-      <c r="H124" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="17"/>
+      <c r="H124" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J124" s="31"/>
     </row>
     <row r="125" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="16"/>
-      <c r="H125" s="43" t="s">
+      <c r="H125" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J125" s="17"/>
+    </row>
+    <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F126" s="16"/>
+      <c r="H126" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="J126" s="17"/>
+    </row>
+    <row r="127" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="16"/>
+      <c r="H127" s="43" t="s">
         <v>306</v>
       </c>
-      <c r="J125" s="17"/>
-[...26 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="J127" s="17"/>
+    </row>
+    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="5"/>
+      <c r="J128" s="45"/>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+    </row>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="172" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="68" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8342CD7-72A3-4C9B-9144-8B970F05D92D}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:V39"/>
+  <dimension ref="A1:V40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G81" sqref="G81"/>
       <selection pane="topRight" activeCell="G81" sqref="G81"/>
       <selection pane="bottomLeft" activeCell="G81" sqref="G81"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="21" width="12" style="13" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="13" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
@@ -13839,98 +14032,158 @@
       <c r="N33" s="15">
         <v>40.851100000000002</v>
       </c>
       <c r="O33" s="15">
         <v>47.884799999999998</v>
       </c>
       <c r="P33" s="15">
         <v>94.643500000000003</v>
       </c>
       <c r="Q33" s="15">
         <v>50.195900000000002</v>
       </c>
       <c r="R33" s="15">
         <v>9.0140999999999991</v>
       </c>
       <c r="S33" s="15">
         <v>9.0359999999999996</v>
       </c>
       <c r="T33" s="15">
         <v>32.602699999999999</v>
       </c>
       <c r="U33" s="15">
         <v>45.517899999999997</v>
       </c>
     </row>
-    <row r="34" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U34" s="42"/>
+    <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B34" s="35" t="s">
+        <v>383</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="35"/>
+      <c r="F34" s="33">
+        <v>1</v>
+      </c>
+      <c r="H34" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J34" s="15">
+        <v>106.4288</v>
+      </c>
+      <c r="K34" s="15">
+        <v>59.925199999999997</v>
+      </c>
+      <c r="L34" s="15">
+        <v>11.077</v>
+      </c>
+      <c r="M34" s="15">
+        <v>8.9268000000000001</v>
+      </c>
+      <c r="N34" s="15">
+        <v>39.921300000000002</v>
+      </c>
+      <c r="O34" s="15">
+        <v>46.503399999999999</v>
+      </c>
+      <c r="P34" s="15">
+        <v>92.707999999999998</v>
+      </c>
+      <c r="Q34" s="15">
+        <v>49.443199999999997</v>
+      </c>
+      <c r="R34" s="15">
+        <v>9.9078999999999997</v>
+      </c>
+      <c r="S34" s="15">
+        <v>7.8928000000000003</v>
+      </c>
+      <c r="T34" s="15">
+        <v>32.091099999999997</v>
+      </c>
+      <c r="U34" s="15">
+        <v>44.204799999999999</v>
+      </c>
     </row>
     <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="40"/>
-      <c r="H35" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="31"/>
+      <c r="H35" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="42"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="42"/>
+      <c r="M35" s="42"/>
+      <c r="N35" s="42"/>
+      <c r="O35" s="42"/>
+      <c r="P35" s="42"/>
+      <c r="Q35" s="42"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="40"/>
       <c r="H36" s="31" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J36" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J36" s="31"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="40"/>
-      <c r="H37" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="31"/>
+      <c r="H37" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="17"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="40"/>
       <c r="H38" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="J38" s="31"/>
+    </row>
+    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="40"/>
+      <c r="H39" s="17" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F39" s="34"/>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5013A46-F6D7-4953-BBBE-516FE2AEE853}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AE26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -20354,106 +20607,224 @@
       <c r="N83" s="15">
         <v>42.355800000000002</v>
       </c>
       <c r="O83" s="15">
         <v>41.349699999999999</v>
       </c>
       <c r="P83" s="15">
         <v>87.015799999999999</v>
       </c>
       <c r="Q83" s="15">
         <v>48.263599999999997</v>
       </c>
       <c r="R83" s="15">
         <v>8.1407000000000007</v>
       </c>
       <c r="S83" s="15">
         <v>5.9138000000000002</v>
       </c>
       <c r="T83" s="15">
         <v>34.296199999999999</v>
       </c>
       <c r="U83" s="15">
         <v>39.343200000000003</v>
       </c>
     </row>
-    <row r="84" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="J85" s="31"/>
+    <row r="84" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B84" s="35" t="s">
+        <v>381</v>
+      </c>
+      <c r="C84" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="35"/>
+      <c r="F84" s="33">
+        <v>1</v>
+      </c>
+      <c r="H84" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J84" s="36">
+        <v>114.3806</v>
+      </c>
+      <c r="K84" s="15">
+        <v>66.790599999999998</v>
+      </c>
+      <c r="L84" s="15">
+        <v>11.7422</v>
+      </c>
+      <c r="M84" s="15">
+        <v>8.8552999999999997</v>
+      </c>
+      <c r="N84" s="15">
+        <v>46.193100000000001</v>
+      </c>
+      <c r="O84" s="15">
+        <v>47.59</v>
+      </c>
+      <c r="P84" s="15">
+        <v>99.548000000000002</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>55.153300000000002</v>
+      </c>
+      <c r="R84" s="15">
+        <v>10.419</v>
+      </c>
+      <c r="S84" s="15">
+        <v>7.7882999999999996</v>
+      </c>
+      <c r="T84" s="15">
+        <v>37.222499999999997</v>
+      </c>
+      <c r="U84" s="15">
+        <v>45.066299999999998</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B85" s="35" t="s">
+        <v>385</v>
+      </c>
+      <c r="C85" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="35"/>
+      <c r="F85" s="33">
+        <v>1</v>
+      </c>
+      <c r="H85" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J85" s="36">
+        <v>111.8108</v>
+      </c>
+      <c r="K85" s="15">
+        <v>63.191400000000002</v>
+      </c>
+      <c r="L85" s="15">
+        <v>11.5863</v>
+      </c>
+      <c r="M85" s="15">
+        <v>8.5832999999999995</v>
+      </c>
+      <c r="N85" s="15">
+        <v>43.022199999999998</v>
+      </c>
+      <c r="O85" s="15">
+        <v>48.619500000000002</v>
+      </c>
+      <c r="P85" s="15">
+        <v>96.9739</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>51.711399999999998</v>
+      </c>
+      <c r="R85" s="15">
+        <v>10.2082</v>
+      </c>
+      <c r="S85" s="15">
+        <v>7.4964000000000004</v>
+      </c>
+      <c r="T85" s="15">
+        <v>34.335299999999997</v>
+      </c>
+      <c r="U85" s="15">
+        <v>46.348399999999998</v>
+      </c>
     </row>
     <row r="86" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F86" s="40"/>
-      <c r="H86" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="31"/>
+      <c r="H86" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="I86" s="42"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="42"/>
+      <c r="L86" s="42"/>
+      <c r="M86" s="42"/>
+      <c r="N86" s="42"/>
+      <c r="O86" s="42"/>
+      <c r="P86" s="42"/>
+      <c r="Q86" s="42"/>
+      <c r="R86" s="42"/>
+      <c r="S86" s="42"/>
+      <c r="T86" s="42"/>
+      <c r="U86" s="42"/>
     </row>
     <row r="87" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="40"/>
       <c r="H87" s="43" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="J87" s="31"/>
     </row>
     <row r="88" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="40"/>
       <c r="H88" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J88" s="31"/>
+    </row>
+    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="40"/>
+      <c r="H89" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="J89" s="31"/>
+    </row>
+    <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="40"/>
+      <c r="H90" s="43" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="34"/>
+    </row>
+    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+    </row>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -20471,51 +20842,51 @@
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B56903F-0CBF-4753-8D7F-CA535A65557B}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AE53"/>
+  <dimension ref="A1:AE54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.44140625" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -23964,138 +24335,226 @@
       <c r="W45" s="15">
         <v>7.6082999999999998</v>
       </c>
       <c r="X45" s="15">
         <v>6.5186999999999999</v>
       </c>
       <c r="Y45" s="15">
         <v>3.9418000000000002</v>
       </c>
       <c r="Z45" s="15">
         <v>3.6735000000000002</v>
       </c>
       <c r="AA45" s="15">
         <v>5.6913</v>
       </c>
       <c r="AB45" s="15">
         <v>17.547899999999998</v>
       </c>
       <c r="AC45" s="15">
         <v>3.9176000000000002</v>
       </c>
       <c r="AD45" s="15">
         <v>10.892200000000001</v>
       </c>
     </row>
-    <row r="46" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AD46" s="30"/>
+    <row r="46" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>383</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="18"/>
+      <c r="F46" s="33">
+        <v>1</v>
+      </c>
+      <c r="G46" s="13"/>
+      <c r="H46" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J46" s="15">
+        <v>111.8887</v>
+      </c>
+      <c r="K46" s="15">
+        <v>31.1844</v>
+      </c>
+      <c r="L46" s="15">
+        <v>8.2335999999999991</v>
+      </c>
+      <c r="M46" s="15">
+        <v>9.9247999999999994</v>
+      </c>
+      <c r="N46" s="15">
+        <v>4.3710000000000004</v>
+      </c>
+      <c r="O46" s="15">
+        <v>3.5222000000000002</v>
+      </c>
+      <c r="P46" s="15">
+        <v>5.5602</v>
+      </c>
+      <c r="Q46" s="15">
+        <v>18.052299999999999</v>
+      </c>
+      <c r="R46" s="15">
+        <v>3.4239999999999999</v>
+      </c>
+      <c r="S46" s="15">
+        <v>12.0694</v>
+      </c>
+      <c r="T46" s="15">
+        <v>15.546900000000001</v>
+      </c>
+      <c r="U46" s="15">
+        <v>97.464100000000002</v>
+      </c>
+      <c r="V46" s="15">
+        <v>24.155200000000001</v>
+      </c>
+      <c r="W46" s="15">
+        <v>7.1971999999999996</v>
+      </c>
+      <c r="X46" s="15">
+        <v>8.9010999999999996</v>
+      </c>
+      <c r="Y46" s="15">
+        <v>3.5945</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>3.1560999999999999</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>5.3310000000000004</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>17.9983</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>3.5741000000000001</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>10.4046</v>
+      </c>
     </row>
     <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F47" s="16"/>
-      <c r="H47" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="31"/>
+      <c r="H47" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="30"/>
+      <c r="J47" s="30"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="30"/>
+      <c r="M47" s="30"/>
+      <c r="N47" s="30"/>
+      <c r="O47" s="30"/>
+      <c r="P47" s="30"/>
+      <c r="Q47" s="30"/>
+      <c r="R47" s="30"/>
+      <c r="S47" s="30"/>
+      <c r="T47" s="30"/>
+      <c r="U47" s="30"/>
+      <c r="V47" s="30"/>
+      <c r="W47" s="30"/>
+      <c r="X47" s="30"/>
+      <c r="Y47" s="30"/>
+      <c r="Z47" s="30"/>
+      <c r="AA47" s="30"/>
+      <c r="AB47" s="30"/>
+      <c r="AC47" s="30"/>
+      <c r="AD47" s="30"/>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
       <c r="H48" s="31" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J48" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J48" s="31"/>
     </row>
     <row r="49" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
       <c r="H49" s="31" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J49" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="J49" s="17"/>
     </row>
     <row r="50" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
-      <c r="H50" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J50" s="31"/>
     </row>
     <row r="51" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="16"/>
       <c r="H51" s="17" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="16"/>
+      <c r="H52" s="17" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F53"/>
-[...1 lines deleted...]
-      <c r="H53"/>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EC5A4F0-2D10-4B2A-A484-0A0987D94DEB}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:V39"/>
+  <dimension ref="A1:V40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="S9" sqref="S9"/>
       <selection pane="topRight" activeCell="S9" sqref="S9"/>
       <selection pane="bottomLeft" activeCell="S9" sqref="S9"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="21" width="12" style="13" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="13" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
@@ -25681,98 +26140,158 @@
       <c r="N33" s="15">
         <v>45.330399999999997</v>
       </c>
       <c r="O33" s="15">
         <v>45.492600000000003</v>
       </c>
       <c r="P33" s="15">
         <v>95.368099999999998</v>
       </c>
       <c r="Q33" s="15">
         <v>52.841700000000003</v>
       </c>
       <c r="R33" s="15">
         <v>8.5541999999999998</v>
       </c>
       <c r="S33" s="15">
         <v>8.3894000000000002</v>
       </c>
       <c r="T33" s="15">
         <v>36.177500000000002</v>
       </c>
       <c r="U33" s="15">
         <v>43.243899999999996</v>
       </c>
     </row>
-    <row r="34" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U34" s="42"/>
+    <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B34" s="35" t="s">
+        <v>383</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="35"/>
+      <c r="F34" s="33">
+        <v>1</v>
+      </c>
+      <c r="H34" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J34" s="36">
+        <v>105.712</v>
+      </c>
+      <c r="K34" s="15">
+        <v>61.959800000000001</v>
+      </c>
+      <c r="L34" s="15">
+        <v>10.1313</v>
+      </c>
+      <c r="M34" s="15">
+        <v>8.0206</v>
+      </c>
+      <c r="N34" s="15">
+        <v>43.808</v>
+      </c>
+      <c r="O34" s="15">
+        <v>43.752299999999998</v>
+      </c>
+      <c r="P34" s="15">
+        <v>92.083699999999993</v>
+      </c>
+      <c r="Q34" s="15">
+        <v>51.121899999999997</v>
+      </c>
+      <c r="R34" s="15">
+        <v>9.0619999999999994</v>
+      </c>
+      <c r="S34" s="15">
+        <v>7.0915999999999997</v>
+      </c>
+      <c r="T34" s="15">
+        <v>35.215400000000002</v>
+      </c>
+      <c r="U34" s="15">
+        <v>41.589599999999997</v>
+      </c>
     </row>
     <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="40"/>
-      <c r="H35" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="31"/>
+      <c r="H35" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="42"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="42"/>
+      <c r="M35" s="42"/>
+      <c r="N35" s="42"/>
+      <c r="O35" s="42"/>
+      <c r="P35" s="42"/>
+      <c r="Q35" s="42"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="40"/>
       <c r="H36" s="31" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J36" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J36" s="31"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="40"/>
-      <c r="H37" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="31"/>
+      <c r="H37" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="17"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="40"/>
       <c r="H38" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="J38" s="31"/>
+    </row>
+    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="40"/>
+      <c r="H39" s="17" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F39" s="34"/>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{221E7DF9-4C0F-4609-B3FE-CE71B8FD2C91}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AE26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -37470,287 +37989,459 @@
       <c r="W119" s="15">
         <v>7.7289000000000003</v>
       </c>
       <c r="X119" s="15">
         <v>8.2956000000000003</v>
       </c>
       <c r="Y119" s="15">
         <v>2.9329999999999998</v>
       </c>
       <c r="Z119" s="15">
         <v>2.7172000000000001</v>
       </c>
       <c r="AA119" s="15">
         <v>4.3314000000000004</v>
       </c>
       <c r="AB119" s="15">
         <v>18.713899999999999</v>
       </c>
       <c r="AC119" s="15">
         <v>3.9944999999999999</v>
       </c>
       <c r="AD119" s="15">
         <v>9.8381000000000007</v>
       </c>
     </row>
-    <row r="120" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-      <c r="AE121" s="2"/>
+    <row r="120" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B120" s="35" t="s">
+        <v>381</v>
+      </c>
+      <c r="C120" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="35"/>
+      <c r="F120" s="33">
+        <v>1</v>
+      </c>
+      <c r="H120" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J120" s="36">
+        <v>121.7079</v>
+      </c>
+      <c r="K120" s="15">
+        <v>31.1294</v>
+      </c>
+      <c r="L120" s="15">
+        <v>9.4154999999999998</v>
+      </c>
+      <c r="M120" s="15">
+        <v>8.5488999999999997</v>
+      </c>
+      <c r="N120" s="15">
+        <v>5.0891000000000002</v>
+      </c>
+      <c r="O120" s="15">
+        <v>4.7691999999999997</v>
+      </c>
+      <c r="P120" s="15">
+        <v>5.2363</v>
+      </c>
+      <c r="Q120" s="15">
+        <v>22.218</v>
+      </c>
+      <c r="R120" s="15">
+        <v>6.6555</v>
+      </c>
+      <c r="S120" s="15">
+        <v>13.740500000000001</v>
+      </c>
+      <c r="T120" s="15">
+        <v>14.9056</v>
+      </c>
+      <c r="U120" s="15">
+        <v>105.9251</v>
+      </c>
+      <c r="V120" s="15">
+        <v>24.1875</v>
+      </c>
+      <c r="W120" s="15">
+        <v>8.2303999999999995</v>
+      </c>
+      <c r="X120" s="15">
+        <v>7.843</v>
+      </c>
+      <c r="Y120" s="15">
+        <v>4.1307999999999998</v>
+      </c>
+      <c r="Z120" s="15">
+        <v>4.2430000000000003</v>
+      </c>
+      <c r="AA120" s="15">
+        <v>5.0156000000000001</v>
+      </c>
+      <c r="AB120" s="15">
+        <v>21.889600000000002</v>
+      </c>
+      <c r="AC120" s="15">
+        <v>6.9401000000000002</v>
+      </c>
+      <c r="AD120" s="15">
+        <v>11.754</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B121" s="35" t="s">
+        <v>385</v>
+      </c>
+      <c r="C121" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="35"/>
+      <c r="F121" s="33">
+        <v>1</v>
+      </c>
+      <c r="H121" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J121" s="36">
+        <v>116.92100000000001</v>
+      </c>
+      <c r="K121" s="15">
+        <v>29.015499999999999</v>
+      </c>
+      <c r="L121" s="15">
+        <v>9.3707999999999991</v>
+      </c>
+      <c r="M121" s="15">
+        <v>7.5140000000000002</v>
+      </c>
+      <c r="N121" s="15">
+        <v>4.7310999999999996</v>
+      </c>
+      <c r="O121" s="15">
+        <v>3.9413999999999998</v>
+      </c>
+      <c r="P121" s="15">
+        <v>4.4828999999999999</v>
+      </c>
+      <c r="Q121" s="15">
+        <v>21.4283</v>
+      </c>
+      <c r="R121" s="15">
+        <v>9.3803999999999998</v>
+      </c>
+      <c r="S121" s="15">
+        <v>12.629</v>
+      </c>
+      <c r="T121" s="15">
+        <v>14.4277</v>
+      </c>
+      <c r="U121" s="15">
+        <v>101.4059</v>
+      </c>
+      <c r="V121" s="15">
+        <v>22.597799999999999</v>
+      </c>
+      <c r="W121" s="15">
+        <v>8.1485000000000003</v>
+      </c>
+      <c r="X121" s="15">
+        <v>6.4664000000000001</v>
+      </c>
+      <c r="Y121" s="15">
+        <v>3.8123</v>
+      </c>
+      <c r="Z121" s="15">
+        <v>3.4786999999999999</v>
+      </c>
+      <c r="AA121" s="15">
+        <v>4.3063000000000002</v>
+      </c>
+      <c r="AB121" s="15">
+        <v>21.153300000000002</v>
+      </c>
+      <c r="AC121" s="15">
+        <v>10.434200000000001</v>
+      </c>
+      <c r="AD121" s="15">
+        <v>10.757199999999999</v>
+      </c>
     </row>
     <row r="122" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="1"/>
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="16"/>
       <c r="G122" s="2"/>
-      <c r="H122" s="31" t="s">
-[...23 lines deleted...]
-      <c r="AD122" s="2"/>
+      <c r="H122" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I122" s="30"/>
+      <c r="J122" s="29"/>
+      <c r="K122" s="30"/>
+      <c r="L122" s="30"/>
+      <c r="M122" s="30"/>
+      <c r="N122" s="30"/>
+      <c r="O122" s="30"/>
+      <c r="P122" s="30"/>
+      <c r="Q122" s="30"/>
+      <c r="R122" s="30"/>
+      <c r="S122" s="30"/>
+      <c r="T122" s="30"/>
+      <c r="U122" s="30"/>
+      <c r="V122" s="30"/>
+      <c r="W122" s="30"/>
+      <c r="X122" s="30"/>
+      <c r="Y122" s="30"/>
+      <c r="Z122" s="30"/>
+      <c r="AA122" s="30"/>
+      <c r="AB122" s="30"/>
+      <c r="AC122" s="30"/>
+      <c r="AD122" s="30"/>
       <c r="AE122" s="2"/>
     </row>
     <row r="123" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="1"/>
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="16"/>
       <c r="G123" s="2"/>
       <c r="H123" s="31" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="I123" s="2"/>
-      <c r="J123" s="17"/>
+      <c r="J123" s="31"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
       <c r="M123" s="2"/>
       <c r="N123" s="2"/>
       <c r="O123" s="2"/>
       <c r="P123" s="2"/>
       <c r="Q123" s="2"/>
       <c r="R123" s="2"/>
       <c r="S123" s="2"/>
       <c r="T123" s="2"/>
       <c r="U123" s="2"/>
       <c r="V123" s="2"/>
       <c r="W123" s="2"/>
       <c r="X123" s="2"/>
       <c r="Y123" s="2"/>
       <c r="Z123" s="2"/>
       <c r="AA123" s="2"/>
       <c r="AB123" s="2"/>
       <c r="AC123" s="2"/>
       <c r="AD123" s="2"/>
       <c r="AE123" s="2"/>
     </row>
     <row r="124" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="16"/>
       <c r="G124" s="2"/>
-      <c r="H124" s="17" t="s">
-        <v>297</v>
+      <c r="H124" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="I124" s="2"/>
-      <c r="J124" s="17"/>
+      <c r="J124" s="31"/>
       <c r="K124" s="2"/>
       <c r="L124" s="2"/>
       <c r="M124" s="2"/>
       <c r="N124" s="2"/>
       <c r="O124" s="2"/>
       <c r="P124" s="2"/>
       <c r="Q124" s="2"/>
       <c r="R124" s="2"/>
       <c r="S124" s="2"/>
       <c r="T124" s="2"/>
       <c r="U124" s="2"/>
       <c r="V124" s="2"/>
       <c r="W124" s="2"/>
       <c r="X124" s="2"/>
       <c r="Y124" s="2"/>
       <c r="Z124" s="2"/>
       <c r="AA124" s="2"/>
       <c r="AB124" s="2"/>
       <c r="AC124" s="2"/>
       <c r="AD124" s="2"/>
       <c r="AE124" s="2"/>
     </row>
     <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1"/>
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="16"/>
       <c r="G125" s="2"/>
-      <c r="H125" s="43" t="s">
-        <v>306</v>
+      <c r="H125" s="31" t="s">
+        <v>28</v>
       </c>
       <c r="I125" s="2"/>
       <c r="J125" s="17"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2"/>
       <c r="M125" s="2"/>
       <c r="N125" s="2"/>
       <c r="O125" s="2"/>
       <c r="P125" s="2"/>
       <c r="Q125" s="2"/>
       <c r="R125" s="2"/>
       <c r="S125" s="2"/>
       <c r="T125" s="2"/>
       <c r="U125" s="2"/>
       <c r="V125" s="2"/>
       <c r="W125" s="2"/>
       <c r="X125" s="2"/>
       <c r="Y125" s="2"/>
       <c r="Z125" s="2"/>
       <c r="AA125" s="2"/>
       <c r="AB125" s="2"/>
       <c r="AC125" s="2"/>
       <c r="AD125" s="2"/>
       <c r="AE125" s="2"/>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F126" s="5"/>
+      <c r="A126" s="1"/>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="16"/>
       <c r="G126" s="2"/>
-      <c r="H126" s="3"/>
+      <c r="H126" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="I126" s="2"/>
+      <c r="J126" s="17"/>
+      <c r="K126" s="2"/>
+      <c r="L126" s="2"/>
+      <c r="M126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="O126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+      <c r="R126" s="2"/>
+      <c r="S126" s="2"/>
+      <c r="T126" s="2"/>
+      <c r="U126" s="2"/>
+      <c r="V126" s="2"/>
+      <c r="W126" s="2"/>
+      <c r="X126" s="2"/>
+      <c r="Y126" s="2"/>
+      <c r="Z126" s="2"/>
+      <c r="AA126" s="2"/>
+      <c r="AB126" s="2"/>
+      <c r="AC126" s="2"/>
+      <c r="AD126" s="2"/>
+      <c r="AE126" s="2"/>
     </row>
     <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F127"/>
-[...19 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="A127" s="1"/>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
+      <c r="F127" s="16"/>
+      <c r="G127" s="2"/>
+      <c r="H127" s="43" t="s">
+        <v>306</v>
+      </c>
+      <c r="I127" s="2"/>
+      <c r="J127" s="17"/>
+      <c r="K127" s="2"/>
+      <c r="L127" s="2"/>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="O127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="Q127" s="2"/>
+      <c r="R127" s="2"/>
+      <c r="S127" s="2"/>
+      <c r="T127" s="2"/>
+      <c r="U127" s="2"/>
+      <c r="V127" s="2"/>
+      <c r="W127" s="2"/>
+      <c r="X127" s="2"/>
+      <c r="Y127" s="2"/>
+      <c r="Z127" s="2"/>
+      <c r="AA127" s="2"/>
+      <c r="AB127" s="2"/>
+      <c r="AC127" s="2"/>
+      <c r="AD127" s="2"/>
+      <c r="AE127" s="2"/>
+    </row>
+    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="5"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="3"/>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+    </row>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -42383,108 +43074,226 @@
       <c r="N83" s="15">
         <v>38.448799999999999</v>
       </c>
       <c r="O83" s="15">
         <v>43.683999999999997</v>
       </c>
       <c r="P83" s="15">
         <v>86.816900000000004</v>
       </c>
       <c r="Q83" s="15">
         <v>46.1357</v>
       </c>
       <c r="R83" s="15">
         <v>8.7566000000000006</v>
       </c>
       <c r="S83" s="15">
         <v>6.4969000000000001</v>
       </c>
       <c r="T83" s="15">
         <v>31.1326</v>
       </c>
       <c r="U83" s="15">
         <v>41.5642</v>
       </c>
     </row>
-    <row r="84" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="U85" s="31"/>
+    <row r="84" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B84" s="35" t="s">
+        <v>381</v>
+      </c>
+      <c r="C84" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="35"/>
+      <c r="F84" s="33">
+        <v>1</v>
+      </c>
+      <c r="H84" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J84" s="15">
+        <v>115.9127</v>
+      </c>
+      <c r="K84" s="15">
+        <v>64.774600000000007</v>
+      </c>
+      <c r="L84" s="15">
+        <v>12.865</v>
+      </c>
+      <c r="M84" s="15">
+        <v>9.9548000000000005</v>
+      </c>
+      <c r="N84" s="15">
+        <v>41.954500000000003</v>
+      </c>
+      <c r="O84" s="15">
+        <v>51.138100000000001</v>
+      </c>
+      <c r="P84" s="15">
+        <v>100.8814</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>53.488500000000002</v>
+      </c>
+      <c r="R84" s="15">
+        <v>11.4152</v>
+      </c>
+      <c r="S84" s="15">
+        <v>8.7553000000000001</v>
+      </c>
+      <c r="T84" s="15">
+        <v>33.807000000000002</v>
+      </c>
+      <c r="U84" s="15">
+        <v>48.426200000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B85" s="35" t="s">
+        <v>385</v>
+      </c>
+      <c r="C85" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="35"/>
+      <c r="F85" s="33">
+        <v>1</v>
+      </c>
+      <c r="H85" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J85" s="15">
+        <v>111.4346</v>
+      </c>
+      <c r="K85" s="15">
+        <v>59.824599999999997</v>
+      </c>
+      <c r="L85" s="15">
+        <v>12.0564</v>
+      </c>
+      <c r="M85" s="15">
+        <v>9.1480999999999995</v>
+      </c>
+      <c r="N85" s="15">
+        <v>38.620100000000001</v>
+      </c>
+      <c r="O85" s="15">
+        <v>51.610399999999998</v>
+      </c>
+      <c r="P85" s="15">
+        <v>96.647599999999997</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>48.956299999999999</v>
+      </c>
+      <c r="R85" s="15">
+        <v>10.622400000000001</v>
+      </c>
+      <c r="S85" s="15">
+        <v>7.9896000000000003</v>
+      </c>
+      <c r="T85" s="15">
+        <v>30.822099999999999</v>
+      </c>
+      <c r="U85" s="15">
+        <v>49.199599999999997</v>
+      </c>
     </row>
     <row r="86" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F86" s="40"/>
-      <c r="H86" s="43" t="s">
-[...3 lines deleted...]
-      <c r="U86" s="31"/>
+      <c r="H86" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="I86" s="42"/>
+      <c r="J86" s="42"/>
+      <c r="K86" s="42"/>
+      <c r="L86" s="42"/>
+      <c r="M86" s="42"/>
+      <c r="N86" s="42"/>
+      <c r="O86" s="42"/>
+      <c r="P86" s="42"/>
+      <c r="Q86" s="42"/>
+      <c r="R86" s="42"/>
+      <c r="S86" s="42"/>
+      <c r="T86" s="42"/>
+      <c r="U86" s="29"/>
     </row>
     <row r="87" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="40"/>
       <c r="H87" s="43" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="J87" s="31"/>
+      <c r="U87" s="31"/>
     </row>
     <row r="88" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="40"/>
       <c r="H88" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J88" s="31"/>
+      <c r="U88" s="31"/>
+    </row>
+    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="40"/>
+      <c r="H89" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="J89" s="31"/>
+    </row>
+    <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="40"/>
+      <c r="H90" s="43" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="34"/>
+    </row>
+    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+    </row>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -42502,51 +43311,51 @@
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F90483B9-C567-4A58-AF64-595C636BDC5C}">
   <sheetPr codeName="Sheet9"/>
-  <dimension ref="A1:AE53"/>
+  <dimension ref="A1:AE54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -45995,162 +46804,259 @@
       <c r="W45" s="15">
         <v>8.0982000000000003</v>
       </c>
       <c r="X45" s="15">
         <v>5.7548000000000004</v>
       </c>
       <c r="Y45" s="15">
         <v>3.7067999999999999</v>
       </c>
       <c r="Z45" s="15">
         <v>3.9765999999999999</v>
       </c>
       <c r="AA45" s="15">
         <v>4.9020000000000001</v>
       </c>
       <c r="AB45" s="15">
         <v>19.1965</v>
       </c>
       <c r="AC45" s="15">
         <v>5.3221999999999996</v>
       </c>
       <c r="AD45" s="15">
         <v>10.9247</v>
       </c>
     </row>
-    <row r="46" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AD46" s="30"/>
+    <row r="46" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>383</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="18"/>
+      <c r="F46" s="33">
+        <v>1</v>
+      </c>
+      <c r="G46" s="13"/>
+      <c r="H46" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J46" s="15">
+        <v>112.14870000000001</v>
+      </c>
+      <c r="K46" s="15">
+        <v>29.738</v>
+      </c>
+      <c r="L46" s="15">
+        <v>9.2327999999999992</v>
+      </c>
+      <c r="M46" s="15">
+        <v>8.6454000000000004</v>
+      </c>
+      <c r="N46" s="15">
+        <v>4.2793000000000001</v>
+      </c>
+      <c r="O46" s="15">
+        <v>3.9394</v>
+      </c>
+      <c r="P46" s="15">
+        <v>4.7569999999999997</v>
+      </c>
+      <c r="Q46" s="15">
+        <v>19.904</v>
+      </c>
+      <c r="R46" s="15">
+        <v>4.6539000000000001</v>
+      </c>
+      <c r="S46" s="15">
+        <v>12.3908</v>
+      </c>
+      <c r="T46" s="15">
+        <v>14.6081</v>
+      </c>
+      <c r="U46" s="15">
+        <v>97.6905</v>
+      </c>
+      <c r="V46" s="15">
+        <v>23.0349</v>
+      </c>
+      <c r="W46" s="15">
+        <v>8.0706000000000007</v>
+      </c>
+      <c r="X46" s="15">
+        <v>7.7538</v>
+      </c>
+      <c r="Y46" s="15">
+        <v>3.5192000000000001</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>3.5299</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>4.5608000000000004</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>19.8445</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>4.8578999999999999</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>10.681699999999999</v>
+      </c>
     </row>
     <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F47" s="16"/>
-      <c r="H47" s="31" t="s">
-[...3 lines deleted...]
-      <c r="Q47" s="31"/>
+      <c r="H47" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="30"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="30"/>
+      <c r="M47" s="30"/>
+      <c r="N47" s="30"/>
+      <c r="O47" s="30"/>
+      <c r="P47" s="30"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="30"/>
+      <c r="S47" s="30"/>
+      <c r="T47" s="30"/>
+      <c r="U47" s="30"/>
+      <c r="V47" s="30"/>
+      <c r="W47" s="30"/>
+      <c r="X47" s="30"/>
+      <c r="Y47" s="30"/>
+      <c r="Z47" s="30"/>
+      <c r="AA47" s="30"/>
+      <c r="AB47" s="30"/>
+      <c r="AC47" s="30"/>
+      <c r="AD47" s="30"/>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
       <c r="H48" s="31" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J48" s="31"/>
       <c r="Q48" s="31"/>
     </row>
     <row r="49" spans="6:17" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
       <c r="H49" s="31" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="Q49" s="17"/>
+        <v>27</v>
+      </c>
+      <c r="J49" s="31"/>
+      <c r="Q49" s="31"/>
     </row>
     <row r="50" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
-      <c r="H50" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J50" s="17"/>
+      <c r="Q50" s="17"/>
     </row>
     <row r="51" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="16"/>
       <c r="H51" s="17" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="52" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="16"/>
+      <c r="H52" s="17" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="52" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="53" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F53"/>
-[...1 lines deleted...]
-      <c r="H53"/>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -46313,99 +47219,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{688176D6-34E9-4CA8-AAF6-4322797B8574}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A4308F-5B2F-43A3-84AA-AC669208768C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{688176D6-34E9-4CA8-AAF6-4322797B8574}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0679B69A-EEF1-4B18-8936-1A7A5DF9FBAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>