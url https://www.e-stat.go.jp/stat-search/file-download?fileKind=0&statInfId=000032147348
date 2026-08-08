--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202606/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{2AA112CA-4DEF-45F9-AC65-6A45795540ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7C4CA24-0AF2-41C2-8EFC-C3CF459BD547}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{87CD7FB6-99A6-4E87-8C3A-7D054B0DCE33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5878B998-C2D3-42A6-9549-B71F468E4821}"/>
   <bookViews>
-    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="348" yWindow="1332" windowWidth="22644" windowHeight="11676" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総・月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・総・月(原)" sheetId="5" r:id="rId2"/>
     <sheet name="総･四(原)" sheetId="7" r:id="rId3"/>
     <sheet name="財サ・総・四(原)" sheetId="10" r:id="rId4"/>
     <sheet name="総･年" sheetId="12" r:id="rId5"/>
     <sheet name="財サ・総・年" sheetId="14" r:id="rId6"/>
     <sheet name="総(勤)・月(原)" sheetId="4" r:id="rId7"/>
     <sheet name="財サ・総(勤)・月(原)" sheetId="6" r:id="rId8"/>
     <sheet name="総(勤)･四(原)" sheetId="8" r:id="rId9"/>
     <sheet name="財サ・総(勤)・四(原)" sheetId="11" r:id="rId10"/>
     <sheet name="総(勤)･年" sheetId="13" r:id="rId11"/>
     <sheet name="財サ・総(勤)・年" sheetId="15" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・総(勤)・月(原)'!$H:$I,'財サ・総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・総(勤)・四(原)'!$H:$I,'財サ・総(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・総(勤)・年'!$H:$I,'財サ・総(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・総・月(原)'!$H:$I,'財サ・総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・総・四(原)'!$H:$I,'財サ・総・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・総・年!$H:$I,財サ・総・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'総(勤)・月(原)'!$H:$I,'総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'総(勤)･四(原)'!$H:$I,'総(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'総(勤)･年'!$H:$I,'総(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(原)'!$H:$I,'総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'総･四(原)'!$H:$I,'総･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">総･年!$H:$I,総･年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3196" uniqueCount="393">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－１表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1492,50 +1492,71 @@
   <si>
     <t>2026年2月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202603B     </t>
   </si>
   <si>
     <t>2026年3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2026Q1B     </t>
   </si>
   <si>
     <t>2026年1-3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202604B     </t>
   </si>
   <si>
     <t>2026年4月</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t xml:space="preserve">202605B     </t>
+  </si>
+  <si>
+    <t>2026年5月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202606B     </t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q2B     </t>
+  </si>
+  <si>
+    <t>2026年4-6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -12269,184 +12290,356 @@
       <c r="W121" s="15">
         <v>7.6360999999999999</v>
       </c>
       <c r="X121" s="15">
         <v>7.3342999999999998</v>
       </c>
       <c r="Y121" s="15">
         <v>4.0113000000000003</v>
       </c>
       <c r="Z121" s="15">
         <v>3.2671000000000001</v>
       </c>
       <c r="AA121" s="15">
         <v>5.1551</v>
       </c>
       <c r="AB121" s="15">
         <v>19.5762</v>
       </c>
       <c r="AC121" s="15">
         <v>7.8029000000000002</v>
       </c>
       <c r="AD121" s="15">
         <v>10.795</v>
       </c>
     </row>
-    <row r="122" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="J123" s="31"/>
+    <row r="122" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" s="18" t="s">
+        <v>387</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="18"/>
+      <c r="F122" s="4">
+        <v>1</v>
+      </c>
+      <c r="H122" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J122" s="15">
+        <v>114.07040000000001</v>
+      </c>
+      <c r="K122" s="15">
+        <v>33.609299999999998</v>
+      </c>
+      <c r="L122" s="15">
+        <v>8.1489999999999991</v>
+      </c>
+      <c r="M122" s="15">
+        <v>7.3926999999999996</v>
+      </c>
+      <c r="N122" s="15">
+        <v>5.8197000000000001</v>
+      </c>
+      <c r="O122" s="15">
+        <v>4.1029</v>
+      </c>
+      <c r="P122" s="15">
+        <v>5.2750000000000004</v>
+      </c>
+      <c r="Q122" s="15">
+        <v>18.001899999999999</v>
+      </c>
+      <c r="R122" s="15">
+        <v>4.1197999999999997</v>
+      </c>
+      <c r="S122" s="15">
+        <v>12.3018</v>
+      </c>
+      <c r="T122" s="15">
+        <v>15.2979</v>
+      </c>
+      <c r="U122" s="15">
+        <v>98.421400000000006</v>
+      </c>
+      <c r="V122" s="15">
+        <v>26.1144</v>
+      </c>
+      <c r="W122" s="15">
+        <v>7.0492999999999997</v>
+      </c>
+      <c r="X122" s="15">
+        <v>6.1657000000000002</v>
+      </c>
+      <c r="Y122" s="15">
+        <v>4.6631999999999998</v>
+      </c>
+      <c r="Z122" s="15">
+        <v>3.6181000000000001</v>
+      </c>
+      <c r="AA122" s="15">
+        <v>5.0575000000000001</v>
+      </c>
+      <c r="AB122" s="15">
+        <v>17.735900000000001</v>
+      </c>
+      <c r="AC122" s="15">
+        <v>4.5877999999999997</v>
+      </c>
+      <c r="AD122" s="15">
+        <v>10.4253</v>
+      </c>
+    </row>
+    <row r="123" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B123" s="18" t="s">
+        <v>389</v>
+      </c>
+      <c r="C123" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="18"/>
+      <c r="F123" s="4">
+        <v>1</v>
+      </c>
+      <c r="H123" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J123" s="15">
+        <v>106.16800000000001</v>
+      </c>
+      <c r="K123" s="15">
+        <v>30.713100000000001</v>
+      </c>
+      <c r="L123" s="15">
+        <v>9.0329999999999995</v>
+      </c>
+      <c r="M123" s="15">
+        <v>6.8601000000000001</v>
+      </c>
+      <c r="N123" s="15">
+        <v>5.2488000000000001</v>
+      </c>
+      <c r="O123" s="15">
+        <v>2.99</v>
+      </c>
+      <c r="P123" s="15">
+        <v>5.9450000000000003</v>
+      </c>
+      <c r="Q123" s="15">
+        <v>17.4116</v>
+      </c>
+      <c r="R123" s="15">
+        <v>2.4847999999999999</v>
+      </c>
+      <c r="S123" s="15">
+        <v>11.2418</v>
+      </c>
+      <c r="T123" s="15">
+        <v>14.2403</v>
+      </c>
+      <c r="U123" s="15">
+        <v>91.603099999999998</v>
+      </c>
+      <c r="V123" s="15">
+        <v>23.8827</v>
+      </c>
+      <c r="W123" s="15">
+        <v>7.7938000000000001</v>
+      </c>
+      <c r="X123" s="15">
+        <v>5.7167000000000003</v>
+      </c>
+      <c r="Y123" s="15">
+        <v>4.1923000000000004</v>
+      </c>
+      <c r="Z123" s="15">
+        <v>2.6436999999999999</v>
+      </c>
+      <c r="AA123" s="15">
+        <v>5.6298000000000004</v>
+      </c>
+      <c r="AB123" s="15">
+        <v>17.0702</v>
+      </c>
+      <c r="AC123" s="15">
+        <v>2.7639</v>
+      </c>
+      <c r="AD123" s="15">
+        <v>9.6329999999999991</v>
+      </c>
     </row>
     <row r="124" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="16"/>
-      <c r="H124" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="31"/>
+      <c r="H124" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I124" s="30"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="30"/>
+      <c r="L124" s="30"/>
+      <c r="M124" s="30"/>
+      <c r="N124" s="30"/>
+      <c r="O124" s="30"/>
+      <c r="P124" s="30"/>
+      <c r="Q124" s="30"/>
+      <c r="R124" s="30"/>
+      <c r="S124" s="30"/>
+      <c r="T124" s="30"/>
+      <c r="U124" s="30"/>
+      <c r="V124" s="30"/>
+      <c r="W124" s="30"/>
+      <c r="X124" s="30"/>
+      <c r="Y124" s="30"/>
+      <c r="Z124" s="30"/>
+      <c r="AA124" s="30"/>
+      <c r="AB124" s="30"/>
+      <c r="AC124" s="30"/>
+      <c r="AD124" s="30"/>
     </row>
     <row r="125" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="16"/>
       <c r="H125" s="31" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J125" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J125" s="31"/>
     </row>
     <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="16"/>
-      <c r="H126" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="17"/>
+      <c r="H126" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J126" s="31"/>
     </row>
     <row r="127" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F127" s="16"/>
-      <c r="H127" s="43" t="s">
+      <c r="H127" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J127" s="17"/>
+    </row>
+    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="16"/>
+      <c r="H128" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="J128" s="17"/>
+    </row>
+    <row r="129" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129" s="16"/>
+      <c r="H129" s="43" t="s">
         <v>306</v>
       </c>
-      <c r="J127" s="17"/>
-[...24 lines deleted...]
-    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="J129" s="17"/>
+    </row>
+    <row r="130" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130" s="5"/>
+      <c r="J130" s="45"/>
+    </row>
+    <row r="131" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+    </row>
+    <row r="132" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="172" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="68" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8342CD7-72A3-4C9B-9144-8B970F05D92D}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:V40"/>
+  <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G81" sqref="G81"/>
       <selection pane="topRight" activeCell="G81" sqref="G81"/>
       <selection pane="bottomLeft" activeCell="G81" sqref="G81"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="21" width="12" style="13" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="13" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
@@ -14092,98 +14285,158 @@
       <c r="N34" s="15">
         <v>39.921300000000002</v>
       </c>
       <c r="O34" s="15">
         <v>46.503399999999999</v>
       </c>
       <c r="P34" s="15">
         <v>92.707999999999998</v>
       </c>
       <c r="Q34" s="15">
         <v>49.443199999999997</v>
       </c>
       <c r="R34" s="15">
         <v>9.9078999999999997</v>
       </c>
       <c r="S34" s="15">
         <v>7.8928000000000003</v>
       </c>
       <c r="T34" s="15">
         <v>32.091099999999997</v>
       </c>
       <c r="U34" s="15">
         <v>44.204799999999999</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U35" s="42"/>
+    <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>391</v>
+      </c>
+      <c r="C35" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="35"/>
+      <c r="F35" s="33">
+        <v>1</v>
+      </c>
+      <c r="H35" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="J35" s="15">
+        <v>106.37139999999999</v>
+      </c>
+      <c r="K35" s="15">
+        <v>58.459800000000001</v>
+      </c>
+      <c r="L35" s="15">
+        <v>11.08</v>
+      </c>
+      <c r="M35" s="15">
+        <v>8.9606999999999992</v>
+      </c>
+      <c r="N35" s="15">
+        <v>38.4191</v>
+      </c>
+      <c r="O35" s="15">
+        <v>47.911900000000003</v>
+      </c>
+      <c r="P35" s="15">
+        <v>91.937299999999993</v>
+      </c>
+      <c r="Q35" s="15">
+        <v>47.605699999999999</v>
+      </c>
+      <c r="R35" s="15">
+        <v>9.7363</v>
+      </c>
+      <c r="S35" s="15">
+        <v>7.7987000000000002</v>
+      </c>
+      <c r="T35" s="15">
+        <v>30.515599999999999</v>
+      </c>
+      <c r="U35" s="15">
+        <v>45.587000000000003</v>
+      </c>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="40"/>
-      <c r="H36" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="31"/>
+      <c r="H36" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="42"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="42"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="40"/>
       <c r="H37" s="31" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J37" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J37" s="31"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="40"/>
-      <c r="H38" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="31"/>
+      <c r="H38" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="17"/>
     </row>
     <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="40"/>
       <c r="H39" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="J39" s="31"/>
+    </row>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="40"/>
+      <c r="H40" s="17" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40" s="34"/>
+    <row r="41" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5013A46-F6D7-4953-BBBE-516FE2AEE853}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AE26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -20727,106 +20980,224 @@
       <c r="N85" s="15">
         <v>43.022199999999998</v>
       </c>
       <c r="O85" s="15">
         <v>48.619500000000002</v>
       </c>
       <c r="P85" s="15">
         <v>96.9739</v>
       </c>
       <c r="Q85" s="15">
         <v>51.711399999999998</v>
       </c>
       <c r="R85" s="15">
         <v>10.2082</v>
       </c>
       <c r="S85" s="15">
         <v>7.4964000000000004</v>
       </c>
       <c r="T85" s="15">
         <v>34.335299999999997</v>
       </c>
       <c r="U85" s="15">
         <v>46.348399999999998</v>
       </c>
     </row>
-    <row r="86" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="J87" s="31"/>
+    <row r="86" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B86" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="C86" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="35"/>
+      <c r="F86" s="33">
+        <v>1</v>
+      </c>
+      <c r="H86" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J86" s="36">
+        <v>108.81480000000001</v>
+      </c>
+      <c r="K86" s="15">
+        <v>62.892800000000001</v>
+      </c>
+      <c r="L86" s="15">
+        <v>9.9915000000000003</v>
+      </c>
+      <c r="M86" s="15">
+        <v>9.2891999999999992</v>
+      </c>
+      <c r="N86" s="15">
+        <v>43.611600000000003</v>
+      </c>
+      <c r="O86" s="15">
+        <v>45.921999999999997</v>
+      </c>
+      <c r="P86" s="15">
+        <v>93.886799999999994</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>51.132399999999997</v>
+      </c>
+      <c r="R86" s="15">
+        <v>8.7875999999999994</v>
+      </c>
+      <c r="S86" s="15">
+        <v>8.0916999999999994</v>
+      </c>
+      <c r="T86" s="15">
+        <v>34.530200000000001</v>
+      </c>
+      <c r="U86" s="15">
+        <v>43.652099999999997</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B87" s="35" t="s">
+        <v>389</v>
+      </c>
+      <c r="C87" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E87" s="35"/>
+      <c r="F87" s="33">
+        <v>1</v>
+      </c>
+      <c r="H87" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J87" s="36">
+        <v>101.2355</v>
+      </c>
+      <c r="K87" s="15">
+        <v>58.648499999999999</v>
+      </c>
+      <c r="L87" s="15">
+        <v>10.8078</v>
+      </c>
+      <c r="M87" s="15">
+        <v>7.242</v>
+      </c>
+      <c r="N87" s="15">
+        <v>40.598599999999998</v>
+      </c>
+      <c r="O87" s="15">
+        <v>42.586599999999997</v>
+      </c>
+      <c r="P87" s="15">
+        <v>87.347300000000004</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>47.643000000000001</v>
+      </c>
+      <c r="R87" s="15">
+        <v>9.4639000000000006</v>
+      </c>
+      <c r="S87" s="15">
+        <v>6.2809999999999997</v>
+      </c>
+      <c r="T87" s="15">
+        <v>32.170099999999998</v>
+      </c>
+      <c r="U87" s="15">
+        <v>40.4816</v>
+      </c>
     </row>
     <row r="88" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="40"/>
-      <c r="H88" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="31"/>
+      <c r="H88" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="I88" s="42"/>
+      <c r="J88" s="29"/>
+      <c r="K88" s="42"/>
+      <c r="L88" s="42"/>
+      <c r="M88" s="42"/>
+      <c r="N88" s="42"/>
+      <c r="O88" s="42"/>
+      <c r="P88" s="42"/>
+      <c r="Q88" s="42"/>
+      <c r="R88" s="42"/>
+      <c r="S88" s="42"/>
+      <c r="T88" s="42"/>
+      <c r="U88" s="42"/>
     </row>
     <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="40"/>
       <c r="H89" s="43" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="J89" s="31"/>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="40"/>
       <c r="H90" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J90" s="31"/>
+    </row>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="40"/>
+      <c r="H91" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="J91" s="31"/>
+    </row>
+    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="40"/>
+      <c r="H92" s="43" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="34"/>
+    </row>
+    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+    </row>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="119" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -20842,51 +21213,51 @@
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B56903F-0CBF-4753-8D7F-CA535A65557B}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AE54"/>
+  <dimension ref="A1:AE55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.44140625" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -24423,138 +24794,226 @@
       <c r="W46" s="15">
         <v>7.1971999999999996</v>
       </c>
       <c r="X46" s="15">
         <v>8.9010999999999996</v>
       </c>
       <c r="Y46" s="15">
         <v>3.5945</v>
       </c>
       <c r="Z46" s="15">
         <v>3.1560999999999999</v>
       </c>
       <c r="AA46" s="15">
         <v>5.3310000000000004</v>
       </c>
       <c r="AB46" s="15">
         <v>17.9983</v>
       </c>
       <c r="AC46" s="15">
         <v>3.5741000000000001</v>
       </c>
       <c r="AD46" s="15">
         <v>10.4046</v>
       </c>
     </row>
-    <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AD47" s="30"/>
+    <row r="47" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>391</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="33">
+        <v>1</v>
+      </c>
+      <c r="G47" s="13"/>
+      <c r="H47" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="J47" s="15">
+        <v>112.6281</v>
+      </c>
+      <c r="K47" s="15">
+        <v>31.861699999999999</v>
+      </c>
+      <c r="L47" s="15">
+        <v>8.6545000000000005</v>
+      </c>
+      <c r="M47" s="15">
+        <v>7.5917000000000003</v>
+      </c>
+      <c r="N47" s="15">
+        <v>5.3487999999999998</v>
+      </c>
+      <c r="O47" s="15">
+        <v>3.5981999999999998</v>
+      </c>
+      <c r="P47" s="15">
+        <v>5.5288000000000004</v>
+      </c>
+      <c r="Q47" s="15">
+        <v>18.4147</v>
+      </c>
+      <c r="R47" s="15">
+        <v>4.5397999999999996</v>
+      </c>
+      <c r="S47" s="15">
+        <v>12.0723</v>
+      </c>
+      <c r="T47" s="15">
+        <v>15.0175</v>
+      </c>
+      <c r="U47" s="15">
+        <v>97.344899999999996</v>
+      </c>
+      <c r="V47" s="15">
+        <v>24.7758</v>
+      </c>
+      <c r="W47" s="15">
+        <v>7.4931000000000001</v>
+      </c>
+      <c r="X47" s="15">
+        <v>6.3956999999999997</v>
+      </c>
+      <c r="Y47" s="15">
+        <v>4.2893999999999997</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>3.1758000000000002</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>5.2805999999999997</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>18.1248</v>
+      </c>
+      <c r="AC47" s="15">
+        <v>5.0498000000000003</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>10.283099999999999</v>
+      </c>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
-      <c r="H48" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="31"/>
+      <c r="H48" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I48" s="30"/>
+      <c r="J48" s="30"/>
+      <c r="K48" s="30"/>
+      <c r="L48" s="30"/>
+      <c r="M48" s="30"/>
+      <c r="N48" s="30"/>
+      <c r="O48" s="30"/>
+      <c r="P48" s="30"/>
+      <c r="Q48" s="30"/>
+      <c r="R48" s="30"/>
+      <c r="S48" s="30"/>
+      <c r="T48" s="30"/>
+      <c r="U48" s="30"/>
+      <c r="V48" s="30"/>
+      <c r="W48" s="30"/>
+      <c r="X48" s="30"/>
+      <c r="Y48" s="30"/>
+      <c r="Z48" s="30"/>
+      <c r="AA48" s="30"/>
+      <c r="AB48" s="30"/>
+      <c r="AC48" s="30"/>
+      <c r="AD48" s="30"/>
     </row>
     <row r="49" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
       <c r="H49" s="31" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J49" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J49" s="31"/>
     </row>
     <row r="50" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
       <c r="H50" s="31" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J50" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="J50" s="17"/>
     </row>
     <row r="51" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="16"/>
-      <c r="H51" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J51" s="31"/>
     </row>
     <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F52" s="16"/>
       <c r="H52" s="17" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="16"/>
+      <c r="H53" s="17" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="54" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F54"/>
-[...1 lines deleted...]
-      <c r="H54"/>
+      <c r="F54" s="5"/>
+    </row>
+    <row r="55" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EC5A4F0-2D10-4B2A-A484-0A0987D94DEB}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:V40"/>
+  <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="S9" sqref="S9"/>
       <selection pane="topRight" activeCell="S9" sqref="S9"/>
       <selection pane="bottomLeft" activeCell="S9" sqref="S9"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="21" width="12" style="13" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="13" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
@@ -26200,98 +26659,158 @@
       <c r="N34" s="15">
         <v>43.808</v>
       </c>
       <c r="O34" s="15">
         <v>43.752299999999998</v>
       </c>
       <c r="P34" s="15">
         <v>92.083699999999993</v>
       </c>
       <c r="Q34" s="15">
         <v>51.121899999999997</v>
       </c>
       <c r="R34" s="15">
         <v>9.0619999999999994</v>
       </c>
       <c r="S34" s="15">
         <v>7.0915999999999997</v>
       </c>
       <c r="T34" s="15">
         <v>35.215400000000002</v>
       </c>
       <c r="U34" s="15">
         <v>41.589599999999997</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U35" s="42"/>
+    <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>391</v>
+      </c>
+      <c r="C35" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="35"/>
+      <c r="F35" s="33">
+        <v>1</v>
+      </c>
+      <c r="H35" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="J35" s="36">
+        <v>107.28700000000001</v>
+      </c>
+      <c r="K35" s="15">
+        <v>61.577500000000001</v>
+      </c>
+      <c r="L35" s="15">
+        <v>10.795199999999999</v>
+      </c>
+      <c r="M35" s="15">
+        <v>8.3714999999999993</v>
+      </c>
+      <c r="N35" s="15">
+        <v>42.410800000000002</v>
+      </c>
+      <c r="O35" s="15">
+        <v>45.709400000000002</v>
+      </c>
+      <c r="P35" s="15">
+        <v>92.7286</v>
+      </c>
+      <c r="Q35" s="15">
+        <v>50.144599999999997</v>
+      </c>
+      <c r="R35" s="15">
+        <v>9.4861000000000004</v>
+      </c>
+      <c r="S35" s="15">
+        <v>7.2858999999999998</v>
+      </c>
+      <c r="T35" s="15">
+        <v>33.686100000000003</v>
+      </c>
+      <c r="U35" s="15">
+        <v>43.491300000000003</v>
+      </c>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="40"/>
-      <c r="H36" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="31"/>
+      <c r="H36" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="42"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="42"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="40"/>
       <c r="H37" s="31" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J37" s="17"/>
+        <v>26</v>
+      </c>
+      <c r="J37" s="31"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="40"/>
-      <c r="H38" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="31"/>
+      <c r="H38" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="17"/>
     </row>
     <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="40"/>
       <c r="H39" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="J39" s="31"/>
+    </row>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="40"/>
+      <c r="H40" s="17" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40" s="34"/>
+    <row r="41" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{221E7DF9-4C0F-4609-B3FE-CE71B8FD2C91}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AE26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -38163,285 +38682,457 @@
       <c r="W121" s="15">
         <v>8.1485000000000003</v>
       </c>
       <c r="X121" s="15">
         <v>6.4664000000000001</v>
       </c>
       <c r="Y121" s="15">
         <v>3.8123</v>
       </c>
       <c r="Z121" s="15">
         <v>3.4786999999999999</v>
       </c>
       <c r="AA121" s="15">
         <v>4.3063000000000002</v>
       </c>
       <c r="AB121" s="15">
         <v>21.153300000000002</v>
       </c>
       <c r="AC121" s="15">
         <v>10.434200000000001</v>
       </c>
       <c r="AD121" s="15">
         <v>10.757199999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-      <c r="AE123" s="2"/>
+    <row r="122" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B122" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="C122" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="35"/>
+      <c r="F122" s="33">
+        <v>1</v>
+      </c>
+      <c r="H122" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J122" s="36">
+        <v>113.4198</v>
+      </c>
+      <c r="K122" s="15">
+        <v>31.821000000000002</v>
+      </c>
+      <c r="L122" s="15">
+        <v>8.9161999999999999</v>
+      </c>
+      <c r="M122" s="15">
+        <v>6.5777999999999999</v>
+      </c>
+      <c r="N122" s="15">
+        <v>5.577</v>
+      </c>
+      <c r="O122" s="15">
+        <v>4.3723000000000001</v>
+      </c>
+      <c r="P122" s="15">
+        <v>4.6256000000000004</v>
+      </c>
+      <c r="Q122" s="15">
+        <v>18.8399</v>
+      </c>
+      <c r="R122" s="15">
+        <v>5.4230999999999998</v>
+      </c>
+      <c r="S122" s="15">
+        <v>12.5328</v>
+      </c>
+      <c r="T122" s="15">
+        <v>14.734299999999999</v>
+      </c>
+      <c r="U122" s="15">
+        <v>97.86</v>
+      </c>
+      <c r="V122" s="15">
+        <v>24.725000000000001</v>
+      </c>
+      <c r="W122" s="15">
+        <v>7.7130000000000001</v>
+      </c>
+      <c r="X122" s="15">
+        <v>5.4861000000000004</v>
+      </c>
+      <c r="Y122" s="15">
+        <v>4.4687000000000001</v>
+      </c>
+      <c r="Z122" s="15">
+        <v>3.8555999999999999</v>
+      </c>
+      <c r="AA122" s="15">
+        <v>4.4348999999999998</v>
+      </c>
+      <c r="AB122" s="15">
+        <v>18.561499999999999</v>
+      </c>
+      <c r="AC122" s="15">
+        <v>6.0391000000000004</v>
+      </c>
+      <c r="AD122" s="15">
+        <v>10.621</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B123" s="35" t="s">
+        <v>389</v>
+      </c>
+      <c r="C123" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="35"/>
+      <c r="F123" s="33">
+        <v>1</v>
+      </c>
+      <c r="H123" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J123" s="36">
+        <v>104.1999</v>
+      </c>
+      <c r="K123" s="15">
+        <v>28.735499999999998</v>
+      </c>
+      <c r="L123" s="15">
+        <v>9.3507999999999996</v>
+      </c>
+      <c r="M123" s="15">
+        <v>6.0937000000000001</v>
+      </c>
+      <c r="N123" s="15">
+        <v>5.0255000000000001</v>
+      </c>
+      <c r="O123" s="15">
+        <v>3.1076999999999999</v>
+      </c>
+      <c r="P123" s="15">
+        <v>4.9519000000000002</v>
+      </c>
+      <c r="Q123" s="15">
+        <v>18.712299999999999</v>
+      </c>
+      <c r="R123" s="15">
+        <v>3.3751000000000002</v>
+      </c>
+      <c r="S123" s="15">
+        <v>11.4635</v>
+      </c>
+      <c r="T123" s="15">
+        <v>13.383900000000001</v>
+      </c>
+      <c r="U123" s="15">
+        <v>89.905000000000001</v>
+      </c>
+      <c r="V123" s="15">
+        <v>22.344899999999999</v>
+      </c>
+      <c r="W123" s="15">
+        <v>8.0679999999999996</v>
+      </c>
+      <c r="X123" s="15">
+        <v>5.0781000000000001</v>
+      </c>
+      <c r="Y123" s="15">
+        <v>4.0140000000000002</v>
+      </c>
+      <c r="Z123" s="15">
+        <v>2.7477</v>
+      </c>
+      <c r="AA123" s="15">
+        <v>4.6893000000000002</v>
+      </c>
+      <c r="AB123" s="15">
+        <v>18.345400000000001</v>
+      </c>
+      <c r="AC123" s="15">
+        <v>3.7543000000000002</v>
+      </c>
+      <c r="AD123" s="15">
+        <v>9.8231000000000002</v>
+      </c>
     </row>
     <row r="124" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="16"/>
       <c r="G124" s="2"/>
-      <c r="H124" s="31" t="s">
-[...23 lines deleted...]
-      <c r="AD124" s="2"/>
+      <c r="H124" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I124" s="30"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="30"/>
+      <c r="L124" s="30"/>
+      <c r="M124" s="30"/>
+      <c r="N124" s="30"/>
+      <c r="O124" s="30"/>
+      <c r="P124" s="30"/>
+      <c r="Q124" s="30"/>
+      <c r="R124" s="30"/>
+      <c r="S124" s="30"/>
+      <c r="T124" s="30"/>
+      <c r="U124" s="30"/>
+      <c r="V124" s="30"/>
+      <c r="W124" s="30"/>
+      <c r="X124" s="30"/>
+      <c r="Y124" s="30"/>
+      <c r="Z124" s="30"/>
+      <c r="AA124" s="30"/>
+      <c r="AB124" s="30"/>
+      <c r="AC124" s="30"/>
+      <c r="AD124" s="30"/>
       <c r="AE124" s="2"/>
     </row>
     <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1"/>
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="16"/>
       <c r="G125" s="2"/>
       <c r="H125" s="31" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="I125" s="2"/>
-      <c r="J125" s="17"/>
+      <c r="J125" s="31"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2"/>
       <c r="M125" s="2"/>
       <c r="N125" s="2"/>
       <c r="O125" s="2"/>
       <c r="P125" s="2"/>
       <c r="Q125" s="2"/>
       <c r="R125" s="2"/>
       <c r="S125" s="2"/>
       <c r="T125" s="2"/>
       <c r="U125" s="2"/>
       <c r="V125" s="2"/>
       <c r="W125" s="2"/>
       <c r="X125" s="2"/>
       <c r="Y125" s="2"/>
       <c r="Z125" s="2"/>
       <c r="AA125" s="2"/>
       <c r="AB125" s="2"/>
       <c r="AC125" s="2"/>
       <c r="AD125" s="2"/>
       <c r="AE125" s="2"/>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="1"/>
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="16"/>
       <c r="G126" s="2"/>
-      <c r="H126" s="17" t="s">
-        <v>297</v>
+      <c r="H126" s="31" t="s">
+        <v>27</v>
       </c>
       <c r="I126" s="2"/>
-      <c r="J126" s="17"/>
+      <c r="J126" s="31"/>
       <c r="K126" s="2"/>
       <c r="L126" s="2"/>
       <c r="M126" s="2"/>
       <c r="N126" s="2"/>
       <c r="O126" s="2"/>
       <c r="P126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="R126" s="2"/>
       <c r="S126" s="2"/>
       <c r="T126" s="2"/>
       <c r="U126" s="2"/>
       <c r="V126" s="2"/>
       <c r="W126" s="2"/>
       <c r="X126" s="2"/>
       <c r="Y126" s="2"/>
       <c r="Z126" s="2"/>
       <c r="AA126" s="2"/>
       <c r="AB126" s="2"/>
       <c r="AC126" s="2"/>
       <c r="AD126" s="2"/>
       <c r="AE126" s="2"/>
     </row>
     <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="1"/>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="16"/>
       <c r="G127" s="2"/>
-      <c r="H127" s="43" t="s">
-        <v>306</v>
+      <c r="H127" s="31" t="s">
+        <v>28</v>
       </c>
       <c r="I127" s="2"/>
       <c r="J127" s="17"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
       <c r="N127" s="2"/>
       <c r="O127" s="2"/>
       <c r="P127" s="2"/>
       <c r="Q127" s="2"/>
       <c r="R127" s="2"/>
       <c r="S127" s="2"/>
       <c r="T127" s="2"/>
       <c r="U127" s="2"/>
       <c r="V127" s="2"/>
       <c r="W127" s="2"/>
       <c r="X127" s="2"/>
       <c r="Y127" s="2"/>
       <c r="Z127" s="2"/>
       <c r="AA127" s="2"/>
       <c r="AB127" s="2"/>
       <c r="AC127" s="2"/>
       <c r="AD127" s="2"/>
       <c r="AE127" s="2"/>
     </row>
     <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F128" s="5"/>
+      <c r="A128" s="1"/>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="16"/>
       <c r="G128" s="2"/>
-      <c r="H128" s="3"/>
-[...20 lines deleted...]
-    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="H128" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="I128" s="2"/>
+      <c r="J128" s="17"/>
+      <c r="K128" s="2"/>
+      <c r="L128" s="2"/>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="Q128" s="2"/>
+      <c r="R128" s="2"/>
+      <c r="S128" s="2"/>
+      <c r="T128" s="2"/>
+      <c r="U128" s="2"/>
+      <c r="V128" s="2"/>
+      <c r="W128" s="2"/>
+      <c r="X128" s="2"/>
+      <c r="Y128" s="2"/>
+      <c r="Z128" s="2"/>
+      <c r="AA128" s="2"/>
+      <c r="AB128" s="2"/>
+      <c r="AC128" s="2"/>
+      <c r="AD128" s="2"/>
+      <c r="AE128" s="2"/>
+    </row>
+    <row r="129" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="1"/>
+      <c r="B129" s="1"/>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1"/>
+      <c r="F129" s="16"/>
+      <c r="G129" s="2"/>
+      <c r="H129" s="43" t="s">
+        <v>306</v>
+      </c>
+      <c r="I129" s="2"/>
+      <c r="J129" s="17"/>
+      <c r="K129" s="2"/>
+      <c r="L129" s="2"/>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="O129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+      <c r="R129" s="2"/>
+      <c r="S129" s="2"/>
+      <c r="T129" s="2"/>
+      <c r="U129" s="2"/>
+      <c r="V129" s="2"/>
+      <c r="W129" s="2"/>
+      <c r="X129" s="2"/>
+      <c r="Y129" s="2"/>
+      <c r="Z129" s="2"/>
+      <c r="AA129" s="2"/>
+      <c r="AB129" s="2"/>
+      <c r="AC129" s="2"/>
+      <c r="AD129" s="2"/>
+      <c r="AE129" s="2"/>
+    </row>
+    <row r="130" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130" s="5"/>
+      <c r="G130" s="2"/>
+      <c r="H130" s="3"/>
+    </row>
+    <row r="131" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+    </row>
+    <row r="132" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -43194,108 +43885,226 @@
       <c r="N85" s="15">
         <v>38.620100000000001</v>
       </c>
       <c r="O85" s="15">
         <v>51.610399999999998</v>
       </c>
       <c r="P85" s="15">
         <v>96.647599999999997</v>
       </c>
       <c r="Q85" s="15">
         <v>48.956299999999999</v>
       </c>
       <c r="R85" s="15">
         <v>10.622400000000001</v>
       </c>
       <c r="S85" s="15">
         <v>7.9896000000000003</v>
       </c>
       <c r="T85" s="15">
         <v>30.822099999999999</v>
       </c>
       <c r="U85" s="15">
         <v>49.199599999999997</v>
       </c>
     </row>
-    <row r="86" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="U87" s="31"/>
+    <row r="86" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B86" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="C86" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="35"/>
+      <c r="F86" s="33">
+        <v>1</v>
+      </c>
+      <c r="H86" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J86" s="15">
+        <v>108.2526</v>
+      </c>
+      <c r="K86" s="15">
+        <v>59.93</v>
+      </c>
+      <c r="L86" s="15">
+        <v>9.9536999999999995</v>
+      </c>
+      <c r="M86" s="15">
+        <v>10.0754</v>
+      </c>
+      <c r="N86" s="15">
+        <v>39.9009</v>
+      </c>
+      <c r="O86" s="15">
+        <v>48.322600000000001</v>
+      </c>
+      <c r="P86" s="15">
+        <v>93.401700000000005</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>48.723599999999998</v>
+      </c>
+      <c r="R86" s="15">
+        <v>8.7543000000000006</v>
+      </c>
+      <c r="S86" s="15">
+        <v>8.7765000000000004</v>
+      </c>
+      <c r="T86" s="15">
+        <v>31.592199999999998</v>
+      </c>
+      <c r="U86" s="15">
+        <v>45.933999999999997</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B87" s="35" t="s">
+        <v>389</v>
+      </c>
+      <c r="C87" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E87" s="35"/>
+      <c r="F87" s="33">
+        <v>1</v>
+      </c>
+      <c r="H87" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J87" s="15">
+        <v>99.427000000000007</v>
+      </c>
+      <c r="K87" s="15">
+        <v>55.624699999999997</v>
+      </c>
+      <c r="L87" s="15">
+        <v>11.229799999999999</v>
+      </c>
+      <c r="M87" s="15">
+        <v>7.6585999999999999</v>
+      </c>
+      <c r="N87" s="15">
+        <v>36.7363</v>
+      </c>
+      <c r="O87" s="15">
+        <v>43.802700000000002</v>
+      </c>
+      <c r="P87" s="15">
+        <v>85.786900000000003</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>45.186599999999999</v>
+      </c>
+      <c r="R87" s="15">
+        <v>9.8333999999999993</v>
+      </c>
+      <c r="S87" s="15">
+        <v>6.6422999999999996</v>
+      </c>
+      <c r="T87" s="15">
+        <v>29.1096</v>
+      </c>
+      <c r="U87" s="15">
+        <v>41.637599999999999</v>
+      </c>
     </row>
     <row r="88" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="40"/>
-      <c r="H88" s="43" t="s">
-[...3 lines deleted...]
-      <c r="U88" s="31"/>
+      <c r="H88" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="I88" s="42"/>
+      <c r="J88" s="42"/>
+      <c r="K88" s="42"/>
+      <c r="L88" s="42"/>
+      <c r="M88" s="42"/>
+      <c r="N88" s="42"/>
+      <c r="O88" s="42"/>
+      <c r="P88" s="42"/>
+      <c r="Q88" s="42"/>
+      <c r="R88" s="42"/>
+      <c r="S88" s="42"/>
+      <c r="T88" s="42"/>
+      <c r="U88" s="29"/>
     </row>
     <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="40"/>
       <c r="H89" s="43" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="J89" s="31"/>
+      <c r="U89" s="31"/>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="40"/>
       <c r="H90" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J90" s="31"/>
+      <c r="U90" s="31"/>
+    </row>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="40"/>
+      <c r="H91" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="J91" s="31"/>
+    </row>
+    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="40"/>
+      <c r="H92" s="43" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="34"/>
+    </row>
+    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+    </row>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="119" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -43311,51 +44120,51 @@
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F90483B9-C567-4A58-AF64-595C636BDC5C}">
   <sheetPr codeName="Sheet9"/>
-  <dimension ref="A1:AE54"/>
+  <dimension ref="A1:AE55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -46892,193 +47701,261 @@
       <c r="W46" s="15">
         <v>8.0706000000000007</v>
       </c>
       <c r="X46" s="15">
         <v>7.7538</v>
       </c>
       <c r="Y46" s="15">
         <v>3.5192000000000001</v>
       </c>
       <c r="Z46" s="15">
         <v>3.5299</v>
       </c>
       <c r="AA46" s="15">
         <v>4.5608000000000004</v>
       </c>
       <c r="AB46" s="15">
         <v>19.8445</v>
       </c>
       <c r="AC46" s="15">
         <v>4.8578999999999999</v>
       </c>
       <c r="AD46" s="15">
         <v>10.681699999999999</v>
       </c>
     </row>
-    <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AD47" s="30"/>
+    <row r="47" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>391</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="33">
+        <v>1</v>
+      </c>
+      <c r="G47" s="13"/>
+      <c r="H47" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="J47" s="15">
+        <v>111.51349999999999</v>
+      </c>
+      <c r="K47" s="15">
+        <v>29.857399999999998</v>
+      </c>
+      <c r="L47" s="15">
+        <v>9.2126000000000001</v>
+      </c>
+      <c r="M47" s="15">
+        <v>6.7285000000000004</v>
+      </c>
+      <c r="N47" s="15">
+        <v>5.1112000000000002</v>
+      </c>
+      <c r="O47" s="15">
+        <v>3.8071000000000002</v>
+      </c>
+      <c r="P47" s="15">
+        <v>4.6867999999999999</v>
+      </c>
+      <c r="Q47" s="15">
+        <v>19.6602</v>
+      </c>
+      <c r="R47" s="15">
+        <v>6.0594999999999999</v>
+      </c>
+      <c r="S47" s="15">
+        <v>12.208399999999999</v>
+      </c>
+      <c r="T47" s="15">
+        <v>14.182</v>
+      </c>
+      <c r="U47" s="15">
+        <v>96.381600000000006</v>
+      </c>
+      <c r="V47" s="15">
+        <v>23.217199999999998</v>
+      </c>
+      <c r="W47" s="15">
+        <v>7.9763000000000002</v>
+      </c>
+      <c r="X47" s="15">
+        <v>5.6684999999999999</v>
+      </c>
+      <c r="Y47" s="15">
+        <v>4.0987999999999998</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>3.3601999999999999</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>4.4763999999999999</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>19.3506</v>
+      </c>
+      <c r="AC47" s="15">
+        <v>6.7403000000000004</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>10.398999999999999</v>
+      </c>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
-      <c r="H48" s="31" t="s">
-[...3 lines deleted...]
-      <c r="Q48" s="31"/>
+      <c r="H48" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I48" s="30"/>
+      <c r="J48" s="29"/>
+      <c r="K48" s="30"/>
+      <c r="L48" s="30"/>
+      <c r="M48" s="30"/>
+      <c r="N48" s="30"/>
+      <c r="O48" s="30"/>
+      <c r="P48" s="30"/>
+      <c r="Q48" s="29"/>
+      <c r="R48" s="30"/>
+      <c r="S48" s="30"/>
+      <c r="T48" s="30"/>
+      <c r="U48" s="30"/>
+      <c r="V48" s="30"/>
+      <c r="W48" s="30"/>
+      <c r="X48" s="30"/>
+      <c r="Y48" s="30"/>
+      <c r="Z48" s="30"/>
+      <c r="AA48" s="30"/>
+      <c r="AB48" s="30"/>
+      <c r="AC48" s="30"/>
+      <c r="AD48" s="30"/>
     </row>
     <row r="49" spans="6:17" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
       <c r="H49" s="31" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J49" s="31"/>
       <c r="Q49" s="31"/>
     </row>
     <row r="50" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
       <c r="H50" s="31" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="Q50" s="17"/>
+        <v>27</v>
+      </c>
+      <c r="J50" s="31"/>
+      <c r="Q50" s="31"/>
     </row>
     <row r="51" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="16"/>
-      <c r="H51" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J51" s="17"/>
+      <c r="Q51" s="17"/>
     </row>
     <row r="52" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F52" s="16"/>
       <c r="H52" s="17" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="53" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="16"/>
+      <c r="H53" s="17" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="53" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="54" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F54"/>
-[...1 lines deleted...]
-      <c r="H54"/>
+      <c r="F54" s="5"/>
+    </row>
+    <row r="55" spans="6:17" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -47100,50 +47977,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -47219,90 +48101,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0679B69A-EEF1-4B18-8936-1A7A5DF9FBAB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{744CEB54-335A-4BD4-BE19-3E11A32E283A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A4308F-5B2F-43A3-84AA-AC669208768C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{688176D6-34E9-4CA8-AAF6-4322797B8574}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>