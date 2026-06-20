--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20360331廃】（検討中）2025年度消費動向指数公表関係/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202602/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{0FF993D8-A629-45A6-A8DF-ADCA72666E5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F8323B5B-F820-4C0F-A400-3590ED383C9F}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{71A8DCEC-5486-4BEC-A9B0-26BBD5285C77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48F1931C-E155-4F23-8419-EF712FDC48E0}"/>
   <bookViews>
-    <workbookView xWindow="30240" yWindow="2520" windowWidth="26160" windowHeight="14100" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="二人以上・月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・二人以上･月(原)" sheetId="5" r:id="rId2"/>
     <sheet name="二人以上･四(原)" sheetId="7" r:id="rId3"/>
     <sheet name="財サ・二人以上･四(原)" sheetId="9" r:id="rId4"/>
     <sheet name="二人以上･年" sheetId="11" r:id="rId5"/>
     <sheet name="財サ・二人以上･年" sheetId="13" r:id="rId6"/>
     <sheet name="二人以上(勤)・月(原)" sheetId="4" r:id="rId7"/>
     <sheet name="財サ・二人以上(勤)･月(原)" sheetId="6" r:id="rId8"/>
     <sheet name="二人以上(勤)･四(原)" sheetId="8" r:id="rId9"/>
     <sheet name="財サ・二人以上(勤)･四(原)" sheetId="10" r:id="rId10"/>
     <sheet name="二人以上(勤)･年" sheetId="12" r:id="rId11"/>
     <sheet name="財サ・二人以上(勤)･年" sheetId="14" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・二人以上(勤)･月(原)'!$H:$I,'財サ・二人以上(勤)･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・二人以上(勤)･四(原)'!$H:$I,'財サ・二人以上(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・二人以上(勤)･年'!$H:$I,'財サ・二人以上(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・二人以上･月(原)'!$H:$I,'財サ・二人以上･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・二人以上･四(原)'!$H:$I,'財サ・二人以上･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・二人以上･年!$H:$I,財サ・二人以上･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'二人以上(勤)・月(原)'!$H:$I,'二人以上(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'二人以上(勤)･四(原)'!$H:$I,'二人以上(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'二人以上(勤)･年'!$H:$I,'二人以上(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'二人以上・月(原)'!$H:$I,'二人以上・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'二人以上･四(原)'!$H:$I,'二人以上･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">二人以上･年!$H:$I,二人以上･年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3076" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="383">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－１表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1437,50 +1437,71 @@
   <si>
     <t>2025年10-12月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025cyB     </t>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202601B     </t>
   </si>
   <si>
     <t>2026年1月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202602B     </t>
   </si>
   <si>
     <t>2026年2月</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t xml:space="preserve">202603B     </t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q1B     </t>
+  </si>
+  <si>
+    <t>2026年1-3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202604B     </t>
+  </si>
+  <si>
+    <t>2026年4月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -12013,190 +12034,362 @@
       <c r="W119" s="14">
         <v>5.5637999999999996</v>
       </c>
       <c r="X119" s="14">
         <v>9.4463000000000008</v>
       </c>
       <c r="Y119" s="14">
         <v>3.1173000000000002</v>
       </c>
       <c r="Z119" s="14">
         <v>2.5825</v>
       </c>
       <c r="AA119" s="14">
         <v>5.0290999999999997</v>
       </c>
       <c r="AB119" s="14">
         <v>17.835100000000001</v>
       </c>
       <c r="AC119" s="14">
         <v>3.4819</v>
       </c>
       <c r="AD119" s="14">
         <v>9.4108999999999998</v>
       </c>
     </row>
-    <row r="120" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="J121" s="30"/>
+    <row r="120" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="C120" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="19"/>
+      <c r="F120" s="4">
+        <v>1</v>
+      </c>
+      <c r="H120" s="20">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="J120" s="14">
+        <v>120.93519999999999</v>
+      </c>
+      <c r="K120" s="14">
+        <v>33.246499999999997</v>
+      </c>
+      <c r="L120" s="14">
+        <v>6.9379</v>
+      </c>
+      <c r="M120" s="14">
+        <v>9.8338999999999999</v>
+      </c>
+      <c r="N120" s="14">
+        <v>5.1024000000000003</v>
+      </c>
+      <c r="O120" s="14">
+        <v>4.3756000000000004</v>
+      </c>
+      <c r="P120" s="14">
+        <v>6.2285000000000004</v>
+      </c>
+      <c r="Q120" s="14">
+        <v>21.104700000000001</v>
+      </c>
+      <c r="R120" s="14">
+        <v>5.9523000000000001</v>
+      </c>
+      <c r="S120" s="14">
+        <v>12.876200000000001</v>
+      </c>
+      <c r="T120" s="14">
+        <v>15.2775</v>
+      </c>
+      <c r="U120" s="14">
+        <v>105.2526</v>
+      </c>
+      <c r="V120" s="14">
+        <v>25.832599999999999</v>
+      </c>
+      <c r="W120" s="14">
+        <v>6.0646000000000004</v>
+      </c>
+      <c r="X120" s="14">
+        <v>9.0219000000000005</v>
+      </c>
+      <c r="Y120" s="14">
+        <v>4.1416000000000004</v>
+      </c>
+      <c r="Z120" s="14">
+        <v>3.8929</v>
+      </c>
+      <c r="AA120" s="14">
+        <v>5.9660000000000002</v>
+      </c>
+      <c r="AB120" s="14">
+        <v>20.7928</v>
+      </c>
+      <c r="AC120" s="14">
+        <v>6.2068000000000003</v>
+      </c>
+      <c r="AD120" s="14">
+        <v>11.014699999999999</v>
+      </c>
+    </row>
+    <row r="121" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>381</v>
+      </c>
+      <c r="C121" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="19"/>
+      <c r="F121" s="4">
+        <v>1</v>
+      </c>
+      <c r="H121" s="20">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="J121" s="14">
+        <v>117.2136</v>
+      </c>
+      <c r="K121" s="14">
+        <v>31.368300000000001</v>
+      </c>
+      <c r="L121" s="14">
+        <v>7.0298999999999996</v>
+      </c>
+      <c r="M121" s="14">
+        <v>8.3686000000000007</v>
+      </c>
+      <c r="N121" s="14">
+        <v>5.1098999999999997</v>
+      </c>
+      <c r="O121" s="14">
+        <v>3.8201000000000001</v>
+      </c>
+      <c r="P121" s="14">
+        <v>5.4965999999999999</v>
+      </c>
+      <c r="Q121" s="14">
+        <v>20.5703</v>
+      </c>
+      <c r="R121" s="14">
+        <v>8.5275999999999996</v>
+      </c>
+      <c r="S121" s="14">
+        <v>12.1412</v>
+      </c>
+      <c r="T121" s="14">
+        <v>14.780799999999999</v>
+      </c>
+      <c r="U121" s="14">
+        <v>101.6597</v>
+      </c>
+      <c r="V121" s="14">
+        <v>24.430099999999999</v>
+      </c>
+      <c r="W121" s="14">
+        <v>6.1128999999999998</v>
+      </c>
+      <c r="X121" s="14">
+        <v>7.2019000000000002</v>
+      </c>
+      <c r="Y121" s="14">
+        <v>4.1176000000000004</v>
+      </c>
+      <c r="Z121" s="14">
+        <v>3.3715999999999999</v>
+      </c>
+      <c r="AA121" s="14">
+        <v>5.2801</v>
+      </c>
+      <c r="AB121" s="14">
+        <v>20.3063</v>
+      </c>
+      <c r="AC121" s="14">
+        <v>9.4856999999999996</v>
+      </c>
+      <c r="AD121" s="14">
+        <v>10.341699999999999</v>
+      </c>
     </row>
     <row r="122" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F122" s="15"/>
       <c r="G122" s="29"/>
-      <c r="H122" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I122" s="16"/>
+      <c r="J122" s="17"/>
+      <c r="K122" s="16"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="16"/>
+      <c r="N122" s="16"/>
+      <c r="O122" s="16"/>
+      <c r="P122" s="16"/>
+      <c r="Q122" s="16"/>
+      <c r="R122" s="16"/>
+      <c r="S122" s="16"/>
+      <c r="T122" s="16"/>
+      <c r="U122" s="16"/>
+      <c r="V122" s="16"/>
+      <c r="W122" s="16"/>
+      <c r="X122" s="16"/>
+      <c r="Y122" s="16"/>
+      <c r="Z122" s="16"/>
+      <c r="AA122" s="16"/>
+      <c r="AB122" s="16"/>
+      <c r="AC122" s="16"/>
+      <c r="AD122" s="16"/>
     </row>
     <row r="123" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F123" s="15"/>
       <c r="G123" s="29"/>
       <c r="H123" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J123" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J123" s="30"/>
     </row>
     <row r="124" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="15"/>
       <c r="G124" s="29"/>
-      <c r="H124" s="31" t="s">
-        <v>293</v>
+      <c r="H124" s="30" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="125" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="15"/>
       <c r="G125" s="29"/>
-      <c r="H125" s="38" t="s">
+      <c r="H125" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J125" s="31"/>
+    </row>
+    <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F126" s="15"/>
+      <c r="G126" s="29"/>
+      <c r="H126" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="127" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="15"/>
+      <c r="G127" s="29"/>
+      <c r="H127" s="38" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="18"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="32"/>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+    </row>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="172" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="68" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3266852B-D112-4756-A03B-4F1D470A5AD4}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:V39"/>
+  <dimension ref="A1:V40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -13807,98 +14000,158 @@
       <c r="N33" s="14">
         <v>41.907699999999998</v>
       </c>
       <c r="O33" s="14">
         <v>45.077800000000003</v>
       </c>
       <c r="P33" s="14">
         <v>93.513300000000001</v>
       </c>
       <c r="Q33" s="14">
         <v>51.428699999999999</v>
       </c>
       <c r="R33" s="14">
         <v>9.5663999999999998</v>
       </c>
       <c r="S33" s="14">
         <v>8.8846000000000007</v>
       </c>
       <c r="T33" s="14">
         <v>33.445900000000002</v>
       </c>
       <c r="U33" s="14">
         <v>42.849600000000002</v>
       </c>
     </row>
-    <row r="34" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U34" s="16"/>
+    <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>379</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="19"/>
+      <c r="F34" s="4">
+        <v>1</v>
+      </c>
+      <c r="H34" s="20">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="J34" s="14">
+        <v>105.72539999999999</v>
+      </c>
+      <c r="K34" s="14">
+        <v>62.023499999999999</v>
+      </c>
+      <c r="L34" s="14">
+        <v>12.147500000000001</v>
+      </c>
+      <c r="M34" s="14">
+        <v>8.8437000000000001</v>
+      </c>
+      <c r="N34" s="14">
+        <v>41.032499999999999</v>
+      </c>
+      <c r="O34" s="14">
+        <v>43.701900000000002</v>
+      </c>
+      <c r="P34" s="14">
+        <v>92.095299999999995</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>51.174500000000002</v>
+      </c>
+      <c r="R34" s="14">
+        <v>10.8653</v>
+      </c>
+      <c r="S34" s="14">
+        <v>7.8193999999999999</v>
+      </c>
+      <c r="T34" s="14">
+        <v>32.984299999999998</v>
+      </c>
+      <c r="U34" s="14">
+        <v>41.541699999999999</v>
+      </c>
     </row>
     <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="36"/>
-      <c r="H35" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="30"/>
+      <c r="H35" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="16"/>
+      <c r="O35" s="16"/>
+      <c r="P35" s="16"/>
+      <c r="Q35" s="16"/>
+      <c r="R35" s="16"/>
+      <c r="S35" s="16"/>
+      <c r="T35" s="16"/>
+      <c r="U35" s="16"/>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="36"/>
       <c r="H36" s="30" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J36" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J36" s="30"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="36"/>
-      <c r="H37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="30"/>
+      <c r="H37" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="31"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="36"/>
       <c r="H38" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="J38" s="30"/>
+    </row>
+    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="36"/>
+      <c r="H39" s="31" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F39" s="42"/>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C9A872C-5452-4395-8076-EB840B7B44C1}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AE25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
@@ -15725,51 +15978,51 @@
       <c r="H20" s="31" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFA55173-A729-4BE7-A145-50C5F113DB56}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:V89"/>
+  <dimension ref="A1:V91"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.77734375" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -20355,118 +20608,238 @@
       <c r="N83" s="14">
         <v>43.0623</v>
       </c>
       <c r="O83" s="14">
         <v>38.951000000000001</v>
       </c>
       <c r="P83" s="14">
         <v>86.455500000000001</v>
       </c>
       <c r="Q83" s="14">
         <v>49.7239</v>
       </c>
       <c r="R83" s="14">
         <v>9.0637000000000008</v>
       </c>
       <c r="S83" s="14">
         <v>5.9335000000000004</v>
       </c>
       <c r="T83" s="14">
         <v>34.868299999999998</v>
       </c>
       <c r="U83" s="14">
         <v>37.060899999999997</v>
       </c>
     </row>
-    <row r="84" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="J85" s="30"/>
+    <row r="84" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B84" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="C84" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="19"/>
+      <c r="F84" s="4">
+        <v>1</v>
+      </c>
+      <c r="H84" s="20">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="J84" s="14">
+        <v>115.1156</v>
+      </c>
+      <c r="K84" s="14">
+        <v>68.911500000000004</v>
+      </c>
+      <c r="L84" s="14">
+        <v>13.015000000000001</v>
+      </c>
+      <c r="M84" s="14">
+        <v>8.9214000000000002</v>
+      </c>
+      <c r="N84" s="14">
+        <v>46.975000000000001</v>
+      </c>
+      <c r="O84" s="14">
+        <v>46.203800000000001</v>
+      </c>
+      <c r="P84" s="14">
+        <v>100.1876</v>
+      </c>
+      <c r="Q84" s="14">
+        <v>56.904600000000002</v>
+      </c>
+      <c r="R84" s="14">
+        <v>11.548400000000001</v>
+      </c>
+      <c r="S84" s="14">
+        <v>7.8464999999999998</v>
+      </c>
+      <c r="T84" s="14">
+        <v>37.852600000000002</v>
+      </c>
+      <c r="U84" s="14">
+        <v>43.753599999999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B85" s="19" t="s">
+        <v>381</v>
+      </c>
+      <c r="C85" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="19"/>
+      <c r="F85" s="4">
+        <v>1</v>
+      </c>
+      <c r="H85" s="20">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="J85" s="14">
+        <v>111.6893</v>
+      </c>
+      <c r="K85" s="14">
+        <v>64.7273</v>
+      </c>
+      <c r="L85" s="14">
+        <v>12.716200000000001</v>
+      </c>
+      <c r="M85" s="14">
+        <v>8.6592000000000002</v>
+      </c>
+      <c r="N85" s="14">
+        <v>43.351900000000001</v>
+      </c>
+      <c r="O85" s="14">
+        <v>46.962000000000003</v>
+      </c>
+      <c r="P85" s="14">
+        <v>96.868499999999997</v>
+      </c>
+      <c r="Q85" s="14">
+        <v>52.968299999999999</v>
+      </c>
+      <c r="R85" s="14">
+        <v>11.2037</v>
+      </c>
+      <c r="S85" s="14">
+        <v>7.5625999999999998</v>
+      </c>
+      <c r="T85" s="14">
+        <v>34.598500000000001</v>
+      </c>
+      <c r="U85" s="14">
+        <v>44.7684</v>
+      </c>
     </row>
     <row r="86" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F86" s="36"/>
-      <c r="H86" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="31"/>
+      <c r="H86" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="I86" s="16"/>
+      <c r="J86" s="17"/>
+      <c r="K86" s="16"/>
+      <c r="L86" s="16"/>
+      <c r="M86" s="16"/>
+      <c r="N86" s="16"/>
+      <c r="O86" s="16"/>
+      <c r="P86" s="16"/>
+      <c r="Q86" s="16"/>
+      <c r="R86" s="16"/>
+      <c r="S86" s="16"/>
+      <c r="T86" s="16"/>
+      <c r="U86" s="16"/>
     </row>
     <row r="87" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="36"/>
       <c r="H87" s="38" t="s">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="J87" s="30"/>
     </row>
     <row r="88" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="36"/>
       <c r="H88" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J88" s="31"/>
+    </row>
+    <row r="89" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="36"/>
+      <c r="H89" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="J89" s="30"/>
+    </row>
+    <row r="90" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="36"/>
+      <c r="H90" s="38" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F89" s="5"/>
+    <row r="91" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{743A7434-EAE0-4706-B689-2B887891E805}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AE52"/>
+  <dimension ref="A1:AE53"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.88671875" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -23874,141 +24247,228 @@
       <c r="W45" s="14">
         <v>6.2613000000000003</v>
       </c>
       <c r="X45" s="14">
         <v>6.4526000000000003</v>
       </c>
       <c r="Y45" s="14">
         <v>4.0785</v>
       </c>
       <c r="Z45" s="14">
         <v>3.6789999999999998</v>
       </c>
       <c r="AA45" s="14">
         <v>5.7477</v>
       </c>
       <c r="AB45" s="14">
         <v>17.870699999999999</v>
       </c>
       <c r="AC45" s="14">
         <v>4.7957999999999998</v>
       </c>
       <c r="AD45" s="14">
         <v>10.271699999999999</v>
       </c>
     </row>
-    <row r="46" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AD46" s="16"/>
+    <row r="46" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>379</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="19"/>
+      <c r="F46" s="4">
+        <v>1</v>
+      </c>
+      <c r="H46" s="20">
+        <v>2026000103</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="J46" s="14">
+        <v>111.422</v>
+      </c>
+      <c r="K46" s="14">
+        <v>31.631799999999998</v>
+      </c>
+      <c r="L46" s="14">
+        <v>6.58</v>
+      </c>
+      <c r="M46" s="14">
+        <v>9.8737999999999992</v>
+      </c>
+      <c r="N46" s="14">
+        <v>4.4858000000000002</v>
+      </c>
+      <c r="O46" s="14">
+        <v>3.6747999999999998</v>
+      </c>
+      <c r="P46" s="14">
+        <v>5.6191000000000004</v>
+      </c>
+      <c r="Q46" s="14">
+        <v>18.7944</v>
+      </c>
+      <c r="R46" s="14">
+        <v>4.1595000000000004</v>
+      </c>
+      <c r="S46" s="14">
+        <v>11.604699999999999</v>
+      </c>
+      <c r="T46" s="14">
+        <v>14.9984</v>
+      </c>
+      <c r="U46" s="14">
+        <v>97.057500000000005</v>
+      </c>
+      <c r="V46" s="14">
+        <v>24.501799999999999</v>
+      </c>
+      <c r="W46" s="14">
+        <v>5.7516999999999996</v>
+      </c>
+      <c r="X46" s="14">
+        <v>8.8553999999999995</v>
+      </c>
+      <c r="Y46" s="14">
+        <v>3.6890000000000001</v>
+      </c>
+      <c r="Z46" s="14">
+        <v>3.2928000000000002</v>
+      </c>
+      <c r="AA46" s="14">
+        <v>5.3874000000000004</v>
+      </c>
+      <c r="AB46" s="14">
+        <v>18.738199999999999</v>
+      </c>
+      <c r="AC46" s="14">
+        <v>4.3418999999999999</v>
+      </c>
+      <c r="AD46" s="14">
+        <v>10.004</v>
+      </c>
     </row>
     <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F47" s="15"/>
       <c r="G47" s="29"/>
-      <c r="H47" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="30"/>
+      <c r="H47" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="16"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="16"/>
+      <c r="M47" s="16"/>
+      <c r="N47" s="16"/>
+      <c r="O47" s="16"/>
+      <c r="P47" s="16"/>
+      <c r="Q47" s="16"/>
+      <c r="R47" s="16"/>
+      <c r="S47" s="16"/>
+      <c r="T47" s="16"/>
+      <c r="U47" s="16"/>
+      <c r="V47" s="16"/>
+      <c r="W47" s="16"/>
+      <c r="X47" s="16"/>
+      <c r="Y47" s="16"/>
+      <c r="Z47" s="16"/>
+      <c r="AA47" s="16"/>
+      <c r="AB47" s="16"/>
+      <c r="AC47" s="16"/>
+      <c r="AD47" s="16"/>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="15"/>
       <c r="G48" s="29"/>
       <c r="H48" s="30" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J48" s="30"/>
     </row>
     <row r="49" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="15"/>
       <c r="G49" s="29"/>
       <c r="H49" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J49" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="J49" s="30"/>
     </row>
     <row r="50" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="15"/>
       <c r="G50" s="29"/>
-      <c r="H50" s="31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J50" s="31"/>
     </row>
     <row r="51" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="15"/>
       <c r="G51" s="29"/>
       <c r="H51" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="15"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="31" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="H52" s="32"/>
+    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="18"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B419BAF0-B60D-459C-A9D7-082085041F32}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:V39"/>
+  <dimension ref="A1:V40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -25594,98 +26054,158 @@
       <c r="N33" s="14">
         <v>45.954500000000003</v>
       </c>
       <c r="O33" s="14">
         <v>43.316099999999999</v>
       </c>
       <c r="P33" s="14">
         <v>94.531800000000004</v>
       </c>
       <c r="Q33" s="14">
         <v>53.8354</v>
       </c>
       <c r="R33" s="14">
         <v>9.1685999999999996</v>
       </c>
       <c r="S33" s="14">
         <v>8.3003</v>
       </c>
       <c r="T33" s="14">
         <v>36.675600000000003</v>
       </c>
       <c r="U33" s="14">
         <v>41.174999999999997</v>
       </c>
     </row>
-    <row r="34" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U34" s="16"/>
+    <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>379</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="19"/>
+      <c r="F34" s="4">
+        <v>1</v>
+      </c>
+      <c r="H34" s="20">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="J34" s="14">
+        <v>105.5065</v>
+      </c>
+      <c r="K34" s="14">
+        <v>63.804099999999998</v>
+      </c>
+      <c r="L34" s="14">
+        <v>11.2201</v>
+      </c>
+      <c r="M34" s="14">
+        <v>8.0116999999999994</v>
+      </c>
+      <c r="N34" s="14">
+        <v>44.572200000000002</v>
+      </c>
+      <c r="O34" s="14">
+        <v>41.702199999999998</v>
+      </c>
+      <c r="P34" s="14">
+        <v>91.904600000000002</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>52.643700000000003</v>
+      </c>
+      <c r="R34" s="14">
+        <v>10.0358</v>
+      </c>
+      <c r="S34" s="14">
+        <v>7.0838000000000001</v>
+      </c>
+      <c r="T34" s="14">
+        <v>35.829799999999999</v>
+      </c>
+      <c r="U34" s="14">
+        <v>39.640900000000002</v>
+      </c>
     </row>
     <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="36"/>
-      <c r="H35" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="30"/>
+      <c r="H35" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="16"/>
+      <c r="O35" s="16"/>
+      <c r="P35" s="16"/>
+      <c r="Q35" s="16"/>
+      <c r="R35" s="16"/>
+      <c r="S35" s="16"/>
+      <c r="T35" s="16"/>
+      <c r="U35" s="16"/>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="36"/>
       <c r="H36" s="30" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J36" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J36" s="30"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="36"/>
-      <c r="H37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="30"/>
+      <c r="H37" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="31"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="36"/>
       <c r="H38" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="J38" s="30"/>
+    </row>
+    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="36"/>
+      <c r="H39" s="31" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F39" s="42"/>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B99B560-F7CB-4D27-BE24-AC345DA090E1}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AE25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
@@ -37404,143 +37924,315 @@
       <c r="W119" s="14">
         <v>5.9619999999999997</v>
       </c>
       <c r="X119" s="14">
         <v>8.4524000000000008</v>
       </c>
       <c r="Y119" s="14">
         <v>3.0175000000000001</v>
       </c>
       <c r="Z119" s="14">
         <v>2.8073999999999999</v>
       </c>
       <c r="AA119" s="14">
         <v>4.2320000000000002</v>
       </c>
       <c r="AB119" s="14">
         <v>19.157800000000002</v>
       </c>
       <c r="AC119" s="14">
         <v>4.6616999999999997</v>
       </c>
       <c r="AD119" s="14">
         <v>9.4422999999999995</v>
       </c>
     </row>
-    <row r="120" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="J121" s="30"/>
+    <row r="120" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B120" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="C120" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="19"/>
+      <c r="F120" s="4">
+        <v>1</v>
+      </c>
+      <c r="H120" s="20">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="J120" s="14">
+        <v>121.6798</v>
+      </c>
+      <c r="K120" s="14">
+        <v>31.328299999999999</v>
+      </c>
+      <c r="L120" s="14">
+        <v>7.5209000000000001</v>
+      </c>
+      <c r="M120" s="14">
+        <v>8.6335999999999995</v>
+      </c>
+      <c r="N120" s="14">
+        <v>5.1414</v>
+      </c>
+      <c r="O120" s="14">
+        <v>5.0552000000000001</v>
+      </c>
+      <c r="P120" s="14">
+        <v>5.3879999999999999</v>
+      </c>
+      <c r="Q120" s="14">
+        <v>22.778700000000001</v>
+      </c>
+      <c r="R120" s="14">
+        <v>7.819</v>
+      </c>
+      <c r="S120" s="14">
+        <v>13.2751</v>
+      </c>
+      <c r="T120" s="14">
+        <v>14.739800000000001</v>
+      </c>
+      <c r="U120" s="14">
+        <v>105.9006</v>
+      </c>
+      <c r="V120" s="14">
+        <v>24.342099999999999</v>
+      </c>
+      <c r="W120" s="14">
+        <v>6.5742000000000003</v>
+      </c>
+      <c r="X120" s="14">
+        <v>7.9207000000000001</v>
+      </c>
+      <c r="Y120" s="14">
+        <v>4.1731999999999996</v>
+      </c>
+      <c r="Z120" s="14">
+        <v>4.4974999999999996</v>
+      </c>
+      <c r="AA120" s="14">
+        <v>5.1608999999999998</v>
+      </c>
+      <c r="AB120" s="14">
+        <v>22.4421</v>
+      </c>
+      <c r="AC120" s="14">
+        <v>8.1532999999999998</v>
+      </c>
+      <c r="AD120" s="14">
+        <v>11.356</v>
+      </c>
+    </row>
+    <row r="121" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>381</v>
+      </c>
+      <c r="C121" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="19"/>
+      <c r="F121" s="4">
+        <v>1</v>
+      </c>
+      <c r="H121" s="20">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="J121" s="14">
+        <v>116.92310000000001</v>
+      </c>
+      <c r="K121" s="14">
+        <v>28.955500000000001</v>
+      </c>
+      <c r="L121" s="14">
+        <v>7.5349000000000004</v>
+      </c>
+      <c r="M121" s="14">
+        <v>7.5701999999999998</v>
+      </c>
+      <c r="N121" s="14">
+        <v>4.9553000000000003</v>
+      </c>
+      <c r="O121" s="14">
+        <v>4.0270999999999999</v>
+      </c>
+      <c r="P121" s="14">
+        <v>4.617</v>
+      </c>
+      <c r="Q121" s="14">
+        <v>21.9727</v>
+      </c>
+      <c r="R121" s="14">
+        <v>11.171200000000001</v>
+      </c>
+      <c r="S121" s="14">
+        <v>12.151</v>
+      </c>
+      <c r="T121" s="14">
+        <v>13.968500000000001</v>
+      </c>
+      <c r="U121" s="14">
+        <v>101.40770000000001</v>
+      </c>
+      <c r="V121" s="14">
+        <v>22.550999999999998</v>
+      </c>
+      <c r="W121" s="14">
+        <v>6.5521000000000003</v>
+      </c>
+      <c r="X121" s="14">
+        <v>6.5148000000000001</v>
+      </c>
+      <c r="Y121" s="14">
+        <v>3.9929999999999999</v>
+      </c>
+      <c r="Z121" s="14">
+        <v>3.5543999999999998</v>
+      </c>
+      <c r="AA121" s="14">
+        <v>4.4352</v>
+      </c>
+      <c r="AB121" s="14">
+        <v>21.6907</v>
+      </c>
+      <c r="AC121" s="14">
+        <v>12.426299999999999</v>
+      </c>
+      <c r="AD121" s="14">
+        <v>10.35</v>
+      </c>
     </row>
     <row r="122" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F122" s="15"/>
       <c r="G122" s="29"/>
-      <c r="H122" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I122" s="16"/>
+      <c r="J122" s="17"/>
+      <c r="K122" s="16"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="16"/>
+      <c r="N122" s="16"/>
+      <c r="O122" s="16"/>
+      <c r="P122" s="16"/>
+      <c r="Q122" s="16"/>
+      <c r="R122" s="16"/>
+      <c r="S122" s="16"/>
+      <c r="T122" s="16"/>
+      <c r="U122" s="16"/>
+      <c r="V122" s="16"/>
+      <c r="W122" s="16"/>
+      <c r="X122" s="16"/>
+      <c r="Y122" s="16"/>
+      <c r="Z122" s="16"/>
+      <c r="AA122" s="16"/>
+      <c r="AB122" s="16"/>
+      <c r="AC122" s="16"/>
+      <c r="AD122" s="16"/>
     </row>
     <row r="123" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F123" s="15"/>
       <c r="G123" s="29"/>
       <c r="H123" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J123" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J123" s="30"/>
     </row>
     <row r="124" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="15"/>
       <c r="G124" s="29"/>
-      <c r="H124" s="31" t="s">
-        <v>293</v>
+      <c r="H124" s="30" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="125" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="15"/>
       <c r="G125" s="29"/>
-      <c r="H125" s="38" t="s">
+      <c r="H125" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J125" s="31"/>
+    </row>
+    <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F126" s="15"/>
+      <c r="G126" s="29"/>
+      <c r="H126" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="127" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="15"/>
+      <c r="G127" s="29"/>
+      <c r="H127" s="38" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="18"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="32"/>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+    </row>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -42173,101 +42865,219 @@
       <c r="N83" s="14">
         <v>39.618899999999996</v>
       </c>
       <c r="O83" s="14">
         <v>40.604999999999997</v>
       </c>
       <c r="P83" s="14">
         <v>85.975300000000004</v>
       </c>
       <c r="Q83" s="14">
         <v>47.894300000000001</v>
       </c>
       <c r="R83" s="14">
         <v>9.5832999999999995</v>
       </c>
       <c r="S83" s="14">
         <v>6.5194999999999999</v>
       </c>
       <c r="T83" s="14">
         <v>32.080100000000002</v>
       </c>
       <c r="U83" s="14">
         <v>38.634599999999999</v>
       </c>
     </row>
-    <row r="84" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="J85" s="30"/>
+    <row r="84" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B84" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="C84" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="19"/>
+      <c r="F84" s="4">
+        <v>1</v>
+      </c>
+      <c r="H84" s="20">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="J84" s="14">
+        <v>116.0474</v>
+      </c>
+      <c r="K84" s="14">
+        <v>67.254599999999996</v>
+      </c>
+      <c r="L84" s="14">
+        <v>14.182600000000001</v>
+      </c>
+      <c r="M84" s="14">
+        <v>10.0108</v>
+      </c>
+      <c r="N84" s="14">
+        <v>43.061500000000002</v>
+      </c>
+      <c r="O84" s="14">
+        <v>48.7928</v>
+      </c>
+      <c r="P84" s="14">
+        <v>100.9986</v>
+      </c>
+      <c r="Q84" s="14">
+        <v>55.5364</v>
+      </c>
+      <c r="R84" s="14">
+        <v>12.5844</v>
+      </c>
+      <c r="S84" s="14">
+        <v>8.8045000000000009</v>
+      </c>
+      <c r="T84" s="14">
+        <v>34.698999999999998</v>
+      </c>
+      <c r="U84" s="14">
+        <v>46.205300000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B85" s="19" t="s">
+        <v>381</v>
+      </c>
+      <c r="C85" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="19"/>
+      <c r="F85" s="4">
+        <v>1</v>
+      </c>
+      <c r="H85" s="20">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="J85" s="14">
+        <v>111.8125</v>
+      </c>
+      <c r="K85" s="14">
+        <v>62.250300000000003</v>
+      </c>
+      <c r="L85" s="14">
+        <v>13.558</v>
+      </c>
+      <c r="M85" s="14">
+        <v>9.1936</v>
+      </c>
+      <c r="N85" s="14">
+        <v>39.499000000000002</v>
+      </c>
+      <c r="O85" s="14">
+        <v>49.562199999999997</v>
+      </c>
+      <c r="P85" s="14">
+        <v>96.975300000000004</v>
+      </c>
+      <c r="Q85" s="14">
+        <v>50.941299999999998</v>
+      </c>
+      <c r="R85" s="14">
+        <v>11.945399999999999</v>
+      </c>
+      <c r="S85" s="14">
+        <v>8.0294000000000008</v>
+      </c>
+      <c r="T85" s="14">
+        <v>31.523499999999999</v>
+      </c>
+      <c r="U85" s="14">
+        <v>47.247100000000003</v>
+      </c>
     </row>
     <row r="86" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F86" s="36"/>
-      <c r="H86" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="31"/>
+      <c r="H86" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="I86" s="16"/>
+      <c r="J86" s="17"/>
+      <c r="K86" s="16"/>
+      <c r="L86" s="16"/>
+      <c r="M86" s="16"/>
+      <c r="N86" s="16"/>
+      <c r="O86" s="16"/>
+      <c r="P86" s="16"/>
+      <c r="Q86" s="16"/>
+      <c r="R86" s="16"/>
+      <c r="S86" s="16"/>
+      <c r="T86" s="16"/>
+      <c r="U86" s="16"/>
     </row>
     <row r="87" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="36"/>
       <c r="H87" s="38" t="s">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="J87" s="30"/>
     </row>
     <row r="88" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="36"/>
       <c r="H88" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J88" s="31"/>
+    </row>
+    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="36"/>
+      <c r="H89" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="J89" s="30"/>
+    </row>
+    <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="36"/>
+      <c r="H90" s="38" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="5"/>
+    </row>
     <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -42286,51 +43096,51 @@
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9FBC418-420F-42E2-B125-DB4CA8CD6EE1}">
   <sheetPr codeName="Sheet9"/>
-  <dimension ref="A1:AE52"/>
+  <dimension ref="A1:AE53"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -45738,150 +46548,258 @@
       <c r="W45" s="14">
         <v>6.4768999999999997</v>
       </c>
       <c r="X45" s="14">
         <v>5.7906000000000004</v>
       </c>
       <c r="Y45" s="14">
         <v>3.9138000000000002</v>
       </c>
       <c r="Z45" s="14">
         <v>3.9472</v>
       </c>
       <c r="AA45" s="14">
         <v>4.9664000000000001</v>
       </c>
       <c r="AB45" s="14">
         <v>19.234100000000002</v>
       </c>
       <c r="AC45" s="14">
         <v>6.3666999999999998</v>
       </c>
       <c r="AD45" s="14">
         <v>10.2226</v>
       </c>
     </row>
-    <row r="46" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AD46" s="16"/>
+    <row r="46" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>379</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="19"/>
+      <c r="F46" s="4">
+        <v>1</v>
+      </c>
+      <c r="H46" s="20">
+        <v>2026000103</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="J46" s="14">
+        <v>111.2903</v>
+      </c>
+      <c r="K46" s="14">
+        <v>29.971399999999999</v>
+      </c>
+      <c r="L46" s="14">
+        <v>7.2385000000000002</v>
+      </c>
+      <c r="M46" s="14">
+        <v>8.7659000000000002</v>
+      </c>
+      <c r="N46" s="14">
+        <v>4.3723999999999998</v>
+      </c>
+      <c r="O46" s="14">
+        <v>4.0922000000000001</v>
+      </c>
+      <c r="P46" s="14">
+        <v>4.8041</v>
+      </c>
+      <c r="Q46" s="14">
+        <v>20.4072</v>
+      </c>
+      <c r="R46" s="14">
+        <v>5.4939</v>
+      </c>
+      <c r="S46" s="14">
+        <v>11.836600000000001</v>
+      </c>
+      <c r="T46" s="14">
+        <v>14.3081</v>
+      </c>
+      <c r="U46" s="14">
+        <v>96.942700000000002</v>
+      </c>
+      <c r="V46" s="14">
+        <v>23.215699999999998</v>
+      </c>
+      <c r="W46" s="14">
+        <v>6.3273999999999999</v>
+      </c>
+      <c r="X46" s="14">
+        <v>7.8617999999999997</v>
+      </c>
+      <c r="Y46" s="14">
+        <v>3.5958000000000001</v>
+      </c>
+      <c r="Z46" s="14">
+        <v>3.6669</v>
+      </c>
+      <c r="AA46" s="14">
+        <v>4.6060999999999996</v>
+      </c>
+      <c r="AB46" s="14">
+        <v>20.3462</v>
+      </c>
+      <c r="AC46" s="14">
+        <v>5.7347000000000001</v>
+      </c>
+      <c r="AD46" s="14">
+        <v>10.203900000000001</v>
+      </c>
     </row>
     <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F47" s="15"/>
       <c r="G47" s="29"/>
-      <c r="H47" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="30"/>
+      <c r="H47" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="16"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="16"/>
+      <c r="M47" s="16"/>
+      <c r="N47" s="16"/>
+      <c r="O47" s="16"/>
+      <c r="P47" s="16"/>
+      <c r="Q47" s="16"/>
+      <c r="R47" s="16"/>
+      <c r="S47" s="16"/>
+      <c r="T47" s="16"/>
+      <c r="U47" s="16"/>
+      <c r="V47" s="16"/>
+      <c r="W47" s="16"/>
+      <c r="X47" s="16"/>
+      <c r="Y47" s="16"/>
+      <c r="Z47" s="16"/>
+      <c r="AA47" s="16"/>
+      <c r="AB47" s="16"/>
+      <c r="AC47" s="16"/>
+      <c r="AD47" s="16"/>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="15"/>
       <c r="G48" s="29"/>
       <c r="H48" s="30" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J48" s="30"/>
     </row>
     <row r="49" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="15"/>
       <c r="G49" s="29"/>
       <c r="H49" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J49" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="J49" s="30"/>
     </row>
     <row r="50" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="15"/>
       <c r="G50" s="29"/>
-      <c r="H50" s="31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J50" s="31"/>
     </row>
     <row r="51" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="15"/>
       <c r="G51" s="29"/>
       <c r="H51" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="15"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="31" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="H52" s="32"/>
+    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="18"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -46044,111 +46962,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E1B06B-7242-42BA-ABEF-5EDEA770EE26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7017F1D1-8FF3-4EEF-B4E6-ED825B52DE4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B3D2064-DA63-4BEC-AE33-594DBB9E4B01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>