--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202606/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{71A8DCEC-5486-4BEC-A9B0-26BBD5285C77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48F1931C-E155-4F23-8419-EF712FDC48E0}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{94D20EF0-31BE-44B0-AD50-E50BCC9CA767}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{75F96451-BC78-425C-9DC1-6960B9A9E472}"/>
   <bookViews>
-    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="348" yWindow="1332" windowWidth="22644" windowHeight="11676" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="二人以上・月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・二人以上･月(原)" sheetId="5" r:id="rId2"/>
     <sheet name="二人以上･四(原)" sheetId="7" r:id="rId3"/>
     <sheet name="財サ・二人以上･四(原)" sheetId="9" r:id="rId4"/>
     <sheet name="二人以上･年" sheetId="11" r:id="rId5"/>
     <sheet name="財サ・二人以上･年" sheetId="13" r:id="rId6"/>
     <sheet name="二人以上(勤)・月(原)" sheetId="4" r:id="rId7"/>
     <sheet name="財サ・二人以上(勤)･月(原)" sheetId="6" r:id="rId8"/>
     <sheet name="二人以上(勤)･四(原)" sheetId="8" r:id="rId9"/>
     <sheet name="財サ・二人以上(勤)･四(原)" sheetId="10" r:id="rId10"/>
     <sheet name="二人以上(勤)･年" sheetId="12" r:id="rId11"/>
     <sheet name="財サ・二人以上(勤)･年" sheetId="14" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・二人以上(勤)･月(原)'!$H:$I,'財サ・二人以上(勤)･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・二人以上(勤)･四(原)'!$H:$I,'財サ・二人以上(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・二人以上(勤)･年'!$H:$I,'財サ・二人以上(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・二人以上･月(原)'!$H:$I,'財サ・二人以上･月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・二人以上･四(原)'!$H:$I,'財サ・二人以上･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・二人以上･年!$H:$I,財サ・二人以上･年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'二人以上(勤)・月(原)'!$H:$I,'二人以上(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'二人以上(勤)･四(原)'!$H:$I,'二人以上(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'二人以上(勤)･年'!$H:$I,'二人以上(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'二人以上・月(原)'!$H:$I,'二人以上・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'二人以上･四(原)'!$H:$I,'二人以上･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">二人以上･年!$H:$I,二人以上･年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3196" uniqueCount="389">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－１表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1458,50 +1458,71 @@
   <si>
     <t>2026年2月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202603B     </t>
   </si>
   <si>
     <t>2026年3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2026Q1B     </t>
   </si>
   <si>
     <t>2026年1-3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202604B     </t>
   </si>
   <si>
     <t>2026年4月</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t xml:space="preserve">202605B     </t>
+  </si>
+  <si>
+    <t>2026年5月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202606B     </t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q2B     </t>
+  </si>
+  <si>
+    <t>2026年4-6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -12208,128 +12229,300 @@
       <c r="W121" s="14">
         <v>6.1128999999999998</v>
       </c>
       <c r="X121" s="14">
         <v>7.2019000000000002</v>
       </c>
       <c r="Y121" s="14">
         <v>4.1176000000000004</v>
       </c>
       <c r="Z121" s="14">
         <v>3.3715999999999999</v>
       </c>
       <c r="AA121" s="14">
         <v>5.2801</v>
       </c>
       <c r="AB121" s="14">
         <v>20.3063</v>
       </c>
       <c r="AC121" s="14">
         <v>9.4856999999999996</v>
       </c>
       <c r="AD121" s="14">
         <v>10.341699999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="J123" s="30"/>
+    <row r="122" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="C122" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="19"/>
+      <c r="F122" s="4">
+        <v>1</v>
+      </c>
+      <c r="H122" s="20">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="J122" s="14">
+        <v>114.09439999999999</v>
+      </c>
+      <c r="K122" s="14">
+        <v>34.1173</v>
+      </c>
+      <c r="L122" s="14">
+        <v>6.7447999999999997</v>
+      </c>
+      <c r="M122" s="14">
+        <v>7.3051000000000004</v>
+      </c>
+      <c r="N122" s="14">
+        <v>6.0179</v>
+      </c>
+      <c r="O122" s="14">
+        <v>4.1585000000000001</v>
+      </c>
+      <c r="P122" s="14">
+        <v>5.2965999999999998</v>
+      </c>
+      <c r="Q122" s="14">
+        <v>18.779299999999999</v>
+      </c>
+      <c r="R122" s="14">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S122" s="14">
+        <v>11.778499999999999</v>
+      </c>
+      <c r="T122" s="14">
+        <v>14.8361</v>
+      </c>
+      <c r="U122" s="14">
+        <v>98.442099999999996</v>
+      </c>
+      <c r="V122" s="14">
+        <v>26.5092</v>
+      </c>
+      <c r="W122" s="14">
+        <v>5.8346</v>
+      </c>
+      <c r="X122" s="14">
+        <v>6.0926</v>
+      </c>
+      <c r="Y122" s="14">
+        <v>4.8220999999999998</v>
+      </c>
+      <c r="Z122" s="14">
+        <v>3.6671</v>
+      </c>
+      <c r="AA122" s="14">
+        <v>5.0781999999999998</v>
+      </c>
+      <c r="AB122" s="14">
+        <v>18.5017</v>
+      </c>
+      <c r="AC122" s="14">
+        <v>5.6348000000000003</v>
+      </c>
+      <c r="AD122" s="14">
+        <v>9.9817</v>
+      </c>
+    </row>
+    <row r="123" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B123" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="C123" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="19"/>
+      <c r="F123" s="4">
+        <v>1</v>
+      </c>
+      <c r="H123" s="20">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="J123" s="14">
+        <v>104.255</v>
+      </c>
+      <c r="K123" s="14">
+        <v>30.9071</v>
+      </c>
+      <c r="L123" s="14">
+        <v>7.4082999999999997</v>
+      </c>
+      <c r="M123" s="14">
+        <v>6.7895000000000003</v>
+      </c>
+      <c r="N123" s="14">
+        <v>5.3792999999999997</v>
+      </c>
+      <c r="O123" s="14">
+        <v>2.9339</v>
+      </c>
+      <c r="P123" s="14">
+        <v>6.0460000000000003</v>
+      </c>
+      <c r="Q123" s="14">
+        <v>17.5991</v>
+      </c>
+      <c r="R123" s="14">
+        <v>3.0672999999999999</v>
+      </c>
+      <c r="S123" s="14">
+        <v>10.5067</v>
+      </c>
+      <c r="T123" s="14">
+        <v>13.617000000000001</v>
+      </c>
+      <c r="U123" s="14">
+        <v>89.952600000000004</v>
+      </c>
+      <c r="V123" s="14">
+        <v>24.0335</v>
+      </c>
+      <c r="W123" s="14">
+        <v>6.3920000000000003</v>
+      </c>
+      <c r="X123" s="14">
+        <v>5.6580000000000004</v>
+      </c>
+      <c r="Y123" s="14">
+        <v>4.2965999999999998</v>
+      </c>
+      <c r="Z123" s="14">
+        <v>2.5941000000000001</v>
+      </c>
+      <c r="AA123" s="14">
+        <v>5.7253999999999996</v>
+      </c>
+      <c r="AB123" s="14">
+        <v>17.254100000000001</v>
+      </c>
+      <c r="AC123" s="14">
+        <v>3.4119000000000002</v>
+      </c>
+      <c r="AD123" s="14">
+        <v>9.0031999999999996</v>
+      </c>
     </row>
     <row r="124" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="15"/>
       <c r="G124" s="29"/>
-      <c r="H124" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I124" s="16"/>
+      <c r="J124" s="17"/>
+      <c r="K124" s="16"/>
+      <c r="L124" s="16"/>
+      <c r="M124" s="16"/>
+      <c r="N124" s="16"/>
+      <c r="O124" s="16"/>
+      <c r="P124" s="16"/>
+      <c r="Q124" s="16"/>
+      <c r="R124" s="16"/>
+      <c r="S124" s="16"/>
+      <c r="T124" s="16"/>
+      <c r="U124" s="16"/>
+      <c r="V124" s="16"/>
+      <c r="W124" s="16"/>
+      <c r="X124" s="16"/>
+      <c r="Y124" s="16"/>
+      <c r="Z124" s="16"/>
+      <c r="AA124" s="16"/>
+      <c r="AB124" s="16"/>
+      <c r="AC124" s="16"/>
+      <c r="AD124" s="16"/>
     </row>
     <row r="125" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="15"/>
       <c r="G125" s="29"/>
       <c r="H125" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J125" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J125" s="30"/>
     </row>
     <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="15"/>
       <c r="G126" s="29"/>
-      <c r="H126" s="31" t="s">
-        <v>293</v>
+      <c r="H126" s="30" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="127" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F127" s="15"/>
       <c r="G127" s="29"/>
-      <c r="H127" s="38" t="s">
+      <c r="H127" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J127" s="31"/>
+    </row>
+    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="15"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129" s="15"/>
+      <c r="G129" s="29"/>
+      <c r="H129" s="38" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130" s="18"/>
+      <c r="G130" s="29"/>
+      <c r="H130" s="32"/>
+    </row>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+    </row>
     <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -12345,51 +12538,51 @@
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="172" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="68" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3266852B-D112-4756-A03B-4F1D470A5AD4}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:V40"/>
+  <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -14060,98 +14253,158 @@
       <c r="N34" s="14">
         <v>41.032499999999999</v>
       </c>
       <c r="O34" s="14">
         <v>43.701900000000002</v>
       </c>
       <c r="P34" s="14">
         <v>92.095299999999995</v>
       </c>
       <c r="Q34" s="14">
         <v>51.174500000000002</v>
       </c>
       <c r="R34" s="14">
         <v>10.8653</v>
       </c>
       <c r="S34" s="14">
         <v>7.8193999999999999</v>
       </c>
       <c r="T34" s="14">
         <v>32.984299999999998</v>
       </c>
       <c r="U34" s="14">
         <v>41.541699999999999</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U35" s="16"/>
+    <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="19"/>
+      <c r="F35" s="4">
+        <v>1</v>
+      </c>
+      <c r="H35" s="20">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="J35" s="14">
+        <v>105.5667</v>
+      </c>
+      <c r="K35" s="14">
+        <v>60.257800000000003</v>
+      </c>
+      <c r="L35" s="14">
+        <v>12.082599999999999</v>
+      </c>
+      <c r="M35" s="14">
+        <v>8.8521999999999998</v>
+      </c>
+      <c r="N35" s="14">
+        <v>39.323099999999997</v>
+      </c>
+      <c r="O35" s="14">
+        <v>45.308900000000001</v>
+      </c>
+      <c r="P35" s="14">
+        <v>91.241699999999994</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>49.069800000000001</v>
+      </c>
+      <c r="R35" s="14">
+        <v>10.6174</v>
+      </c>
+      <c r="S35" s="14">
+        <v>7.7042999999999999</v>
+      </c>
+      <c r="T35" s="14">
+        <v>31.233599999999999</v>
+      </c>
+      <c r="U35" s="14">
+        <v>43.110300000000002</v>
+      </c>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="36"/>
-      <c r="H36" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="30"/>
+      <c r="H36" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="16"/>
+      <c r="Q36" s="16"/>
+      <c r="R36" s="16"/>
+      <c r="S36" s="16"/>
+      <c r="T36" s="16"/>
+      <c r="U36" s="16"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="36"/>
       <c r="H37" s="30" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J37" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J37" s="30"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="36"/>
-      <c r="H38" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="30"/>
+      <c r="H38" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="31"/>
     </row>
     <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="36"/>
       <c r="H39" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="J39" s="30"/>
+    </row>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="36"/>
+      <c r="H40" s="31" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40" s="42"/>
+    <row r="41" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41" s="42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C9A872C-5452-4395-8076-EB840B7B44C1}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AE25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
@@ -15978,51 +16231,51 @@
       <c r="H20" s="31" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFA55173-A729-4BE7-A145-50C5F113DB56}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:V91"/>
+  <dimension ref="A1:V93"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.77734375" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -20728,118 +20981,238 @@
       <c r="N85" s="14">
         <v>43.351900000000001</v>
       </c>
       <c r="O85" s="14">
         <v>46.962000000000003</v>
       </c>
       <c r="P85" s="14">
         <v>96.868499999999997</v>
       </c>
       <c r="Q85" s="14">
         <v>52.968299999999999</v>
       </c>
       <c r="R85" s="14">
         <v>11.2037</v>
       </c>
       <c r="S85" s="14">
         <v>7.5625999999999998</v>
       </c>
       <c r="T85" s="14">
         <v>34.598500000000001</v>
       </c>
       <c r="U85" s="14">
         <v>44.7684</v>
       </c>
     </row>
-    <row r="86" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="J87" s="30"/>
+    <row r="86" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B86" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="C86" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="19"/>
+      <c r="F86" s="4">
+        <v>1</v>
+      </c>
+      <c r="H86" s="20">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="J86" s="14">
+        <v>108.9581</v>
+      </c>
+      <c r="K86" s="14">
+        <v>64.925899999999999</v>
+      </c>
+      <c r="L86" s="14">
+        <v>11.3101</v>
+      </c>
+      <c r="M86" s="14">
+        <v>9.2466000000000008</v>
+      </c>
+      <c r="N86" s="14">
+        <v>44.368899999999996</v>
+      </c>
+      <c r="O86" s="14">
+        <v>44.032200000000003</v>
+      </c>
+      <c r="P86" s="14">
+        <v>94.010499999999993</v>
+      </c>
+      <c r="Q86" s="14">
+        <v>52.785299999999999</v>
+      </c>
+      <c r="R86" s="14">
+        <v>9.9473000000000003</v>
+      </c>
+      <c r="S86" s="14">
+        <v>8.0545000000000009</v>
+      </c>
+      <c r="T86" s="14">
+        <v>35.129800000000003</v>
+      </c>
+      <c r="U86" s="14">
+        <v>41.855699999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B87" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="C87" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E87" s="19"/>
+      <c r="F87" s="4">
+        <v>1</v>
+      </c>
+      <c r="H87" s="20">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="J87" s="14">
+        <v>99.508200000000002</v>
+      </c>
+      <c r="K87" s="14">
+        <v>59.404400000000003</v>
+      </c>
+      <c r="L87" s="14">
+        <v>11.255699999999999</v>
+      </c>
+      <c r="M87" s="14">
+        <v>7.0496999999999996</v>
+      </c>
+      <c r="N87" s="14">
+        <v>41.098999999999997</v>
+      </c>
+      <c r="O87" s="14">
+        <v>40.104100000000003</v>
+      </c>
+      <c r="P87" s="14">
+        <v>85.856899999999996</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>48.256999999999998</v>
+      </c>
+      <c r="R87" s="14">
+        <v>9.8561999999999994</v>
+      </c>
+      <c r="S87" s="14">
+        <v>6.1142000000000003</v>
+      </c>
+      <c r="T87" s="14">
+        <v>32.566499999999998</v>
+      </c>
+      <c r="U87" s="14">
+        <v>38.1218</v>
+      </c>
     </row>
     <row r="88" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="36"/>
-      <c r="H88" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="31"/>
+      <c r="H88" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="I88" s="16"/>
+      <c r="J88" s="17"/>
+      <c r="K88" s="16"/>
+      <c r="L88" s="16"/>
+      <c r="M88" s="16"/>
+      <c r="N88" s="16"/>
+      <c r="O88" s="16"/>
+      <c r="P88" s="16"/>
+      <c r="Q88" s="16"/>
+      <c r="R88" s="16"/>
+      <c r="S88" s="16"/>
+      <c r="T88" s="16"/>
+      <c r="U88" s="16"/>
     </row>
     <row r="89" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="36"/>
       <c r="H89" s="38" t="s">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="J89" s="30"/>
     </row>
     <row r="90" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="36"/>
       <c r="H90" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J90" s="31"/>
+    </row>
+    <row r="91" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="36"/>
+      <c r="H91" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="J91" s="30"/>
+    </row>
+    <row r="92" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="36"/>
+      <c r="H92" s="38" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="91" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F91" s="5"/>
+    <row r="93" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{743A7434-EAE0-4706-B689-2B887891E805}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AE53"/>
+  <dimension ref="A1:AE54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.88671875" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -24334,141 +24707,228 @@
       <c r="W46" s="14">
         <v>5.7516999999999996</v>
       </c>
       <c r="X46" s="14">
         <v>8.8553999999999995</v>
       </c>
       <c r="Y46" s="14">
         <v>3.6890000000000001</v>
       </c>
       <c r="Z46" s="14">
         <v>3.2928000000000002</v>
       </c>
       <c r="AA46" s="14">
         <v>5.3874000000000004</v>
       </c>
       <c r="AB46" s="14">
         <v>18.738199999999999</v>
       </c>
       <c r="AC46" s="14">
         <v>4.3418999999999999</v>
       </c>
       <c r="AD46" s="14">
         <v>10.004</v>
       </c>
     </row>
-    <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AD47" s="16"/>
+    <row r="47" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="19"/>
+      <c r="F47" s="4">
+        <v>1</v>
+      </c>
+      <c r="H47" s="20">
+        <v>2026000406</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="J47" s="14">
+        <v>111.85429999999999</v>
+      </c>
+      <c r="K47" s="14">
+        <v>32.130899999999997</v>
+      </c>
+      <c r="L47" s="14">
+        <v>7.0609999999999999</v>
+      </c>
+      <c r="M47" s="14">
+        <v>7.4878</v>
+      </c>
+      <c r="N47" s="14">
+        <v>5.5023999999999997</v>
+      </c>
+      <c r="O47" s="14">
+        <v>3.6375000000000002</v>
+      </c>
+      <c r="P47" s="14">
+        <v>5.6131000000000002</v>
+      </c>
+      <c r="Q47" s="14">
+        <v>18.982900000000001</v>
+      </c>
+      <c r="R47" s="14">
+        <v>5.5515999999999996</v>
+      </c>
+      <c r="S47" s="14">
+        <v>11.4754</v>
+      </c>
+      <c r="T47" s="14">
+        <v>14.411300000000001</v>
+      </c>
+      <c r="U47" s="14">
+        <v>96.676199999999994</v>
+      </c>
+      <c r="V47" s="14">
+        <v>24.985099999999999</v>
+      </c>
+      <c r="W47" s="14">
+        <v>6.1134000000000004</v>
+      </c>
+      <c r="X47" s="14">
+        <v>6.3080999999999996</v>
+      </c>
+      <c r="Y47" s="14">
+        <v>4.4124999999999996</v>
+      </c>
+      <c r="Z47" s="14">
+        <v>3.2105000000000001</v>
+      </c>
+      <c r="AA47" s="14">
+        <v>5.3611000000000004</v>
+      </c>
+      <c r="AB47" s="14">
+        <v>18.684000000000001</v>
+      </c>
+      <c r="AC47" s="14">
+        <v>6.1753</v>
+      </c>
+      <c r="AD47" s="14">
+        <v>9.7746999999999993</v>
+      </c>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="15"/>
       <c r="G48" s="29"/>
-      <c r="H48" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="30"/>
+      <c r="H48" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I48" s="16"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="16"/>
+      <c r="O48" s="16"/>
+      <c r="P48" s="16"/>
+      <c r="Q48" s="16"/>
+      <c r="R48" s="16"/>
+      <c r="S48" s="16"/>
+      <c r="T48" s="16"/>
+      <c r="U48" s="16"/>
+      <c r="V48" s="16"/>
+      <c r="W48" s="16"/>
+      <c r="X48" s="16"/>
+      <c r="Y48" s="16"/>
+      <c r="Z48" s="16"/>
+      <c r="AA48" s="16"/>
+      <c r="AB48" s="16"/>
+      <c r="AC48" s="16"/>
+      <c r="AD48" s="16"/>
     </row>
     <row r="49" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="15"/>
       <c r="G49" s="29"/>
       <c r="H49" s="30" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J49" s="30"/>
     </row>
     <row r="50" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="15"/>
       <c r="G50" s="29"/>
       <c r="H50" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J50" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="J50" s="30"/>
     </row>
     <row r="51" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="15"/>
       <c r="G51" s="29"/>
-      <c r="H51" s="31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J51" s="31"/>
     </row>
     <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F52" s="15"/>
       <c r="G52" s="29"/>
       <c r="H52" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="15"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="31" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="H53" s="32"/>
+    <row r="54" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54" s="18"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B419BAF0-B60D-459C-A9D7-082085041F32}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:V40"/>
+  <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -26114,98 +26574,158 @@
       <c r="N34" s="14">
         <v>44.572200000000002</v>
       </c>
       <c r="O34" s="14">
         <v>41.702199999999998</v>
       </c>
       <c r="P34" s="14">
         <v>91.904600000000002</v>
       </c>
       <c r="Q34" s="14">
         <v>52.643700000000003</v>
       </c>
       <c r="R34" s="14">
         <v>10.0358</v>
       </c>
       <c r="S34" s="14">
         <v>7.0838000000000001</v>
       </c>
       <c r="T34" s="14">
         <v>35.829799999999999</v>
       </c>
       <c r="U34" s="14">
         <v>39.640900000000002</v>
       </c>
     </row>
-    <row r="35" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U35" s="16"/>
+    <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="19"/>
+      <c r="F35" s="4">
+        <v>1</v>
+      </c>
+      <c r="H35" s="20">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="J35" s="14">
+        <v>106.71850000000001</v>
+      </c>
+      <c r="K35" s="14">
+        <v>63.019199999999998</v>
+      </c>
+      <c r="L35" s="14">
+        <v>11.7607</v>
+      </c>
+      <c r="M35" s="14">
+        <v>8.3185000000000002</v>
+      </c>
+      <c r="N35" s="14">
+        <v>42.939900000000002</v>
+      </c>
+      <c r="O35" s="14">
+        <v>43.699399999999997</v>
+      </c>
+      <c r="P35" s="14">
+        <v>92.237300000000005</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>51.318600000000004</v>
+      </c>
+      <c r="R35" s="14">
+        <v>10.3345</v>
+      </c>
+      <c r="S35" s="14">
+        <v>7.2397999999999998</v>
+      </c>
+      <c r="T35" s="14">
+        <v>34.106400000000001</v>
+      </c>
+      <c r="U35" s="14">
+        <v>41.578899999999997</v>
+      </c>
     </row>
     <row r="36" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="36"/>
-      <c r="H36" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="30"/>
+      <c r="H36" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="16"/>
+      <c r="Q36" s="16"/>
+      <c r="R36" s="16"/>
+      <c r="S36" s="16"/>
+      <c r="T36" s="16"/>
+      <c r="U36" s="16"/>
     </row>
     <row r="37" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="36"/>
       <c r="H37" s="30" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J37" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J37" s="30"/>
     </row>
     <row r="38" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="36"/>
-      <c r="H38" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="30"/>
+      <c r="H38" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="31"/>
     </row>
     <row r="39" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="36"/>
       <c r="H39" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="J39" s="30"/>
+    </row>
+    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="36"/>
+      <c r="H40" s="31" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="40" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40" s="42"/>
+    <row r="41" spans="1:21" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41" s="42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B99B560-F7CB-4D27-BE24-AC345DA090E1}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AE25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
@@ -38098,128 +38618,300 @@
       <c r="W121" s="14">
         <v>6.5521000000000003</v>
       </c>
       <c r="X121" s="14">
         <v>6.5148000000000001</v>
       </c>
       <c r="Y121" s="14">
         <v>3.9929999999999999</v>
       </c>
       <c r="Z121" s="14">
         <v>3.5543999999999998</v>
       </c>
       <c r="AA121" s="14">
         <v>4.4352</v>
       </c>
       <c r="AB121" s="14">
         <v>21.6907</v>
       </c>
       <c r="AC121" s="14">
         <v>12.426299999999999</v>
       </c>
       <c r="AD121" s="14">
         <v>10.35</v>
       </c>
     </row>
-    <row r="122" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="J123" s="30"/>
+    <row r="122" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B122" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="C122" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="19"/>
+      <c r="F122" s="4">
+        <v>1</v>
+      </c>
+      <c r="H122" s="20">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="J122" s="14">
+        <v>112.7938</v>
+      </c>
+      <c r="K122" s="14">
+        <v>32.0837</v>
+      </c>
+      <c r="L122" s="14">
+        <v>6.9840999999999998</v>
+      </c>
+      <c r="M122" s="14">
+        <v>6.5918000000000001</v>
+      </c>
+      <c r="N122" s="14">
+        <v>5.9371999999999998</v>
+      </c>
+      <c r="O122" s="14">
+        <v>4.4588999999999999</v>
+      </c>
+      <c r="P122" s="14">
+        <v>4.6657000000000002</v>
+      </c>
+      <c r="Q122" s="14">
+        <v>19.217099999999999</v>
+      </c>
+      <c r="R122" s="14">
+        <v>6.4705000000000004</v>
+      </c>
+      <c r="S122" s="14">
+        <v>11.9114</v>
+      </c>
+      <c r="T122" s="14">
+        <v>14.4735</v>
+      </c>
+      <c r="U122" s="14">
+        <v>97.32</v>
+      </c>
+      <c r="V122" s="14">
+        <v>24.929099999999998</v>
+      </c>
+      <c r="W122" s="14">
+        <v>6.0415999999999999</v>
+      </c>
+      <c r="X122" s="14">
+        <v>5.4977</v>
+      </c>
+      <c r="Y122" s="14">
+        <v>4.7573999999999996</v>
+      </c>
+      <c r="Z122" s="14">
+        <v>3.9319999999999999</v>
+      </c>
+      <c r="AA122" s="14">
+        <v>4.4733999999999998</v>
+      </c>
+      <c r="AB122" s="14">
+        <v>18.9331</v>
+      </c>
+      <c r="AC122" s="14">
+        <v>7.2054999999999998</v>
+      </c>
+      <c r="AD122" s="14">
+        <v>10.0944</v>
+      </c>
+    </row>
+    <row r="123" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B123" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="C123" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="19"/>
+      <c r="F123" s="4">
+        <v>1</v>
+      </c>
+      <c r="H123" s="20">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="J123" s="14">
+        <v>101.7038</v>
+      </c>
+      <c r="K123" s="14">
+        <v>28.831800000000001</v>
+      </c>
+      <c r="L123" s="14">
+        <v>7.3532000000000002</v>
+      </c>
+      <c r="M123" s="14">
+        <v>6.1140999999999996</v>
+      </c>
+      <c r="N123" s="14">
+        <v>5.2256999999999998</v>
+      </c>
+      <c r="O123" s="14">
+        <v>3.0219</v>
+      </c>
+      <c r="P123" s="14">
+        <v>5.109</v>
+      </c>
+      <c r="Q123" s="14">
+        <v>18.4496</v>
+      </c>
+      <c r="R123" s="14">
+        <v>4.0570000000000004</v>
+      </c>
+      <c r="S123" s="14">
+        <v>10.520799999999999</v>
+      </c>
+      <c r="T123" s="14">
+        <v>13.0206</v>
+      </c>
+      <c r="U123" s="14">
+        <v>87.751300000000001</v>
+      </c>
+      <c r="V123" s="14">
+        <v>22.419699999999999</v>
+      </c>
+      <c r="W123" s="14">
+        <v>6.3444000000000003</v>
+      </c>
+      <c r="X123" s="14">
+        <v>5.0951000000000004</v>
+      </c>
+      <c r="Y123" s="14">
+        <v>4.1738999999999997</v>
+      </c>
+      <c r="Z123" s="14">
+        <v>2.6718999999999999</v>
+      </c>
+      <c r="AA123" s="14">
+        <v>4.8380000000000001</v>
+      </c>
+      <c r="AB123" s="14">
+        <v>18.087900000000001</v>
+      </c>
+      <c r="AC123" s="14">
+        <v>4.5128000000000004</v>
+      </c>
+      <c r="AD123" s="14">
+        <v>9.0152999999999999</v>
+      </c>
     </row>
     <row r="124" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="15"/>
       <c r="G124" s="29"/>
-      <c r="H124" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I124" s="16"/>
+      <c r="J124" s="17"/>
+      <c r="K124" s="16"/>
+      <c r="L124" s="16"/>
+      <c r="M124" s="16"/>
+      <c r="N124" s="16"/>
+      <c r="O124" s="16"/>
+      <c r="P124" s="16"/>
+      <c r="Q124" s="16"/>
+      <c r="R124" s="16"/>
+      <c r="S124" s="16"/>
+      <c r="T124" s="16"/>
+      <c r="U124" s="16"/>
+      <c r="V124" s="16"/>
+      <c r="W124" s="16"/>
+      <c r="X124" s="16"/>
+      <c r="Y124" s="16"/>
+      <c r="Z124" s="16"/>
+      <c r="AA124" s="16"/>
+      <c r="AB124" s="16"/>
+      <c r="AC124" s="16"/>
+      <c r="AD124" s="16"/>
     </row>
     <row r="125" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="15"/>
       <c r="G125" s="29"/>
       <c r="H125" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J125" s="31"/>
+        <v>26</v>
+      </c>
+      <c r="J125" s="30"/>
     </row>
     <row r="126" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="15"/>
       <c r="G126" s="29"/>
-      <c r="H126" s="31" t="s">
-        <v>293</v>
+      <c r="H126" s="30" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="127" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F127" s="15"/>
       <c r="G127" s="29"/>
-      <c r="H127" s="38" t="s">
+      <c r="H127" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J127" s="31"/>
+    </row>
+    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="15"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129" s="15"/>
+      <c r="G129" s="29"/>
+      <c r="H129" s="38" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="128" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130" s="18"/>
+      <c r="G130" s="29"/>
+      <c r="H130" s="32"/>
+    </row>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+    </row>
     <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="136" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="139" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -42985,101 +43677,219 @@
       <c r="N85" s="14">
         <v>39.499000000000002</v>
       </c>
       <c r="O85" s="14">
         <v>49.562199999999997</v>
       </c>
       <c r="P85" s="14">
         <v>96.975300000000004</v>
       </c>
       <c r="Q85" s="14">
         <v>50.941299999999998</v>
       </c>
       <c r="R85" s="14">
         <v>11.945399999999999</v>
       </c>
       <c r="S85" s="14">
         <v>8.0294000000000008</v>
       </c>
       <c r="T85" s="14">
         <v>31.523499999999999</v>
       </c>
       <c r="U85" s="14">
         <v>47.247100000000003</v>
       </c>
     </row>
-    <row r="86" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="J87" s="30"/>
+    <row r="86" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B86" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="C86" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="19"/>
+      <c r="F86" s="4">
+        <v>1</v>
+      </c>
+      <c r="H86" s="20">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="J86" s="14">
+        <v>107.79049999999999</v>
+      </c>
+      <c r="K86" s="14">
+        <v>62.196800000000003</v>
+      </c>
+      <c r="L86" s="14">
+        <v>11.2323</v>
+      </c>
+      <c r="M86" s="14">
+        <v>10.012700000000001</v>
+      </c>
+      <c r="N86" s="14">
+        <v>40.952199999999998</v>
+      </c>
+      <c r="O86" s="14">
+        <v>45.593400000000003</v>
+      </c>
+      <c r="P86" s="14">
+        <v>93.003</v>
+      </c>
+      <c r="Q86" s="14">
+        <v>50.566499999999998</v>
+      </c>
+      <c r="R86" s="14">
+        <v>9.8788999999999998</v>
+      </c>
+      <c r="S86" s="14">
+        <v>8.7218</v>
+      </c>
+      <c r="T86" s="14">
+        <v>32.424500000000002</v>
+      </c>
+      <c r="U86" s="14">
+        <v>43.339700000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B87" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="C87" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E87" s="19"/>
+      <c r="F87" s="4">
+        <v>1</v>
+      </c>
+      <c r="H87" s="20">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="J87" s="14">
+        <v>97.096900000000005</v>
+      </c>
+      <c r="K87" s="14">
+        <v>56.326099999999997</v>
+      </c>
+      <c r="L87" s="14">
+        <v>11.457599999999999</v>
+      </c>
+      <c r="M87" s="14">
+        <v>7.3502999999999998</v>
+      </c>
+      <c r="N87" s="14">
+        <v>37.5182</v>
+      </c>
+      <c r="O87" s="14">
+        <v>40.771099999999997</v>
+      </c>
+      <c r="P87" s="14">
+        <v>83.776499999999999</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>45.756399999999999</v>
+      </c>
+      <c r="R87" s="14">
+        <v>10.0329</v>
+      </c>
+      <c r="S87" s="14">
+        <v>6.375</v>
+      </c>
+      <c r="T87" s="14">
+        <v>29.729099999999999</v>
+      </c>
+      <c r="U87" s="14">
+        <v>38.755800000000001</v>
+      </c>
     </row>
     <row r="88" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="36"/>
-      <c r="H88" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="31"/>
+      <c r="H88" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="I88" s="16"/>
+      <c r="J88" s="17"/>
+      <c r="K88" s="16"/>
+      <c r="L88" s="16"/>
+      <c r="M88" s="16"/>
+      <c r="N88" s="16"/>
+      <c r="O88" s="16"/>
+      <c r="P88" s="16"/>
+      <c r="Q88" s="16"/>
+      <c r="R88" s="16"/>
+      <c r="S88" s="16"/>
+      <c r="T88" s="16"/>
+      <c r="U88" s="16"/>
     </row>
     <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="36"/>
       <c r="H89" s="38" t="s">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="J89" s="30"/>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="36"/>
       <c r="H90" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J90" s="31"/>
+    </row>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="36"/>
+      <c r="H91" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="J91" s="30"/>
+    </row>
+    <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="36"/>
+      <c r="H92" s="38" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="5"/>
+    </row>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -43096,51 +43906,51 @@
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9FBC418-420F-42E2-B125-DB4CA8CD6EE1}">
   <sheetPr codeName="Sheet9"/>
-  <dimension ref="A1:AE53"/>
+  <dimension ref="A1:AE54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="30" width="12" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -46635,193 +47445,260 @@
       <c r="W46" s="14">
         <v>6.3273999999999999</v>
       </c>
       <c r="X46" s="14">
         <v>7.8617999999999997</v>
       </c>
       <c r="Y46" s="14">
         <v>3.5958000000000001</v>
       </c>
       <c r="Z46" s="14">
         <v>3.6669</v>
       </c>
       <c r="AA46" s="14">
         <v>4.6060999999999996</v>
       </c>
       <c r="AB46" s="14">
         <v>20.3462</v>
       </c>
       <c r="AC46" s="14">
         <v>5.7347000000000001</v>
       </c>
       <c r="AD46" s="14">
         <v>10.203900000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AD47" s="16"/>
+    <row r="47" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="19"/>
+      <c r="F47" s="4">
+        <v>1</v>
+      </c>
+      <c r="H47" s="20">
+        <v>2026000406</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="J47" s="14">
+        <v>110.4736</v>
+      </c>
+      <c r="K47" s="14">
+        <v>29.957000000000001</v>
+      </c>
+      <c r="L47" s="14">
+        <v>7.2907000000000002</v>
+      </c>
+      <c r="M47" s="14">
+        <v>6.7587000000000002</v>
+      </c>
+      <c r="N47" s="14">
+        <v>5.3727</v>
+      </c>
+      <c r="O47" s="14">
+        <v>3.8359999999999999</v>
+      </c>
+      <c r="P47" s="14">
+        <v>4.7972000000000001</v>
+      </c>
+      <c r="Q47" s="14">
+        <v>19.879799999999999</v>
+      </c>
+      <c r="R47" s="14">
+        <v>7.2328999999999999</v>
+      </c>
+      <c r="S47" s="14">
+        <v>11.527699999999999</v>
+      </c>
+      <c r="T47" s="14">
+        <v>13.8208</v>
+      </c>
+      <c r="U47" s="14">
+        <v>95.482799999999997</v>
+      </c>
+      <c r="V47" s="14">
+        <v>23.294699999999999</v>
+      </c>
+      <c r="W47" s="14">
+        <v>6.3122999999999996</v>
+      </c>
+      <c r="X47" s="14">
+        <v>5.6939000000000002</v>
+      </c>
+      <c r="Y47" s="14">
+        <v>4.3085000000000004</v>
+      </c>
+      <c r="Z47" s="14">
+        <v>3.3856999999999999</v>
+      </c>
+      <c r="AA47" s="14">
+        <v>4.5819000000000001</v>
+      </c>
+      <c r="AB47" s="14">
+        <v>19.566800000000001</v>
+      </c>
+      <c r="AC47" s="14">
+        <v>8.0455000000000005</v>
+      </c>
+      <c r="AD47" s="14">
+        <v>9.8192000000000004</v>
+      </c>
     </row>
     <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="15"/>
       <c r="G48" s="29"/>
-      <c r="H48" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="30"/>
+      <c r="H48" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I48" s="16"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="16"/>
+      <c r="O48" s="16"/>
+      <c r="P48" s="16"/>
+      <c r="Q48" s="16"/>
+      <c r="R48" s="16"/>
+      <c r="S48" s="16"/>
+      <c r="T48" s="16"/>
+      <c r="U48" s="16"/>
+      <c r="V48" s="16"/>
+      <c r="W48" s="16"/>
+      <c r="X48" s="16"/>
+      <c r="Y48" s="16"/>
+      <c r="Z48" s="16"/>
+      <c r="AA48" s="16"/>
+      <c r="AB48" s="16"/>
+      <c r="AC48" s="16"/>
+      <c r="AD48" s="16"/>
     </row>
     <row r="49" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="15"/>
       <c r="G49" s="29"/>
       <c r="H49" s="30" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J49" s="30"/>
     </row>
     <row r="50" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="15"/>
       <c r="G50" s="29"/>
       <c r="H50" s="30" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J50" s="31"/>
+        <v>27</v>
+      </c>
+      <c r="J50" s="30"/>
     </row>
     <row r="51" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="15"/>
       <c r="G51" s="29"/>
-      <c r="H51" s="31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="J51" s="31"/>
     </row>
     <row r="52" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F52" s="15"/>
       <c r="G52" s="29"/>
       <c r="H52" s="31" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53" s="15"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="31" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="53" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="H53" s="32"/>
+    <row r="54" spans="6:10" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54" s="18"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="20" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -46843,50 +47720,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -46962,90 +47844,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E1B06B-7242-42BA-ABEF-5EDEA770EE26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C89CD77D-0E0F-47C3-81EE-15C93305E70D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7017F1D1-8FF3-4EEF-B4E6-ED825B52DE4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B3D2064-DA63-4BEC-AE33-594DBB9E4B01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E1B06B-7242-42BA-ABEF-5EDEA770EE26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>