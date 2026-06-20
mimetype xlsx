--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20360331廃】（検討中）2025年度消費動向指数公表関係/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202602/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{11F4CA00-6ECB-4592-874D-DC4072F9E25A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{183CA97F-F5FC-4164-8A6C-C26354DCFB11}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{B7593A75-11D4-405C-8940-F47EC7E1FDB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{06B9D806-8195-431B-8369-88BE19E13383}"/>
   <bookViews>
-    <workbookView xWindow="31440" yWindow="3180" windowWidth="26160" windowHeight="14100" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総・月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・総・月(原)" sheetId="5" r:id="rId2"/>
     <sheet name="総･四(原)" sheetId="7" r:id="rId3"/>
     <sheet name="財サ・総・四(原)" sheetId="9" r:id="rId4"/>
     <sheet name="総･年" sheetId="11" r:id="rId5"/>
     <sheet name="財サ・総・年" sheetId="13" r:id="rId6"/>
     <sheet name="総(勤)・月(原)" sheetId="4" r:id="rId7"/>
     <sheet name="財サ・総(勤)・月(原)" sheetId="6" r:id="rId8"/>
     <sheet name="総(勤)･四(原)" sheetId="8" r:id="rId9"/>
     <sheet name="財サ・総(勤)・四(原)" sheetId="10" r:id="rId10"/>
     <sheet name="総(勤)･年" sheetId="12" r:id="rId11"/>
     <sheet name="財サ・総(勤)・年" sheetId="14" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・総(勤)・月(原)'!$H:$I,'財サ・総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・総(勤)・四(原)'!$H:$I,'財サ・総(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・総(勤)・年'!$H:$I,'財サ・総(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・総・月(原)'!$H:$I,'財サ・総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・総・四(原)'!$H:$I,'財サ・総・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・総・年!$H:$I,財サ・総・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'総(勤)・月(原)'!$H:$I,'総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'総(勤)･四(原)'!$H:$I,'総(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'総(勤)･年'!$H:$I,'総(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(原)'!$H:$I,'総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'総･四(原)'!$H:$I,'総･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">総･年!$H:$I,総･年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4722" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4794" uniqueCount="385">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－２表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1435,50 +1435,71 @@
   <si>
     <t>2025年10-12月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2025cyB     </t>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202601B     </t>
   </si>
   <si>
     <t>2026年1月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202602B     </t>
   </si>
   <si>
     <t>2026年2月</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t xml:space="preserve">202603B     </t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q1B     </t>
+  </si>
+  <si>
+    <t>2026年1-3月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202604B     </t>
+  </si>
+  <si>
+    <t>2026年4月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -12362,119 +12383,297 @@
       <c r="X119" s="15">
         <v>-4.4000000000000004</v>
       </c>
       <c r="Y119" s="15">
         <v>-1.5</v>
       </c>
       <c r="Z119" s="15">
         <v>0.2</v>
       </c>
       <c r="AA119" s="15">
         <v>-0.1</v>
       </c>
       <c r="AB119" s="15">
         <v>1.5</v>
       </c>
       <c r="AC119" s="15">
         <v>-2.4</v>
       </c>
       <c r="AD119" s="15">
         <v>-6.1</v>
       </c>
       <c r="AE119" s="15">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="120" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="K121" s="30"/>
+    <row r="120" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="18" t="s">
+        <v>379</v>
+      </c>
+      <c r="C120" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="18"/>
+      <c r="F120" s="4">
+        <v>1</v>
+      </c>
+      <c r="H120" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="J120" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K120" s="15">
+        <v>-0.3</v>
+      </c>
+      <c r="L120" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M120" s="15">
+        <v>4</v>
+      </c>
+      <c r="N120" s="15">
+        <v>-7.4</v>
+      </c>
+      <c r="O120" s="15">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="P120" s="15">
+        <v>3</v>
+      </c>
+      <c r="Q120" s="15">
+        <v>14.6</v>
+      </c>
+      <c r="R120" s="15">
+        <v>-2.1</v>
+      </c>
+      <c r="S120" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="T120" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="U120" s="15">
+        <v>-12.2</v>
+      </c>
+      <c r="V120" s="15">
+        <v>-1.9</v>
+      </c>
+      <c r="W120" s="15">
+        <v>-2.8</v>
+      </c>
+      <c r="X120" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="Y120" s="15">
+        <v>-2.8</v>
+      </c>
+      <c r="Z120" s="15">
+        <v>6.4</v>
+      </c>
+      <c r="AA120" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="AB120" s="15">
+        <v>14.4</v>
+      </c>
+      <c r="AC120" s="15">
+        <v>-4</v>
+      </c>
+      <c r="AD120" s="15">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AE120" s="15">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B121" s="18" t="s">
+        <v>383</v>
+      </c>
+      <c r="C121" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="18"/>
+      <c r="F121" s="4">
+        <v>1</v>
+      </c>
+      <c r="H121" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J121" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K121" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="L121" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="M121" s="15">
+        <v>4</v>
+      </c>
+      <c r="N121" s="15">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="O121" s="15">
+        <v>16.2</v>
+      </c>
+      <c r="P121" s="15">
+        <v>-7.4</v>
+      </c>
+      <c r="Q121" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="R121" s="15">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="S121" s="15">
+        <v>-12.1</v>
+      </c>
+      <c r="T121" s="15">
+        <v>4.3</v>
+      </c>
+      <c r="U121" s="15">
+        <v>-0.6</v>
+      </c>
+      <c r="V121" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="W121" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="X121" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y121" s="15">
+        <v>-7.4</v>
+      </c>
+      <c r="Z121" s="15">
+        <v>14</v>
+      </c>
+      <c r="AA121" s="15">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="AB121" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="AC121" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="AD121" s="15">
+        <v>-6.4</v>
+      </c>
+      <c r="AE121" s="15">
+        <v>3</v>
+      </c>
     </row>
     <row r="122" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F122" s="16"/>
-      <c r="H122" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K122" s="30"/>
+      <c r="H122" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="I122" s="29"/>
+      <c r="J122" s="29"/>
+      <c r="K122" s="28"/>
+      <c r="L122" s="29"/>
+      <c r="M122" s="29"/>
+      <c r="N122" s="29"/>
+      <c r="O122" s="29"/>
+      <c r="P122" s="29"/>
+      <c r="Q122" s="29"/>
+      <c r="R122" s="29"/>
+      <c r="S122" s="29"/>
+      <c r="T122" s="29"/>
+      <c r="U122" s="29"/>
+      <c r="V122" s="29"/>
+      <c r="W122" s="29"/>
+      <c r="X122" s="29"/>
+      <c r="Y122" s="29"/>
+      <c r="Z122" s="29"/>
+      <c r="AA122" s="29"/>
+      <c r="AB122" s="29"/>
+      <c r="AC122" s="29"/>
+      <c r="AD122" s="29"/>
+      <c r="AE122" s="29"/>
     </row>
     <row r="123" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F123" s="16"/>
       <c r="H123" s="17" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="K123" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K123" s="30"/>
     </row>
     <row r="124" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="16"/>
-      <c r="H124" s="41" t="s">
+      <c r="H124" s="17" t="s">
+        <v>295</v>
+      </c>
+      <c r="K124" s="30"/>
+    </row>
+    <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F125" s="16"/>
+      <c r="H125" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="K125" s="17"/>
+    </row>
+    <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F126" s="16"/>
+      <c r="H126" s="41" t="s">
         <v>305</v>
       </c>
-      <c r="K124" s="17"/>
-[...12 lines deleted...]
-    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="K126" s="17"/>
+    </row>
+    <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="5"/>
+      <c r="K127" s="17"/>
+    </row>
+    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128"/>
+      <c r="K128" s="45"/>
+    </row>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="136" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="139" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -12491,51 +12690,51 @@
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="67" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A70B5A6-4CD9-4586-A5B1-F4097359B6B4}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="31" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="13" customWidth="1"/>
     <col min="11" max="22" width="12" style="13" customWidth="1"/>
     <col min="23" max="23" width="1.88671875" style="13" customWidth="1"/>
     <col min="24" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="13">
         <v>1</v>
       </c>
@@ -14196,104 +14395,167 @@
       <c r="O33" s="15">
         <v>2.5</v>
       </c>
       <c r="P33" s="15">
         <v>0.5</v>
       </c>
       <c r="Q33" s="15">
         <v>-1.1000000000000001</v>
       </c>
       <c r="R33" s="15">
         <v>-0.6</v>
       </c>
       <c r="S33" s="15">
         <v>0.4</v>
       </c>
       <c r="T33" s="15">
         <v>4.7</v>
       </c>
       <c r="U33" s="15">
         <v>-1.7</v>
       </c>
       <c r="V33" s="15">
         <v>-1.5</v>
       </c>
     </row>
-    <row r="34" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="V34" s="40"/>
+    <row r="34" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>381</v>
+      </c>
+      <c r="C34" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="34"/>
+      <c r="F34" s="32">
+        <v>1</v>
+      </c>
+      <c r="H34" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K34" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="L34" s="15">
+        <v>-0.1</v>
+      </c>
+      <c r="M34" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N34" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O34" s="15">
+        <v>-2.1</v>
+      </c>
+      <c r="P34" s="15">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="15">
+        <v>-0.8</v>
+      </c>
+      <c r="R34" s="15">
+        <v>-1.5</v>
+      </c>
+      <c r="S34" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="T34" s="15">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U34" s="15">
+        <v>-3.4</v>
+      </c>
+      <c r="V34" s="15">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="35" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="38"/>
-      <c r="H35" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K35" s="30"/>
+      <c r="H35" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="40"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="40"/>
+      <c r="P35" s="40"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="40"/>
+      <c r="S35" s="40"/>
+      <c r="T35" s="40"/>
+      <c r="U35" s="40"/>
+      <c r="V35" s="40"/>
     </row>
     <row r="36" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="38"/>
       <c r="H36" s="30" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K36" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K36" s="30"/>
     </row>
     <row r="37" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="38"/>
-      <c r="H37" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="30"/>
+      <c r="H37" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K37" s="17"/>
     </row>
     <row r="38" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="38"/>
       <c r="H38" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="K38" s="30"/>
+    </row>
+    <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="38"/>
+      <c r="H39" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40"/>
-[...1 lines deleted...]
-      <c r="H40"/>
+      <c r="F40" s="33"/>
+    </row>
+    <row r="41" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2513C86A-BF7D-44E4-BEF1-EF473C0BB865}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
@@ -20993,107 +21255,231 @@
       <c r="O83" s="15">
         <v>-1.5</v>
       </c>
       <c r="P83" s="15">
         <v>0.4</v>
       </c>
       <c r="Q83" s="15">
         <v>-1.7</v>
       </c>
       <c r="R83" s="15">
         <v>-1.9</v>
       </c>
       <c r="S83" s="15">
         <v>1.8</v>
       </c>
       <c r="T83" s="15">
         <v>-3.5</v>
       </c>
       <c r="U83" s="15">
         <v>-2.5</v>
       </c>
       <c r="V83" s="15">
         <v>-1.3</v>
       </c>
     </row>
-    <row r="84" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="K85" s="30"/>
+    <row r="84" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B84" s="34" t="s">
+        <v>379</v>
+      </c>
+      <c r="C84" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="34"/>
+      <c r="F84" s="32">
+        <v>1</v>
+      </c>
+      <c r="H84" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="J84" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K84" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="L84" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="M84" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="N84" s="15">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O84" s="15">
+        <v>-0.8</v>
+      </c>
+      <c r="P84" s="15">
+        <v>1.4</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>-0.8</v>
+      </c>
+      <c r="R84" s="15">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S84" s="15">
+        <v>2</v>
+      </c>
+      <c r="T84" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="U84" s="15">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="V84" s="15">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B85" s="34" t="s">
+        <v>383</v>
+      </c>
+      <c r="C85" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="34"/>
+      <c r="F85" s="32">
+        <v>1</v>
+      </c>
+      <c r="H85" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J85" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K85" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L85" s="15">
+        <v>4</v>
+      </c>
+      <c r="M85" s="15">
+        <v>25.7</v>
+      </c>
+      <c r="N85" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="O85" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="P85" s="15">
+        <v>-0.1</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="R85" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S85" s="15">
+        <v>23.9</v>
+      </c>
+      <c r="T85" s="15">
+        <v>-1.3</v>
+      </c>
+      <c r="U85" s="15">
+        <v>-1.7</v>
+      </c>
+      <c r="V85" s="15">
+        <v>-1.3</v>
+      </c>
     </row>
     <row r="86" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F86" s="38"/>
-      <c r="H86" s="41" t="s">
-[...2 lines deleted...]
-      <c r="K86" s="30"/>
+      <c r="H86" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="40"/>
+      <c r="J86" s="40"/>
+      <c r="K86" s="28"/>
+      <c r="L86" s="40"/>
+      <c r="M86" s="40"/>
+      <c r="N86" s="40"/>
+      <c r="O86" s="40"/>
+      <c r="P86" s="40"/>
+      <c r="Q86" s="40"/>
+      <c r="R86" s="40"/>
+      <c r="S86" s="40"/>
+      <c r="T86" s="40"/>
+      <c r="U86" s="40"/>
+      <c r="V86" s="40"/>
     </row>
     <row r="87" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="38"/>
       <c r="H87" s="41" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="K87" s="30"/>
     </row>
     <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="38"/>
       <c r="H88" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="K88" s="30"/>
+    </row>
+    <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="38"/>
+      <c r="H89" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="K89" s="30"/>
+    </row>
+    <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="38"/>
+      <c r="H90" s="41" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="33"/>
+    </row>
+    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+    </row>
     <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -21110,51 +21496,51 @@
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="50" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8A0852B-34D2-487E-9033-6E25BC6F6A7F}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AF52"/>
+  <dimension ref="A1:AF53"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.44140625" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -24716,132 +25102,223 @@
       <c r="X45" s="15">
         <v>-6.9</v>
       </c>
       <c r="Y45" s="15">
         <v>-1.5</v>
       </c>
       <c r="Z45" s="15">
         <v>-0.6</v>
       </c>
       <c r="AA45" s="15">
         <v>2</v>
       </c>
       <c r="AB45" s="15">
         <v>2.5</v>
       </c>
       <c r="AC45" s="15">
         <v>-3.9</v>
       </c>
       <c r="AD45" s="15">
         <v>5</v>
       </c>
       <c r="AE45" s="15">
         <v>3.1</v>
       </c>
     </row>
-    <row r="46" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE46" s="29"/>
+    <row r="46" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="18"/>
+      <c r="F46" s="32">
+        <v>1</v>
+      </c>
+      <c r="G46" s="13"/>
+      <c r="H46" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K46" s="15">
+        <v>0</v>
+      </c>
+      <c r="L46" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="M46" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="N46" s="15">
+        <v>-6.7</v>
+      </c>
+      <c r="O46" s="15">
+        <v>6.5</v>
+      </c>
+      <c r="P46" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="Q46" s="15">
+        <v>6.5</v>
+      </c>
+      <c r="R46" s="15">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="S46" s="15">
+        <v>-3.8</v>
+      </c>
+      <c r="T46" s="15">
+        <v>6.8</v>
+      </c>
+      <c r="U46" s="15">
+        <v>-7.2</v>
+      </c>
+      <c r="V46" s="15">
+        <v>-1.6</v>
+      </c>
+      <c r="W46" s="15">
+        <v>-1.3</v>
+      </c>
+      <c r="X46" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="Y46" s="15">
+        <v>-3</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>-0.9</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>-3.2</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="47" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F47" s="16"/>
-      <c r="H47" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K47" s="30"/>
+      <c r="H47" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
+      <c r="N47" s="29"/>
+      <c r="O47" s="29"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="29"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="29"/>
+      <c r="V47" s="29"/>
+      <c r="W47" s="29"/>
+      <c r="X47" s="29"/>
+      <c r="Y47" s="29"/>
+      <c r="Z47" s="29"/>
+      <c r="AA47" s="29"/>
+      <c r="AB47" s="29"/>
+      <c r="AC47" s="29"/>
+      <c r="AD47" s="29"/>
+      <c r="AE47" s="29"/>
     </row>
     <row r="48" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
       <c r="H48" s="30" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K48" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K48" s="30"/>
     </row>
     <row r="49" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
-      <c r="H49" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K49" s="30"/>
+      <c r="H49" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K49" s="17"/>
     </row>
     <row r="50" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
       <c r="H50" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="K50" s="30"/>
+    </row>
+    <row r="51" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F51" s="16"/>
+      <c r="H51" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="51" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="52" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F52"/>
-[...1 lines deleted...]
-      <c r="H52"/>
+      <c r="F52" s="5"/>
+    </row>
+    <row r="53" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF0386FF-0AFD-4F56-8909-468D867FAFDB}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="31" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="13" customWidth="1"/>
     <col min="11" max="22" width="12" style="13" customWidth="1"/>
     <col min="23" max="23" width="1.88671875" style="13" customWidth="1"/>
     <col min="24" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="13">
         <v>1</v>
       </c>
@@ -26502,104 +26979,167 @@
       <c r="O33" s="15">
         <v>1.9</v>
       </c>
       <c r="P33" s="15">
         <v>0.4</v>
       </c>
       <c r="Q33" s="15">
         <v>-1.7</v>
       </c>
       <c r="R33" s="15">
         <v>-1.6</v>
       </c>
       <c r="S33" s="15">
         <v>-2.4</v>
       </c>
       <c r="T33" s="15">
         <v>3.6</v>
       </c>
       <c r="U33" s="15">
         <v>-2.2000000000000002</v>
       </c>
       <c r="V33" s="15">
         <v>-1.6</v>
       </c>
     </row>
-    <row r="34" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="V34" s="40"/>
+    <row r="34" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>381</v>
+      </c>
+      <c r="C34" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="34"/>
+      <c r="F34" s="32">
+        <v>1</v>
+      </c>
+      <c r="H34" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K34" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="L34" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M34" s="15">
+        <v>5</v>
+      </c>
+      <c r="N34" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="O34" s="15">
+        <v>-0.9</v>
+      </c>
+      <c r="P34" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="Q34" s="15">
+        <v>-0.7</v>
+      </c>
+      <c r="R34" s="15">
+        <v>-0.7</v>
+      </c>
+      <c r="S34" s="15">
+        <v>3.4</v>
+      </c>
+      <c r="T34" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="U34" s="15">
+        <v>-2.1</v>
+      </c>
+      <c r="V34" s="15">
+        <v>-0.5</v>
+      </c>
     </row>
     <row r="35" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="38"/>
-      <c r="H35" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K35" s="30"/>
+      <c r="H35" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="40"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40"/>
+      <c r="N35" s="40"/>
+      <c r="O35" s="40"/>
+      <c r="P35" s="40"/>
+      <c r="Q35" s="40"/>
+      <c r="R35" s="40"/>
+      <c r="S35" s="40"/>
+      <c r="T35" s="40"/>
+      <c r="U35" s="40"/>
+      <c r="V35" s="40"/>
     </row>
     <row r="36" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="38"/>
       <c r="H36" s="30" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K36" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K36" s="30"/>
     </row>
     <row r="37" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="38"/>
-      <c r="H37" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="30"/>
+      <c r="H37" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K37" s="17"/>
     </row>
     <row r="38" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="38"/>
       <c r="H38" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="K38" s="30"/>
+    </row>
+    <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F39" s="38"/>
+      <c r="H39" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F40"/>
-[...1 lines deleted...]
-      <c r="H40"/>
+      <c r="F40" s="33"/>
+    </row>
+    <row r="41" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="50" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1290291-0191-496A-8C86-309EE540DBE4}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
@@ -38684,271 +39224,449 @@
       <c r="X119" s="15">
         <v>1.5</v>
       </c>
       <c r="Y119" s="15">
         <v>-1.9</v>
       </c>
       <c r="Z119" s="15">
         <v>1.5</v>
       </c>
       <c r="AA119" s="15">
         <v>-4.5999999999999996</v>
       </c>
       <c r="AB119" s="15">
         <v>1.9</v>
       </c>
       <c r="AC119" s="15">
         <v>-2.4</v>
       </c>
       <c r="AD119" s="15">
         <v>-2.8</v>
       </c>
       <c r="AE119" s="15">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="120" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="AF121" s="2"/>
+    <row r="120" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B120" s="34" t="s">
+        <v>379</v>
+      </c>
+      <c r="C120" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="34"/>
+      <c r="F120" s="32">
+        <v>1</v>
+      </c>
+      <c r="H120" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I120" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="J120" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K120" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="L120" s="15">
+        <v>-1</v>
+      </c>
+      <c r="M120" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="N120" s="15">
+        <v>-8.6</v>
+      </c>
+      <c r="O120" s="15">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="P120" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="Q120" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="R120" s="15">
+        <v>-1.9</v>
+      </c>
+      <c r="S120" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="T120" s="15">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="U120" s="15">
+        <v>-7.3</v>
+      </c>
+      <c r="V120" s="15">
+        <v>-1.4</v>
+      </c>
+      <c r="W120" s="15">
+        <v>-4.5</v>
+      </c>
+      <c r="X120" s="15">
+        <v>5.7</v>
+      </c>
+      <c r="Y120" s="15">
+        <v>-3.9</v>
+      </c>
+      <c r="Z120" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="AA120" s="15">
+        <v>-2</v>
+      </c>
+      <c r="AB120" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="AC120" s="15">
+        <v>-3.8</v>
+      </c>
+      <c r="AD120" s="15">
+        <v>9.9</v>
+      </c>
+      <c r="AE120" s="15">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B121" s="34" t="s">
+        <v>383</v>
+      </c>
+      <c r="C121" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="34"/>
+      <c r="F121" s="32">
+        <v>1</v>
+      </c>
+      <c r="H121" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I121" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J121" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K121" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="L121" s="15">
+        <v>1</v>
+      </c>
+      <c r="M121" s="15">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N121" s="15">
+        <v>-9</v>
+      </c>
+      <c r="O121" s="15">
+        <v>13.6</v>
+      </c>
+      <c r="P121" s="15">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="Q121" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="R121" s="15">
+        <v>7.2</v>
+      </c>
+      <c r="S121" s="15">
+        <v>-11.2</v>
+      </c>
+      <c r="T121" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="U121" s="15">
+        <v>-3.6</v>
+      </c>
+      <c r="V121" s="15">
+        <v>-1.2</v>
+      </c>
+      <c r="W121" s="15">
+        <v>-2.4</v>
+      </c>
+      <c r="X121" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="Y121" s="15">
+        <v>-7.6</v>
+      </c>
+      <c r="Z121" s="15">
+        <v>11.5</v>
+      </c>
+      <c r="AA121" s="15">
+        <v>-10.1</v>
+      </c>
+      <c r="AB121" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC121" s="15">
+        <v>5.7</v>
+      </c>
+      <c r="AD121" s="15">
+        <v>-5.4</v>
+      </c>
+      <c r="AE121" s="15">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="122" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="1"/>
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="16"/>
       <c r="G122" s="2"/>
-      <c r="H122" s="17" t="s">
-[...24 lines deleted...]
-      <c r="AE122" s="2"/>
+      <c r="H122" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="I122" s="29"/>
+      <c r="J122" s="29"/>
+      <c r="K122" s="28"/>
+      <c r="L122" s="29"/>
+      <c r="M122" s="29"/>
+      <c r="N122" s="29"/>
+      <c r="O122" s="29"/>
+      <c r="P122" s="29"/>
+      <c r="Q122" s="29"/>
+      <c r="R122" s="29"/>
+      <c r="S122" s="29"/>
+      <c r="T122" s="29"/>
+      <c r="U122" s="29"/>
+      <c r="V122" s="29"/>
+      <c r="W122" s="29"/>
+      <c r="X122" s="29"/>
+      <c r="Y122" s="29"/>
+      <c r="Z122" s="29"/>
+      <c r="AA122" s="29"/>
+      <c r="AB122" s="29"/>
+      <c r="AC122" s="29"/>
+      <c r="AD122" s="29"/>
+      <c r="AE122" s="29"/>
       <c r="AF122" s="2"/>
     </row>
     <row r="123" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="1"/>
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="16"/>
       <c r="G123" s="2"/>
       <c r="H123" s="17" t="s">
-        <v>296</v>
+        <v>28</v>
       </c>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
-      <c r="K123" s="17"/>
+      <c r="K123" s="30"/>
       <c r="L123" s="2"/>
       <c r="M123" s="2"/>
       <c r="N123" s="2"/>
       <c r="O123" s="2"/>
       <c r="P123" s="2"/>
       <c r="Q123" s="2"/>
       <c r="R123" s="2"/>
       <c r="S123" s="2"/>
       <c r="T123" s="2"/>
       <c r="U123" s="2"/>
       <c r="V123" s="2"/>
       <c r="W123" s="2"/>
       <c r="X123" s="2"/>
       <c r="Y123" s="2"/>
       <c r="Z123" s="2"/>
       <c r="AA123" s="2"/>
       <c r="AB123" s="2"/>
       <c r="AC123" s="2"/>
       <c r="AD123" s="2"/>
       <c r="AE123" s="2"/>
       <c r="AF123" s="2"/>
     </row>
     <row r="124" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="16"/>
       <c r="G124" s="2"/>
-      <c r="H124" s="41" t="s">
-        <v>305</v>
+      <c r="H124" s="17" t="s">
+        <v>295</v>
       </c>
       <c r="I124" s="2"/>
       <c r="J124" s="2"/>
-      <c r="K124" s="17"/>
+      <c r="K124" s="30"/>
       <c r="L124" s="2"/>
       <c r="M124" s="2"/>
       <c r="N124" s="2"/>
       <c r="O124" s="2"/>
       <c r="P124" s="2"/>
       <c r="Q124" s="2"/>
       <c r="R124" s="2"/>
       <c r="S124" s="2"/>
       <c r="T124" s="2"/>
       <c r="U124" s="2"/>
       <c r="V124" s="2"/>
       <c r="W124" s="2"/>
       <c r="X124" s="2"/>
       <c r="Y124" s="2"/>
       <c r="Z124" s="2"/>
       <c r="AA124" s="2"/>
       <c r="AB124" s="2"/>
       <c r="AC124" s="2"/>
       <c r="AD124" s="2"/>
       <c r="AE124" s="2"/>
       <c r="AF124" s="2"/>
     </row>
     <row r="125" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1"/>
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
-      <c r="F125" s="5"/>
+      <c r="F125" s="16"/>
       <c r="G125" s="2"/>
-      <c r="H125" s="3"/>
+      <c r="H125" s="17" t="s">
+        <v>296</v>
+      </c>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
       <c r="K125" s="17"/>
       <c r="L125" s="2"/>
       <c r="M125" s="2"/>
       <c r="N125" s="2"/>
       <c r="O125" s="2"/>
       <c r="P125" s="2"/>
       <c r="Q125" s="2"/>
       <c r="R125" s="2"/>
       <c r="S125" s="2"/>
       <c r="T125" s="2"/>
       <c r="U125" s="2"/>
       <c r="V125" s="2"/>
       <c r="W125" s="2"/>
       <c r="X125" s="2"/>
       <c r="Y125" s="2"/>
       <c r="Z125" s="2"/>
       <c r="AA125" s="2"/>
       <c r="AB125" s="2"/>
       <c r="AC125" s="2"/>
       <c r="AD125" s="2"/>
       <c r="AE125" s="2"/>
       <c r="AF125" s="2"/>
     </row>
     <row r="126" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F126"/>
-[...4 lines deleted...]
-    <row r="128" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="A126" s="1"/>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="16"/>
+      <c r="G126" s="2"/>
+      <c r="H126" s="41" t="s">
+        <v>305</v>
+      </c>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="17"/>
+      <c r="L126" s="2"/>
+      <c r="M126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="O126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+      <c r="R126" s="2"/>
+      <c r="S126" s="2"/>
+      <c r="T126" s="2"/>
+      <c r="U126" s="2"/>
+      <c r="V126" s="2"/>
+      <c r="W126" s="2"/>
+      <c r="X126" s="2"/>
+      <c r="Y126" s="2"/>
+      <c r="Z126" s="2"/>
+      <c r="AA126" s="2"/>
+      <c r="AB126" s="2"/>
+      <c r="AC126" s="2"/>
+      <c r="AD126" s="2"/>
+      <c r="AE126" s="2"/>
+      <c r="AF126" s="2"/>
+    </row>
+    <row r="127" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="1"/>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
+      <c r="F127" s="5"/>
+      <c r="G127" s="2"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="17"/>
+      <c r="L127" s="2"/>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="O127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="Q127" s="2"/>
+      <c r="R127" s="2"/>
+      <c r="S127" s="2"/>
+      <c r="T127" s="2"/>
+      <c r="U127" s="2"/>
+      <c r="V127" s="2"/>
+      <c r="W127" s="2"/>
+      <c r="X127" s="2"/>
+      <c r="Y127" s="2"/>
+      <c r="Z127" s="2"/>
+      <c r="AA127" s="2"/>
+      <c r="AB127" s="2"/>
+      <c r="AC127" s="2"/>
+      <c r="AD127" s="2"/>
+      <c r="AE127" s="2"/>
+      <c r="AF127" s="2"/>
+    </row>
+    <row r="128" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128"/>
+    </row>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="136" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="139" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -43820,109 +44538,233 @@
       <c r="O83" s="15">
         <v>-2.6</v>
       </c>
       <c r="P83" s="15">
         <v>2</v>
       </c>
       <c r="Q83" s="15">
         <v>-1.3</v>
       </c>
       <c r="R83" s="15">
         <v>-2.4</v>
       </c>
       <c r="S83" s="15">
         <v>1</v>
       </c>
       <c r="T83" s="15">
         <v>-0.7</v>
       </c>
       <c r="U83" s="15">
         <v>-3.6</v>
       </c>
       <c r="V83" s="15">
         <v>0.2</v>
       </c>
     </row>
-    <row r="84" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="V85" s="30"/>
+    <row r="84" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="B84" s="34" t="s">
+        <v>379</v>
+      </c>
+      <c r="C84" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="34"/>
+      <c r="F84" s="32">
+        <v>1</v>
+      </c>
+      <c r="H84" s="19">
+        <v>2026000303</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="J84" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K84" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="L84" s="15">
+        <v>-0.7</v>
+      </c>
+      <c r="M84" s="15">
+        <v>4.3</v>
+      </c>
+      <c r="N84" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="O84" s="15">
+        <v>-2.5</v>
+      </c>
+      <c r="P84" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>-1.3</v>
+      </c>
+      <c r="R84" s="15">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="S84" s="15">
+        <v>2</v>
+      </c>
+      <c r="T84" s="15">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="U84" s="15">
+        <v>-3.9</v>
+      </c>
+      <c r="V84" s="15">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="B85" s="34" t="s">
+        <v>383</v>
+      </c>
+      <c r="C85" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="34"/>
+      <c r="F85" s="32">
+        <v>1</v>
+      </c>
+      <c r="H85" s="19">
+        <v>2026000404</v>
+      </c>
+      <c r="I85" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="J85" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K85" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="L85" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="M85" s="15">
+        <v>22.5</v>
+      </c>
+      <c r="N85" s="15">
+        <v>-1.7</v>
+      </c>
+      <c r="O85" s="15">
+        <v>-1.6</v>
+      </c>
+      <c r="P85" s="15">
+        <v>-1.6</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>-1</v>
+      </c>
+      <c r="R85" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="S85" s="15">
+        <v>20.8</v>
+      </c>
+      <c r="T85" s="15">
+        <v>-3.5</v>
+      </c>
+      <c r="U85" s="15">
+        <v>-3.3</v>
+      </c>
+      <c r="V85" s="15">
+        <v>-2.8</v>
+      </c>
     </row>
     <row r="86" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F86" s="38"/>
-      <c r="H86" s="41" t="s">
-[...3 lines deleted...]
-      <c r="V86" s="30"/>
+      <c r="H86" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="40"/>
+      <c r="J86" s="40"/>
+      <c r="K86" s="40"/>
+      <c r="L86" s="40"/>
+      <c r="M86" s="40"/>
+      <c r="N86" s="40"/>
+      <c r="O86" s="40"/>
+      <c r="P86" s="40"/>
+      <c r="Q86" s="40"/>
+      <c r="R86" s="40"/>
+      <c r="S86" s="40"/>
+      <c r="T86" s="40"/>
+      <c r="U86" s="40"/>
+      <c r="V86" s="28"/>
     </row>
     <row r="87" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F87" s="38"/>
       <c r="H87" s="41" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="K87" s="30"/>
+      <c r="V87" s="30"/>
     </row>
     <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="38"/>
       <c r="H88" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="K88" s="30"/>
+      <c r="V88" s="30"/>
+    </row>
+    <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F89" s="38"/>
+      <c r="H89" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="K89" s="30"/>
+    </row>
+    <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F90" s="38"/>
+      <c r="H90" s="41" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="33"/>
+    </row>
+    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+    </row>
     <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -43939,51 +44781,51 @@
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8517CA84-050F-4CFB-84A2-F4FA0AB1779F}">
   <sheetPr codeName="Sheet9"/>
-  <dimension ref="A1:AF52"/>
+  <dimension ref="A1:AF53"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -47545,116 +48387,207 @@
       <c r="X45" s="15">
         <v>-3.4</v>
       </c>
       <c r="Y45" s="15">
         <v>-1</v>
       </c>
       <c r="Z45" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="AA45" s="15">
         <v>1.9</v>
       </c>
       <c r="AB45" s="15">
         <v>1.8</v>
       </c>
       <c r="AC45" s="15">
         <v>-3</v>
       </c>
       <c r="AD45" s="15">
         <v>6.8</v>
       </c>
       <c r="AE45" s="15">
         <v>3.6</v>
       </c>
     </row>
-    <row r="46" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE46" s="29"/>
+    <row r="46" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="18"/>
+      <c r="F46" s="32">
+        <v>1</v>
+      </c>
+      <c r="G46" s="13"/>
+      <c r="H46" s="19">
+        <v>2026000103</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K46" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="L46" s="15">
+        <v>1.4</v>
+      </c>
+      <c r="M46" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="N46" s="15">
+        <v>-7.1</v>
+      </c>
+      <c r="O46" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="P46" s="15">
+        <v>-1.7</v>
+      </c>
+      <c r="Q46" s="15">
+        <v>2.7</v>
+      </c>
+      <c r="R46" s="15">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S46" s="15">
+        <v>-2</v>
+      </c>
+      <c r="T46" s="15">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U46" s="15">
+        <v>-3.4</v>
+      </c>
+      <c r="V46" s="15">
+        <v>-1</v>
+      </c>
+      <c r="W46" s="15">
+        <v>-2.4</v>
+      </c>
+      <c r="X46" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="Y46" s="15">
+        <v>-3.3</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>3.5</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>-3.8</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>-3.2</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>5.9</v>
+      </c>
     </row>
     <row r="47" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F47" s="16"/>
-      <c r="H47" s="30" t="s">
-[...3 lines deleted...]
-      <c r="R47" s="30"/>
+      <c r="H47" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
+      <c r="N47" s="29"/>
+      <c r="O47" s="29"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="28"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="29"/>
+      <c r="V47" s="29"/>
+      <c r="W47" s="29"/>
+      <c r="X47" s="29"/>
+      <c r="Y47" s="29"/>
+      <c r="Z47" s="29"/>
+      <c r="AA47" s="29"/>
+      <c r="AB47" s="29"/>
+      <c r="AC47" s="29"/>
+      <c r="AD47" s="29"/>
+      <c r="AE47" s="29"/>
     </row>
     <row r="48" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
       <c r="H48" s="30" t="s">
-        <v>295</v>
+        <v>28</v>
       </c>
       <c r="K48" s="30"/>
       <c r="R48" s="30"/>
     </row>
     <row r="49" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
-      <c r="H49" s="17" t="s">
-[...3 lines deleted...]
-      <c r="R49" s="17"/>
+      <c r="H49" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K49" s="30"/>
+      <c r="R49" s="30"/>
     </row>
     <row r="50" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
       <c r="H50" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="K50" s="17"/>
+      <c r="R50" s="17"/>
+    </row>
+    <row r="51" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F51" s="16"/>
+      <c r="H51" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="51" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="52" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F52"/>
-[...1 lines deleted...]
-      <c r="H52"/>
+      <c r="F52" s="5"/>
+    </row>
+    <row r="53" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -47846,110 +48779,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DADD08D5-FEB0-4AC6-ADC5-547E37A21F25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC406707-B9F7-4461-B37E-0D043052478F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88775682-4D29-4D15-823B-9E3E7C93948B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88775682-4D29-4D15-823B-9E3E7C93948B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC406707-B9F7-4461-B37E-0D043052478F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>