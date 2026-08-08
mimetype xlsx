--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202606/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{B7593A75-11D4-405C-8940-F47EC7E1FDB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{06B9D806-8195-431B-8369-88BE19E13383}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{AF7DFECC-6889-4AF1-9123-3034AD06A660}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8D1B5A49-44ED-4880-A954-19D7DC0006D9}"/>
   <bookViews>
-    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="348" yWindow="1332" windowWidth="22644" windowHeight="11676" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総・月(原)" sheetId="3" r:id="rId1"/>
     <sheet name="財サ・総・月(原)" sheetId="5" r:id="rId2"/>
     <sheet name="総･四(原)" sheetId="7" r:id="rId3"/>
     <sheet name="財サ・総・四(原)" sheetId="9" r:id="rId4"/>
     <sheet name="総･年" sheetId="11" r:id="rId5"/>
     <sheet name="財サ・総・年" sheetId="13" r:id="rId6"/>
     <sheet name="総(勤)・月(原)" sheetId="4" r:id="rId7"/>
     <sheet name="財サ・総(勤)・月(原)" sheetId="6" r:id="rId8"/>
     <sheet name="総(勤)･四(原)" sheetId="8" r:id="rId9"/>
     <sheet name="財サ・総(勤)・四(原)" sheetId="10" r:id="rId10"/>
     <sheet name="総(勤)･年" sheetId="12" r:id="rId11"/>
     <sheet name="財サ・総(勤)・年" sheetId="14" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・総(勤)・月(原)'!$H:$I,'財サ・総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・総(勤)・四(原)'!$H:$I,'財サ・総(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・総(勤)・年'!$H:$I,'財サ・総(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・総・月(原)'!$H:$I,'財サ・総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・総・四(原)'!$H:$I,'財サ・総・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・総・年!$H:$I,財サ・総・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'総(勤)・月(原)'!$H:$I,'総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'総(勤)･四(原)'!$H:$I,'総(勤)･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'総(勤)･年'!$H:$I,'総(勤)･年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(原)'!$H:$I,'総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'総･四(原)'!$H:$I,'総･四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">総･年!$H:$I,総･年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4794" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4866" uniqueCount="391">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－２表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1456,50 +1456,71 @@
   <si>
     <t>2026年2月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202603B     </t>
   </si>
   <si>
     <t>2026年3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">2026Q1B     </t>
   </si>
   <si>
     <t>2026年1-3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202604B     </t>
   </si>
   <si>
     <t>2026年4月</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t xml:space="preserve">202605B     </t>
+  </si>
+  <si>
+    <t>2026年5月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202606B     </t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026Q2B     </t>
+  </si>
+  <si>
+    <t>2026年4-6月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -12563,178 +12584,356 @@
       <c r="X121" s="15">
         <v>2</v>
       </c>
       <c r="Y121" s="15">
         <v>-7.4</v>
       </c>
       <c r="Z121" s="15">
         <v>14</v>
       </c>
       <c r="AA121" s="15">
         <v>-8.8000000000000007</v>
       </c>
       <c r="AB121" s="15">
         <v>2.6</v>
       </c>
       <c r="AC121" s="15">
         <v>7.8</v>
       </c>
       <c r="AD121" s="15">
         <v>-6.4</v>
       </c>
       <c r="AE121" s="15">
         <v>3</v>
       </c>
     </row>
-    <row r="122" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="K123" s="30"/>
+    <row r="122" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" s="18" t="s">
+        <v>385</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="18"/>
+      <c r="F122" s="4">
+        <v>1</v>
+      </c>
+      <c r="H122" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J122" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K122" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="L122" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M122" s="15">
+        <v>-2.5</v>
+      </c>
+      <c r="N122" s="15">
+        <v>-7.1</v>
+      </c>
+      <c r="O122" s="15">
+        <v>24.5</v>
+      </c>
+      <c r="P122" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="Q122" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="R122" s="15">
+        <v>-1.2</v>
+      </c>
+      <c r="S122" s="15">
+        <v>-3.8</v>
+      </c>
+      <c r="T122" s="15">
+        <v>3.5</v>
+      </c>
+      <c r="U122" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="V122" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="W122" s="15">
+        <v>1.6</v>
+      </c>
+      <c r="X122" s="15">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="Y122" s="15">
+        <v>-6.1</v>
+      </c>
+      <c r="Z122" s="15">
+        <v>21.8</v>
+      </c>
+      <c r="AA122" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="AB122" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="AC122" s="15">
+        <v>-3.1</v>
+      </c>
+      <c r="AD122" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE122" s="15">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B123" s="18" t="s">
+        <v>387</v>
+      </c>
+      <c r="C123" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="18"/>
+      <c r="F123" s="4">
+        <v>1</v>
+      </c>
+      <c r="H123" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J123" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K123" s="15">
+        <v>-0.5</v>
+      </c>
+      <c r="L123" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="M123" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="N123" s="15">
+        <v>-6.3</v>
+      </c>
+      <c r="O123" s="15">
+        <v>-1.4</v>
+      </c>
+      <c r="P123" s="15">
+        <v>-15.7</v>
+      </c>
+      <c r="Q123" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="R123" s="15">
+        <v>0</v>
+      </c>
+      <c r="S123" s="15">
+        <v>8.4</v>
+      </c>
+      <c r="T123" s="15">
+        <v>-0.4</v>
+      </c>
+      <c r="U123" s="15">
+        <v>-3.9</v>
+      </c>
+      <c r="V123" s="15">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="W123" s="15">
+        <v>-3</v>
+      </c>
+      <c r="X123" s="15">
+        <v>5</v>
+      </c>
+      <c r="Y123" s="15">
+        <v>-6.2</v>
+      </c>
+      <c r="Z123" s="15">
+        <v>-3.7</v>
+      </c>
+      <c r="AA123" s="15">
+        <v>-17</v>
+      </c>
+      <c r="AB123" s="15">
+        <v>4.5</v>
+      </c>
+      <c r="AC123" s="15">
+        <v>-2.4</v>
+      </c>
+      <c r="AD123" s="15">
+        <v>15.3</v>
+      </c>
+      <c r="AE123" s="15">
+        <v>-1.9</v>
+      </c>
     </row>
     <row r="124" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F124" s="16"/>
-      <c r="H124" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K124" s="30"/>
+      <c r="H124" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="29"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="28"/>
+      <c r="L124" s="29"/>
+      <c r="M124" s="29"/>
+      <c r="N124" s="29"/>
+      <c r="O124" s="29"/>
+      <c r="P124" s="29"/>
+      <c r="Q124" s="29"/>
+      <c r="R124" s="29"/>
+      <c r="S124" s="29"/>
+      <c r="T124" s="29"/>
+      <c r="U124" s="29"/>
+      <c r="V124" s="29"/>
+      <c r="W124" s="29"/>
+      <c r="X124" s="29"/>
+      <c r="Y124" s="29"/>
+      <c r="Z124" s="29"/>
+      <c r="AA124" s="29"/>
+      <c r="AB124" s="29"/>
+      <c r="AC124" s="29"/>
+      <c r="AD124" s="29"/>
+      <c r="AE124" s="29"/>
     </row>
     <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F125" s="16"/>
       <c r="H125" s="17" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="K125" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K125" s="30"/>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="16"/>
-      <c r="H126" s="41" t="s">
+      <c r="H126" s="17" t="s">
+        <v>295</v>
+      </c>
+      <c r="K126" s="30"/>
+    </row>
+    <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F127" s="16"/>
+      <c r="H127" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="K127" s="17"/>
+    </row>
+    <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F128" s="16"/>
+      <c r="H128" s="41" t="s">
         <v>305</v>
       </c>
-      <c r="K126" s="17"/>
-[...26 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="K128" s="17"/>
+    </row>
+    <row r="129" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F129" s="5"/>
+      <c r="K129" s="17"/>
+    </row>
+    <row r="130" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130"/>
+      <c r="K130" s="45"/>
+    </row>
+    <row r="131" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="6:11" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="67" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A70B5A6-4CD9-4586-A5B1-F4097359B6B4}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:W41"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="31" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="13" customWidth="1"/>
     <col min="11" max="22" width="12" style="13" customWidth="1"/>
     <col min="23" max="23" width="1.88671875" style="13" customWidth="1"/>
     <col min="24" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="13">
         <v>1</v>
       </c>
@@ -14458,104 +14657,167 @@
       <c r="O34" s="15">
         <v>-2.1</v>
       </c>
       <c r="P34" s="15">
         <v>2</v>
       </c>
       <c r="Q34" s="15">
         <v>-0.8</v>
       </c>
       <c r="R34" s="15">
         <v>-1.5</v>
       </c>
       <c r="S34" s="15">
         <v>2.6</v>
       </c>
       <c r="T34" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="U34" s="15">
         <v>-3.4</v>
       </c>
       <c r="V34" s="15">
         <v>0.3</v>
       </c>
     </row>
-    <row r="35" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="V35" s="40"/>
+    <row r="35" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>389</v>
+      </c>
+      <c r="C35" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="34"/>
+      <c r="F35" s="32">
+        <v>1</v>
+      </c>
+      <c r="H35" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="L35" s="15">
+        <v>1.6</v>
+      </c>
+      <c r="M35" s="15">
+        <v>12.1</v>
+      </c>
+      <c r="N35" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="O35" s="15">
+        <v>-0.7</v>
+      </c>
+      <c r="P35" s="15">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q35" s="15">
+        <v>-1.4</v>
+      </c>
+      <c r="R35" s="15">
+        <v>-0.4</v>
+      </c>
+      <c r="S35" s="15">
+        <v>10.3</v>
+      </c>
+      <c r="T35" s="15">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="U35" s="15">
+        <v>-2.6</v>
+      </c>
+      <c r="V35" s="15">
+        <v>-2.2999999999999998</v>
+      </c>
     </row>
     <row r="36" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="38"/>
-      <c r="H36" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="30"/>
+      <c r="H36" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="40"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40"/>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40"/>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40"/>
+      <c r="T36" s="40"/>
+      <c r="U36" s="40"/>
+      <c r="V36" s="40"/>
     </row>
     <row r="37" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="38"/>
       <c r="H37" s="30" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K37" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K37" s="30"/>
     </row>
     <row r="38" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="38"/>
-      <c r="H38" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="30"/>
+      <c r="H38" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K38" s="17"/>
     </row>
     <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="38"/>
       <c r="H39" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="K39" s="30"/>
+    </row>
+    <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="38"/>
+      <c r="H40" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="41" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F41"/>
-[...1 lines deleted...]
-      <c r="H41"/>
+      <c r="F41" s="33"/>
+    </row>
+    <row r="42" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2513C86A-BF7D-44E4-BEF1-EF473C0BB865}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
@@ -21381,107 +21643,231 @@
       <c r="O85" s="15">
         <v>0.1</v>
       </c>
       <c r="P85" s="15">
         <v>-0.1</v>
       </c>
       <c r="Q85" s="15">
         <v>0.6</v>
       </c>
       <c r="R85" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="S85" s="15">
         <v>23.9</v>
       </c>
       <c r="T85" s="15">
         <v>-1.3</v>
       </c>
       <c r="U85" s="15">
         <v>-1.7</v>
       </c>
       <c r="V85" s="15">
         <v>-1.3</v>
       </c>
     </row>
-    <row r="86" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="K87" s="30"/>
+    <row r="86" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B86" s="34" t="s">
+        <v>385</v>
+      </c>
+      <c r="C86" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="34"/>
+      <c r="F86" s="32">
+        <v>1</v>
+      </c>
+      <c r="H86" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J86" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K86" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="L86" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="M86" s="15">
+        <v>11.6</v>
+      </c>
+      <c r="N86" s="15">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="O86" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="P86" s="15">
+        <v>-0.5</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="R86" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="S86" s="15">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="T86" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="U86" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="V86" s="15">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B87" s="34" t="s">
+        <v>387</v>
+      </c>
+      <c r="C87" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E87" s="34"/>
+      <c r="F87" s="32">
+        <v>1</v>
+      </c>
+      <c r="H87" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K87" s="15">
+        <v>-0.1</v>
+      </c>
+      <c r="L87" s="15">
+        <v>-0.3</v>
+      </c>
+      <c r="M87" s="15">
+        <v>12.9</v>
+      </c>
+      <c r="N87" s="15">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="O87" s="15">
+        <v>-1.7</v>
+      </c>
+      <c r="P87" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>-2</v>
+      </c>
+      <c r="R87" s="15">
+        <v>-2.5</v>
+      </c>
+      <c r="S87" s="15">
+        <v>10.9</v>
+      </c>
+      <c r="T87" s="15">
+        <v>-10.7</v>
+      </c>
+      <c r="U87" s="15">
+        <v>-4</v>
+      </c>
+      <c r="V87" s="15">
+        <v>-1.1000000000000001</v>
+      </c>
     </row>
     <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="38"/>
-      <c r="H88" s="41" t="s">
-[...2 lines deleted...]
-      <c r="K88" s="30"/>
+      <c r="H88" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="40"/>
+      <c r="J88" s="40"/>
+      <c r="K88" s="28"/>
+      <c r="L88" s="40"/>
+      <c r="M88" s="40"/>
+      <c r="N88" s="40"/>
+      <c r="O88" s="40"/>
+      <c r="P88" s="40"/>
+      <c r="Q88" s="40"/>
+      <c r="R88" s="40"/>
+      <c r="S88" s="40"/>
+      <c r="T88" s="40"/>
+      <c r="U88" s="40"/>
+      <c r="V88" s="40"/>
     </row>
     <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="38"/>
       <c r="H89" s="41" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="K89" s="30"/>
     </row>
     <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="38"/>
       <c r="H90" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="K90" s="30"/>
+    </row>
+    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="38"/>
+      <c r="H91" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="K91" s="30"/>
+    </row>
+    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="38"/>
+      <c r="H92" s="41" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="33"/>
+    </row>
+    <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+    </row>
     <row r="95" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="119" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -21496,51 +21882,51 @@
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="50" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8A0852B-34D2-487E-9033-6E25BC6F6A7F}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:AF53"/>
+  <dimension ref="A1:AF54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.44140625" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -25193,132 +25579,223 @@
       <c r="X46" s="15">
         <v>0.8</v>
       </c>
       <c r="Y46" s="15">
         <v>-3</v>
       </c>
       <c r="Z46" s="15">
         <v>4.8</v>
       </c>
       <c r="AA46" s="15">
         <v>-0.9</v>
       </c>
       <c r="AB46" s="15">
         <v>6.1</v>
       </c>
       <c r="AC46" s="15">
         <v>-3.2</v>
       </c>
       <c r="AD46" s="15">
         <v>1.9</v>
       </c>
       <c r="AE46" s="15">
         <v>4.5</v>
       </c>
     </row>
-    <row r="47" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE47" s="29"/>
+    <row r="47" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>389</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="32">
+        <v>1</v>
+      </c>
+      <c r="G47" s="13"/>
+      <c r="H47" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K47" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="L47" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="M47" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="N47" s="15">
+        <v>-7.5</v>
+      </c>
+      <c r="O47" s="15">
+        <v>12.3</v>
+      </c>
+      <c r="P47" s="15">
+        <v>-5.6</v>
+      </c>
+      <c r="Q47" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="R47" s="15">
+        <v>2.7</v>
+      </c>
+      <c r="S47" s="15">
+        <v>-6.4</v>
+      </c>
+      <c r="T47" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="U47" s="15">
+        <v>-1.4</v>
+      </c>
+      <c r="V47" s="15">
+        <v>-0.6</v>
+      </c>
+      <c r="W47" s="15">
+        <v>-0.6</v>
+      </c>
+      <c r="X47" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="Y47" s="15">
+        <v>-6.7</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>10</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>-7.2</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="AC47" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>-0.4</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="48" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
-      <c r="H48" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="30"/>
+      <c r="H48" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I48" s="29"/>
+      <c r="J48" s="29"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="29"/>
+      <c r="N48" s="29"/>
+      <c r="O48" s="29"/>
+      <c r="P48" s="29"/>
+      <c r="Q48" s="29"/>
+      <c r="R48" s="29"/>
+      <c r="S48" s="29"/>
+      <c r="T48" s="29"/>
+      <c r="U48" s="29"/>
+      <c r="V48" s="29"/>
+      <c r="W48" s="29"/>
+      <c r="X48" s="29"/>
+      <c r="Y48" s="29"/>
+      <c r="Z48" s="29"/>
+      <c r="AA48" s="29"/>
+      <c r="AB48" s="29"/>
+      <c r="AC48" s="29"/>
+      <c r="AD48" s="29"/>
+      <c r="AE48" s="29"/>
     </row>
     <row r="49" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
       <c r="H49" s="30" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K49" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K49" s="30"/>
     </row>
     <row r="50" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
-      <c r="H50" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K50" s="30"/>
+      <c r="H50" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K50" s="17"/>
     </row>
     <row r="51" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="16"/>
       <c r="H51" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="K51" s="30"/>
+    </row>
+    <row r="52" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="16"/>
+      <c r="H52" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="52" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="53" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F53"/>
-[...1 lines deleted...]
-      <c r="H53"/>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="6:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF0386FF-0AFD-4F56-8909-468D867FAFDB}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:W41"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="31" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="13" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="13" customWidth="1"/>
     <col min="11" max="22" width="12" style="13" customWidth="1"/>
     <col min="23" max="23" width="1.88671875" style="13" customWidth="1"/>
     <col min="24" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="13">
         <v>1</v>
       </c>
@@ -27042,104 +27519,167 @@
       <c r="O34" s="15">
         <v>-0.9</v>
       </c>
       <c r="P34" s="15">
         <v>1.2</v>
       </c>
       <c r="Q34" s="15">
         <v>-0.7</v>
       </c>
       <c r="R34" s="15">
         <v>-0.7</v>
       </c>
       <c r="S34" s="15">
         <v>3.4</v>
       </c>
       <c r="T34" s="15">
         <v>2.1</v>
       </c>
       <c r="U34" s="15">
         <v>-2.1</v>
       </c>
       <c r="V34" s="15">
         <v>-0.5</v>
       </c>
     </row>
-    <row r="35" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="V35" s="40"/>
+    <row r="35" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>389</v>
+      </c>
+      <c r="C35" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="34"/>
+      <c r="F35" s="32">
+        <v>1</v>
+      </c>
+      <c r="H35" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" s="15">
+        <v>1.6</v>
+      </c>
+      <c r="L35" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="M35" s="15">
+        <v>16.7</v>
+      </c>
+      <c r="N35" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="O35" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="P35" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="Q35" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="R35" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="S35" s="15">
+        <v>14.9</v>
+      </c>
+      <c r="T35" s="15">
+        <v>-1.3</v>
+      </c>
+      <c r="U35" s="15">
+        <v>-1.7</v>
+      </c>
+      <c r="V35" s="15">
+        <v>-1.4</v>
+      </c>
     </row>
     <row r="36" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="38"/>
-      <c r="H36" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="30"/>
+      <c r="H36" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="40"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40"/>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40"/>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40"/>
+      <c r="T36" s="40"/>
+      <c r="U36" s="40"/>
+      <c r="V36" s="40"/>
     </row>
     <row r="37" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="38"/>
       <c r="H37" s="30" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K37" s="17"/>
+        <v>28</v>
+      </c>
+      <c r="K37" s="30"/>
     </row>
     <row r="38" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="38"/>
-      <c r="H38" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="30"/>
+      <c r="H38" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K38" s="17"/>
     </row>
     <row r="39" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="38"/>
       <c r="H39" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="K39" s="30"/>
+    </row>
+    <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="38"/>
+      <c r="H40" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="40" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="41" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F41"/>
-[...1 lines deleted...]
-      <c r="H41"/>
+      <c r="F41" s="33"/>
+    </row>
+    <row r="42" spans="1:22" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="50" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1290291-0191-496A-8C86-309EE540DBE4}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
@@ -39404,285 +39944,463 @@
       <c r="X121" s="15">
         <v>0.3</v>
       </c>
       <c r="Y121" s="15">
         <v>-7.6</v>
       </c>
       <c r="Z121" s="15">
         <v>11.5</v>
       </c>
       <c r="AA121" s="15">
         <v>-10.1</v>
       </c>
       <c r="AB121" s="15">
         <v>1</v>
       </c>
       <c r="AC121" s="15">
         <v>5.7</v>
       </c>
       <c r="AD121" s="15">
         <v>-5.4</v>
       </c>
       <c r="AE121" s="15">
         <v>4.5</v>
       </c>
     </row>
-    <row r="122" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="AF123" s="2"/>
+    <row r="122" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B122" s="34" t="s">
+        <v>385</v>
+      </c>
+      <c r="C122" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="34"/>
+      <c r="F122" s="32">
+        <v>1</v>
+      </c>
+      <c r="H122" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I122" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J122" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K122" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="L122" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M122" s="15">
+        <v>1.6</v>
+      </c>
+      <c r="N122" s="15">
+        <v>-7.4</v>
+      </c>
+      <c r="O122" s="15">
+        <v>25.3</v>
+      </c>
+      <c r="P122" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="Q122" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="R122" s="15">
+        <v>-5.6</v>
+      </c>
+      <c r="S122" s="15">
+        <v>-5.3</v>
+      </c>
+      <c r="T122" s="15">
+        <v>5</v>
+      </c>
+      <c r="U122" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="V122" s="15">
+        <v>-0.1</v>
+      </c>
+      <c r="W122" s="15">
+        <v>1.6</v>
+      </c>
+      <c r="X122" s="15">
+        <v>-0.6</v>
+      </c>
+      <c r="Y122" s="15">
+        <v>-6.4</v>
+      </c>
+      <c r="Z122" s="15">
+        <v>22.5</v>
+      </c>
+      <c r="AA122" s="15">
+        <v>4.5</v>
+      </c>
+      <c r="AB122" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="AC122" s="15">
+        <v>-7.4</v>
+      </c>
+      <c r="AD122" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="AE122" s="15">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B123" s="34" t="s">
+        <v>387</v>
+      </c>
+      <c r="C123" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="34"/>
+      <c r="F123" s="32">
+        <v>1</v>
+      </c>
+      <c r="H123" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J123" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K123" s="15">
+        <v>-2.1</v>
+      </c>
+      <c r="L123" s="15">
+        <v>-0.7</v>
+      </c>
+      <c r="M123" s="15">
+        <v>5</v>
+      </c>
+      <c r="N123" s="15">
+        <v>-7.7</v>
+      </c>
+      <c r="O123" s="15">
+        <v>-1.4</v>
+      </c>
+      <c r="P123" s="15">
+        <v>-17.600000000000001</v>
+      </c>
+      <c r="Q123" s="15">
+        <v>3.6</v>
+      </c>
+      <c r="R123" s="15">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S123" s="15">
+        <v>10.7</v>
+      </c>
+      <c r="T123" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="U123" s="15">
+        <v>-9.5</v>
+      </c>
+      <c r="V123" s="15">
+        <v>-3.9</v>
+      </c>
+      <c r="W123" s="15">
+        <v>-3.8</v>
+      </c>
+      <c r="X123" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="Y123" s="15">
+        <v>-7.6</v>
+      </c>
+      <c r="Z123" s="15">
+        <v>-3.6</v>
+      </c>
+      <c r="AA123" s="15">
+        <v>-18.899999999999999</v>
+      </c>
+      <c r="AB123" s="15">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AC123" s="15">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="AD123" s="15">
+        <v>17.7</v>
+      </c>
+      <c r="AE123" s="15">
+        <v>-0.2</v>
+      </c>
     </row>
     <row r="124" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="16"/>
       <c r="G124" s="2"/>
-      <c r="H124" s="17" t="s">
-[...24 lines deleted...]
-      <c r="AE124" s="2"/>
+      <c r="H124" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="29"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="28"/>
+      <c r="L124" s="29"/>
+      <c r="M124" s="29"/>
+      <c r="N124" s="29"/>
+      <c r="O124" s="29"/>
+      <c r="P124" s="29"/>
+      <c r="Q124" s="29"/>
+      <c r="R124" s="29"/>
+      <c r="S124" s="29"/>
+      <c r="T124" s="29"/>
+      <c r="U124" s="29"/>
+      <c r="V124" s="29"/>
+      <c r="W124" s="29"/>
+      <c r="X124" s="29"/>
+      <c r="Y124" s="29"/>
+      <c r="Z124" s="29"/>
+      <c r="AA124" s="29"/>
+      <c r="AB124" s="29"/>
+      <c r="AC124" s="29"/>
+      <c r="AD124" s="29"/>
+      <c r="AE124" s="29"/>
       <c r="AF124" s="2"/>
     </row>
     <row r="125" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1"/>
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="16"/>
       <c r="G125" s="2"/>
       <c r="H125" s="17" t="s">
-        <v>296</v>
+        <v>28</v>
       </c>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
-      <c r="K125" s="17"/>
+      <c r="K125" s="30"/>
       <c r="L125" s="2"/>
       <c r="M125" s="2"/>
       <c r="N125" s="2"/>
       <c r="O125" s="2"/>
       <c r="P125" s="2"/>
       <c r="Q125" s="2"/>
       <c r="R125" s="2"/>
       <c r="S125" s="2"/>
       <c r="T125" s="2"/>
       <c r="U125" s="2"/>
       <c r="V125" s="2"/>
       <c r="W125" s="2"/>
       <c r="X125" s="2"/>
       <c r="Y125" s="2"/>
       <c r="Z125" s="2"/>
       <c r="AA125" s="2"/>
       <c r="AB125" s="2"/>
       <c r="AC125" s="2"/>
       <c r="AD125" s="2"/>
       <c r="AE125" s="2"/>
       <c r="AF125" s="2"/>
     </row>
     <row r="126" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="1"/>
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="16"/>
       <c r="G126" s="2"/>
-      <c r="H126" s="41" t="s">
-        <v>305</v>
+      <c r="H126" s="17" t="s">
+        <v>295</v>
       </c>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
-      <c r="K126" s="17"/>
+      <c r="K126" s="30"/>
       <c r="L126" s="2"/>
       <c r="M126" s="2"/>
       <c r="N126" s="2"/>
       <c r="O126" s="2"/>
       <c r="P126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="R126" s="2"/>
       <c r="S126" s="2"/>
       <c r="T126" s="2"/>
       <c r="U126" s="2"/>
       <c r="V126" s="2"/>
       <c r="W126" s="2"/>
       <c r="X126" s="2"/>
       <c r="Y126" s="2"/>
       <c r="Z126" s="2"/>
       <c r="AA126" s="2"/>
       <c r="AB126" s="2"/>
       <c r="AC126" s="2"/>
       <c r="AD126" s="2"/>
       <c r="AE126" s="2"/>
       <c r="AF126" s="2"/>
     </row>
     <row r="127" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="1"/>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
-      <c r="F127" s="5"/>
+      <c r="F127" s="16"/>
       <c r="G127" s="2"/>
-      <c r="H127" s="3"/>
+      <c r="H127" s="17" t="s">
+        <v>296</v>
+      </c>
       <c r="I127" s="2"/>
       <c r="J127" s="2"/>
       <c r="K127" s="17"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
       <c r="N127" s="2"/>
       <c r="O127" s="2"/>
       <c r="P127" s="2"/>
       <c r="Q127" s="2"/>
       <c r="R127" s="2"/>
       <c r="S127" s="2"/>
       <c r="T127" s="2"/>
       <c r="U127" s="2"/>
       <c r="V127" s="2"/>
       <c r="W127" s="2"/>
       <c r="X127" s="2"/>
       <c r="Y127" s="2"/>
       <c r="Z127" s="2"/>
       <c r="AA127" s="2"/>
       <c r="AB127" s="2"/>
       <c r="AC127" s="2"/>
       <c r="AD127" s="2"/>
       <c r="AE127" s="2"/>
       <c r="AF127" s="2"/>
     </row>
     <row r="128" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F128"/>
-[...18 lines deleted...]
-    <row r="144" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="A128" s="1"/>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="16"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="41" t="s">
+        <v>305</v>
+      </c>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="17"/>
+      <c r="L128" s="2"/>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="Q128" s="2"/>
+      <c r="R128" s="2"/>
+      <c r="S128" s="2"/>
+      <c r="T128" s="2"/>
+      <c r="U128" s="2"/>
+      <c r="V128" s="2"/>
+      <c r="W128" s="2"/>
+      <c r="X128" s="2"/>
+      <c r="Y128" s="2"/>
+      <c r="Z128" s="2"/>
+      <c r="AA128" s="2"/>
+      <c r="AB128" s="2"/>
+      <c r="AC128" s="2"/>
+      <c r="AD128" s="2"/>
+      <c r="AE128" s="2"/>
+      <c r="AF128" s="2"/>
+    </row>
+    <row r="129" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="1"/>
+      <c r="B129" s="1"/>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1"/>
+      <c r="F129" s="5"/>
+      <c r="G129" s="2"/>
+      <c r="H129" s="3"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="17"/>
+      <c r="L129" s="2"/>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="O129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+      <c r="R129" s="2"/>
+      <c r="S129" s="2"/>
+      <c r="T129" s="2"/>
+      <c r="U129" s="2"/>
+      <c r="V129" s="2"/>
+      <c r="W129" s="2"/>
+      <c r="X129" s="2"/>
+      <c r="Y129" s="2"/>
+      <c r="Z129" s="2"/>
+      <c r="AA129" s="2"/>
+      <c r="AB129" s="2"/>
+      <c r="AC129" s="2"/>
+      <c r="AD129" s="2"/>
+      <c r="AE129" s="2"/>
+      <c r="AF129" s="2"/>
+    </row>
+    <row r="130" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130"/>
+    </row>
+    <row r="131" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="1:32" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="145" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="146" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="147" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="149" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="150" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="154" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="155" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="156" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="157" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="158" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="159" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -44664,109 +45382,233 @@
       <c r="O85" s="15">
         <v>-1.6</v>
       </c>
       <c r="P85" s="15">
         <v>-1.6</v>
       </c>
       <c r="Q85" s="15">
         <v>-1</v>
       </c>
       <c r="R85" s="15">
         <v>0.7</v>
       </c>
       <c r="S85" s="15">
         <v>20.8</v>
       </c>
       <c r="T85" s="15">
         <v>-3.5</v>
       </c>
       <c r="U85" s="15">
         <v>-3.3</v>
       </c>
       <c r="V85" s="15">
         <v>-2.8</v>
       </c>
     </row>
-    <row r="86" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="V87" s="30"/>
+    <row r="86" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="B86" s="34" t="s">
+        <v>385</v>
+      </c>
+      <c r="C86" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="34"/>
+      <c r="F86" s="32">
+        <v>1</v>
+      </c>
+      <c r="H86" s="19">
+        <v>2026000505</v>
+      </c>
+      <c r="I86" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J86" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K86" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="L86" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="M86" s="15">
+        <v>2</v>
+      </c>
+      <c r="N86" s="15">
+        <v>11.7</v>
+      </c>
+      <c r="O86" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="P86" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="R86" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="S86" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="T86" s="15">
+        <v>9.6</v>
+      </c>
+      <c r="U86" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="V86" s="15">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="B87" s="34" t="s">
+        <v>387</v>
+      </c>
+      <c r="C87" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E87" s="34"/>
+      <c r="F87" s="32">
+        <v>1</v>
+      </c>
+      <c r="H87" s="19">
+        <v>2026000606</v>
+      </c>
+      <c r="I87" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="J87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K87" s="15">
+        <v>-1.5</v>
+      </c>
+      <c r="L87" s="15">
+        <v>-1.5</v>
+      </c>
+      <c r="M87" s="15">
+        <v>11.7</v>
+      </c>
+      <c r="N87" s="15">
+        <v>-11</v>
+      </c>
+      <c r="O87" s="15">
+        <v>-2.8</v>
+      </c>
+      <c r="P87" s="15">
+        <v>-1.4</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>-3.2</v>
+      </c>
+      <c r="R87" s="15">
+        <v>-3.6</v>
+      </c>
+      <c r="S87" s="15">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="T87" s="15">
+        <v>-12.8</v>
+      </c>
+      <c r="U87" s="15">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="V87" s="15">
+        <v>-2.6</v>
+      </c>
     </row>
     <row r="88" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F88" s="38"/>
-      <c r="H88" s="41" t="s">
-[...3 lines deleted...]
-      <c r="V88" s="30"/>
+      <c r="H88" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="40"/>
+      <c r="J88" s="40"/>
+      <c r="K88" s="40"/>
+      <c r="L88" s="40"/>
+      <c r="M88" s="40"/>
+      <c r="N88" s="40"/>
+      <c r="O88" s="40"/>
+      <c r="P88" s="40"/>
+      <c r="Q88" s="40"/>
+      <c r="R88" s="40"/>
+      <c r="S88" s="40"/>
+      <c r="T88" s="40"/>
+      <c r="U88" s="40"/>
+      <c r="V88" s="28"/>
     </row>
     <row r="89" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F89" s="38"/>
       <c r="H89" s="41" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="K89" s="30"/>
+      <c r="V89" s="30"/>
     </row>
     <row r="90" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="38"/>
       <c r="H90" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="K90" s="30"/>
+      <c r="V90" s="30"/>
+    </row>
+    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="38"/>
+      <c r="H91" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="K91" s="30"/>
+    </row>
+    <row r="92" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F92" s="38"/>
+      <c r="H92" s="41" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="91" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="33"/>
+    </row>
+    <row r="94" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+    </row>
     <row r="95" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:22" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="103" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="105" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="106" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="112" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="113" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="114" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="115" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="117" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="118" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="119" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -44781,51 +45623,51 @@
     <row r="128" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="129" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="130" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="131" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="133" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="134" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="135" ht="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8517CA84-050F-4CFB-84A2-F4FA0AB1779F}">
   <sheetPr codeName="Sheet9"/>
-  <dimension ref="A1:AF53"/>
+  <dimension ref="A1:AF54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="9" topLeftCell="K10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" style="2" customWidth="1"/>
     <col min="11" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K1" s="2">
         <v>1</v>
       </c>
@@ -48478,166 +49320,258 @@
       <c r="X46" s="15">
         <v>5.8</v>
       </c>
       <c r="Y46" s="15">
         <v>-3.3</v>
       </c>
       <c r="Z46" s="15">
         <v>3.5</v>
       </c>
       <c r="AA46" s="15">
         <v>-3.8</v>
       </c>
       <c r="AB46" s="15">
         <v>2.4</v>
       </c>
       <c r="AC46" s="15">
         <v>-3.2</v>
       </c>
       <c r="AD46" s="15">
         <v>3.8</v>
       </c>
       <c r="AE46" s="15">
         <v>5.9</v>
       </c>
     </row>
-    <row r="47" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE47" s="29"/>
+    <row r="47" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>389</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="32">
+        <v>1</v>
+      </c>
+      <c r="G47" s="13"/>
+      <c r="H47" s="19">
+        <v>2026000406</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="J47" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K47" s="15">
+        <v>0</v>
+      </c>
+      <c r="L47" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="M47" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="N47" s="15">
+        <v>-8.1</v>
+      </c>
+      <c r="O47" s="15">
+        <v>11.8</v>
+      </c>
+      <c r="P47" s="15">
+        <v>-6.4</v>
+      </c>
+      <c r="Q47" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="R47" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="S47" s="15">
+        <v>-6</v>
+      </c>
+      <c r="T47" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U47" s="15">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="V47" s="15">
+        <v>-1.7</v>
+      </c>
+      <c r="W47" s="15">
+        <v>-1.5</v>
+      </c>
+      <c r="X47" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="Y47" s="15">
+        <v>-7.3</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>9.5</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>-8</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="AC47" s="15">
+        <v>-2.1</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>2.6</v>
+      </c>
     </row>
     <row r="48" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="16"/>
-      <c r="H48" s="30" t="s">
-[...3 lines deleted...]
-      <c r="R48" s="30"/>
+      <c r="H48" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I48" s="29"/>
+      <c r="J48" s="29"/>
+      <c r="K48" s="28"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="29"/>
+      <c r="N48" s="29"/>
+      <c r="O48" s="29"/>
+      <c r="P48" s="29"/>
+      <c r="Q48" s="29"/>
+      <c r="R48" s="28"/>
+      <c r="S48" s="29"/>
+      <c r="T48" s="29"/>
+      <c r="U48" s="29"/>
+      <c r="V48" s="29"/>
+      <c r="W48" s="29"/>
+      <c r="X48" s="29"/>
+      <c r="Y48" s="29"/>
+      <c r="Z48" s="29"/>
+      <c r="AA48" s="29"/>
+      <c r="AB48" s="29"/>
+      <c r="AC48" s="29"/>
+      <c r="AD48" s="29"/>
+      <c r="AE48" s="29"/>
     </row>
     <row r="49" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="16"/>
       <c r="H49" s="30" t="s">
-        <v>295</v>
+        <v>28</v>
       </c>
       <c r="K49" s="30"/>
       <c r="R49" s="30"/>
     </row>
     <row r="50" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="16"/>
-      <c r="H50" s="17" t="s">
-[...3 lines deleted...]
-      <c r="R50" s="17"/>
+      <c r="H50" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="K50" s="30"/>
+      <c r="R50" s="30"/>
     </row>
     <row r="51" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="16"/>
       <c r="H51" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="K51" s="17"/>
+      <c r="R51" s="17"/>
+    </row>
+    <row r="52" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F52" s="16"/>
+      <c r="H52" s="17" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="52" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="53" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F53"/>
-[...1 lines deleted...]
-      <c r="H53"/>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="6:18" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -48659,50 +49593,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -48779,110 +49718,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DADD08D5-FEB0-4AC6-ADC5-547E37A21F25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9478A08A-20BE-4CF9-ACDA-E4893E05CA29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88775682-4D29-4D15-823B-9E3E7C93948B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC406707-B9F7-4461-B37E-0D043052478F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC406707-B9F7-4461-B37E-0D043052478F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88775682-4D29-4D15-823B-9E3E7C93948B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>