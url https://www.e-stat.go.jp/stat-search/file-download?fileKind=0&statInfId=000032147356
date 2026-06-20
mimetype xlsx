--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,96 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20360331廃】（検討中）2025年度消費動向指数公表関係/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202602/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="204" documentId="13_ncr:1_{ABEA5FA2-82A8-464E-A757-63AA78EDDEB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D50F488D-25F0-4393-9DCA-3DE33F421425}"/>
+  <xr:revisionPtr revIDLastSave="270" documentId="13_ncr:1_{ABEA5FA2-82A8-464E-A757-63AA78EDDEB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28C6A54B-12EB-4856-86BA-56A3CE17FE62}"/>
   <bookViews>
-    <workbookView xWindow="31440" yWindow="3180" windowWidth="26160" windowHeight="14100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="月" sheetId="2" r:id="rId1"/>
     <sheet name="四" sheetId="4" r:id="rId2"/>
     <sheet name="年" sheetId="7" r:id="rId3"/>
+    <sheet name="年度" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">月!$B$2:$E$301</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">四!$B$2:$E$107</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">月!$B$2:$E$303</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">四!$B$2:$E$108</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">年!$B$2:$E$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">年度!$B$2:$E$35</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">月!$B:$C,月!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">四!$B:$C,四!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">年!$B:$C,年!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">年度!$B:$C,年度!$2:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="812" uniqueCount="776">
   <si>
     <t>四半期平均</t>
     <rPh sb="0" eb="3">
       <t>シハンキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2002000101</t>
   </si>
   <si>
     <t>2002年1月</t>
   </si>
   <si>
     <t>2002000202</t>
   </si>
   <si>
     <t>2002年2月</t>
   </si>
   <si>
     <t>2002000303</t>
   </si>
@@ -2668,50 +2672,144 @@
   <si>
     <t>2025年11月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年12月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年10-12月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年1月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年2月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2020年度</t>
+  </si>
+  <si>
+    <t>2021年度</t>
+  </si>
+  <si>
+    <t>2022年度</t>
+  </si>
+  <si>
+    <t>2023年度</t>
+  </si>
+  <si>
+    <t>2024年度</t>
+  </si>
+  <si>
+    <t>年度平均</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヘイキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2002年度</t>
+  </si>
+  <si>
+    <t>2003年度</t>
+  </si>
+  <si>
+    <t>2004年度</t>
+  </si>
+  <si>
+    <t>2005年度</t>
+  </si>
+  <si>
+    <t>2006年度</t>
+  </si>
+  <si>
+    <t>2007年度</t>
+  </si>
+  <si>
+    <t>2008年度</t>
+  </si>
+  <si>
+    <t>2009年度</t>
+  </si>
+  <si>
+    <t>2010年度</t>
+  </si>
+  <si>
+    <t>2011年度</t>
+  </si>
+  <si>
+    <t>2012年度</t>
+  </si>
+  <si>
+    <t>2013年度</t>
+  </si>
+  <si>
+    <t>2014年度</t>
+  </si>
+  <si>
+    <t>2015年度</t>
+  </si>
+  <si>
+    <t>2016年度</t>
+  </si>
+  <si>
+    <t>2017年度</t>
+  </si>
+  <si>
+    <t>2018年度</t>
+  </si>
+  <si>
+    <t>2019年度</t>
+  </si>
+  <si>
+    <t>2025年度</t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年1-3月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年4月</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -3030,51 +3128,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準_付表２(速報・月報）" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3306,54 +3404,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="B1:E301"/>
+  <dimension ref="B1:E303"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>456</v>
@@ -3384,4145 +3486,4173 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="19" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>458</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="7">
-        <v>99.391800000000003</v>
+        <v>99.389099999999999</v>
       </c>
       <c r="E7" s="7">
-        <v>97.142099999999999</v>
+        <v>97.134500000000003</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="14.1" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="7">
-        <v>99.276300000000006</v>
+        <v>99.286699999999996</v>
       </c>
       <c r="E8" s="7">
-        <v>97.206500000000005</v>
+        <v>97.198800000000006</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="14.1" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="7">
-        <v>99.691299999999998</v>
+        <v>99.674499999999995</v>
       </c>
       <c r="E9" s="7">
-        <v>97.638000000000005</v>
+        <v>97.629300000000001</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="14.1" customHeight="1">
       <c r="B10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="7">
-        <v>99.861500000000007</v>
+        <v>99.852599999999995</v>
       </c>
       <c r="E10" s="7">
-        <v>97.767499999999998</v>
+        <v>97.7577</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="14.1" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="7">
-        <v>100.00360000000001</v>
+        <v>99.996600000000001</v>
       </c>
       <c r="E11" s="7">
-        <v>97.831000000000003</v>
+        <v>97.822599999999994</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="14.1" customHeight="1">
       <c r="B12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="7">
-        <v>100.1503</v>
+        <v>100.13930000000001</v>
       </c>
       <c r="E12" s="7">
-        <v>98.044700000000006</v>
+        <v>98.036500000000004</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="14.1" customHeight="1">
       <c r="B13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="7">
-        <v>100.114</v>
+        <v>100.0937</v>
       </c>
       <c r="E13" s="7">
-        <v>98.155699999999996</v>
+        <v>98.147900000000007</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="14.1" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="7">
-        <v>99.9709</v>
+        <v>99.972700000000003</v>
       </c>
       <c r="E14" s="7">
-        <v>98.0488</v>
+        <v>98.041700000000006</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="14.1" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="7">
-        <v>99.951999999999998</v>
+        <v>99.936199999999999</v>
       </c>
       <c r="E15" s="7">
-        <v>98.246499999999997</v>
+        <v>98.24</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="14.1" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="7">
-        <v>99.621799999999993</v>
+        <v>99.632400000000004</v>
       </c>
       <c r="E16" s="7">
-        <v>97.993700000000004</v>
+        <v>97.9893</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.1" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="7">
-        <v>99.587100000000007</v>
+        <v>99.585499999999996</v>
       </c>
       <c r="E17" s="7">
-        <v>97.990700000000004</v>
+        <v>97.987300000000005</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.1" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="7">
-        <v>99.268100000000004</v>
+        <v>99.270499999999998</v>
       </c>
       <c r="E18" s="7">
-        <v>97.8583</v>
+        <v>97.852699999999999</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="7">
-        <v>99.010199999999998</v>
+        <v>99.015600000000006</v>
       </c>
       <c r="E19" s="7">
-        <v>97.763999999999996</v>
+        <v>97.758499999999998</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.1" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="7">
-        <v>99.052099999999996</v>
+        <v>99.062399999999997</v>
       </c>
       <c r="E20" s="7">
-        <v>97.795599999999993</v>
+        <v>97.747200000000007</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.1" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="7">
-        <v>99.293300000000002</v>
+        <v>99.276200000000003</v>
       </c>
       <c r="E21" s="7">
-        <v>98.117000000000004</v>
+        <v>98.134299999999996</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.1" customHeight="1">
       <c r="B22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="7">
-        <v>99.057699999999997</v>
+        <v>99.062200000000004</v>
       </c>
       <c r="E22" s="7">
-        <v>97.895499999999998</v>
+        <v>97.870999999999995</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="14.1" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="7">
-        <v>99.106300000000005</v>
+        <v>99.109399999999994</v>
       </c>
       <c r="E23" s="7">
-        <v>98.003600000000006</v>
+        <v>98.039000000000001</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.1" customHeight="1">
       <c r="B24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="7">
-        <v>99.245199999999997</v>
+        <v>99.232200000000006</v>
       </c>
       <c r="E24" s="7">
-        <v>98.355900000000005</v>
+        <v>98.344700000000003</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.1" customHeight="1">
       <c r="B25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="7">
-        <v>99.1143</v>
+        <v>99.113200000000006</v>
       </c>
       <c r="E25" s="7">
-        <v>98.362799999999993</v>
+        <v>98.321899999999999</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.1" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="7">
-        <v>99.284800000000004</v>
+        <v>99.278099999999995</v>
       </c>
       <c r="E26" s="7">
-        <v>98.483500000000006</v>
+        <v>98.479699999999994</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="14.1" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="7">
-        <v>99.335599999999999</v>
+        <v>99.349500000000006</v>
       </c>
       <c r="E27" s="7">
-        <v>98.4465</v>
+        <v>98.4512</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.1" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="7">
-        <v>99.717600000000004</v>
+        <v>99.711699999999993</v>
       </c>
       <c r="E28" s="7">
-        <v>98.918999999999997</v>
+        <v>98.9358</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.1" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="7">
-        <v>99.744200000000006</v>
+        <v>99.750100000000003</v>
       </c>
       <c r="E29" s="7">
-        <v>99.212599999999995</v>
+        <v>99.195599999999999</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.1" customHeight="1">
       <c r="B30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="7">
-        <v>100.05070000000001</v>
+        <v>100.03530000000001</v>
       </c>
       <c r="E30" s="7">
-        <v>99.564599999999999</v>
+        <v>99.526799999999994</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="18" customHeight="1">
       <c r="B31" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="7">
-        <v>99.978399999999993</v>
+        <v>99.994799999999998</v>
       </c>
       <c r="E31" s="7">
-        <v>99.450100000000006</v>
+        <v>99.413200000000003</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.1" customHeight="1">
       <c r="B32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="7">
-        <v>100.28570000000001</v>
+        <v>100.2698</v>
       </c>
       <c r="E32" s="7">
-        <v>99.723600000000005</v>
+        <v>99.825199999999995</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.1" customHeight="1">
       <c r="B33" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="7">
-        <v>99.894099999999995</v>
+        <v>99.906999999999996</v>
       </c>
       <c r="E33" s="7">
-        <v>99.446200000000005</v>
+        <v>99.374799999999993</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.1" customHeight="1">
       <c r="B34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="7">
-        <v>99.852199999999996</v>
+        <v>99.842600000000004</v>
       </c>
       <c r="E34" s="7">
-        <v>99.648700000000005</v>
+        <v>99.649000000000001</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="14.1" customHeight="1">
       <c r="B35" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>58</v>
       </c>
       <c r="D35" s="7">
-        <v>99.824200000000005</v>
+        <v>99.814700000000002</v>
       </c>
       <c r="E35" s="7">
-        <v>99.705399999999997</v>
+        <v>99.6584</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.1" customHeight="1">
       <c r="B36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="7">
-        <v>99.875799999999998</v>
+        <v>99.872100000000003</v>
       </c>
       <c r="E36" s="7">
-        <v>99.634</v>
+        <v>99.630700000000004</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.1" customHeight="1">
       <c r="B37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="7">
-        <v>100.13039999999999</v>
+        <v>100.11620000000001</v>
       </c>
       <c r="E37" s="7">
-        <v>99.860500000000002</v>
+        <v>99.922200000000004</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.1" customHeight="1">
       <c r="B38" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="7">
-        <v>100.07210000000001</v>
+        <v>100.0664</v>
       </c>
       <c r="E38" s="7">
-        <v>99.865399999999994</v>
+        <v>99.836200000000005</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="14.1" customHeight="1">
       <c r="B39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="7">
-        <v>100.18989999999999</v>
+        <v>100.1824</v>
       </c>
       <c r="E39" s="7">
-        <v>99.876400000000004</v>
+        <v>99.854600000000005</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.1" customHeight="1">
       <c r="B40" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="7">
-        <v>100.0558</v>
+        <v>100.0646</v>
       </c>
       <c r="E40" s="7">
-        <v>99.5792</v>
+        <v>99.5822</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.1" customHeight="1">
       <c r="B41" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="7">
-        <v>99.963399999999993</v>
+        <v>99.970500000000001</v>
       </c>
       <c r="E41" s="7">
-        <v>99.553200000000004</v>
+        <v>99.532799999999995</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.1" customHeight="1">
       <c r="B42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="22" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="7">
-        <v>99.914000000000001</v>
+        <v>99.923900000000003</v>
       </c>
       <c r="E42" s="7">
-        <v>99.649299999999997</v>
+        <v>99.615200000000002</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="18" customHeight="1">
       <c r="B43" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="7">
-        <v>100.1581</v>
+        <v>100.16249999999999</v>
       </c>
       <c r="E43" s="7">
-        <v>100.0227</v>
+        <v>100.0311</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.1" customHeight="1">
       <c r="B44" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="7">
-        <v>100.0917</v>
+        <v>100.0896</v>
       </c>
       <c r="E44" s="7">
-        <v>100.2728</v>
+        <v>100.21</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.1" customHeight="1">
       <c r="B45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="7">
-        <v>100.1568</v>
+        <v>100.15860000000001</v>
       </c>
       <c r="E45" s="7">
-        <v>100.42310000000001</v>
+        <v>100.4306</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.1" customHeight="1">
       <c r="B46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="22" t="s">
         <v>80</v>
       </c>
       <c r="D46" s="7">
-        <v>100.43049999999999</v>
+        <v>100.4329</v>
       </c>
       <c r="E46" s="7">
-        <v>100.66930000000001</v>
+        <v>100.7229</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="14.1" customHeight="1">
       <c r="B47" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="22" t="s">
         <v>82</v>
       </c>
       <c r="D47" s="7">
-        <v>100.5376</v>
+        <v>100.536</v>
       </c>
       <c r="E47" s="7">
-        <v>100.95140000000001</v>
+        <v>100.93989999999999</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.1" customHeight="1">
       <c r="B48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="22" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="7">
-        <v>100.6413</v>
+        <v>100.6405</v>
       </c>
       <c r="E48" s="7">
-        <v>101.2089</v>
+        <v>101.2013</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.1" customHeight="1">
       <c r="B49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="7">
-        <v>100.83499999999999</v>
+        <v>100.8287</v>
       </c>
       <c r="E49" s="7">
-        <v>101.5369</v>
+        <v>101.5214</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.1" customHeight="1">
       <c r="B50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>88</v>
       </c>
       <c r="D50" s="7">
-        <v>101.0324</v>
+        <v>101.01130000000001</v>
       </c>
       <c r="E50" s="7">
-        <v>101.89100000000001</v>
+        <v>101.8749</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="14.1" customHeight="1">
       <c r="B51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="7">
-        <v>101.11199999999999</v>
+        <v>101.10769999999999</v>
       </c>
       <c r="E51" s="7">
-        <v>101.9588</v>
+        <v>101.92140000000001</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.1" customHeight="1">
       <c r="B52" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="7">
-        <v>101.34180000000001</v>
+        <v>101.31570000000001</v>
       </c>
       <c r="E52" s="7">
-        <v>102.2206</v>
+        <v>102.2166</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.1" customHeight="1">
       <c r="B53" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>94</v>
       </c>
       <c r="D53" s="7">
-        <v>101.2135</v>
+        <v>101.226</v>
       </c>
       <c r="E53" s="7">
-        <v>101.8638</v>
+        <v>101.86069999999999</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.1" customHeight="1">
       <c r="B54" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>96</v>
       </c>
       <c r="D54" s="7">
-        <v>101.3403</v>
+        <v>101.34869999999999</v>
       </c>
       <c r="E54" s="7">
-        <v>101.8368</v>
+        <v>101.8352</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="18" customHeight="1">
       <c r="B55" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>98</v>
       </c>
       <c r="D55" s="7">
-        <v>101.3961</v>
+        <v>101.4019</v>
       </c>
       <c r="E55" s="7">
-        <v>101.8736</v>
+        <v>101.8721</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.1" customHeight="1">
       <c r="B56" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="22" t="s">
         <v>100</v>
       </c>
       <c r="D56" s="7">
-        <v>101.34569999999999</v>
+        <v>101.34990000000001</v>
       </c>
       <c r="E56" s="7">
-        <v>101.8888</v>
+        <v>101.8352</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.1" customHeight="1">
       <c r="B57" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>102</v>
       </c>
       <c r="D57" s="7">
-        <v>101.4485</v>
+        <v>101.45099999999999</v>
       </c>
       <c r="E57" s="7">
-        <v>102.01690000000001</v>
+        <v>102.0283</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="14.1" customHeight="1">
       <c r="B58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>104</v>
       </c>
       <c r="D58" s="7">
-        <v>101.63339999999999</v>
+        <v>101.62260000000001</v>
       </c>
       <c r="E58" s="7">
-        <v>102.2758</v>
+        <v>102.27030000000001</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="14.1" customHeight="1">
       <c r="B59" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="22" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="7">
-        <v>101.7312</v>
+        <v>101.71299999999999</v>
       </c>
       <c r="E59" s="7">
-        <v>102.39919999999999</v>
+        <v>102.4191</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="14.1" customHeight="1">
       <c r="B60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="7">
-        <v>101.6365</v>
+        <v>101.6349</v>
       </c>
       <c r="E60" s="7">
-        <v>102.15560000000001</v>
+        <v>102.1485</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="14.1" customHeight="1">
       <c r="B61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="7">
-        <v>101.55540000000001</v>
+        <v>101.5551</v>
       </c>
       <c r="E61" s="7">
-        <v>102.01300000000001</v>
+        <v>102.0048</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="14.1" customHeight="1">
       <c r="B62" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="7">
-        <v>101.4564</v>
+        <v>101.4594</v>
       </c>
       <c r="E62" s="7">
-        <v>101.8848</v>
+        <v>101.8693</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="14.1" customHeight="1">
       <c r="B63" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>114</v>
       </c>
       <c r="D63" s="7">
-        <v>101.3937</v>
+        <v>101.3994</v>
       </c>
       <c r="E63" s="7">
-        <v>101.8565</v>
+        <v>101.8425</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="14.1" customHeight="1">
       <c r="B64" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>116</v>
       </c>
       <c r="D64" s="7">
-        <v>101.5797</v>
+        <v>101.58240000000001</v>
       </c>
       <c r="E64" s="7">
-        <v>102.1386</v>
+        <v>102.12690000000001</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="14.1" customHeight="1">
       <c r="B65" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="22" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="7">
-        <v>101.88590000000001</v>
+        <v>101.87909999999999</v>
       </c>
       <c r="E65" s="7">
-        <v>102.5945</v>
+        <v>102.5883</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="14.1" customHeight="1">
       <c r="B66" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="22" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="7">
-        <v>102.2105</v>
+        <v>102.20189999999999</v>
       </c>
       <c r="E66" s="7">
-        <v>102.9524</v>
+        <v>102.9384</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="18" customHeight="1">
       <c r="B67" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="22" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="7">
-        <v>102.10809999999999</v>
+        <v>102.1003</v>
       </c>
       <c r="E67" s="7">
-        <v>103.07</v>
+        <v>103.0802</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="14.1" customHeight="1">
       <c r="B68" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="22" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="7">
-        <v>102.0322</v>
+        <v>102.0275</v>
       </c>
       <c r="E68" s="7">
-        <v>103.1193</v>
+        <v>103.0795</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="14.1" customHeight="1">
       <c r="B69" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="22" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="7">
-        <v>102.0488</v>
+        <v>102.0527</v>
       </c>
       <c r="E69" s="7">
-        <v>103.1327</v>
+        <v>103.084</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="14.1" customHeight="1">
       <c r="B70" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="22" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="7">
-        <v>102.3523</v>
+        <v>102.3391</v>
       </c>
       <c r="E70" s="7">
-        <v>103.3683</v>
+        <v>103.3616</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="14.1" customHeight="1">
       <c r="B71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="7">
-        <v>102.39700000000001</v>
+        <v>102.39830000000001</v>
       </c>
       <c r="E71" s="7">
-        <v>103.32429999999999</v>
+        <v>103.38590000000001</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="14.1" customHeight="1">
       <c r="B72" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="7">
-        <v>102.4539</v>
+        <v>102.4385</v>
       </c>
       <c r="E72" s="7">
-        <v>103.40649999999999</v>
+        <v>103.4194</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="14.1" customHeight="1">
       <c r="B73" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="22" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="7">
-        <v>102.02800000000001</v>
+        <v>102.0385</v>
       </c>
       <c r="E73" s="7">
-        <v>102.9641</v>
+        <v>102.87690000000001</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="14.1" customHeight="1">
       <c r="B74" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="22" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="7">
-        <v>102.0929</v>
+        <v>102.093</v>
       </c>
       <c r="E74" s="7">
-        <v>102.919</v>
+        <v>102.9461</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="14.1" customHeight="1">
       <c r="B75" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="7">
-        <v>102.04519999999999</v>
+        <v>102.05249999999999</v>
       </c>
       <c r="E75" s="7">
-        <v>102.8494</v>
+        <v>102.881</v>
       </c>
     </row>
     <row r="76" spans="2:5" ht="14.1" customHeight="1">
       <c r="B76" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="22" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="7">
-        <v>102.22669999999999</v>
+        <v>102.226</v>
       </c>
       <c r="E76" s="7">
-        <v>102.9076</v>
+        <v>102.89879999999999</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="14.1" customHeight="1">
       <c r="B77" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="7">
-        <v>102.34650000000001</v>
+        <v>102.35599999999999</v>
       </c>
       <c r="E77" s="7">
-        <v>102.863</v>
+        <v>102.8506</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="14.1" customHeight="1">
       <c r="B78" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="22" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="7">
-        <v>102.6641</v>
+        <v>102.6511</v>
       </c>
       <c r="E78" s="7">
-        <v>103.2003</v>
+        <v>103.11750000000001</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="18" customHeight="1">
       <c r="B79" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="22" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="7">
-        <v>102.72450000000001</v>
+        <v>102.7089</v>
       </c>
       <c r="E79" s="7">
-        <v>103.35509999999999</v>
+        <v>103.26900000000001</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="14.1" customHeight="1">
       <c r="B80" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="22" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="7">
-        <v>102.7028</v>
+        <v>102.69589999999999</v>
       </c>
       <c r="E80" s="7">
-        <v>103.2011</v>
+        <v>103.3061</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="14.1" customHeight="1">
       <c r="B81" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="22" t="s">
         <v>150</v>
       </c>
       <c r="D81" s="7">
-        <v>102.4776</v>
+        <v>102.47839999999999</v>
       </c>
       <c r="E81" s="7">
-        <v>102.8824</v>
+        <v>102.87739999999999</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="14.1" customHeight="1">
       <c r="B82" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="22" t="s">
         <v>152</v>
       </c>
       <c r="D82" s="7">
-        <v>102.194</v>
+        <v>102.19119999999999</v>
       </c>
       <c r="E82" s="7">
-        <v>102.55289999999999</v>
+        <v>102.5286</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="14.1" customHeight="1">
       <c r="B83" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>154</v>
       </c>
       <c r="D83" s="7">
-        <v>102.0171</v>
+        <v>102.0214</v>
       </c>
       <c r="E83" s="7">
-        <v>102.13290000000001</v>
+        <v>102.1606</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="14.1" customHeight="1">
       <c r="B84" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>156</v>
       </c>
       <c r="D84" s="7">
-        <v>102.00190000000001</v>
+        <v>101.99769999999999</v>
       </c>
       <c r="E84" s="7">
-        <v>101.9418</v>
+        <v>101.913</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="14.1" customHeight="1">
       <c r="B85" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="22" t="s">
         <v>158</v>
       </c>
       <c r="D85" s="7">
-        <v>102.0467</v>
+        <v>102.0304</v>
       </c>
       <c r="E85" s="7">
-        <v>101.8652</v>
+        <v>101.88549999999999</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="14.1" customHeight="1">
       <c r="B86" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="22" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="7">
-        <v>101.8802</v>
+        <v>101.871</v>
       </c>
       <c r="E86" s="7">
-        <v>101.62690000000001</v>
+        <v>101.5866</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="14.1" customHeight="1">
       <c r="B87" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="22" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="7">
-        <v>101.61790000000001</v>
+        <v>101.60760000000001</v>
       </c>
       <c r="E87" s="7">
-        <v>101.4585</v>
+        <v>101.4654</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="14.1" customHeight="1">
       <c r="B88" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="22" t="s">
         <v>164</v>
       </c>
       <c r="D88" s="7">
-        <v>101.0868</v>
+        <v>101.0872</v>
       </c>
       <c r="E88" s="7">
-        <v>101.2029</v>
+        <v>101.2123</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="14.1" customHeight="1">
       <c r="B89" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="22" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="7">
-        <v>100.63590000000001</v>
+        <v>100.6142</v>
       </c>
       <c r="E89" s="7">
-        <v>101.26949999999999</v>
+        <v>101.2513</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="14.1" customHeight="1">
       <c r="B90" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="22" t="s">
         <v>168</v>
       </c>
       <c r="D90" s="7">
-        <v>99.6267</v>
+        <v>99.635999999999996</v>
       </c>
       <c r="E90" s="7">
-        <v>100.6735</v>
+        <v>100.687</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="18" customHeight="1">
       <c r="B91" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>170</v>
       </c>
       <c r="D91" s="7">
-        <v>98.8887</v>
+        <v>98.9071</v>
       </c>
       <c r="E91" s="7">
-        <v>100.41379999999999</v>
+        <v>100.4323</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="14.1" customHeight="1">
       <c r="B92" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="22" t="s">
         <v>172</v>
       </c>
       <c r="D92" s="7">
-        <v>98.395300000000006</v>
+        <v>98.405199999999994</v>
       </c>
       <c r="E92" s="7">
-        <v>100.40949999999999</v>
+        <v>100.3593</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="14.1" customHeight="1">
       <c r="B93" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="22" t="s">
         <v>174</v>
       </c>
       <c r="D93" s="7">
-        <v>98.260499999999993</v>
+        <v>98.265600000000006</v>
       </c>
       <c r="E93" s="7">
-        <v>100.5363</v>
+        <v>100.4457</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="14.1" customHeight="1">
       <c r="B94" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C94" s="22" t="s">
         <v>176</v>
       </c>
       <c r="D94" s="7">
-        <v>98.268100000000004</v>
+        <v>98.263400000000004</v>
       </c>
       <c r="E94" s="7">
-        <v>100.6994</v>
+        <v>100.7251</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="14.1" customHeight="1">
       <c r="B95" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="22" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="7">
-        <v>98.444999999999993</v>
+        <v>98.43</v>
       </c>
       <c r="E95" s="7">
-        <v>100.8933</v>
+        <v>100.887</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="14.1" customHeight="1">
       <c r="B96" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C96" s="22" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="7">
-        <v>98.502099999999999</v>
+        <v>98.496200000000002</v>
       </c>
       <c r="E96" s="7">
-        <v>100.7907</v>
+        <v>100.8168</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="14.1" customHeight="1">
       <c r="B97" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C97" s="22" t="s">
         <v>182</v>
       </c>
       <c r="D97" s="7">
-        <v>98.516199999999998</v>
+        <v>98.513099999999994</v>
       </c>
       <c r="E97" s="7">
-        <v>100.8051</v>
+        <v>100.8318</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="14.1" customHeight="1">
       <c r="B98" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C98" s="22" t="s">
         <v>184</v>
       </c>
       <c r="D98" s="7">
-        <v>98.413399999999996</v>
+        <v>98.424999999999997</v>
       </c>
       <c r="E98" s="7">
-        <v>100.7606</v>
+        <v>100.7206</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="14.1" customHeight="1">
       <c r="B99" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C99" s="22" t="s">
         <v>186</v>
       </c>
       <c r="D99" s="7">
-        <v>98.260599999999997</v>
+        <v>98.269000000000005</v>
       </c>
       <c r="E99" s="7">
-        <v>100.9462</v>
+        <v>100.95310000000001</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="14.1" customHeight="1">
       <c r="B100" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C100" s="22" t="s">
         <v>188</v>
       </c>
       <c r="D100" s="7">
-        <v>98.328800000000001</v>
+        <v>98.3322</v>
       </c>
       <c r="E100" s="7">
-        <v>101.3242</v>
+        <v>101.3065</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="14.1" customHeight="1">
       <c r="B101" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C101" s="22" t="s">
         <v>190</v>
       </c>
       <c r="D101" s="7">
-        <v>98.284599999999998</v>
+        <v>98.2881</v>
       </c>
       <c r="E101" s="7">
-        <v>101.5438</v>
+        <v>101.501</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="14.1" customHeight="1">
       <c r="B102" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="22" t="s">
         <v>192</v>
       </c>
       <c r="D102" s="7">
-        <v>98.369600000000005</v>
+        <v>98.363200000000006</v>
       </c>
       <c r="E102" s="7">
-        <v>101.88500000000001</v>
+        <v>101.8775</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="18" customHeight="1">
       <c r="B103" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="22" t="s">
         <v>194</v>
       </c>
       <c r="D103" s="7">
-        <v>98.416700000000006</v>
+        <v>98.418199999999999</v>
       </c>
       <c r="E103" s="7">
-        <v>101.93089999999999</v>
+        <v>101.92440000000001</v>
       </c>
     </row>
     <row r="104" spans="2:5" ht="14.1" customHeight="1">
       <c r="B104" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C104" s="22" t="s">
         <v>196</v>
       </c>
       <c r="D104" s="7">
-        <v>98.477500000000006</v>
+        <v>98.496899999999997</v>
       </c>
       <c r="E104" s="7">
-        <v>101.9901</v>
+        <v>101.87860000000001</v>
       </c>
     </row>
     <row r="105" spans="2:5" ht="14.1" customHeight="1">
       <c r="B105" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>198</v>
       </c>
       <c r="D105" s="7">
-        <v>98.963300000000004</v>
+        <v>98.951700000000002</v>
       </c>
       <c r="E105" s="7">
-        <v>102.5771</v>
+        <v>102.6429</v>
       </c>
     </row>
     <row r="106" spans="2:5" ht="14.1" customHeight="1">
       <c r="B106" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C106" s="22" t="s">
         <v>200</v>
       </c>
       <c r="D106" s="7">
-        <v>98.986599999999996</v>
+        <v>98.992099999999994</v>
       </c>
       <c r="E106" s="7">
-        <v>102.6713</v>
+        <v>102.7317</v>
       </c>
     </row>
     <row r="107" spans="2:5" ht="14.1" customHeight="1">
       <c r="B107" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C107" s="22" t="s">
         <v>202</v>
       </c>
       <c r="D107" s="7">
-        <v>99.096199999999996</v>
+        <v>99.087299999999999</v>
       </c>
       <c r="E107" s="7">
-        <v>102.98609999999999</v>
+        <v>102.9395</v>
       </c>
     </row>
     <row r="108" spans="2:5" ht="14.1" customHeight="1">
       <c r="B108" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>204</v>
       </c>
       <c r="D108" s="7">
-        <v>99.385800000000003</v>
+        <v>99.376999999999995</v>
       </c>
       <c r="E108" s="7">
-        <v>103.3775</v>
+        <v>103.3806</v>
       </c>
     </row>
     <row r="109" spans="2:5" ht="14.1" customHeight="1">
       <c r="B109" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C109" s="22" t="s">
         <v>206</v>
       </c>
       <c r="D109" s="7">
-        <v>99.753799999999998</v>
+        <v>99.742599999999996</v>
       </c>
       <c r="E109" s="7">
-        <v>103.8484</v>
+        <v>103.8385</v>
       </c>
     </row>
     <row r="110" spans="2:5" ht="14.1" customHeight="1">
       <c r="B110" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C110" s="22" t="s">
         <v>208</v>
       </c>
       <c r="D110" s="7">
-        <v>99.999399999999994</v>
+        <v>99.982600000000005</v>
       </c>
       <c r="E110" s="7">
-        <v>104.23</v>
+        <v>104.2885</v>
       </c>
     </row>
     <row r="111" spans="2:5" ht="14.1" customHeight="1">
       <c r="B111" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>210</v>
       </c>
       <c r="D111" s="7">
-        <v>99.803899999999999</v>
+        <v>99.789100000000005</v>
       </c>
       <c r="E111" s="7">
-        <v>104.2206</v>
+        <v>104.21510000000001</v>
       </c>
     </row>
     <row r="112" spans="2:5" ht="14.1" customHeight="1">
       <c r="B112" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C112" s="22" t="s">
         <v>212</v>
       </c>
       <c r="D112" s="7">
-        <v>99.405299999999997</v>
+        <v>99.400899999999993</v>
       </c>
       <c r="E112" s="7">
-        <v>103.7351</v>
+        <v>103.634</v>
       </c>
     </row>
     <row r="113" spans="2:5" ht="14.1" customHeight="1">
       <c r="B113" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C113" s="22" t="s">
         <v>214</v>
       </c>
       <c r="D113" s="7">
-        <v>99.170500000000004</v>
+        <v>99.148300000000006</v>
       </c>
       <c r="E113" s="7">
-        <v>103.50069999999999</v>
+        <v>103.50020000000001</v>
       </c>
     </row>
     <row r="114" spans="2:5" ht="14.1" customHeight="1">
       <c r="B114" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C114" s="22" t="s">
         <v>216</v>
       </c>
       <c r="D114" s="7">
-        <v>98.321399999999997</v>
+        <v>98.333500000000001</v>
       </c>
       <c r="E114" s="7">
-        <v>102.8373</v>
+        <v>102.8002</v>
       </c>
     </row>
     <row r="115" spans="2:5" ht="18" customHeight="1">
       <c r="B115" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C115" s="22" t="s">
         <v>218</v>
       </c>
       <c r="D115" s="7">
-        <v>98.132400000000004</v>
+        <v>98.130899999999997</v>
       </c>
       <c r="E115" s="7">
-        <v>102.77370000000001</v>
+        <v>102.7715</v>
       </c>
     </row>
     <row r="116" spans="2:5" ht="14.1" customHeight="1">
       <c r="B116" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C116" s="22" t="s">
         <v>220</v>
       </c>
       <c r="D116" s="7">
-        <v>97.6982</v>
+        <v>97.720600000000005</v>
       </c>
       <c r="E116" s="7">
-        <v>102.58320000000001</v>
+        <v>102.58410000000001</v>
       </c>
     </row>
     <row r="117" spans="2:5" ht="14.1" customHeight="1">
       <c r="B117" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C117" s="22" t="s">
         <v>222</v>
       </c>
       <c r="D117" s="7">
-        <v>94.142399999999995</v>
+        <v>94.151300000000006</v>
       </c>
       <c r="E117" s="7">
-        <v>97.640299999999996</v>
+        <v>97.653599999999997</v>
       </c>
     </row>
     <row r="118" spans="2:5" ht="14.1" customHeight="1">
       <c r="B118" s="8" t="s">
         <v>223</v>
       </c>
       <c r="C118" s="22" t="s">
         <v>224</v>
       </c>
       <c r="D118" s="7">
-        <v>96.0535</v>
+        <v>96.057699999999997</v>
       </c>
       <c r="E118" s="7">
-        <v>100.49509999999999</v>
+        <v>100.48650000000001</v>
       </c>
     </row>
     <row r="119" spans="2:5" ht="14.1" customHeight="1">
       <c r="B119" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="22" t="s">
         <v>226</v>
       </c>
       <c r="D119" s="7">
-        <v>97.522300000000001</v>
+        <v>97.518000000000001</v>
       </c>
       <c r="E119" s="7">
-        <v>102.3126</v>
+        <v>102.30029999999999</v>
       </c>
     </row>
     <row r="120" spans="2:5" ht="14.1" customHeight="1">
       <c r="B120" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>228</v>
       </c>
       <c r="D120" s="7">
-        <v>98.484899999999996</v>
+        <v>98.478200000000001</v>
       </c>
       <c r="E120" s="7">
-        <v>103.1236</v>
+        <v>103.1349</v>
       </c>
     </row>
     <row r="121" spans="2:5" ht="14.1" customHeight="1">
       <c r="B121" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C121" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D121" s="7">
-        <v>98.752099999999999</v>
+        <v>98.744</v>
       </c>
       <c r="E121" s="7">
-        <v>103.17100000000001</v>
+        <v>103.2273</v>
       </c>
     </row>
     <row r="122" spans="2:5" ht="14.1" customHeight="1">
       <c r="B122" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C122" s="22" t="s">
         <v>232</v>
       </c>
       <c r="D122" s="7">
         <v>98.569199999999995</v>
       </c>
       <c r="E122" s="7">
-        <v>103.0873</v>
+        <v>103.0577</v>
       </c>
     </row>
     <row r="123" spans="2:5" ht="14.1" customHeight="1">
       <c r="B123" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C123" s="22" t="s">
         <v>234</v>
       </c>
       <c r="D123" s="7">
-        <v>98.438100000000006</v>
+        <v>98.441999999999993</v>
       </c>
       <c r="E123" s="7">
-        <v>103.2024</v>
+        <v>103.13039999999999</v>
       </c>
     </row>
     <row r="124" spans="2:5" ht="14.1" customHeight="1">
       <c r="B124" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C124" s="22" t="s">
         <v>236</v>
       </c>
       <c r="D124" s="7">
-        <v>98.676500000000004</v>
+        <v>98.668099999999995</v>
       </c>
       <c r="E124" s="7">
-        <v>103.59569999999999</v>
+        <v>103.5782</v>
       </c>
     </row>
     <row r="125" spans="2:5" ht="14.1" customHeight="1">
       <c r="B125" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C125" s="22" t="s">
         <v>238</v>
       </c>
       <c r="D125" s="7">
-        <v>98.652000000000001</v>
+        <v>98.651799999999994</v>
       </c>
       <c r="E125" s="7">
-        <v>103.76479999999999</v>
+        <v>103.73569999999999</v>
       </c>
     </row>
     <row r="126" spans="2:5" ht="14.1" customHeight="1">
       <c r="B126" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>240</v>
       </c>
       <c r="D126" s="7">
-        <v>99.055800000000005</v>
+        <v>99.047600000000003</v>
       </c>
       <c r="E126" s="7">
-        <v>104.0376</v>
+        <v>104.1185</v>
       </c>
     </row>
     <row r="127" spans="2:5" ht="18" customHeight="1">
       <c r="B127" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C127" s="22" t="s">
         <v>242</v>
       </c>
       <c r="D127" s="7">
-        <v>99.3035</v>
+        <v>99.308999999999997</v>
       </c>
       <c r="E127" s="7">
-        <v>104.0457</v>
+        <v>104.02719999999999</v>
       </c>
     </row>
     <row r="128" spans="2:5" ht="14.1" customHeight="1">
       <c r="B128" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C128" s="22" t="s">
         <v>244</v>
       </c>
       <c r="D128" s="7">
-        <v>99.672600000000003</v>
+        <v>99.662300000000002</v>
       </c>
       <c r="E128" s="7">
-        <v>104.2294</v>
+        <v>104.3219</v>
       </c>
     </row>
     <row r="129" spans="2:5" ht="14.1" customHeight="1">
       <c r="B129" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C129" s="22" t="s">
         <v>246</v>
       </c>
       <c r="D129" s="7">
-        <v>99.6233</v>
+        <v>99.631900000000002</v>
       </c>
       <c r="E129" s="7">
-        <v>104.12869999999999</v>
+        <v>103.9393</v>
       </c>
     </row>
     <row r="130" spans="2:5" ht="14.1" customHeight="1">
       <c r="B130" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C130" s="22" t="s">
         <v>248</v>
       </c>
       <c r="D130" s="7">
-        <v>99.770600000000002</v>
+        <v>99.755899999999997</v>
       </c>
       <c r="E130" s="7">
-        <v>104.4901</v>
+        <v>104.45180000000001</v>
       </c>
     </row>
     <row r="131" spans="2:5" ht="14.1" customHeight="1">
       <c r="B131" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>250</v>
       </c>
       <c r="D131" s="7">
-        <v>99.662700000000001</v>
+        <v>99.658100000000005</v>
       </c>
       <c r="E131" s="7">
-        <v>104.6773</v>
+        <v>104.69629999999999</v>
       </c>
     </row>
     <row r="132" spans="2:5" ht="14.1" customHeight="1">
       <c r="B132" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C132" s="22" t="s">
         <v>252</v>
       </c>
       <c r="D132" s="7">
-        <v>99.479500000000002</v>
+        <v>99.481700000000004</v>
       </c>
       <c r="E132" s="7">
-        <v>104.72499999999999</v>
+        <v>104.786</v>
       </c>
     </row>
     <row r="133" spans="2:5" ht="14.1" customHeight="1">
       <c r="B133" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C133" s="22" t="s">
         <v>254</v>
       </c>
       <c r="D133" s="7">
-        <v>99.351799999999997</v>
+        <v>99.363200000000006</v>
       </c>
       <c r="E133" s="7">
-        <v>104.7162</v>
+        <v>104.70950000000001</v>
       </c>
     </row>
     <row r="134" spans="2:5" ht="14.1" customHeight="1">
       <c r="B134" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C134" s="22" t="s">
         <v>256</v>
       </c>
       <c r="D134" s="7">
-        <v>99.226100000000002</v>
+        <v>99.235299999999995</v>
       </c>
       <c r="E134" s="7">
-        <v>104.7186</v>
+        <v>104.75409999999999</v>
       </c>
     </row>
     <row r="135" spans="2:5" ht="14.1" customHeight="1">
       <c r="B135" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C135" s="22" t="s">
         <v>258</v>
       </c>
       <c r="D135" s="7">
-        <v>98.996099999999998</v>
+        <v>99.007599999999996</v>
       </c>
       <c r="E135" s="7">
-        <v>104.68470000000001</v>
+        <v>104.6223</v>
       </c>
     </row>
     <row r="136" spans="2:5" ht="14.1" customHeight="1">
       <c r="B136" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C136" s="22" t="s">
         <v>260</v>
       </c>
       <c r="D136" s="7">
-        <v>99.181299999999993</v>
+        <v>99.179599999999994</v>
       </c>
       <c r="E136" s="7">
-        <v>104.943</v>
+        <v>104.9555</v>
       </c>
     </row>
     <row r="137" spans="2:5" ht="14.1" customHeight="1">
       <c r="B137" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C137" s="22" t="s">
         <v>262</v>
       </c>
       <c r="D137" s="7">
-        <v>99.319500000000005</v>
+        <v>99.331500000000005</v>
       </c>
       <c r="E137" s="7">
-        <v>105.06189999999999</v>
+        <v>105.0258</v>
       </c>
     </row>
     <row r="138" spans="2:5" ht="14.1" customHeight="1">
       <c r="B138" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C138" s="22" t="s">
         <v>264</v>
       </c>
       <c r="D138" s="7">
-        <v>99.764499999999998</v>
+        <v>99.766900000000007</v>
       </c>
       <c r="E138" s="7">
-        <v>105.52419999999999</v>
+        <v>105.4978</v>
       </c>
     </row>
     <row r="139" spans="2:5" ht="18" customHeight="1">
       <c r="B139" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="22" t="s">
         <v>266</v>
       </c>
       <c r="D139" s="7">
-        <v>100.2157</v>
+        <v>100.2128</v>
       </c>
       <c r="E139" s="7">
-        <v>106.1276</v>
+        <v>106.06780000000001</v>
       </c>
     </row>
     <row r="140" spans="2:5" ht="14.1" customHeight="1">
       <c r="B140" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>268</v>
       </c>
       <c r="D140" s="7">
-        <v>100.7864</v>
+        <v>100.76990000000001</v>
       </c>
       <c r="E140" s="7">
-        <v>106.7924</v>
+        <v>106.74639999999999</v>
       </c>
     </row>
     <row r="141" spans="2:5" ht="14.1" customHeight="1">
       <c r="B141" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C141" s="22" t="s">
         <v>270</v>
       </c>
       <c r="D141" s="7">
-        <v>101.3631</v>
+        <v>101.34439999999999</v>
       </c>
       <c r="E141" s="7">
-        <v>107.31270000000001</v>
+        <v>107.4211</v>
       </c>
     </row>
     <row r="142" spans="2:5" ht="14.1" customHeight="1">
       <c r="B142" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C142" s="22" t="s">
         <v>272</v>
       </c>
       <c r="D142" s="7">
-        <v>101.70140000000001</v>
+        <v>101.675</v>
       </c>
       <c r="E142" s="7">
-        <v>107.4889</v>
+        <v>107.4601</v>
       </c>
     </row>
     <row r="143" spans="2:5" ht="14.1" customHeight="1">
       <c r="B143" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>274</v>
       </c>
       <c r="D143" s="7">
-        <v>101.7512</v>
+        <v>101.75530000000001</v>
       </c>
       <c r="E143" s="7">
-        <v>107.2157</v>
+        <v>107.21080000000001</v>
       </c>
     </row>
     <row r="144" spans="2:5" ht="14.1" customHeight="1">
       <c r="B144" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C144" s="22" t="s">
         <v>276</v>
       </c>
       <c r="D144" s="7">
-        <v>101.91330000000001</v>
+        <v>101.9164</v>
       </c>
       <c r="E144" s="7">
-        <v>107.3326</v>
+        <v>107.2871</v>
       </c>
     </row>
     <row r="145" spans="2:5" ht="14.1" customHeight="1">
       <c r="B145" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C145" s="22" t="s">
         <v>278</v>
       </c>
       <c r="D145" s="7">
-        <v>101.9731</v>
+        <v>101.96769999999999</v>
       </c>
       <c r="E145" s="7">
-        <v>107.48520000000001</v>
+        <v>107.48990000000001</v>
       </c>
     </row>
     <row r="146" spans="2:5" ht="14.1" customHeight="1">
       <c r="B146" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C146" s="22" t="s">
         <v>280</v>
       </c>
       <c r="D146" s="7">
-        <v>102.0341</v>
+        <v>102.0411</v>
       </c>
       <c r="E146" s="7">
-        <v>107.5248</v>
+        <v>107.5416</v>
       </c>
     </row>
     <row r="147" spans="2:5" ht="14.1" customHeight="1">
       <c r="B147" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>282</v>
       </c>
       <c r="D147" s="7">
-        <v>102.2657</v>
+        <v>102.2556</v>
       </c>
       <c r="E147" s="7">
-        <v>107.8573</v>
+        <v>107.8516</v>
       </c>
     </row>
     <row r="148" spans="2:5" ht="14.1" customHeight="1">
       <c r="B148" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C148" s="22" t="s">
         <v>284</v>
       </c>
       <c r="D148" s="7">
-        <v>102.267</v>
+        <v>102.26600000000001</v>
       </c>
       <c r="E148" s="7">
-        <v>107.8445</v>
+        <v>107.7694</v>
       </c>
     </row>
     <row r="149" spans="2:5" ht="14.1" customHeight="1">
       <c r="B149" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C149" s="22" t="s">
         <v>286</v>
       </c>
       <c r="D149" s="7">
-        <v>102.5412</v>
+        <v>102.54389999999999</v>
       </c>
       <c r="E149" s="7">
-        <v>107.92919999999999</v>
+        <v>107.9743</v>
       </c>
     </row>
     <row r="150" spans="2:5" ht="14.1" customHeight="1">
       <c r="B150" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C150" s="22" t="s">
         <v>288</v>
       </c>
       <c r="D150" s="7">
-        <v>102.973</v>
+        <v>102.9586</v>
       </c>
       <c r="E150" s="7">
-        <v>108.16330000000001</v>
+        <v>108.1728</v>
       </c>
     </row>
     <row r="151" spans="2:5" ht="18" customHeight="1">
       <c r="B151" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C151" s="22" t="s">
         <v>290</v>
       </c>
       <c r="D151" s="7">
-        <v>103.19410000000001</v>
+        <v>103.1932</v>
       </c>
       <c r="E151" s="7">
-        <v>108.0369</v>
+        <v>108.114</v>
       </c>
     </row>
     <row r="152" spans="2:5" ht="14.1" customHeight="1">
       <c r="B152" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C152" s="22" t="s">
         <v>292</v>
       </c>
       <c r="D152" s="7">
-        <v>103.2274</v>
+        <v>103.2247</v>
       </c>
       <c r="E152" s="7">
-        <v>107.7919</v>
+        <v>107.6969</v>
       </c>
     </row>
     <row r="153" spans="2:5" ht="14.1" customHeight="1">
       <c r="B153" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C153" s="22" t="s">
         <v>294</v>
       </c>
       <c r="D153" s="7">
-        <v>109.6782</v>
+        <v>109.6752</v>
       </c>
       <c r="E153" s="7">
-        <v>114.23350000000001</v>
+        <v>114.1798</v>
       </c>
     </row>
     <row r="154" spans="2:5" ht="14.1" customHeight="1">
       <c r="B154" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C154" s="22" t="s">
         <v>296</v>
       </c>
       <c r="D154" s="7">
-        <v>101.18380000000001</v>
+        <v>101.1729</v>
       </c>
       <c r="E154" s="7">
-        <v>105.0334</v>
+        <v>104.9675</v>
       </c>
     </row>
     <row r="155" spans="2:5" ht="14.1" customHeight="1">
       <c r="B155" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C155" s="22" t="s">
         <v>298</v>
       </c>
       <c r="D155" s="7">
-        <v>101.92570000000001</v>
+        <v>101.9267</v>
       </c>
       <c r="E155" s="7">
-        <v>104.38030000000001</v>
+        <v>104.41800000000001</v>
       </c>
     </row>
     <row r="156" spans="2:5" ht="14.1" customHeight="1">
       <c r="B156" s="8" t="s">
         <v>299</v>
       </c>
       <c r="C156" s="22" t="s">
         <v>300</v>
       </c>
       <c r="D156" s="7">
-        <v>103.0939</v>
+        <v>103.087</v>
       </c>
       <c r="E156" s="7">
-        <v>105.8378</v>
+        <v>105.82259999999999</v>
       </c>
     </row>
     <row r="157" spans="2:5" ht="14.1" customHeight="1">
       <c r="B157" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C157" s="22" t="s">
         <v>302</v>
       </c>
       <c r="D157" s="7">
-        <v>102.9539</v>
+        <v>102.959</v>
       </c>
       <c r="E157" s="7">
-        <v>105.6915</v>
+        <v>105.66330000000001</v>
       </c>
     </row>
     <row r="158" spans="2:5" ht="14.1" customHeight="1">
       <c r="B158" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>304</v>
       </c>
       <c r="D158" s="7">
-        <v>103.08029999999999</v>
+        <v>103.0806</v>
       </c>
       <c r="E158" s="7">
-        <v>105.9226</v>
+        <v>105.9054</v>
       </c>
     </row>
     <row r="159" spans="2:5" ht="14.1" customHeight="1">
       <c r="B159" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C159" s="22" t="s">
         <v>306</v>
       </c>
       <c r="D159" s="7">
-        <v>103.1493</v>
+        <v>103.14570000000001</v>
       </c>
       <c r="E159" s="7">
-        <v>106.19370000000001</v>
+        <v>106.2548</v>
       </c>
     </row>
     <row r="160" spans="2:5" ht="14.1" customHeight="1">
       <c r="B160" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C160" s="22" t="s">
         <v>308</v>
       </c>
       <c r="D160" s="7">
-        <v>102.9996</v>
+        <v>103.0069</v>
       </c>
       <c r="E160" s="7">
-        <v>106.2741</v>
+        <v>106.2563</v>
       </c>
     </row>
     <row r="161" spans="2:5" ht="14.1" customHeight="1">
       <c r="B161" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C161" s="22" t="s">
         <v>310</v>
       </c>
       <c r="D161" s="7">
-        <v>103.1551</v>
+        <v>103.1563</v>
       </c>
       <c r="E161" s="7">
-        <v>106.4823</v>
+        <v>106.48739999999999</v>
       </c>
     </row>
     <row r="162" spans="2:5" ht="14.1" customHeight="1">
       <c r="B162" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C162" s="22" t="s">
         <v>312</v>
       </c>
       <c r="D162" s="7">
-        <v>103.3372</v>
+        <v>103.3411</v>
       </c>
       <c r="E162" s="7">
-        <v>106.5301</v>
+        <v>106.5549</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="18" customHeight="1">
       <c r="B163" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C163" s="22" t="s">
         <v>314</v>
       </c>
       <c r="D163" s="7">
-        <v>103.57</v>
+        <v>103.563</v>
       </c>
       <c r="E163" s="7">
-        <v>106.6811</v>
+        <v>106.66330000000001</v>
       </c>
     </row>
     <row r="164" spans="2:5" ht="14.1" customHeight="1">
       <c r="B164" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C164" s="22" t="s">
         <v>316</v>
       </c>
       <c r="D164" s="7">
-        <v>103.726</v>
+        <v>103.7285</v>
       </c>
       <c r="E164" s="7">
-        <v>106.69450000000001</v>
+        <v>106.62479999999999</v>
       </c>
     </row>
     <row r="165" spans="2:5" ht="14.1" customHeight="1">
       <c r="B165" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C165" s="22" t="s">
         <v>318</v>
       </c>
       <c r="D165" s="7">
-        <v>104.0752</v>
+        <v>104.0444</v>
       </c>
       <c r="E165" s="7">
-        <v>106.9834</v>
+        <v>107.0021</v>
       </c>
     </row>
     <row r="166" spans="2:5" ht="14.1" customHeight="1">
       <c r="B166" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C166" s="22" t="s">
         <v>320</v>
       </c>
       <c r="D166" s="7">
-        <v>104.01730000000001</v>
+        <v>104.0201</v>
       </c>
       <c r="E166" s="7">
-        <v>106.6417</v>
+        <v>106.6035</v>
       </c>
     </row>
     <row r="167" spans="2:5" ht="14.1" customHeight="1">
       <c r="B167" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C167" s="22" t="s">
         <v>322</v>
       </c>
       <c r="D167" s="7">
-        <v>104.2825</v>
+        <v>104.26909999999999</v>
       </c>
       <c r="E167" s="7">
-        <v>106.745</v>
+        <v>106.7274</v>
       </c>
     </row>
     <row r="168" spans="2:5" ht="14.1" customHeight="1">
       <c r="B168" s="8" t="s">
         <v>323</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>324</v>
       </c>
       <c r="D168" s="7">
-        <v>104.0962</v>
+        <v>104.09780000000001</v>
       </c>
       <c r="E168" s="7">
-        <v>106.66070000000001</v>
+        <v>106.6728</v>
       </c>
     </row>
     <row r="169" spans="2:5" ht="14.1" customHeight="1">
       <c r="B169" s="8" t="s">
         <v>325</v>
       </c>
       <c r="C169" s="22" t="s">
         <v>326</v>
       </c>
       <c r="D169" s="7">
-        <v>104.0151</v>
+        <v>104.0172</v>
       </c>
       <c r="E169" s="7">
-        <v>106.6712</v>
+        <v>106.6811</v>
       </c>
     </row>
     <row r="170" spans="2:5" ht="14.1" customHeight="1">
       <c r="B170" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C170" s="22" t="s">
         <v>328</v>
       </c>
       <c r="D170" s="7">
-        <v>104.1142</v>
+        <v>104.10080000000001</v>
       </c>
       <c r="E170" s="7">
-        <v>106.8942</v>
+        <v>106.9196</v>
       </c>
     </row>
     <row r="171" spans="2:5" ht="14.1" customHeight="1">
       <c r="B171" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C171" s="22" t="s">
         <v>330</v>
       </c>
       <c r="D171" s="7">
-        <v>103.99339999999999</v>
+        <v>103.989</v>
       </c>
       <c r="E171" s="7">
-        <v>106.818</v>
+        <v>106.7839</v>
       </c>
     </row>
     <row r="172" spans="2:5" ht="14.1" customHeight="1">
       <c r="B172" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C172" s="22" t="s">
         <v>332</v>
       </c>
       <c r="D172" s="7">
-        <v>103.7302</v>
+        <v>103.7316</v>
       </c>
       <c r="E172" s="7">
-        <v>106.63379999999999</v>
+        <v>106.6473</v>
       </c>
     </row>
     <row r="173" spans="2:5" ht="14.1" customHeight="1">
       <c r="B173" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C173" s="22" t="s">
         <v>334</v>
       </c>
       <c r="D173" s="7">
-        <v>103.4058</v>
+        <v>103.40309999999999</v>
       </c>
       <c r="E173" s="7">
-        <v>106.5513</v>
+        <v>106.4862</v>
       </c>
     </row>
     <row r="174" spans="2:5" ht="14.1" customHeight="1">
       <c r="B174" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C174" s="22" t="s">
         <v>336</v>
       </c>
       <c r="D174" s="7">
-        <v>103.1979</v>
+        <v>103.20059999999999</v>
       </c>
       <c r="E174" s="7">
-        <v>106.35980000000001</v>
+        <v>106.3086</v>
       </c>
     </row>
     <row r="175" spans="2:5" ht="18" customHeight="1">
       <c r="B175" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C175" s="22" t="s">
         <v>338</v>
       </c>
       <c r="D175" s="7">
-        <v>103.16330000000001</v>
+        <v>103.17449999999999</v>
       </c>
       <c r="E175" s="7">
-        <v>106.37439999999999</v>
+        <v>106.3356</v>
       </c>
     </row>
     <row r="176" spans="2:5" ht="14.1" customHeight="1">
       <c r="B176" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C176" s="22" t="s">
         <v>340</v>
       </c>
       <c r="D176" s="7">
-        <v>103.3006</v>
+        <v>103.27589999999999</v>
       </c>
       <c r="E176" s="7">
-        <v>106.63509999999999</v>
+        <v>106.79340000000001</v>
       </c>
     </row>
     <row r="177" spans="2:5" ht="14.1" customHeight="1">
       <c r="B177" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>342</v>
       </c>
       <c r="D177" s="7">
-        <v>102.80629999999999</v>
+        <v>102.81489999999999</v>
       </c>
       <c r="E177" s="7">
-        <v>106.0806</v>
+        <v>106.1212</v>
       </c>
     </row>
     <row r="178" spans="2:5" ht="14.1" customHeight="1">
       <c r="B178" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>344</v>
       </c>
       <c r="D178" s="7">
-        <v>102.7285</v>
+        <v>102.7221</v>
       </c>
       <c r="E178" s="7">
-        <v>105.8899</v>
+        <v>105.78319999999999</v>
       </c>
     </row>
     <row r="179" spans="2:5" ht="14.1" customHeight="1">
       <c r="B179" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C179" s="22" t="s">
         <v>346</v>
       </c>
       <c r="D179" s="7">
-        <v>102.6994</v>
+        <v>102.7015</v>
       </c>
       <c r="E179" s="7">
-        <v>105.7227</v>
+        <v>105.65900000000001</v>
       </c>
     </row>
     <row r="180" spans="2:5" ht="14.1" customHeight="1">
       <c r="B180" s="8" t="s">
         <v>347</v>
       </c>
       <c r="C180" s="22" t="s">
         <v>348</v>
       </c>
       <c r="D180" s="7">
-        <v>102.6846</v>
+        <v>102.6835</v>
       </c>
       <c r="E180" s="7">
-        <v>105.71769999999999</v>
+        <v>105.69119999999999</v>
       </c>
     </row>
     <row r="181" spans="2:5" ht="14.1" customHeight="1">
       <c r="B181" s="8" t="s">
         <v>349</v>
       </c>
       <c r="C181" s="22" t="s">
         <v>350</v>
       </c>
       <c r="D181" s="7">
-        <v>102.7868</v>
+        <v>102.78019999999999</v>
       </c>
       <c r="E181" s="7">
-        <v>105.8793</v>
+        <v>105.85939999999999</v>
       </c>
     </row>
     <row r="182" spans="2:5" ht="14.1" customHeight="1">
       <c r="B182" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C182" s="22" t="s">
         <v>352</v>
       </c>
       <c r="D182" s="7">
-        <v>102.6391</v>
+        <v>102.6384</v>
       </c>
       <c r="E182" s="7">
-        <v>105.8693</v>
+        <v>105.9075</v>
       </c>
     </row>
     <row r="183" spans="2:5" ht="14.1" customHeight="1">
       <c r="B183" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C183" s="22" t="s">
         <v>354</v>
       </c>
       <c r="D183" s="7">
-        <v>102.6349</v>
+        <v>102.64230000000001</v>
       </c>
       <c r="E183" s="7">
-        <v>105.86750000000001</v>
+        <v>105.8693</v>
       </c>
     </row>
     <row r="184" spans="2:5" ht="14.1" customHeight="1">
       <c r="B184" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C184" s="22" t="s">
         <v>356</v>
       </c>
       <c r="D184" s="7">
-        <v>102.92740000000001</v>
+        <v>102.9282</v>
       </c>
       <c r="E184" s="7">
-        <v>106.01900000000001</v>
+        <v>106.001</v>
       </c>
     </row>
     <row r="185" spans="2:5" ht="14.1" customHeight="1">
       <c r="B185" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C185" s="22" t="s">
         <v>358</v>
       </c>
       <c r="D185" s="7">
-        <v>103.05759999999999</v>
+        <v>103.0629</v>
       </c>
       <c r="E185" s="7">
-        <v>106.081</v>
+        <v>106.0795</v>
       </c>
     </row>
     <row r="186" spans="2:5" ht="14.1" customHeight="1">
       <c r="B186" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C186" s="22" t="s">
         <v>360</v>
       </c>
       <c r="D186" s="7">
-        <v>103.1964</v>
+        <v>103.1972</v>
       </c>
       <c r="E186" s="7">
-        <v>106.215</v>
+        <v>106.2317</v>
       </c>
     </row>
     <row r="187" spans="2:5" ht="18" customHeight="1">
       <c r="B187" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C187" s="22" t="s">
         <v>362</v>
       </c>
       <c r="D187" s="7">
-        <v>103.4504</v>
+        <v>103.44840000000001</v>
       </c>
       <c r="E187" s="7">
-        <v>106.31310000000001</v>
+        <v>106.3605</v>
       </c>
     </row>
     <row r="188" spans="2:5" ht="14.1" customHeight="1">
       <c r="B188" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C188" s="22" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="7">
-        <v>103.5484</v>
+        <v>103.557</v>
       </c>
       <c r="E188" s="7">
-        <v>106.2394</v>
+        <v>106.16970000000001</v>
       </c>
     </row>
     <row r="189" spans="2:5" ht="14.1" customHeight="1">
       <c r="B189" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C189" s="22" t="s">
         <v>366</v>
       </c>
       <c r="D189" s="7">
-        <v>103.8651</v>
+        <v>103.85680000000001</v>
       </c>
       <c r="E189" s="7">
-        <v>106.50190000000001</v>
+        <v>106.4662</v>
       </c>
     </row>
     <row r="190" spans="2:5" ht="14.1" customHeight="1">
       <c r="B190" s="8" t="s">
         <v>367</v>
       </c>
       <c r="C190" s="22" t="s">
         <v>368</v>
       </c>
       <c r="D190" s="7">
-        <v>104.15260000000001</v>
+        <v>104.14109999999999</v>
       </c>
       <c r="E190" s="7">
-        <v>106.68429999999999</v>
+        <v>106.7026</v>
       </c>
     </row>
     <row r="191" spans="2:5" ht="14.1" customHeight="1">
       <c r="B191" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C191" s="22" t="s">
         <v>370</v>
       </c>
       <c r="D191" s="7">
-        <v>104.2663</v>
+        <v>104.2521</v>
       </c>
       <c r="E191" s="7">
-        <v>106.8158</v>
+        <v>106.8394</v>
       </c>
     </row>
     <row r="192" spans="2:5" ht="14.1" customHeight="1">
       <c r="B192" s="8" t="s">
         <v>371</v>
       </c>
       <c r="C192" s="22" t="s">
         <v>372</v>
       </c>
       <c r="D192" s="7">
-        <v>104.191</v>
+        <v>104.1862</v>
       </c>
       <c r="E192" s="7">
-        <v>106.8818</v>
+        <v>106.81319999999999</v>
       </c>
     </row>
     <row r="193" spans="2:5" ht="14.1" customHeight="1">
       <c r="B193" s="8" t="s">
         <v>373</v>
       </c>
       <c r="C193" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D193" s="7">
-        <v>104.1575</v>
+        <v>104.15</v>
       </c>
       <c r="E193" s="7">
-        <v>106.93219999999999</v>
+        <v>106.9355</v>
       </c>
     </row>
     <row r="194" spans="2:5" ht="14.1" customHeight="1">
       <c r="B194" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C194" s="22" t="s">
         <v>376</v>
       </c>
       <c r="D194" s="31">
-        <v>103.944</v>
+        <v>103.94540000000001</v>
       </c>
       <c r="E194" s="31">
-        <v>106.851</v>
+        <v>106.85639999999999</v>
       </c>
     </row>
     <row r="195" spans="2:5" ht="14.1" customHeight="1">
       <c r="B195" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C195" s="22" t="s">
         <v>378</v>
       </c>
       <c r="D195" s="31">
-        <v>103.9769</v>
+        <v>103.9695</v>
       </c>
       <c r="E195" s="31">
-        <v>106.8289</v>
+        <v>106.83710000000001</v>
       </c>
     </row>
     <row r="196" spans="2:5" ht="14.1" customHeight="1">
       <c r="B196" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C196" s="22" t="s">
         <v>380</v>
       </c>
       <c r="D196" s="31">
-        <v>104.00369999999999</v>
+        <v>104.0129</v>
       </c>
       <c r="E196" s="31">
-        <v>106.7034</v>
+        <v>106.5868</v>
       </c>
     </row>
     <row r="197" spans="2:5" ht="14.1" customHeight="1">
       <c r="B197" s="8" t="s">
         <v>381</v>
       </c>
       <c r="C197" s="22" t="s">
         <v>382</v>
       </c>
       <c r="D197" s="31">
-        <v>104.4926</v>
+        <v>104.4909</v>
       </c>
       <c r="E197" s="31">
-        <v>106.85590000000001</v>
+        <v>106.85720000000001</v>
       </c>
     </row>
     <row r="198" spans="2:5" ht="14.1" customHeight="1">
       <c r="B198" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C198" s="22" t="s">
         <v>384</v>
       </c>
       <c r="D198" s="31">
-        <v>104.8412</v>
+        <v>104.84350000000001</v>
       </c>
       <c r="E198" s="31">
-        <v>106.9546</v>
+        <v>107.02200000000001</v>
       </c>
     </row>
     <row r="199" spans="2:5" ht="18" customHeight="1">
       <c r="B199" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C199" s="22" t="s">
         <v>386</v>
       </c>
       <c r="D199" s="31">
-        <v>104.89400000000001</v>
+        <v>104.8854</v>
       </c>
       <c r="E199" s="31">
-        <v>106.9573</v>
+        <v>106.94889999999999</v>
       </c>
     </row>
     <row r="200" spans="2:5" ht="14.1" customHeight="1">
       <c r="B200" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C200" s="22" t="s">
         <v>388</v>
       </c>
       <c r="D200" s="31">
-        <v>104.7392</v>
+        <v>104.741</v>
       </c>
       <c r="E200" s="31">
-        <v>106.7646</v>
+        <v>106.7544</v>
       </c>
     </row>
     <row r="201" spans="2:5" ht="14.1" customHeight="1">
       <c r="B201" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C201" s="22" t="s">
         <v>390</v>
       </c>
       <c r="D201" s="31">
-        <v>104.7189</v>
+        <v>104.717</v>
       </c>
       <c r="E201" s="31">
-        <v>106.7354</v>
+        <v>106.7145</v>
       </c>
     </row>
     <row r="202" spans="2:5" ht="14.1" customHeight="1">
       <c r="B202" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C202" s="22" t="s">
         <v>392</v>
       </c>
       <c r="D202" s="31">
-        <v>104.824</v>
+        <v>104.8182</v>
       </c>
       <c r="E202" s="31">
-        <v>106.8274</v>
+        <v>106.8764</v>
       </c>
     </row>
     <row r="203" spans="2:5" ht="14.1" customHeight="1">
       <c r="B203" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C203" s="22" t="s">
         <v>394</v>
       </c>
       <c r="D203" s="31">
-        <v>104.81740000000001</v>
+        <v>104.8074</v>
       </c>
       <c r="E203" s="31">
-        <v>106.8749</v>
+        <v>106.8523</v>
       </c>
     </row>
     <row r="204" spans="2:5" ht="14.1" customHeight="1">
       <c r="B204" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C204" s="22" t="s">
         <v>396</v>
       </c>
       <c r="D204" s="31">
-        <v>104.77800000000001</v>
+        <v>104.7748</v>
       </c>
       <c r="E204" s="31">
-        <v>106.867</v>
+        <v>106.87260000000001</v>
       </c>
     </row>
     <row r="205" spans="2:5" ht="14.1" customHeight="1">
       <c r="B205" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C205" s="22" t="s">
         <v>398</v>
       </c>
       <c r="D205" s="31">
-        <v>104.943</v>
+        <v>104.9413</v>
       </c>
       <c r="E205" s="31">
-        <v>106.91589999999999</v>
+        <v>106.92919999999999</v>
       </c>
     </row>
     <row r="206" spans="2:5" ht="14.1" customHeight="1">
       <c r="B206" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C206" s="22" t="s">
         <v>400</v>
       </c>
       <c r="D206" s="31">
-        <v>105.0476</v>
+        <v>105.039</v>
       </c>
       <c r="E206" s="31">
-        <v>106.96939999999999</v>
+        <v>106.9032</v>
       </c>
     </row>
     <row r="207" spans="2:5" ht="14.1" customHeight="1">
       <c r="B207" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C207" s="22" t="s">
         <v>402</v>
       </c>
       <c r="D207" s="31">
-        <v>105.18040000000001</v>
+        <v>105.1789</v>
       </c>
       <c r="E207" s="31">
-        <v>106.99679999999999</v>
+        <v>106.8968</v>
       </c>
     </row>
     <row r="208" spans="2:5" ht="14.1" customHeight="1">
       <c r="B208" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C208" s="22" t="s">
         <v>404</v>
       </c>
       <c r="D208" s="31">
-        <v>105.4678</v>
+        <v>105.45099999999999</v>
       </c>
       <c r="E208" s="31">
-        <v>107.19459999999999</v>
+        <v>107.249</v>
       </c>
     </row>
     <row r="209" spans="2:5" ht="14.1" customHeight="1">
       <c r="B209" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C209" s="22" t="s">
         <v>406</v>
       </c>
       <c r="D209" s="31">
-        <v>105.49630000000001</v>
+        <v>105.5005</v>
       </c>
       <c r="E209" s="31">
-        <v>107.07129999999999</v>
+        <v>107.0838</v>
       </c>
     </row>
     <row r="210" spans="2:5" ht="14.1" customHeight="1">
       <c r="B210" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C210" s="22" t="s">
         <v>408</v>
       </c>
       <c r="D210" s="31">
-        <v>105.5184</v>
+        <v>105.5312</v>
       </c>
       <c r="E210" s="31">
-        <v>107.0067</v>
+        <v>106.9982</v>
       </c>
     </row>
     <row r="211" spans="2:5" ht="18" customHeight="1">
       <c r="B211" s="12" t="s">
         <v>409</v>
       </c>
       <c r="C211" s="22" t="s">
         <v>410</v>
       </c>
       <c r="D211" s="31">
-        <v>105.383</v>
+        <v>105.3899</v>
       </c>
       <c r="E211" s="31">
-        <v>106.90430000000001</v>
+        <v>106.9272</v>
       </c>
     </row>
     <row r="212" spans="2:5" ht="14.1" customHeight="1">
       <c r="B212" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C212" s="22" t="s">
         <v>412</v>
       </c>
       <c r="D212" s="31">
-        <v>105.1695</v>
+        <v>105.181</v>
       </c>
       <c r="E212" s="31">
-        <v>106.64319999999999</v>
+        <v>106.6511</v>
       </c>
     </row>
     <row r="213" spans="2:5" ht="14.1" customHeight="1">
       <c r="B213" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C213" s="22" t="s">
         <v>414</v>
       </c>
       <c r="D213" s="31">
-        <v>105.1584</v>
+        <v>105.1542</v>
       </c>
       <c r="E213" s="31">
-        <v>106.54949999999999</v>
+        <v>106.5022</v>
       </c>
     </row>
     <row r="214" spans="2:5" ht="14.1" customHeight="1">
       <c r="B214" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C214" s="22" t="s">
         <v>416</v>
       </c>
       <c r="D214" s="31">
-        <v>105.1649</v>
+        <v>105.1709</v>
       </c>
       <c r="E214" s="31">
-        <v>106.3951</v>
+        <v>106.3887</v>
       </c>
     </row>
     <row r="215" spans="2:5" ht="14.1" customHeight="1">
       <c r="B215" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C215" s="22" t="s">
         <v>418</v>
       </c>
       <c r="D215" s="31">
-        <v>105.3668</v>
+        <v>105.3426</v>
       </c>
       <c r="E215" s="31">
-        <v>106.6504</v>
+        <v>106.6451</v>
       </c>
     </row>
     <row r="216" spans="2:5" ht="14.1" customHeight="1">
       <c r="B216" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C216" s="22" t="s">
         <v>420</v>
       </c>
       <c r="D216" s="31">
-        <v>105.1553</v>
+        <v>105.1418</v>
       </c>
       <c r="E216" s="31">
-        <v>106.4415</v>
+        <v>106.41719999999999</v>
       </c>
     </row>
     <row r="217" spans="2:5" ht="14.1" customHeight="1">
       <c r="B217" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C217" s="22" t="s">
         <v>422</v>
       </c>
       <c r="D217" s="31">
-        <v>104.9585</v>
+        <v>104.95610000000001</v>
       </c>
       <c r="E217" s="31">
-        <v>106.12430000000001</v>
+        <v>106.09690000000001</v>
       </c>
     </row>
     <row r="218" spans="2:5" ht="14.1" customHeight="1">
       <c r="B218" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C218" s="22" t="s">
         <v>424</v>
       </c>
       <c r="D218" s="31">
-        <v>105.09529999999999</v>
+        <v>105.0898</v>
       </c>
       <c r="E218" s="31">
-        <v>105.9996</v>
+        <v>106.0415</v>
       </c>
     </row>
     <row r="219" spans="2:5" ht="14.1" customHeight="1">
       <c r="B219" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C219" s="22" t="s">
         <v>426</v>
       </c>
       <c r="D219" s="31">
-        <v>108.8142</v>
+        <v>108.81489999999999</v>
       </c>
       <c r="E219" s="31">
-        <v>109.8434</v>
+        <v>109.7908</v>
       </c>
     </row>
     <row r="220" spans="2:5" ht="14.1" customHeight="1">
       <c r="B220" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C220" s="22" t="s">
         <v>428</v>
       </c>
       <c r="D220" s="31">
-        <v>102.1755</v>
+        <v>102.1752</v>
       </c>
       <c r="E220" s="31">
-        <v>102.32899999999999</v>
+        <v>102.345</v>
       </c>
     </row>
     <row r="221" spans="2:5" ht="14.1" customHeight="1">
       <c r="B221" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C221" s="22" t="s">
         <v>430</v>
       </c>
       <c r="D221" s="31">
-        <v>103.6173</v>
+        <v>103.63509999999999</v>
       </c>
       <c r="E221" s="31">
-        <v>104.01479999999999</v>
+        <v>103.9456</v>
       </c>
     </row>
     <row r="222" spans="2:5" ht="14.1" customHeight="1">
       <c r="B222" s="11" t="s">
         <v>431</v>
       </c>
       <c r="C222" s="22" t="s">
         <v>432</v>
       </c>
       <c r="D222" s="31">
-        <v>103.9421</v>
+        <v>103.9575</v>
       </c>
       <c r="E222" s="31">
-        <v>104.14660000000001</v>
+        <v>104.077</v>
       </c>
     </row>
     <row r="223" spans="2:5" ht="18" customHeight="1">
       <c r="B223" s="12">
         <v>2020000101</v>
       </c>
       <c r="C223" s="38" t="s">
         <v>658</v>
       </c>
       <c r="D223" s="31">
-        <v>104.52679999999999</v>
+        <v>104.5437</v>
       </c>
       <c r="E223" s="31">
-        <v>104.5226</v>
+        <v>104.4722</v>
       </c>
     </row>
     <row r="224" spans="2:5" ht="14.1" customHeight="1">
       <c r="B224" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C224" s="22" t="s">
         <v>434</v>
       </c>
       <c r="D224" s="31">
-        <v>105.1858</v>
+        <v>105.179</v>
       </c>
       <c r="E224" s="31">
-        <v>105.0509</v>
+        <v>105.06059999999999</v>
       </c>
     </row>
     <row r="225" spans="2:5" ht="14.1" customHeight="1">
       <c r="B225" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C225" s="22" t="s">
         <v>436</v>
       </c>
       <c r="D225" s="31">
-        <v>98.931700000000006</v>
+        <v>98.929100000000005</v>
       </c>
       <c r="E225" s="31">
-        <v>98.548599999999993</v>
+        <v>98.672200000000004</v>
       </c>
     </row>
     <row r="226" spans="2:5" ht="14.1" customHeight="1">
       <c r="B226" s="11" t="s">
         <v>437</v>
       </c>
       <c r="C226" s="22" t="s">
         <v>438</v>
       </c>
       <c r="D226" s="31">
-        <v>92.493099999999998</v>
+        <v>92.468000000000004</v>
       </c>
       <c r="E226" s="31">
-        <v>91.951999999999998</v>
+        <v>92.068100000000001</v>
       </c>
     </row>
     <row r="227" spans="2:5" ht="14.1" customHeight="1">
       <c r="B227" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C227" s="22" t="s">
         <v>440</v>
       </c>
       <c r="D227" s="31">
-        <v>92.468199999999996</v>
+        <v>92.469300000000004</v>
       </c>
       <c r="E227" s="31">
-        <v>91.775000000000006</v>
+        <v>91.69</v>
       </c>
     </row>
     <row r="228" spans="2:5" ht="14.1" customHeight="1">
       <c r="B228" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C228" s="22" t="s">
         <v>442</v>
       </c>
       <c r="D228" s="31">
-        <v>100.52979999999999</v>
+        <v>100.5248</v>
       </c>
       <c r="E228" s="31">
-        <v>100.9718</v>
+        <v>100.926</v>
       </c>
     </row>
     <row r="229" spans="2:5" ht="14.1" customHeight="1">
       <c r="B229" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C229" s="22" t="s">
         <v>444</v>
       </c>
       <c r="D229" s="31">
-        <v>98.501499999999993</v>
+        <v>98.497100000000003</v>
       </c>
       <c r="E229" s="31">
-        <v>98.611599999999996</v>
+        <v>98.5946</v>
       </c>
     </row>
     <row r="230" spans="2:5" ht="14.1" customHeight="1">
       <c r="B230" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C230" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D230" s="31">
-        <v>99.499300000000005</v>
+        <v>99.497399999999999</v>
       </c>
       <c r="E230" s="31">
-        <v>100.00449999999999</v>
+        <v>99.959599999999995</v>
       </c>
     </row>
     <row r="231" spans="2:5" ht="14.1" customHeight="1">
       <c r="B231" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C231" s="22" t="s">
         <v>448</v>
       </c>
       <c r="D231" s="31">
-        <v>101.0369</v>
+        <v>101.0287</v>
       </c>
       <c r="E231" s="31">
-        <v>101.3579</v>
+        <v>101.3969</v>
       </c>
     </row>
     <row r="232" spans="2:5" ht="14.1" customHeight="1">
       <c r="B232" s="11" t="s">
         <v>449</v>
       </c>
       <c r="C232" s="22" t="s">
         <v>450</v>
       </c>
       <c r="D232" s="31">
-        <v>102.35380000000001</v>
+        <v>102.3502</v>
       </c>
       <c r="E232" s="31">
-        <v>102.7114</v>
+        <v>102.7277</v>
       </c>
     </row>
     <row r="233" spans="2:5" ht="14.1" customHeight="1">
       <c r="B233" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C233" s="22" t="s">
         <v>452</v>
       </c>
       <c r="D233" s="31">
-        <v>102.309</v>
+        <v>102.31440000000001</v>
       </c>
       <c r="E233" s="31">
-        <v>102.4417</v>
+        <v>102.43559999999999</v>
       </c>
     </row>
     <row r="234" spans="2:5" ht="14.1" customHeight="1">
       <c r="B234" s="11">
         <v>2020001212</v>
       </c>
       <c r="C234" s="38" t="s">
         <v>655</v>
       </c>
       <c r="D234" s="31">
-        <v>102.164</v>
+        <v>102.1982</v>
       </c>
       <c r="E234" s="31">
-        <v>102.05200000000001</v>
+        <v>101.99639999999999</v>
       </c>
     </row>
     <row r="235" spans="2:5" ht="18" customHeight="1">
       <c r="B235" s="12">
         <v>2021000101</v>
       </c>
       <c r="C235" s="38" t="s">
         <v>659</v>
       </c>
       <c r="D235" s="31">
-        <v>100.2654</v>
+        <v>100.29689999999999</v>
       </c>
       <c r="E235" s="31">
-        <v>99.632199999999997</v>
+        <v>99.628799999999998</v>
       </c>
     </row>
     <row r="236" spans="2:5" ht="14.1" customHeight="1">
       <c r="B236" s="11">
         <v>2021000202</v>
       </c>
       <c r="C236" s="38" t="s">
         <v>660</v>
       </c>
       <c r="D236" s="31">
-        <v>101.11750000000001</v>
+        <v>101.1443</v>
       </c>
       <c r="E236" s="31">
-        <v>100.724</v>
+        <v>100.682</v>
       </c>
     </row>
     <row r="237" spans="2:5" ht="14.1" customHeight="1">
       <c r="B237" s="11">
         <v>2021000303</v>
       </c>
       <c r="C237" s="38" t="s">
         <v>661</v>
       </c>
       <c r="D237" s="31">
-        <v>102.6044</v>
+        <v>102.5971</v>
       </c>
       <c r="E237" s="31">
-        <v>102.5523</v>
+        <v>102.6247</v>
       </c>
     </row>
     <row r="238" spans="2:5" ht="14.1" customHeight="1">
       <c r="B238" s="11">
         <v>2021000404</v>
       </c>
       <c r="C238" s="38" t="s">
         <v>663</v>
       </c>
       <c r="D238" s="31">
-        <v>102.616</v>
+        <v>102.5981</v>
       </c>
       <c r="E238" s="31">
-        <v>102.5808</v>
+        <v>102.58199999999999</v>
       </c>
     </row>
     <row r="239" spans="2:5" ht="14.1" customHeight="1">
       <c r="B239" s="11">
         <v>2021000505</v>
       </c>
       <c r="C239" s="38" t="s">
         <v>664</v>
       </c>
       <c r="D239" s="31">
-        <v>102.1733</v>
+        <v>102.14960000000001</v>
       </c>
       <c r="E239" s="31">
-        <v>100.8982</v>
+        <v>100.88679999999999</v>
       </c>
     </row>
     <row r="240" spans="2:5" ht="14.1" customHeight="1">
       <c r="B240" s="11">
         <v>2021000606</v>
       </c>
       <c r="C240" s="38" t="s">
         <v>665</v>
       </c>
       <c r="D240" s="31">
-        <v>102.5299</v>
+        <v>102.5089</v>
       </c>
       <c r="E240" s="31">
-        <v>101.96259999999999</v>
+        <v>101.9345</v>
       </c>
     </row>
     <row r="241" spans="2:5" ht="14.1" customHeight="1">
       <c r="B241" s="11">
         <v>2021000707</v>
       </c>
       <c r="C241" s="38" t="s">
         <v>667</v>
       </c>
       <c r="D241" s="31">
-        <v>102.6679</v>
+        <v>102.6581</v>
       </c>
       <c r="E241" s="31">
-        <v>101.8798</v>
+        <v>101.82210000000001</v>
       </c>
     </row>
     <row r="242" spans="2:5" ht="14.1" customHeight="1">
       <c r="B242" s="11">
         <v>2021000808</v>
       </c>
       <c r="C242" s="38" t="s">
         <v>669</v>
       </c>
       <c r="D242" s="31">
-        <v>101.31480000000001</v>
+        <v>101.3156</v>
       </c>
       <c r="E242" s="31">
-        <v>99.703000000000003</v>
+        <v>99.721500000000006</v>
       </c>
     </row>
     <row r="243" spans="2:5" ht="14.1" customHeight="1">
       <c r="B243" s="11">
         <v>2021000909</v>
       </c>
       <c r="C243" s="38" t="s">
         <v>670</v>
       </c>
       <c r="D243" s="31">
-        <v>103.3134</v>
+        <v>103.3061</v>
       </c>
       <c r="E243" s="31">
-        <v>102.0205</v>
+        <v>101.9657</v>
       </c>
     </row>
     <row r="244" spans="2:5" ht="14.1" customHeight="1">
       <c r="B244" s="11">
         <v>2021001010</v>
       </c>
       <c r="C244" s="38" t="s">
         <v>672</v>
       </c>
       <c r="D244" s="31">
-        <v>104.5859</v>
+        <v>104.5879</v>
       </c>
       <c r="E244" s="31">
-        <v>103.2093</v>
+        <v>103.1985</v>
       </c>
     </row>
     <row r="245" spans="2:5" ht="14.1" customHeight="1">
       <c r="B245" s="11">
         <v>2021001111</v>
       </c>
       <c r="C245" s="38" t="s">
         <v>673</v>
       </c>
       <c r="D245" s="31">
-        <v>105.9389</v>
+        <v>105.9307</v>
       </c>
       <c r="E245" s="31">
-        <v>104.4477</v>
+        <v>104.46040000000001</v>
       </c>
     </row>
     <row r="246" spans="2:5" ht="14.1" customHeight="1">
       <c r="B246" s="11">
         <v>2021001212</v>
       </c>
       <c r="C246" s="38" t="s">
         <v>674</v>
       </c>
       <c r="D246" s="31">
-        <v>106.3745</v>
+        <v>106.3897</v>
       </c>
       <c r="E246" s="31">
-        <v>104.48050000000001</v>
+        <v>104.4603</v>
       </c>
     </row>
     <row r="247" spans="2:5" ht="18" customHeight="1">
       <c r="B247" s="12">
         <v>2022000101</v>
       </c>
       <c r="C247" s="38" t="s">
         <v>677</v>
       </c>
       <c r="D247" s="31">
-        <v>106.25069999999999</v>
+        <v>106.2593</v>
       </c>
       <c r="E247" s="31">
-        <v>103.54689999999999</v>
+        <v>103.5192</v>
       </c>
     </row>
     <row r="248" spans="2:5" ht="14.1" customHeight="1">
       <c r="B248" s="11">
         <v>2022000202</v>
       </c>
       <c r="C248" s="38" t="s">
         <v>678</v>
       </c>
       <c r="D248" s="31">
-        <v>105.6116</v>
+        <v>105.6377</v>
       </c>
       <c r="E248" s="31">
-        <v>102.09269999999999</v>
+        <v>102.15519999999999</v>
       </c>
     </row>
     <row r="249" spans="2:5" ht="14.1" customHeight="1">
       <c r="B249" s="11">
         <v>2022000303</v>
       </c>
       <c r="C249" s="38" t="s">
         <v>679</v>
       </c>
       <c r="D249" s="31">
-        <v>106.2307</v>
+        <v>106.2411</v>
       </c>
       <c r="E249" s="31">
-        <v>103.0014</v>
+        <v>103.0329</v>
       </c>
     </row>
     <row r="250" spans="2:5" ht="14.1" customHeight="1">
       <c r="B250" s="11">
         <v>2022000404</v>
       </c>
       <c r="C250" s="38" t="s">
         <v>681</v>
       </c>
       <c r="D250" s="31">
-        <v>108.0455</v>
+        <v>108.0253</v>
       </c>
       <c r="E250" s="31">
-        <v>104.4104</v>
+        <v>104.3779</v>
       </c>
     </row>
     <row r="251" spans="2:5" ht="14.1" customHeight="1">
       <c r="B251" s="11">
         <v>2022000505</v>
       </c>
       <c r="C251" s="38" t="s">
         <v>682</v>
       </c>
       <c r="D251" s="31">
-        <v>108.6019</v>
+        <v>108.5728</v>
       </c>
       <c r="E251" s="31">
-        <v>104.712</v>
+        <v>104.7081</v>
       </c>
     </row>
     <row r="252" spans="2:5" ht="14.1" customHeight="1">
       <c r="B252" s="11">
         <v>2022000606</v>
       </c>
       <c r="C252" s="38" t="s">
         <v>683</v>
       </c>
       <c r="D252" s="31">
-        <v>109.1452</v>
+        <v>109.1035</v>
       </c>
       <c r="E252" s="31">
-        <v>104.93340000000001</v>
+        <v>104.9406</v>
       </c>
     </row>
     <row r="253" spans="2:5" ht="14.1" customHeight="1">
       <c r="B253" s="11">
         <v>2022000707</v>
       </c>
       <c r="C253" s="38" t="s">
         <v>685</v>
       </c>
       <c r="D253" s="31">
-        <v>109.2313</v>
+        <v>109.21510000000001</v>
       </c>
       <c r="E253" s="31">
-        <v>104.8194</v>
+        <v>104.7621</v>
       </c>
     </row>
     <row r="254" spans="2:5" ht="14.1" customHeight="1">
       <c r="B254" s="11">
         <v>2022000808</v>
       </c>
       <c r="C254" s="38" t="s">
         <v>686</v>
       </c>
       <c r="D254" s="31">
-        <v>109.0055</v>
+        <v>108.9982</v>
       </c>
       <c r="E254" s="31">
-        <v>104.37390000000001</v>
+        <v>104.2345</v>
       </c>
     </row>
     <row r="255" spans="2:5" ht="14.1" customHeight="1">
       <c r="B255" s="11">
         <v>2022000909</v>
       </c>
       <c r="C255" s="38" t="s">
         <v>687</v>
       </c>
       <c r="D255" s="31">
-        <v>110.4134</v>
+        <v>110.4006</v>
       </c>
       <c r="E255" s="31">
-        <v>105.15900000000001</v>
+        <v>105.1588</v>
       </c>
     </row>
     <row r="256" spans="2:5" ht="14.1" customHeight="1">
       <c r="B256" s="11">
         <v>2022001010</v>
       </c>
       <c r="C256" s="38" t="s">
         <v>689</v>
       </c>
       <c r="D256" s="31">
-        <v>110.97450000000001</v>
+        <v>110.9598</v>
       </c>
       <c r="E256" s="31">
-        <v>105.30759999999999</v>
+        <v>105.3712</v>
       </c>
     </row>
     <row r="257" spans="2:5" ht="14.1" customHeight="1">
       <c r="B257" s="11">
         <v>2022001111</v>
       </c>
       <c r="C257" s="38" t="s">
         <v>690</v>
       </c>
       <c r="D257" s="31">
-        <v>111.1889</v>
+        <v>111.1969</v>
       </c>
       <c r="E257" s="31">
-        <v>105.1939</v>
+        <v>105.2223</v>
       </c>
     </row>
     <row r="258" spans="2:5" ht="14.1" customHeight="1">
       <c r="B258" s="11">
         <v>2022001212</v>
       </c>
       <c r="C258" s="38" t="s">
         <v>691</v>
       </c>
       <c r="D258" s="31">
-        <v>111.6452</v>
+        <v>111.6572</v>
       </c>
       <c r="E258" s="31">
-        <v>105.29730000000001</v>
+        <v>105.2915</v>
       </c>
     </row>
     <row r="259" spans="2:5" ht="18" customHeight="1">
       <c r="B259" s="12">
         <v>2023000101</v>
       </c>
       <c r="C259" s="38" t="s">
         <v>694</v>
       </c>
       <c r="D259" s="31">
-        <v>111.87350000000001</v>
+        <v>111.8978</v>
       </c>
       <c r="E259" s="31">
-        <v>105.33</v>
+        <v>105.2514</v>
       </c>
     </row>
     <row r="260" spans="2:5" ht="14.1" customHeight="1">
       <c r="B260" s="12">
         <v>2023000202</v>
       </c>
       <c r="C260" s="38" t="s">
         <v>695</v>
       </c>
       <c r="D260" s="31">
-        <v>112.6024</v>
+        <v>112.61060000000001</v>
       </c>
       <c r="E260" s="31">
-        <v>105.3377</v>
+        <v>105.3694</v>
       </c>
     </row>
     <row r="261" spans="2:5" ht="14.1" customHeight="1">
       <c r="B261" s="12">
         <v>2023000303</v>
       </c>
       <c r="C261" s="38" t="s">
         <v>696</v>
       </c>
       <c r="D261" s="31">
-        <v>112.73309999999999</v>
+        <v>112.7424</v>
       </c>
       <c r="E261" s="31">
-        <v>105.2426</v>
+        <v>105.3479</v>
       </c>
     </row>
     <row r="262" spans="2:5" ht="14.1" customHeight="1">
       <c r="B262" s="12">
         <v>2023000404</v>
       </c>
       <c r="C262" s="38" t="s">
         <v>698</v>
       </c>
       <c r="D262" s="31">
-        <v>112.5689</v>
+        <v>112.5384</v>
       </c>
       <c r="E262" s="31">
-        <v>104.9614</v>
+        <v>104.9435</v>
       </c>
     </row>
     <row r="263" spans="2:5" ht="14.1" customHeight="1">
       <c r="B263" s="12">
         <v>2023000505</v>
       </c>
       <c r="C263" s="38" t="s">
         <v>699</v>
       </c>
       <c r="D263" s="31">
-        <v>112.3428</v>
+        <v>112.31959999999999</v>
       </c>
       <c r="E263" s="31">
-        <v>104.6097</v>
+        <v>104.5625</v>
       </c>
     </row>
     <row r="264" spans="2:5" ht="14.1" customHeight="1">
       <c r="B264" s="12">
         <v>2023000606</v>
       </c>
       <c r="C264" s="38" t="s">
         <v>700</v>
       </c>
       <c r="D264" s="31">
-        <v>112.339</v>
+        <v>112.306</v>
       </c>
       <c r="E264" s="31">
-        <v>104.43859999999999</v>
+        <v>104.3828</v>
       </c>
     </row>
     <row r="265" spans="2:5" ht="14.1" customHeight="1">
       <c r="B265" s="12">
         <v>2023000707</v>
       </c>
       <c r="C265" s="38" t="s">
         <v>702</v>
       </c>
       <c r="D265" s="31">
-        <v>112.64409999999999</v>
+        <v>112.6151</v>
       </c>
       <c r="E265" s="31">
-        <v>104.4226</v>
+        <v>104.3455</v>
       </c>
     </row>
     <row r="266" spans="2:5" ht="14.1" customHeight="1">
       <c r="B266" s="12">
         <v>2023000808</v>
       </c>
       <c r="C266" s="38" t="s">
         <v>703</v>
       </c>
       <c r="D266" s="31">
-        <v>112.75660000000001</v>
+        <v>112.7581</v>
       </c>
       <c r="E266" s="31">
-        <v>104.11539999999999</v>
+        <v>104.1527</v>
       </c>
     </row>
     <row r="267" spans="2:5" ht="14.1" customHeight="1">
       <c r="B267" s="12">
         <v>2023000909</v>
       </c>
       <c r="C267" s="38" t="s">
         <v>704</v>
       </c>
       <c r="D267" s="31">
-        <v>113.051</v>
+        <v>113.0609</v>
       </c>
       <c r="E267" s="31">
-        <v>103.9224</v>
+        <v>103.9618</v>
       </c>
     </row>
     <row r="268" spans="2:5" ht="14.1" customHeight="1">
       <c r="B268" s="12">
         <v>2023001010</v>
       </c>
       <c r="C268" s="38" t="s">
         <v>706</v>
       </c>
       <c r="D268" s="31">
-        <v>113.37990000000001</v>
+        <v>113.3737</v>
       </c>
       <c r="E268" s="31">
-        <v>104.0562</v>
+        <v>104.0354</v>
       </c>
     </row>
     <row r="269" spans="2:5" ht="14.1" customHeight="1">
       <c r="B269" s="12">
         <v>2023001111</v>
       </c>
       <c r="C269" s="38" t="s">
         <v>707</v>
       </c>
       <c r="D269" s="31">
-        <v>113.3807</v>
+        <v>113.39230000000001</v>
       </c>
       <c r="E269" s="31">
-        <v>103.8964</v>
+        <v>103.8625</v>
       </c>
     </row>
     <row r="270" spans="2:5" ht="14.1" customHeight="1">
       <c r="B270" s="12">
         <v>2023001212</v>
       </c>
       <c r="C270" s="38" t="s">
         <v>708</v>
       </c>
       <c r="D270" s="31">
-        <v>113.2778</v>
+        <v>113.306</v>
       </c>
       <c r="E270" s="31">
-        <v>103.6816</v>
+        <v>103.6515</v>
       </c>
     </row>
     <row r="271" spans="2:5" ht="18" customHeight="1">
       <c r="B271" s="12">
         <v>2024000101</v>
       </c>
       <c r="C271" s="38" t="s">
         <v>711</v>
       </c>
       <c r="D271" s="31">
-        <v>113.3463</v>
+        <v>113.3832</v>
       </c>
       <c r="E271" s="31">
-        <v>103.6397</v>
+        <v>103.60890000000001</v>
       </c>
     </row>
     <row r="272" spans="2:5" ht="14.1" customHeight="1">
       <c r="B272" s="12">
         <v>2024000202</v>
       </c>
       <c r="C272" s="38" t="s">
         <v>712</v>
       </c>
       <c r="D272" s="31">
-        <v>113.7801</v>
+        <v>113.80119999999999</v>
       </c>
       <c r="E272" s="31">
-        <v>103.77070000000001</v>
+        <v>103.9379</v>
       </c>
     </row>
     <row r="273" spans="2:5" ht="14.1" customHeight="1">
       <c r="B273" s="12">
         <v>2024000303</v>
       </c>
       <c r="C273" s="38" t="s">
         <v>713</v>
       </c>
       <c r="D273" s="31">
-        <v>113.73739999999999</v>
+        <v>113.7419</v>
       </c>
       <c r="E273" s="31">
-        <v>103.7077</v>
+        <v>103.663</v>
       </c>
     </row>
     <row r="274" spans="2:5" ht="14.1" customHeight="1">
       <c r="B274" s="12">
         <v>2024000404</v>
       </c>
       <c r="C274" s="38" t="s">
         <v>715</v>
       </c>
       <c r="D274" s="31">
-        <v>114.0112</v>
+        <v>113.9648</v>
       </c>
       <c r="E274" s="31">
-        <v>103.7683</v>
+        <v>103.696</v>
       </c>
     </row>
     <row r="275" spans="2:5" ht="14.1" customHeight="1">
       <c r="B275" s="12">
         <v>2024000505</v>
       </c>
       <c r="C275" s="38" t="s">
         <v>716</v>
       </c>
       <c r="D275" s="31">
-        <v>114.3951</v>
+        <v>114.3582</v>
       </c>
       <c r="E275" s="31">
-        <v>103.8242</v>
+        <v>103.7933</v>
       </c>
     </row>
     <row r="276" spans="2:5" ht="14.1" customHeight="1">
       <c r="B276" s="12">
         <v>2024000606</v>
       </c>
       <c r="C276" s="38" t="s">
         <v>717</v>
       </c>
       <c r="D276" s="31">
-        <v>114.88679999999999</v>
+        <v>114.8382</v>
       </c>
       <c r="E276" s="31">
-        <v>103.9769</v>
+        <v>103.9375</v>
       </c>
     </row>
     <row r="277" spans="2:5" ht="14.1" customHeight="1">
       <c r="B277" s="12">
         <v>2024000707</v>
       </c>
       <c r="C277" s="38" t="s">
         <v>719</v>
       </c>
       <c r="D277" s="31">
-        <v>115.31780000000001</v>
+        <v>115.28740000000001</v>
       </c>
       <c r="E277" s="31">
-        <v>104.10809999999999</v>
+        <v>104.18859999999999</v>
       </c>
     </row>
     <row r="278" spans="2:5" ht="14.1" customHeight="1">
       <c r="B278" s="12">
         <v>2024000808</v>
       </c>
       <c r="C278" s="38" t="s">
         <v>720</v>
       </c>
       <c r="D278" s="31">
-        <v>115.6019</v>
+        <v>115.5903</v>
       </c>
       <c r="E278" s="31">
-        <v>104.1328</v>
+        <v>104.1163</v>
       </c>
     </row>
     <row r="279" spans="2:5" ht="14.1" customHeight="1">
       <c r="B279" s="12">
         <v>2024000909</v>
       </c>
       <c r="C279" s="38" t="s">
         <v>721</v>
       </c>
       <c r="D279" s="31">
-        <v>115.9498</v>
+        <v>115.93600000000001</v>
       </c>
       <c r="E279" s="31">
-        <v>104.29989999999999</v>
+        <v>104.2323</v>
       </c>
     </row>
     <row r="280" spans="2:5" ht="14.1" customHeight="1">
       <c r="B280" s="12">
         <v>2024001010</v>
       </c>
       <c r="C280" s="38" t="s">
         <v>723</v>
       </c>
       <c r="D280" s="31">
-        <v>116.3094</v>
+        <v>116.28440000000001</v>
       </c>
       <c r="E280" s="31">
-        <v>104.3317</v>
+        <v>104.2439</v>
       </c>
     </row>
     <row r="281" spans="2:5" ht="14.1" customHeight="1">
       <c r="B281" s="12">
         <v>2024001111</v>
       </c>
       <c r="C281" s="38" t="s">
         <v>724</v>
       </c>
       <c r="D281" s="31">
-        <v>116.79130000000001</v>
+        <v>116.7659</v>
       </c>
       <c r="E281" s="31">
-        <v>104.3236</v>
+        <v>104.2666</v>
       </c>
     </row>
     <row r="282" spans="2:5" ht="14.1" customHeight="1">
       <c r="B282" s="12">
         <v>2024001212</v>
       </c>
       <c r="C282" s="38" t="s">
         <v>725</v>
       </c>
       <c r="D282" s="31">
-        <v>117.3625</v>
+        <v>117.3207</v>
       </c>
       <c r="E282" s="31">
-        <v>104.4992</v>
+        <v>104.41370000000001</v>
       </c>
     </row>
     <row r="283" spans="2:5" ht="18" customHeight="1">
       <c r="B283" s="12">
         <v>2025000101</v>
       </c>
       <c r="C283" s="38" t="s">
         <v>728</v>
       </c>
       <c r="D283" s="31">
-        <v>117.8416</v>
+        <v>117.7683</v>
       </c>
       <c r="E283" s="31">
-        <v>104.5812</v>
+        <v>104.4811</v>
       </c>
     </row>
     <row r="284" spans="2:5" ht="14.1" customHeight="1">
       <c r="B284" s="12">
         <v>2025000202</v>
       </c>
       <c r="C284" s="38" t="s">
         <v>729</v>
       </c>
       <c r="D284" s="31">
-        <v>118.497</v>
+        <v>118.3575</v>
       </c>
       <c r="E284" s="31">
-        <v>104.8241</v>
+        <v>104.6692</v>
       </c>
     </row>
     <row r="285" spans="2:5" ht="14.1" customHeight="1">
       <c r="B285" s="12">
         <v>2025000303</v>
       </c>
       <c r="C285" s="38" t="s">
         <v>731</v>
       </c>
       <c r="D285" s="31">
-        <v>119.1118</v>
+        <v>118.8844</v>
       </c>
       <c r="E285" s="31">
-        <v>105.0226</v>
+        <v>104.82170000000001</v>
       </c>
     </row>
     <row r="286" spans="2:5" ht="14.1" customHeight="1">
       <c r="B286" s="12">
         <v>2025000404</v>
       </c>
       <c r="C286" s="38" t="s">
         <v>733</v>
       </c>
       <c r="D286" s="31">
-        <v>119.44929999999999</v>
+        <v>119.163</v>
       </c>
       <c r="E286" s="31">
-        <v>105.0989</v>
+        <v>104.8934</v>
       </c>
     </row>
     <row r="287" spans="2:5" ht="14.1" customHeight="1">
       <c r="B287" s="12">
         <v>2025000505</v>
       </c>
       <c r="C287" s="38" t="s">
         <v>734</v>
       </c>
       <c r="D287" s="31">
-        <v>119.75239999999999</v>
+        <v>119.4636</v>
       </c>
       <c r="E287" s="31">
-        <v>105.3077</v>
+        <v>105.1003</v>
       </c>
     </row>
     <row r="288" spans="2:5" ht="14.1" customHeight="1">
       <c r="B288" s="12">
         <v>2025000606</v>
       </c>
       <c r="C288" s="38" t="s">
         <v>735</v>
       </c>
       <c r="D288" s="31">
-        <v>119.9872</v>
+        <v>119.68470000000001</v>
       </c>
       <c r="E288" s="31">
-        <v>105.4208</v>
+        <v>105.1999</v>
       </c>
     </row>
     <row r="289" spans="2:5" ht="14.1" customHeight="1">
       <c r="B289" s="12">
         <v>2025000707</v>
       </c>
       <c r="C289" s="38" t="s">
         <v>737</v>
       </c>
       <c r="D289" s="31">
-        <v>120.2026</v>
+        <v>119.9032</v>
       </c>
       <c r="E289" s="31">
-        <v>105.5693</v>
+        <v>105.28870000000001</v>
       </c>
     </row>
     <row r="290" spans="2:5" ht="14.1" customHeight="1">
       <c r="B290" s="12">
         <v>2025000808</v>
       </c>
       <c r="C290" s="38" t="s">
         <v>738</v>
       </c>
       <c r="D290" s="31">
-        <v>120.5896</v>
+        <v>120.2873</v>
       </c>
       <c r="E290" s="31">
-        <v>105.8592</v>
+        <v>105.58629999999999</v>
       </c>
     </row>
     <row r="291" spans="2:5" ht="14.1" customHeight="1">
       <c r="B291" s="12">
         <v>2025000909</v>
       </c>
       <c r="C291" s="38" t="s">
         <v>739</v>
       </c>
       <c r="D291" s="31">
-        <v>120.964</v>
+        <v>120.67910000000001</v>
       </c>
       <c r="E291" s="31">
-        <v>105.9164</v>
+        <v>105.69759999999999</v>
       </c>
     </row>
     <row r="292" spans="2:5" ht="14.1" customHeight="1">
       <c r="B292" s="12">
         <v>2025001010</v>
       </c>
       <c r="C292" s="38" t="s">
         <v>741</v>
       </c>
       <c r="D292" s="31">
-        <v>121.1892</v>
+        <v>120.9143</v>
       </c>
       <c r="E292" s="31">
-        <v>105.7317</v>
+        <v>105.4785</v>
       </c>
     </row>
     <row r="293" spans="2:5" ht="14.1" customHeight="1">
       <c r="B293" s="12">
         <v>2025001111</v>
       </c>
       <c r="C293" s="38" t="s">
         <v>742</v>
       </c>
       <c r="D293" s="31">
-        <v>121.6263</v>
+        <v>121.3069</v>
       </c>
       <c r="E293" s="31">
-        <v>105.8751</v>
+        <v>105.5532</v>
       </c>
     </row>
     <row r="294" spans="2:5" ht="14.1" customHeight="1">
       <c r="B294" s="12">
         <v>2025001212</v>
       </c>
       <c r="C294" s="38" t="s">
         <v>743</v>
       </c>
       <c r="D294" s="31">
-        <v>121.73860000000001</v>
+        <v>121.39360000000001</v>
       </c>
       <c r="E294" s="31">
-        <v>105.8143</v>
+        <v>105.4558</v>
       </c>
     </row>
     <row r="295" spans="2:5" ht="18" customHeight="1">
       <c r="B295" s="12">
         <v>2026000101</v>
       </c>
       <c r="C295" s="38" t="s">
         <v>746</v>
       </c>
       <c r="D295" s="31">
-        <v>122.0072</v>
+        <v>121.6686</v>
       </c>
       <c r="E295" s="31">
-        <v>105.9157</v>
+        <v>105.6266</v>
       </c>
     </row>
     <row r="296" spans="2:5" ht="14.1" customHeight="1">
       <c r="B296" s="12">
         <v>2026000202</v>
       </c>
       <c r="C296" s="38" t="s">
         <v>747</v>
       </c>
       <c r="D296" s="31">
-        <v>122.11539999999999</v>
+        <v>121.8535</v>
       </c>
       <c r="E296" s="31">
-        <v>105.9632</v>
-[...3 lines deleted...]
-      <c r="B297" s="33" t="s">
+        <v>105.6113</v>
+      </c>
+    </row>
+    <row r="297" spans="2:5" ht="14.1" customHeight="1">
+      <c r="B297" s="12">
+        <v>2026000303</v>
+      </c>
+      <c r="C297" s="38" t="s">
+        <v>773</v>
+      </c>
+      <c r="D297" s="31">
+        <v>122.3409</v>
+      </c>
+      <c r="E297" s="31">
+        <v>105.7478</v>
+      </c>
+    </row>
+    <row r="298" spans="2:5" ht="14.1" customHeight="1">
+      <c r="B298" s="12">
+        <v>2026000404</v>
+      </c>
+      <c r="C298" s="38" t="s">
+        <v>775</v>
+      </c>
+      <c r="D298" s="31">
+        <v>122.84910000000001</v>
+      </c>
+      <c r="E298" s="31">
+        <v>105.94580000000001</v>
+      </c>
+    </row>
+    <row r="299" spans="2:5" ht="13.2" customHeight="1">
+      <c r="B299" s="33" t="s">
         <v>730</v>
       </c>
-      <c r="C297" s="34"/>
-[...4 lines deleted...]
-      <c r="B298" s="10" t="s">
+      <c r="C299" s="34"/>
+      <c r="D299" s="35"/>
+      <c r="E299" s="35"/>
+    </row>
+    <row r="300" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B300" s="10" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="299" spans="2:5" ht="13.65" customHeight="1">
-      <c r="B299" s="9" t="s">
+    <row r="301" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B301" s="9" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="300" spans="2:5" ht="13.65" customHeight="1">
-[...3 lines deleted...]
-      <c r="D301" s="10"/>
+    <row r="302" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B302" s="10"/>
+    </row>
+    <row r="303" spans="2:5" ht="13.65" customHeight="1">
+      <c r="D303" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="90" max="16383" man="1"/>
     <brk id="174" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="B7:B222 B224:B233" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="B1:E107"/>
+  <dimension ref="B1:E108"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>609</v>
@@ -7553,1423 +7683,1438 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="28" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="23" t="s">
         <v>459</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>460</v>
       </c>
       <c r="D7" s="5">
-        <v>99.453100000000006</v>
+        <v>99.450100000000006</v>
       </c>
       <c r="E7" s="5">
-        <v>97.328900000000004</v>
+        <v>97.320899999999995</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="14.1" customHeight="1">
       <c r="B8" s="23" t="s">
         <v>461</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>462</v>
       </c>
       <c r="D8" s="5">
-        <v>100.0051</v>
+        <v>99.996099999999998</v>
       </c>
       <c r="E8" s="5">
-        <v>97.881100000000004</v>
+        <v>97.872200000000007</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="14.1" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>463</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>464</v>
       </c>
       <c r="D9" s="5">
-        <v>100.0123</v>
+        <v>100.0009</v>
       </c>
       <c r="E9" s="5">
-        <v>98.150400000000005</v>
+        <v>98.143199999999993</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="14.1" customHeight="1">
       <c r="B10" s="24" t="s">
         <v>465</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>466</v>
       </c>
       <c r="D10" s="5">
-        <v>99.4923</v>
+        <v>99.496200000000002</v>
       </c>
       <c r="E10" s="5">
-        <v>97.947599999999994</v>
+        <v>97.943100000000001</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="18" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>467</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>468</v>
       </c>
       <c r="D11" s="5">
-        <v>99.118600000000001</v>
+        <v>99.118099999999998</v>
       </c>
       <c r="E11" s="5">
-        <v>97.892200000000003</v>
+        <v>97.88</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="14.1" customHeight="1">
       <c r="B12" s="23" t="s">
         <v>469</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>470</v>
       </c>
       <c r="D12" s="5">
-        <v>99.136399999999995</v>
+        <v>99.134600000000006</v>
       </c>
       <c r="E12" s="5">
-        <v>98.084999999999994</v>
+        <v>98.084900000000005</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="14.1" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>471</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>472</v>
       </c>
       <c r="D13" s="5">
-        <v>99.244900000000001</v>
+        <v>99.247</v>
       </c>
       <c r="E13" s="5">
-        <v>98.430999999999997</v>
+        <v>98.417599999999993</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="14.1" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>473</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>474</v>
       </c>
       <c r="D14" s="5">
-        <v>99.837500000000006</v>
+        <v>99.832400000000007</v>
       </c>
       <c r="E14" s="5">
-        <v>99.232100000000003</v>
+        <v>99.219399999999993</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="18" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>475</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>476</v>
       </c>
       <c r="D15" s="5">
-        <v>100.0528</v>
+        <v>100.05719999999999</v>
       </c>
       <c r="E15" s="5">
-        <v>99.54</v>
+        <v>99.537700000000001</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="14.1" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>477</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>478</v>
       </c>
       <c r="D16" s="5">
-        <v>99.850700000000003</v>
+        <v>99.843100000000007</v>
       </c>
       <c r="E16" s="5">
-        <v>99.662700000000001</v>
+        <v>99.646000000000001</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.1" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>479</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>480</v>
       </c>
       <c r="D17" s="5">
-        <v>100.13079999999999</v>
+        <v>100.1216</v>
       </c>
       <c r="E17" s="5">
-        <v>99.867400000000004</v>
+        <v>99.870999999999995</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.1" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>481</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>482</v>
       </c>
       <c r="D18" s="5">
-        <v>99.977699999999999</v>
+        <v>99.9863</v>
       </c>
       <c r="E18" s="5">
-        <v>99.593900000000005</v>
+        <v>99.576700000000002</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>483</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>484</v>
       </c>
       <c r="D19" s="5">
-        <v>100.13549999999999</v>
+        <v>100.1369</v>
       </c>
       <c r="E19" s="5">
-        <v>100.23950000000001</v>
+        <v>100.2239</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.1" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>485</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>486</v>
       </c>
       <c r="D20" s="5">
         <v>100.5365</v>
       </c>
       <c r="E20" s="5">
-        <v>100.9432</v>
+        <v>100.9547</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.1" customHeight="1">
       <c r="B21" s="23" t="s">
         <v>487</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>488</v>
       </c>
       <c r="D21" s="5">
-        <v>100.9931</v>
+        <v>100.98260000000001</v>
       </c>
       <c r="E21" s="5">
-        <v>101.79559999999999</v>
+        <v>101.7726</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.1" customHeight="1">
       <c r="B22" s="24" t="s">
         <v>489</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>490</v>
       </c>
       <c r="D22" s="5">
-        <v>101.2985</v>
+        <v>101.2968</v>
       </c>
       <c r="E22" s="5">
-        <v>101.97369999999999</v>
+        <v>101.9708</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="18" customHeight="1">
       <c r="B23" s="23" t="s">
         <v>491</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>492</v>
       </c>
       <c r="D23" s="5">
-        <v>101.3968</v>
+        <v>101.40089999999999</v>
       </c>
       <c r="E23" s="5">
-        <v>101.9264</v>
+        <v>101.9119</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.1" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>493</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>494</v>
       </c>
       <c r="D24" s="5">
-        <v>101.667</v>
+        <v>101.65689999999999</v>
       </c>
       <c r="E24" s="5">
-        <v>102.2769</v>
+        <v>102.27930000000001</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.1" customHeight="1">
       <c r="B25" s="23" t="s">
         <v>495</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>496</v>
       </c>
       <c r="D25" s="5">
-        <v>101.46850000000001</v>
+        <v>101.4713</v>
       </c>
       <c r="E25" s="5">
-        <v>101.9181</v>
+        <v>101.9055</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.1" customHeight="1">
       <c r="B26" s="24" t="s">
         <v>497</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>498</v>
       </c>
       <c r="D26" s="5">
-        <v>101.892</v>
+        <v>101.8878</v>
       </c>
       <c r="E26" s="5">
-        <v>102.56180000000001</v>
+        <v>102.55119999999999</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="18" customHeight="1">
       <c r="B27" s="23" t="s">
         <v>499</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>500</v>
       </c>
       <c r="D27" s="5">
-        <v>102.063</v>
+        <v>102.06019999999999</v>
       </c>
       <c r="E27" s="5">
-        <v>103.1073</v>
+        <v>103.0812</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.1" customHeight="1">
       <c r="B28" s="23" t="s">
         <v>501</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>502</v>
       </c>
       <c r="D28" s="5">
-        <v>102.4011</v>
+        <v>102.392</v>
       </c>
       <c r="E28" s="5">
-        <v>103.3664</v>
+        <v>103.389</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.1" customHeight="1">
       <c r="B29" s="23" t="s">
         <v>503</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>504</v>
       </c>
       <c r="D29" s="5">
-        <v>102.05540000000001</v>
+        <v>102.0613</v>
       </c>
       <c r="E29" s="5">
-        <v>102.91079999999999</v>
+        <v>102.90130000000001</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.1" customHeight="1">
       <c r="B30" s="24" t="s">
         <v>505</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>506</v>
       </c>
       <c r="D30" s="5">
-        <v>102.41240000000001</v>
+        <v>102.411</v>
       </c>
       <c r="E30" s="5">
-        <v>102.9903</v>
+        <v>102.9556</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="18" customHeight="1">
       <c r="B31" s="23" t="s">
         <v>507</v>
       </c>
       <c r="C31" s="30" t="s">
         <v>508</v>
       </c>
       <c r="D31" s="5">
-        <v>102.63500000000001</v>
+        <v>102.6277</v>
       </c>
       <c r="E31" s="5">
-        <v>103.14619999999999</v>
+        <v>103.15089999999999</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.1" customHeight="1">
       <c r="B32" s="23" t="s">
         <v>509</v>
       </c>
       <c r="C32" s="30" t="s">
         <v>510</v>
       </c>
       <c r="D32" s="5">
-        <v>102.071</v>
+        <v>102.0701</v>
       </c>
       <c r="E32" s="5">
-        <v>102.2092</v>
+        <v>102.2008</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.1" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>511</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>512</v>
       </c>
       <c r="D33" s="5">
-        <v>101.84829999999999</v>
+        <v>101.8364</v>
       </c>
       <c r="E33" s="5">
-        <v>101.6502</v>
+        <v>101.64579999999999</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.1" customHeight="1">
       <c r="B34" s="24" t="s">
         <v>513</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>514</v>
       </c>
       <c r="D34" s="5">
-        <v>100.4498</v>
+        <v>100.44580000000001</v>
       </c>
       <c r="E34" s="5">
-        <v>101.04859999999999</v>
+        <v>101.0502</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="18" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>515</v>
       </c>
       <c r="C35" s="30" t="s">
         <v>516</v>
       </c>
       <c r="D35" s="5">
-        <v>98.514799999999994</v>
+        <v>98.525999999999996</v>
       </c>
       <c r="E35" s="5">
-        <v>100.4532</v>
+        <v>100.41240000000001</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.1" customHeight="1">
       <c r="B36" s="23" t="s">
         <v>517</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>518</v>
       </c>
       <c r="D36" s="5">
-        <v>98.405100000000004</v>
+        <v>98.396500000000003</v>
       </c>
       <c r="E36" s="5">
-        <v>100.7945</v>
+        <v>100.8096</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.1" customHeight="1">
       <c r="B37" s="23" t="s">
         <v>519</v>
       </c>
       <c r="C37" s="30" t="s">
         <v>520</v>
       </c>
       <c r="D37" s="5">
-        <v>98.396699999999996</v>
+        <v>98.4024</v>
       </c>
       <c r="E37" s="5">
-        <v>100.8373</v>
+        <v>100.8352</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.1" customHeight="1">
       <c r="B38" s="24" t="s">
         <v>521</v>
       </c>
       <c r="C38" s="30" t="s">
         <v>522</v>
       </c>
       <c r="D38" s="5">
-        <v>98.327600000000004</v>
+        <v>98.327799999999996</v>
       </c>
       <c r="E38" s="5">
-        <v>101.5843</v>
+        <v>101.5617</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="18" customHeight="1">
       <c r="B39" s="23" t="s">
         <v>523</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>524</v>
       </c>
       <c r="D39" s="5">
-        <v>98.619200000000006</v>
+        <v>98.622299999999996</v>
       </c>
       <c r="E39" s="5">
-        <v>102.166</v>
+        <v>102.1486</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.1" customHeight="1">
       <c r="B40" s="23" t="s">
         <v>525</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>526</v>
       </c>
       <c r="D40" s="5">
-        <v>99.156199999999998</v>
+        <v>99.152100000000004</v>
       </c>
       <c r="E40" s="5">
-        <v>103.0116</v>
+        <v>103.0172</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.1" customHeight="1">
       <c r="B41" s="23" t="s">
         <v>527</v>
       </c>
       <c r="C41" s="30" t="s">
         <v>528</v>
       </c>
       <c r="D41" s="5">
-        <v>99.8523</v>
+        <v>99.838099999999997</v>
       </c>
       <c r="E41" s="5">
-        <v>104.0997</v>
+        <v>104.114</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.1" customHeight="1">
       <c r="B42" s="24" t="s">
         <v>529</v>
       </c>
       <c r="C42" s="30" t="s">
         <v>530</v>
       </c>
       <c r="D42" s="5">
-        <v>98.965699999999998</v>
+        <v>98.960899999999995</v>
       </c>
       <c r="E42" s="5">
-        <v>103.35769999999999</v>
+        <v>103.3115</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="18" customHeight="1">
       <c r="B43" s="23" t="s">
         <v>531</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>532</v>
       </c>
       <c r="D43" s="5">
-        <v>96.657700000000006</v>
+        <v>96.667599999999993</v>
       </c>
       <c r="E43" s="5">
-        <v>100.9991</v>
+        <v>101.0031</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.1" customHeight="1">
       <c r="B44" s="23" t="s">
         <v>533</v>
       </c>
       <c r="C44" s="30" t="s">
         <v>534</v>
       </c>
       <c r="D44" s="5">
-        <v>97.3536</v>
+        <v>97.351299999999995</v>
       </c>
       <c r="E44" s="5">
-        <v>101.97709999999999</v>
+        <v>101.9739</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.1" customHeight="1">
       <c r="B45" s="23" t="s">
         <v>535</v>
       </c>
       <c r="C45" s="30" t="s">
         <v>536</v>
       </c>
       <c r="D45" s="5">
-        <v>98.586500000000001</v>
+        <v>98.585099999999997</v>
       </c>
       <c r="E45" s="5">
-        <v>103.15349999999999</v>
+        <v>103.13849999999999</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.1" customHeight="1">
       <c r="B46" s="24" t="s">
         <v>537</v>
       </c>
       <c r="C46" s="30" t="s">
         <v>538</v>
       </c>
       <c r="D46" s="5">
-        <v>98.794799999999995</v>
+        <v>98.789199999999994</v>
       </c>
       <c r="E46" s="5">
-        <v>103.79940000000001</v>
+        <v>103.8108</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="18" customHeight="1">
       <c r="B47" s="23" t="s">
         <v>539</v>
       </c>
       <c r="C47" s="30" t="s">
         <v>540</v>
       </c>
       <c r="D47" s="5">
-        <v>99.533199999999994</v>
+        <v>99.534400000000005</v>
       </c>
       <c r="E47" s="5">
-        <v>104.13460000000001</v>
+        <v>104.09610000000001</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.1" customHeight="1">
       <c r="B48" s="23" t="s">
         <v>541</v>
       </c>
       <c r="C48" s="30" t="s">
         <v>542</v>
       </c>
       <c r="D48" s="5">
-        <v>99.637600000000006</v>
+        <v>99.631900000000002</v>
       </c>
       <c r="E48" s="5">
-        <v>104.63079999999999</v>
+        <v>104.6447</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.1" customHeight="1">
       <c r="B49" s="23" t="s">
         <v>543</v>
       </c>
       <c r="C49" s="30" t="s">
         <v>544</v>
       </c>
       <c r="D49" s="5">
-        <v>99.191299999999998</v>
+        <v>99.201999999999998</v>
       </c>
       <c r="E49" s="5">
-        <v>104.70650000000001</v>
+        <v>104.6953</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.1" customHeight="1">
       <c r="B50" s="24" t="s">
         <v>545</v>
       </c>
       <c r="C50" s="30" t="s">
         <v>546</v>
       </c>
       <c r="D50" s="5">
-        <v>99.421800000000005</v>
+        <v>99.426000000000002</v>
       </c>
       <c r="E50" s="5">
-        <v>105.1763</v>
+        <v>105.1597</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="18" customHeight="1">
       <c r="B51" s="23" t="s">
         <v>547</v>
       </c>
       <c r="C51" s="30" t="s">
         <v>548</v>
       </c>
       <c r="D51" s="5">
-        <v>100.7884</v>
+        <v>100.7757</v>
       </c>
       <c r="E51" s="5">
-        <v>106.74420000000001</v>
+        <v>106.74509999999999</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.1" customHeight="1">
       <c r="B52" s="23" t="s">
         <v>549</v>
       </c>
       <c r="C52" s="30" t="s">
         <v>550</v>
       </c>
       <c r="D52" s="5">
-        <v>101.7886</v>
+        <v>101.7822</v>
       </c>
       <c r="E52" s="5">
-        <v>107.34569999999999</v>
+        <v>107.3193</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.1" customHeight="1">
       <c r="B53" s="23" t="s">
         <v>551</v>
       </c>
       <c r="C53" s="30" t="s">
         <v>552</v>
       </c>
       <c r="D53" s="5">
-        <v>102.09099999999999</v>
+        <v>102.0881</v>
       </c>
       <c r="E53" s="5">
-        <v>107.6224</v>
+        <v>107.6277</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.1" customHeight="1">
       <c r="B54" s="24" t="s">
         <v>553</v>
       </c>
       <c r="C54" s="30" t="s">
         <v>554</v>
       </c>
       <c r="D54" s="5">
-        <v>102.5937</v>
+        <v>102.5895</v>
       </c>
       <c r="E54" s="5">
-        <v>107.979</v>
+        <v>107.9722</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="18" customHeight="1">
       <c r="B55" s="23" t="s">
         <v>555</v>
       </c>
       <c r="C55" s="30" t="s">
         <v>556</v>
       </c>
       <c r="D55" s="5">
-        <v>105.3665</v>
+        <v>105.3644</v>
       </c>
       <c r="E55" s="5">
-        <v>110.02079999999999</v>
+        <v>109.9969</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.1" customHeight="1">
       <c r="B56" s="23" t="s">
         <v>557</v>
       </c>
       <c r="C56" s="30" t="s">
         <v>558</v>
       </c>
       <c r="D56" s="5">
-        <v>102.06780000000001</v>
+        <v>102.0622</v>
       </c>
       <c r="E56" s="5">
-        <v>105.0839</v>
+        <v>105.0694</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.1" customHeight="1">
       <c r="B57" s="23" t="s">
         <v>559</v>
       </c>
       <c r="C57" s="30" t="s">
         <v>560</v>
       </c>
       <c r="D57" s="5">
-        <v>103.0612</v>
+        <v>103.06180000000001</v>
       </c>
       <c r="E57" s="5">
-        <v>105.93600000000001</v>
+        <v>105.94119999999999</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="14.1" customHeight="1">
       <c r="B58" s="24" t="s">
         <v>561</v>
       </c>
       <c r="C58" s="30" t="s">
         <v>562</v>
       </c>
       <c r="D58" s="5">
-        <v>103.164</v>
+        <v>103.1681</v>
       </c>
       <c r="E58" s="5">
-        <v>106.4288</v>
+        <v>106.4328</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="18" customHeight="1">
       <c r="B59" s="23" t="s">
         <v>563</v>
       </c>
       <c r="C59" s="30" t="s">
         <v>564</v>
       </c>
       <c r="D59" s="5">
-        <v>103.79040000000001</v>
+        <v>103.7786</v>
       </c>
       <c r="E59" s="5">
-        <v>106.7863</v>
+        <v>106.7634</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="14.1" customHeight="1">
       <c r="B60" s="23" t="s">
         <v>565</v>
       </c>
       <c r="C60" s="30" t="s">
         <v>566</v>
       </c>
       <c r="D60" s="5">
-        <v>104.13200000000001</v>
+        <v>104.129</v>
       </c>
       <c r="E60" s="5">
-        <v>106.6824</v>
+        <v>106.6679</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="14.1" customHeight="1">
       <c r="B61" s="23" t="s">
         <v>567</v>
       </c>
       <c r="C61" s="30" t="s">
         <v>568</v>
       </c>
       <c r="D61" s="5">
-        <v>104.04089999999999</v>
+        <v>104.03570000000001</v>
       </c>
       <c r="E61" s="5">
-        <v>106.7944</v>
+        <v>106.7949</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="14.1" customHeight="1">
       <c r="B62" s="24" t="s">
         <v>569</v>
       </c>
       <c r="C62" s="30" t="s">
         <v>570</v>
       </c>
       <c r="D62" s="5">
-        <v>103.44459999999999</v>
+        <v>103.4451</v>
       </c>
       <c r="E62" s="5">
-        <v>106.515</v>
+        <v>106.4807</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="18" customHeight="1">
       <c r="B63" s="23" t="s">
         <v>571</v>
       </c>
       <c r="C63" s="30" t="s">
         <v>572</v>
       </c>
       <c r="D63" s="5">
-        <v>103.09010000000001</v>
+        <v>103.08839999999999</v>
       </c>
       <c r="E63" s="5">
-        <v>106.3633</v>
+        <v>106.41670000000001</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="14.1" customHeight="1">
       <c r="B64" s="23" t="s">
         <v>573</v>
       </c>
       <c r="C64" s="30" t="s">
         <v>574</v>
       </c>
       <c r="D64" s="5">
-        <v>102.7042</v>
+        <v>102.7024</v>
       </c>
       <c r="E64" s="5">
-        <v>105.77679999999999</v>
+        <v>105.7111</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="14.1" customHeight="1">
       <c r="B65" s="23" t="s">
         <v>575</v>
       </c>
       <c r="C65" s="30" t="s">
         <v>576</v>
       </c>
       <c r="D65" s="5">
-        <v>102.68689999999999</v>
+        <v>102.687</v>
       </c>
       <c r="E65" s="5">
-        <v>105.872</v>
+        <v>105.87869999999999</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="14.1" customHeight="1">
       <c r="B66" s="24" t="s">
         <v>577</v>
       </c>
       <c r="C66" s="30" t="s">
         <v>578</v>
       </c>
       <c r="D66" s="5">
-        <v>103.0605</v>
+        <v>103.0628</v>
       </c>
       <c r="E66" s="5">
-        <v>106.105</v>
+        <v>106.1041</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="18" customHeight="1">
       <c r="B67" s="23" t="s">
         <v>579</v>
       </c>
       <c r="C67" s="30" t="s">
         <v>580</v>
       </c>
       <c r="D67" s="5">
-        <v>103.62130000000001</v>
+        <v>103.6207</v>
       </c>
       <c r="E67" s="5">
-        <v>106.3515</v>
+        <v>106.3321</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="14.1" customHeight="1">
       <c r="B68" s="23" t="s">
         <v>581</v>
       </c>
       <c r="C68" s="30" t="s">
         <v>582</v>
       </c>
       <c r="D68" s="5">
-        <v>104.2033</v>
+        <v>104.1931</v>
       </c>
       <c r="E68" s="5">
-        <v>106.794</v>
+        <v>106.7851</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="14.1" customHeight="1">
       <c r="B69" s="23" t="s">
         <v>583</v>
       </c>
       <c r="C69" s="30" t="s">
         <v>584</v>
       </c>
       <c r="D69" s="5">
-        <v>104.0261</v>
+        <v>104.02160000000001</v>
       </c>
       <c r="E69" s="5">
-        <v>106.8707</v>
+        <v>106.8763</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="14.1" customHeight="1">
       <c r="B70" s="24" t="s">
         <v>585</v>
       </c>
       <c r="C70" s="30" t="s">
         <v>586</v>
       </c>
       <c r="D70" s="5">
-        <v>104.44580000000001</v>
+        <v>104.4491</v>
       </c>
       <c r="E70" s="5">
-        <v>106.83799999999999</v>
+        <v>106.822</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="18" customHeight="1">
       <c r="B71" s="23" t="s">
         <v>587</v>
       </c>
       <c r="C71" s="30" t="s">
         <v>588</v>
       </c>
       <c r="D71" s="31">
-        <v>104.78400000000001</v>
+        <v>104.7811</v>
       </c>
       <c r="E71" s="31">
-        <v>106.81910000000001</v>
+        <v>106.80589999999999</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="14.1" customHeight="1">
       <c r="B72" s="15" t="s">
         <v>589</v>
       </c>
       <c r="C72" s="30" t="s">
         <v>590</v>
       </c>
       <c r="D72" s="31">
-        <v>104.8065</v>
+        <v>104.8001</v>
       </c>
       <c r="E72" s="31">
-        <v>106.8565</v>
+        <v>106.86709999999999</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="14.1" customHeight="1">
       <c r="B73" s="15" t="s">
         <v>591</v>
       </c>
       <c r="C73" s="30" t="s">
         <v>592</v>
       </c>
       <c r="D73" s="31">
-        <v>105.057</v>
+        <v>105.0531</v>
       </c>
       <c r="E73" s="31">
-        <v>106.9607</v>
+        <v>106.9097</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="14.1" customHeight="1">
       <c r="B74" s="15" t="s">
         <v>593</v>
       </c>
       <c r="C74" s="30" t="s">
         <v>594</v>
       </c>
       <c r="D74" s="31">
         <v>105.49420000000001</v>
       </c>
       <c r="E74" s="31">
-        <v>107.0909</v>
+        <v>107.1103</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="18" customHeight="1">
       <c r="B75" s="23" t="s">
         <v>595</v>
       </c>
       <c r="C75" s="30" t="s">
         <v>596</v>
       </c>
       <c r="D75" s="31">
-        <v>105.23699999999999</v>
+        <v>105.24169999999999</v>
       </c>
       <c r="E75" s="31">
-        <v>106.699</v>
+        <v>106.6935</v>
       </c>
     </row>
     <row r="76" spans="2:5" ht="14.1" customHeight="1">
       <c r="B76" s="23" t="s">
         <v>597</v>
       </c>
       <c r="C76" s="30" t="s">
         <v>598</v>
       </c>
       <c r="D76" s="5">
-        <v>105.229</v>
+        <v>105.2184</v>
       </c>
       <c r="E76" s="5">
-        <v>106.4957</v>
+        <v>106.4837</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="14.1" customHeight="1">
       <c r="B77" s="15" t="s">
         <v>599</v>
       </c>
       <c r="C77" s="30" t="s">
         <v>600</v>
       </c>
       <c r="D77" s="31">
-        <v>106.2894</v>
+        <v>106.2869</v>
       </c>
       <c r="E77" s="31">
-        <v>107.3224</v>
+        <v>107.30970000000001</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="14.1" customHeight="1">
       <c r="B78" s="15" t="s">
         <v>601</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>602</v>
       </c>
       <c r="D78" s="31">
-        <v>103.2449</v>
+        <v>103.2559</v>
       </c>
       <c r="E78" s="31">
-        <v>103.49679999999999</v>
+        <v>103.4559</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="18" customHeight="1">
       <c r="B79" s="23" t="s">
         <v>603</v>
       </c>
       <c r="C79" s="30" t="s">
         <v>604</v>
       </c>
       <c r="D79" s="31">
-        <v>102.8814</v>
+        <v>102.8839</v>
       </c>
       <c r="E79" s="31">
-        <v>102.70740000000001</v>
+        <v>102.735</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="14.1" customHeight="1">
       <c r="B80" s="23" t="s">
         <v>605</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>606</v>
       </c>
       <c r="D80" s="5">
-        <v>95.163700000000006</v>
+        <v>95.1541</v>
       </c>
       <c r="E80" s="5">
-        <v>94.899600000000007</v>
+        <v>94.8947</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="14.1" customHeight="1">
       <c r="B81" s="15" t="s">
         <v>607</v>
       </c>
       <c r="C81" s="30" t="s">
         <v>608</v>
       </c>
       <c r="D81" s="31">
-        <v>99.679199999999994</v>
+        <v>99.674400000000006</v>
       </c>
       <c r="E81" s="31">
-        <v>99.991299999999995</v>
+        <v>99.983699999999999</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="14.1" customHeight="1">
       <c r="B82" s="11">
         <v>2020001012</v>
       </c>
       <c r="C82" s="30" t="s">
         <v>657</v>
       </c>
       <c r="D82" s="31">
-        <v>102.2756</v>
+        <v>102.2876</v>
       </c>
       <c r="E82" s="31">
-        <v>102.40170000000001</v>
+        <v>102.3866</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="18" customHeight="1">
       <c r="B83" s="4">
         <v>2021000103</v>
       </c>
       <c r="C83" s="30" t="s">
         <v>662</v>
       </c>
       <c r="D83" s="31">
-        <v>101.3291</v>
+        <v>101.34610000000001</v>
       </c>
       <c r="E83" s="31">
-        <v>100.9695</v>
+        <v>100.9785</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="14.1" customHeight="1">
       <c r="B84" s="4">
         <v>2021000406</v>
       </c>
       <c r="C84" s="30" t="s">
         <v>666</v>
       </c>
       <c r="D84" s="5">
-        <v>102.4397</v>
+        <v>102.41889999999999</v>
       </c>
       <c r="E84" s="5">
-        <v>101.8139</v>
+        <v>101.80110000000001</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="14.1" customHeight="1">
       <c r="B85" s="11">
         <v>2021000709</v>
       </c>
       <c r="C85" s="30" t="s">
         <v>671</v>
       </c>
       <c r="D85" s="31">
-        <v>102.432</v>
+        <v>102.42659999999999</v>
       </c>
       <c r="E85" s="31">
-        <v>101.2011</v>
+        <v>101.1698</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="14.1" customHeight="1">
       <c r="B86" s="11">
         <v>2021001012</v>
       </c>
       <c r="C86" s="30" t="s">
         <v>675</v>
       </c>
       <c r="D86" s="31">
-        <v>105.6331</v>
+        <v>105.6361</v>
       </c>
       <c r="E86" s="31">
-        <v>104.0458</v>
+        <v>104.0397</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="18" customHeight="1">
       <c r="B87" s="4">
         <v>2022000103</v>
       </c>
       <c r="C87" s="30" t="s">
         <v>680</v>
       </c>
       <c r="D87" s="31">
-        <v>106.03100000000001</v>
+        <v>106.04600000000001</v>
       </c>
       <c r="E87" s="31">
-        <v>102.88030000000001</v>
+        <v>102.9024</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="14.1" customHeight="1">
       <c r="B88" s="4">
         <v>2022000406</v>
       </c>
       <c r="C88" s="30" t="s">
         <v>684</v>
       </c>
       <c r="D88" s="31">
-        <v>108.5975</v>
+        <v>108.5672</v>
       </c>
       <c r="E88" s="31">
-        <v>104.6853</v>
+        <v>104.6755</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="14.1" customHeight="1">
       <c r="B89" s="4">
         <v>2022000709</v>
       </c>
       <c r="C89" s="30" t="s">
         <v>688</v>
       </c>
       <c r="D89" s="31">
-        <v>109.5501</v>
+        <v>109.538</v>
       </c>
       <c r="E89" s="31">
-        <v>104.7841</v>
+        <v>104.71850000000001</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="14.1" customHeight="1">
       <c r="B90" s="4">
         <v>2022001012</v>
       </c>
       <c r="C90" s="30" t="s">
         <v>692</v>
       </c>
       <c r="D90" s="31">
-        <v>111.26949999999999</v>
+        <v>111.2713</v>
       </c>
       <c r="E90" s="31">
-        <v>105.2663</v>
+        <v>105.295</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="18" customHeight="1">
       <c r="B91" s="4">
         <v>2023000103</v>
       </c>
       <c r="C91" s="30" t="s">
         <v>697</v>
       </c>
       <c r="D91" s="31">
-        <v>112.40300000000001</v>
+        <v>112.4169</v>
       </c>
       <c r="E91" s="31">
-        <v>105.3035</v>
+        <v>105.3229</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="14.1" customHeight="1">
       <c r="B92" s="4">
         <v>2023000406</v>
       </c>
       <c r="C92" s="30" t="s">
         <v>701</v>
       </c>
       <c r="D92" s="31">
-        <v>112.4169</v>
+        <v>112.38800000000001</v>
       </c>
       <c r="E92" s="31">
-        <v>104.6699</v>
+        <v>104.6296</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="14.1" customHeight="1">
       <c r="B93" s="4">
         <v>2023000709</v>
       </c>
       <c r="C93" s="30" t="s">
         <v>705</v>
       </c>
       <c r="D93" s="31">
-        <v>112.8172</v>
+        <v>112.8113</v>
       </c>
       <c r="E93" s="31">
-        <v>104.15349999999999</v>
+        <v>104.1533</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="14.1" customHeight="1">
       <c r="B94" s="4">
         <v>2023001012</v>
       </c>
       <c r="C94" s="30" t="s">
         <v>709</v>
       </c>
       <c r="D94" s="31">
-        <v>113.34610000000001</v>
+        <v>113.3573</v>
       </c>
       <c r="E94" s="31">
-        <v>103.8781</v>
+        <v>103.8498</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="18" customHeight="1">
       <c r="B95" s="4">
         <v>2024000103</v>
       </c>
       <c r="C95" s="30" t="s">
         <v>714</v>
       </c>
       <c r="D95" s="31">
-        <v>113.6212</v>
+        <v>113.6421</v>
       </c>
       <c r="E95" s="31">
-        <v>103.706</v>
+        <v>103.7366</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="14.1" customHeight="1">
       <c r="B96" s="4">
         <v>2024000406</v>
       </c>
       <c r="C96" s="30" t="s">
         <v>718</v>
       </c>
       <c r="D96" s="31">
-        <v>114.431</v>
+        <v>114.3871</v>
       </c>
       <c r="E96" s="31">
-        <v>103.8565</v>
+        <v>103.809</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="14.1" customHeight="1">
       <c r="B97" s="4">
         <v>2024000709</v>
       </c>
       <c r="C97" s="30" t="s">
         <v>722</v>
       </c>
       <c r="D97" s="31">
-        <v>115.6232</v>
+        <v>115.6046</v>
       </c>
       <c r="E97" s="31">
-        <v>104.1802</v>
+        <v>104.17910000000001</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="14.1" customHeight="1">
       <c r="B98" s="4">
         <v>2024001012</v>
       </c>
       <c r="C98" s="30" t="s">
         <v>726</v>
       </c>
       <c r="D98" s="31">
-        <v>116.821</v>
+        <v>116.79040000000001</v>
       </c>
       <c r="E98" s="31">
-        <v>104.3848</v>
+        <v>104.3081</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="18" customHeight="1">
       <c r="B99" s="4">
         <v>2025000103</v>
       </c>
       <c r="C99" s="30" t="s">
         <v>732</v>
       </c>
       <c r="D99" s="31">
-        <v>118.4834</v>
+        <v>118.33669999999999</v>
       </c>
       <c r="E99" s="31">
-        <v>104.80929999999999</v>
+        <v>104.65730000000001</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="14.1" customHeight="1">
       <c r="B100" s="4">
         <v>2025000406</v>
       </c>
       <c r="C100" s="30" t="s">
         <v>736</v>
       </c>
       <c r="D100" s="31">
-        <v>119.7296</v>
+        <v>119.4371</v>
       </c>
       <c r="E100" s="31">
-        <v>105.2758</v>
+        <v>105.0645</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="14.1" customHeight="1">
       <c r="B101" s="4">
         <v>2025000709</v>
       </c>
       <c r="C101" s="30" t="s">
         <v>740</v>
       </c>
       <c r="D101" s="31">
-        <v>120.58540000000001</v>
+        <v>120.2899</v>
       </c>
       <c r="E101" s="31">
-        <v>105.7816</v>
+        <v>105.52419999999999</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="14.1" customHeight="1">
       <c r="B102" s="4">
         <v>2025001012</v>
       </c>
       <c r="C102" s="30" t="s">
         <v>744</v>
       </c>
       <c r="D102" s="31">
-        <v>121.5181</v>
+        <v>121.20489999999999</v>
       </c>
       <c r="E102" s="31">
-        <v>105.807</v>
-[...3 lines deleted...]
-      <c r="B103" s="33" t="s">
+        <v>105.4958</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" ht="18" customHeight="1">
+      <c r="B103" s="4">
+        <v>2026000103</v>
+      </c>
+      <c r="C103" s="30" t="s">
+        <v>774</v>
+      </c>
+      <c r="D103" s="31">
+        <v>121.9543</v>
+      </c>
+      <c r="E103" s="31">
+        <v>105.6619</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B104" s="33" t="s">
         <v>730</v>
       </c>
-      <c r="C103" s="34"/>
-[...4 lines deleted...]
-      <c r="B104" s="10" t="s">
+      <c r="C104" s="34"/>
+      <c r="D104" s="35"/>
+      <c r="E104" s="35"/>
+    </row>
+    <row r="105" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B105" s="10" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="105" spans="2:5" ht="13.65" customHeight="1">
-      <c r="B105" s="9" t="s">
+    <row r="106" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B106" s="9" t="s">
         <v>615</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D106" s="10"/>
     </row>
     <row r="107" spans="2:5" ht="13.65" customHeight="1">
       <c r="D107" s="10"/>
+    </row>
+    <row r="108" spans="2:5" ht="13.65" customHeight="1">
+      <c r="D108" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B7:B81" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:E35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="26" t="s">
@@ -9001,438 +9146,885 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="28" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>654</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="23" t="s">
         <v>618</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>619</v>
       </c>
       <c r="D7" s="5">
-        <v>99.740700000000004</v>
+        <v>99.735799999999998</v>
       </c>
       <c r="E7" s="5">
-        <v>97.826999999999998</v>
+        <v>97.819900000000004</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="18" customHeight="1">
       <c r="B8" s="23" t="s">
         <v>620</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>621</v>
       </c>
       <c r="D8" s="5">
-        <v>99.334299999999999</v>
+        <v>99.332999999999998</v>
       </c>
       <c r="E8" s="5">
-        <v>98.41</v>
+        <v>98.400499999999994</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="18" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>622</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>623</v>
       </c>
       <c r="D9" s="5">
-        <v>100.003</v>
+        <v>100.0021</v>
       </c>
       <c r="E9" s="5">
-        <v>99.665999999999997</v>
+        <v>99.657899999999998</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="18" customHeight="1">
       <c r="B10" s="24" t="s">
         <v>624</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>625</v>
       </c>
       <c r="D10" s="5">
-        <v>100.7409</v>
+        <v>100.73820000000001</v>
       </c>
       <c r="E10" s="5">
-        <v>101.238</v>
+        <v>101.23050000000001</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="18" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>626</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>627</v>
       </c>
       <c r="D11" s="5">
-        <v>101.6061</v>
+        <v>101.60420000000001</v>
       </c>
       <c r="E11" s="5">
-        <v>102.1708</v>
+        <v>102.16200000000001</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="18" customHeight="1">
       <c r="B12" s="23" t="s">
         <v>628</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>629</v>
       </c>
       <c r="D12" s="5">
-        <v>102.233</v>
+        <v>102.2311</v>
       </c>
       <c r="E12" s="5">
-        <v>103.0937</v>
+        <v>103.0818</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="18" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>630</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>631</v>
       </c>
       <c r="D13" s="5">
-        <v>101.751</v>
+        <v>101.745</v>
       </c>
       <c r="E13" s="5">
-        <v>102.01349999999999</v>
+        <v>102.0119</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="18" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>632</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>633</v>
       </c>
       <c r="D14" s="5">
-        <v>98.411100000000005</v>
+        <v>98.413200000000003</v>
       </c>
       <c r="E14" s="5">
-        <v>100.9173</v>
+        <v>100.90470000000001</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="18" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>634</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>635</v>
       </c>
       <c r="D15" s="5">
-        <v>99.148399999999995</v>
+        <v>99.1434</v>
       </c>
       <c r="E15" s="5">
-        <v>103.1588</v>
+        <v>103.1478</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="18" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>636</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>637</v>
       </c>
       <c r="D16" s="5">
-        <v>97.848100000000002</v>
+        <v>97.848299999999995</v>
       </c>
       <c r="E16" s="5">
-        <v>102.4823</v>
+        <v>102.4816</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="18" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>638</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>639</v>
       </c>
       <c r="D17" s="5">
-        <v>99.445999999999998</v>
+        <v>99.448599999999999</v>
       </c>
       <c r="E17" s="5">
-        <v>104.6621</v>
+        <v>104.649</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="18" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>640</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>641</v>
       </c>
       <c r="D18" s="5">
-        <v>101.8154</v>
+        <v>101.80889999999999</v>
       </c>
       <c r="E18" s="5">
-        <v>107.4229</v>
+        <v>107.4161</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>642</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>643</v>
       </c>
       <c r="D19" s="5">
-        <v>103.4149</v>
+        <v>103.4141</v>
       </c>
       <c r="E19" s="5">
-        <v>106.8673</v>
+        <v>106.8601</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="18" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>644</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>645</v>
       </c>
       <c r="D20" s="5">
-        <v>103.852</v>
+        <v>103.8471</v>
       </c>
       <c r="E20" s="5">
-        <v>106.69450000000001</v>
+        <v>106.6767</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="18" customHeight="1">
       <c r="B21" s="23" t="s">
         <v>646</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>647</v>
       </c>
       <c r="D21" s="5">
-        <v>102.8854</v>
+        <v>102.88509999999999</v>
       </c>
       <c r="E21" s="5">
-        <v>106.02930000000001</v>
+        <v>106.0277</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="18" customHeight="1">
       <c r="B22" s="24" t="s">
         <v>648</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>649</v>
       </c>
       <c r="D22" s="5">
-        <v>104.0741</v>
+        <v>104.0711</v>
       </c>
       <c r="E22" s="5">
-        <v>106.7135</v>
+        <v>106.7039</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="18" customHeight="1">
       <c r="B23" s="23" t="s">
         <v>650</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>651</v>
       </c>
       <c r="D23" s="5">
-        <v>105.0354</v>
+        <v>105.0321</v>
       </c>
       <c r="E23" s="5">
-        <v>106.9318</v>
+        <v>106.9233</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="18" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>652</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>653</v>
       </c>
       <c r="D24" s="5">
-        <v>105.0001</v>
+        <v>105.00069999999999</v>
       </c>
       <c r="E24" s="5">
-        <v>106.0035</v>
+        <v>105.98569999999999</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="18" customHeight="1">
       <c r="B25" s="4">
         <v>2020000000</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>656</v>
       </c>
       <c r="D25" s="5">
         <v>100</v>
       </c>
       <c r="E25" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="18" customHeight="1">
       <c r="B26" s="4">
         <v>2021000000</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>676</v>
       </c>
       <c r="D26" s="5">
-        <v>102.9585</v>
+        <v>102.9569</v>
       </c>
       <c r="E26" s="5">
-        <v>102.0076</v>
+        <v>101.9973</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="18" customHeight="1">
       <c r="B27" s="4">
         <v>2022000000</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>693</v>
       </c>
       <c r="D27" s="5">
-        <v>108.86199999999999</v>
+        <v>108.8556</v>
       </c>
       <c r="E27" s="5">
-        <v>104.404</v>
+        <v>104.39790000000001</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="18" customHeight="1">
       <c r="B28" s="4">
         <v>2023000000</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>710</v>
       </c>
       <c r="D28" s="5">
-        <v>112.7458</v>
+        <v>112.74339999999999</v>
       </c>
       <c r="E28" s="5">
-        <v>104.5012</v>
+        <v>104.4889</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="18" customHeight="1">
       <c r="B29" s="4">
         <v>2024000000</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>727</v>
       </c>
       <c r="D29" s="5">
-        <v>115.1241</v>
+        <v>115.10599999999999</v>
       </c>
       <c r="E29" s="5">
-        <v>104.03189999999999</v>
+        <v>104.0082</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="18" customHeight="1">
       <c r="B30" s="39">
         <v>2025000000</v>
       </c>
       <c r="C30" s="32" t="s">
         <v>745</v>
       </c>
       <c r="D30" s="40">
-        <v>120.0791</v>
+        <v>119.8172</v>
       </c>
       <c r="E30" s="40">
-        <v>105.41840000000001</v>
+        <v>105.1855</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="13.65" customHeight="1">
       <c r="B31" s="33" t="s">
         <v>730</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
     <row r="32" spans="2:5" ht="13.65" customHeight="1">
       <c r="B32" s="10" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="33" spans="2:4" ht="13.65" customHeight="1">
       <c r="B33" s="9" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="34" spans="2:4" ht="13.65" customHeight="1">
       <c r="D34" s="10"/>
     </row>
     <row r="35" spans="2:4" ht="13.65" customHeight="1">
       <c r="D35" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="14"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B7:B24" numberStoredAsText="1"/>
   </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86072A2B-2A95-4F21-82EE-E8F1A720AE12}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="B1:E35"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
+      <selection activeCell="C6" sqref="C6:C233"/>
+      <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
+    <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
+    <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="C2" s="26" t="s">
+        <v>456</v>
+      </c>
+      <c r="D2" s="14"/>
+    </row>
+    <row r="3" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="B3" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>616</v>
+      </c>
+      <c r="D3" s="16"/>
+    </row>
+    <row r="4" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="B4" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>617</v>
+      </c>
+      <c r="D4" s="17"/>
+    </row>
+    <row r="5" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="B5" s="27" t="s">
+        <v>668</v>
+      </c>
+      <c r="C5" s="18"/>
+    </row>
+    <row r="6" spans="2:5" ht="47.4" customHeight="1">
+      <c r="B6" s="28" t="s">
+        <v>457</v>
+      </c>
+      <c r="C6" s="29" t="s">
+        <v>753</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="18" customHeight="1">
+      <c r="B7" s="4">
+        <v>2002100000</v>
+      </c>
+      <c r="C7" s="30" t="s">
+        <v>754</v>
+      </c>
+      <c r="D7" s="5">
+        <v>99.652799999999999</v>
+      </c>
+      <c r="E7" s="5">
+        <v>97.959599999999995</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" ht="18" customHeight="1">
+      <c r="B8" s="4">
+        <v>2003100000</v>
+      </c>
+      <c r="C8" s="30" t="s">
+        <v>755</v>
+      </c>
+      <c r="D8" s="5">
+        <v>99.567800000000005</v>
+      </c>
+      <c r="E8" s="5">
+        <v>98.814899999999994</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="18" customHeight="1">
+      <c r="B9" s="4">
+        <v>2004100000</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>756</v>
+      </c>
+      <c r="D9" s="5">
+        <v>100.02200000000001</v>
+      </c>
+      <c r="E9" s="5">
+        <v>99.829400000000007</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="18" customHeight="1">
+      <c r="B10" s="4">
+        <v>2005100000</v>
+      </c>
+      <c r="C10" s="30" t="s">
+        <v>757</v>
+      </c>
+      <c r="D10" s="5">
+        <v>101.05419999999999</v>
+      </c>
+      <c r="E10" s="5">
+        <v>101.6525</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="18" customHeight="1">
+      <c r="B11" s="4">
+        <v>2006100000</v>
+      </c>
+      <c r="C11" s="30" t="s">
+        <v>758</v>
+      </c>
+      <c r="D11" s="5">
+        <v>101.76900000000001</v>
+      </c>
+      <c r="E11" s="5">
+        <v>102.4543</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="18" customHeight="1">
+      <c r="B12" s="4">
+        <v>2007100000</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>759</v>
+      </c>
+      <c r="D12" s="5">
+        <v>102.373</v>
+      </c>
+      <c r="E12" s="5">
+        <v>103.0992</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="18" customHeight="1">
+      <c r="B13" s="4">
+        <v>2008100000</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>760</v>
+      </c>
+      <c r="D13" s="5">
+        <v>100.7196</v>
+      </c>
+      <c r="E13" s="5">
+        <v>101.32729999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="18" customHeight="1">
+      <c r="B14" s="4">
+        <v>2009100000</v>
+      </c>
+      <c r="C14" s="30" t="s">
+        <v>761</v>
+      </c>
+      <c r="D14" s="5">
+        <v>98.437299999999993</v>
+      </c>
+      <c r="E14" s="5">
+        <v>101.33880000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="18" customHeight="1">
+      <c r="B15" s="4">
+        <v>2010100000</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>762</v>
+      </c>
+      <c r="D15" s="5">
+        <v>98.654700000000005</v>
+      </c>
+      <c r="E15" s="5">
+        <v>102.86150000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="18" customHeight="1">
+      <c r="B16" s="4">
+        <v>2011100000</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>763</v>
+      </c>
+      <c r="D16" s="5">
+        <v>98.564999999999998</v>
+      </c>
+      <c r="E16" s="5">
+        <v>103.2548</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="18" customHeight="1">
+      <c r="B17" s="4">
+        <v>2012100000</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="D17" s="5">
+        <v>99.758899999999997</v>
+      </c>
+      <c r="E17" s="5">
+        <v>105.3112</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="18" customHeight="1">
+      <c r="B18" s="4">
+        <v>2013100000</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>765</v>
+      </c>
+      <c r="D18" s="5">
+        <v>102.95610000000001</v>
+      </c>
+      <c r="E18" s="5">
+        <v>108.229</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="18" customHeight="1">
+      <c r="B19" s="4">
+        <v>2014100000</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>766</v>
+      </c>
+      <c r="D19" s="5">
+        <v>103.0177</v>
+      </c>
+      <c r="E19" s="5">
+        <v>106.0517</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="18" customHeight="1">
+      <c r="B20" s="4">
+        <v>2015100000</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>767</v>
+      </c>
+      <c r="D20" s="5">
+        <v>103.67449999999999</v>
+      </c>
+      <c r="E20" s="5">
+        <v>106.59</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="18" customHeight="1">
+      <c r="B21" s="4">
+        <v>2016100000</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>768</v>
+      </c>
+      <c r="D21" s="5">
+        <v>103.01819999999999</v>
+      </c>
+      <c r="E21" s="5">
+        <v>106.0065</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="18" customHeight="1">
+      <c r="B22" s="4">
+        <v>2017100000</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>769</v>
+      </c>
+      <c r="D22" s="5">
+        <v>104.3612</v>
+      </c>
+      <c r="E22" s="5">
+        <v>106.8223</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="18" customHeight="1">
+      <c r="B23" s="4">
+        <v>2018100000</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>770</v>
+      </c>
+      <c r="D23" s="5">
+        <v>105.1473</v>
+      </c>
+      <c r="E23" s="5">
+        <v>106.8952</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="18" customHeight="1">
+      <c r="B24" s="4">
+        <v>2019100000</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>771</v>
+      </c>
+      <c r="D24" s="5">
+        <v>104.4113</v>
+      </c>
+      <c r="E24" s="5">
+        <v>104.9961</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="18" customHeight="1">
+      <c r="B25" s="4">
+        <v>2020100000</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>748</v>
+      </c>
+      <c r="D25" s="5">
+        <v>99.615499999999997</v>
+      </c>
+      <c r="E25" s="5">
+        <v>99.560900000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="18" customHeight="1">
+      <c r="B26" s="4">
+        <v>2021100000</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>749</v>
+      </c>
+      <c r="D26" s="5">
+        <v>104.1319</v>
+      </c>
+      <c r="E26" s="5">
+        <v>102.4783</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="18" customHeight="1">
+      <c r="B27" s="4">
+        <v>2022100000</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>750</v>
+      </c>
+      <c r="D27" s="5">
+        <v>110.44840000000001</v>
+      </c>
+      <c r="E27" s="5">
+        <v>105.003</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="18" customHeight="1">
+      <c r="B28" s="4">
+        <v>2023100000</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>751</v>
+      </c>
+      <c r="D28" s="5">
+        <v>113.0497</v>
+      </c>
+      <c r="E28" s="5">
+        <v>104.09229999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="18" customHeight="1">
+      <c r="B29" s="4">
+        <v>2024100000</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>752</v>
+      </c>
+      <c r="D29" s="5">
+        <v>116.27970000000001</v>
+      </c>
+      <c r="E29" s="5">
+        <v>104.2383</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="18" customHeight="1">
+      <c r="B30" s="4">
+        <v>2025100000</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>772</v>
+      </c>
+      <c r="D30" s="40">
+        <v>120.7216</v>
+      </c>
+      <c r="E30" s="40">
+        <v>105.4366</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B31" s="33" t="s">
+        <v>730</v>
+      </c>
+      <c r="C31" s="34"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+    </row>
+    <row r="32" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B32" s="10" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" ht="13.65" customHeight="1">
+      <c r="B33" s="9" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" ht="13.65" customHeight="1">
+      <c r="D34" s="10"/>
+    </row>
+    <row r="35" spans="2:4" ht="13.65" customHeight="1">
+      <c r="D35" s="10"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="14"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9595,135 +10187,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D62E554-828E-47BA-BF75-ADEA2463B1CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81847B72-ABC2-40FD-A6C3-D3F332D9964A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A04084-AF28-4CF4-BD86-9C2563C5663D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9964B6F4-6B80-4657-8581-6544EF3CF97C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>月</vt:lpstr>
       <vt:lpstr>四</vt:lpstr>
       <vt:lpstr>年</vt:lpstr>
+      <vt:lpstr>年度</vt:lpstr>
       <vt:lpstr>月!Print_Area</vt:lpstr>
       <vt:lpstr>四!Print_Area</vt:lpstr>
       <vt:lpstr>年!Print_Area</vt:lpstr>
+      <vt:lpstr>年度!Print_Area</vt:lpstr>
       <vt:lpstr>月!Print_Titles</vt:lpstr>
       <vt:lpstr>四!Print_Titles</vt:lpstr>
       <vt:lpstr>年!Print_Titles</vt:lpstr>
+      <vt:lpstr>年度!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>総務省統計局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>