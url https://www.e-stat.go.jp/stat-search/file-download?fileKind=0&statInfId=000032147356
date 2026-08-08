--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -5,96 +5,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202604/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2020年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202606/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="270" documentId="13_ncr:1_{ABEA5FA2-82A8-464E-A757-63AA78EDDEB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28C6A54B-12EB-4856-86BA-56A3CE17FE62}"/>
+  <xr:revisionPtr revIDLastSave="288" documentId="13_ncr:1_{ABEA5FA2-82A8-464E-A757-63AA78EDDEB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E9211D1C-BF14-4B59-861A-D61598AB1185}"/>
   <bookViews>
-    <workbookView xWindow="31950" yWindow="2430" windowWidth="19395" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="348" yWindow="1332" windowWidth="22644" windowHeight="11676" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="月" sheetId="2" r:id="rId1"/>
     <sheet name="四" sheetId="4" r:id="rId2"/>
     <sheet name="年" sheetId="7" r:id="rId3"/>
     <sheet name="年度" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">月!$B$2:$E$303</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">四!$B$2:$E$108</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">月!$B$2:$E$305</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">四!$B$2:$E$109</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">年!$B$2:$E$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">年度!$B$2:$E$35</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">月!$B:$C,月!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">四!$B:$C,四!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">年!$B:$C,年!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">年度!$B:$C,年度!$2:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="812" uniqueCount="776">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="815" uniqueCount="779">
   <si>
     <t>四半期平均</t>
     <rPh sb="0" eb="3">
       <t>シハンキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2002000101</t>
   </si>
   <si>
     <t>2002年1月</t>
   </si>
   <si>
     <t>2002000202</t>
   </si>
   <si>
     <t>2002年2月</t>
   </si>
   <si>
     <t>2002000303</t>
   </si>
@@ -2766,50 +2766,62 @@
   <si>
     <t>2016年度</t>
   </si>
   <si>
     <t>2017年度</t>
   </si>
   <si>
     <t>2018年度</t>
   </si>
   <si>
     <t>2019年度</t>
   </si>
   <si>
     <t>2025年度</t>
   </si>
   <si>
     <t>2026年3月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年1-3月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年4月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年5月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年4-6月</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -3411,51 +3423,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="B1:E303"/>
+  <dimension ref="B1:E305"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>456</v>
@@ -3486,4173 +3498,4201 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="19" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>458</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="7">
-        <v>99.389099999999999</v>
+        <v>99.3767</v>
       </c>
       <c r="E7" s="7">
-        <v>97.134500000000003</v>
+        <v>97.141599999999997</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="14.1" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="7">
-        <v>99.286699999999996</v>
+        <v>99.329599999999999</v>
       </c>
       <c r="E8" s="7">
-        <v>97.198800000000006</v>
+        <v>97.204700000000003</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="14.1" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="7">
-        <v>99.674499999999995</v>
+        <v>99.643199999999993</v>
       </c>
       <c r="E9" s="7">
-        <v>97.629300000000001</v>
+        <v>97.637200000000007</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="14.1" customHeight="1">
       <c r="B10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="7">
-        <v>99.852599999999995</v>
+        <v>99.8476</v>
       </c>
       <c r="E10" s="7">
-        <v>97.7577</v>
+        <v>97.765000000000001</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="14.1" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="7">
-        <v>99.996600000000001</v>
+        <v>100.0072</v>
       </c>
       <c r="E11" s="7">
-        <v>97.822599999999994</v>
+        <v>97.827399999999997</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="14.1" customHeight="1">
       <c r="B12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="7">
-        <v>100.13930000000001</v>
+        <v>100.1343</v>
       </c>
       <c r="E12" s="7">
-        <v>98.036500000000004</v>
+        <v>98.041700000000006</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="14.1" customHeight="1">
       <c r="B13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="7">
-        <v>100.0937</v>
+        <v>100.0659</v>
       </c>
       <c r="E13" s="7">
-        <v>98.147900000000007</v>
+        <v>98.153899999999993</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="14.1" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="7">
-        <v>99.972700000000003</v>
+        <v>100.0008</v>
       </c>
       <c r="E14" s="7">
-        <v>98.041700000000006</v>
+        <v>98.047200000000004</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="14.1" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="7">
-        <v>99.936199999999999</v>
+        <v>99.8917</v>
       </c>
       <c r="E15" s="7">
-        <v>98.24</v>
+        <v>98.246899999999997</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="14.1" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="7">
-        <v>99.632400000000004</v>
+        <v>99.661299999999997</v>
       </c>
       <c r="E16" s="7">
-        <v>97.9893</v>
+        <v>97.994299999999996</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.1" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="7">
-        <v>99.585499999999996</v>
+        <v>99.574399999999997</v>
       </c>
       <c r="E17" s="7">
-        <v>97.987300000000005</v>
+        <v>97.992199999999997</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.1" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="7">
-        <v>99.270499999999998</v>
+        <v>99.271299999999997</v>
       </c>
       <c r="E18" s="7">
-        <v>97.852699999999999</v>
+        <v>97.860100000000003</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="7">
-        <v>99.015600000000006</v>
+        <v>99.0351</v>
       </c>
       <c r="E19" s="7">
-        <v>97.758499999999998</v>
+        <v>97.764300000000006</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.1" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="7">
-        <v>99.062399999999997</v>
+        <v>99.102099999999993</v>
       </c>
       <c r="E20" s="7">
-        <v>97.747200000000007</v>
+        <v>97.795400000000001</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.1" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="7">
-        <v>99.276200000000003</v>
+        <v>99.232900000000001</v>
       </c>
       <c r="E21" s="7">
-        <v>98.134299999999996</v>
+        <v>98.117000000000004</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.1" customHeight="1">
       <c r="B22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="7">
-        <v>99.062200000000004</v>
+        <v>99.092699999999994</v>
       </c>
       <c r="E22" s="7">
-        <v>97.870999999999995</v>
+        <v>97.893100000000004</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="14.1" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="7">
-        <v>99.109399999999994</v>
+        <v>99.138000000000005</v>
       </c>
       <c r="E23" s="7">
-        <v>98.039000000000001</v>
+        <v>98.000600000000006</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.1" customHeight="1">
       <c r="B24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="7">
-        <v>99.232200000000006</v>
+        <v>99.200999999999993</v>
       </c>
       <c r="E24" s="7">
-        <v>98.344700000000003</v>
+        <v>98.354399999999998</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.1" customHeight="1">
       <c r="B25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="7">
-        <v>99.113200000000006</v>
+        <v>99.114000000000004</v>
       </c>
       <c r="E25" s="7">
-        <v>98.321899999999999</v>
+        <v>98.361699999999999</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.1" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="7">
-        <v>99.278099999999995</v>
+        <v>99.259900000000002</v>
       </c>
       <c r="E26" s="7">
-        <v>98.479699999999994</v>
+        <v>98.482100000000003</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="14.1" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="7">
-        <v>99.349500000000006</v>
+        <v>99.392799999999994</v>
       </c>
       <c r="E27" s="7">
-        <v>98.4512</v>
+        <v>98.445800000000006</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.1" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="7">
-        <v>99.711699999999993</v>
+        <v>99.698800000000006</v>
       </c>
       <c r="E28" s="7">
-        <v>98.9358</v>
+        <v>98.919200000000004</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.1" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="7">
-        <v>99.750100000000003</v>
+        <v>99.760400000000004</v>
       </c>
       <c r="E29" s="7">
-        <v>99.195599999999999</v>
+        <v>99.213499999999996</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.1" customHeight="1">
       <c r="B30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="7">
-        <v>100.03530000000001</v>
+        <v>99.985799999999998</v>
       </c>
       <c r="E30" s="7">
-        <v>99.526799999999994</v>
+        <v>99.566000000000003</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="18" customHeight="1">
       <c r="B31" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="7">
-        <v>99.994799999999998</v>
+        <v>100.03740000000001</v>
       </c>
       <c r="E31" s="7">
-        <v>99.413200000000003</v>
+        <v>99.450299999999999</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.1" customHeight="1">
       <c r="B32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="7">
-        <v>100.2698</v>
+        <v>100.218</v>
       </c>
       <c r="E32" s="7">
-        <v>99.825199999999995</v>
+        <v>99.7239</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.1" customHeight="1">
       <c r="B33" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="7">
-        <v>99.906999999999996</v>
+        <v>99.952799999999996</v>
       </c>
       <c r="E33" s="7">
-        <v>99.374799999999993</v>
+        <v>99.445499999999996</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.1" customHeight="1">
       <c r="B34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="7">
-        <v>99.842600000000004</v>
+        <v>99.831199999999995</v>
       </c>
       <c r="E34" s="7">
-        <v>99.649000000000001</v>
+        <v>99.648399999999995</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="14.1" customHeight="1">
       <c r="B35" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>58</v>
       </c>
       <c r="D35" s="7">
-        <v>99.814700000000002</v>
+        <v>99.805199999999999</v>
       </c>
       <c r="E35" s="7">
-        <v>99.6584</v>
+        <v>99.704800000000006</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.1" customHeight="1">
       <c r="B36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="7">
-        <v>99.872100000000003</v>
+        <v>99.889399999999995</v>
       </c>
       <c r="E36" s="7">
-        <v>99.630700000000004</v>
+        <v>99.632599999999996</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.1" customHeight="1">
       <c r="B37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="7">
-        <v>100.11620000000001</v>
+        <v>100.10080000000001</v>
       </c>
       <c r="E37" s="7">
-        <v>99.922200000000004</v>
+        <v>99.858599999999996</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.1" customHeight="1">
       <c r="B38" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="7">
-        <v>100.0664</v>
+        <v>100.0663</v>
       </c>
       <c r="E38" s="7">
-        <v>99.836200000000005</v>
+        <v>99.863299999999995</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="14.1" customHeight="1">
       <c r="B39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="7">
-        <v>100.1824</v>
+        <v>100.1695</v>
       </c>
       <c r="E39" s="7">
-        <v>99.854600000000005</v>
+        <v>99.874600000000001</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.1" customHeight="1">
       <c r="B40" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="7">
-        <v>100.0646</v>
+        <v>100.08629999999999</v>
       </c>
       <c r="E40" s="7">
-        <v>99.5822</v>
+        <v>99.578699999999998</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.1" customHeight="1">
       <c r="B41" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="7">
-        <v>99.970500000000001</v>
+        <v>99.979399999999998</v>
       </c>
       <c r="E41" s="7">
-        <v>99.532799999999995</v>
+        <v>99.554500000000004</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.1" customHeight="1">
       <c r="B42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="22" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="7">
-        <v>99.923900000000003</v>
+        <v>99.9375</v>
       </c>
       <c r="E42" s="7">
-        <v>99.615200000000002</v>
+        <v>99.6524</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="18" customHeight="1">
       <c r="B43" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="7">
-        <v>100.16249999999999</v>
+        <v>100.1618</v>
       </c>
       <c r="E43" s="7">
-        <v>100.0311</v>
+        <v>100.0261</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.1" customHeight="1">
       <c r="B44" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="7">
-        <v>100.0896</v>
+        <v>100.0802</v>
       </c>
       <c r="E44" s="7">
-        <v>100.21</v>
+        <v>100.2752</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.1" customHeight="1">
       <c r="B45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="7">
-        <v>100.15860000000001</v>
+        <v>100.1751</v>
       </c>
       <c r="E45" s="7">
-        <v>100.4306</v>
+        <v>100.42230000000001</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.1" customHeight="1">
       <c r="B46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="22" t="s">
         <v>80</v>
       </c>
       <c r="D46" s="7">
-        <v>100.4329</v>
+        <v>100.449</v>
       </c>
       <c r="E46" s="7">
-        <v>100.7229</v>
+        <v>100.6671</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="14.1" customHeight="1">
       <c r="B47" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="22" t="s">
         <v>82</v>
       </c>
       <c r="D47" s="7">
-        <v>100.536</v>
+        <v>100.5348</v>
       </c>
       <c r="E47" s="7">
-        <v>100.93989999999999</v>
+        <v>100.94880000000001</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.1" customHeight="1">
       <c r="B48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="22" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="7">
-        <v>100.6405</v>
+        <v>100.65049999999999</v>
       </c>
       <c r="E48" s="7">
-        <v>101.2013</v>
+        <v>101.2063</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.1" customHeight="1">
       <c r="B49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="7">
-        <v>100.8287</v>
+        <v>100.8276</v>
       </c>
       <c r="E49" s="7">
-        <v>101.5214</v>
+        <v>101.53449999999999</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.1" customHeight="1">
       <c r="B50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>88</v>
       </c>
       <c r="D50" s="7">
-        <v>101.01130000000001</v>
+        <v>100.9727</v>
       </c>
       <c r="E50" s="7">
-        <v>101.8749</v>
+        <v>101.8895</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="14.1" customHeight="1">
       <c r="B51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="7">
-        <v>101.10769999999999</v>
+        <v>101.1181</v>
       </c>
       <c r="E51" s="7">
-        <v>101.92140000000001</v>
+        <v>101.9579</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.1" customHeight="1">
       <c r="B52" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="7">
-        <v>101.31570000000001</v>
+        <v>101.2435</v>
       </c>
       <c r="E52" s="7">
-        <v>102.2166</v>
+        <v>102.2209</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.1" customHeight="1">
       <c r="B53" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>94</v>
       </c>
       <c r="D53" s="7">
-        <v>101.226</v>
+        <v>101.2649</v>
       </c>
       <c r="E53" s="7">
-        <v>101.86069999999999</v>
+        <v>101.8631</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.1" customHeight="1">
       <c r="B54" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>96</v>
       </c>
       <c r="D54" s="7">
-        <v>101.34869999999999</v>
+        <v>101.3753</v>
       </c>
       <c r="E54" s="7">
-        <v>101.8352</v>
+        <v>101.83620000000001</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="18" customHeight="1">
       <c r="B55" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>98</v>
       </c>
       <c r="D55" s="7">
-        <v>101.4019</v>
+        <v>101.41289999999999</v>
       </c>
       <c r="E55" s="7">
-        <v>101.8721</v>
+        <v>101.8738</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.1" customHeight="1">
       <c r="B56" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="22" t="s">
         <v>100</v>
       </c>
       <c r="D56" s="7">
-        <v>101.34990000000001</v>
+        <v>101.3653</v>
       </c>
       <c r="E56" s="7">
-        <v>101.8352</v>
+        <v>101.8887</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.1" customHeight="1">
       <c r="B57" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>102</v>
       </c>
       <c r="D57" s="7">
-        <v>101.45099999999999</v>
+        <v>101.4743</v>
       </c>
       <c r="E57" s="7">
-        <v>102.0283</v>
+        <v>102.0158</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="14.1" customHeight="1">
       <c r="B58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>104</v>
       </c>
       <c r="D58" s="7">
-        <v>101.62260000000001</v>
+        <v>101.60760000000001</v>
       </c>
       <c r="E58" s="7">
-        <v>102.27030000000001</v>
+        <v>102.2752</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="14.1" customHeight="1">
       <c r="B59" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="22" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="7">
-        <v>101.71299999999999</v>
+        <v>101.6759</v>
       </c>
       <c r="E59" s="7">
-        <v>102.4191</v>
+        <v>102.3984</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="14.1" customHeight="1">
       <c r="B60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="7">
-        <v>101.6349</v>
+        <v>101.65</v>
       </c>
       <c r="E60" s="7">
-        <v>102.1485</v>
+        <v>102.1536</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="14.1" customHeight="1">
       <c r="B61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="7">
-        <v>101.5551</v>
+        <v>101.56529999999999</v>
       </c>
       <c r="E61" s="7">
-        <v>102.0048</v>
+        <v>102.0107</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="14.1" customHeight="1">
       <c r="B62" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="7">
-        <v>101.4594</v>
+        <v>101.4706</v>
       </c>
       <c r="E62" s="7">
-        <v>101.8693</v>
+        <v>101.88379999999999</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="14.1" customHeight="1">
       <c r="B63" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>114</v>
       </c>
       <c r="D63" s="7">
-        <v>101.3994</v>
+        <v>101.4162</v>
       </c>
       <c r="E63" s="7">
-        <v>101.8425</v>
+        <v>101.857</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="14.1" customHeight="1">
       <c r="B64" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>116</v>
       </c>
       <c r="D64" s="7">
-        <v>101.58240000000001</v>
+        <v>101.5963</v>
       </c>
       <c r="E64" s="7">
-        <v>102.12690000000001</v>
+        <v>102.1392</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="14.1" customHeight="1">
       <c r="B65" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="22" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="7">
-        <v>101.87909999999999</v>
+        <v>101.86839999999999</v>
       </c>
       <c r="E65" s="7">
-        <v>102.5883</v>
+        <v>102.5949</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="14.1" customHeight="1">
       <c r="B66" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="22" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="7">
-        <v>102.20189999999999</v>
+        <v>102.1966</v>
       </c>
       <c r="E66" s="7">
-        <v>102.9384</v>
+        <v>102.95189999999999</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="18" customHeight="1">
       <c r="B67" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="22" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="7">
-        <v>102.1003</v>
+        <v>102.0827</v>
       </c>
       <c r="E67" s="7">
-        <v>103.0802</v>
+        <v>103.07089999999999</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="14.1" customHeight="1">
       <c r="B68" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="22" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="7">
-        <v>102.0275</v>
+        <v>102.0177</v>
       </c>
       <c r="E68" s="7">
-        <v>103.0795</v>
+        <v>103.12050000000001</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="14.1" customHeight="1">
       <c r="B69" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="22" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="7">
-        <v>102.0527</v>
+        <v>102.0676</v>
       </c>
       <c r="E69" s="7">
-        <v>103.084</v>
+        <v>103.1331</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="14.1" customHeight="1">
       <c r="B70" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="22" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="7">
-        <v>102.3391</v>
+        <v>102.3135</v>
       </c>
       <c r="E70" s="7">
-        <v>103.3616</v>
+        <v>103.36669999999999</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="14.1" customHeight="1">
       <c r="B71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="7">
-        <v>102.39830000000001</v>
+        <v>102.4238</v>
       </c>
       <c r="E71" s="7">
-        <v>103.38590000000001</v>
+        <v>103.3201</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="14.1" customHeight="1">
       <c r="B72" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="7">
-        <v>102.4385</v>
+        <v>102.4203</v>
       </c>
       <c r="E72" s="7">
-        <v>103.4194</v>
+        <v>103.40130000000001</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="14.1" customHeight="1">
       <c r="B73" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="22" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="7">
-        <v>102.0385</v>
+        <v>102.0921</v>
       </c>
       <c r="E73" s="7">
-        <v>102.87690000000001</v>
+        <v>102.95869999999999</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="14.1" customHeight="1">
       <c r="B74" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="22" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="7">
-        <v>102.093</v>
+        <v>102.10339999999999</v>
       </c>
       <c r="E74" s="7">
-        <v>102.9461</v>
+        <v>102.91589999999999</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="14.1" customHeight="1">
       <c r="B75" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="7">
-        <v>102.05249999999999</v>
+        <v>102.06100000000001</v>
       </c>
       <c r="E75" s="7">
-        <v>102.881</v>
+        <v>102.8496</v>
       </c>
     </row>
     <row r="76" spans="2:5" ht="14.1" customHeight="1">
       <c r="B76" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="22" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="7">
-        <v>102.226</v>
+        <v>102.218</v>
       </c>
       <c r="E76" s="7">
-        <v>102.89879999999999</v>
+        <v>102.9091</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="14.1" customHeight="1">
       <c r="B77" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="7">
-        <v>102.35599999999999</v>
+        <v>102.3853</v>
       </c>
       <c r="E77" s="7">
-        <v>102.8506</v>
+        <v>102.8653</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="14.1" customHeight="1">
       <c r="B78" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="22" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="7">
-        <v>102.6511</v>
+        <v>102.61320000000001</v>
       </c>
       <c r="E78" s="7">
-        <v>103.11750000000001</v>
+        <v>103.2037</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="18" customHeight="1">
       <c r="B79" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="22" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="7">
-        <v>102.7089</v>
+        <v>102.6572</v>
       </c>
       <c r="E79" s="7">
-        <v>103.26900000000001</v>
+        <v>103.35899999999999</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="14.1" customHeight="1">
       <c r="B80" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="22" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="7">
-        <v>102.69589999999999</v>
+        <v>102.68170000000001</v>
       </c>
       <c r="E80" s="7">
-        <v>103.3061</v>
+        <v>103.2021</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="14.1" customHeight="1">
       <c r="B81" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="22" t="s">
         <v>150</v>
       </c>
       <c r="D81" s="7">
-        <v>102.47839999999999</v>
+        <v>102.49379999999999</v>
       </c>
       <c r="E81" s="7">
-        <v>102.87739999999999</v>
+        <v>102.8802</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="14.1" customHeight="1">
       <c r="B82" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="22" t="s">
         <v>152</v>
       </c>
       <c r="D82" s="7">
-        <v>102.19119999999999</v>
+        <v>102.2037</v>
       </c>
       <c r="E82" s="7">
-        <v>102.5286</v>
+        <v>102.5506</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="14.1" customHeight="1">
       <c r="B83" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>154</v>
       </c>
       <c r="D83" s="7">
-        <v>102.0214</v>
+        <v>102.06019999999999</v>
       </c>
       <c r="E83" s="7">
-        <v>102.1606</v>
+        <v>102.1302</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="14.1" customHeight="1">
       <c r="B84" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>156</v>
       </c>
       <c r="D84" s="7">
-        <v>101.99769999999999</v>
+        <v>102.0052</v>
       </c>
       <c r="E84" s="7">
-        <v>101.913</v>
+        <v>101.94</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="14.1" customHeight="1">
       <c r="B85" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="22" t="s">
         <v>158</v>
       </c>
       <c r="D85" s="7">
-        <v>102.0304</v>
+        <v>102.0009</v>
       </c>
       <c r="E85" s="7">
-        <v>101.88549999999999</v>
+        <v>101.8643</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="14.1" customHeight="1">
       <c r="B86" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="22" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="7">
-        <v>101.871</v>
+        <v>101.8665</v>
       </c>
       <c r="E86" s="7">
-        <v>101.5866</v>
+        <v>101.6264</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="14.1" customHeight="1">
       <c r="B87" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="22" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="7">
-        <v>101.60760000000001</v>
+        <v>101.608</v>
       </c>
       <c r="E87" s="7">
-        <v>101.4654</v>
+        <v>101.4593</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="14.1" customHeight="1">
       <c r="B88" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="22" t="s">
         <v>164</v>
       </c>
       <c r="D88" s="7">
-        <v>101.0872</v>
+        <v>101.1066</v>
       </c>
       <c r="E88" s="7">
-        <v>101.2123</v>
+        <v>101.20399999999999</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="14.1" customHeight="1">
       <c r="B89" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="22" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="7">
-        <v>100.6142</v>
+        <v>100.5496</v>
       </c>
       <c r="E89" s="7">
-        <v>101.2513</v>
+        <v>101.2723</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="14.1" customHeight="1">
       <c r="B90" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="22" t="s">
         <v>168</v>
       </c>
       <c r="D90" s="7">
-        <v>99.635999999999996</v>
+        <v>99.6554</v>
       </c>
       <c r="E90" s="7">
-        <v>100.687</v>
+        <v>100.6748</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="18" customHeight="1">
       <c r="B91" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>170</v>
       </c>
       <c r="D91" s="7">
-        <v>98.9071</v>
+        <v>98.951800000000006</v>
       </c>
       <c r="E91" s="7">
-        <v>100.4323</v>
+        <v>100.41160000000001</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="14.1" customHeight="1">
       <c r="B92" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="22" t="s">
         <v>172</v>
       </c>
       <c r="D92" s="7">
-        <v>98.405199999999994</v>
+        <v>98.421099999999996</v>
       </c>
       <c r="E92" s="7">
-        <v>100.3593</v>
+        <v>100.4037</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="14.1" customHeight="1">
       <c r="B93" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="22" t="s">
         <v>174</v>
       </c>
       <c r="D93" s="7">
-        <v>98.265600000000006</v>
+        <v>98.281899999999993</v>
       </c>
       <c r="E93" s="7">
-        <v>100.4457</v>
+        <v>100.52979999999999</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="14.1" customHeight="1">
       <c r="B94" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C94" s="22" t="s">
         <v>176</v>
       </c>
       <c r="D94" s="7">
-        <v>98.263400000000004</v>
+        <v>98.254499999999993</v>
       </c>
       <c r="E94" s="7">
-        <v>100.7251</v>
+        <v>100.69540000000001</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="14.1" customHeight="1">
       <c r="B95" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="22" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="7">
-        <v>98.43</v>
+        <v>98.400800000000004</v>
       </c>
       <c r="E95" s="7">
-        <v>100.887</v>
+        <v>100.8916</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="14.1" customHeight="1">
       <c r="B96" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C96" s="22" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="7">
-        <v>98.496200000000002</v>
+        <v>98.506200000000007</v>
       </c>
       <c r="E96" s="7">
-        <v>100.8168</v>
+        <v>100.7908</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="14.1" customHeight="1">
       <c r="B97" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C97" s="22" t="s">
         <v>182</v>
       </c>
       <c r="D97" s="7">
-        <v>98.513099999999994</v>
+        <v>98.525099999999995</v>
       </c>
       <c r="E97" s="7">
-        <v>100.8318</v>
+        <v>100.8066</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="14.1" customHeight="1">
       <c r="B98" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C98" s="22" t="s">
         <v>184</v>
       </c>
       <c r="D98" s="7">
-        <v>98.424999999999997</v>
+        <v>98.461500000000001</v>
       </c>
       <c r="E98" s="7">
-        <v>100.7206</v>
+        <v>100.7623</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="14.1" customHeight="1">
       <c r="B99" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C99" s="22" t="s">
         <v>186</v>
       </c>
       <c r="D99" s="7">
-        <v>98.269000000000005</v>
+        <v>98.267499999999998</v>
       </c>
       <c r="E99" s="7">
-        <v>100.95310000000001</v>
+        <v>100.95</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="14.1" customHeight="1">
       <c r="B100" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C100" s="22" t="s">
         <v>188</v>
       </c>
       <c r="D100" s="7">
-        <v>98.3322</v>
+        <v>98.323899999999995</v>
       </c>
       <c r="E100" s="7">
-        <v>101.3065</v>
+        <v>101.3289</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="14.1" customHeight="1">
       <c r="B101" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C101" s="22" t="s">
         <v>190</v>
       </c>
       <c r="D101" s="7">
-        <v>98.2881</v>
+        <v>98.290499999999994</v>
       </c>
       <c r="E101" s="7">
-        <v>101.501</v>
+        <v>101.5491</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="14.1" customHeight="1">
       <c r="B102" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="22" t="s">
         <v>192</v>
       </c>
       <c r="D102" s="7">
-        <v>98.363200000000006</v>
+        <v>98.336799999999997</v>
       </c>
       <c r="E102" s="7">
-        <v>101.8775</v>
+        <v>101.8895</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="18" customHeight="1">
       <c r="B103" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="22" t="s">
         <v>194</v>
       </c>
       <c r="D103" s="7">
-        <v>98.418199999999999</v>
+        <v>98.417900000000003</v>
       </c>
       <c r="E103" s="7">
-        <v>101.92440000000001</v>
+        <v>101.9344</v>
       </c>
     </row>
     <row r="104" spans="2:5" ht="14.1" customHeight="1">
       <c r="B104" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C104" s="22" t="s">
         <v>196</v>
       </c>
       <c r="D104" s="7">
-        <v>98.496899999999997</v>
+        <v>98.546800000000005</v>
       </c>
       <c r="E104" s="7">
-        <v>101.87860000000001</v>
+        <v>101.99079999999999</v>
       </c>
     </row>
     <row r="105" spans="2:5" ht="14.1" customHeight="1">
       <c r="B105" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>198</v>
       </c>
       <c r="D105" s="7">
-        <v>98.951700000000002</v>
+        <v>98.910899999999998</v>
       </c>
       <c r="E105" s="7">
-        <v>102.6429</v>
+        <v>102.57599999999999</v>
       </c>
     </row>
     <row r="106" spans="2:5" ht="14.1" customHeight="1">
       <c r="B106" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C106" s="22" t="s">
         <v>200</v>
       </c>
       <c r="D106" s="7">
-        <v>98.992099999999994</v>
+        <v>99.030299999999997</v>
       </c>
       <c r="E106" s="7">
-        <v>102.7317</v>
+        <v>102.6665</v>
       </c>
     </row>
     <row r="107" spans="2:5" ht="14.1" customHeight="1">
       <c r="B107" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C107" s="22" t="s">
         <v>202</v>
       </c>
       <c r="D107" s="7">
-        <v>99.087299999999999</v>
+        <v>99.098799999999997</v>
       </c>
       <c r="E107" s="7">
-        <v>102.9395</v>
+        <v>102.97969999999999</v>
       </c>
     </row>
     <row r="108" spans="2:5" ht="14.1" customHeight="1">
       <c r="B108" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>204</v>
       </c>
       <c r="D108" s="7">
-        <v>99.376999999999995</v>
+        <v>99.385499999999993</v>
       </c>
       <c r="E108" s="7">
-        <v>103.3806</v>
+        <v>103.37139999999999</v>
       </c>
     </row>
     <row r="109" spans="2:5" ht="14.1" customHeight="1">
       <c r="B109" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C109" s="22" t="s">
         <v>206</v>
       </c>
       <c r="D109" s="7">
-        <v>99.742599999999996</v>
+        <v>99.734499999999997</v>
       </c>
       <c r="E109" s="7">
-        <v>103.8385</v>
+        <v>103.8425</v>
       </c>
     </row>
     <row r="110" spans="2:5" ht="14.1" customHeight="1">
       <c r="B110" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C110" s="22" t="s">
         <v>208</v>
       </c>
       <c r="D110" s="7">
-        <v>99.982600000000005</v>
+        <v>99.945800000000006</v>
       </c>
       <c r="E110" s="7">
-        <v>104.2885</v>
+        <v>104.2253</v>
       </c>
     </row>
     <row r="111" spans="2:5" ht="14.1" customHeight="1">
       <c r="B111" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>210</v>
       </c>
       <c r="D111" s="7">
-        <v>99.789100000000005</v>
+        <v>99.763300000000001</v>
       </c>
       <c r="E111" s="7">
-        <v>104.21510000000001</v>
+        <v>104.2174</v>
       </c>
     </row>
     <row r="112" spans="2:5" ht="14.1" customHeight="1">
       <c r="B112" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C112" s="22" t="s">
         <v>212</v>
       </c>
       <c r="D112" s="7">
-        <v>99.400899999999993</v>
+        <v>99.405500000000004</v>
       </c>
       <c r="E112" s="7">
-        <v>103.634</v>
+        <v>103.7351</v>
       </c>
     </row>
     <row r="113" spans="2:5" ht="14.1" customHeight="1">
       <c r="B113" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C113" s="22" t="s">
         <v>214</v>
       </c>
       <c r="D113" s="7">
-        <v>99.148300000000006</v>
+        <v>99.103200000000001</v>
       </c>
       <c r="E113" s="7">
-        <v>103.50020000000001</v>
+        <v>103.50449999999999</v>
       </c>
     </row>
     <row r="114" spans="2:5" ht="14.1" customHeight="1">
       <c r="B114" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C114" s="22" t="s">
         <v>216</v>
       </c>
       <c r="D114" s="7">
-        <v>98.333500000000001</v>
+        <v>98.394199999999998</v>
       </c>
       <c r="E114" s="7">
-        <v>102.8002</v>
+        <v>102.84180000000001</v>
       </c>
     </row>
     <row r="115" spans="2:5" ht="18" customHeight="1">
       <c r="B115" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C115" s="22" t="s">
         <v>218</v>
       </c>
       <c r="D115" s="7">
-        <v>98.130899999999997</v>
+        <v>98.1387</v>
       </c>
       <c r="E115" s="7">
-        <v>102.7715</v>
+        <v>102.779</v>
       </c>
     </row>
     <row r="116" spans="2:5" ht="14.1" customHeight="1">
       <c r="B116" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C116" s="22" t="s">
         <v>220</v>
       </c>
       <c r="D116" s="7">
-        <v>97.720600000000005</v>
+        <v>97.756100000000004</v>
       </c>
       <c r="E116" s="7">
-        <v>102.58410000000001</v>
+        <v>102.5873</v>
       </c>
     </row>
     <row r="117" spans="2:5" ht="14.1" customHeight="1">
       <c r="B117" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C117" s="22" t="s">
         <v>222</v>
       </c>
       <c r="D117" s="7">
-        <v>94.151300000000006</v>
+        <v>94.132300000000001</v>
       </c>
       <c r="E117" s="7">
-        <v>97.653599999999997</v>
+        <v>97.638599999999997</v>
       </c>
     </row>
     <row r="118" spans="2:5" ht="14.1" customHeight="1">
       <c r="B118" s="8" t="s">
         <v>223</v>
       </c>
       <c r="C118" s="22" t="s">
         <v>224</v>
       </c>
       <c r="D118" s="7">
-        <v>96.057699999999997</v>
+        <v>96.040899999999993</v>
       </c>
       <c r="E118" s="7">
-        <v>100.48650000000001</v>
+        <v>100.4871</v>
       </c>
     </row>
     <row r="119" spans="2:5" ht="14.1" customHeight="1">
       <c r="B119" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="22" t="s">
         <v>226</v>
       </c>
       <c r="D119" s="7">
-        <v>97.518000000000001</v>
+        <v>97.512600000000006</v>
       </c>
       <c r="E119" s="7">
-        <v>102.30029999999999</v>
+        <v>102.31019999999999</v>
       </c>
     </row>
     <row r="120" spans="2:5" ht="14.1" customHeight="1">
       <c r="B120" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>228</v>
       </c>
       <c r="D120" s="7">
-        <v>98.478200000000001</v>
+        <v>98.476600000000005</v>
       </c>
       <c r="E120" s="7">
-        <v>103.1349</v>
+        <v>103.1238</v>
       </c>
     </row>
     <row r="121" spans="2:5" ht="14.1" customHeight="1">
       <c r="B121" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C121" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D121" s="7">
-        <v>98.744</v>
+        <v>98.747500000000002</v>
       </c>
       <c r="E121" s="7">
-        <v>103.2273</v>
+        <v>103.1705</v>
       </c>
     </row>
     <row r="122" spans="2:5" ht="14.1" customHeight="1">
       <c r="B122" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C122" s="22" t="s">
         <v>232</v>
       </c>
       <c r="D122" s="7">
-        <v>98.569199999999995</v>
+        <v>98.600099999999998</v>
       </c>
       <c r="E122" s="7">
-        <v>103.0577</v>
+        <v>103.0868</v>
       </c>
     </row>
     <row r="123" spans="2:5" ht="14.1" customHeight="1">
       <c r="B123" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C123" s="22" t="s">
         <v>234</v>
       </c>
       <c r="D123" s="7">
-        <v>98.441999999999993</v>
+        <v>98.458600000000004</v>
       </c>
       <c r="E123" s="7">
-        <v>103.13039999999999</v>
+        <v>103.20269999999999</v>
       </c>
     </row>
     <row r="124" spans="2:5" ht="14.1" customHeight="1">
       <c r="B124" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C124" s="22" t="s">
         <v>236</v>
       </c>
       <c r="D124" s="7">
-        <v>98.668099999999995</v>
+        <v>98.642099999999999</v>
       </c>
       <c r="E124" s="7">
-        <v>103.5782</v>
+        <v>103.5963</v>
       </c>
     </row>
     <row r="125" spans="2:5" ht="14.1" customHeight="1">
       <c r="B125" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C125" s="22" t="s">
         <v>238</v>
       </c>
       <c r="D125" s="7">
-        <v>98.651799999999994</v>
+        <v>98.657700000000006</v>
       </c>
       <c r="E125" s="7">
-        <v>103.73569999999999</v>
+        <v>103.7646</v>
       </c>
     </row>
     <row r="126" spans="2:5" ht="14.1" customHeight="1">
       <c r="B126" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>240</v>
       </c>
       <c r="D126" s="7">
-        <v>99.047600000000003</v>
+        <v>99.038600000000002</v>
       </c>
       <c r="E126" s="7">
-        <v>104.1185</v>
+        <v>104.0369</v>
       </c>
     </row>
     <row r="127" spans="2:5" ht="18" customHeight="1">
       <c r="B127" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C127" s="22" t="s">
         <v>242</v>
       </c>
       <c r="D127" s="7">
-        <v>99.308999999999997</v>
+        <v>99.329400000000007</v>
       </c>
       <c r="E127" s="7">
-        <v>104.02719999999999</v>
+        <v>104.04640000000001</v>
       </c>
     </row>
     <row r="128" spans="2:5" ht="14.1" customHeight="1">
       <c r="B128" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C128" s="22" t="s">
         <v>244</v>
       </c>
       <c r="D128" s="7">
-        <v>99.662300000000002</v>
+        <v>99.632999999999996</v>
       </c>
       <c r="E128" s="7">
-        <v>104.3219</v>
+        <v>104.2313</v>
       </c>
     </row>
     <row r="129" spans="2:5" ht="14.1" customHeight="1">
       <c r="B129" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C129" s="22" t="s">
         <v>246</v>
       </c>
       <c r="D129" s="7">
-        <v>99.631900000000002</v>
+        <v>99.664599999999993</v>
       </c>
       <c r="E129" s="7">
-        <v>103.9393</v>
+        <v>104.1298</v>
       </c>
     </row>
     <row r="130" spans="2:5" ht="14.1" customHeight="1">
       <c r="B130" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C130" s="22" t="s">
         <v>248</v>
       </c>
       <c r="D130" s="7">
-        <v>99.755899999999997</v>
+        <v>99.722099999999998</v>
       </c>
       <c r="E130" s="7">
-        <v>104.45180000000001</v>
+        <v>104.4903</v>
       </c>
     </row>
     <row r="131" spans="2:5" ht="14.1" customHeight="1">
       <c r="B131" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>250</v>
       </c>
       <c r="D131" s="7">
-        <v>99.658100000000005</v>
+        <v>99.648499999999999</v>
       </c>
       <c r="E131" s="7">
-        <v>104.69629999999999</v>
+        <v>104.6755</v>
       </c>
     </row>
     <row r="132" spans="2:5" ht="14.1" customHeight="1">
       <c r="B132" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C132" s="22" t="s">
         <v>252</v>
       </c>
       <c r="D132" s="7">
-        <v>99.481700000000004</v>
+        <v>99.483199999999997</v>
       </c>
       <c r="E132" s="7">
-        <v>104.786</v>
+        <v>104.7227</v>
       </c>
     </row>
     <row r="133" spans="2:5" ht="14.1" customHeight="1">
       <c r="B133" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C133" s="22" t="s">
         <v>254</v>
       </c>
       <c r="D133" s="7">
-        <v>99.363200000000006</v>
+        <v>99.386899999999997</v>
       </c>
       <c r="E133" s="7">
-        <v>104.70950000000001</v>
+        <v>104.7133</v>
       </c>
     </row>
     <row r="134" spans="2:5" ht="14.1" customHeight="1">
       <c r="B134" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C134" s="22" t="s">
         <v>256</v>
       </c>
       <c r="D134" s="7">
-        <v>99.235299999999995</v>
+        <v>99.257999999999996</v>
       </c>
       <c r="E134" s="7">
-        <v>104.75409999999999</v>
+        <v>104.71639999999999</v>
       </c>
     </row>
     <row r="135" spans="2:5" ht="14.1" customHeight="1">
       <c r="B135" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C135" s="22" t="s">
         <v>258</v>
       </c>
       <c r="D135" s="7">
-        <v>99.007599999999996</v>
+        <v>99.041300000000007</v>
       </c>
       <c r="E135" s="7">
-        <v>104.6223</v>
+        <v>104.6841</v>
       </c>
     </row>
     <row r="136" spans="2:5" ht="14.1" customHeight="1">
       <c r="B136" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C136" s="22" t="s">
         <v>260</v>
       </c>
       <c r="D136" s="7">
-        <v>99.179599999999994</v>
+        <v>99.182699999999997</v>
       </c>
       <c r="E136" s="7">
-        <v>104.9555</v>
+        <v>104.9438</v>
       </c>
     </row>
     <row r="137" spans="2:5" ht="14.1" customHeight="1">
       <c r="B137" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C137" s="22" t="s">
         <v>262</v>
       </c>
       <c r="D137" s="7">
-        <v>99.331500000000005</v>
+        <v>99.374700000000004</v>
       </c>
       <c r="E137" s="7">
-        <v>105.0258</v>
+        <v>105.0634</v>
       </c>
     </row>
     <row r="138" spans="2:5" ht="14.1" customHeight="1">
       <c r="B138" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C138" s="22" t="s">
         <v>264</v>
       </c>
       <c r="D138" s="7">
-        <v>99.766900000000007</v>
+        <v>99.770799999999994</v>
       </c>
       <c r="E138" s="7">
-        <v>105.4978</v>
+        <v>105.5273</v>
       </c>
     </row>
     <row r="139" spans="2:5" ht="18" customHeight="1">
       <c r="B139" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="22" t="s">
         <v>266</v>
       </c>
       <c r="D139" s="7">
-        <v>100.2128</v>
+        <v>100.2012</v>
       </c>
       <c r="E139" s="7">
-        <v>106.06780000000001</v>
+        <v>106.13209999999999</v>
       </c>
     </row>
     <row r="140" spans="2:5" ht="14.1" customHeight="1">
       <c r="B140" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>268</v>
       </c>
       <c r="D140" s="7">
-        <v>100.76990000000001</v>
+        <v>100.7253</v>
       </c>
       <c r="E140" s="7">
-        <v>106.74639999999999</v>
+        <v>106.7963</v>
       </c>
     </row>
     <row r="141" spans="2:5" ht="14.1" customHeight="1">
       <c r="B141" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C141" s="22" t="s">
         <v>270</v>
       </c>
       <c r="D141" s="7">
-        <v>101.34439999999999</v>
+        <v>101.3001</v>
       </c>
       <c r="E141" s="7">
-        <v>107.4211</v>
+        <v>107.3138</v>
       </c>
     </row>
     <row r="142" spans="2:5" ht="14.1" customHeight="1">
       <c r="B142" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C142" s="22" t="s">
         <v>272</v>
       </c>
       <c r="D142" s="7">
-        <v>101.675</v>
+        <v>101.6172</v>
       </c>
       <c r="E142" s="7">
-        <v>107.4601</v>
+        <v>107.48690000000001</v>
       </c>
     </row>
     <row r="143" spans="2:5" ht="14.1" customHeight="1">
       <c r="B143" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>274</v>
       </c>
       <c r="D143" s="7">
-        <v>101.75530000000001</v>
+        <v>101.8001</v>
       </c>
       <c r="E143" s="7">
-        <v>107.21080000000001</v>
+        <v>107.2103</v>
       </c>
     </row>
     <row r="144" spans="2:5" ht="14.1" customHeight="1">
       <c r="B144" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C144" s="22" t="s">
         <v>276</v>
       </c>
       <c r="D144" s="7">
-        <v>101.9164</v>
+        <v>101.9468</v>
       </c>
       <c r="E144" s="7">
-        <v>107.2871</v>
+        <v>107.327</v>
       </c>
     </row>
     <row r="145" spans="2:5" ht="14.1" customHeight="1">
       <c r="B145" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C145" s="22" t="s">
         <v>278</v>
       </c>
       <c r="D145" s="7">
-        <v>101.96769999999999</v>
+        <v>101.97750000000001</v>
       </c>
       <c r="E145" s="7">
-        <v>107.48990000000001</v>
+        <v>107.4794</v>
       </c>
     </row>
     <row r="146" spans="2:5" ht="14.1" customHeight="1">
       <c r="B146" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C146" s="22" t="s">
         <v>280</v>
       </c>
       <c r="D146" s="7">
-        <v>102.0411</v>
+        <v>102.095</v>
       </c>
       <c r="E146" s="7">
-        <v>107.5416</v>
+        <v>107.5187</v>
       </c>
     </row>
     <row r="147" spans="2:5" ht="14.1" customHeight="1">
       <c r="B147" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>282</v>
       </c>
       <c r="D147" s="7">
-        <v>102.2556</v>
+        <v>102.2437</v>
       </c>
       <c r="E147" s="7">
-        <v>107.8516</v>
+        <v>107.85290000000001</v>
       </c>
     </row>
     <row r="148" spans="2:5" ht="14.1" customHeight="1">
       <c r="B148" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C148" s="22" t="s">
         <v>284</v>
       </c>
       <c r="D148" s="7">
-        <v>102.26600000000001</v>
+        <v>102.27209999999999</v>
       </c>
       <c r="E148" s="7">
-        <v>107.7694</v>
+        <v>107.84139999999999</v>
       </c>
     </row>
     <row r="149" spans="2:5" ht="14.1" customHeight="1">
       <c r="B149" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C149" s="22" t="s">
         <v>286</v>
       </c>
       <c r="D149" s="7">
-        <v>102.54389999999999</v>
+        <v>102.5518</v>
       </c>
       <c r="E149" s="7">
-        <v>107.9743</v>
+        <v>107.928</v>
       </c>
     </row>
     <row r="150" spans="2:5" ht="14.1" customHeight="1">
       <c r="B150" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C150" s="22" t="s">
         <v>288</v>
       </c>
       <c r="D150" s="7">
-        <v>102.9586</v>
+        <v>102.9015</v>
       </c>
       <c r="E150" s="7">
-        <v>108.1728</v>
+        <v>108.1658</v>
       </c>
     </row>
     <row r="151" spans="2:5" ht="18" customHeight="1">
       <c r="B151" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C151" s="22" t="s">
         <v>290</v>
       </c>
       <c r="D151" s="7">
-        <v>103.1932</v>
+        <v>103.187</v>
       </c>
       <c r="E151" s="7">
-        <v>108.114</v>
+        <v>108.04049999999999</v>
       </c>
     </row>
     <row r="152" spans="2:5" ht="14.1" customHeight="1">
       <c r="B152" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C152" s="22" t="s">
         <v>292</v>
       </c>
       <c r="D152" s="7">
-        <v>103.2247</v>
+        <v>103.2217</v>
       </c>
       <c r="E152" s="7">
-        <v>107.6969</v>
+        <v>107.79510000000001</v>
       </c>
     </row>
     <row r="153" spans="2:5" ht="14.1" customHeight="1">
       <c r="B153" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C153" s="22" t="s">
         <v>294</v>
       </c>
       <c r="D153" s="7">
-        <v>109.6752</v>
+        <v>109.6549</v>
       </c>
       <c r="E153" s="7">
-        <v>114.1798</v>
+        <v>114.24760000000001</v>
       </c>
     </row>
     <row r="154" spans="2:5" ht="14.1" customHeight="1">
       <c r="B154" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C154" s="22" t="s">
         <v>296</v>
       </c>
       <c r="D154" s="7">
-        <v>101.1729</v>
+        <v>101.1724</v>
       </c>
       <c r="E154" s="7">
-        <v>104.9675</v>
+        <v>105.02979999999999</v>
       </c>
     </row>
     <row r="155" spans="2:5" ht="14.1" customHeight="1">
       <c r="B155" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C155" s="22" t="s">
         <v>298</v>
       </c>
       <c r="D155" s="7">
-        <v>101.9267</v>
+        <v>101.9455</v>
       </c>
       <c r="E155" s="7">
-        <v>104.41800000000001</v>
+        <v>104.37269999999999</v>
       </c>
     </row>
     <row r="156" spans="2:5" ht="14.1" customHeight="1">
       <c r="B156" s="8" t="s">
         <v>299</v>
       </c>
       <c r="C156" s="22" t="s">
         <v>300</v>
       </c>
       <c r="D156" s="7">
-        <v>103.087</v>
+        <v>103.0989</v>
       </c>
       <c r="E156" s="7">
-        <v>105.82259999999999</v>
+        <v>105.83750000000001</v>
       </c>
     </row>
     <row r="157" spans="2:5" ht="14.1" customHeight="1">
       <c r="B157" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C157" s="22" t="s">
         <v>302</v>
       </c>
       <c r="D157" s="7">
-        <v>102.959</v>
+        <v>103.01049999999999</v>
       </c>
       <c r="E157" s="7">
-        <v>105.66330000000001</v>
+        <v>105.6888</v>
       </c>
     </row>
     <row r="158" spans="2:5" ht="14.1" customHeight="1">
       <c r="B158" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>304</v>
       </c>
       <c r="D158" s="7">
-        <v>103.0806</v>
+        <v>103.101</v>
       </c>
       <c r="E158" s="7">
-        <v>105.9054</v>
+        <v>105.9196</v>
       </c>
     </row>
     <row r="159" spans="2:5" ht="14.1" customHeight="1">
       <c r="B159" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C159" s="22" t="s">
         <v>306</v>
       </c>
       <c r="D159" s="7">
-        <v>103.14570000000001</v>
+        <v>103.13209999999999</v>
       </c>
       <c r="E159" s="7">
-        <v>106.2548</v>
+        <v>106.191</v>
       </c>
     </row>
     <row r="160" spans="2:5" ht="14.1" customHeight="1">
       <c r="B160" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C160" s="22" t="s">
         <v>308</v>
       </c>
       <c r="D160" s="7">
-        <v>103.0069</v>
+        <v>103.0167</v>
       </c>
       <c r="E160" s="7">
-        <v>106.2563</v>
+        <v>106.2715</v>
       </c>
     </row>
     <row r="161" spans="2:5" ht="14.1" customHeight="1">
       <c r="B161" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C161" s="22" t="s">
         <v>310</v>
       </c>
       <c r="D161" s="7">
-        <v>103.1563</v>
+        <v>103.1374</v>
       </c>
       <c r="E161" s="7">
-        <v>106.48739999999999</v>
+        <v>106.4821</v>
       </c>
     </row>
     <row r="162" spans="2:5" ht="14.1" customHeight="1">
       <c r="B162" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C162" s="22" t="s">
         <v>312</v>
       </c>
       <c r="D162" s="7">
-        <v>103.3411</v>
+        <v>103.3295</v>
       </c>
       <c r="E162" s="7">
-        <v>106.5549</v>
+        <v>106.533</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="18" customHeight="1">
       <c r="B163" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C163" s="22" t="s">
         <v>314</v>
       </c>
       <c r="D163" s="7">
-        <v>103.563</v>
+        <v>103.54600000000001</v>
       </c>
       <c r="E163" s="7">
-        <v>106.66330000000001</v>
+        <v>106.68640000000001</v>
       </c>
     </row>
     <row r="164" spans="2:5" ht="14.1" customHeight="1">
       <c r="B164" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C164" s="22" t="s">
         <v>316</v>
       </c>
       <c r="D164" s="7">
-        <v>103.7285</v>
+        <v>103.75839999999999</v>
       </c>
       <c r="E164" s="7">
-        <v>106.62479999999999</v>
+        <v>106.7</v>
       </c>
     </row>
     <row r="165" spans="2:5" ht="14.1" customHeight="1">
       <c r="B165" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C165" s="22" t="s">
         <v>318</v>
       </c>
       <c r="D165" s="7">
-        <v>104.0444</v>
+        <v>103.98099999999999</v>
       </c>
       <c r="E165" s="7">
-        <v>107.0021</v>
+        <v>106.9863</v>
       </c>
     </row>
     <row r="166" spans="2:5" ht="14.1" customHeight="1">
       <c r="B166" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C166" s="22" t="s">
         <v>320</v>
       </c>
       <c r="D166" s="7">
-        <v>104.0201</v>
+        <v>104.0581</v>
       </c>
       <c r="E166" s="7">
-        <v>106.6035</v>
+        <v>106.6392</v>
       </c>
     </row>
     <row r="167" spans="2:5" ht="14.1" customHeight="1">
       <c r="B167" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C167" s="22" t="s">
         <v>322</v>
       </c>
       <c r="D167" s="7">
-        <v>104.26909999999999</v>
+        <v>104.24630000000001</v>
       </c>
       <c r="E167" s="7">
-        <v>106.7274</v>
+        <v>106.74</v>
       </c>
     </row>
     <row r="168" spans="2:5" ht="14.1" customHeight="1">
       <c r="B168" s="8" t="s">
         <v>323</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>324</v>
       </c>
       <c r="D168" s="7">
-        <v>104.09780000000001</v>
+        <v>104.1169</v>
       </c>
       <c r="E168" s="7">
-        <v>106.6728</v>
+        <v>106.6551</v>
       </c>
     </row>
     <row r="169" spans="2:5" ht="14.1" customHeight="1">
       <c r="B169" s="8" t="s">
         <v>325</v>
       </c>
       <c r="C169" s="22" t="s">
         <v>326</v>
       </c>
       <c r="D169" s="7">
-        <v>104.0172</v>
+        <v>104.0497</v>
       </c>
       <c r="E169" s="7">
-        <v>106.6811</v>
+        <v>106.66540000000001</v>
       </c>
     </row>
     <row r="170" spans="2:5" ht="14.1" customHeight="1">
       <c r="B170" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C170" s="22" t="s">
         <v>328</v>
       </c>
       <c r="D170" s="7">
-        <v>104.10080000000001</v>
+        <v>104.08199999999999</v>
       </c>
       <c r="E170" s="7">
-        <v>106.9196</v>
+        <v>106.8901</v>
       </c>
     </row>
     <row r="171" spans="2:5" ht="14.1" customHeight="1">
       <c r="B171" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C171" s="22" t="s">
         <v>330</v>
       </c>
       <c r="D171" s="7">
-        <v>103.989</v>
+        <v>103.99509999999999</v>
       </c>
       <c r="E171" s="7">
-        <v>106.7839</v>
+        <v>106.8151</v>
       </c>
     </row>
     <row r="172" spans="2:5" ht="14.1" customHeight="1">
       <c r="B172" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C172" s="22" t="s">
         <v>332</v>
       </c>
       <c r="D172" s="7">
-        <v>103.7316</v>
+        <v>103.7428</v>
       </c>
       <c r="E172" s="7">
-        <v>106.6473</v>
+        <v>106.63209999999999</v>
       </c>
     </row>
     <row r="173" spans="2:5" ht="14.1" customHeight="1">
       <c r="B173" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C173" s="22" t="s">
         <v>334</v>
       </c>
       <c r="D173" s="7">
-        <v>103.40309999999999</v>
+        <v>103.38460000000001</v>
       </c>
       <c r="E173" s="7">
-        <v>106.4862</v>
+        <v>106.5521</v>
       </c>
     </row>
     <row r="174" spans="2:5" ht="14.1" customHeight="1">
       <c r="B174" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C174" s="22" t="s">
         <v>336</v>
       </c>
       <c r="D174" s="7">
-        <v>103.20059999999999</v>
+        <v>103.1999</v>
       </c>
       <c r="E174" s="7">
-        <v>106.3086</v>
+        <v>106.36190000000001</v>
       </c>
     </row>
     <row r="175" spans="2:5" ht="18" customHeight="1">
       <c r="B175" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C175" s="22" t="s">
         <v>338</v>
       </c>
       <c r="D175" s="7">
-        <v>103.17449999999999</v>
+        <v>103.2013</v>
       </c>
       <c r="E175" s="7">
-        <v>106.3356</v>
+        <v>106.3775</v>
       </c>
     </row>
     <row r="176" spans="2:5" ht="14.1" customHeight="1">
       <c r="B176" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C176" s="22" t="s">
         <v>340</v>
       </c>
       <c r="D176" s="7">
-        <v>103.27589999999999</v>
+        <v>103.19880000000001</v>
       </c>
       <c r="E176" s="7">
-        <v>106.79340000000001</v>
+        <v>106.6383</v>
       </c>
     </row>
     <row r="177" spans="2:5" ht="14.1" customHeight="1">
       <c r="B177" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>342</v>
       </c>
       <c r="D177" s="7">
-        <v>102.81489999999999</v>
+        <v>102.8532</v>
       </c>
       <c r="E177" s="7">
-        <v>106.1212</v>
+        <v>106.0801</v>
       </c>
     </row>
     <row r="178" spans="2:5" ht="14.1" customHeight="1">
       <c r="B178" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>344</v>
       </c>
       <c r="D178" s="7">
-        <v>102.7221</v>
+        <v>102.71720000000001</v>
       </c>
       <c r="E178" s="7">
-        <v>105.78319999999999</v>
+        <v>105.8873</v>
       </c>
     </row>
     <row r="179" spans="2:5" ht="14.1" customHeight="1">
       <c r="B179" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C179" s="22" t="s">
         <v>346</v>
       </c>
       <c r="D179" s="7">
-        <v>102.7015</v>
+        <v>102.715</v>
       </c>
       <c r="E179" s="7">
-        <v>105.65900000000001</v>
+        <v>105.72020000000001</v>
       </c>
     </row>
     <row r="180" spans="2:5" ht="14.1" customHeight="1">
       <c r="B180" s="8" t="s">
         <v>347</v>
       </c>
       <c r="C180" s="22" t="s">
         <v>348</v>
       </c>
       <c r="D180" s="7">
-        <v>102.6835</v>
+        <v>102.6913</v>
       </c>
       <c r="E180" s="7">
-        <v>105.69119999999999</v>
+        <v>105.7171</v>
       </c>
     </row>
     <row r="181" spans="2:5" ht="14.1" customHeight="1">
       <c r="B181" s="8" t="s">
         <v>349</v>
       </c>
       <c r="C181" s="22" t="s">
         <v>350</v>
       </c>
       <c r="D181" s="7">
-        <v>102.78019999999999</v>
+        <v>102.7774</v>
       </c>
       <c r="E181" s="7">
-        <v>105.85939999999999</v>
+        <v>105.87869999999999</v>
       </c>
     </row>
     <row r="182" spans="2:5" ht="14.1" customHeight="1">
       <c r="B182" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C182" s="22" t="s">
         <v>352</v>
       </c>
       <c r="D182" s="7">
-        <v>102.6384</v>
+        <v>102.65779999999999</v>
       </c>
       <c r="E182" s="7">
-        <v>105.9075</v>
+        <v>105.86790000000001</v>
       </c>
     </row>
     <row r="183" spans="2:5" ht="14.1" customHeight="1">
       <c r="B183" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C183" s="22" t="s">
         <v>354</v>
       </c>
       <c r="D183" s="7">
-        <v>102.64230000000001</v>
+        <v>102.6755</v>
       </c>
       <c r="E183" s="7">
-        <v>105.8693</v>
+        <v>105.8652</v>
       </c>
     </row>
     <row r="184" spans="2:5" ht="14.1" customHeight="1">
       <c r="B184" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C184" s="22" t="s">
         <v>356</v>
       </c>
       <c r="D184" s="7">
-        <v>102.9282</v>
+        <v>102.91849999999999</v>
       </c>
       <c r="E184" s="7">
-        <v>106.001</v>
+        <v>106.01730000000001</v>
       </c>
     </row>
     <row r="185" spans="2:5" ht="14.1" customHeight="1">
       <c r="B185" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C185" s="22" t="s">
         <v>358</v>
       </c>
       <c r="D185" s="7">
-        <v>103.0629</v>
+        <v>103.0594</v>
       </c>
       <c r="E185" s="7">
-        <v>106.0795</v>
+        <v>106.0808</v>
       </c>
     </row>
     <row r="186" spans="2:5" ht="14.1" customHeight="1">
       <c r="B186" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C186" s="22" t="s">
         <v>360</v>
       </c>
       <c r="D186" s="7">
-        <v>103.1972</v>
+        <v>103.1855</v>
       </c>
       <c r="E186" s="7">
-        <v>106.2317</v>
+        <v>106.21729999999999</v>
       </c>
     </row>
     <row r="187" spans="2:5" ht="18" customHeight="1">
       <c r="B187" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C187" s="22" t="s">
         <v>362</v>
       </c>
       <c r="D187" s="7">
-        <v>103.44840000000001</v>
+        <v>103.43129999999999</v>
       </c>
       <c r="E187" s="7">
-        <v>106.3605</v>
+        <v>106.3186</v>
       </c>
     </row>
     <row r="188" spans="2:5" ht="14.1" customHeight="1">
       <c r="B188" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C188" s="22" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="7">
-        <v>103.557</v>
+        <v>103.58329999999999</v>
       </c>
       <c r="E188" s="7">
-        <v>106.16970000000001</v>
+        <v>106.2453</v>
       </c>
     </row>
     <row r="189" spans="2:5" ht="14.1" customHeight="1">
       <c r="B189" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C189" s="22" t="s">
         <v>366</v>
       </c>
       <c r="D189" s="7">
-        <v>103.85680000000001</v>
+        <v>103.8446</v>
       </c>
       <c r="E189" s="7">
-        <v>106.4662</v>
+        <v>106.50409999999999</v>
       </c>
     </row>
     <row r="190" spans="2:5" ht="14.1" customHeight="1">
       <c r="B190" s="8" t="s">
         <v>367</v>
       </c>
       <c r="C190" s="22" t="s">
         <v>368</v>
       </c>
       <c r="D190" s="7">
-        <v>104.14109999999999</v>
+        <v>104.1341</v>
       </c>
       <c r="E190" s="7">
-        <v>106.7026</v>
+        <v>106.6808</v>
       </c>
     </row>
     <row r="191" spans="2:5" ht="14.1" customHeight="1">
       <c r="B191" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C191" s="22" t="s">
         <v>370</v>
       </c>
       <c r="D191" s="7">
-        <v>104.2521</v>
+        <v>104.24469999999999</v>
       </c>
       <c r="E191" s="7">
-        <v>106.8394</v>
+        <v>106.80929999999999</v>
       </c>
     </row>
     <row r="192" spans="2:5" ht="14.1" customHeight="1">
       <c r="B192" s="8" t="s">
         <v>371</v>
       </c>
       <c r="C192" s="22" t="s">
         <v>372</v>
       </c>
       <c r="D192" s="7">
-        <v>104.1862</v>
+        <v>104.2041</v>
       </c>
       <c r="E192" s="7">
-        <v>106.81319999999999</v>
+        <v>106.87609999999999</v>
       </c>
     </row>
     <row r="193" spans="2:5" ht="14.1" customHeight="1">
       <c r="B193" s="8" t="s">
         <v>373</v>
       </c>
       <c r="C193" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D193" s="7">
-        <v>104.15</v>
+        <v>104.1549</v>
       </c>
       <c r="E193" s="7">
-        <v>106.9355</v>
+        <v>106.9278</v>
       </c>
     </row>
     <row r="194" spans="2:5" ht="14.1" customHeight="1">
       <c r="B194" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C194" s="22" t="s">
         <v>376</v>
       </c>
       <c r="D194" s="31">
-        <v>103.94540000000001</v>
+        <v>103.9705</v>
       </c>
       <c r="E194" s="31">
-        <v>106.85639999999999</v>
+        <v>106.84829999999999</v>
       </c>
     </row>
     <row r="195" spans="2:5" ht="14.1" customHeight="1">
       <c r="B195" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C195" s="22" t="s">
         <v>378</v>
       </c>
       <c r="D195" s="31">
-        <v>103.9695</v>
+        <v>103.9603</v>
       </c>
       <c r="E195" s="31">
-        <v>106.83710000000001</v>
+        <v>106.82810000000001</v>
       </c>
     </row>
     <row r="196" spans="2:5" ht="14.1" customHeight="1">
       <c r="B196" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C196" s="22" t="s">
         <v>380</v>
       </c>
       <c r="D196" s="31">
-        <v>104.0129</v>
+        <v>104.0472</v>
       </c>
       <c r="E196" s="31">
-        <v>106.5868</v>
+        <v>106.702</v>
       </c>
     </row>
     <row r="197" spans="2:5" ht="14.1" customHeight="1">
       <c r="B197" s="8" t="s">
         <v>381</v>
       </c>
       <c r="C197" s="22" t="s">
         <v>382</v>
       </c>
       <c r="D197" s="31">
-        <v>104.4909</v>
+        <v>104.47839999999999</v>
       </c>
       <c r="E197" s="31">
-        <v>106.85720000000001</v>
+        <v>106.8548</v>
       </c>
     </row>
     <row r="198" spans="2:5" ht="14.1" customHeight="1">
       <c r="B198" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C198" s="22" t="s">
         <v>384</v>
       </c>
       <c r="D198" s="31">
-        <v>104.84350000000001</v>
+        <v>104.834</v>
       </c>
       <c r="E198" s="31">
-        <v>107.02200000000001</v>
+        <v>106.95440000000001</v>
       </c>
     </row>
     <row r="199" spans="2:5" ht="18" customHeight="1">
       <c r="B199" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C199" s="22" t="s">
         <v>386</v>
       </c>
       <c r="D199" s="31">
-        <v>104.8854</v>
+        <v>104.84229999999999</v>
       </c>
       <c r="E199" s="31">
-        <v>106.94889999999999</v>
+        <v>106.96169999999999</v>
       </c>
     </row>
     <row r="200" spans="2:5" ht="14.1" customHeight="1">
       <c r="B200" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C200" s="22" t="s">
         <v>388</v>
       </c>
       <c r="D200" s="31">
-        <v>104.741</v>
+        <v>104.73990000000001</v>
       </c>
       <c r="E200" s="31">
-        <v>106.7544</v>
+        <v>106.7701</v>
       </c>
     </row>
     <row r="201" spans="2:5" ht="14.1" customHeight="1">
       <c r="B201" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C201" s="22" t="s">
         <v>390</v>
       </c>
       <c r="D201" s="31">
-        <v>104.717</v>
+        <v>104.7216</v>
       </c>
       <c r="E201" s="31">
-        <v>106.7145</v>
+        <v>106.7372</v>
       </c>
     </row>
     <row r="202" spans="2:5" ht="14.1" customHeight="1">
       <c r="B202" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C202" s="22" t="s">
         <v>392</v>
       </c>
       <c r="D202" s="31">
-        <v>104.8182</v>
+        <v>104.82729999999999</v>
       </c>
       <c r="E202" s="31">
-        <v>106.8764</v>
+        <v>106.8228</v>
       </c>
     </row>
     <row r="203" spans="2:5" ht="14.1" customHeight="1">
       <c r="B203" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C203" s="22" t="s">
         <v>394</v>
       </c>
       <c r="D203" s="31">
-        <v>104.8074</v>
+        <v>104.8096</v>
       </c>
       <c r="E203" s="31">
-        <v>106.8523</v>
+        <v>106.8681</v>
       </c>
     </row>
     <row r="204" spans="2:5" ht="14.1" customHeight="1">
       <c r="B204" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C204" s="22" t="s">
         <v>396</v>
       </c>
       <c r="D204" s="31">
-        <v>104.7748</v>
+        <v>104.8015</v>
       </c>
       <c r="E204" s="31">
-        <v>106.87260000000001</v>
+        <v>106.8627</v>
       </c>
     </row>
     <row r="205" spans="2:5" ht="14.1" customHeight="1">
       <c r="B205" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C205" s="22" t="s">
         <v>398</v>
       </c>
       <c r="D205" s="31">
-        <v>104.9413</v>
+        <v>104.9627</v>
       </c>
       <c r="E205" s="31">
-        <v>106.92919999999999</v>
+        <v>106.91330000000001</v>
       </c>
     </row>
     <row r="206" spans="2:5" ht="14.1" customHeight="1">
       <c r="B206" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C206" s="22" t="s">
         <v>400</v>
       </c>
       <c r="D206" s="31">
-        <v>105.039</v>
+        <v>105.0334</v>
       </c>
       <c r="E206" s="31">
-        <v>106.9032</v>
+        <v>106.9686</v>
       </c>
     </row>
     <row r="207" spans="2:5" ht="14.1" customHeight="1">
       <c r="B207" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C207" s="22" t="s">
         <v>402</v>
       </c>
       <c r="D207" s="31">
-        <v>105.1789</v>
+        <v>105.1925</v>
       </c>
       <c r="E207" s="31">
-        <v>106.8968</v>
+        <v>106.9957</v>
       </c>
     </row>
     <row r="208" spans="2:5" ht="14.1" customHeight="1">
       <c r="B208" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C208" s="22" t="s">
         <v>404</v>
       </c>
       <c r="D208" s="31">
-        <v>105.45099999999999</v>
+        <v>105.40900000000001</v>
       </c>
       <c r="E208" s="31">
-        <v>107.249</v>
+        <v>107.1935</v>
       </c>
     </row>
     <row r="209" spans="2:5" ht="14.1" customHeight="1">
       <c r="B209" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C209" s="22" t="s">
         <v>406</v>
       </c>
       <c r="D209" s="31">
-        <v>105.5005</v>
+        <v>105.5034</v>
       </c>
       <c r="E209" s="31">
-        <v>107.0838</v>
+        <v>107.0697</v>
       </c>
     </row>
     <row r="210" spans="2:5" ht="14.1" customHeight="1">
       <c r="B210" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C210" s="22" t="s">
         <v>408</v>
       </c>
       <c r="D210" s="31">
-        <v>105.5312</v>
+        <v>105.53660000000001</v>
       </c>
       <c r="E210" s="31">
-        <v>106.9982</v>
+        <v>107.0064</v>
       </c>
     </row>
     <row r="211" spans="2:5" ht="18" customHeight="1">
       <c r="B211" s="12" t="s">
         <v>409</v>
       </c>
       <c r="C211" s="22" t="s">
         <v>410</v>
       </c>
       <c r="D211" s="31">
-        <v>105.3899</v>
+        <v>105.3764</v>
       </c>
       <c r="E211" s="31">
-        <v>106.9272</v>
+        <v>106.9092</v>
       </c>
     </row>
     <row r="212" spans="2:5" ht="14.1" customHeight="1">
       <c r="B212" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C212" s="22" t="s">
         <v>412</v>
       </c>
       <c r="D212" s="31">
-        <v>105.181</v>
+        <v>105.20010000000001</v>
       </c>
       <c r="E212" s="31">
-        <v>106.6511</v>
+        <v>106.6507</v>
       </c>
     </row>
     <row r="213" spans="2:5" ht="14.1" customHeight="1">
       <c r="B213" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C213" s="22" t="s">
         <v>414</v>
       </c>
       <c r="D213" s="31">
-        <v>105.1542</v>
+        <v>105.1468</v>
       </c>
       <c r="E213" s="31">
-        <v>106.5022</v>
+        <v>106.5534</v>
       </c>
     </row>
     <row r="214" spans="2:5" ht="14.1" customHeight="1">
       <c r="B214" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C214" s="22" t="s">
         <v>416</v>
       </c>
       <c r="D214" s="31">
-        <v>105.1709</v>
+        <v>105.2145</v>
       </c>
       <c r="E214" s="31">
-        <v>106.3887</v>
+        <v>106.3904</v>
       </c>
     </row>
     <row r="215" spans="2:5" ht="14.1" customHeight="1">
       <c r="B215" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C215" s="22" t="s">
         <v>418</v>
       </c>
       <c r="D215" s="31">
-        <v>105.3426</v>
+        <v>105.29179999999999</v>
       </c>
       <c r="E215" s="31">
-        <v>106.6451</v>
+        <v>106.6437</v>
       </c>
     </row>
     <row r="216" spans="2:5" ht="14.1" customHeight="1">
       <c r="B216" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C216" s="22" t="s">
         <v>420</v>
       </c>
       <c r="D216" s="31">
-        <v>105.1418</v>
+        <v>105.1435</v>
       </c>
       <c r="E216" s="31">
-        <v>106.41719999999999</v>
+        <v>106.43819999999999</v>
       </c>
     </row>
     <row r="217" spans="2:5" ht="14.1" customHeight="1">
       <c r="B217" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C217" s="22" t="s">
         <v>422</v>
       </c>
       <c r="D217" s="31">
-        <v>104.95610000000001</v>
+        <v>104.99850000000001</v>
       </c>
       <c r="E217" s="31">
-        <v>106.09690000000001</v>
+        <v>106.1219</v>
       </c>
     </row>
     <row r="218" spans="2:5" ht="14.1" customHeight="1">
       <c r="B218" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C218" s="22" t="s">
         <v>424</v>
       </c>
       <c r="D218" s="31">
-        <v>105.0898</v>
+        <v>105.11060000000001</v>
       </c>
       <c r="E218" s="31">
-        <v>106.0415</v>
+        <v>105.99850000000001</v>
       </c>
     </row>
     <row r="219" spans="2:5" ht="14.1" customHeight="1">
       <c r="B219" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C219" s="22" t="s">
         <v>426</v>
       </c>
       <c r="D219" s="31">
-        <v>108.81489999999999</v>
+        <v>108.8053</v>
       </c>
       <c r="E219" s="31">
-        <v>109.7908</v>
+        <v>109.8374</v>
       </c>
     </row>
     <row r="220" spans="2:5" ht="14.1" customHeight="1">
       <c r="B220" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C220" s="22" t="s">
         <v>428</v>
       </c>
       <c r="D220" s="31">
-        <v>102.1752</v>
+        <v>102.2157</v>
       </c>
       <c r="E220" s="31">
-        <v>102.345</v>
+        <v>102.3322</v>
       </c>
     </row>
     <row r="221" spans="2:5" ht="14.1" customHeight="1">
       <c r="B221" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C221" s="22" t="s">
         <v>430</v>
       </c>
       <c r="D221" s="31">
-        <v>103.63509999999999</v>
+        <v>103.6473</v>
       </c>
       <c r="E221" s="31">
-        <v>103.9456</v>
+        <v>104.0121</v>
       </c>
     </row>
     <row r="222" spans="2:5" ht="14.1" customHeight="1">
       <c r="B222" s="11" t="s">
         <v>431</v>
       </c>
       <c r="C222" s="22" t="s">
         <v>432</v>
       </c>
       <c r="D222" s="31">
-        <v>103.9575</v>
+        <v>103.9525</v>
       </c>
       <c r="E222" s="31">
-        <v>104.077</v>
+        <v>104.14400000000001</v>
       </c>
     </row>
     <row r="223" spans="2:5" ht="18" customHeight="1">
       <c r="B223" s="12">
         <v>2020000101</v>
       </c>
       <c r="C223" s="38" t="s">
         <v>658</v>
       </c>
       <c r="D223" s="31">
-        <v>104.5437</v>
+        <v>104.54810000000001</v>
       </c>
       <c r="E223" s="31">
-        <v>104.4722</v>
+        <v>104.5247</v>
       </c>
     </row>
     <row r="224" spans="2:5" ht="14.1" customHeight="1">
       <c r="B224" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C224" s="22" t="s">
         <v>434</v>
       </c>
       <c r="D224" s="31">
-        <v>105.179</v>
+        <v>105.12820000000001</v>
       </c>
       <c r="E224" s="31">
-        <v>105.06059999999999</v>
+        <v>105.05710000000001</v>
       </c>
     </row>
     <row r="225" spans="2:5" ht="14.1" customHeight="1">
       <c r="B225" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C225" s="22" t="s">
         <v>436</v>
       </c>
       <c r="D225" s="31">
-        <v>98.929100000000005</v>
+        <v>98.9422</v>
       </c>
       <c r="E225" s="31">
-        <v>98.672200000000004</v>
+        <v>98.559700000000007</v>
       </c>
     </row>
     <row r="226" spans="2:5" ht="14.1" customHeight="1">
       <c r="B226" s="11" t="s">
         <v>437</v>
       </c>
       <c r="C226" s="22" t="s">
         <v>438</v>
       </c>
       <c r="D226" s="31">
-        <v>92.468000000000004</v>
+        <v>92.429900000000004</v>
       </c>
       <c r="E226" s="31">
-        <v>92.068100000000001</v>
+        <v>91.960400000000007</v>
       </c>
     </row>
     <row r="227" spans="2:5" ht="14.1" customHeight="1">
       <c r="B227" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C227" s="22" t="s">
         <v>440</v>
       </c>
       <c r="D227" s="31">
-        <v>92.469300000000004</v>
+        <v>92.465800000000002</v>
       </c>
       <c r="E227" s="31">
-        <v>91.69</v>
+        <v>91.776600000000002</v>
       </c>
     </row>
     <row r="228" spans="2:5" ht="14.1" customHeight="1">
       <c r="B228" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C228" s="22" t="s">
         <v>442</v>
       </c>
       <c r="D228" s="31">
-        <v>100.5248</v>
+        <v>100.5389</v>
       </c>
       <c r="E228" s="31">
-        <v>100.926</v>
+        <v>100.96899999999999</v>
       </c>
     </row>
     <row r="229" spans="2:5" ht="14.1" customHeight="1">
       <c r="B229" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C229" s="22" t="s">
         <v>444</v>
       </c>
       <c r="D229" s="31">
-        <v>98.497100000000003</v>
+        <v>98.492599999999996</v>
       </c>
       <c r="E229" s="31">
-        <v>98.5946</v>
+        <v>98.608199999999997</v>
       </c>
     </row>
     <row r="230" spans="2:5" ht="14.1" customHeight="1">
       <c r="B230" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C230" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D230" s="31">
-        <v>99.497399999999999</v>
+        <v>99.519599999999997</v>
       </c>
       <c r="E230" s="31">
-        <v>99.959599999999995</v>
+        <v>100.0008</v>
       </c>
     </row>
     <row r="231" spans="2:5" ht="14.1" customHeight="1">
       <c r="B231" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C231" s="22" t="s">
         <v>448</v>
       </c>
       <c r="D231" s="31">
-        <v>101.0287</v>
+        <v>101.03870000000001</v>
       </c>
       <c r="E231" s="31">
-        <v>101.3969</v>
+        <v>101.3535</v>
       </c>
     </row>
     <row r="232" spans="2:5" ht="14.1" customHeight="1">
       <c r="B232" s="11" t="s">
         <v>449</v>
       </c>
       <c r="C232" s="22" t="s">
         <v>450</v>
       </c>
       <c r="D232" s="31">
-        <v>102.3502</v>
+        <v>102.3488</v>
       </c>
       <c r="E232" s="31">
-        <v>102.7277</v>
+        <v>102.7051</v>
       </c>
     </row>
     <row r="233" spans="2:5" ht="14.1" customHeight="1">
       <c r="B233" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C233" s="22" t="s">
         <v>452</v>
       </c>
       <c r="D233" s="31">
-        <v>102.31440000000001</v>
+        <v>102.3049</v>
       </c>
       <c r="E233" s="31">
-        <v>102.43559999999999</v>
+        <v>102.4361</v>
       </c>
     </row>
     <row r="234" spans="2:5" ht="14.1" customHeight="1">
       <c r="B234" s="11">
         <v>2020001212</v>
       </c>
       <c r="C234" s="38" t="s">
         <v>655</v>
       </c>
       <c r="D234" s="31">
-        <v>102.1982</v>
+        <v>102.2423</v>
       </c>
       <c r="E234" s="31">
-        <v>101.99639999999999</v>
+        <v>102.0488</v>
       </c>
     </row>
     <row r="235" spans="2:5" ht="18" customHeight="1">
       <c r="B235" s="12">
         <v>2021000101</v>
       </c>
       <c r="C235" s="38" t="s">
         <v>659</v>
       </c>
       <c r="D235" s="31">
-        <v>100.29689999999999</v>
+        <v>100.2992</v>
       </c>
       <c r="E235" s="31">
-        <v>99.628799999999998</v>
+        <v>99.635199999999998</v>
       </c>
     </row>
     <row r="236" spans="2:5" ht="14.1" customHeight="1">
       <c r="B236" s="11">
         <v>2021000202</v>
       </c>
       <c r="C236" s="38" t="s">
         <v>660</v>
       </c>
       <c r="D236" s="31">
-        <v>101.1443</v>
+        <v>101.1476</v>
       </c>
       <c r="E236" s="31">
-        <v>100.682</v>
+        <v>100.7478</v>
       </c>
     </row>
     <row r="237" spans="2:5" ht="14.1" customHeight="1">
       <c r="B237" s="11">
         <v>2021000303</v>
       </c>
       <c r="C237" s="38" t="s">
         <v>661</v>
       </c>
       <c r="D237" s="31">
-        <v>102.5971</v>
+        <v>102.57299999999999</v>
       </c>
       <c r="E237" s="31">
-        <v>102.6247</v>
+        <v>102.5663</v>
       </c>
     </row>
     <row r="238" spans="2:5" ht="14.1" customHeight="1">
       <c r="B238" s="11">
         <v>2021000404</v>
       </c>
       <c r="C238" s="38" t="s">
         <v>663</v>
       </c>
       <c r="D238" s="31">
-        <v>102.5981</v>
+        <v>102.5898</v>
       </c>
       <c r="E238" s="31">
-        <v>102.58199999999999</v>
+        <v>102.5806</v>
       </c>
     </row>
     <row r="239" spans="2:5" ht="14.1" customHeight="1">
       <c r="B239" s="11">
         <v>2021000505</v>
       </c>
       <c r="C239" s="38" t="s">
         <v>664</v>
       </c>
       <c r="D239" s="31">
-        <v>102.14960000000001</v>
+        <v>102.1358</v>
       </c>
       <c r="E239" s="31">
-        <v>100.88679999999999</v>
+        <v>100.88079999999999</v>
       </c>
     </row>
     <row r="240" spans="2:5" ht="14.1" customHeight="1">
       <c r="B240" s="11">
         <v>2021000606</v>
       </c>
       <c r="C240" s="38" t="s">
         <v>665</v>
       </c>
       <c r="D240" s="31">
-        <v>102.5089</v>
+        <v>102.5265</v>
       </c>
       <c r="E240" s="31">
-        <v>101.9345</v>
+        <v>101.9644</v>
       </c>
     </row>
     <row r="241" spans="2:5" ht="14.1" customHeight="1">
       <c r="B241" s="11">
         <v>2021000707</v>
       </c>
       <c r="C241" s="38" t="s">
         <v>667</v>
       </c>
       <c r="D241" s="31">
-        <v>102.6581</v>
+        <v>102.6979</v>
       </c>
       <c r="E241" s="31">
-        <v>101.82210000000001</v>
+        <v>101.8845</v>
       </c>
     </row>
     <row r="242" spans="2:5" ht="14.1" customHeight="1">
       <c r="B242" s="11">
         <v>2021000808</v>
       </c>
       <c r="C242" s="38" t="s">
         <v>669</v>
       </c>
       <c r="D242" s="31">
-        <v>101.3156</v>
+        <v>101.345</v>
       </c>
       <c r="E242" s="31">
-        <v>99.721500000000006</v>
+        <v>99.6995</v>
       </c>
     </row>
     <row r="243" spans="2:5" ht="14.1" customHeight="1">
       <c r="B243" s="11">
         <v>2021000909</v>
       </c>
       <c r="C243" s="38" t="s">
         <v>670</v>
       </c>
       <c r="D243" s="31">
-        <v>103.3061</v>
+        <v>103.30200000000001</v>
       </c>
       <c r="E243" s="31">
-        <v>101.9657</v>
+        <v>102.0234</v>
       </c>
     </row>
     <row r="244" spans="2:5" ht="14.1" customHeight="1">
       <c r="B244" s="11">
         <v>2021001010</v>
       </c>
       <c r="C244" s="38" t="s">
         <v>672</v>
       </c>
       <c r="D244" s="31">
-        <v>104.5879</v>
+        <v>104.5947</v>
       </c>
       <c r="E244" s="31">
-        <v>103.1985</v>
+        <v>103.20050000000001</v>
       </c>
     </row>
     <row r="245" spans="2:5" ht="14.1" customHeight="1">
       <c r="B245" s="11">
         <v>2021001111</v>
       </c>
       <c r="C245" s="38" t="s">
         <v>673</v>
       </c>
       <c r="D245" s="31">
-        <v>105.9307</v>
+        <v>105.893</v>
       </c>
       <c r="E245" s="31">
-        <v>104.46040000000001</v>
+        <v>104.426</v>
       </c>
     </row>
     <row r="246" spans="2:5" ht="14.1" customHeight="1">
       <c r="B246" s="11">
         <v>2021001212</v>
       </c>
       <c r="C246" s="38" t="s">
         <v>674</v>
       </c>
       <c r="D246" s="31">
-        <v>106.3897</v>
+        <v>106.3934</v>
       </c>
       <c r="E246" s="31">
-        <v>104.4603</v>
+        <v>104.45350000000001</v>
       </c>
     </row>
     <row r="247" spans="2:5" ht="18" customHeight="1">
       <c r="B247" s="12">
         <v>2022000101</v>
       </c>
       <c r="C247" s="38" t="s">
         <v>677</v>
       </c>
       <c r="D247" s="31">
-        <v>106.2593</v>
+        <v>106.2278</v>
       </c>
       <c r="E247" s="31">
-        <v>103.5192</v>
+        <v>103.5339</v>
       </c>
     </row>
     <row r="248" spans="2:5" ht="14.1" customHeight="1">
       <c r="B248" s="11">
         <v>2022000202</v>
       </c>
       <c r="C248" s="38" t="s">
         <v>678</v>
       </c>
       <c r="D248" s="31">
-        <v>105.6377</v>
+        <v>105.6302</v>
       </c>
       <c r="E248" s="31">
-        <v>102.15519999999999</v>
+        <v>102.1549</v>
       </c>
     </row>
     <row r="249" spans="2:5" ht="14.1" customHeight="1">
       <c r="B249" s="11">
         <v>2022000303</v>
       </c>
       <c r="C249" s="38" t="s">
         <v>679</v>
       </c>
       <c r="D249" s="31">
-        <v>106.2411</v>
+        <v>106.2474</v>
       </c>
       <c r="E249" s="31">
-        <v>103.0329</v>
+        <v>103.03919999999999</v>
       </c>
     </row>
     <row r="250" spans="2:5" ht="14.1" customHeight="1">
       <c r="B250" s="11">
         <v>2022000404</v>
       </c>
       <c r="C250" s="38" t="s">
         <v>681</v>
       </c>
       <c r="D250" s="31">
-        <v>108.0253</v>
+        <v>108.0252</v>
       </c>
       <c r="E250" s="31">
-        <v>104.3779</v>
+        <v>104.3875</v>
       </c>
     </row>
     <row r="251" spans="2:5" ht="14.1" customHeight="1">
       <c r="B251" s="11">
         <v>2022000505</v>
       </c>
       <c r="C251" s="38" t="s">
         <v>682</v>
       </c>
       <c r="D251" s="31">
-        <v>108.5728</v>
+        <v>108.5598</v>
       </c>
       <c r="E251" s="31">
-        <v>104.7081</v>
+        <v>104.6875</v>
       </c>
     </row>
     <row r="252" spans="2:5" ht="14.1" customHeight="1">
       <c r="B252" s="11">
         <v>2022000606</v>
       </c>
       <c r="C252" s="38" t="s">
         <v>683</v>
       </c>
       <c r="D252" s="31">
-        <v>109.1035</v>
+        <v>109.11409999999999</v>
       </c>
       <c r="E252" s="31">
-        <v>104.9406</v>
+        <v>104.9285</v>
       </c>
     </row>
     <row r="253" spans="2:5" ht="14.1" customHeight="1">
       <c r="B253" s="11">
         <v>2022000707</v>
       </c>
       <c r="C253" s="38" t="s">
         <v>685</v>
       </c>
       <c r="D253" s="31">
-        <v>109.21510000000001</v>
+        <v>109.26739999999999</v>
       </c>
       <c r="E253" s="31">
-        <v>104.7621</v>
+        <v>104.8193</v>
       </c>
     </row>
     <row r="254" spans="2:5" ht="14.1" customHeight="1">
       <c r="B254" s="11">
         <v>2022000808</v>
       </c>
       <c r="C254" s="38" t="s">
         <v>686</v>
       </c>
       <c r="D254" s="31">
-        <v>108.9982</v>
+        <v>109.0145</v>
       </c>
       <c r="E254" s="31">
-        <v>104.2345</v>
+        <v>104.37560000000001</v>
       </c>
     </row>
     <row r="255" spans="2:5" ht="14.1" customHeight="1">
       <c r="B255" s="11">
         <v>2022000909</v>
       </c>
       <c r="C255" s="38" t="s">
         <v>687</v>
       </c>
       <c r="D255" s="31">
-        <v>110.4006</v>
+        <v>110.3991</v>
       </c>
       <c r="E255" s="31">
-        <v>105.1588</v>
+        <v>105.1609</v>
       </c>
     </row>
     <row r="256" spans="2:5" ht="14.1" customHeight="1">
       <c r="B256" s="11">
         <v>2022001010</v>
       </c>
       <c r="C256" s="38" t="s">
         <v>689</v>
       </c>
       <c r="D256" s="31">
-        <v>110.9598</v>
+        <v>110.9319</v>
       </c>
       <c r="E256" s="31">
-        <v>105.3712</v>
+        <v>105.30110000000001</v>
       </c>
     </row>
     <row r="257" spans="2:5" ht="14.1" customHeight="1">
       <c r="B257" s="11">
         <v>2022001111</v>
       </c>
       <c r="C257" s="38" t="s">
         <v>690</v>
       </c>
       <c r="D257" s="31">
-        <v>111.1969</v>
+        <v>111.2139</v>
       </c>
       <c r="E257" s="31">
-        <v>105.2223</v>
+        <v>105.1788</v>
       </c>
     </row>
     <row r="258" spans="2:5" ht="14.1" customHeight="1">
       <c r="B258" s="11">
         <v>2022001212</v>
       </c>
       <c r="C258" s="38" t="s">
         <v>691</v>
       </c>
       <c r="D258" s="31">
-        <v>111.6572</v>
+        <v>111.6271</v>
       </c>
       <c r="E258" s="31">
-        <v>105.2915</v>
+        <v>105.27549999999999</v>
       </c>
     </row>
     <row r="259" spans="2:5" ht="18" customHeight="1">
       <c r="B259" s="12">
         <v>2023000101</v>
       </c>
       <c r="C259" s="38" t="s">
         <v>694</v>
       </c>
       <c r="D259" s="31">
-        <v>111.8978</v>
+        <v>111.8417</v>
       </c>
       <c r="E259" s="31">
-        <v>105.2514</v>
+        <v>105.3171</v>
       </c>
     </row>
     <row r="260" spans="2:5" ht="14.1" customHeight="1">
       <c r="B260" s="12">
         <v>2023000202</v>
       </c>
       <c r="C260" s="38" t="s">
         <v>695</v>
       </c>
       <c r="D260" s="31">
-        <v>112.61060000000001</v>
+        <v>112.5966</v>
       </c>
       <c r="E260" s="31">
-        <v>105.3694</v>
+        <v>105.3813</v>
       </c>
     </row>
     <row r="261" spans="2:5" ht="14.1" customHeight="1">
       <c r="B261" s="12">
         <v>2023000303</v>
       </c>
       <c r="C261" s="38" t="s">
         <v>696</v>
       </c>
       <c r="D261" s="31">
-        <v>112.7424</v>
+        <v>112.7453</v>
       </c>
       <c r="E261" s="31">
-        <v>105.3479</v>
+        <v>105.282</v>
       </c>
     </row>
     <row r="262" spans="2:5" ht="14.1" customHeight="1">
       <c r="B262" s="12">
         <v>2023000404</v>
       </c>
       <c r="C262" s="38" t="s">
         <v>698</v>
       </c>
       <c r="D262" s="31">
-        <v>112.5384</v>
+        <v>112.5167</v>
       </c>
       <c r="E262" s="31">
-        <v>104.9435</v>
+        <v>104.96</v>
       </c>
     </row>
     <row r="263" spans="2:5" ht="14.1" customHeight="1">
       <c r="B263" s="12">
         <v>2023000505</v>
       </c>
       <c r="C263" s="38" t="s">
         <v>699</v>
       </c>
       <c r="D263" s="31">
-        <v>112.31959999999999</v>
+        <v>112.327</v>
       </c>
       <c r="E263" s="31">
-        <v>104.5625</v>
+        <v>104.5879</v>
       </c>
     </row>
     <row r="264" spans="2:5" ht="14.1" customHeight="1">
       <c r="B264" s="12">
         <v>2023000606</v>
       </c>
       <c r="C264" s="38" t="s">
         <v>700</v>
       </c>
       <c r="D264" s="31">
-        <v>112.306</v>
+        <v>112.35339999999999</v>
       </c>
       <c r="E264" s="31">
-        <v>104.3828</v>
+        <v>104.431</v>
       </c>
     </row>
     <row r="265" spans="2:5" ht="14.1" customHeight="1">
       <c r="B265" s="12">
         <v>2023000707</v>
       </c>
       <c r="C265" s="38" t="s">
         <v>702</v>
       </c>
       <c r="D265" s="31">
-        <v>112.6151</v>
+        <v>112.6108</v>
       </c>
       <c r="E265" s="31">
-        <v>104.3455</v>
+        <v>104.419</v>
       </c>
     </row>
     <row r="266" spans="2:5" ht="14.1" customHeight="1">
       <c r="B266" s="12">
         <v>2023000808</v>
       </c>
       <c r="C266" s="38" t="s">
         <v>703</v>
       </c>
       <c r="D266" s="31">
-        <v>112.7581</v>
+        <v>112.8019</v>
       </c>
       <c r="E266" s="31">
-        <v>104.1527</v>
+        <v>104.11490000000001</v>
       </c>
     </row>
     <row r="267" spans="2:5" ht="14.1" customHeight="1">
       <c r="B267" s="12">
         <v>2023000909</v>
       </c>
       <c r="C267" s="38" t="s">
         <v>704</v>
       </c>
       <c r="D267" s="31">
-        <v>113.0609</v>
+        <v>113.1002</v>
       </c>
       <c r="E267" s="31">
-        <v>103.9618</v>
+        <v>103.9259</v>
       </c>
     </row>
     <row r="268" spans="2:5" ht="14.1" customHeight="1">
       <c r="B268" s="12">
         <v>2023001010</v>
       </c>
       <c r="C268" s="38" t="s">
         <v>706</v>
       </c>
       <c r="D268" s="31">
-        <v>113.3737</v>
+        <v>113.34139999999999</v>
       </c>
       <c r="E268" s="31">
-        <v>104.0354</v>
+        <v>104.05240000000001</v>
       </c>
     </row>
     <row r="269" spans="2:5" ht="14.1" customHeight="1">
       <c r="B269" s="12">
         <v>2023001111</v>
       </c>
       <c r="C269" s="38" t="s">
         <v>707</v>
       </c>
       <c r="D269" s="31">
-        <v>113.39230000000001</v>
+        <v>113.39530000000001</v>
       </c>
       <c r="E269" s="31">
-        <v>103.8625</v>
+        <v>103.88590000000001</v>
       </c>
     </row>
     <row r="270" spans="2:5" ht="14.1" customHeight="1">
       <c r="B270" s="12">
         <v>2023001212</v>
       </c>
       <c r="C270" s="38" t="s">
         <v>708</v>
       </c>
       <c r="D270" s="31">
-        <v>113.306</v>
+        <v>113.3215</v>
       </c>
       <c r="E270" s="31">
-        <v>103.6515</v>
+        <v>103.66630000000001</v>
       </c>
     </row>
     <row r="271" spans="2:5" ht="18" customHeight="1">
       <c r="B271" s="12">
         <v>2024000101</v>
       </c>
       <c r="C271" s="38" t="s">
         <v>711</v>
       </c>
       <c r="D271" s="31">
-        <v>113.3832</v>
+        <v>113.3964</v>
       </c>
       <c r="E271" s="31">
-        <v>103.60890000000001</v>
+        <v>103.6417</v>
       </c>
     </row>
     <row r="272" spans="2:5" ht="14.1" customHeight="1">
       <c r="B272" s="12">
         <v>2024000202</v>
       </c>
       <c r="C272" s="38" t="s">
         <v>712</v>
       </c>
       <c r="D272" s="31">
-        <v>113.80119999999999</v>
+        <v>113.7765</v>
       </c>
       <c r="E272" s="31">
-        <v>103.9379</v>
+        <v>103.7923</v>
       </c>
     </row>
     <row r="273" spans="2:5" ht="14.1" customHeight="1">
       <c r="B273" s="12">
         <v>2024000303</v>
       </c>
       <c r="C273" s="38" t="s">
         <v>713</v>
       </c>
       <c r="D273" s="31">
-        <v>113.7419</v>
+        <v>113.7337</v>
       </c>
       <c r="E273" s="31">
-        <v>103.663</v>
+        <v>103.7379</v>
       </c>
     </row>
     <row r="274" spans="2:5" ht="14.1" customHeight="1">
       <c r="B274" s="12">
         <v>2024000404</v>
       </c>
       <c r="C274" s="38" t="s">
         <v>715</v>
       </c>
       <c r="D274" s="31">
-        <v>113.9648</v>
+        <v>113.94799999999999</v>
       </c>
       <c r="E274" s="31">
-        <v>103.696</v>
+        <v>103.754</v>
       </c>
     </row>
     <row r="275" spans="2:5" ht="14.1" customHeight="1">
       <c r="B275" s="12">
         <v>2024000505</v>
       </c>
       <c r="C275" s="38" t="s">
         <v>716</v>
       </c>
       <c r="D275" s="31">
-        <v>114.3582</v>
+        <v>114.34310000000001</v>
       </c>
       <c r="E275" s="31">
-        <v>103.7933</v>
+        <v>103.791</v>
       </c>
     </row>
     <row r="276" spans="2:5" ht="14.1" customHeight="1">
       <c r="B276" s="12">
         <v>2024000606</v>
       </c>
       <c r="C276" s="38" t="s">
         <v>717</v>
       </c>
       <c r="D276" s="31">
-        <v>114.8382</v>
+        <v>114.8711</v>
       </c>
       <c r="E276" s="31">
-        <v>103.9375</v>
+        <v>103.9753</v>
       </c>
     </row>
     <row r="277" spans="2:5" ht="14.1" customHeight="1">
       <c r="B277" s="12">
         <v>2024000707</v>
       </c>
       <c r="C277" s="38" t="s">
         <v>719</v>
       </c>
       <c r="D277" s="31">
-        <v>115.28740000000001</v>
+        <v>115.3176</v>
       </c>
       <c r="E277" s="31">
-        <v>104.18859999999999</v>
+        <v>104.1044</v>
       </c>
     </row>
     <row r="278" spans="2:5" ht="14.1" customHeight="1">
       <c r="B278" s="12">
         <v>2024000808</v>
       </c>
       <c r="C278" s="38" t="s">
         <v>720</v>
       </c>
       <c r="D278" s="31">
-        <v>115.5903</v>
+        <v>115.6268</v>
       </c>
       <c r="E278" s="31">
-        <v>104.1163</v>
+        <v>104.13120000000001</v>
       </c>
     </row>
     <row r="279" spans="2:5" ht="14.1" customHeight="1">
       <c r="B279" s="12">
         <v>2024000909</v>
       </c>
       <c r="C279" s="38" t="s">
         <v>721</v>
       </c>
       <c r="D279" s="31">
-        <v>115.93600000000001</v>
+        <v>115.9401</v>
       </c>
       <c r="E279" s="31">
-        <v>104.2323</v>
+        <v>104.2975</v>
       </c>
     </row>
     <row r="280" spans="2:5" ht="14.1" customHeight="1">
       <c r="B280" s="12">
         <v>2024001010</v>
       </c>
       <c r="C280" s="38" t="s">
         <v>723</v>
       </c>
       <c r="D280" s="31">
-        <v>116.28440000000001</v>
+        <v>116.2959</v>
       </c>
       <c r="E280" s="31">
-        <v>104.2439</v>
+        <v>104.3078</v>
       </c>
     </row>
     <row r="281" spans="2:5" ht="14.1" customHeight="1">
       <c r="B281" s="12">
         <v>2024001111</v>
       </c>
       <c r="C281" s="38" t="s">
         <v>724</v>
       </c>
       <c r="D281" s="31">
-        <v>116.7659</v>
+        <v>116.7992</v>
       </c>
       <c r="E281" s="31">
-        <v>104.2666</v>
+        <v>104.2715</v>
       </c>
     </row>
     <row r="282" spans="2:5" ht="14.1" customHeight="1">
       <c r="B282" s="12">
         <v>2024001212</v>
       </c>
       <c r="C282" s="38" t="s">
         <v>725</v>
       </c>
       <c r="D282" s="31">
-        <v>117.3207</v>
+        <v>117.2818</v>
       </c>
       <c r="E282" s="31">
-        <v>104.41370000000001</v>
+        <v>104.4128</v>
       </c>
     </row>
     <row r="283" spans="2:5" ht="18" customHeight="1">
       <c r="B283" s="12">
         <v>2025000101</v>
       </c>
       <c r="C283" s="38" t="s">
         <v>728</v>
       </c>
       <c r="D283" s="31">
-        <v>117.7683</v>
+        <v>117.76220000000001</v>
       </c>
       <c r="E283" s="31">
-        <v>104.4811</v>
+        <v>104.452</v>
       </c>
     </row>
     <row r="284" spans="2:5" ht="14.1" customHeight="1">
       <c r="B284" s="12">
         <v>2025000202</v>
       </c>
       <c r="C284" s="38" t="s">
         <v>729</v>
       </c>
       <c r="D284" s="31">
-        <v>118.3575</v>
+        <v>118.3349</v>
       </c>
       <c r="E284" s="31">
-        <v>104.6692</v>
+        <v>104.67319999999999</v>
       </c>
     </row>
     <row r="285" spans="2:5" ht="14.1" customHeight="1">
       <c r="B285" s="12">
         <v>2025000303</v>
       </c>
       <c r="C285" s="38" t="s">
         <v>731</v>
       </c>
       <c r="D285" s="31">
-        <v>118.8844</v>
+        <v>118.8627</v>
       </c>
       <c r="E285" s="31">
-        <v>104.82170000000001</v>
+        <v>104.86490000000001</v>
       </c>
     </row>
     <row r="286" spans="2:5" ht="14.1" customHeight="1">
       <c r="B286" s="12">
         <v>2025000404</v>
       </c>
       <c r="C286" s="38" t="s">
         <v>733</v>
       </c>
       <c r="D286" s="31">
-        <v>119.163</v>
+        <v>119.1844</v>
       </c>
       <c r="E286" s="31">
-        <v>104.8934</v>
+        <v>104.88590000000001</v>
       </c>
     </row>
     <row r="287" spans="2:5" ht="14.1" customHeight="1">
       <c r="B287" s="12">
         <v>2025000505</v>
       </c>
       <c r="C287" s="38" t="s">
         <v>734</v>
       </c>
       <c r="D287" s="31">
-        <v>119.4636</v>
+        <v>119.42619999999999</v>
       </c>
       <c r="E287" s="31">
-        <v>105.1003</v>
+        <v>105.0728</v>
       </c>
     </row>
     <row r="288" spans="2:5" ht="14.1" customHeight="1">
       <c r="B288" s="12">
         <v>2025000606</v>
       </c>
       <c r="C288" s="38" t="s">
         <v>735</v>
       </c>
       <c r="D288" s="31">
-        <v>119.68470000000001</v>
+        <v>119.7564</v>
       </c>
       <c r="E288" s="31">
-        <v>105.1999</v>
+        <v>105.2433</v>
       </c>
     </row>
     <row r="289" spans="2:5" ht="14.1" customHeight="1">
       <c r="B289" s="12">
         <v>2025000707</v>
       </c>
       <c r="C289" s="38" t="s">
         <v>737</v>
       </c>
       <c r="D289" s="31">
-        <v>119.9032</v>
+        <v>119.9579</v>
       </c>
       <c r="E289" s="31">
-        <v>105.28870000000001</v>
+        <v>105.3729</v>
       </c>
     </row>
     <row r="290" spans="2:5" ht="14.1" customHeight="1">
       <c r="B290" s="12">
         <v>2025000808</v>
       </c>
       <c r="C290" s="38" t="s">
         <v>738</v>
       </c>
       <c r="D290" s="31">
-        <v>120.2873</v>
+        <v>120.2869</v>
       </c>
       <c r="E290" s="31">
-        <v>105.58629999999999</v>
+        <v>105.66030000000001</v>
       </c>
     </row>
     <row r="291" spans="2:5" ht="14.1" customHeight="1">
       <c r="B291" s="12">
         <v>2025000909</v>
       </c>
       <c r="C291" s="38" t="s">
         <v>739</v>
       </c>
       <c r="D291" s="31">
-        <v>120.67910000000001</v>
+        <v>120.67959999999999</v>
       </c>
       <c r="E291" s="31">
-        <v>105.69759999999999</v>
+        <v>105.709</v>
       </c>
     </row>
     <row r="292" spans="2:5" ht="14.1" customHeight="1">
       <c r="B292" s="12">
         <v>2025001010</v>
       </c>
       <c r="C292" s="38" t="s">
         <v>741</v>
       </c>
       <c r="D292" s="31">
-        <v>120.9143</v>
+        <v>121.0134</v>
       </c>
       <c r="E292" s="31">
-        <v>105.4785</v>
+        <v>105.4987</v>
       </c>
     </row>
     <row r="293" spans="2:5" ht="14.1" customHeight="1">
       <c r="B293" s="12">
         <v>2025001111</v>
       </c>
       <c r="C293" s="38" t="s">
         <v>742</v>
       </c>
       <c r="D293" s="31">
-        <v>121.3069</v>
+        <v>121.3663</v>
       </c>
       <c r="E293" s="31">
-        <v>105.5532</v>
+        <v>105.6143</v>
       </c>
     </row>
     <row r="294" spans="2:5" ht="14.1" customHeight="1">
       <c r="B294" s="12">
         <v>2025001212</v>
       </c>
       <c r="C294" s="38" t="s">
         <v>743</v>
       </c>
       <c r="D294" s="31">
-        <v>121.39360000000001</v>
+        <v>121.52800000000001</v>
       </c>
       <c r="E294" s="31">
-        <v>105.4558</v>
+        <v>105.5292</v>
       </c>
     </row>
     <row r="295" spans="2:5" ht="18" customHeight="1">
       <c r="B295" s="12">
         <v>2026000101</v>
       </c>
       <c r="C295" s="38" t="s">
         <v>746</v>
       </c>
       <c r="D295" s="31">
-        <v>121.6686</v>
+        <v>121.82259999999999</v>
       </c>
       <c r="E295" s="31">
-        <v>105.6266</v>
+        <v>105.6867</v>
       </c>
     </row>
     <row r="296" spans="2:5" ht="14.1" customHeight="1">
       <c r="B296" s="12">
         <v>2026000202</v>
       </c>
       <c r="C296" s="38" t="s">
         <v>747</v>
       </c>
       <c r="D296" s="31">
-        <v>121.8535</v>
+        <v>122.0094</v>
       </c>
       <c r="E296" s="31">
-        <v>105.6113</v>
+        <v>105.7963</v>
       </c>
     </row>
     <row r="297" spans="2:5" ht="14.1" customHeight="1">
       <c r="B297" s="12">
         <v>2026000303</v>
       </c>
       <c r="C297" s="38" t="s">
         <v>773</v>
       </c>
       <c r="D297" s="31">
-        <v>122.3409</v>
+        <v>122.4735</v>
       </c>
       <c r="E297" s="31">
-        <v>105.7478</v>
+        <v>105.95440000000001</v>
       </c>
     </row>
     <row r="298" spans="2:5" ht="14.1" customHeight="1">
       <c r="B298" s="12">
         <v>2026000404</v>
       </c>
       <c r="C298" s="38" t="s">
         <v>775</v>
       </c>
       <c r="D298" s="31">
-        <v>122.84910000000001</v>
+        <v>122.9541</v>
       </c>
       <c r="E298" s="31">
-        <v>105.94580000000001</v>
-[...3 lines deleted...]
-      <c r="B299" s="33" t="s">
+        <v>106.22750000000001</v>
+      </c>
+    </row>
+    <row r="299" spans="2:5" ht="14.1" customHeight="1">
+      <c r="B299" s="12">
+        <v>2026000505</v>
+      </c>
+      <c r="C299" s="38" t="s">
+        <v>776</v>
+      </c>
+      <c r="D299" s="31">
+        <v>123.2239</v>
+      </c>
+      <c r="E299" s="31">
+        <v>106.37690000000001</v>
+      </c>
+    </row>
+    <row r="300" spans="2:5" ht="14.1" customHeight="1">
+      <c r="B300" s="12">
+        <v>2026000606</v>
+      </c>
+      <c r="C300" s="38" t="s">
+        <v>777</v>
+      </c>
+      <c r="D300" s="31">
+        <v>123.095</v>
+      </c>
+      <c r="E300" s="31">
+        <v>106.2912</v>
+      </c>
+    </row>
+    <row r="301" spans="2:5" ht="13.2" customHeight="1">
+      <c r="B301" s="33" t="s">
         <v>730</v>
       </c>
-      <c r="C299" s="34"/>
-[...4 lines deleted...]
-      <c r="B300" s="10" t="s">
+      <c r="C301" s="34"/>
+      <c r="D301" s="35"/>
+      <c r="E301" s="35"/>
+    </row>
+    <row r="302" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B302" s="10" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="301" spans="2:5" ht="13.65" customHeight="1">
-      <c r="B301" s="9" t="s">
+    <row r="303" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B303" s="9" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="302" spans="2:5" ht="13.65" customHeight="1">
-[...3 lines deleted...]
-      <c r="D303" s="10"/>
+    <row r="304" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B304" s="10"/>
+    </row>
+    <row r="305" spans="4:4" ht="13.65" customHeight="1">
+      <c r="D305" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="90" max="16383" man="1"/>
     <brk id="174" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="B7:B222 B224:B233" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="B1:E108"/>
+  <dimension ref="B1:E109"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>609</v>
@@ -7683,1438 +7723,1451 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="28" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="23" t="s">
         <v>459</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>460</v>
       </c>
       <c r="D7" s="5">
-        <v>99.450100000000006</v>
+        <v>99.449799999999996</v>
       </c>
       <c r="E7" s="5">
-        <v>97.320899999999995</v>
+        <v>97.327799999999996</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="14.1" customHeight="1">
       <c r="B8" s="23" t="s">
         <v>461</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>462</v>
       </c>
       <c r="D8" s="5">
-        <v>99.996099999999998</v>
+        <v>99.996300000000005</v>
       </c>
       <c r="E8" s="5">
-        <v>97.872200000000007</v>
+        <v>97.878</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="14.1" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>463</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>464</v>
       </c>
       <c r="D9" s="5">
-        <v>100.0009</v>
+        <v>99.986099999999993</v>
       </c>
       <c r="E9" s="5">
-        <v>98.143199999999993</v>
+        <v>98.149299999999997</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="14.1" customHeight="1">
       <c r="B10" s="24" t="s">
         <v>465</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>466</v>
       </c>
       <c r="D10" s="5">
-        <v>99.496200000000002</v>
+        <v>99.502300000000005</v>
       </c>
       <c r="E10" s="5">
-        <v>97.943100000000001</v>
+        <v>97.948899999999995</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="18" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>467</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>468</v>
       </c>
       <c r="D11" s="5">
-        <v>99.118099999999998</v>
+        <v>99.123400000000004</v>
       </c>
       <c r="E11" s="5">
-        <v>97.88</v>
+        <v>97.892200000000003</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="14.1" customHeight="1">
       <c r="B12" s="23" t="s">
         <v>469</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>470</v>
       </c>
       <c r="D12" s="5">
-        <v>99.134600000000006</v>
+        <v>99.143900000000002</v>
       </c>
       <c r="E12" s="5">
-        <v>98.084900000000005</v>
+        <v>98.082700000000003</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="14.1" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>471</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>472</v>
       </c>
       <c r="D13" s="5">
-        <v>99.247</v>
+        <v>99.255600000000001</v>
       </c>
       <c r="E13" s="5">
-        <v>98.417599999999993</v>
+        <v>98.429900000000004</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="14.1" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>473</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>474</v>
       </c>
       <c r="D14" s="5">
-        <v>99.832400000000007</v>
+        <v>99.814999999999998</v>
       </c>
       <c r="E14" s="5">
-        <v>99.219399999999993</v>
+        <v>99.232900000000001</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="18" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>475</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>476</v>
       </c>
       <c r="D15" s="5">
-        <v>100.05719999999999</v>
+        <v>100.0694</v>
       </c>
       <c r="E15" s="5">
-        <v>99.537700000000001</v>
+        <v>99.539900000000003</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="14.1" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>477</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>478</v>
       </c>
       <c r="D16" s="5">
-        <v>99.843100000000007</v>
+        <v>99.841999999999999</v>
       </c>
       <c r="E16" s="5">
-        <v>99.646000000000001</v>
+        <v>99.661900000000003</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.1" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>479</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>480</v>
       </c>
       <c r="D17" s="5">
-        <v>100.1216</v>
+        <v>100.1122</v>
       </c>
       <c r="E17" s="5">
-        <v>99.870999999999995</v>
+        <v>99.865499999999997</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.1" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>481</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>482</v>
       </c>
       <c r="D18" s="5">
-        <v>99.9863</v>
+        <v>100.00109999999999</v>
       </c>
       <c r="E18" s="5">
-        <v>99.576700000000002</v>
+        <v>99.595200000000006</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>483</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>484</v>
       </c>
       <c r="D19" s="5">
-        <v>100.1369</v>
+        <v>100.139</v>
       </c>
       <c r="E19" s="5">
-        <v>100.2239</v>
+        <v>100.24120000000001</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.1" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>485</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>486</v>
       </c>
       <c r="D20" s="5">
-        <v>100.5365</v>
+        <v>100.5448</v>
       </c>
       <c r="E20" s="5">
-        <v>100.9547</v>
+        <v>100.9408</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.1" customHeight="1">
       <c r="B21" s="23" t="s">
         <v>487</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>488</v>
       </c>
       <c r="D21" s="5">
-        <v>100.98260000000001</v>
+        <v>100.97280000000001</v>
       </c>
       <c r="E21" s="5">
-        <v>101.7726</v>
+        <v>101.794</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.1" customHeight="1">
       <c r="B22" s="24" t="s">
         <v>489</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>490</v>
       </c>
       <c r="D22" s="5">
-        <v>101.2968</v>
+        <v>101.2946</v>
       </c>
       <c r="E22" s="5">
-        <v>101.9708</v>
+        <v>101.9734</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="18" customHeight="1">
       <c r="B23" s="23" t="s">
         <v>491</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>492</v>
       </c>
       <c r="D23" s="5">
-        <v>101.40089999999999</v>
+        <v>101.4175</v>
       </c>
       <c r="E23" s="5">
-        <v>101.9119</v>
+        <v>101.92610000000001</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.1" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>493</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>494</v>
       </c>
       <c r="D24" s="5">
-        <v>101.65689999999999</v>
+        <v>101.64449999999999</v>
       </c>
       <c r="E24" s="5">
-        <v>102.27930000000001</v>
+        <v>102.2757</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.1" customHeight="1">
       <c r="B25" s="23" t="s">
         <v>495</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>496</v>
       </c>
       <c r="D25" s="5">
-        <v>101.4713</v>
+        <v>101.48399999999999</v>
       </c>
       <c r="E25" s="5">
-        <v>101.9055</v>
+        <v>101.91719999999999</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.1" customHeight="1">
       <c r="B26" s="24" t="s">
         <v>497</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>498</v>
       </c>
       <c r="D26" s="5">
-        <v>101.8878</v>
+        <v>101.8871</v>
       </c>
       <c r="E26" s="5">
-        <v>102.55119999999999</v>
+        <v>102.562</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="18" customHeight="1">
       <c r="B27" s="23" t="s">
         <v>499</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>500</v>
       </c>
       <c r="D27" s="5">
-        <v>102.06019999999999</v>
+        <v>102.056</v>
       </c>
       <c r="E27" s="5">
-        <v>103.0812</v>
+        <v>103.1082</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.1" customHeight="1">
       <c r="B28" s="23" t="s">
         <v>501</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>502</v>
       </c>
       <c r="D28" s="5">
-        <v>102.392</v>
+        <v>102.38590000000001</v>
       </c>
       <c r="E28" s="5">
-        <v>103.389</v>
+        <v>103.3627</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.1" customHeight="1">
       <c r="B29" s="23" t="s">
         <v>503</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>504</v>
       </c>
       <c r="D29" s="5">
-        <v>102.0613</v>
+        <v>102.0855</v>
       </c>
       <c r="E29" s="5">
-        <v>102.90130000000001</v>
+        <v>102.908</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.1" customHeight="1">
       <c r="B30" s="24" t="s">
         <v>505</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>506</v>
       </c>
       <c r="D30" s="5">
-        <v>102.411</v>
+        <v>102.4055</v>
       </c>
       <c r="E30" s="5">
-        <v>102.9556</v>
+        <v>102.9927</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="18" customHeight="1">
       <c r="B31" s="23" t="s">
         <v>507</v>
       </c>
       <c r="C31" s="30" t="s">
         <v>508</v>
       </c>
       <c r="D31" s="5">
-        <v>102.6277</v>
+        <v>102.6109</v>
       </c>
       <c r="E31" s="5">
-        <v>103.15089999999999</v>
+        <v>103.14709999999999</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.1" customHeight="1">
       <c r="B32" s="23" t="s">
         <v>509</v>
       </c>
       <c r="C32" s="30" t="s">
         <v>510</v>
       </c>
       <c r="D32" s="5">
-        <v>102.0701</v>
+        <v>102.08969999999999</v>
       </c>
       <c r="E32" s="5">
-        <v>102.2008</v>
+        <v>102.2069</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.1" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>511</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>512</v>
       </c>
       <c r="D33" s="5">
-        <v>101.8364</v>
+        <v>101.8252</v>
       </c>
       <c r="E33" s="5">
-        <v>101.64579999999999</v>
+        <v>101.65</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.1" customHeight="1">
       <c r="B34" s="24" t="s">
         <v>513</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>514</v>
       </c>
       <c r="D34" s="5">
-        <v>100.44580000000001</v>
+        <v>100.4372</v>
       </c>
       <c r="E34" s="5">
-        <v>101.0502</v>
+        <v>101.0504</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="18" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>515</v>
       </c>
       <c r="C35" s="30" t="s">
         <v>516</v>
       </c>
       <c r="D35" s="5">
-        <v>98.525999999999996</v>
+        <v>98.551599999999993</v>
       </c>
       <c r="E35" s="5">
-        <v>100.41240000000001</v>
+        <v>100.44840000000001</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.1" customHeight="1">
       <c r="B36" s="23" t="s">
         <v>517</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>518</v>
       </c>
       <c r="D36" s="5">
-        <v>98.396500000000003</v>
+        <v>98.387100000000004</v>
       </c>
       <c r="E36" s="5">
-        <v>100.8096</v>
+        <v>100.79259999999999</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.1" customHeight="1">
       <c r="B37" s="23" t="s">
         <v>519</v>
       </c>
       <c r="C37" s="30" t="s">
         <v>520</v>
       </c>
       <c r="D37" s="5">
-        <v>98.4024</v>
+        <v>98.418000000000006</v>
       </c>
       <c r="E37" s="5">
-        <v>100.8352</v>
+        <v>100.83969999999999</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.1" customHeight="1">
       <c r="B38" s="24" t="s">
         <v>521</v>
       </c>
       <c r="C38" s="30" t="s">
         <v>522</v>
       </c>
       <c r="D38" s="5">
-        <v>98.327799999999996</v>
+        <v>98.316999999999993</v>
       </c>
       <c r="E38" s="5">
-        <v>101.5617</v>
+        <v>101.58920000000001</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="18" customHeight="1">
       <c r="B39" s="23" t="s">
         <v>523</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>524</v>
       </c>
       <c r="D39" s="5">
-        <v>98.622299999999996</v>
+        <v>98.625200000000007</v>
       </c>
       <c r="E39" s="5">
-        <v>102.1486</v>
+        <v>102.1671</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.1" customHeight="1">
       <c r="B40" s="23" t="s">
         <v>525</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>526</v>
       </c>
       <c r="D40" s="5">
-        <v>99.152100000000004</v>
+        <v>99.171499999999995</v>
       </c>
       <c r="E40" s="5">
-        <v>103.0172</v>
+        <v>103.0059</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.1" customHeight="1">
       <c r="B41" s="23" t="s">
         <v>527</v>
       </c>
       <c r="C41" s="30" t="s">
         <v>528</v>
       </c>
       <c r="D41" s="5">
-        <v>99.838099999999997</v>
+        <v>99.814499999999995</v>
       </c>
       <c r="E41" s="5">
-        <v>104.114</v>
+        <v>104.0951</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.1" customHeight="1">
       <c r="B42" s="24" t="s">
         <v>529</v>
       </c>
       <c r="C42" s="30" t="s">
         <v>530</v>
       </c>
       <c r="D42" s="5">
-        <v>98.960899999999995</v>
+        <v>98.967699999999994</v>
       </c>
       <c r="E42" s="5">
-        <v>103.3115</v>
+        <v>103.3604</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="18" customHeight="1">
       <c r="B43" s="23" t="s">
         <v>531</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>532</v>
       </c>
       <c r="D43" s="5">
-        <v>96.667599999999993</v>
+        <v>96.675700000000006</v>
       </c>
       <c r="E43" s="5">
-        <v>101.0031</v>
+        <v>101.0017</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.1" customHeight="1">
       <c r="B44" s="23" t="s">
         <v>533</v>
       </c>
       <c r="C44" s="30" t="s">
         <v>534</v>
       </c>
       <c r="D44" s="5">
-        <v>97.351299999999995</v>
+        <v>97.343400000000003</v>
       </c>
       <c r="E44" s="5">
-        <v>101.9739</v>
+        <v>101.97369999999999</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.1" customHeight="1">
       <c r="B45" s="23" t="s">
         <v>535</v>
       </c>
       <c r="C45" s="30" t="s">
         <v>536</v>
       </c>
       <c r="D45" s="5">
-        <v>98.585099999999997</v>
+        <v>98.602099999999993</v>
       </c>
       <c r="E45" s="5">
-        <v>103.13849999999999</v>
+        <v>103.1533</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.1" customHeight="1">
       <c r="B46" s="24" t="s">
         <v>537</v>
       </c>
       <c r="C46" s="30" t="s">
         <v>538</v>
       </c>
       <c r="D46" s="5">
-        <v>98.789199999999994</v>
+        <v>98.779499999999999</v>
       </c>
       <c r="E46" s="5">
-        <v>103.8108</v>
+        <v>103.7992</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="18" customHeight="1">
       <c r="B47" s="23" t="s">
         <v>539</v>
       </c>
       <c r="C47" s="30" t="s">
         <v>540</v>
       </c>
       <c r="D47" s="5">
-        <v>99.534400000000005</v>
+        <v>99.542400000000001</v>
       </c>
       <c r="E47" s="5">
-        <v>104.09610000000001</v>
+        <v>104.1358</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.1" customHeight="1">
       <c r="B48" s="23" t="s">
         <v>541</v>
       </c>
       <c r="C48" s="30" t="s">
         <v>542</v>
       </c>
       <c r="D48" s="5">
-        <v>99.631900000000002</v>
+        <v>99.617900000000006</v>
       </c>
       <c r="E48" s="5">
-        <v>104.6447</v>
+        <v>104.62949999999999</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.1" customHeight="1">
       <c r="B49" s="23" t="s">
         <v>543</v>
       </c>
       <c r="C49" s="30" t="s">
         <v>544</v>
       </c>
       <c r="D49" s="5">
-        <v>99.201999999999998</v>
+        <v>99.228700000000003</v>
       </c>
       <c r="E49" s="5">
-        <v>104.6953</v>
+        <v>104.7046</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.1" customHeight="1">
       <c r="B50" s="24" t="s">
         <v>545</v>
       </c>
       <c r="C50" s="30" t="s">
         <v>546</v>
       </c>
       <c r="D50" s="5">
-        <v>99.426000000000002</v>
+        <v>99.442700000000002</v>
       </c>
       <c r="E50" s="5">
-        <v>105.1597</v>
+        <v>105.1781</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="18" customHeight="1">
       <c r="B51" s="23" t="s">
         <v>547</v>
       </c>
       <c r="C51" s="30" t="s">
         <v>548</v>
       </c>
       <c r="D51" s="5">
-        <v>100.7757</v>
+        <v>100.7422</v>
       </c>
       <c r="E51" s="5">
-        <v>106.74509999999999</v>
+        <v>106.7474</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.1" customHeight="1">
       <c r="B52" s="23" t="s">
         <v>549</v>
       </c>
       <c r="C52" s="30" t="s">
         <v>550</v>
       </c>
       <c r="D52" s="5">
-        <v>101.7822</v>
+        <v>101.788</v>
       </c>
       <c r="E52" s="5">
-        <v>107.3193</v>
+        <v>107.34139999999999</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.1" customHeight="1">
       <c r="B53" s="23" t="s">
         <v>551</v>
       </c>
       <c r="C53" s="30" t="s">
         <v>552</v>
       </c>
       <c r="D53" s="5">
-        <v>102.0881</v>
+        <v>102.1054</v>
       </c>
       <c r="E53" s="5">
-        <v>107.6277</v>
+        <v>107.617</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.1" customHeight="1">
       <c r="B54" s="24" t="s">
         <v>553</v>
       </c>
       <c r="C54" s="30" t="s">
         <v>554</v>
       </c>
       <c r="D54" s="5">
-        <v>102.5895</v>
+        <v>102.57510000000001</v>
       </c>
       <c r="E54" s="5">
-        <v>107.9722</v>
+        <v>107.97839999999999</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="18" customHeight="1">
       <c r="B55" s="23" t="s">
         <v>555</v>
       </c>
       <c r="C55" s="30" t="s">
         <v>556</v>
       </c>
       <c r="D55" s="5">
-        <v>105.3644</v>
+        <v>105.3545</v>
       </c>
       <c r="E55" s="5">
-        <v>109.9969</v>
+        <v>110.0277</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.1" customHeight="1">
       <c r="B56" s="23" t="s">
         <v>557</v>
       </c>
       <c r="C56" s="30" t="s">
         <v>558</v>
       </c>
       <c r="D56" s="5">
-        <v>102.0622</v>
+        <v>102.0723</v>
       </c>
       <c r="E56" s="5">
-        <v>105.0694</v>
+        <v>105.08</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.1" customHeight="1">
       <c r="B57" s="23" t="s">
         <v>559</v>
       </c>
       <c r="C57" s="30" t="s">
         <v>560</v>
       </c>
       <c r="D57" s="5">
-        <v>103.06180000000001</v>
+        <v>103.0812</v>
       </c>
       <c r="E57" s="5">
-        <v>105.94119999999999</v>
+        <v>105.9331</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="14.1" customHeight="1">
       <c r="B58" s="24" t="s">
         <v>561</v>
       </c>
       <c r="C58" s="30" t="s">
         <v>562</v>
       </c>
       <c r="D58" s="5">
-        <v>103.1681</v>
+        <v>103.16119999999999</v>
       </c>
       <c r="E58" s="5">
-        <v>106.4328</v>
+        <v>106.4289</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="18" customHeight="1">
       <c r="B59" s="23" t="s">
         <v>563</v>
       </c>
       <c r="C59" s="30" t="s">
         <v>564</v>
       </c>
       <c r="D59" s="5">
-        <v>103.7786</v>
+        <v>103.76179999999999</v>
       </c>
       <c r="E59" s="5">
-        <v>106.7634</v>
+        <v>106.79089999999999</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="14.1" customHeight="1">
       <c r="B60" s="23" t="s">
         <v>565</v>
       </c>
       <c r="C60" s="30" t="s">
         <v>566</v>
       </c>
       <c r="D60" s="5">
-        <v>104.129</v>
+        <v>104.1404</v>
       </c>
       <c r="E60" s="5">
-        <v>106.6679</v>
+        <v>106.6781</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="14.1" customHeight="1">
       <c r="B61" s="23" t="s">
         <v>567</v>
       </c>
       <c r="C61" s="30" t="s">
         <v>568</v>
       </c>
       <c r="D61" s="5">
-        <v>104.03570000000001</v>
+        <v>104.04219999999999</v>
       </c>
       <c r="E61" s="5">
-        <v>106.7949</v>
+        <v>106.7902</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="14.1" customHeight="1">
       <c r="B62" s="24" t="s">
         <v>569</v>
       </c>
       <c r="C62" s="30" t="s">
         <v>570</v>
       </c>
       <c r="D62" s="5">
-        <v>103.4451</v>
+        <v>103.44240000000001</v>
       </c>
       <c r="E62" s="5">
-        <v>106.4807</v>
+        <v>106.5154</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="18" customHeight="1">
       <c r="B63" s="23" t="s">
         <v>571</v>
       </c>
       <c r="C63" s="30" t="s">
         <v>572</v>
       </c>
       <c r="D63" s="5">
-        <v>103.08839999999999</v>
+        <v>103.0844</v>
       </c>
       <c r="E63" s="5">
-        <v>106.41670000000001</v>
+        <v>106.3653</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="14.1" customHeight="1">
       <c r="B64" s="23" t="s">
         <v>573</v>
       </c>
       <c r="C64" s="30" t="s">
         <v>574</v>
       </c>
       <c r="D64" s="5">
-        <v>102.7024</v>
+        <v>102.70780000000001</v>
       </c>
       <c r="E64" s="5">
-        <v>105.7111</v>
+        <v>105.7749</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="14.1" customHeight="1">
       <c r="B65" s="23" t="s">
         <v>575</v>
       </c>
       <c r="C65" s="30" t="s">
         <v>576</v>
       </c>
       <c r="D65" s="5">
-        <v>102.687</v>
+        <v>102.70359999999999</v>
       </c>
       <c r="E65" s="5">
-        <v>105.87869999999999</v>
+        <v>105.8706</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="14.1" customHeight="1">
       <c r="B66" s="24" t="s">
         <v>577</v>
       </c>
       <c r="C66" s="30" t="s">
         <v>578</v>
       </c>
       <c r="D66" s="5">
-        <v>103.0628</v>
+        <v>103.0545</v>
       </c>
       <c r="E66" s="5">
-        <v>106.1041</v>
+        <v>106.10509999999999</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="18" customHeight="1">
       <c r="B67" s="23" t="s">
         <v>579</v>
       </c>
       <c r="C67" s="30" t="s">
         <v>580</v>
       </c>
       <c r="D67" s="5">
-        <v>103.6207</v>
+        <v>103.61969999999999</v>
       </c>
       <c r="E67" s="5">
-        <v>106.3321</v>
+        <v>106.35599999999999</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="14.1" customHeight="1">
       <c r="B68" s="23" t="s">
         <v>581</v>
       </c>
       <c r="C68" s="30" t="s">
         <v>582</v>
       </c>
       <c r="D68" s="5">
-        <v>104.1931</v>
+        <v>104.1943</v>
       </c>
       <c r="E68" s="5">
-        <v>106.7851</v>
+        <v>106.78870000000001</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="14.1" customHeight="1">
       <c r="B69" s="23" t="s">
         <v>583</v>
       </c>
       <c r="C69" s="30" t="s">
         <v>584</v>
       </c>
       <c r="D69" s="5">
-        <v>104.02160000000001</v>
+        <v>104.0286</v>
       </c>
       <c r="E69" s="5">
-        <v>106.8763</v>
+        <v>106.86799999999999</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="14.1" customHeight="1">
       <c r="B70" s="24" t="s">
         <v>585</v>
       </c>
       <c r="C70" s="30" t="s">
         <v>586</v>
       </c>
       <c r="D70" s="5">
-        <v>104.4491</v>
+        <v>104.4532</v>
       </c>
       <c r="E70" s="5">
-        <v>106.822</v>
+        <v>106.83710000000001</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="18" customHeight="1">
       <c r="B71" s="23" t="s">
         <v>587</v>
       </c>
       <c r="C71" s="30" t="s">
         <v>588</v>
       </c>
       <c r="D71" s="31">
-        <v>104.7811</v>
+        <v>104.7679</v>
       </c>
       <c r="E71" s="31">
-        <v>106.80589999999999</v>
+        <v>106.82299999999999</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="14.1" customHeight="1">
       <c r="B72" s="15" t="s">
         <v>589</v>
       </c>
       <c r="C72" s="30" t="s">
         <v>590</v>
       </c>
       <c r="D72" s="31">
-        <v>104.8001</v>
+        <v>104.8128</v>
       </c>
       <c r="E72" s="31">
-        <v>106.86709999999999</v>
+        <v>106.85120000000001</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="14.1" customHeight="1">
       <c r="B73" s="15" t="s">
         <v>591</v>
       </c>
       <c r="C73" s="30" t="s">
         <v>592</v>
       </c>
       <c r="D73" s="31">
-        <v>105.0531</v>
+        <v>105.0629</v>
       </c>
       <c r="E73" s="31">
-        <v>106.9097</v>
+        <v>106.9592</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="14.1" customHeight="1">
       <c r="B74" s="15" t="s">
         <v>593</v>
       </c>
       <c r="C74" s="30" t="s">
         <v>594</v>
       </c>
       <c r="D74" s="31">
-        <v>105.49420000000001</v>
+        <v>105.483</v>
       </c>
       <c r="E74" s="31">
-        <v>107.1103</v>
+        <v>107.0899</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="18" customHeight="1">
       <c r="B75" s="23" t="s">
         <v>595</v>
       </c>
       <c r="C75" s="30" t="s">
         <v>596</v>
       </c>
       <c r="D75" s="31">
-        <v>105.24169999999999</v>
+        <v>105.2411</v>
       </c>
       <c r="E75" s="31">
-        <v>106.6935</v>
+        <v>106.70440000000001</v>
       </c>
     </row>
     <row r="76" spans="2:5" ht="14.1" customHeight="1">
       <c r="B76" s="23" t="s">
         <v>597</v>
       </c>
       <c r="C76" s="30" t="s">
         <v>598</v>
       </c>
       <c r="D76" s="5">
-        <v>105.2184</v>
+        <v>105.2166</v>
       </c>
       <c r="E76" s="5">
-        <v>106.4837</v>
+        <v>106.49079999999999</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="14.1" customHeight="1">
       <c r="B77" s="15" t="s">
         <v>599</v>
       </c>
       <c r="C77" s="30" t="s">
         <v>600</v>
       </c>
       <c r="D77" s="31">
-        <v>106.2869</v>
+        <v>106.3048</v>
       </c>
       <c r="E77" s="31">
-        <v>107.30970000000001</v>
+        <v>107.3193</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="14.1" customHeight="1">
       <c r="B78" s="15" t="s">
         <v>601</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>602</v>
       </c>
       <c r="D78" s="31">
-        <v>103.2559</v>
+        <v>103.2718</v>
       </c>
       <c r="E78" s="31">
-        <v>103.4559</v>
+        <v>103.4961</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="18" customHeight="1">
       <c r="B79" s="23" t="s">
         <v>603</v>
       </c>
       <c r="C79" s="30" t="s">
         <v>604</v>
       </c>
       <c r="D79" s="31">
-        <v>102.8839</v>
+        <v>102.8729</v>
       </c>
       <c r="E79" s="31">
-        <v>102.735</v>
+        <v>102.71380000000001</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="14.1" customHeight="1">
       <c r="B80" s="23" t="s">
         <v>605</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>606</v>
       </c>
       <c r="D80" s="5">
-        <v>95.1541</v>
+        <v>95.144900000000007</v>
       </c>
       <c r="E80" s="5">
-        <v>94.8947</v>
+        <v>94.902000000000001</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="14.1" customHeight="1">
       <c r="B81" s="15" t="s">
         <v>607</v>
       </c>
       <c r="C81" s="30" t="s">
         <v>608</v>
       </c>
       <c r="D81" s="31">
-        <v>99.674400000000006</v>
+        <v>99.683599999999998</v>
       </c>
       <c r="E81" s="31">
-        <v>99.983699999999999</v>
+        <v>99.987499999999997</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="14.1" customHeight="1">
       <c r="B82" s="11">
         <v>2020001012</v>
       </c>
       <c r="C82" s="30" t="s">
         <v>657</v>
       </c>
       <c r="D82" s="31">
-        <v>102.2876</v>
+        <v>102.2987</v>
       </c>
       <c r="E82" s="31">
-        <v>102.3866</v>
+        <v>102.3967</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="18" customHeight="1">
       <c r="B83" s="4">
         <v>2021000103</v>
       </c>
       <c r="C83" s="30" t="s">
         <v>662</v>
       </c>
       <c r="D83" s="31">
-        <v>101.34610000000001</v>
+        <v>101.3399</v>
       </c>
       <c r="E83" s="31">
-        <v>100.9785</v>
+        <v>100.98309999999999</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="14.1" customHeight="1">
       <c r="B84" s="4">
         <v>2021000406</v>
       </c>
       <c r="C84" s="30" t="s">
         <v>666</v>
       </c>
       <c r="D84" s="5">
-        <v>102.41889999999999</v>
+        <v>102.4174</v>
       </c>
       <c r="E84" s="5">
-        <v>101.80110000000001</v>
+        <v>101.8086</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="14.1" customHeight="1">
       <c r="B85" s="11">
         <v>2021000709</v>
       </c>
       <c r="C85" s="30" t="s">
         <v>671</v>
       </c>
       <c r="D85" s="31">
-        <v>102.42659999999999</v>
+        <v>102.4483</v>
       </c>
       <c r="E85" s="31">
-        <v>101.1698</v>
+        <v>101.2025</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="14.1" customHeight="1">
       <c r="B86" s="11">
         <v>2021001012</v>
       </c>
       <c r="C86" s="30" t="s">
         <v>675</v>
       </c>
       <c r="D86" s="31">
-        <v>105.6361</v>
+        <v>105.627</v>
       </c>
       <c r="E86" s="31">
-        <v>104.0397</v>
+        <v>104.02670000000001</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="18" customHeight="1">
       <c r="B87" s="4">
         <v>2022000103</v>
       </c>
       <c r="C87" s="30" t="s">
         <v>680</v>
       </c>
       <c r="D87" s="31">
-        <v>106.04600000000001</v>
+        <v>106.0351</v>
       </c>
       <c r="E87" s="31">
-        <v>102.9024</v>
+        <v>102.9093</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="14.1" customHeight="1">
       <c r="B88" s="4">
         <v>2022000406</v>
       </c>
       <c r="C88" s="30" t="s">
         <v>684</v>
       </c>
       <c r="D88" s="31">
-        <v>108.5672</v>
+        <v>108.5664</v>
       </c>
       <c r="E88" s="31">
-        <v>104.6755</v>
+        <v>104.6678</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="14.1" customHeight="1">
       <c r="B89" s="4">
         <v>2022000709</v>
       </c>
       <c r="C89" s="30" t="s">
         <v>688</v>
       </c>
       <c r="D89" s="31">
-        <v>109.538</v>
+        <v>109.5603</v>
       </c>
       <c r="E89" s="31">
-        <v>104.71850000000001</v>
+        <v>104.78530000000001</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="14.1" customHeight="1">
       <c r="B90" s="4">
         <v>2022001012</v>
       </c>
       <c r="C90" s="30" t="s">
         <v>692</v>
       </c>
       <c r="D90" s="31">
-        <v>111.2713</v>
+        <v>111.2576</v>
       </c>
       <c r="E90" s="31">
-        <v>105.295</v>
+        <v>105.2518</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="18" customHeight="1">
       <c r="B91" s="4">
         <v>2023000103</v>
       </c>
       <c r="C91" s="30" t="s">
         <v>697</v>
       </c>
       <c r="D91" s="31">
-        <v>112.4169</v>
+        <v>112.39449999999999</v>
       </c>
       <c r="E91" s="31">
-        <v>105.3229</v>
+        <v>105.32680000000001</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="14.1" customHeight="1">
       <c r="B92" s="4">
         <v>2023000406</v>
       </c>
       <c r="C92" s="30" t="s">
         <v>701</v>
       </c>
       <c r="D92" s="31">
-        <v>112.38800000000001</v>
+        <v>112.399</v>
       </c>
       <c r="E92" s="31">
-        <v>104.6296</v>
+        <v>104.6596</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="14.1" customHeight="1">
       <c r="B93" s="4">
         <v>2023000709</v>
       </c>
       <c r="C93" s="30" t="s">
         <v>705</v>
       </c>
       <c r="D93" s="31">
-        <v>112.8113</v>
+        <v>112.83759999999999</v>
       </c>
       <c r="E93" s="31">
-        <v>104.1533</v>
+        <v>104.1532</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="14.1" customHeight="1">
       <c r="B94" s="4">
         <v>2023001012</v>
       </c>
       <c r="C94" s="30" t="s">
         <v>709</v>
       </c>
       <c r="D94" s="31">
-        <v>113.3573</v>
+        <v>113.3527</v>
       </c>
       <c r="E94" s="31">
-        <v>103.8498</v>
+        <v>103.8682</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="18" customHeight="1">
       <c r="B95" s="4">
         <v>2024000103</v>
       </c>
       <c r="C95" s="30" t="s">
         <v>714</v>
       </c>
       <c r="D95" s="31">
-        <v>113.6421</v>
+        <v>113.63549999999999</v>
       </c>
       <c r="E95" s="31">
-        <v>103.7366</v>
+        <v>103.724</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="14.1" customHeight="1">
       <c r="B96" s="4">
         <v>2024000406</v>
       </c>
       <c r="C96" s="30" t="s">
         <v>718</v>
       </c>
       <c r="D96" s="31">
-        <v>114.3871</v>
+        <v>114.3874</v>
       </c>
       <c r="E96" s="31">
-        <v>103.809</v>
+        <v>103.84010000000001</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="14.1" customHeight="1">
       <c r="B97" s="4">
         <v>2024000709</v>
       </c>
       <c r="C97" s="30" t="s">
         <v>722</v>
       </c>
       <c r="D97" s="31">
-        <v>115.6046</v>
+        <v>115.62820000000001</v>
       </c>
       <c r="E97" s="31">
-        <v>104.17910000000001</v>
+        <v>104.1777</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="14.1" customHeight="1">
       <c r="B98" s="4">
         <v>2024001012</v>
       </c>
       <c r="C98" s="30" t="s">
         <v>726</v>
       </c>
       <c r="D98" s="31">
-        <v>116.79040000000001</v>
+        <v>116.7923</v>
       </c>
       <c r="E98" s="31">
-        <v>104.3081</v>
+        <v>104.33069999999999</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="18" customHeight="1">
       <c r="B99" s="4">
         <v>2025000103</v>
       </c>
       <c r="C99" s="30" t="s">
         <v>732</v>
       </c>
       <c r="D99" s="31">
-        <v>118.33669999999999</v>
+        <v>118.3199</v>
       </c>
       <c r="E99" s="31">
-        <v>104.65730000000001</v>
+        <v>104.6634</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="14.1" customHeight="1">
       <c r="B100" s="4">
         <v>2025000406</v>
       </c>
       <c r="C100" s="30" t="s">
         <v>736</v>
       </c>
       <c r="D100" s="31">
-        <v>119.4371</v>
+        <v>119.4556</v>
       </c>
       <c r="E100" s="31">
-        <v>105.0645</v>
+        <v>105.0673</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="14.1" customHeight="1">
       <c r="B101" s="4">
         <v>2025000709</v>
       </c>
       <c r="C101" s="30" t="s">
         <v>740</v>
       </c>
       <c r="D101" s="31">
-        <v>120.2899</v>
+        <v>120.3081</v>
       </c>
       <c r="E101" s="31">
-        <v>105.52419999999999</v>
+        <v>105.58069999999999</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="14.1" customHeight="1">
       <c r="B102" s="4">
         <v>2025001012</v>
       </c>
       <c r="C102" s="30" t="s">
         <v>744</v>
       </c>
       <c r="D102" s="31">
-        <v>121.20489999999999</v>
+        <v>121.3026</v>
       </c>
       <c r="E102" s="31">
-        <v>105.4958</v>
+        <v>105.5474</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="18" customHeight="1">
       <c r="B103" s="4">
         <v>2026000103</v>
       </c>
       <c r="C103" s="30" t="s">
         <v>774</v>
       </c>
       <c r="D103" s="31">
-        <v>121.9543</v>
+        <v>122.1018</v>
       </c>
       <c r="E103" s="31">
-        <v>105.6619</v>
-[...3 lines deleted...]
-      <c r="B104" s="33" t="s">
+        <v>105.8125</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="14.1" customHeight="1">
+      <c r="B104" s="4">
+        <v>2026000406</v>
+      </c>
+      <c r="C104" s="30" t="s">
+        <v>778</v>
+      </c>
+      <c r="D104" s="31">
+        <v>123.09099999999999</v>
+      </c>
+      <c r="E104" s="31">
+        <v>106.2985</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B105" s="33" t="s">
         <v>730</v>
       </c>
-      <c r="C104" s="34"/>
-[...4 lines deleted...]
-      <c r="B105" s="10" t="s">
+      <c r="C105" s="34"/>
+      <c r="D105" s="35"/>
+      <c r="E105" s="35"/>
+    </row>
+    <row r="106" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B106" s="10" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="106" spans="2:5" ht="13.65" customHeight="1">
-      <c r="B106" s="9" t="s">
+    <row r="107" spans="2:5" ht="13.65" customHeight="1">
+      <c r="B107" s="9" t="s">
         <v>615</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D107" s="10"/>
     </row>
     <row r="108" spans="2:5" ht="13.65" customHeight="1">
       <c r="D108" s="10"/>
+    </row>
+    <row r="109" spans="2:5" ht="13.65" customHeight="1">
+      <c r="D109" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B7:B81" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:E35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="26" t="s">
@@ -9146,416 +9199,415 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="28" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>654</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="23" t="s">
         <v>618</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>619</v>
       </c>
       <c r="D7" s="5">
-        <v>99.735799999999998</v>
+        <v>99.733699999999999</v>
       </c>
       <c r="E7" s="5">
-        <v>97.819900000000004</v>
+        <v>97.825999999999993</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="18" customHeight="1">
       <c r="B8" s="23" t="s">
         <v>620</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>621</v>
       </c>
       <c r="D8" s="5">
-        <v>99.332999999999998</v>
+        <v>99.334500000000006</v>
       </c>
       <c r="E8" s="5">
-        <v>98.400499999999994</v>
+        <v>98.409400000000005</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="18" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>622</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>623</v>
       </c>
       <c r="D9" s="5">
-        <v>100.0021</v>
+        <v>100.00620000000001</v>
       </c>
       <c r="E9" s="5">
-        <v>99.657899999999998</v>
+        <v>99.665599999999998</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="18" customHeight="1">
       <c r="B10" s="24" t="s">
         <v>624</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>625</v>
       </c>
       <c r="D10" s="5">
-        <v>100.73820000000001</v>
+        <v>100.73779999999999</v>
       </c>
       <c r="E10" s="5">
-        <v>101.23050000000001</v>
+        <v>101.2373</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="18" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>626</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>627</v>
       </c>
       <c r="D11" s="5">
-        <v>101.60420000000001</v>
+        <v>101.6083</v>
       </c>
       <c r="E11" s="5">
-        <v>102.16200000000001</v>
+        <v>102.17019999999999</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="18" customHeight="1">
       <c r="B12" s="23" t="s">
         <v>628</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>629</v>
       </c>
       <c r="D12" s="5">
-        <v>102.2311</v>
+        <v>102.2332</v>
       </c>
       <c r="E12" s="5">
-        <v>103.0818</v>
+        <v>103.0929</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="18" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>630</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>631</v>
       </c>
       <c r="D13" s="5">
-        <v>101.745</v>
+        <v>101.7407</v>
       </c>
       <c r="E13" s="5">
-        <v>102.0119</v>
+        <v>102.0136</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="18" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>632</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>633</v>
       </c>
       <c r="D14" s="5">
-        <v>98.413200000000003</v>
+        <v>98.418400000000005</v>
       </c>
       <c r="E14" s="5">
-        <v>100.90470000000001</v>
+        <v>100.9175</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="18" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>634</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>635</v>
       </c>
       <c r="D15" s="5">
-        <v>99.1434</v>
+        <v>99.1447</v>
       </c>
       <c r="E15" s="5">
-        <v>103.1478</v>
+        <v>103.1571</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="18" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>636</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>637</v>
       </c>
       <c r="D16" s="5">
-        <v>97.848299999999995</v>
+        <v>97.850099999999998</v>
       </c>
       <c r="E16" s="5">
-        <v>102.4816</v>
+        <v>102.482</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="18" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>638</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>639</v>
       </c>
       <c r="D17" s="5">
-        <v>99.448599999999999</v>
+        <v>99.457899999999995</v>
       </c>
       <c r="E17" s="5">
-        <v>104.649</v>
+        <v>104.66200000000001</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="18" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>640</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>641</v>
       </c>
       <c r="D18" s="5">
-        <v>101.80889999999999</v>
+        <v>101.8027</v>
       </c>
       <c r="E18" s="5">
-        <v>107.4161</v>
+        <v>107.42100000000001</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>642</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>643</v>
       </c>
       <c r="D19" s="5">
-        <v>103.4141</v>
+        <v>103.4173</v>
       </c>
       <c r="E19" s="5">
-        <v>106.8601</v>
+        <v>106.8674</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="18" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>644</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>645</v>
       </c>
       <c r="D20" s="5">
-        <v>103.8471</v>
+        <v>103.8467</v>
       </c>
       <c r="E20" s="5">
-        <v>106.6767</v>
+        <v>106.6936</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="18" customHeight="1">
       <c r="B21" s="23" t="s">
         <v>646</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>647</v>
       </c>
       <c r="D21" s="5">
-        <v>102.88509999999999</v>
+        <v>102.88760000000001</v>
       </c>
       <c r="E21" s="5">
-        <v>106.0277</v>
+        <v>106.029</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="18" customHeight="1">
       <c r="B22" s="24" t="s">
         <v>648</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>649</v>
       </c>
       <c r="D22" s="5">
-        <v>104.0711</v>
+        <v>104.07389999999999</v>
       </c>
       <c r="E22" s="5">
-        <v>106.7039</v>
+        <v>106.71250000000001</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="18" customHeight="1">
       <c r="B23" s="23" t="s">
         <v>650</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>651</v>
       </c>
       <c r="D23" s="5">
-        <v>105.0321</v>
+        <v>105.0317</v>
       </c>
       <c r="E23" s="5">
-        <v>106.9233</v>
+        <v>106.9308</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="18" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>652</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>653</v>
       </c>
       <c r="D24" s="5">
-        <v>105.00069999999999</v>
+        <v>105.0086</v>
       </c>
       <c r="E24" s="5">
-        <v>105.98569999999999</v>
+        <v>106.0026</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="18" customHeight="1">
       <c r="B25" s="4">
         <v>2020000000</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>656</v>
       </c>
       <c r="D25" s="5">
         <v>100</v>
       </c>
       <c r="E25" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="18" customHeight="1">
       <c r="B26" s="4">
         <v>2021000000</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>676</v>
       </c>
       <c r="D26" s="5">
-        <v>102.9569</v>
+        <v>102.95820000000001</v>
       </c>
       <c r="E26" s="5">
-        <v>101.9973</v>
+        <v>102.0052</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="18" customHeight="1">
       <c r="B27" s="4">
         <v>2022000000</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>693</v>
       </c>
       <c r="D27" s="5">
-        <v>108.8556</v>
+        <v>108.8548</v>
       </c>
       <c r="E27" s="5">
-        <v>104.39790000000001</v>
+        <v>104.4036</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="18" customHeight="1">
       <c r="B28" s="4">
         <v>2023000000</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>710</v>
       </c>
       <c r="D28" s="5">
-        <v>112.74339999999999</v>
+        <v>112.746</v>
       </c>
       <c r="E28" s="5">
-        <v>104.4889</v>
+        <v>104.502</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="18" customHeight="1">
       <c r="B29" s="4">
         <v>2024000000</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>727</v>
       </c>
       <c r="D29" s="5">
-        <v>115.10599999999999</v>
+        <v>115.1108</v>
       </c>
       <c r="E29" s="5">
-        <v>104.0082</v>
+        <v>104.0181</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="18" customHeight="1">
       <c r="B30" s="39">
         <v>2025000000</v>
       </c>
       <c r="C30" s="32" t="s">
         <v>745</v>
       </c>
       <c r="D30" s="40">
-        <v>119.8172</v>
+        <v>119.8466</v>
       </c>
       <c r="E30" s="40">
-        <v>105.1855</v>
+        <v>105.21469999999999</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="13.65" customHeight="1">
       <c r="B31" s="33" t="s">
         <v>730</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
     <row r="32" spans="2:5" ht="13.65" customHeight="1">
       <c r="B32" s="10" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="33" spans="2:4" ht="13.65" customHeight="1">
       <c r="B33" s="9" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="34" spans="2:4" ht="13.65" customHeight="1">
       <c r="D34" s="10"/>
     </row>
     <row r="35" spans="2:4" ht="13.65" customHeight="1">
       <c r="D35" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="14"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B7:B24" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86072A2B-2A95-4F21-82EE-E8F1A720AE12}">
-  <sheetPr codeName="Sheet4"/>
   <dimension ref="B1:E35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="5" width="33.6640625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:5" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="26" t="s">
@@ -9587,376 +9639,376 @@
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="6" spans="2:5" ht="47.4" customHeight="1">
       <c r="B6" s="28" t="s">
         <v>457</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>753</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="18" customHeight="1">
       <c r="B7" s="4">
         <v>2002100000</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>754</v>
       </c>
       <c r="D7" s="5">
-        <v>99.652799999999999</v>
+        <v>99.652000000000001</v>
       </c>
       <c r="E7" s="5">
-        <v>97.959599999999995</v>
+        <v>97.967100000000002</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="18" customHeight="1">
       <c r="B8" s="4">
         <v>2003100000</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>755</v>
       </c>
       <c r="D8" s="5">
-        <v>99.567800000000005</v>
+        <v>99.570999999999998</v>
       </c>
       <c r="E8" s="5">
-        <v>98.814899999999994</v>
+        <v>98.821299999999994</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="18" customHeight="1">
       <c r="B9" s="4">
         <v>2004100000</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>756</v>
       </c>
       <c r="D9" s="5">
-        <v>100.02200000000001</v>
+        <v>100.0236</v>
       </c>
       <c r="E9" s="5">
-        <v>99.829400000000007</v>
+        <v>99.840999999999994</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="18" customHeight="1">
       <c r="B10" s="4">
         <v>2005100000</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>757</v>
       </c>
       <c r="D10" s="5">
-        <v>101.05419999999999</v>
+        <v>101.0574</v>
       </c>
       <c r="E10" s="5">
-        <v>101.6525</v>
+        <v>101.65860000000001</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="18" customHeight="1">
       <c r="B11" s="4">
         <v>2006100000</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>758</v>
       </c>
       <c r="D11" s="5">
-        <v>101.76900000000001</v>
+        <v>101.7679</v>
       </c>
       <c r="E11" s="5">
-        <v>102.4543</v>
+        <v>102.4658</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="18" customHeight="1">
       <c r="B12" s="4">
         <v>2007100000</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>759</v>
       </c>
       <c r="D12" s="5">
-        <v>102.373</v>
+        <v>102.3719</v>
       </c>
       <c r="E12" s="5">
-        <v>103.0992</v>
+        <v>103.1026</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="18" customHeight="1">
       <c r="B13" s="4">
         <v>2008100000</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>760</v>
       </c>
       <c r="D13" s="5">
-        <v>100.7196</v>
+        <v>100.7259</v>
       </c>
       <c r="E13" s="5">
-        <v>101.32729999999999</v>
+        <v>101.3389</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="18" customHeight="1">
       <c r="B14" s="4">
         <v>2009100000</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>761</v>
       </c>
       <c r="D14" s="5">
-        <v>98.437299999999993</v>
+        <v>98.436899999999994</v>
       </c>
       <c r="E14" s="5">
-        <v>101.33880000000001</v>
+        <v>101.3471</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="18" customHeight="1">
       <c r="B15" s="4">
         <v>2010100000</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>762</v>
       </c>
       <c r="D15" s="5">
-        <v>98.654700000000005</v>
+        <v>98.657399999999996</v>
       </c>
       <c r="E15" s="5">
-        <v>102.86150000000001</v>
+        <v>102.86579999999999</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="18" customHeight="1">
       <c r="B16" s="4">
         <v>2011100000</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>763</v>
       </c>
       <c r="D16" s="5">
-        <v>98.564999999999998</v>
+        <v>98.566800000000001</v>
       </c>
       <c r="E16" s="5">
-        <v>103.2548</v>
+        <v>103.2655</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="18" customHeight="1">
       <c r="B17" s="4">
         <v>2012100000</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>764</v>
       </c>
       <c r="D17" s="5">
-        <v>99.758899999999997</v>
+        <v>99.757900000000006</v>
       </c>
       <c r="E17" s="5">
-        <v>105.3112</v>
+        <v>105.31489999999999</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="18" customHeight="1">
       <c r="B18" s="4">
         <v>2013100000</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>765</v>
       </c>
       <c r="D18" s="5">
-        <v>102.95610000000001</v>
+        <v>102.9558</v>
       </c>
       <c r="E18" s="5">
-        <v>108.229</v>
+        <v>108.2411</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="18" customHeight="1">
       <c r="B19" s="4">
         <v>2014100000</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>766</v>
       </c>
       <c r="D19" s="5">
-        <v>103.0177</v>
+        <v>103.01909999999999</v>
       </c>
       <c r="E19" s="5">
-        <v>106.0517</v>
+        <v>106.0582</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="18" customHeight="1">
       <c r="B20" s="4">
         <v>2015100000</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>767</v>
       </c>
       <c r="D20" s="5">
-        <v>103.67449999999999</v>
+        <v>103.67740000000001</v>
       </c>
       <c r="E20" s="5">
-        <v>106.59</v>
+        <v>106.5872</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="18" customHeight="1">
       <c r="B21" s="4">
         <v>2016100000</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>768</v>
       </c>
       <c r="D21" s="5">
-        <v>103.01819999999999</v>
+        <v>103.0214</v>
       </c>
       <c r="E21" s="5">
-        <v>106.0065</v>
+        <v>106.02670000000001</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="18" customHeight="1">
       <c r="B22" s="4">
         <v>2017100000</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>769</v>
       </c>
       <c r="D22" s="5">
-        <v>104.3612</v>
+        <v>104.361</v>
       </c>
       <c r="E22" s="5">
-        <v>106.8223</v>
+        <v>106.8292</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="18" customHeight="1">
       <c r="B23" s="4">
         <v>2018100000</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>770</v>
       </c>
       <c r="D23" s="5">
-        <v>105.1473</v>
+        <v>105.1499</v>
       </c>
       <c r="E23" s="5">
-        <v>106.8952</v>
+        <v>106.9012</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="18" customHeight="1">
       <c r="B24" s="4">
         <v>2019100000</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>771</v>
       </c>
       <c r="D24" s="5">
-        <v>104.4113</v>
+        <v>104.4165</v>
       </c>
       <c r="E24" s="5">
-        <v>104.9961</v>
+        <v>105.005</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="18" customHeight="1">
       <c r="B25" s="4">
         <v>2020100000</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>748</v>
       </c>
       <c r="D25" s="5">
-        <v>99.615499999999997</v>
+        <v>99.616799999999998</v>
       </c>
       <c r="E25" s="5">
-        <v>99.560900000000004</v>
+        <v>99.567300000000003</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="18" customHeight="1">
       <c r="B26" s="4">
         <v>2021100000</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>749</v>
       </c>
       <c r="D26" s="5">
-        <v>104.1319</v>
+        <v>104.13200000000001</v>
       </c>
       <c r="E26" s="5">
-        <v>102.4783</v>
+        <v>102.4868</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="18" customHeight="1">
       <c r="B27" s="4">
         <v>2022100000</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>750</v>
       </c>
       <c r="D27" s="5">
-        <v>110.44840000000001</v>
+        <v>110.4447</v>
       </c>
       <c r="E27" s="5">
-        <v>105.003</v>
+        <v>105.00790000000001</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="18" customHeight="1">
       <c r="B28" s="4">
         <v>2023100000</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>751</v>
       </c>
       <c r="D28" s="5">
-        <v>113.0497</v>
+        <v>113.0562</v>
       </c>
       <c r="E28" s="5">
-        <v>104.09229999999999</v>
+        <v>104.10129999999999</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="18" customHeight="1">
       <c r="B29" s="4">
         <v>2024100000</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>752</v>
       </c>
       <c r="D29" s="5">
-        <v>116.27970000000001</v>
+        <v>116.28189999999999</v>
       </c>
       <c r="E29" s="5">
-        <v>104.2383</v>
+        <v>104.253</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="18" customHeight="1">
       <c r="B30" s="4">
         <v>2025100000</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>772</v>
       </c>
       <c r="D30" s="40">
-        <v>120.7216</v>
+        <v>120.792</v>
       </c>
       <c r="E30" s="40">
-        <v>105.4366</v>
+        <v>105.502</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="13.65" customHeight="1">
       <c r="B31" s="33" t="s">
         <v>730</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
     <row r="32" spans="2:5" ht="13.65" customHeight="1">
       <c r="B32" s="10" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="33" spans="2:4" ht="13.65" customHeight="1">
       <c r="B33" s="9" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="34" spans="2:4" ht="13.65" customHeight="1">
       <c r="D34" s="10"/>
     </row>
     <row r="35" spans="2:4" ht="13.65" customHeight="1">
       <c r="D35" s="10"/>
@@ -9981,72 +10033,73 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10068,50 +10121,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -10190,74 +10248,74 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D62E554-828E-47BA-BF75-ADEA2463B1CF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A04084-AF28-4CF4-BD86-9C2563C5663D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9964B6F4-6B80-4657-8581-6544EF3CF97C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AED4696-5785-4C55-8602-9DB7FE16DA6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>