--- v0 (2026-05-18)
+++ v1 (2026-08-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{CEFEEE0E-1F79-486C-A3B0-1DF877624286}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{1DBA4AA9-32BD-4EF3-B9BC-D7C6FCACD23D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{311FF967-407A-4C54-8F52-A968316B3BA9}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{C516F452-C4CB-459D-ADFA-EEA61396188E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C516F452-C4CB-459D-ADFA-EEA61396188E}"/>
   </bookViews>
   <sheets>
     <sheet name="26京都" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'26京都'!$A$1:$Z$41</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'26京都'!$5:$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -868,190 +868,190 @@
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_GEC13" xfId="2" xr:uid="{E269E75D-84A6-44AA-973C-8D02868BA2C3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1113,51 +1113,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1255,1117 +1255,362 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEAB4DB1-9567-4F14-84B1-33AB2654BC4D}">
   <dimension ref="A1:Z41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="3" customWidth="1"/>
-    <col min="2" max="2" width="7.69921875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.75" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" customWidth="1"/>
-    <col min="4" max="5" width="6.3984375" style="3" customWidth="1"/>
-[...760 lines deleted...]
-    <col min="16155" max="16384" width="8.69921875" style="3"/>
+    <col min="4" max="5" width="6.375" style="3" customWidth="1"/>
+    <col min="6" max="8" width="5.75" style="3" customWidth="1"/>
+    <col min="9" max="15" width="6.375" style="3" customWidth="1"/>
+    <col min="16" max="25" width="6.125" style="3" customWidth="1"/>
+    <col min="26" max="26" width="7.75" style="4" customWidth="1"/>
+    <col min="27" max="27" width="8.75" style="3"/>
+    <col min="28" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="58" t="s">
+    <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="61" t="s">
+      <c r="B5" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="64" t="s">
+      <c r="C5" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="66" t="s">
+      <c r="D5" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="67"/>
-[...6 lines deleted...]
-      <c r="L5" s="67"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="12"/>
       <c r="P5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
       <c r="S5" s="14"/>
       <c r="T5" s="14"/>
       <c r="U5" s="14"/>
       <c r="V5" s="14"/>
       <c r="W5" s="15"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="16"/>
-      <c r="Z5" s="68" t="s">
+      <c r="Z5" s="58" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D6" s="71" t="s">
+    <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="76"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="73" t="s">
+      <c r="E6" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="73" t="s">
+      <c r="F6" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="73" t="s">
+      <c r="H6" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="76" t="s">
+      <c r="I6" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="73" t="s">
+      <c r="J6" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="76" t="s">
+      <c r="K6" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="L6" s="73" t="s">
+      <c r="L6" s="63" t="s">
         <v>17</v>
       </c>
       <c r="M6" s="17"/>
       <c r="N6" s="18"/>
       <c r="O6" s="19"/>
-      <c r="P6" s="79" t="s">
+      <c r="P6" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="Q6" s="71" t="s">
+      <c r="Q6" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="71" t="s">
+      <c r="R6" s="61" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="18"/>
-      <c r="T6" s="76" t="s">
+      <c r="T6" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="U6" s="71" t="s">
+      <c r="U6" s="61" t="s">
         <v>21</v>
       </c>
       <c r="V6" s="20"/>
       <c r="W6" s="21"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="Z6" s="69"/>
-[...13 lines deleted...]
-      <c r="L7" s="74"/>
+      <c r="Z6" s="59"/>
+    </row>
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="76"/>
+      <c r="B7" s="79"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="64"/>
       <c r="M7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N7" s="24"/>
       <c r="O7" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="P7" s="80"/>
-[...1 lines deleted...]
-      <c r="R7" s="83"/>
+      <c r="P7" s="70"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
       <c r="S7" s="24"/>
-      <c r="T7" s="77"/>
-      <c r="U7" s="83"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="85"/>
       <c r="V7" s="26"/>
       <c r="W7" s="27"/>
       <c r="X7" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="28"/>
-      <c r="Z7" s="69"/>
-[...13 lines deleted...]
-      <c r="L8" s="74"/>
+      <c r="Z7" s="59"/>
+    </row>
+    <row r="8" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="76"/>
+      <c r="B8" s="79"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
+      <c r="G8" s="64"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="64"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="64"/>
       <c r="M8" s="10"/>
-      <c r="N8" s="73" t="s">
+      <c r="N8" s="63" t="s">
         <v>26</v>
       </c>
       <c r="O8" s="25"/>
-      <c r="P8" s="80"/>
-[...2 lines deleted...]
-      <c r="S8" s="73" t="s">
+      <c r="P8" s="70"/>
+      <c r="Q8" s="85"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="T8" s="77"/>
-[...1 lines deleted...]
-      <c r="V8" s="73" t="s">
+      <c r="T8" s="67"/>
+      <c r="U8" s="85"/>
+      <c r="V8" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="W8" s="81" t="s">
+      <c r="W8" s="71" t="s">
         <v>29</v>
       </c>
       <c r="X8" s="29"/>
       <c r="Y8" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="Z8" s="69"/>
-[...13 lines deleted...]
-      <c r="L9" s="74"/>
+      <c r="Z8" s="59"/>
+    </row>
+    <row r="9" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="76"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="64"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="67"/>
+      <c r="J9" s="64"/>
+      <c r="K9" s="67"/>
+      <c r="L9" s="64"/>
       <c r="M9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="N9" s="85"/>
+      <c r="N9" s="73"/>
       <c r="O9" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="80"/>
-[...6 lines deleted...]
-      <c r="W9" s="81"/>
+      <c r="P9" s="70"/>
+      <c r="Q9" s="85"/>
+      <c r="R9" s="85"/>
+      <c r="S9" s="73"/>
+      <c r="T9" s="67"/>
+      <c r="U9" s="85"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="71"/>
       <c r="X9" s="25" t="s">
         <v>33</v>
       </c>
       <c r="Y9" s="28"/>
-      <c r="Z9" s="69"/>
-[...3 lines deleted...]
-      <c r="B10" s="63"/>
+      <c r="Z9" s="59"/>
+    </row>
+    <row r="10" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="77"/>
+      <c r="B10" s="80"/>
       <c r="C10" s="30" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="75"/>
-[...6 lines deleted...]
-      <c r="L10" s="75"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="68"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="68"/>
+      <c r="L10" s="65"/>
       <c r="M10" s="32"/>
-      <c r="N10" s="86"/>
+      <c r="N10" s="74"/>
       <c r="O10" s="33"/>
       <c r="P10" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="Q10" s="84"/>
-[...5 lines deleted...]
-      <c r="W10" s="82"/>
+      <c r="Q10" s="86"/>
+      <c r="R10" s="86"/>
+      <c r="S10" s="74"/>
+      <c r="T10" s="68"/>
+      <c r="U10" s="86"/>
+      <c r="V10" s="74"/>
+      <c r="W10" s="72"/>
       <c r="X10" s="33"/>
       <c r="Y10" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="Z10" s="70"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="Z10" s="60"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A11" s="35"/>
       <c r="B11" s="36"/>
       <c r="C11" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="37" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="37" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>43</v>
       </c>
       <c r="I11" s="37" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="37" t="s">
         <v>45</v>
@@ -2395,647 +1640,647 @@
         <v>53</v>
       </c>
       <c r="S11" s="37" t="s">
         <v>54</v>
       </c>
       <c r="T11" s="37" t="s">
         <v>55</v>
       </c>
       <c r="U11" s="37" t="s">
         <v>56</v>
       </c>
       <c r="V11" s="37" t="s">
         <v>57</v>
       </c>
       <c r="W11" s="37" t="s">
         <v>58</v>
       </c>
       <c r="X11" s="37" t="s">
         <v>59</v>
       </c>
       <c r="Y11" s="37" t="s">
         <v>60</v>
       </c>
       <c r="Z11" s="38"/>
     </row>
-    <row r="12" spans="1:26" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="23"/>
       <c r="B12" s="39"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="40"/>
       <c r="J12" s="40"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="40"/>
       <c r="Q12" s="40"/>
       <c r="R12" s="40"/>
       <c r="S12" s="40"/>
       <c r="T12" s="40"/>
       <c r="U12" s="40"/>
       <c r="V12" s="40"/>
       <c r="W12" s="40"/>
       <c r="X12" s="40"/>
       <c r="Y12" s="40"/>
       <c r="Z12" s="41"/>
     </row>
-    <row r="13" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="43">
         <v>100</v>
       </c>
       <c r="C13" s="44">
-        <v>949</v>
+        <v>803</v>
       </c>
       <c r="D13" s="44">
-        <v>943</v>
+        <v>797</v>
       </c>
       <c r="E13" s="44">
         <v>126</v>
       </c>
       <c r="F13" s="44">
         <v>0</v>
       </c>
       <c r="G13" s="44">
         <v>0</v>
       </c>
       <c r="H13" s="44">
         <v>2</v>
       </c>
       <c r="I13" s="44">
         <v>5</v>
       </c>
       <c r="J13" s="44">
-        <v>750</v>
+        <v>603</v>
       </c>
       <c r="K13" s="44">
         <v>45</v>
       </c>
       <c r="L13" s="44" t="s">
         <v>62</v>
       </c>
       <c r="M13" s="44">
         <v>1</v>
       </c>
       <c r="N13" s="44">
         <v>1</v>
       </c>
       <c r="O13" s="44" t="s">
         <v>62</v>
       </c>
       <c r="P13" s="44">
         <v>6</v>
       </c>
       <c r="Q13" s="44" t="s">
         <v>63</v>
       </c>
       <c r="R13" s="44" t="s">
         <v>63</v>
       </c>
       <c r="S13" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T13" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U13" s="44">
         <v>2</v>
       </c>
       <c r="V13" s="44">
         <v>2</v>
       </c>
       <c r="W13" s="44">
         <v>0</v>
       </c>
       <c r="X13" s="44">
         <v>4</v>
       </c>
       <c r="Y13" s="44">
         <v>1</v>
       </c>
       <c r="Z13" s="45">
         <v>100</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="47">
         <v>201</v>
       </c>
       <c r="C14" s="48">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D14" s="48">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E14" s="48">
         <v>177</v>
       </c>
       <c r="F14" s="48">
         <v>0</v>
       </c>
       <c r="G14" s="48">
         <v>0</v>
       </c>
       <c r="H14" s="48">
         <v>10</v>
       </c>
       <c r="I14" s="48">
         <v>6</v>
       </c>
       <c r="J14" s="48">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="K14" s="48">
         <v>18</v>
       </c>
       <c r="L14" s="48">
         <v>3</v>
       </c>
       <c r="M14" s="48">
         <v>2</v>
       </c>
       <c r="N14" s="48">
         <v>2</v>
       </c>
       <c r="O14" s="48">
         <v>4</v>
       </c>
       <c r="P14" s="48">
         <v>122</v>
       </c>
       <c r="Q14" s="48">
         <v>7</v>
       </c>
       <c r="R14" s="48">
         <v>10</v>
       </c>
       <c r="S14" s="48" t="s">
         <v>62</v>
       </c>
       <c r="T14" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U14" s="48">
         <v>106</v>
       </c>
       <c r="V14" s="48">
         <v>98</v>
       </c>
       <c r="W14" s="48" t="s">
         <v>62</v>
       </c>
       <c r="X14" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y14" s="48">
         <v>2</v>
       </c>
       <c r="Z14" s="49">
         <v>201</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="42" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="43">
         <v>202</v>
       </c>
       <c r="C15" s="44">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D15" s="44">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E15" s="44">
         <v>67</v>
       </c>
       <c r="F15" s="44">
         <v>0</v>
       </c>
       <c r="G15" s="44">
         <v>0</v>
       </c>
       <c r="H15" s="44">
         <v>2</v>
       </c>
       <c r="I15" s="44">
         <v>5</v>
       </c>
       <c r="J15" s="44">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K15" s="44">
         <v>3</v>
       </c>
       <c r="L15" s="44" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="44">
         <v>2</v>
       </c>
       <c r="N15" s="44">
         <v>2</v>
       </c>
       <c r="O15" s="44" t="s">
         <v>62</v>
       </c>
       <c r="P15" s="44">
         <v>73</v>
       </c>
       <c r="Q15" s="44">
         <v>0</v>
       </c>
       <c r="R15" s="44">
         <v>24</v>
       </c>
       <c r="S15" s="44">
         <v>21</v>
       </c>
       <c r="T15" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U15" s="44">
         <v>50</v>
       </c>
       <c r="V15" s="44">
         <v>50</v>
       </c>
       <c r="W15" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X15" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y15" s="44">
         <v>2</v>
       </c>
       <c r="Z15" s="45">
         <v>202</v>
       </c>
     </row>
-    <row r="16" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="47">
         <v>203</v>
       </c>
       <c r="C16" s="48">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D16" s="48">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E16" s="48">
         <v>151</v>
       </c>
       <c r="F16" s="48">
         <v>0</v>
       </c>
       <c r="G16" s="48">
         <v>0</v>
       </c>
       <c r="H16" s="48">
         <v>7</v>
       </c>
       <c r="I16" s="48">
         <v>2</v>
       </c>
       <c r="J16" s="48">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K16" s="48">
         <v>9</v>
       </c>
       <c r="L16" s="48">
         <v>0</v>
       </c>
       <c r="M16" s="48">
         <v>6</v>
       </c>
       <c r="N16" s="48">
         <v>6</v>
       </c>
       <c r="O16" s="48">
         <v>3</v>
       </c>
       <c r="P16" s="48">
         <v>185</v>
       </c>
       <c r="Q16" s="48">
         <v>5</v>
       </c>
       <c r="R16" s="48">
         <v>158</v>
       </c>
       <c r="S16" s="48">
         <v>142</v>
       </c>
       <c r="T16" s="48">
         <v>0</v>
       </c>
       <c r="U16" s="48">
         <v>23</v>
       </c>
       <c r="V16" s="48">
         <v>22</v>
       </c>
       <c r="W16" s="48">
         <v>0</v>
       </c>
       <c r="X16" s="48">
         <v>0</v>
       </c>
       <c r="Y16" s="48">
         <v>5</v>
       </c>
       <c r="Z16" s="49">
         <v>203</v>
       </c>
     </row>
-    <row r="17" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="43">
         <v>204</v>
       </c>
       <c r="C17" s="44">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D17" s="44">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E17" s="44">
         <v>23</v>
       </c>
       <c r="F17" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="44" t="s">
         <v>63</v>
       </c>
       <c r="H17" s="44">
         <v>0</v>
       </c>
       <c r="I17" s="44">
         <v>1</v>
       </c>
       <c r="J17" s="44">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K17" s="44">
         <v>0</v>
       </c>
       <c r="L17" s="44">
         <v>4</v>
       </c>
       <c r="M17" s="44">
         <v>9</v>
       </c>
       <c r="N17" s="44">
         <v>9</v>
       </c>
       <c r="O17" s="44">
         <v>0</v>
       </c>
       <c r="P17" s="44">
         <v>16</v>
       </c>
       <c r="Q17" s="44">
         <v>0</v>
       </c>
       <c r="R17" s="44">
         <v>4</v>
       </c>
       <c r="S17" s="44" t="s">
         <v>62</v>
       </c>
       <c r="T17" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U17" s="44">
         <v>12</v>
       </c>
       <c r="V17" s="44">
         <v>4</v>
       </c>
       <c r="W17" s="44" t="s">
         <v>62</v>
       </c>
       <c r="X17" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y17" s="44">
         <v>8</v>
       </c>
       <c r="Z17" s="45">
         <v>204</v>
       </c>
     </row>
-    <row r="18" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="46" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="47">
         <v>205</v>
       </c>
       <c r="C18" s="48">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D18" s="48">
         <v>78</v>
       </c>
       <c r="E18" s="48">
         <v>38</v>
       </c>
       <c r="F18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G18" s="48">
         <v>0</v>
       </c>
       <c r="H18" s="48">
         <v>0</v>
       </c>
       <c r="I18" s="48">
         <v>3</v>
       </c>
       <c r="J18" s="48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K18" s="48">
         <v>12</v>
       </c>
       <c r="L18" s="48">
         <v>3</v>
       </c>
       <c r="M18" s="48">
         <v>0</v>
       </c>
       <c r="N18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="O18" s="48">
         <v>0</v>
       </c>
       <c r="P18" s="48">
         <v>5</v>
       </c>
       <c r="Q18" s="48">
         <v>0</v>
       </c>
       <c r="R18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="S18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U18" s="48">
         <v>1</v>
       </c>
       <c r="V18" s="48" t="s">
         <v>62</v>
       </c>
       <c r="W18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X18" s="48">
         <v>4</v>
       </c>
       <c r="Y18" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Z18" s="49">
         <v>205</v>
       </c>
     </row>
-    <row r="19" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="43">
         <v>206</v>
       </c>
       <c r="C19" s="44">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="D19" s="44">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E19" s="44">
         <v>196</v>
       </c>
       <c r="F19" s="44">
         <v>4</v>
       </c>
       <c r="G19" s="44">
         <v>0</v>
       </c>
       <c r="H19" s="44">
         <v>6</v>
       </c>
       <c r="I19" s="44">
         <v>4</v>
       </c>
       <c r="J19" s="44">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="K19" s="44">
         <v>3</v>
       </c>
       <c r="L19" s="44">
         <v>6</v>
       </c>
       <c r="M19" s="44">
         <v>0</v>
       </c>
       <c r="N19" s="44">
         <v>0</v>
       </c>
       <c r="O19" s="44">
         <v>6</v>
       </c>
       <c r="P19" s="44">
         <v>185</v>
       </c>
       <c r="Q19" s="44">
         <v>28</v>
       </c>
       <c r="R19" s="44">
         <v>17</v>
       </c>
       <c r="S19" s="44">
         <v>17</v>
       </c>
       <c r="T19" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U19" s="44">
         <v>140</v>
       </c>
       <c r="V19" s="44">
         <v>58</v>
       </c>
       <c r="W19" s="44" t="s">
         <v>62</v>
       </c>
       <c r="X19" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y19" s="44">
         <v>0</v>
       </c>
       <c r="Z19" s="45">
         <v>206</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="47">
         <v>207</v>
       </c>
       <c r="C20" s="48">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D20" s="48">
         <v>80</v>
       </c>
       <c r="E20" s="48">
         <v>22</v>
       </c>
       <c r="F20" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="48" t="s">
         <v>63</v>
       </c>
       <c r="H20" s="48">
         <v>0</v>
       </c>
       <c r="I20" s="48">
         <v>3</v>
       </c>
       <c r="J20" s="48">
         <v>13</v>
       </c>
       <c r="K20" s="48">
         <v>19</v>
       </c>
@@ -3063,611 +2308,611 @@
       <c r="S20" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T20" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U20" s="48">
         <v>7</v>
       </c>
       <c r="V20" s="48" t="s">
         <v>62</v>
       </c>
       <c r="W20" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X20" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y20" s="48">
         <v>6</v>
       </c>
       <c r="Z20" s="49">
         <v>207</v>
       </c>
     </row>
-    <row r="21" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="43">
         <v>208</v>
       </c>
       <c r="C21" s="44">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" s="44">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E21" s="44">
         <v>8</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="H21" s="44">
         <v>0</v>
       </c>
       <c r="I21" s="44">
         <v>1</v>
       </c>
       <c r="J21" s="44">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K21" s="44">
         <v>1</v>
       </c>
       <c r="L21" s="44">
         <v>2</v>
       </c>
       <c r="M21" s="44">
         <v>0</v>
       </c>
       <c r="N21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="O21" s="44">
         <v>0</v>
       </c>
       <c r="P21" s="44">
         <v>0</v>
       </c>
       <c r="Q21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="R21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="S21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="V21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="W21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X21" s="44">
         <v>0</v>
       </c>
       <c r="Y21" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Z21" s="45">
         <v>208</v>
       </c>
     </row>
-    <row r="22" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="47">
         <v>209</v>
       </c>
       <c r="C22" s="48">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="48">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E22" s="48">
         <v>8</v>
       </c>
       <c r="F22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="48">
         <v>1</v>
       </c>
       <c r="J22" s="48">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K22" s="48">
         <v>1</v>
       </c>
       <c r="L22" s="48" t="s">
         <v>62</v>
       </c>
       <c r="M22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="N22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="O22" s="48" t="s">
         <v>62</v>
       </c>
       <c r="P22" s="48">
         <v>0</v>
       </c>
       <c r="Q22" s="48">
         <v>0</v>
       </c>
       <c r="R22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="S22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="V22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="W22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y22" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Z22" s="49">
         <v>209</v>
       </c>
     </row>
-    <row r="23" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="43">
         <v>210</v>
       </c>
       <c r="C23" s="44">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="D23" s="44">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="E23" s="44">
         <v>30</v>
       </c>
       <c r="F23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G23" s="44">
         <v>0</v>
       </c>
       <c r="H23" s="44">
         <v>0</v>
       </c>
       <c r="I23" s="44">
         <v>1</v>
       </c>
       <c r="J23" s="44">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="K23" s="44">
         <v>5</v>
       </c>
       <c r="L23" s="44" t="s">
         <v>62</v>
       </c>
       <c r="M23" s="44">
         <v>7</v>
       </c>
       <c r="N23" s="44">
         <v>7</v>
       </c>
       <c r="O23" s="44" t="s">
         <v>62</v>
       </c>
       <c r="P23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Q23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="R23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="S23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="V23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="W23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y23" s="44">
         <v>6</v>
       </c>
       <c r="Z23" s="45">
         <v>210</v>
       </c>
     </row>
-    <row r="24" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="47">
         <v>211</v>
       </c>
       <c r="C24" s="48">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D24" s="48">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E24" s="48">
         <v>44</v>
       </c>
       <c r="F24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G24" s="48">
         <v>0</v>
       </c>
       <c r="H24" s="48">
         <v>1</v>
       </c>
       <c r="I24" s="48">
         <v>0</v>
       </c>
       <c r="J24" s="48">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K24" s="48">
         <v>1</v>
       </c>
       <c r="L24" s="48" t="s">
         <v>62</v>
       </c>
       <c r="M24" s="48">
         <v>4</v>
       </c>
       <c r="N24" s="48">
         <v>4</v>
       </c>
       <c r="O24" s="48" t="s">
         <v>62</v>
       </c>
       <c r="P24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Q24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="R24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="S24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="V24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="W24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X24" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y24" s="48">
         <v>4</v>
       </c>
       <c r="Z24" s="49">
         <v>211</v>
       </c>
     </row>
-    <row r="25" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="43">
         <v>212</v>
       </c>
       <c r="C25" s="44">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="D25" s="44">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="E25" s="44">
         <v>305</v>
       </c>
       <c r="F25" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G25" s="44">
         <v>0</v>
       </c>
       <c r="H25" s="44">
         <v>8</v>
       </c>
       <c r="I25" s="44">
         <v>19</v>
       </c>
       <c r="J25" s="44">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="K25" s="44">
         <v>45</v>
       </c>
       <c r="L25" s="44" t="s">
         <v>62</v>
       </c>
       <c r="M25" s="44">
         <v>13</v>
       </c>
       <c r="N25" s="44">
         <v>13</v>
       </c>
       <c r="O25" s="44" t="s">
         <v>62</v>
       </c>
       <c r="P25" s="44">
         <v>68</v>
       </c>
       <c r="Q25" s="44">
         <v>32</v>
       </c>
       <c r="R25" s="44">
         <v>32</v>
       </c>
       <c r="S25" s="44">
         <v>25</v>
       </c>
       <c r="T25" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U25" s="44">
         <v>3</v>
       </c>
       <c r="V25" s="44">
         <v>0</v>
       </c>
       <c r="W25" s="44" t="s">
         <v>62</v>
       </c>
       <c r="X25" s="44">
         <v>1</v>
       </c>
       <c r="Y25" s="44">
         <v>11</v>
       </c>
       <c r="Z25" s="45">
         <v>212</v>
       </c>
     </row>
-    <row r="26" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="46" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="47">
         <v>213</v>
       </c>
       <c r="C26" s="48">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D26" s="48">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E26" s="48">
         <v>182</v>
       </c>
       <c r="F26" s="48">
         <v>0</v>
       </c>
       <c r="G26" s="48">
         <v>0</v>
       </c>
       <c r="H26" s="48">
         <v>13</v>
       </c>
       <c r="I26" s="48">
         <v>3</v>
       </c>
       <c r="J26" s="48">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K26" s="48">
         <v>4</v>
       </c>
       <c r="L26" s="48">
         <v>5</v>
       </c>
       <c r="M26" s="48">
         <v>0</v>
       </c>
       <c r="N26" s="48">
         <v>0</v>
       </c>
       <c r="O26" s="48">
         <v>3</v>
       </c>
       <c r="P26" s="48">
         <v>170</v>
       </c>
       <c r="Q26" s="48">
         <v>21</v>
       </c>
       <c r="R26" s="48">
         <v>60</v>
       </c>
       <c r="S26" s="48">
         <v>48</v>
       </c>
       <c r="T26" s="48" t="s">
         <v>62</v>
       </c>
       <c r="U26" s="48">
         <v>7</v>
       </c>
       <c r="V26" s="48">
         <v>2</v>
       </c>
       <c r="W26" s="48">
         <v>5</v>
       </c>
       <c r="X26" s="48" t="s">
         <v>62</v>
       </c>
       <c r="Y26" s="48">
         <v>0</v>
       </c>
       <c r="Z26" s="49">
         <v>213</v>
       </c>
     </row>
-    <row r="27" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="43">
         <v>214</v>
       </c>
       <c r="C27" s="44">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="D27" s="44">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="E27" s="44">
         <v>64</v>
       </c>
       <c r="F27" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G27" s="44">
         <v>0</v>
       </c>
       <c r="H27" s="44">
         <v>0</v>
       </c>
       <c r="I27" s="44">
         <v>5</v>
       </c>
       <c r="J27" s="44">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="K27" s="44">
         <v>10</v>
       </c>
       <c r="L27" s="44">
         <v>6</v>
       </c>
       <c r="M27" s="44">
         <v>15</v>
       </c>
       <c r="N27" s="44">
         <v>15</v>
       </c>
       <c r="O27" s="44">
         <v>1</v>
       </c>
       <c r="P27" s="44">
         <v>4</v>
       </c>
       <c r="Q27" s="44" t="s">
         <v>63</v>
       </c>
       <c r="R27" s="44">
         <v>4</v>
       </c>
       <c r="S27" s="44" t="s">
         <v>62</v>
       </c>
       <c r="T27" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U27" s="44">
         <v>0</v>
       </c>
       <c r="V27" s="44">
         <v>0</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X27" s="44">
         <v>0</v>
       </c>
       <c r="Y27" s="44">
         <v>13</v>
       </c>
       <c r="Z27" s="45">
         <v>214</v>
       </c>
     </row>
-    <row r="28" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="47">
         <v>303</v>
       </c>
       <c r="C28" s="48">
         <v>7</v>
       </c>
       <c r="D28" s="48">
         <v>7</v>
       </c>
       <c r="E28" s="48">
         <v>1</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="H28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="I28" s="48">
@@ -3703,131 +2948,131 @@
       <c r="S28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="V28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="W28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y28" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Z28" s="49">
         <v>303</v>
       </c>
     </row>
-    <row r="29" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="42" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="43">
         <v>322</v>
       </c>
       <c r="C29" s="44">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="D29" s="44">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="E29" s="44">
         <v>26</v>
       </c>
       <c r="F29" s="44">
         <v>0</v>
       </c>
       <c r="G29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="H29" s="44">
         <v>0</v>
       </c>
       <c r="I29" s="44">
         <v>1</v>
       </c>
       <c r="J29" s="44">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="K29" s="44">
         <v>1</v>
       </c>
       <c r="L29" s="44">
         <v>5</v>
       </c>
       <c r="M29" s="44">
         <v>1</v>
       </c>
       <c r="N29" s="44" t="s">
         <v>62</v>
       </c>
       <c r="O29" s="44">
         <v>0</v>
       </c>
       <c r="P29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Q29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="R29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="S29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="V29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="W29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X29" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y29" s="44">
         <v>1</v>
       </c>
       <c r="Z29" s="45">
         <v>322</v>
       </c>
     </row>
-    <row r="30" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="46" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="47">
         <v>343</v>
       </c>
       <c r="C30" s="48">
         <v>17</v>
       </c>
       <c r="D30" s="48">
         <v>16</v>
       </c>
       <c r="E30" s="48">
         <v>7</v>
       </c>
       <c r="F30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="H30" s="48">
         <v>0</v>
       </c>
       <c r="I30" s="48">
@@ -3863,131 +3108,131 @@
       <c r="S30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="V30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="W30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X30" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y30" s="48">
         <v>1</v>
       </c>
       <c r="Z30" s="49">
         <v>343</v>
       </c>
     </row>
-    <row r="31" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="42" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="43">
         <v>344</v>
       </c>
       <c r="C31" s="44">
         <v>110</v>
       </c>
       <c r="D31" s="44">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E31" s="44">
         <v>12</v>
       </c>
       <c r="F31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="H31" s="44">
         <v>0</v>
       </c>
       <c r="I31" s="44">
         <v>0</v>
       </c>
       <c r="J31" s="44">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K31" s="44">
         <v>1</v>
       </c>
       <c r="L31" s="44" t="s">
         <v>62</v>
       </c>
       <c r="M31" s="44">
         <v>41</v>
       </c>
       <c r="N31" s="44">
         <v>41</v>
       </c>
       <c r="O31" s="44" t="s">
         <v>62</v>
       </c>
       <c r="P31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Q31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="R31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="S31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="V31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y31" s="44">
         <v>36</v>
       </c>
       <c r="Z31" s="45">
         <v>344</v>
       </c>
     </row>
-    <row r="32" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="46" t="s">
         <v>82</v>
       </c>
       <c r="B32" s="47">
         <v>364</v>
       </c>
       <c r="C32" s="48">
         <v>2</v>
       </c>
       <c r="D32" s="48">
         <v>2</v>
       </c>
       <c r="E32" s="48">
         <v>2</v>
       </c>
       <c r="F32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="H32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="I32" s="48" t="s">
@@ -4023,51 +3268,51 @@
       <c r="S32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="V32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="W32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y32" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Z32" s="49">
         <v>364</v>
       </c>
     </row>
-    <row r="33" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="42" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="43">
         <v>365</v>
       </c>
       <c r="C33" s="44">
         <v>210</v>
       </c>
       <c r="D33" s="44">
         <v>118</v>
       </c>
       <c r="E33" s="44">
         <v>8</v>
       </c>
       <c r="F33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="H33" s="44">
         <v>0</v>
       </c>
       <c r="I33" s="44">
@@ -4103,131 +3348,131 @@
       <c r="S33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="V33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y33" s="44">
         <v>92</v>
       </c>
       <c r="Z33" s="45">
         <v>365</v>
       </c>
     </row>
-    <row r="34" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="46" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="47">
         <v>366</v>
       </c>
       <c r="C34" s="48">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="D34" s="48">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="E34" s="48">
         <v>25</v>
       </c>
       <c r="F34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="H34" s="48">
         <v>0</v>
       </c>
       <c r="I34" s="48">
         <v>1</v>
       </c>
       <c r="J34" s="48">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="K34" s="48">
         <v>0</v>
       </c>
       <c r="L34" s="48" t="s">
         <v>62</v>
       </c>
       <c r="M34" s="48">
         <v>0</v>
       </c>
       <c r="N34" s="48">
         <v>0</v>
       </c>
       <c r="O34" s="48" t="s">
         <v>62</v>
       </c>
       <c r="P34" s="48">
         <v>0</v>
       </c>
       <c r="Q34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="R34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="S34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U34" s="48">
         <v>0</v>
       </c>
       <c r="V34" s="48">
         <v>0</v>
       </c>
       <c r="W34" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X34" s="48">
         <v>0</v>
       </c>
       <c r="Y34" s="48">
         <v>0</v>
       </c>
       <c r="Z34" s="49">
         <v>366</v>
       </c>
     </row>
-    <row r="35" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="42" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="43">
         <v>367</v>
       </c>
       <c r="C35" s="44">
         <v>103</v>
       </c>
       <c r="D35" s="44">
         <v>63</v>
       </c>
       <c r="E35" s="44">
         <v>10</v>
       </c>
       <c r="F35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="H35" s="44">
         <v>0</v>
       </c>
       <c r="I35" s="44">
@@ -4263,211 +3508,211 @@
       <c r="S35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="V35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X35" s="44">
         <v>1</v>
       </c>
       <c r="Y35" s="44">
         <v>40</v>
       </c>
       <c r="Z35" s="45">
         <v>367</v>
       </c>
     </row>
-    <row r="36" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="46" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="47">
         <v>407</v>
       </c>
       <c r="C36" s="48">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="D36" s="48">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E36" s="48">
         <v>86</v>
       </c>
       <c r="F36" s="48">
         <v>0</v>
       </c>
       <c r="G36" s="48">
         <v>1</v>
       </c>
       <c r="H36" s="48">
         <v>11</v>
       </c>
       <c r="I36" s="48">
         <v>2</v>
       </c>
       <c r="J36" s="48">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="K36" s="48">
         <v>7</v>
       </c>
       <c r="L36" s="48" t="s">
         <v>62</v>
       </c>
       <c r="M36" s="48">
         <v>0</v>
       </c>
       <c r="N36" s="48" t="s">
         <v>63</v>
       </c>
       <c r="O36" s="48" t="s">
         <v>62</v>
       </c>
       <c r="P36" s="48">
         <v>360</v>
       </c>
       <c r="Q36" s="48">
         <v>51</v>
       </c>
       <c r="R36" s="48">
         <v>102</v>
       </c>
       <c r="S36" s="48">
         <v>93</v>
       </c>
       <c r="T36" s="48" t="s">
         <v>62</v>
       </c>
       <c r="U36" s="48">
         <v>204</v>
       </c>
       <c r="V36" s="48" t="s">
         <v>62</v>
       </c>
       <c r="W36" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X36" s="48" t="s">
         <v>62</v>
       </c>
       <c r="Y36" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Z36" s="49">
         <v>407</v>
       </c>
     </row>
-    <row r="37" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="42" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="43">
         <v>463</v>
       </c>
       <c r="C37" s="44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D37" s="44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" s="44">
         <v>12</v>
       </c>
       <c r="F37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="G37" s="44">
         <v>0</v>
       </c>
       <c r="H37" s="44">
         <v>0</v>
       </c>
       <c r="I37" s="44">
         <v>0</v>
       </c>
       <c r="J37" s="44">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="L37" s="44">
         <v>0</v>
       </c>
       <c r="M37" s="44">
         <v>0</v>
       </c>
       <c r="N37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="O37" s="44">
         <v>0</v>
       </c>
       <c r="P37" s="44">
         <v>3</v>
       </c>
       <c r="Q37" s="44">
         <v>3</v>
       </c>
       <c r="R37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="S37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="T37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="U37" s="44">
         <v>0</v>
       </c>
       <c r="V37" s="44">
         <v>0</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="X37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>63</v>
       </c>
       <c r="Z37" s="45">
         <v>463</v>
       </c>
     </row>
-    <row r="38" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="46" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="47">
         <v>465</v>
       </c>
       <c r="C38" s="48">
         <v>119</v>
       </c>
       <c r="D38" s="48">
         <v>119</v>
       </c>
       <c r="E38" s="48">
         <v>81</v>
       </c>
       <c r="F38" s="48" t="s">
         <v>63</v>
       </c>
       <c r="G38" s="48">
         <v>0</v>
       </c>
       <c r="H38" s="48">
         <v>3</v>
       </c>
       <c r="I38" s="48">
@@ -4503,109 +3748,109 @@
       <c r="S38" s="48" t="s">
         <v>63</v>
       </c>
       <c r="T38" s="48" t="s">
         <v>63</v>
       </c>
       <c r="U38" s="48">
         <v>0</v>
       </c>
       <c r="V38" s="48">
         <v>0</v>
       </c>
       <c r="W38" s="48" t="s">
         <v>63</v>
       </c>
       <c r="X38" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Y38" s="48" t="s">
         <v>63</v>
       </c>
       <c r="Z38" s="49">
         <v>465</v>
       </c>
     </row>
-    <row r="39" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="50"/>
       <c r="B39" s="51"/>
       <c r="C39" s="52"/>
       <c r="D39" s="52"/>
       <c r="E39" s="52"/>
       <c r="F39" s="52"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="52"/>
       <c r="K39" s="53"/>
       <c r="L39" s="53"/>
       <c r="M39" s="53"/>
       <c r="N39" s="53"/>
       <c r="O39" s="53"/>
       <c r="P39" s="54"/>
       <c r="Q39" s="54"/>
       <c r="R39" s="54"/>
       <c r="S39" s="54"/>
       <c r="T39" s="54"/>
       <c r="U39" s="54"/>
       <c r="V39" s="54"/>
       <c r="W39" s="54"/>
       <c r="X39" s="55"/>
       <c r="Y39" s="54"/>
       <c r="Z39" s="56"/>
     </row>
-    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A40" s="57"/>
     </row>
-    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="C5:C9"/>
+    <mergeCell ref="D5:L5"/>
     <mergeCell ref="V8:V10"/>
     <mergeCell ref="Q6:Q10"/>
     <mergeCell ref="R6:R10"/>
     <mergeCell ref="T6:T10"/>
     <mergeCell ref="U6:U10"/>
-    <mergeCell ref="N8:N10"/>
-[...4 lines deleted...]
-    <mergeCell ref="D5:L5"/>
     <mergeCell ref="Z5:Z10"/>
     <mergeCell ref="D6:D9"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F6:F10"/>
     <mergeCell ref="G6:G10"/>
     <mergeCell ref="H6:H10"/>
     <mergeCell ref="I6:I10"/>
     <mergeCell ref="J6:J10"/>
     <mergeCell ref="K6:K10"/>
     <mergeCell ref="L6:L10"/>
     <mergeCell ref="P6:P9"/>
     <mergeCell ref="W8:W10"/>
+    <mergeCell ref="N8:N10"/>
+    <mergeCell ref="S8:S10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="10" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>