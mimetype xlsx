--- v0 (2026-05-14)
+++ v1 (2026-10-08)
@@ -1,71 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20371"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FA25D09-0E93-4C8B-B18E-06B83C274E93}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="13_ncr:1_{2FA25D09-0E93-4C8B-B18E-06B83C274E93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6A41974-761C-4C9A-9661-60A33E8E4066}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第５表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第５表!$B$2:$K$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">第５表!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="26">
   <si>
     <t>第５表 【恩給種類別の平均年齢】</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>一般文官</t>
     <rPh sb="0" eb="2">
       <t>イッパン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ブン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -273,62 +277,81 @@
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>平成25年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>平成24年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＊</t>
+  </si>
+  <si>
+    <t>＊該当者が極少数のため、秘匿しています。</t>
+    <rPh sb="1" eb="4">
+      <t>ガイトウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゴク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ショウスウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヒトク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Yu Gothic Light"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
@@ -354,50 +377,57 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1" tint="0.499984740745262"/>
+      <name val="游明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
@@ -612,51 +642,51 @@
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal style="hair">
         <color auto="1"/>
       </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -683,70 +713,76 @@
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -972,50 +1008,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" style="1" customWidth="1"/>
     <col min="3" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="23"/>
     </row>
     <row r="2" spans="1:11" ht="22.5">
       <c r="B2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
@@ -1041,176 +1080,181 @@
       <c r="F5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="B6" s="5"/>
       <c r="C6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="14">
-        <v>98.039215686274517</v>
+        <v>98</v>
       </c>
       <c r="E6" s="14">
-        <v>88.233333333333334</v>
-[...2 lines deleted...]
-        <v>93.5</v>
+        <v>88.2</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>24</v>
       </c>
       <c r="G6" s="22"/>
       <c r="H6" s="14">
-        <v>93.27430093209054</v>
+        <v>93.3</v>
       </c>
       <c r="I6" s="14">
-        <v>93.204301075268816</v>
+        <v>93.2</v>
       </c>
       <c r="J6" s="14">
         <v>91.6</v>
       </c>
       <c r="K6" s="15">
-        <v>93.302334784329247</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="16">
-        <v>100.65141811527904</v>
+        <v>100.7</v>
       </c>
       <c r="E7" s="16">
-        <v>97.949367088607602</v>
+        <v>97.9</v>
       </c>
       <c r="F7" s="16">
-        <v>98.129921259842519</v>
+        <v>98.1</v>
       </c>
       <c r="G7" s="16">
         <v>95.3</v>
       </c>
       <c r="H7" s="16">
-        <v>94.867133830076966</v>
+        <v>94.9</v>
       </c>
       <c r="I7" s="16">
-        <v>93.654155042691684</v>
+        <v>93.7</v>
       </c>
       <c r="J7" s="16">
-        <v>93.557918013267567</v>
+        <v>93.6</v>
       </c>
       <c r="K7" s="17">
-        <v>94.862690188877224</v>
+        <v>94.9</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="B8" s="6"/>
       <c r="C8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="18">
-        <v>100.61141141141141</v>
+        <v>100.6</v>
       </c>
       <c r="E8" s="18">
-        <v>96.857677902621717</v>
+        <v>96.9</v>
       </c>
       <c r="F8" s="18">
-        <v>98.111764705882351</v>
+        <v>98.1</v>
       </c>
       <c r="G8" s="18">
         <v>95.3</v>
       </c>
       <c r="H8" s="18">
-        <v>94.840145595656196</v>
+        <v>94.8</v>
       </c>
       <c r="I8" s="18">
-        <v>93.647191011235961</v>
+        <v>93.6</v>
       </c>
       <c r="J8" s="18">
-        <v>93.556254248810333</v>
+        <v>93.6</v>
       </c>
       <c r="K8" s="19">
-        <v>94.837252511176914</v>
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="K9" s="24" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="2" customFormat="1" ht="30">
       <c r="C10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="B11" s="5"/>
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="14">
         <v>97.6</v>
       </c>
       <c r="E11" s="14">
         <v>87.5</v>
       </c>
-      <c r="F11" s="14">
-        <v>92.5</v>
+      <c r="F11" s="25" t="s">
+        <v>24</v>
       </c>
       <c r="G11" s="22"/>
       <c r="H11" s="14">
         <v>93.2</v>
       </c>
       <c r="I11" s="14">
         <v>92.9</v>
       </c>
       <c r="J11" s="14">
         <v>91.6</v>
       </c>
       <c r="K11" s="15">
         <v>93.2</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="16">
         <v>99.8</v>
       </c>
@@ -1223,69 +1267,74 @@
       <c r="G12" s="16">
         <v>94.5</v>
       </c>
       <c r="H12" s="16">
         <v>94.3</v>
       </c>
       <c r="I12" s="16">
         <v>93.6</v>
       </c>
       <c r="J12" s="16">
         <v>93</v>
       </c>
       <c r="K12" s="17">
         <v>94.3</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" s="6"/>
       <c r="C13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="18">
         <v>99.8</v>
       </c>
       <c r="E13" s="18">
-        <v>96.2</v>
+        <v>96.4</v>
       </c>
       <c r="F13" s="18">
         <v>97.2</v>
       </c>
       <c r="G13" s="18">
         <v>94.5</v>
       </c>
       <c r="H13" s="18">
-        <v>94.2</v>
+        <v>94.3</v>
       </c>
       <c r="I13" s="18">
         <v>93.6</v>
       </c>
       <c r="J13" s="18">
         <v>93</v>
       </c>
       <c r="K13" s="19">
         <v>94.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="K14" s="24" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="2" customFormat="1" ht="30">
       <c r="C15" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="10" t="s">
@@ -2199,77 +2248,333 @@
       <c r="E53" s="18">
         <v>90.9</v>
       </c>
       <c r="F53" s="18">
         <v>91.3</v>
       </c>
       <c r="G53" s="18">
         <v>88.1</v>
       </c>
       <c r="H53" s="18">
         <v>88.7</v>
       </c>
       <c r="I53" s="18">
         <v>91.4</v>
       </c>
       <c r="J53" s="18">
         <v>88</v>
       </c>
       <c r="K53" s="19">
         <v>89.5</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="78" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="64" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="29" min="1" max="10" man="1"/>
   </rowBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101006C665885BDE2464A9D221A924C5DA9A0" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64aa42a41241007e400f798dfe2c363b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ca45c68cce456798470d2d6411e794b" ns2:_="" ns3:_="">
+    <xsd:import namespace="ce684d78-fb57-419e-a399-10932bd5de13"/>
+    <xsd:import namespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce684d78-fb57-419e-a399-10932bd5de13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e7354758-5a4c-4fb8-98f0-eede2cc41e25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce684d78-fb57-419e-a399-10932bd5de13">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DB540DB-39BB-413D-AF05-DABCCB4973BB}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9613E9-E601-4ACE-ADD7-4F3A08D4D041}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C637E60F-F505-49F8-BCDC-DF98D28B9B66}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>第５表</vt:lpstr>
       <vt:lpstr>第５表!Print_Area</vt:lpstr>
       <vt:lpstr>第５表!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101006C665885BDE2464A9D221A924C5DA9A0</vt:lpwstr>
+  </property>
+</Properties>
+</file>