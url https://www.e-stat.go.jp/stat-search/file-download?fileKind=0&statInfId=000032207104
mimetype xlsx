--- v0 (2026-05-16)
+++ v1 (2026-10-08)
@@ -1,107 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20371"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{139F01C1-792F-480B-A6E2-CE076AAB2774}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="23" documentId="13_ncr:1_{139F01C1-792F-480B-A6E2-CE076AAB2774}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0DF7952D-AEE1-427E-BA1F-ABDCA9E476B6}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第４表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">第４表!$B$2:$M$84</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">第４表!$B$2:$M$85</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">第４表!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M11" i="1" l="1"/>
   <c r="M10" i="1"/>
   <c r="M9" i="1"/>
   <c r="M8" i="1"/>
   <c r="M7" i="1"/>
   <c r="M6" i="1"/>
   <c r="K11" i="1"/>
   <c r="K10" i="1"/>
   <c r="K9" i="1"/>
   <c r="K8" i="1"/>
   <c r="K7" i="1"/>
   <c r="K6" i="1"/>
   <c r="I11" i="1"/>
   <c r="I10" i="1"/>
   <c r="I9" i="1"/>
   <c r="I8" i="1"/>
   <c r="I7" i="1"/>
   <c r="I6" i="1"/>
   <c r="G11" i="1"/>
   <c r="G10" i="1"/>
   <c r="G9" i="1"/>
   <c r="G8" i="1"/>
   <c r="G7" i="1"/>
   <c r="G6" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="24">
   <si>
     <t>第４表 【恩給種類別・公務員の種類別の受給者数・割合】</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>普通恩給</t>
     <rPh sb="0" eb="2">
       <t>フツウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>オンキュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>増加恩給</t>
     <rPh sb="0" eb="2">
       <t>ゾウカ</t>
     </rPh>
@@ -269,60 +284,63 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>平成24年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※ （    ）内は恩給種類別の割合</t>
     <rPh sb="8" eb="9">
       <t>ナイ</t>
     </rPh>
     <rPh sb="10" eb="15">
       <t>オンキュウシュルイベツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ワリアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※　割合（%）は小数点以下第２位を四捨五入しているため、合計が100とはならない場合があります。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="177" formatCode="\(0.0%\)"/>
+    <numFmt numFmtId="176" formatCode="\(0.0%\)"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
@@ -353,50 +371,57 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Yu Gothic"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -626,151 +651,154 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -996,2578 +1024,2839 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:M84"/>
+  <dimension ref="B2:M85"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.4140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" style="1"/>
     <col min="5" max="5" width="8.33203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.6640625" style="1"/>
     <col min="7" max="7" width="8.33203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" style="1"/>
     <col min="9" max="9" width="8.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.6640625" style="1"/>
     <col min="11" max="11" width="8.33203125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.6640625" style="1"/>
     <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:13" ht="22.5">
-      <c r="B2" s="23" t="s">
-[...12 lines deleted...]
-      <c r="M2" s="25"/>
+      <c r="B2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="21"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="4" spans="2:13">
       <c r="M4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="6"/>
       <c r="L5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="2:13">
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D6" s="14">
         <v>2</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="13">
         <f>D6/$L6</f>
         <v>6.8259385665529011E-3</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F6" s="14">
         <v>156</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="13">
         <f t="shared" ref="G6:G11" si="0">F6/$L6</f>
         <v>0.53242320819112632</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="14">
         <v>135</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="13">
         <f t="shared" ref="I6:I11" si="1">H6/$L6</f>
         <v>0.46075085324232085</v>
       </c>
-      <c r="J6" s="17">
-[...2 lines deleted...]
-      <c r="K6" s="16">
+      <c r="J6" s="14">
+        <v>0</v>
+      </c>
+      <c r="K6" s="13">
         <f t="shared" ref="K6:K11" si="2">J6/$L6</f>
         <v>0</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="17">
         <v>293</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="13">
         <f t="shared" ref="M6:M11" si="3">L6/$L6</f>
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:13">
-      <c r="B7" s="12"/>
+      <c r="B7" s="26"/>
       <c r="C7" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="15">
         <v>2</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="11">
         <f t="shared" ref="E7:E11" si="4">D7/$L7</f>
         <v>0.2</v>
       </c>
-      <c r="F7" s="18">
-[...2 lines deleted...]
-      <c r="G7" s="14">
+      <c r="F7" s="15">
+        <v>0</v>
+      </c>
+      <c r="G7" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="15">
         <v>8</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="11">
         <f t="shared" si="1"/>
         <v>0.8</v>
       </c>
-      <c r="J7" s="18">
-[...2 lines deleted...]
-      <c r="K7" s="14">
+      <c r="J7" s="15">
+        <v>0</v>
+      </c>
+      <c r="K7" s="11">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="18">
         <v>10</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="11">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:13">
-      <c r="B8" s="12"/>
+      <c r="B8" s="26"/>
       <c r="C8" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="15">
         <v>171</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="11">
         <f t="shared" si="4"/>
         <v>5.3287628544717983E-2</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="15">
         <v>913</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="11">
         <f t="shared" si="0"/>
         <v>0.2845123091305703</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="15">
         <v>2117</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="11">
         <f t="shared" si="1"/>
         <v>0.65970707385478344</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="15">
         <v>8</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="11">
         <f t="shared" si="2"/>
         <v>2.4929884699283265E-3</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="18">
         <v>3209</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="11">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:13">
-      <c r="B9" s="12"/>
+      <c r="B9" s="26"/>
       <c r="C9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="15">
         <v>3</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="11">
         <f t="shared" si="4"/>
         <v>3.4883720930232558E-2</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="15">
         <v>13</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="11">
         <f t="shared" si="0"/>
         <v>0.15116279069767441</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="15">
         <v>70</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="11">
         <f t="shared" si="1"/>
         <v>0.81395348837209303</v>
       </c>
-      <c r="J9" s="18">
-[...2 lines deleted...]
-      <c r="K9" s="14">
+      <c r="J9" s="15">
+        <v>0</v>
+      </c>
+      <c r="K9" s="11">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="18">
         <v>86</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="11">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="2:13">
-      <c r="B10" s="12"/>
+      <c r="B10" s="26"/>
       <c r="C10" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="18">
-[...2 lines deleted...]
-      <c r="E10" s="14">
+      <c r="D10" s="15">
+        <v>0</v>
+      </c>
+      <c r="E10" s="11">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F10" s="18">
-[...2 lines deleted...]
-      <c r="G10" s="14">
+      <c r="F10" s="15">
+        <v>0</v>
+      </c>
+      <c r="G10" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H10" s="18">
-[...2 lines deleted...]
-      <c r="I10" s="14">
+      <c r="H10" s="15">
+        <v>1</v>
+      </c>
+      <c r="I10" s="11">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="J10" s="18">
-[...2 lines deleted...]
-      <c r="K10" s="14">
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="K10" s="11">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L10" s="21">
-[...2 lines deleted...]
-      <c r="M10" s="14">
+      <c r="L10" s="18">
+        <v>1</v>
+      </c>
+      <c r="M10" s="11">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="2:13">
-      <c r="B11" s="13"/>
+      <c r="B11" s="27"/>
       <c r="C11" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="16">
         <v>178</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="12">
         <f t="shared" si="4"/>
         <v>4.9458182828563492E-2</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="16">
         <v>1082</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="12">
         <f t="shared" si="0"/>
         <v>0.3006390664073354</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H11" s="16">
         <v>2331</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="12">
         <f t="shared" si="1"/>
         <v>0.64767991108641287</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="16">
         <v>8</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="12">
         <f t="shared" si="2"/>
         <v>2.2228396776882466E-3</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="19">
         <v>3599</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="12">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="2:13">
-      <c r="M12" s="26"/>
+      <c r="M12" s="23"/>
     </row>
     <row r="13" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K13" s="6"/>
       <c r="L13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="2:13">
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="14">
         <v>2</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="14">
         <v>192</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="13">
         <v>0.52300000000000002</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="14">
         <v>173</v>
       </c>
-      <c r="I14" s="16">
-[...8 lines deleted...]
-      <c r="L14" s="20">
+      <c r="I14" s="13">
+        <v>0.47099999999999997</v>
+      </c>
+      <c r="J14" s="14">
+        <v>0</v>
+      </c>
+      <c r="K14" s="13">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
         <v>367</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="2:13">
-      <c r="B15" s="12"/>
+      <c r="B15" s="26"/>
       <c r="C15" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="15">
         <v>2</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="11">
         <v>0.182</v>
       </c>
-      <c r="F15" s="18">
-[...5 lines deleted...]
-      <c r="H15" s="18">
+      <c r="F15" s="15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>0</v>
+      </c>
+      <c r="H15" s="15">
         <v>9</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="11">
         <v>0.81799999999999995</v>
       </c>
-      <c r="J15" s="18">
-[...5 lines deleted...]
-      <c r="L15" s="21">
+      <c r="J15" s="15">
+        <v>0</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
         <v>11</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:13">
-      <c r="B16" s="12"/>
+      <c r="B16" s="26"/>
       <c r="C16" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="15">
         <v>210</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="11">
         <v>5.5E-2</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F16" s="15">
         <v>1110</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="11">
         <v>0.28999999999999998</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H16" s="15">
         <v>2501</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="11">
         <v>0.65300000000000002</v>
       </c>
-      <c r="J16" s="18">
+      <c r="J16" s="15">
         <v>8</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="11">
         <v>1.5105740181268882E-3</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="18">
         <v>3829</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="2:13">
-      <c r="B17" s="12"/>
+      <c r="B17" s="26"/>
       <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="15">
         <v>4</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="11">
         <v>0.04</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F17" s="15">
         <v>14</v>
       </c>
-      <c r="G17" s="14">
-[...2 lines deleted...]
-      <c r="H17" s="18">
+      <c r="G17" s="11">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="H17" s="15">
         <v>83</v>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="11">
         <v>0.82199999999999995</v>
       </c>
-      <c r="J17" s="18">
-[...5 lines deleted...]
-      <c r="L17" s="21">
+      <c r="J17" s="15">
+        <v>0</v>
+      </c>
+      <c r="K17" s="11">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18">
         <v>101</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="2:13">
-      <c r="B18" s="12"/>
+      <c r="B18" s="26"/>
       <c r="C18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="18">
-[...11 lines deleted...]
-      <c r="H18" s="18">
+      <c r="D18" s="15">
+        <v>0</v>
+      </c>
+      <c r="E18" s="11">
+        <v>0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>0</v>
+      </c>
+      <c r="H18" s="15">
         <v>2</v>
       </c>
-      <c r="I18" s="14">
-[...8 lines deleted...]
-      <c r="L18" s="21">
+      <c r="I18" s="11">
+        <v>1</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0</v>
+      </c>
+      <c r="L18" s="18">
         <v>2</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M18" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="2:13">
-      <c r="B19" s="13"/>
+      <c r="B19" s="27"/>
       <c r="C19" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="19">
+      <c r="D19" s="16">
         <v>218</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="12">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="F19" s="19">
+      <c r="F19" s="16">
         <v>1316</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="12">
         <v>0.30499999999999999</v>
       </c>
-      <c r="H19" s="19">
+      <c r="H19" s="16">
         <v>2768</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="12">
         <v>0.64200000000000002</v>
       </c>
-      <c r="J19" s="19">
+      <c r="J19" s="16">
         <v>8</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="12">
         <v>1.5082956259E-3</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="19">
         <v>4310</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="6"/>
       <c r="J21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K21" s="6"/>
       <c r="L21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="2:13">
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D22" s="14">
         <v>3</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E22" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="14">
         <v>247</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G22" s="13">
         <v>0.51400000000000001</v>
       </c>
-      <c r="H22" s="17">
+      <c r="H22" s="14">
         <v>231</v>
       </c>
-      <c r="I22" s="16">
+      <c r="I22" s="13">
         <v>0.479608482871</v>
       </c>
-      <c r="J22" s="17">
-[...5 lines deleted...]
-      <c r="L22" s="20">
+      <c r="J22" s="14">
+        <v>0</v>
+      </c>
+      <c r="K22" s="13">
+        <v>0</v>
+      </c>
+      <c r="L22" s="17">
         <v>481</v>
       </c>
-      <c r="M22" s="16">
+      <c r="M22" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="2:13">
-      <c r="B23" s="12"/>
+      <c r="B23" s="26"/>
       <c r="C23" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="18">
+      <c r="D23" s="15">
         <v>2</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="11">
         <v>0.2</v>
       </c>
-      <c r="F23" s="18">
-[...5 lines deleted...]
-      <c r="H23" s="18">
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="15">
         <v>8</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="11">
         <v>0.8</v>
       </c>
-      <c r="J23" s="18">
-[...5 lines deleted...]
-      <c r="L23" s="21">
+      <c r="J23" s="15">
+        <v>0</v>
+      </c>
+      <c r="K23" s="11">
+        <v>0</v>
+      </c>
+      <c r="L23" s="18">
         <v>10</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M23" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="2:13">
-      <c r="B24" s="12"/>
+      <c r="B24" s="26"/>
       <c r="C24" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="15">
         <v>253</v>
       </c>
-      <c r="E24" s="14">
-[...2 lines deleted...]
-      <c r="F24" s="18">
+      <c r="E24" s="11">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="F24" s="15">
         <v>1297</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="11">
         <v>0.28999999999999998</v>
       </c>
-      <c r="H24" s="18">
+      <c r="H24" s="15">
         <v>2918</v>
       </c>
-      <c r="I24" s="14">
+      <c r="I24" s="11">
         <v>0.65200000000000002</v>
       </c>
-      <c r="J24" s="18">
+      <c r="J24" s="15">
         <v>9</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="11">
         <v>1.5105740181268882E-3</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L24" s="18">
         <v>4477</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M24" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="2:13">
-      <c r="B25" s="12"/>
+      <c r="B25" s="26"/>
       <c r="C25" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D25" s="15">
         <v>6</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="11">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="F25" s="18">
+      <c r="F25" s="15">
         <v>16</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="11">
         <v>0.13700000000000001</v>
       </c>
-      <c r="H25" s="18">
+      <c r="H25" s="15">
         <v>95</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="11">
         <v>0.81200000000000006</v>
       </c>
-      <c r="J25" s="18">
-[...5 lines deleted...]
-      <c r="L25" s="21">
+      <c r="J25" s="15">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
         <v>117</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="2:13">
-      <c r="B26" s="12"/>
+      <c r="B26" s="26"/>
       <c r="C26" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D26" s="18">
-[...11 lines deleted...]
-      <c r="H26" s="18">
+      <c r="D26" s="15">
+        <v>0</v>
+      </c>
+      <c r="E26" s="11">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="11">
+        <v>0</v>
+      </c>
+      <c r="H26" s="15">
         <v>2</v>
       </c>
-      <c r="I26" s="14">
-[...8 lines deleted...]
-      <c r="L26" s="21">
+      <c r="I26" s="11">
+        <v>1</v>
+      </c>
+      <c r="J26" s="15">
+        <v>0</v>
+      </c>
+      <c r="K26" s="11">
+        <v>0</v>
+      </c>
+      <c r="L26" s="18">
         <v>2</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="2:13">
-      <c r="B27" s="13"/>
+      <c r="B27" s="27"/>
       <c r="C27" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D27" s="19">
+      <c r="D27" s="16">
         <v>264</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="12">
         <v>5.1999999999999998E-2</v>
       </c>
-      <c r="F27" s="19">
+      <c r="F27" s="16">
         <v>1560</v>
       </c>
-      <c r="G27" s="15">
-[...2 lines deleted...]
-      <c r="H27" s="19">
+      <c r="G27" s="12">
+        <v>0.307</v>
+      </c>
+      <c r="H27" s="16">
         <v>3254</v>
       </c>
-      <c r="I27" s="15">
+      <c r="I27" s="12">
         <v>0.64</v>
       </c>
-      <c r="J27" s="19">
+      <c r="J27" s="16">
         <v>9</v>
       </c>
-      <c r="K27" s="15">
+      <c r="K27" s="12">
         <v>1.5082956259E-3</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="19">
         <v>5087</v>
       </c>
-      <c r="M27" s="15">
+      <c r="M27" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D29" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I29" s="6"/>
       <c r="J29" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K29" s="6"/>
       <c r="L29" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="2:13">
-      <c r="B30" s="11" t="s">
+      <c r="B30" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D30" s="17">
+      <c r="D30" s="14">
         <v>3</v>
       </c>
-      <c r="E30" s="16">
-[...2 lines deleted...]
-      <c r="F30" s="17">
+      <c r="E30" s="13">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F30" s="14">
         <v>316</v>
       </c>
-      <c r="G30" s="16">
-[...2 lines deleted...]
-      <c r="H30" s="17">
+      <c r="G30" s="13">
+        <v>0.51500000000000001</v>
+      </c>
+      <c r="H30" s="14">
         <v>294</v>
       </c>
-      <c r="I30" s="16">
-[...8 lines deleted...]
-      <c r="L30" s="20">
+      <c r="I30" s="13">
+        <v>0.48</v>
+      </c>
+      <c r="J30" s="14">
+        <v>0</v>
+      </c>
+      <c r="K30" s="13">
+        <v>0</v>
+      </c>
+      <c r="L30" s="17">
         <v>613</v>
       </c>
-      <c r="M30" s="16">
+      <c r="M30" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="2:13">
-      <c r="B31" s="12"/>
+      <c r="B31" s="26"/>
       <c r="C31" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="18">
+      <c r="D31" s="15">
         <v>2</v>
       </c>
-      <c r="E31" s="14">
-[...8 lines deleted...]
-      <c r="H31" s="18">
+      <c r="E31" s="11">
+        <v>0.182</v>
+      </c>
+      <c r="F31" s="15">
+        <v>1</v>
+      </c>
+      <c r="G31" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="H31" s="15">
         <v>8</v>
       </c>
-      <c r="I31" s="14">
-[...8 lines deleted...]
-      <c r="L31" s="21">
+      <c r="I31" s="11">
+        <v>0.72699999999999998</v>
+      </c>
+      <c r="J31" s="15">
+        <v>0</v>
+      </c>
+      <c r="K31" s="11">
+        <v>0</v>
+      </c>
+      <c r="L31" s="18">
         <v>11</v>
       </c>
-      <c r="M31" s="14">
+      <c r="M31" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="2:13">
-      <c r="B32" s="12"/>
+      <c r="B32" s="26"/>
       <c r="C32" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D32" s="15">
         <v>311</v>
       </c>
-      <c r="E32" s="14">
-[...2 lines deleted...]
-      <c r="F32" s="18">
+      <c r="E32" s="11">
+        <v>0.06</v>
+      </c>
+      <c r="F32" s="15">
         <v>1541</v>
       </c>
-      <c r="G32" s="14">
+      <c r="G32" s="11">
         <v>0.29599999999999999</v>
       </c>
-      <c r="H32" s="18">
+      <c r="H32" s="15">
         <v>3347</v>
       </c>
-      <c r="I32" s="14">
-[...2 lines deleted...]
-      <c r="J32" s="18">
+      <c r="I32" s="11">
+        <v>0.64300000000000002</v>
+      </c>
+      <c r="J32" s="15">
         <v>9</v>
       </c>
-      <c r="K32" s="14">
-[...2 lines deleted...]
-      <c r="L32" s="21">
+      <c r="K32" s="11">
+        <v>2E-3</v>
+      </c>
+      <c r="L32" s="18">
         <v>5208</v>
       </c>
-      <c r="M32" s="14">
+      <c r="M32" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="2:13">
-      <c r="B33" s="12"/>
+      <c r="B33" s="26"/>
       <c r="C33" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D33" s="18">
+      <c r="D33" s="15">
         <v>7</v>
       </c>
-      <c r="E33" s="14">
-[...2 lines deleted...]
-      <c r="F33" s="18">
+      <c r="E33" s="11">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="F33" s="15">
         <v>17</v>
       </c>
-      <c r="G33" s="14">
-[...2 lines deleted...]
-      <c r="H33" s="18">
+      <c r="G33" s="11">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="H33" s="15">
         <v>106</v>
       </c>
-      <c r="I33" s="14">
-[...8 lines deleted...]
-      <c r="L33" s="21">
+      <c r="I33" s="11">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="J33" s="15">
+        <v>0</v>
+      </c>
+      <c r="K33" s="11">
+        <v>0</v>
+      </c>
+      <c r="L33" s="18">
         <v>130</v>
       </c>
-      <c r="M33" s="14">
+      <c r="M33" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="2:13">
-      <c r="B34" s="12"/>
+      <c r="B34" s="26"/>
       <c r="C34" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D34" s="18">
-[...11 lines deleted...]
-      <c r="H34" s="18">
+      <c r="D34" s="15">
+        <v>0</v>
+      </c>
+      <c r="E34" s="11">
+        <v>0</v>
+      </c>
+      <c r="F34" s="15">
+        <v>0</v>
+      </c>
+      <c r="G34" s="11">
+        <v>0</v>
+      </c>
+      <c r="H34" s="15">
         <v>3</v>
       </c>
-      <c r="I34" s="14">
-[...8 lines deleted...]
-      <c r="L34" s="21">
+      <c r="I34" s="11">
+        <v>1</v>
+      </c>
+      <c r="J34" s="15">
+        <v>0</v>
+      </c>
+      <c r="K34" s="11">
+        <v>0</v>
+      </c>
+      <c r="L34" s="18">
         <v>3</v>
       </c>
-      <c r="M34" s="14">
+      <c r="M34" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="2:13">
-      <c r="B35" s="13"/>
+      <c r="B35" s="27"/>
       <c r="C35" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D35" s="19">
+      <c r="D35" s="16">
         <v>323</v>
       </c>
-      <c r="E35" s="15">
-[...2 lines deleted...]
-      <c r="F35" s="19">
+      <c r="E35" s="12">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="F35" s="16">
         <v>1875</v>
       </c>
-      <c r="G35" s="15">
-[...2 lines deleted...]
-      <c r="H35" s="19">
+      <c r="G35" s="12">
+        <v>0.314</v>
+      </c>
+      <c r="H35" s="16">
         <v>3758</v>
       </c>
-      <c r="I35" s="15">
-[...2 lines deleted...]
-      <c r="J35" s="19">
+      <c r="I35" s="12">
+        <v>0.63</v>
+      </c>
+      <c r="J35" s="16">
         <v>9</v>
       </c>
-      <c r="K35" s="15">
-[...2 lines deleted...]
-      <c r="L35" s="22">
+      <c r="K35" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="L35" s="19">
         <v>5965</v>
       </c>
-      <c r="M35" s="15">
+      <c r="M35" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="6"/>
       <c r="H37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K37" s="6"/>
       <c r="L37" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M37" s="6"/>
     </row>
     <row r="38" spans="2:13">
-      <c r="B38" s="11" t="s">
+      <c r="B38" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D38" s="17">
+      <c r="D38" s="14">
         <v>5</v>
       </c>
-      <c r="E38" s="16">
-[...2 lines deleted...]
-      <c r="F38" s="17">
+      <c r="E38" s="13">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F38" s="14">
         <v>387</v>
       </c>
-      <c r="G38" s="16">
-[...2 lines deleted...]
-      <c r="H38" s="17">
+      <c r="G38" s="13">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="H38" s="14">
         <v>365</v>
       </c>
-      <c r="I38" s="16">
-[...8 lines deleted...]
-      <c r="L38" s="20">
+      <c r="I38" s="13">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="J38" s="14">
+        <v>0</v>
+      </c>
+      <c r="K38" s="13">
+        <v>0</v>
+      </c>
+      <c r="L38" s="17">
         <v>757</v>
       </c>
-      <c r="M38" s="16">
+      <c r="M38" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="2:13">
-      <c r="B39" s="12"/>
+      <c r="B39" s="26"/>
       <c r="C39" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D39" s="18">
+      <c r="D39" s="15">
         <v>2</v>
       </c>
-      <c r="E39" s="14">
-[...8 lines deleted...]
-      <c r="H39" s="18">
+      <c r="E39" s="11">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="F39" s="15">
+        <v>1</v>
+      </c>
+      <c r="G39" s="11">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="H39" s="15">
         <v>11</v>
       </c>
-      <c r="I39" s="14">
-[...8 lines deleted...]
-      <c r="L39" s="21">
+      <c r="I39" s="11">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="J39" s="15">
+        <v>0</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0</v>
+      </c>
+      <c r="L39" s="18">
         <v>14</v>
       </c>
-      <c r="M39" s="14">
+      <c r="M39" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="2:13">
-      <c r="B40" s="12"/>
+      <c r="B40" s="26"/>
       <c r="C40" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D40" s="18">
+      <c r="D40" s="15">
         <v>368</v>
       </c>
-      <c r="E40" s="14">
-[...8 lines deleted...]
-      <c r="H40" s="18">
+      <c r="E40" s="11">
+        <v>6.2E-2</v>
+      </c>
+      <c r="F40" s="15">
+        <v>1788</v>
+      </c>
+      <c r="G40" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="H40" s="15">
         <v>3793</v>
       </c>
-      <c r="I40" s="14">
-[...2 lines deleted...]
-      <c r="J40" s="18">
+      <c r="I40" s="11">
+        <v>0.63700000000000001</v>
+      </c>
+      <c r="J40" s="15">
         <v>9</v>
       </c>
-      <c r="K40" s="14">
-[...5 lines deleted...]
-      <c r="M40" s="14">
+      <c r="K40" s="11">
+        <v>2E-3</v>
+      </c>
+      <c r="L40" s="18">
+        <v>5958</v>
+      </c>
+      <c r="M40" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="2:13">
-      <c r="B41" s="12"/>
+      <c r="B41" s="26"/>
       <c r="C41" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D41" s="18">
+      <c r="D41" s="15">
         <v>9</v>
       </c>
-      <c r="E41" s="14">
-[...2 lines deleted...]
-      <c r="F41" s="18">
+      <c r="E41" s="11">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="F41" s="15">
         <v>21</v>
       </c>
-      <c r="G41" s="14">
-[...2 lines deleted...]
-      <c r="H41" s="18">
+      <c r="G41" s="11">
+        <v>0.13</v>
+      </c>
+      <c r="H41" s="15">
         <v>131</v>
       </c>
-      <c r="I41" s="14">
-[...8 lines deleted...]
-      <c r="L41" s="21">
+      <c r="I41" s="11">
+        <v>0.81399999999999995</v>
+      </c>
+      <c r="J41" s="15">
+        <v>0</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0</v>
+      </c>
+      <c r="L41" s="18">
         <v>161</v>
       </c>
-      <c r="M41" s="14">
+      <c r="M41" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="2:13">
-      <c r="B42" s="12"/>
+      <c r="B42" s="26"/>
       <c r="C42" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D42" s="18">
-[...11 lines deleted...]
-      <c r="H42" s="18">
+      <c r="D42" s="15">
+        <v>0</v>
+      </c>
+      <c r="E42" s="11">
+        <v>0</v>
+      </c>
+      <c r="F42" s="15">
+        <v>0</v>
+      </c>
+      <c r="G42" s="11">
+        <v>0</v>
+      </c>
+      <c r="H42" s="15">
         <v>3</v>
       </c>
-      <c r="I42" s="14">
-[...8 lines deleted...]
-      <c r="L42" s="21">
+      <c r="I42" s="11">
+        <v>1</v>
+      </c>
+      <c r="J42" s="15">
+        <v>0</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0</v>
+      </c>
+      <c r="L42" s="18">
         <v>3</v>
       </c>
-      <c r="M42" s="14">
+      <c r="M42" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="2:13">
-      <c r="B43" s="13"/>
+      <c r="B43" s="27"/>
       <c r="C43" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="19">
+      <c r="D43" s="16">
         <v>384</v>
       </c>
-      <c r="E43" s="15">
-[...8 lines deleted...]
-      <c r="H43" s="19">
+      <c r="E43" s="12">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="F43" s="16">
+        <v>2197</v>
+      </c>
+      <c r="G43" s="12">
+        <v>0.31900000000000001</v>
+      </c>
+      <c r="H43" s="16">
         <v>4303</v>
       </c>
-      <c r="I43" s="15">
-[...2 lines deleted...]
-      <c r="J43" s="19">
+      <c r="I43" s="12">
+        <v>0.624</v>
+      </c>
+      <c r="J43" s="16">
         <v>9</v>
       </c>
-      <c r="K43" s="15">
-[...5 lines deleted...]
-      <c r="M43" s="15">
+      <c r="K43" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="L43" s="19">
+        <v>6893</v>
+      </c>
+      <c r="M43" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="2:13">
-      <c r="M44" s="26" t="s">
+      <c r="M44" s="23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D45" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="6"/>
       <c r="H45" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I45" s="6"/>
       <c r="J45" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K45" s="6"/>
       <c r="L45" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M45" s="6"/>
     </row>
     <row r="46" spans="2:13">
-      <c r="B46" s="11" t="s">
+      <c r="B46" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D46" s="17">
+      <c r="D46" s="14">
         <v>7</v>
       </c>
-      <c r="E46" s="16">
-[...2 lines deleted...]
-      <c r="F46" s="17">
+      <c r="E46" s="13">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F46" s="14">
         <v>475</v>
       </c>
-      <c r="G46" s="16">
-[...2 lines deleted...]
-      <c r="H46" s="17">
+      <c r="G46" s="13">
+        <v>0.497</v>
+      </c>
+      <c r="H46" s="14">
         <v>473</v>
       </c>
-      <c r="I46" s="16">
-[...8 lines deleted...]
-      <c r="L46" s="20">
+      <c r="I46" s="13">
+        <v>0.495</v>
+      </c>
+      <c r="J46" s="14">
+        <v>0</v>
+      </c>
+      <c r="K46" s="13">
+        <v>0</v>
+      </c>
+      <c r="L46" s="17">
         <v>955</v>
       </c>
-      <c r="M46" s="16">
+      <c r="M46" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="2:13">
-      <c r="B47" s="12"/>
+      <c r="B47" s="26"/>
       <c r="C47" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D47" s="18">
+      <c r="D47" s="15">
         <v>2</v>
       </c>
-      <c r="E47" s="14">
-[...8 lines deleted...]
-      <c r="H47" s="18">
+      <c r="E47" s="11">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="F47" s="15">
+        <v>1</v>
+      </c>
+      <c r="G47" s="11">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="H47" s="15">
         <v>12</v>
       </c>
-      <c r="I47" s="14">
+      <c r="I47" s="11">
         <v>0.8</v>
       </c>
-      <c r="J47" s="18">
-[...5 lines deleted...]
-      <c r="L47" s="21">
+      <c r="J47" s="15">
+        <v>0</v>
+      </c>
+      <c r="K47" s="11">
+        <v>0</v>
+      </c>
+      <c r="L47" s="18">
         <v>15</v>
       </c>
-      <c r="M47" s="14">
+      <c r="M47" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="2:13">
-      <c r="B48" s="12"/>
+      <c r="B48" s="26"/>
       <c r="C48" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D48" s="18">
+      <c r="D48" s="15">
         <v>442</v>
       </c>
-      <c r="E48" s="14">
-[...2 lines deleted...]
-      <c r="F48" s="18">
+      <c r="E48" s="11">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="F48" s="15">
         <v>2106</v>
       </c>
-      <c r="G48" s="14">
-[...2 lines deleted...]
-      <c r="H48" s="18">
+      <c r="G48" s="11">
+        <v>0.30599999999999999</v>
+      </c>
+      <c r="H48" s="15">
         <v>4324</v>
       </c>
-      <c r="I48" s="14">
-[...2 lines deleted...]
-      <c r="J48" s="18">
+      <c r="I48" s="11">
+        <v>0.628</v>
+      </c>
+      <c r="J48" s="15">
         <v>10</v>
       </c>
-      <c r="K48" s="14">
-[...2 lines deleted...]
-      <c r="L48" s="21">
+      <c r="K48" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="L48" s="18">
         <v>6882</v>
       </c>
-      <c r="M48" s="14">
+      <c r="M48" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="2:13">
-      <c r="B49" s="12"/>
+      <c r="B49" s="26"/>
       <c r="C49" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D49" s="18">
+      <c r="D49" s="15">
         <v>10</v>
       </c>
-      <c r="E49" s="14">
-[...2 lines deleted...]
-      <c r="F49" s="18">
+      <c r="E49" s="11">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="F49" s="15">
         <v>26</v>
       </c>
-      <c r="G49" s="14">
-[...2 lines deleted...]
-      <c r="H49" s="18">
+      <c r="G49" s="11">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="H49" s="15">
         <v>143</v>
       </c>
-      <c r="I49" s="14">
-[...8 lines deleted...]
-      <c r="L49" s="21">
+      <c r="I49" s="11">
+        <v>0.79900000000000004</v>
+      </c>
+      <c r="J49" s="15">
+        <v>0</v>
+      </c>
+      <c r="K49" s="11">
+        <v>0</v>
+      </c>
+      <c r="L49" s="18">
         <v>179</v>
       </c>
-      <c r="M49" s="14">
+      <c r="M49" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="2:13">
-      <c r="B50" s="12"/>
+      <c r="B50" s="26"/>
       <c r="C50" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="18">
-[...11 lines deleted...]
-      <c r="H50" s="18">
+      <c r="D50" s="15">
+        <v>0</v>
+      </c>
+      <c r="E50" s="11">
+        <v>0</v>
+      </c>
+      <c r="F50" s="15">
+        <v>0</v>
+      </c>
+      <c r="G50" s="11">
+        <v>0</v>
+      </c>
+      <c r="H50" s="15">
         <v>3</v>
       </c>
-      <c r="I50" s="14">
-[...8 lines deleted...]
-      <c r="L50" s="21">
+      <c r="I50" s="11">
+        <v>1</v>
+      </c>
+      <c r="J50" s="15">
+        <v>0</v>
+      </c>
+      <c r="K50" s="11">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
         <v>3</v>
       </c>
-      <c r="M50" s="14">
+      <c r="M50" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="2:13">
-      <c r="B51" s="13"/>
+      <c r="B51" s="27"/>
       <c r="C51" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D51" s="19">
+      <c r="D51" s="16">
         <v>461</v>
       </c>
-      <c r="E51" s="15">
-[...2 lines deleted...]
-      <c r="F51" s="19">
+      <c r="E51" s="12">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="F51" s="16">
         <v>2608</v>
       </c>
-      <c r="G51" s="15">
-[...2 lines deleted...]
-      <c r="H51" s="19">
+      <c r="G51" s="12">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="H51" s="16">
         <v>4955</v>
       </c>
-      <c r="I51" s="15">
-[...2 lines deleted...]
-      <c r="J51" s="19">
+      <c r="I51" s="12">
+        <v>0.61699999999999999</v>
+      </c>
+      <c r="J51" s="16">
         <v>10</v>
       </c>
-      <c r="K51" s="15">
-[...2 lines deleted...]
-      <c r="L51" s="22">
+      <c r="K51" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="L51" s="19">
         <v>8034</v>
       </c>
-      <c r="M51" s="15">
+      <c r="M51" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I53" s="6"/>
       <c r="J53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K53" s="6"/>
       <c r="L53" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M53" s="6"/>
     </row>
     <row r="54" spans="2:13">
-      <c r="B54" s="11" t="s">
+      <c r="B54" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D54" s="17">
+      <c r="D54" s="14">
         <v>12</v>
       </c>
-      <c r="E54" s="16">
-[...2 lines deleted...]
-      <c r="F54" s="17">
+      <c r="E54" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="F54" s="14">
         <v>604</v>
       </c>
-      <c r="G54" s="16">
-[...2 lines deleted...]
-      <c r="H54" s="17">
+      <c r="G54" s="13">
+        <v>0.499</v>
+      </c>
+      <c r="H54" s="14">
         <v>594</v>
       </c>
-      <c r="I54" s="16">
-[...8 lines deleted...]
-      <c r="L54" s="20">
+      <c r="I54" s="13">
+        <v>0.49099999999999999</v>
+      </c>
+      <c r="J54" s="14">
+        <v>0</v>
+      </c>
+      <c r="K54" s="13">
+        <v>0</v>
+      </c>
+      <c r="L54" s="17">
         <v>1210</v>
       </c>
-      <c r="M54" s="16">
+      <c r="M54" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="2:13">
-      <c r="B55" s="12"/>
+      <c r="B55" s="26"/>
       <c r="C55" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D55" s="18">
+      <c r="D55" s="15">
         <v>2</v>
       </c>
-      <c r="E55" s="14">
+      <c r="E55" s="11">
         <v>0.125</v>
       </c>
-      <c r="F55" s="18">
-[...5 lines deleted...]
-      <c r="H55" s="18">
+      <c r="F55" s="15">
+        <v>1</v>
+      </c>
+      <c r="G55" s="11">
+        <v>6.3E-2</v>
+      </c>
+      <c r="H55" s="15">
         <v>13</v>
       </c>
-      <c r="I55" s="14">
-[...8 lines deleted...]
-      <c r="L55" s="21">
+      <c r="I55" s="11">
+        <v>0.81299999999999994</v>
+      </c>
+      <c r="J55" s="15">
+        <v>0</v>
+      </c>
+      <c r="K55" s="11">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
         <v>16</v>
       </c>
-      <c r="M55" s="14">
+      <c r="M55" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="2:13">
-      <c r="B56" s="12"/>
+      <c r="B56" s="26"/>
       <c r="C56" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D56" s="18">
+      <c r="D56" s="15">
         <v>523</v>
       </c>
-      <c r="E56" s="14">
-[...2 lines deleted...]
-      <c r="F56" s="18">
+      <c r="E56" s="11">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F56" s="15">
         <v>2471</v>
       </c>
-      <c r="G56" s="14">
-[...2 lines deleted...]
-      <c r="H56" s="18">
+      <c r="G56" s="11">
+        <v>0.313</v>
+      </c>
+      <c r="H56" s="15">
         <v>4878</v>
       </c>
-      <c r="I56" s="14">
-[...2 lines deleted...]
-      <c r="J56" s="18">
+      <c r="I56" s="11">
+        <v>0.61899999999999999</v>
+      </c>
+      <c r="J56" s="15">
         <v>11</v>
       </c>
-      <c r="K56" s="14">
-[...2 lines deleted...]
-      <c r="L56" s="21">
+      <c r="K56" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="L56" s="18">
         <v>7883</v>
       </c>
-      <c r="M56" s="14">
+      <c r="M56" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="2:13">
-      <c r="B57" s="12"/>
+      <c r="B57" s="26"/>
       <c r="C57" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D57" s="18">
+      <c r="D57" s="15">
         <v>12</v>
       </c>
-      <c r="E57" s="14">
-[...2 lines deleted...]
-      <c r="F57" s="18">
+      <c r="E57" s="11">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="F57" s="15">
         <v>32</v>
       </c>
-      <c r="G57" s="14">
-[...2 lines deleted...]
-      <c r="H57" s="18">
+      <c r="G57" s="11">
+        <v>0.154</v>
+      </c>
+      <c r="H57" s="15">
         <v>164</v>
       </c>
-      <c r="I57" s="14">
-[...8 lines deleted...]
-      <c r="L57" s="21">
+      <c r="I57" s="11">
+        <v>0.78800000000000003</v>
+      </c>
+      <c r="J57" s="15">
+        <v>0</v>
+      </c>
+      <c r="K57" s="11">
+        <v>0</v>
+      </c>
+      <c r="L57" s="18">
         <v>208</v>
       </c>
-      <c r="M57" s="14">
+      <c r="M57" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="2:13">
-      <c r="B58" s="12"/>
+      <c r="B58" s="26"/>
       <c r="C58" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D58" s="18">
-[...11 lines deleted...]
-      <c r="H58" s="18">
+      <c r="D58" s="15">
+        <v>0</v>
+      </c>
+      <c r="E58" s="11">
+        <v>0</v>
+      </c>
+      <c r="F58" s="15">
+        <v>0</v>
+      </c>
+      <c r="G58" s="11">
+        <v>0</v>
+      </c>
+      <c r="H58" s="15">
         <v>3</v>
       </c>
-      <c r="I58" s="14">
-[...8 lines deleted...]
-      <c r="L58" s="21">
+      <c r="I58" s="11">
+        <v>1</v>
+      </c>
+      <c r="J58" s="15">
+        <v>0</v>
+      </c>
+      <c r="K58" s="11">
+        <v>0</v>
+      </c>
+      <c r="L58" s="18">
         <v>3</v>
       </c>
-      <c r="M58" s="14">
+      <c r="M58" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="2:13">
-      <c r="B59" s="13"/>
+      <c r="B59" s="27"/>
       <c r="C59" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D59" s="19">
+      <c r="D59" s="16">
         <v>549</v>
       </c>
-      <c r="E59" s="15">
-[...2 lines deleted...]
-      <c r="F59" s="19">
+      <c r="E59" s="12">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F59" s="16">
         <v>3108</v>
       </c>
-      <c r="G59" s="15">
-[...2 lines deleted...]
-      <c r="H59" s="19">
+      <c r="G59" s="12">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="H59" s="16">
         <v>5652</v>
       </c>
-      <c r="I59" s="15">
-[...2 lines deleted...]
-      <c r="J59" s="19">
+      <c r="I59" s="12">
+        <v>0.60599999999999998</v>
+      </c>
+      <c r="J59" s="16">
         <v>11</v>
       </c>
-      <c r="K59" s="15">
-[...2 lines deleted...]
-      <c r="L59" s="22">
+      <c r="K59" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="L59" s="19">
         <v>9320</v>
       </c>
-      <c r="M59" s="15">
+      <c r="M59" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D61" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I61" s="6"/>
       <c r="J61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K61" s="6"/>
       <c r="L61" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M61" s="6"/>
     </row>
     <row r="62" spans="2:13">
-      <c r="B62" s="11" t="s">
+      <c r="B62" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D62" s="17">
+      <c r="D62" s="14">
         <v>14</v>
       </c>
-      <c r="E62" s="16">
-[...2 lines deleted...]
-      <c r="F62" s="17">
+      <c r="E62" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="F62" s="14">
         <v>732</v>
       </c>
-      <c r="G62" s="16">
-[...2 lines deleted...]
-      <c r="H62" s="17">
+      <c r="G62" s="13">
+        <v>0.497</v>
+      </c>
+      <c r="H62" s="14">
         <v>727</v>
       </c>
-      <c r="I62" s="16">
-[...8 lines deleted...]
-      <c r="L62" s="20">
+      <c r="I62" s="13">
+        <v>0.49399999999999999</v>
+      </c>
+      <c r="J62" s="14">
+        <v>0</v>
+      </c>
+      <c r="K62" s="13">
+        <v>0</v>
+      </c>
+      <c r="L62" s="17">
         <v>1473</v>
       </c>
-      <c r="M62" s="16">
+      <c r="M62" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="2:13">
-      <c r="B63" s="12"/>
+      <c r="B63" s="26"/>
       <c r="C63" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D63" s="18">
+      <c r="D63" s="15">
         <v>2</v>
       </c>
-      <c r="E63" s="14">
+      <c r="E63" s="11">
         <v>0.1</v>
       </c>
-      <c r="F63" s="18">
-[...2 lines deleted...]
-      <c r="G63" s="14">
+      <c r="F63" s="15">
+        <v>1</v>
+      </c>
+      <c r="G63" s="11">
         <v>0.05</v>
       </c>
-      <c r="H63" s="18">
+      <c r="H63" s="15">
         <v>17</v>
       </c>
-      <c r="I63" s="14">
+      <c r="I63" s="11">
         <v>0.85</v>
       </c>
-      <c r="J63" s="18">
-[...5 lines deleted...]
-      <c r="L63" s="21">
+      <c r="J63" s="15">
+        <v>0</v>
+      </c>
+      <c r="K63" s="11">
+        <v>0</v>
+      </c>
+      <c r="L63" s="18">
         <v>20</v>
       </c>
-      <c r="M63" s="14">
+      <c r="M63" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="2:13">
-      <c r="B64" s="12"/>
+      <c r="B64" s="26"/>
       <c r="C64" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D64" s="18">
+      <c r="D64" s="15">
         <v>632</v>
       </c>
-      <c r="E64" s="14">
-[...2 lines deleted...]
-      <c r="F64" s="18">
+      <c r="E64" s="11">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F64" s="15">
         <v>2911</v>
       </c>
-      <c r="G64" s="14">
-[...2 lines deleted...]
-      <c r="H64" s="18">
+      <c r="G64" s="11">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="H64" s="15">
         <v>5509</v>
       </c>
-      <c r="I64" s="14">
-[...2 lines deleted...]
-      <c r="J64" s="18">
+      <c r="I64" s="11">
+        <v>0.60699999999999998</v>
+      </c>
+      <c r="J64" s="15">
         <v>18</v>
       </c>
-      <c r="K64" s="14">
-[...2 lines deleted...]
-      <c r="L64" s="21">
+      <c r="K64" s="11">
+        <v>2E-3</v>
+      </c>
+      <c r="L64" s="18">
         <v>9070</v>
       </c>
-      <c r="M64" s="14">
+      <c r="M64" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="2:13">
-      <c r="B65" s="12"/>
+      <c r="B65" s="26"/>
       <c r="C65" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D65" s="18">
+      <c r="D65" s="15">
         <v>14</v>
       </c>
-      <c r="E65" s="14">
-[...2 lines deleted...]
-      <c r="F65" s="18">
+      <c r="E65" s="11">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F65" s="15">
         <v>34</v>
       </c>
-      <c r="G65" s="14">
-[...2 lines deleted...]
-      <c r="H65" s="18">
+      <c r="G65" s="11">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="H65" s="15">
         <v>183</v>
       </c>
-      <c r="I65" s="14">
-[...8 lines deleted...]
-      <c r="L65" s="21">
+      <c r="I65" s="11">
+        <v>0.79200000000000004</v>
+      </c>
+      <c r="J65" s="15">
+        <v>0</v>
+      </c>
+      <c r="K65" s="11">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
         <v>231</v>
       </c>
-      <c r="M65" s="14">
+      <c r="M65" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="2:13">
-      <c r="B66" s="12"/>
+      <c r="B66" s="26"/>
       <c r="C66" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D66" s="18">
-[...11 lines deleted...]
-      <c r="H66" s="18">
+      <c r="D66" s="15">
+        <v>0</v>
+      </c>
+      <c r="E66" s="11">
+        <v>0</v>
+      </c>
+      <c r="F66" s="15">
+        <v>0</v>
+      </c>
+      <c r="G66" s="11">
+        <v>0</v>
+      </c>
+      <c r="H66" s="15">
         <v>3</v>
       </c>
-      <c r="I66" s="14">
-[...8 lines deleted...]
-      <c r="L66" s="21">
+      <c r="I66" s="11">
+        <v>1</v>
+      </c>
+      <c r="J66" s="15">
+        <v>0</v>
+      </c>
+      <c r="K66" s="11">
+        <v>0</v>
+      </c>
+      <c r="L66" s="18">
         <v>3</v>
       </c>
-      <c r="M66" s="14">
+      <c r="M66" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="2:13">
-      <c r="B67" s="13"/>
+      <c r="B67" s="27"/>
       <c r="C67" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D67" s="19">
+      <c r="D67" s="16">
         <v>662</v>
       </c>
-      <c r="E67" s="15">
-[...2 lines deleted...]
-      <c r="F67" s="19">
+      <c r="E67" s="12">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F67" s="16">
         <v>3678</v>
       </c>
-      <c r="G67" s="15">
-[...2 lines deleted...]
-      <c r="H67" s="19">
+      <c r="G67" s="12">
+        <v>0.34100000000000003</v>
+      </c>
+      <c r="H67" s="16">
         <v>6439</v>
       </c>
-      <c r="I67" s="15">
-[...2 lines deleted...]
-      <c r="J67" s="19">
+      <c r="I67" s="12">
+        <v>0.59599999999999997</v>
+      </c>
+      <c r="J67" s="16">
         <v>18</v>
       </c>
-      <c r="K67" s="15">
-[...2 lines deleted...]
-      <c r="L67" s="22">
+      <c r="K67" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="L67" s="19">
         <v>10797</v>
       </c>
-      <c r="M67" s="15">
+      <c r="M67" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D69" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I69" s="6"/>
       <c r="J69" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K69" s="6"/>
       <c r="L69" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M69" s="6"/>
     </row>
     <row r="70" spans="2:13">
-      <c r="B70" s="11" t="s">
+      <c r="B70" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D70" s="17">
+      <c r="D70" s="14">
         <v>16</v>
       </c>
-      <c r="E70" s="16">
-[...2 lines deleted...]
-      <c r="F70" s="17">
+      <c r="E70" s="13">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F70" s="14">
         <v>884</v>
       </c>
-      <c r="G70" s="16">
-[...2 lines deleted...]
-      <c r="H70" s="17">
+      <c r="G70" s="13">
+        <v>0.497</v>
+      </c>
+      <c r="H70" s="14">
         <v>879</v>
       </c>
-      <c r="I70" s="16">
-[...8 lines deleted...]
-      <c r="L70" s="20">
+      <c r="I70" s="13">
+        <v>0.49399999999999999</v>
+      </c>
+      <c r="J70" s="14">
+        <v>0</v>
+      </c>
+      <c r="K70" s="13">
+        <v>0</v>
+      </c>
+      <c r="L70" s="17">
         <v>1779</v>
       </c>
-      <c r="M70" s="16">
+      <c r="M70" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="2:13">
-      <c r="B71" s="12"/>
+      <c r="B71" s="26"/>
       <c r="C71" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D71" s="18">
+      <c r="D71" s="15">
         <v>3</v>
       </c>
-      <c r="E71" s="14">
+      <c r="E71" s="11">
         <v>0.125</v>
       </c>
-      <c r="F71" s="18">
-[...5 lines deleted...]
-      <c r="H71" s="18">
+      <c r="F71" s="15">
+        <v>1</v>
+      </c>
+      <c r="G71" s="11">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="H71" s="15">
         <v>20</v>
       </c>
-      <c r="I71" s="14">
-[...8 lines deleted...]
-      <c r="L71" s="21">
+      <c r="I71" s="11">
+        <v>0.83299999999999996</v>
+      </c>
+      <c r="J71" s="15">
+        <v>0</v>
+      </c>
+      <c r="K71" s="11">
+        <v>0</v>
+      </c>
+      <c r="L71" s="18">
         <v>24</v>
       </c>
-      <c r="M71" s="14">
+      <c r="M71" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="2:13">
-      <c r="B72" s="12"/>
+      <c r="B72" s="26"/>
       <c r="C72" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D72" s="18">
+      <c r="D72" s="15">
         <v>750</v>
       </c>
-      <c r="E72" s="14">
-[...2 lines deleted...]
-      <c r="F72" s="18">
+      <c r="E72" s="11">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="F72" s="15">
         <v>3456</v>
       </c>
-      <c r="G72" s="14">
-[...2 lines deleted...]
-      <c r="H72" s="18">
+      <c r="G72" s="11">
+        <v>0.33400000000000002</v>
+      </c>
+      <c r="H72" s="15">
         <v>6100</v>
       </c>
-      <c r="I72" s="14">
-[...2 lines deleted...]
-      <c r="J72" s="18">
+      <c r="I72" s="11">
+        <v>0.59</v>
+      </c>
+      <c r="J72" s="15">
         <v>27</v>
       </c>
-      <c r="K72" s="14">
-[...2 lines deleted...]
-      <c r="L72" s="21">
+      <c r="K72" s="11">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L72" s="18">
         <v>10333</v>
       </c>
-      <c r="M72" s="14">
+      <c r="M72" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="2:13">
-      <c r="B73" s="12"/>
+      <c r="B73" s="26"/>
       <c r="C73" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D73" s="18">
+      <c r="D73" s="15">
         <v>18</v>
       </c>
-      <c r="E73" s="14">
-[...2 lines deleted...]
-      <c r="F73" s="18">
+      <c r="E73" s="11">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F73" s="15">
         <v>39</v>
       </c>
-      <c r="G73" s="14">
-[...2 lines deleted...]
-      <c r="H73" s="18">
+      <c r="G73" s="11">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="H73" s="15">
         <v>209</v>
       </c>
-      <c r="I73" s="14">
-[...8 lines deleted...]
-      <c r="L73" s="21">
+      <c r="I73" s="11">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="J73" s="15">
+        <v>0</v>
+      </c>
+      <c r="K73" s="11">
+        <v>0</v>
+      </c>
+      <c r="L73" s="18">
         <v>266</v>
       </c>
-      <c r="M73" s="14">
+      <c r="M73" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="2:13">
-      <c r="B74" s="12"/>
+      <c r="B74" s="26"/>
       <c r="C74" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D74" s="18">
-[...11 lines deleted...]
-      <c r="H74" s="18">
+      <c r="D74" s="15">
+        <v>0</v>
+      </c>
+      <c r="E74" s="11">
+        <v>0</v>
+      </c>
+      <c r="F74" s="15">
+        <v>0</v>
+      </c>
+      <c r="G74" s="11">
+        <v>0</v>
+      </c>
+      <c r="H74" s="15">
         <v>3</v>
       </c>
-      <c r="I74" s="14">
-[...8 lines deleted...]
-      <c r="L74" s="21">
+      <c r="I74" s="11">
+        <v>1</v>
+      </c>
+      <c r="J74" s="15">
+        <v>0</v>
+      </c>
+      <c r="K74" s="11">
+        <v>0</v>
+      </c>
+      <c r="L74" s="18">
         <v>3</v>
       </c>
-      <c r="M74" s="14">
+      <c r="M74" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="2:13">
-      <c r="B75" s="13"/>
+      <c r="B75" s="27"/>
       <c r="C75" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D75" s="19">
+      <c r="D75" s="16">
         <v>787</v>
       </c>
-      <c r="E75" s="15">
-[...2 lines deleted...]
-      <c r="F75" s="19">
+      <c r="E75" s="12">
+        <v>6.3E-2</v>
+      </c>
+      <c r="F75" s="16">
         <v>4380</v>
       </c>
-      <c r="G75" s="15">
-[...2 lines deleted...]
-      <c r="H75" s="19">
+      <c r="G75" s="12">
+        <v>0.35299999999999998</v>
+      </c>
+      <c r="H75" s="16">
         <v>7211</v>
       </c>
-      <c r="I75" s="15">
-[...2 lines deleted...]
-      <c r="J75" s="19">
+      <c r="I75" s="12">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="J75" s="16">
         <v>27</v>
       </c>
-      <c r="K75" s="15">
-[...2 lines deleted...]
-      <c r="L75" s="22">
+      <c r="K75" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="L75" s="19">
         <v>12405</v>
       </c>
-      <c r="M75" s="15">
+      <c r="M75" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="2:13" s="3" customFormat="1" ht="15">
       <c r="D77" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="6"/>
       <c r="H77" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I77" s="6"/>
       <c r="J77" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K77" s="6"/>
       <c r="L77" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="2:13">
-      <c r="B78" s="11" t="s">
+      <c r="B78" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D78" s="17">
+      <c r="D78" s="14">
         <v>24</v>
       </c>
-      <c r="E78" s="16">
-[...2 lines deleted...]
-      <c r="F78" s="17">
+      <c r="E78" s="13">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="F78" s="14">
         <v>1081</v>
       </c>
-      <c r="G78" s="16">
-[...2 lines deleted...]
-      <c r="H78" s="17">
+      <c r="G78" s="13">
+        <v>0.49199999999999999</v>
+      </c>
+      <c r="H78" s="14">
         <v>1092</v>
       </c>
-      <c r="I78" s="16">
-[...8 lines deleted...]
-      <c r="L78" s="20">
+      <c r="I78" s="13">
+        <v>0.497</v>
+      </c>
+      <c r="J78" s="14">
+        <v>0</v>
+      </c>
+      <c r="K78" s="13">
+        <v>0</v>
+      </c>
+      <c r="L78" s="17">
         <v>2197</v>
       </c>
-      <c r="M78" s="16">
+      <c r="M78" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="2:13">
-      <c r="B79" s="12"/>
+      <c r="B79" s="26"/>
       <c r="C79" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D79" s="18">
+      <c r="D79" s="15">
         <v>3</v>
       </c>
-      <c r="E79" s="14">
-[...8 lines deleted...]
-      <c r="H79" s="18">
+      <c r="E79" s="11">
+        <v>0.115</v>
+      </c>
+      <c r="F79" s="15">
+        <v>1</v>
+      </c>
+      <c r="G79" s="11">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="H79" s="15">
         <v>22</v>
       </c>
-      <c r="I79" s="14">
-[...8 lines deleted...]
-      <c r="L79" s="21">
+      <c r="I79" s="11">
+        <v>0.84599999999999997</v>
+      </c>
+      <c r="J79" s="15">
+        <v>0</v>
+      </c>
+      <c r="K79" s="11">
+        <v>0</v>
+      </c>
+      <c r="L79" s="18">
         <v>26</v>
       </c>
-      <c r="M79" s="14">
+      <c r="M79" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="2:13">
-      <c r="B80" s="12"/>
+      <c r="B80" s="26"/>
       <c r="C80" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D80" s="18">
+      <c r="D80" s="15">
         <v>892</v>
       </c>
-      <c r="E80" s="14">
-[...2 lines deleted...]
-      <c r="F80" s="18">
+      <c r="E80" s="11">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="F80" s="15">
         <v>4085</v>
       </c>
-      <c r="G80" s="14">
-[...2 lines deleted...]
-      <c r="H80" s="18">
+      <c r="G80" s="11">
+        <v>0.34799999999999998</v>
+      </c>
+      <c r="H80" s="15">
         <v>6737</v>
       </c>
-      <c r="I80" s="14">
-[...2 lines deleted...]
-      <c r="J80" s="18">
+      <c r="I80" s="11">
+        <v>0.57299999999999995</v>
+      </c>
+      <c r="J80" s="15">
         <v>35</v>
       </c>
-      <c r="K80" s="14">
-[...2 lines deleted...]
-      <c r="L80" s="21">
+      <c r="K80" s="11">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L80" s="18">
         <v>11749</v>
       </c>
-      <c r="M80" s="14">
+      <c r="M80" s="11">
         <v>0.99999999999999989</v>
       </c>
     </row>
     <row r="81" spans="2:13">
-      <c r="B81" s="12"/>
+      <c r="B81" s="26"/>
       <c r="C81" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D81" s="18">
+      <c r="D81" s="15">
         <v>22</v>
       </c>
-      <c r="E81" s="14">
-[...2 lines deleted...]
-      <c r="F81" s="18">
+      <c r="E81" s="11">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="F81" s="15">
         <v>45</v>
       </c>
-      <c r="G81" s="14">
-[...2 lines deleted...]
-      <c r="H81" s="18">
+      <c r="G81" s="11">
+        <v>0.154</v>
+      </c>
+      <c r="H81" s="15">
         <v>225</v>
       </c>
-      <c r="I81" s="14">
-[...8 lines deleted...]
-      <c r="L81" s="21">
+      <c r="I81" s="11">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="J81" s="15">
+        <v>0</v>
+      </c>
+      <c r="K81" s="11">
+        <v>0</v>
+      </c>
+      <c r="L81" s="18">
         <v>292</v>
       </c>
-      <c r="M81" s="14">
+      <c r="M81" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="2:13">
-      <c r="B82" s="12"/>
+      <c r="B82" s="26"/>
       <c r="C82" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D82" s="18">
-[...11 lines deleted...]
-      <c r="H82" s="18">
+      <c r="D82" s="15">
+        <v>0</v>
+      </c>
+      <c r="E82" s="11">
+        <v>0</v>
+      </c>
+      <c r="F82" s="15">
+        <v>0</v>
+      </c>
+      <c r="G82" s="11">
+        <v>0</v>
+      </c>
+      <c r="H82" s="15">
         <v>5</v>
       </c>
-      <c r="I82" s="14">
-[...8 lines deleted...]
-      <c r="L82" s="21">
+      <c r="I82" s="11">
+        <v>1</v>
+      </c>
+      <c r="J82" s="15">
+        <v>0</v>
+      </c>
+      <c r="K82" s="11">
+        <v>0</v>
+      </c>
+      <c r="L82" s="18">
         <v>5</v>
       </c>
-      <c r="M82" s="14">
+      <c r="M82" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="2:13">
-      <c r="B83" s="13"/>
+      <c r="B83" s="27"/>
       <c r="C83" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D83" s="19">
+      <c r="D83" s="16">
         <v>941</v>
       </c>
-      <c r="E83" s="15">
-[...2 lines deleted...]
-      <c r="F83" s="19">
+      <c r="E83" s="12">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F83" s="16">
         <v>5212</v>
       </c>
-      <c r="G83" s="15">
-[...2 lines deleted...]
-      <c r="H83" s="19">
+      <c r="G83" s="12">
+        <v>0.36499999999999999</v>
+      </c>
+      <c r="H83" s="16">
         <v>8081</v>
       </c>
-      <c r="I83" s="15">
-[...2 lines deleted...]
-      <c r="J83" s="19">
+      <c r="I83" s="12">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="J83" s="16">
         <v>35</v>
       </c>
-      <c r="K83" s="15">
-[...2 lines deleted...]
-      <c r="L83" s="22">
+      <c r="K83" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="L83" s="19">
         <v>14269</v>
       </c>
-      <c r="M83" s="15">
+      <c r="M83" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="2:13">
-      <c r="M84" s="26" t="s">
+      <c r="M84" s="23" t="s">
         <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="2:13">
+      <c r="B85" s="24" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B54:B59"/>
     <mergeCell ref="B62:B67"/>
     <mergeCell ref="B70:B75"/>
     <mergeCell ref="B78:B83"/>
     <mergeCell ref="B6:B11"/>
     <mergeCell ref="B14:B19"/>
     <mergeCell ref="B22:B27"/>
     <mergeCell ref="B30:B35"/>
     <mergeCell ref="B38:B43"/>
     <mergeCell ref="B46:B51"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" min="1" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101006C665885BDE2464A9D221A924C5DA9A0" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64aa42a41241007e400f798dfe2c363b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ca45c68cce456798470d2d6411e794b" ns2:_="" ns3:_="">
+    <xsd:import namespace="ce684d78-fb57-419e-a399-10932bd5de13"/>
+    <xsd:import namespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce684d78-fb57-419e-a399-10932bd5de13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e7354758-5a4c-4fb8-98f0-eede2cc41e25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce684d78-fb57-419e-a399-10932bd5de13">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C54F5E6E-43FC-491E-B792-0716FE3C0B6A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F75BC0D9-BBB4-4E7D-BA94-ABD9730932DA}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC8AB067-9F41-41D0-9591-9002B26450DC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>第４表</vt:lpstr>
       <vt:lpstr>第４表!Print_Area</vt:lpstr>
       <vt:lpstr>第４表!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101006C665885BDE2464A9D221A924C5DA9A0</vt:lpwstr>
+  </property>
+</Properties>
+</file>