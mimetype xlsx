--- v0 (2026-05-18)
+++ v1 (2026-07-16)
@@ -1,160 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21EC5E1D-0E1E-4FA6-9658-2C9973CA8963}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="29" documentId="8_{B62F82F6-4C84-4409-BCD7-3F08CEC76C13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7C4BDD45-103A-429B-A67E-7C8F346353BF}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="562" xr2:uid="{3EFAB3FA-3325-41B1-854D-ACFBC9B9D979}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" tabRatio="562" xr2:uid="{3EFAB3FA-3325-41B1-854D-ACFBC9B9D979}"/>
   </bookViews>
   <sheets>
     <sheet name="地域特産野菜" sheetId="47" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="66">
   <si>
     <t>１　令和２年産地域特産野菜の作付面積、10ａ当たり収量、収穫量及び出荷量（全国）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>品目</t>
+    <rPh sb="0" eb="2">
+      <t>ヒンモク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>作付
 面積</t>
     <rPh sb="0" eb="2">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>10ａ当たり
+収量</t>
+    <rPh sb="3" eb="4">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>収穫量</t>
     <rPh sb="0" eb="3">
       <t>シュウカクリョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>対平成30年産比</t>
+    <rPh sb="0" eb="1">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンサン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>作付面積</t>
     <rPh sb="0" eb="2">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>10ａ当たり</t>
     <rPh sb="3" eb="4">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>収量</t>
     <rPh sb="0" eb="2">
       <t>シュウリョウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>ha</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>㎏</t>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>ｔ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>％</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
+    <t>nc</t>
+  </si>
+  <si>
     <t>根菜類</t>
     <rPh sb="0" eb="3">
       <t>コンサイルイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>くわい</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ラディッシュ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>食用ゆり</t>
     <rPh sb="0" eb="2">
       <t>ショクヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>葉茎菜類</t>
     <rPh sb="0" eb="3">
       <t>ヨウケイサイ</t>
@@ -201,50 +243,66 @@
     <t>らっきょう</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>エシャレット</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>なばな</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（主として花を食するもの）</t>
     <rPh sb="1" eb="2">
       <t>シュ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ハナ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>（主として葉茎を食するもの）</t>
+    <rPh sb="1" eb="2">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ハ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>クキ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>タアサイ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>つるむらさき</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>パクチー</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>モロヘイヤ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ルッコラ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>果菜類</t>
     <rPh sb="0" eb="3">
       <t>カサイルイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -354,239 +412,183 @@
     <t>きのこ類</t>
     <rPh sb="3" eb="4">
       <t>ルイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>マッシュルーム</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>山菜類</t>
     <rPh sb="0" eb="2">
       <t>サンサイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ルイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>うるい</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>対平成30年産比</t>
-[...24 lines deleted...]
-  <si>
     <t>注：１　10ａ当たり収量は収穫量を作付面積で割って求めた数値である。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="6" eb="12">
       <t>アールアタリシュウリョウ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>シュウカクリョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>サクツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ワ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>モト</t>
     </rPh>
     <rPh sb="28" eb="30">
+      <t>スウチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>注：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>２　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>うど及びマッシュルームの作付面積は「㎡」単位で調査したものを「ha」換算で記載した数値である。</t>
+    </r>
+    <rPh sb="6" eb="7">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>サクツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>メンセキ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>カンザン</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
       <t>スウチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>注：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>３　かいわれだいこんは作付面積を把握していない</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>。</t>
     </r>
     <rPh sb="13" eb="15">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ハアク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
-  <si>
-[...84 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,###,##0;&quot;△&quot;?,??0;@"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -619,64 +621,50 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
-      <name val="ＭＳ 明朝"/>
-[...12 lines deleted...]
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -827,105 +815,108 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
@@ -938,147 +929,139 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{174BFDE3-2BC0-4C34-AF38-D1F38AF2ED19}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="1" xr:uid="{E2A79FB5-781C-46C1-9107-2D583FEAAF25}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFF99"/>
       <color rgb="FF99FF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1140,51 +1123,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1282,1799 +1265,1788 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09A26B0D-585A-4ADA-B0F9-2B5DF4C86FD8}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A2:L67"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="2" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.77734375" style="3" customWidth="1"/>
     <col min="4" max="4" width="0.77734375" style="3" customWidth="1"/>
     <col min="5" max="5" width="9" style="3" customWidth="1"/>
-    <col min="6" max="6" width="9.5546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="3" customWidth="1"/>
     <col min="7" max="12" width="9" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
-      <c r="B2" s="21" t="s">
+      <c r="B2" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="21"/>
-[...8 lines deleted...]
-      <c r="L2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C3" s="15"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:12" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+      <c r="C3" s="12"/>
+    </row>
+    <row r="4" spans="1:12" ht="5.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:12" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="24"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="H5" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="19"/>
+      <c r="L7" s="21"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E8" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="K8" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="L8" s="45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="14"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="42">
+        <v>12300</v>
+      </c>
+      <c r="F9" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="43">
+        <v>237300</v>
+      </c>
+      <c r="H9" s="43">
+        <v>218300</v>
+      </c>
+      <c r="I9" s="46">
+        <v>101</v>
+      </c>
+      <c r="J9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="46">
+        <v>101</v>
+      </c>
+      <c r="L9" s="46">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="13"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="42">
+        <v>122</v>
+      </c>
+      <c r="F11" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="43">
+        <v>2090</v>
+      </c>
+      <c r="H11" s="43">
+        <v>2060</v>
+      </c>
+      <c r="I11" s="46">
+        <v>105</v>
+      </c>
+      <c r="J11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="46">
+        <v>95</v>
+      </c>
+      <c r="L11" s="46">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="6"/>
+      <c r="C12" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="42">
+        <v>26</v>
+      </c>
+      <c r="F12" s="43">
+        <v>777</v>
+      </c>
+      <c r="G12" s="43">
+        <v>202</v>
+      </c>
+      <c r="H12" s="43">
+        <v>193</v>
+      </c>
+      <c r="I12" s="46">
+        <v>100</v>
+      </c>
+      <c r="J12" s="46">
+        <v>74</v>
+      </c>
+      <c r="K12" s="46">
+        <v>74</v>
+      </c>
+      <c r="L12" s="46">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="6"/>
+      <c r="C13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="42">
+        <v>30</v>
+      </c>
+      <c r="F13" s="43">
+        <v>2760</v>
+      </c>
+      <c r="G13" s="43">
+        <v>828</v>
+      </c>
+      <c r="H13" s="43">
+        <v>818</v>
+      </c>
+      <c r="I13" s="46">
+        <v>94</v>
+      </c>
+      <c r="J13" s="46">
+        <v>95</v>
+      </c>
+      <c r="K13" s="46">
+        <v>89</v>
+      </c>
+      <c r="L13" s="46">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="6"/>
+      <c r="C14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="42">
+        <v>66</v>
+      </c>
+      <c r="F14" s="43">
+        <v>1610</v>
+      </c>
+      <c r="G14" s="43">
+        <v>1060</v>
+      </c>
+      <c r="H14" s="43">
+        <v>1050</v>
+      </c>
+      <c r="I14" s="46">
+        <v>114</v>
+      </c>
+      <c r="J14" s="46">
+        <v>94</v>
+      </c>
+      <c r="K14" s="46">
+        <v>106</v>
+      </c>
+      <c r="L14" s="46">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="42">
+        <v>7560</v>
+      </c>
+      <c r="F16" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="43">
+        <v>134400</v>
+      </c>
+      <c r="H16" s="43">
+        <v>120500</v>
+      </c>
+      <c r="I16" s="46">
+        <v>99</v>
+      </c>
+      <c r="J16" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="46">
+        <v>99</v>
+      </c>
+      <c r="L16" s="46">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="6"/>
+      <c r="C17" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="42">
+        <v>2080</v>
+      </c>
+      <c r="F17" s="43">
+        <v>2100</v>
+      </c>
+      <c r="G17" s="43">
+        <v>43700</v>
+      </c>
+      <c r="H17" s="43">
+        <v>32200</v>
+      </c>
+      <c r="I17" s="46">
+        <v>98</v>
+      </c>
+      <c r="J17" s="46">
+        <v>95</v>
+      </c>
+      <c r="K17" s="46">
+        <v>94</v>
+      </c>
+      <c r="L17" s="46">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="6"/>
+      <c r="C18" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="42">
+        <v>37</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1020</v>
+      </c>
+      <c r="G18" s="43">
+        <v>376</v>
+      </c>
+      <c r="H18" s="43">
+        <v>374</v>
+      </c>
+      <c r="I18" s="46">
+        <v>103</v>
+      </c>
+      <c r="J18" s="46">
+        <v>116</v>
+      </c>
+      <c r="K18" s="46">
+        <v>119</v>
+      </c>
+      <c r="L18" s="46">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="6"/>
+      <c r="C19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="42">
+        <v>92</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1590</v>
+      </c>
+      <c r="G19" s="43">
+        <v>1460</v>
+      </c>
+      <c r="H19" s="43">
+        <v>1310</v>
+      </c>
+      <c r="I19" s="46">
+        <v>114</v>
+      </c>
+      <c r="J19" s="46">
+        <v>78</v>
+      </c>
+      <c r="K19" s="46">
+        <v>88</v>
+      </c>
+      <c r="L19" s="46">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="6"/>
+      <c r="C20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="6"/>
+      <c r="E20" s="42">
+        <v>67</v>
+      </c>
+      <c r="F20" s="43">
+        <v>1600</v>
+      </c>
+      <c r="G20" s="43">
+        <v>1070</v>
+      </c>
+      <c r="H20" s="43">
+        <v>973</v>
+      </c>
+      <c r="I20" s="46">
+        <v>94</v>
+      </c>
+      <c r="J20" s="46">
+        <v>104</v>
+      </c>
+      <c r="K20" s="46">
+        <v>98</v>
+      </c>
+      <c r="L20" s="46">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="6"/>
+      <c r="C21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="42">
+        <v>3460</v>
+      </c>
+      <c r="F21" s="43">
+        <v>2040</v>
+      </c>
+      <c r="G21" s="43">
+        <v>70600</v>
+      </c>
+      <c r="H21" s="43">
+        <v>69500</v>
+      </c>
+      <c r="I21" s="46">
+        <v>103</v>
+      </c>
+      <c r="J21" s="46">
+        <v>101</v>
+      </c>
+      <c r="K21" s="46">
+        <v>105</v>
+      </c>
+      <c r="L21" s="46">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="6"/>
+      <c r="C22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="6"/>
+      <c r="E22" s="42">
+        <v>56</v>
+      </c>
+      <c r="F22" s="43">
+        <v>1250</v>
+      </c>
+      <c r="G22" s="43">
+        <v>698</v>
+      </c>
+      <c r="H22" s="43">
+        <v>658</v>
+      </c>
+      <c r="I22" s="46">
+        <v>93</v>
+      </c>
+      <c r="J22" s="46">
+        <v>91</v>
+      </c>
+      <c r="K22" s="46">
+        <v>84</v>
+      </c>
+      <c r="L22" s="46">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="6"/>
+      <c r="C23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="42">
+        <v>533</v>
+      </c>
+      <c r="F23" s="43">
+        <v>1390</v>
+      </c>
+      <c r="G23" s="43">
+        <v>7400</v>
+      </c>
+      <c r="H23" s="43">
+        <v>6850</v>
+      </c>
+      <c r="I23" s="46">
+        <v>84</v>
+      </c>
+      <c r="J23" s="46">
+        <v>114</v>
+      </c>
+      <c r="K23" s="46">
+        <v>95</v>
+      </c>
+      <c r="L23" s="46">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="6"/>
+      <c r="C24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="42">
+        <v>70</v>
+      </c>
+      <c r="F24" s="43">
+        <v>660</v>
+      </c>
+      <c r="G24" s="43">
+        <v>462</v>
+      </c>
+      <c r="H24" s="43">
+        <v>430</v>
+      </c>
+      <c r="I24" s="46">
+        <v>78</v>
+      </c>
+      <c r="J24" s="46">
+        <v>97</v>
+      </c>
+      <c r="K24" s="46">
+        <v>76</v>
+      </c>
+      <c r="L24" s="46">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="6"/>
+      <c r="C25" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="42">
+        <v>693</v>
+      </c>
+      <c r="F25" s="43">
+        <v>582</v>
+      </c>
+      <c r="G25" s="43">
+        <v>4030</v>
+      </c>
+      <c r="H25" s="43">
+        <v>3890</v>
+      </c>
+      <c r="I25" s="46">
+        <v>96</v>
+      </c>
+      <c r="J25" s="46">
+        <v>97</v>
+      </c>
+      <c r="K25" s="46">
+        <v>93</v>
+      </c>
+      <c r="L25" s="46">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="6"/>
+      <c r="C26" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="46"/>
+    </row>
+    <row r="27" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="6"/>
+      <c r="C27" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="42">
+        <v>220</v>
+      </c>
+      <c r="F27" s="43">
+        <v>655</v>
+      </c>
+      <c r="G27" s="43">
+        <v>1440</v>
+      </c>
+      <c r="H27" s="43">
+        <v>1380</v>
+      </c>
+      <c r="I27" s="46">
+        <v>117</v>
+      </c>
+      <c r="J27" s="46">
+        <v>71</v>
+      </c>
+      <c r="K27" s="46">
+        <v>83</v>
+      </c>
+      <c r="L27" s="46">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="6"/>
+      <c r="C28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+    </row>
+    <row r="29" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="6"/>
+      <c r="C29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="42">
+        <v>29</v>
+      </c>
+      <c r="F29" s="43">
+        <v>1810</v>
+      </c>
+      <c r="G29" s="43">
+        <v>526</v>
+      </c>
+      <c r="H29" s="43">
+        <v>507</v>
+      </c>
+      <c r="I29" s="46">
+        <v>112</v>
+      </c>
+      <c r="J29" s="46">
+        <v>85</v>
+      </c>
+      <c r="K29" s="46">
+        <v>95</v>
+      </c>
+      <c r="L29" s="46">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="6"/>
+      <c r="C30" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="42">
+        <v>48</v>
+      </c>
+      <c r="F30" s="43">
+        <v>1840</v>
+      </c>
+      <c r="G30" s="43">
+        <v>883</v>
+      </c>
+      <c r="H30" s="43">
+        <v>858</v>
+      </c>
+      <c r="I30" s="46">
+        <v>87</v>
+      </c>
+      <c r="J30" s="46">
+        <v>86</v>
+      </c>
+      <c r="K30" s="46">
+        <v>75</v>
+      </c>
+      <c r="L30" s="46">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="6"/>
+      <c r="C31" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="6"/>
+      <c r="E31" s="42">
+        <v>54</v>
+      </c>
+      <c r="F31" s="43">
+        <v>1060</v>
+      </c>
+      <c r="G31" s="43">
+        <v>571</v>
+      </c>
+      <c r="H31" s="43">
+        <v>545</v>
+      </c>
+      <c r="I31" s="46">
+        <v>86</v>
+      </c>
+      <c r="J31" s="46">
+        <v>124</v>
+      </c>
+      <c r="K31" s="46">
+        <v>106</v>
+      </c>
+      <c r="L31" s="46">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="32" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="6"/>
+      <c r="E32" s="42">
+        <v>97</v>
+      </c>
+      <c r="F32" s="43">
+        <v>1120</v>
+      </c>
+      <c r="G32" s="43">
+        <v>1090</v>
+      </c>
+      <c r="H32" s="43">
+        <v>1030</v>
+      </c>
+      <c r="I32" s="46">
+        <v>94</v>
+      </c>
+      <c r="J32" s="46">
+        <v>91</v>
+      </c>
+      <c r="K32" s="46">
+        <v>86</v>
+      </c>
+      <c r="L32" s="46">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="6"/>
+      <c r="C33" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="6"/>
+      <c r="E33" s="42">
+        <v>27</v>
+      </c>
+      <c r="F33" s="43">
+        <v>515</v>
+      </c>
+      <c r="G33" s="43">
+        <v>139</v>
+      </c>
+      <c r="H33" s="43">
+        <v>137</v>
+      </c>
+      <c r="I33" s="46">
+        <v>93</v>
+      </c>
+      <c r="J33" s="46">
+        <v>100</v>
+      </c>
+      <c r="K33" s="46">
+        <v>93</v>
+      </c>
+      <c r="L33" s="46">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="14"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="46"/>
+      <c r="K34" s="46"/>
+      <c r="L34" s="46"/>
+    </row>
+    <row r="35" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="13"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="42">
+        <v>3250</v>
+      </c>
+      <c r="F35" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="43">
+        <v>67800</v>
+      </c>
+      <c r="H35" s="43">
+        <v>63600</v>
+      </c>
+      <c r="I35" s="46">
+        <v>102</v>
+      </c>
+      <c r="J35" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="46">
+        <v>102</v>
+      </c>
+      <c r="L35" s="46">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="6"/>
+      <c r="C36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="42">
+        <v>67</v>
+      </c>
+      <c r="F36" s="43">
+        <v>4600</v>
+      </c>
+      <c r="G36" s="43">
+        <v>3080</v>
+      </c>
+      <c r="H36" s="43">
+        <v>2970</v>
+      </c>
+      <c r="I36" s="46">
+        <v>103</v>
+      </c>
+      <c r="J36" s="46">
+        <v>78</v>
+      </c>
+      <c r="K36" s="46">
+        <v>80</v>
+      </c>
+      <c r="L36" s="46">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="6"/>
+      <c r="C37" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="6"/>
+      <c r="E37" s="42">
+        <v>42</v>
+      </c>
+      <c r="F37" s="43">
+        <v>962</v>
+      </c>
+      <c r="G37" s="43">
+        <v>404</v>
+      </c>
+      <c r="H37" s="43">
+        <v>392</v>
+      </c>
+      <c r="I37" s="46">
+        <v>111</v>
+      </c>
+      <c r="J37" s="46">
+        <v>104</v>
+      </c>
+      <c r="K37" s="46">
+        <v>115</v>
+      </c>
+      <c r="L37" s="46">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="6"/>
+      <c r="C38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="42">
+        <v>602</v>
+      </c>
+      <c r="F38" s="43">
+        <v>1880</v>
+      </c>
+      <c r="G38" s="43">
+        <v>11300</v>
+      </c>
+      <c r="H38" s="43">
+        <v>10900</v>
+      </c>
+      <c r="I38" s="46">
+        <v>105</v>
+      </c>
+      <c r="J38" s="46">
+        <v>109</v>
+      </c>
+      <c r="K38" s="46">
+        <v>115</v>
+      </c>
+      <c r="L38" s="46">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="6"/>
+      <c r="C39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="6"/>
+      <c r="E39" s="42">
+        <v>81</v>
+      </c>
+      <c r="F39" s="43">
+        <v>8000</v>
+      </c>
+      <c r="G39" s="43">
+        <v>6480</v>
+      </c>
+      <c r="H39" s="43">
+        <v>6290</v>
+      </c>
+      <c r="I39" s="46">
+        <v>95</v>
+      </c>
+      <c r="J39" s="46">
+        <v>106</v>
+      </c>
+      <c r="K39" s="46">
+        <v>101</v>
+      </c>
+      <c r="L39" s="46">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="6"/>
+      <c r="C40" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="6"/>
+      <c r="E40" s="42">
+        <v>614</v>
+      </c>
+      <c r="F40" s="43">
+        <v>1250</v>
+      </c>
+      <c r="G40" s="43">
+        <v>7690</v>
+      </c>
+      <c r="H40" s="43">
+        <v>7170</v>
+      </c>
+      <c r="I40" s="46">
+        <v>108</v>
+      </c>
+      <c r="J40" s="46">
+        <v>100</v>
+      </c>
+      <c r="K40" s="46">
+        <v>108</v>
+      </c>
+      <c r="L40" s="46">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="42">
+        <v>878</v>
+      </c>
+      <c r="F41" s="43">
+        <v>1370</v>
+      </c>
+      <c r="G41" s="43">
+        <v>12000</v>
+      </c>
+      <c r="H41" s="43">
+        <v>11000</v>
+      </c>
+      <c r="I41" s="46">
+        <v>105</v>
+      </c>
+      <c r="J41" s="46">
+        <v>98</v>
+      </c>
+      <c r="K41" s="46">
+        <v>103</v>
+      </c>
+      <c r="L41" s="46">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="6"/>
+      <c r="C42" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="42">
+        <v>203</v>
+      </c>
+      <c r="F42" s="43">
+        <v>4310</v>
+      </c>
+      <c r="G42" s="43">
+        <v>8750</v>
+      </c>
+      <c r="H42" s="43">
+        <v>8220</v>
+      </c>
+      <c r="I42" s="46">
+        <v>102</v>
+      </c>
+      <c r="J42" s="46">
+        <v>94</v>
+      </c>
+      <c r="K42" s="46">
+        <v>95</v>
+      </c>
+      <c r="L42" s="46">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="6"/>
+      <c r="C43" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="42">
+        <v>667</v>
+      </c>
+      <c r="F43" s="43">
+        <v>2680</v>
+      </c>
+      <c r="G43" s="43">
+        <v>17900</v>
+      </c>
+      <c r="H43" s="43">
+        <v>16400</v>
+      </c>
+      <c r="I43" s="46">
+        <v>95</v>
+      </c>
+      <c r="J43" s="46">
+        <v>104</v>
+      </c>
+      <c r="K43" s="46">
+        <v>99</v>
+      </c>
+      <c r="L43" s="46">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="6"/>
+      <c r="C44" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44" s="6"/>
+      <c r="E44" s="42">
+        <v>96</v>
+      </c>
+      <c r="F44" s="43">
+        <v>219</v>
+      </c>
+      <c r="G44" s="43">
+        <v>210</v>
+      </c>
+      <c r="H44" s="43">
+        <v>210</v>
+      </c>
+      <c r="I44" s="46">
+        <v>84</v>
+      </c>
+      <c r="J44" s="46">
+        <v>97</v>
+      </c>
+      <c r="K44" s="46">
+        <v>81</v>
+      </c>
+      <c r="L44" s="46">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+    </row>
+    <row r="46" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C46" s="15"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="42">
+        <v>1280</v>
+      </c>
+      <c r="F46" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="43">
+        <v>25400</v>
+      </c>
+      <c r="H46" s="43">
+        <v>24900</v>
+      </c>
+      <c r="I46" s="46">
+        <v>108</v>
+      </c>
+      <c r="J46" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K46" s="46">
+        <v>105</v>
+      </c>
+      <c r="L46" s="46">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="47" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="6"/>
+      <c r="C47" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="6"/>
+      <c r="E47" s="42">
+        <v>138</v>
+      </c>
+      <c r="F47" s="43">
+        <v>1660</v>
+      </c>
+      <c r="G47" s="43">
+        <v>2290</v>
+      </c>
+      <c r="H47" s="43">
+        <v>2290</v>
+      </c>
+      <c r="I47" s="46">
+        <v>600</v>
+      </c>
+      <c r="J47" s="46">
+        <v>89</v>
+      </c>
+      <c r="K47" s="46">
+        <v>533</v>
+      </c>
+      <c r="L47" s="46">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="48" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="6"/>
+      <c r="C48" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="6"/>
+      <c r="E48" s="42">
+        <v>35</v>
+      </c>
+      <c r="F48" s="43">
+        <v>1710</v>
+      </c>
+      <c r="G48" s="43">
+        <v>599</v>
+      </c>
+      <c r="H48" s="43">
+        <v>578</v>
+      </c>
+      <c r="I48" s="46">
+        <v>64</v>
+      </c>
+      <c r="J48" s="46">
+        <v>86</v>
+      </c>
+      <c r="K48" s="46">
+        <v>55</v>
+      </c>
+      <c r="L48" s="46">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="6"/>
+      <c r="C49" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D49" s="6"/>
+      <c r="E49" s="42">
+        <v>87</v>
+      </c>
+      <c r="F49" s="43">
+        <v>353</v>
+      </c>
+      <c r="G49" s="43">
+        <v>307</v>
+      </c>
+      <c r="H49" s="43">
+        <v>270</v>
+      </c>
+      <c r="I49" s="46">
+        <v>118</v>
+      </c>
+      <c r="J49" s="46">
+        <v>143</v>
+      </c>
+      <c r="K49" s="46">
+        <v>168</v>
+      </c>
+      <c r="L49" s="46">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="50" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="6"/>
+      <c r="C50" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D50" s="6"/>
+      <c r="E50" s="42">
+        <v>9</v>
+      </c>
+      <c r="F50" s="43">
+        <v>1170</v>
+      </c>
+      <c r="G50" s="43">
+        <v>105</v>
+      </c>
+      <c r="H50" s="43">
+        <v>105</v>
+      </c>
+      <c r="I50" s="46">
+        <v>82</v>
+      </c>
+      <c r="J50" s="46">
+        <v>69</v>
+      </c>
+      <c r="K50" s="46">
+        <v>56</v>
+      </c>
+      <c r="L50" s="46">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="6"/>
+      <c r="C51" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D51" s="6"/>
+      <c r="E51" s="42">
+        <v>489</v>
+      </c>
+      <c r="F51" s="43">
+        <v>1730</v>
+      </c>
+      <c r="G51" s="43">
+        <v>8470</v>
+      </c>
+      <c r="H51" s="43">
+        <v>8270</v>
+      </c>
+      <c r="I51" s="46">
+        <v>100</v>
+      </c>
+      <c r="J51" s="46">
+        <v>104</v>
+      </c>
+      <c r="K51" s="46">
+        <v>104</v>
+      </c>
+      <c r="L51" s="46">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="6"/>
+      <c r="C52" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D52" s="6"/>
+      <c r="E52" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="43">
+        <v>4030</v>
+      </c>
+      <c r="H52" s="43">
+        <v>4000</v>
+      </c>
+      <c r="I52" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="J52" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K52" s="46">
+        <v>85</v>
+      </c>
+      <c r="L52" s="46">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="53" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="6"/>
+      <c r="C53" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="6"/>
+      <c r="E53" s="42">
+        <v>214</v>
+      </c>
+      <c r="F53" s="43">
+        <v>2540</v>
+      </c>
+      <c r="G53" s="43">
+        <v>5440</v>
+      </c>
+      <c r="H53" s="43">
+        <v>5250</v>
+      </c>
+      <c r="I53" s="46">
+        <v>88</v>
+      </c>
+      <c r="J53" s="46">
+        <v>114</v>
+      </c>
+      <c r="K53" s="46">
+        <v>101</v>
+      </c>
+      <c r="L53" s="46">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="6"/>
+      <c r="C54" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D54" s="6"/>
+      <c r="E54" s="42">
+        <v>39</v>
+      </c>
+      <c r="F54" s="43">
+        <v>1730</v>
+      </c>
+      <c r="G54" s="43">
+        <v>674</v>
+      </c>
+      <c r="H54" s="43">
+        <v>657</v>
+      </c>
+      <c r="I54" s="46">
+        <v>100</v>
+      </c>
+      <c r="J54" s="46">
+        <v>88</v>
+      </c>
+      <c r="K54" s="46">
+        <v>88</v>
+      </c>
+      <c r="L54" s="46">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="6"/>
+      <c r="C55" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="6"/>
+      <c r="E55" s="42">
+        <v>170</v>
+      </c>
+      <c r="F55" s="43">
+        <v>1640</v>
+      </c>
+      <c r="G55" s="43">
+        <v>2780</v>
+      </c>
+      <c r="H55" s="43">
+        <v>2750</v>
+      </c>
+      <c r="I55" s="46">
+        <v>115</v>
+      </c>
+      <c r="J55" s="46">
+        <v>94</v>
+      </c>
+      <c r="K55" s="46">
+        <v>107</v>
+      </c>
+      <c r="L55" s="46">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="6"/>
+      <c r="C56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="6"/>
+      <c r="E56" s="42">
+        <v>101</v>
+      </c>
+      <c r="F56" s="43">
+        <v>711</v>
+      </c>
+      <c r="G56" s="43">
+        <v>718</v>
+      </c>
+      <c r="H56" s="43">
+        <v>701</v>
+      </c>
+      <c r="I56" s="46">
+        <v>92</v>
+      </c>
+      <c r="J56" s="46">
+        <v>98</v>
+      </c>
+      <c r="K56" s="46">
+        <v>90</v>
+      </c>
+      <c r="L56" s="46">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="42"/>
+      <c r="F57" s="43"/>
+      <c r="G57" s="43"/>
+      <c r="H57" s="43"/>
+      <c r="I57" s="46"/>
+      <c r="J57" s="46"/>
+      <c r="K57" s="46"/>
+      <c r="L57" s="46"/>
+    </row>
+    <row r="58" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="42"/>
+      <c r="F58" s="43"/>
+      <c r="G58" s="43"/>
+      <c r="H58" s="43"/>
+      <c r="I58" s="46"/>
+      <c r="J58" s="46"/>
+      <c r="K58" s="46"/>
+      <c r="L58" s="46"/>
+    </row>
+    <row r="59" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="6"/>
+      <c r="C59" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="C5" s="23"/>
-[...132 lines deleted...]
-      <c r="E11" s="16">
+      <c r="D59" s="6"/>
+      <c r="E59" s="42">
+        <v>22</v>
+      </c>
+      <c r="F59" s="43">
+        <v>33100</v>
+      </c>
+      <c r="G59" s="43">
+        <v>7290</v>
+      </c>
+      <c r="H59" s="43">
+        <v>7090</v>
+      </c>
+      <c r="I59" s="46">
         <v>122</v>
       </c>
-      <c r="F11" s="17" t="s">
-[...145 lines deleted...]
-      <c r="I16" s="18">
+      <c r="J59" s="46">
+        <v>91</v>
+      </c>
+      <c r="K59" s="46">
+        <v>112</v>
+      </c>
+      <c r="L59" s="46">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="14"/>
+      <c r="C60" s="14"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="43"/>
+      <c r="G60" s="43"/>
+      <c r="H60" s="43"/>
+      <c r="I60" s="46"/>
+      <c r="J60" s="46"/>
+      <c r="K60" s="46"/>
+      <c r="L60" s="46"/>
+    </row>
+    <row r="61" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="13"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="42"/>
+      <c r="F61" s="43"/>
+      <c r="G61" s="43"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="46"/>
+      <c r="J61" s="46"/>
+      <c r="K61" s="46"/>
+      <c r="L61" s="46"/>
+    </row>
+    <row r="62" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="6"/>
+      <c r="C62" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D62" s="6"/>
+      <c r="E62" s="42">
+        <v>71</v>
+      </c>
+      <c r="F62" s="43">
+        <v>287</v>
+      </c>
+      <c r="G62" s="43">
+        <v>204</v>
+      </c>
+      <c r="H62" s="43">
+        <v>184</v>
+      </c>
+      <c r="I62" s="46">
+        <v>122</v>
+      </c>
+      <c r="J62" s="46">
+        <v>81</v>
+      </c>
+      <c r="K62" s="46">
         <v>99</v>
       </c>
-      <c r="J16" s="18" t="s">
-[...154 lines deleted...]
-      <c r="J21" s="18">
+      <c r="L62" s="46">
         <v>102</v>
       </c>
-      <c r="K21" s="18">
-[...1152 lines deleted...]
-      <c r="L63" s="11"/>
+    </row>
+    <row r="63" spans="2:12" ht="5.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="8"/>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
     </row>
     <row r="64" spans="2:12" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="65" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B65" s="14" t="s">
-        <v>61</v>
+      <c r="B65" s="11" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="66" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B66" s="14" t="s">
-        <v>63</v>
+      <c r="B66" s="11" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="67" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B67" s="14" t="s">
-        <v>62</v>
+      <c r="B67" s="11" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="B61:C61"/>
-[...5 lines deleted...]
-    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:L5"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
-    <mergeCell ref="B2:L2"/>
-[...5 lines deleted...]
-    <mergeCell ref="I5:L5"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B60:C60"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.74803149606299213" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3a2205b3a7152ba13530debd3a5c0ec" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
     <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3098,50 +3070,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -3215,123 +3197,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
-    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
-    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF22D7DF-C98B-4201-80E9-A27485969FCF}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31BACE70-BE08-41D4-A599-08E36A43A625}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86DEAECA-CB2D-4CB7-8184-BFC73833F963}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A17C587-D85F-4EE6-A700-AF5FD86138BA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B24E8DC0-F320-4A12-8501-1F89E9AD60B7}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09C83E8-481E-452A-92D6-4038AC998E0D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>地域特産野菜</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
   </property>
 </Properties>
 </file>