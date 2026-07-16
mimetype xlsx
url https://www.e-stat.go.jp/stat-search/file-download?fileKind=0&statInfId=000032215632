--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -1,128 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{87C2AC33-9B89-4F4A-8887-99040DD4E07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{BE5F2AF8-EA73-472F-BF16-8227BAA99149}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{81FB988E-27D7-490C-BC19-AFB0A80E5D3D}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{3EFAB3FA-3325-41B1-854D-ACFBC9B9D979}"/>
+    <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{3EFAB3FA-3325-41B1-854D-ACFBC9B9D979}"/>
   </bookViews>
   <sheets>
     <sheet name="非結球レタス" sheetId="10" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">非結球レタス!$A$7:$V$57</definedName>
-    <definedName name="input_DATA1">[1]魚種×大海区県確定!$D$9:$DR$20,[1]魚種×大海区県確定!$D$22:$DR$26,[1]魚種×大海区県確定!$D$28:$DR$33,[1]魚種×大海区県確定!$D$35:$DR$40</definedName>
-[...4 lines deleted...]
-    <definedName name="み">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="61">
+  <si>
+    <t>２　令和２年産都道府県別の作付面積、収穫量及び出荷量</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> (2)　葉茎菜類</t>
+    <rPh sb="5" eb="8">
+      <t>ヨウケイサイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　オ　非結球レタス</t>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ケッキュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
   <si>
     <t>全　　　国
 ・
 都道府県</t>
     <rPh sb="0" eb="5">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="8" eb="12">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>作付面積</t>
     <rPh sb="0" eb="2">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>収穫量</t>
     <rPh sb="0" eb="3">
       <t>シュウカクリョウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
+    <t>ha</t>
+  </si>
+  <si>
     <t>ｔ</t>
   </si>
   <si>
     <t>全国</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>（都道府県）</t>
     <rPh sb="1" eb="5">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>北海道</t>
     <rPh sb="0" eb="3">
       <t>ホッカイドウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>青森</t>
@@ -140,186 +161,159 @@
   <si>
     <t>山形</t>
   </si>
   <si>
     <t>福島</t>
   </si>
   <si>
     <t>茨城</t>
   </si>
   <si>
     <t>栃木</t>
   </si>
   <si>
     <t>群馬</t>
   </si>
   <si>
     <t>埼玉</t>
   </si>
   <si>
     <t>千葉</t>
   </si>
   <si>
     <t>東京</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>神奈川</t>
   </si>
   <si>
     <t>新潟</t>
   </si>
   <si>
     <t>富山</t>
   </si>
   <si>
     <t>石川</t>
   </si>
   <si>
     <t>福井</t>
   </si>
   <si>
     <t>山梨</t>
   </si>
   <si>
     <t>長野</t>
   </si>
   <si>
     <t>岐阜</t>
   </si>
   <si>
     <t>静岡</t>
   </si>
   <si>
     <t>愛知</t>
   </si>
   <si>
     <t>三重</t>
   </si>
   <si>
     <t>滋賀</t>
   </si>
   <si>
     <t>京都</t>
   </si>
   <si>
+    <t>…</t>
+  </si>
+  <si>
     <t>大阪</t>
   </si>
   <si>
     <t>兵庫</t>
   </si>
   <si>
     <t>奈良</t>
   </si>
   <si>
     <t>和歌山</t>
   </si>
   <si>
     <t>鳥取</t>
   </si>
   <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>島根</t>
   </si>
   <si>
     <t>岡山</t>
   </si>
   <si>
     <t>広島</t>
   </si>
   <si>
     <t>山口</t>
   </si>
   <si>
     <t>徳島</t>
   </si>
   <si>
     <t>香川</t>
   </si>
   <si>
     <t>愛媛</t>
   </si>
   <si>
     <t>高知</t>
   </si>
   <si>
     <t>福岡</t>
   </si>
   <si>
     <t>佐賀</t>
   </si>
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>沖縄</t>
-  </si>
-[...34 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,###,##0;&quot;△&quot;?,??0;@\ "/>
     <numFmt numFmtId="177" formatCode="#,###,##0\ ;;@\ "/>
     <numFmt numFmtId="178" formatCode="#\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
     <numFmt numFmtId="179" formatCode="#\ ###\ ##0\ ;&quot;△&quot;?\ ??0\ ;@\ "/>
     <numFmt numFmtId="180" formatCode="#,###,##0;&quot;△&quot;?,??0;@"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -506,9761 +500,202 @@
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="178" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{174BFDE3-2BC0-4C34-AF38-D1F38AF2ED19}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_13速報都府県" xfId="1" xr:uid="{E2A79FB5-781C-46C1-9107-2D583FEAAF25}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFF99"/>
       <color rgb="FF99FF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...9559 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10322,51 +757,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10464,67 +899,67 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBBCE591-083F-470D-BEB6-0920CA5CDB0C}">
   <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.88671875" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.21875" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="2" customWidth="1"/>
     <col min="4" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="219" width="9" style="2"/>
     <col min="220" max="220" width="0.88671875" style="2" customWidth="1"/>
     <col min="221" max="221" width="12.21875" style="2" customWidth="1"/>
     <col min="222" max="222" width="8.44140625" style="2" customWidth="1"/>
     <col min="223" max="223" width="9.77734375" style="2" customWidth="1"/>
     <col min="224" max="225" width="10" style="2" customWidth="1"/>
     <col min="226" max="226" width="8.21875" style="2" customWidth="1"/>
     <col min="227" max="227" width="9" style="2"/>
     <col min="228" max="230" width="8" style="2" customWidth="1"/>
     <col min="231" max="231" width="1.44140625" style="2" customWidth="1"/>
     <col min="232" max="475" width="9" style="2"/>
     <col min="476" max="476" width="0.88671875" style="2" customWidth="1"/>
     <col min="477" max="477" width="12.21875" style="2" customWidth="1"/>
     <col min="478" max="478" width="8.44140625" style="2" customWidth="1"/>
     <col min="479" max="479" width="9.77734375" style="2" customWidth="1"/>
     <col min="480" max="481" width="10" style="2" customWidth="1"/>
     <col min="482" max="482" width="8.21875" style="2" customWidth="1"/>
     <col min="483" max="483" width="9" style="2"/>
     <col min="484" max="486" width="8" style="2" customWidth="1"/>
     <col min="487" max="487" width="1.44140625" style="2" customWidth="1"/>
@@ -11127,830 +1562,1115 @@
     <col min="15842" max="15842" width="8.21875" style="2" customWidth="1"/>
     <col min="15843" max="15843" width="9" style="2"/>
     <col min="15844" max="15846" width="8" style="2" customWidth="1"/>
     <col min="15847" max="15847" width="1.44140625" style="2" customWidth="1"/>
     <col min="15848" max="16091" width="9" style="2"/>
     <col min="16092" max="16092" width="0.88671875" style="2" customWidth="1"/>
     <col min="16093" max="16093" width="12.21875" style="2" customWidth="1"/>
     <col min="16094" max="16094" width="8.44140625" style="2" customWidth="1"/>
     <col min="16095" max="16095" width="9.77734375" style="2" customWidth="1"/>
     <col min="16096" max="16097" width="10" style="2" customWidth="1"/>
     <col min="16098" max="16098" width="8.21875" style="2" customWidth="1"/>
     <col min="16099" max="16099" width="9" style="2"/>
     <col min="16100" max="16102" width="8" style="2" customWidth="1"/>
     <col min="16103" max="16103" width="1.44140625" style="2" customWidth="1"/>
     <col min="16104" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="24"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
-      <c r="B2" s="22" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="B2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
     </row>
     <row r="3" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="23" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="22"/>
+      <c r="B3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
     </row>
     <row r="4" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="23" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="22"/>
+      <c r="B4" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
     </row>
     <row r="5" spans="1:6" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="20.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="26" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C6" s="28" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D6" s="28" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E6" s="30" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="27"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="D9" s="10">
+        <v>9</v>
+      </c>
+      <c r="C9" s="23">
+        <v>3460</v>
+      </c>
+      <c r="D9" s="9">
         <v>70600</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>69500</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="11" t="s">
-[...4 lines deleted...]
-      <c r="E10" s="14"/>
+      <c r="B10" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="22"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="12"/>
     </row>
     <row r="11" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="8" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="C11" s="20">
+        <v>11</v>
+      </c>
+      <c r="C11" s="18">
         <v>75</v>
       </c>
       <c r="D11" s="1">
         <v>1610</v>
       </c>
       <c r="E11" s="1">
         <v>1600</v>
       </c>
-      <c r="F11" s="21"/>
+      <c r="F11" s="19"/>
     </row>
     <row r="12" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="8" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="C12" s="20">
+        <v>12</v>
+      </c>
+      <c r="C12" s="18">
         <v>2</v>
       </c>
       <c r="D12" s="1">
         <v>50</v>
       </c>
       <c r="E12" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>13</v>
+      </c>
+      <c r="C13" s="18">
+        <v>107</v>
       </c>
       <c r="D13" s="1">
         <v>1700</v>
       </c>
       <c r="E13" s="1">
         <v>1700</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="8" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C14" s="20">
+        <v>14</v>
+      </c>
+      <c r="C14" s="18">
         <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>279</v>
       </c>
       <c r="E14" s="1">
         <v>261</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="8" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C15" s="20">
+        <v>15</v>
+      </c>
+      <c r="C15" s="18">
         <v>13</v>
       </c>
       <c r="D15" s="1">
         <v>568</v>
       </c>
       <c r="E15" s="1">
         <v>566</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="8" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C16" s="20">
+        <v>16</v>
+      </c>
+      <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="1">
         <v>10</v>
       </c>
       <c r="E16" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C17" s="20">
+        <v>17</v>
+      </c>
+      <c r="C17" s="18">
         <v>6</v>
       </c>
       <c r="D17" s="1">
         <v>211</v>
       </c>
       <c r="E17" s="1">
         <v>207</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="C18" s="20">
+        <v>18</v>
+      </c>
+      <c r="C18" s="18">
         <v>344</v>
       </c>
       <c r="D18" s="1">
         <v>6040</v>
       </c>
       <c r="E18" s="1">
         <v>6040</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C19" s="20">
+        <v>19</v>
+      </c>
+      <c r="C19" s="18">
         <v>4</v>
       </c>
       <c r="D19" s="1">
         <v>39</v>
       </c>
       <c r="E19" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="8" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C20" s="20">
+        <v>20</v>
+      </c>
+      <c r="C20" s="18">
         <v>83</v>
       </c>
       <c r="D20" s="1">
         <v>2040</v>
       </c>
       <c r="E20" s="1">
         <v>1990</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="8" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C21" s="20">
+        <v>21</v>
+      </c>
+      <c r="C21" s="18">
         <v>15</v>
       </c>
       <c r="D21" s="1">
         <v>326</v>
       </c>
       <c r="E21" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C22" s="20">
+        <v>22</v>
+      </c>
+      <c r="C22" s="18">
         <v>152</v>
       </c>
       <c r="D22" s="1">
         <v>2980</v>
       </c>
       <c r="E22" s="1">
         <v>2940</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="8" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>23</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C24" s="20">
+        <v>25</v>
+      </c>
+      <c r="C24" s="18">
         <v>25</v>
       </c>
       <c r="D24" s="1">
         <v>529</v>
       </c>
       <c r="E24" s="1">
         <v>509</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C25" s="20">
+        <v>26</v>
+      </c>
+      <c r="C25" s="18">
         <v>1</v>
       </c>
       <c r="D25" s="1">
         <v>7</v>
       </c>
       <c r="E25" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="8" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C26" s="20">
+        <v>27</v>
+      </c>
+      <c r="C26" s="18">
         <v>1</v>
       </c>
       <c r="D26" s="1">
         <v>71</v>
       </c>
       <c r="E26" s="1">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="8" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C27" s="20">
+        <v>28</v>
+      </c>
+      <c r="C27" s="18">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>5</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C28" s="20">
+        <v>29</v>
+      </c>
+      <c r="C28" s="18">
         <v>16</v>
       </c>
       <c r="D28" s="1">
         <v>1620</v>
       </c>
       <c r="E28" s="1">
         <v>1610</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="8" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C29" s="20">
+        <v>30</v>
+      </c>
+      <c r="C29" s="18">
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <v>4</v>
       </c>
       <c r="E29" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="8" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C30" s="20">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18">
         <v>1370</v>
       </c>
       <c r="D30" s="1">
         <v>30100</v>
       </c>
       <c r="E30" s="1">
         <v>29700</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C31" s="20">
+        <v>32</v>
+      </c>
+      <c r="C31" s="18">
         <v>0</v>
       </c>
       <c r="D31" s="1">
         <v>3</v>
       </c>
       <c r="E31" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="8" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C32" s="20">
+        <v>33</v>
+      </c>
+      <c r="C32" s="18">
         <v>102</v>
       </c>
       <c r="D32" s="1">
         <v>2350</v>
       </c>
       <c r="E32" s="1">
         <v>2340</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="8" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C33" s="20">
+        <v>34</v>
+      </c>
+      <c r="C33" s="18">
         <v>88</v>
       </c>
       <c r="D33" s="1">
         <v>1590</v>
       </c>
       <c r="E33" s="1">
         <v>1590</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="8" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C34" s="20">
+        <v>35</v>
+      </c>
+      <c r="C34" s="18">
         <v>1</v>
       </c>
       <c r="D34" s="1">
         <v>13</v>
       </c>
       <c r="E34" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="8" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="C35" s="20">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18">
         <v>4</v>
       </c>
       <c r="D35" s="1">
         <v>39</v>
       </c>
       <c r="E35" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>37</v>
+      </c>
+      <c r="C36" s="18" t="s">
+        <v>38</v>
       </c>
       <c r="D36" s="1">
         <v>9</v>
       </c>
       <c r="E36" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="8" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C37" s="20">
+        <v>39</v>
+      </c>
+      <c r="C37" s="18">
         <v>7</v>
       </c>
       <c r="D37" s="1">
         <v>146</v>
       </c>
       <c r="E37" s="1">
         <v>126</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C38" s="20">
+        <v>40</v>
+      </c>
+      <c r="C38" s="18">
         <v>71</v>
       </c>
       <c r="D38" s="1">
         <v>1410</v>
       </c>
       <c r="E38" s="1">
         <v>1280</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="C39" s="20">
+        <v>41</v>
+      </c>
+      <c r="C39" s="18">
         <v>3</v>
       </c>
       <c r="D39" s="1">
         <v>100</v>
       </c>
       <c r="E39" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="8" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C40" s="20">
+        <v>42</v>
+      </c>
+      <c r="C40" s="18">
         <v>5</v>
       </c>
       <c r="D40" s="1">
         <v>109</v>
       </c>
       <c r="E40" s="1">
         <v>107</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="8" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>43</v>
+      </c>
+      <c r="C41" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="8" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="C42" s="20">
+        <v>45</v>
+      </c>
+      <c r="C42" s="18">
         <v>2</v>
       </c>
       <c r="D42" s="1">
         <v>218</v>
       </c>
       <c r="E42" s="1">
         <v>218</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="8" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C43" s="20">
+        <v>46</v>
+      </c>
+      <c r="C43" s="18">
         <v>5</v>
       </c>
       <c r="D43" s="1">
         <v>93</v>
       </c>
       <c r="E43" s="1">
         <v>93</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="8" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C44" s="20">
+        <v>47</v>
+      </c>
+      <c r="C44" s="18">
         <v>3</v>
       </c>
       <c r="D44" s="1">
         <v>27</v>
       </c>
       <c r="E44" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="8" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C45" s="20">
+        <v>48</v>
+      </c>
+      <c r="C45" s="18">
         <v>0</v>
       </c>
       <c r="D45" s="1">
         <v>2</v>
       </c>
       <c r="E45" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="8" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C46" s="20">
+        <v>49</v>
+      </c>
+      <c r="C46" s="18">
         <v>55</v>
       </c>
       <c r="D46" s="1">
         <v>835</v>
       </c>
       <c r="E46" s="1">
         <v>835</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="8" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="C47" s="20">
+        <v>50</v>
+      </c>
+      <c r="C47" s="18">
         <v>200</v>
       </c>
       <c r="D47" s="1">
         <v>3250</v>
       </c>
       <c r="E47" s="1">
         <v>3250</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="8" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="C48" s="20">
+        <v>51</v>
+      </c>
+      <c r="C48" s="18">
         <v>10</v>
       </c>
       <c r="D48" s="1">
         <v>100</v>
       </c>
       <c r="E48" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="8" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C49" s="20">
+        <v>52</v>
+      </c>
+      <c r="C49" s="18">
         <v>3</v>
       </c>
       <c r="D49" s="1">
         <v>73</v>
       </c>
       <c r="E49" s="1">
         <v>73</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="8" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="C50" s="20">
+        <v>53</v>
+      </c>
+      <c r="C50" s="18">
         <v>573</v>
       </c>
       <c r="D50" s="1">
         <v>9750</v>
       </c>
       <c r="E50" s="1">
         <v>9580</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="8" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="C51" s="20">
+        <v>54</v>
+      </c>
+      <c r="C51" s="18">
         <v>24</v>
       </c>
       <c r="D51" s="1">
         <v>284</v>
       </c>
       <c r="E51" s="1">
         <v>282</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C52" s="20">
+        <v>55</v>
+      </c>
+      <c r="C52" s="18">
         <v>16</v>
       </c>
       <c r="D52" s="1">
         <v>357</v>
       </c>
       <c r="E52" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="8" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C53" s="20">
+        <v>56</v>
+      </c>
+      <c r="C53" s="18">
         <v>34</v>
       </c>
       <c r="D53" s="1">
         <v>824</v>
       </c>
       <c r="E53" s="1">
         <v>696</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="8" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C54" s="20">
+        <v>57</v>
+      </c>
+      <c r="C54" s="18">
         <v>3</v>
       </c>
       <c r="D54" s="1">
         <v>184</v>
       </c>
       <c r="E54" s="1">
         <v>164</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="8" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C55" s="20">
+        <v>58</v>
+      </c>
+      <c r="C55" s="18">
         <v>3</v>
       </c>
       <c r="D55" s="1">
         <v>234</v>
       </c>
       <c r="E55" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="8" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C56" s="20">
+        <v>59</v>
+      </c>
+      <c r="C56" s="18">
         <v>10</v>
       </c>
       <c r="D56" s="1">
         <v>265</v>
       </c>
       <c r="E56" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C57" s="20">
+        <v>60</v>
+      </c>
+      <c r="C57" s="18">
         <v>7</v>
       </c>
       <c r="D57" s="1">
         <v>144</v>
       </c>
       <c r="E57" s="1">
         <v>142</v>
       </c>
     </row>
-    <row r="58" spans="2:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E58" s="17"/>
+    <row r="58" spans="2:5" ht="7.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="13"/>
+      <c r="C58" s="14"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
     </row>
     <row r="59" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="18"/>
-[...2 lines deleted...]
-      <c r="E59" s="19"/>
+      <c r="B59" s="16"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
     </row>
     <row r="60" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="18"/>
+      <c r="B60" s="16"/>
     </row>
     <row r="61" spans="2:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="18"/>
+      <c r="B61" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="8"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010025D7D0C6B6554C449AB0BE062AAE7DA9" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="758e7bdcc67f1fec60ba2524e18fd9a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d463d3a2-9d2f-48e1-9974-020f927e3487" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="debf1244afd5b0992431bc05ec95155e" ns2:_="" ns3:_="">
+    <xsd:import namespace="d463d3a2-9d2f-48e1-9974-020f927e3487"/>
+    <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d463d3a2-9d2f-48e1-9974-020f927e3487" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_x4f5c__x6210__x65e5__x6642_" ma:index="8" nillable="true" ma:displayName="作成日時" ma:default="" ma:description="" ma:format="DateTime" ma:internalName="_x4f5c__x6210__x65e5__x6642_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="11" nillable="true" ma:displayName="承認の状態" ma:internalName="_x627f__x8a8d__x306e__x72b6__x614b_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ec59af-1a16-40a0-b163-384e34c79a5c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a2612ed-9cc6-42e3-9311-222e79def13e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85ec59af-1a16-40a0-b163-384e34c79a5c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d463d3a2-9d2f-48e1-9974-020f927e3487">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA2B047-AA6A-4A11-A462-2465244E84E0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1792C27D-1BEA-4CB5-B86A-D97700F91457}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B84723-6992-4488-BF28-003290E05043}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>非結球レタス</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010025D7D0C6B6554C449AB0BE062AAE7DA9</vt:lpwstr>
+  </property>
+</Properties>
+</file>